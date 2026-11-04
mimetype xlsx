--- v0 (2025-12-12)
+++ v1 (2026-11-04)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr hidePivotFieldList="1" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Private\Tax Admin\Distribution Unit\Sales &amp; Use\S&amp;U Downloads\FY 25-26\3-September 2025\Website\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Private\Tax Admin\Distribution Unit\Sales &amp; Use\S&amp;U Downloads\FY 25-26\3-September 2025\Website\Accessibility\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{ECF2B8A8-ACDB-499E-83F6-066F799FE3FC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8DDCFB47-8630-4D53-8AD5-BCF21198CE36}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{74CFBE31-186B-4642-87A4-4CFD6A2E19EC}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{74CFBE31-186B-4642-87A4-4CFD6A2E19EC}"/>
   </bookViews>
   <sheets>
     <sheet name="City Hold Harmless" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'City Hold Harmless'!$6:$6</definedName>
   </definedNames>
   <calcPr calcId="191029" calcOnSave="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -2965,16521 +2965,16521 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{83FEFE29-2220-4C36-BE0F-30048A1DC113}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G720"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="28.42578125" style="2" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="16.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="28.44140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="20.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="17.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="18.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="16.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="21" style="1" bestFit="1" customWidth="1"/>
-    <col min="8" max="16384" width="8.7109375" style="2"/>
+    <col min="8" max="16384" width="8.6640625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="5" customFormat="1" ht="24" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:7" s="5" customFormat="1" ht="23.4" x14ac:dyDescent="0.45">
       <c r="A1" s="11" t="s">
         <v>668</v>
       </c>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
         <v>605</v>
       </c>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A3" s="2" t="s">
         <v>661</v>
       </c>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A4" s="2" t="s">
         <v>606</v>
       </c>
     </row>
-    <row r="5" spans="1:7" ht="19.5" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:7" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A5" s="12" t="s">
         <v>601</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
     </row>
-    <row r="6" spans="1:7" ht="63" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:7" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A6" s="7" t="s">
         <v>604</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>663</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>664</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>665</v>
       </c>
       <c r="E6" s="9" t="s">
         <v>666</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>667</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>603</v>
       </c>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A7" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="13">
         <v>-685421.6</v>
       </c>
       <c r="C7" s="14">
         <v>0</v>
       </c>
       <c r="D7" s="14">
         <v>0</v>
       </c>
       <c r="E7" s="14">
         <v>0</v>
       </c>
       <c r="F7" s="14">
         <v>-11794.68</v>
       </c>
       <c r="G7" s="14">
         <v>-697216.28</v>
       </c>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A8" s="23" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="15">
         <v>5872.32</v>
       </c>
       <c r="C8" s="16">
         <v>2936.16</v>
       </c>
       <c r="D8" s="16">
         <v>11340.43</v>
       </c>
       <c r="E8" s="16">
         <v>2835.1</v>
       </c>
       <c r="F8" s="16">
         <v>101.06</v>
       </c>
       <c r="G8" s="16">
         <v>5973.38</v>
       </c>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A9" s="23" t="s">
         <v>607</v>
       </c>
       <c r="B9" s="15">
         <v>330272.44</v>
       </c>
       <c r="C9" s="16">
         <v>165136.22</v>
       </c>
       <c r="D9" s="16">
         <v>637811.75</v>
       </c>
       <c r="E9" s="16">
         <v>159452.93</v>
       </c>
       <c r="F9" s="16">
         <v>5683.29</v>
       </c>
       <c r="G9" s="16">
         <v>335955.73</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A10" s="23" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="15">
         <v>64012.99</v>
       </c>
       <c r="C10" s="16">
         <v>32006.49</v>
       </c>
       <c r="D10" s="16">
         <v>123619.87</v>
       </c>
       <c r="E10" s="16">
         <v>30904.959999999999</v>
       </c>
       <c r="F10" s="16">
         <v>1101.53</v>
       </c>
       <c r="G10" s="16">
         <v>65114.52</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A11" s="23" t="s">
         <v>608</v>
       </c>
       <c r="B11" s="15">
         <v>26203.54</v>
       </c>
       <c r="C11" s="16">
         <v>13101.77</v>
       </c>
       <c r="D11" s="16">
         <v>50603.46</v>
       </c>
       <c r="E11" s="16">
         <v>12650.86</v>
       </c>
       <c r="F11" s="16">
         <v>450.91</v>
       </c>
       <c r="G11" s="16">
         <v>26654.45</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A12" s="23" t="s">
         <v>3</v>
       </c>
       <c r="B12" s="15">
         <v>116186.98</v>
       </c>
       <c r="C12" s="16">
         <v>58093.49</v>
       </c>
       <c r="D12" s="16">
         <v>224376.64</v>
       </c>
       <c r="E12" s="16">
         <v>56094.16</v>
       </c>
       <c r="F12" s="16">
         <v>1999.33</v>
       </c>
       <c r="G12" s="16">
         <v>118186.31</v>
       </c>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A13" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="15">
         <v>19370.919999999998</v>
       </c>
       <c r="C13" s="16">
         <v>9685.4599999999991</v>
       </c>
       <c r="D13" s="16">
         <v>37408.51</v>
       </c>
       <c r="E13" s="16">
         <v>9352.1200000000008</v>
       </c>
       <c r="F13" s="16">
         <v>333.34</v>
       </c>
       <c r="G13" s="16">
         <v>19704.259999999998</v>
       </c>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A14" s="23" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="15">
         <v>14275.65</v>
       </c>
       <c r="C14" s="16">
         <v>7137.82</v>
       </c>
       <c r="D14" s="16">
         <v>27568.69</v>
       </c>
       <c r="E14" s="16">
         <v>6892.17</v>
       </c>
       <c r="F14" s="16">
         <v>245.65</v>
       </c>
       <c r="G14" s="16">
         <v>14521.3</v>
       </c>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A15" s="23" t="s">
         <v>609</v>
       </c>
       <c r="B15" s="15">
         <v>90233.32</v>
       </c>
       <c r="C15" s="16">
         <v>45116.66</v>
       </c>
       <c r="D15" s="16">
         <v>174255.75</v>
       </c>
       <c r="E15" s="16">
         <v>43563.93</v>
       </c>
       <c r="F15" s="16">
         <v>1552.73</v>
       </c>
       <c r="G15" s="16">
         <v>91786.05</v>
       </c>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A16" s="23" t="s">
         <v>6</v>
       </c>
       <c r="B16" s="15">
         <v>3313.55</v>
       </c>
       <c r="C16" s="16">
         <v>1656.77</v>
       </c>
       <c r="D16" s="16">
         <v>6399.02</v>
       </c>
       <c r="E16" s="16">
         <v>1599.75</v>
       </c>
       <c r="F16" s="16">
         <v>57.02</v>
       </c>
       <c r="G16" s="16">
         <v>3370.57</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="17">
         <v>15679.89</v>
       </c>
       <c r="C17" s="18">
         <v>7839.94</v>
       </c>
       <c r="D17" s="18">
         <v>30280.51</v>
       </c>
       <c r="E17" s="18">
         <v>7570.12</v>
       </c>
       <c r="F17" s="18">
         <v>269.82</v>
       </c>
       <c r="G17" s="18">
         <v>15949.71</v>
       </c>
     </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A18" s="25" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="19">
         <v>-20100.21</v>
       </c>
       <c r="C18" s="20">
         <v>0</v>
       </c>
       <c r="D18" s="20">
         <v>0</v>
       </c>
       <c r="E18" s="20">
         <v>0</v>
       </c>
       <c r="F18" s="20">
         <v>-4788.5600000000004</v>
       </c>
       <c r="G18" s="20">
         <v>-24888.77</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="17">
         <v>20100.21</v>
       </c>
       <c r="C19" s="18">
         <v>10050.1</v>
       </c>
       <c r="D19" s="18">
         <v>21046.19</v>
       </c>
       <c r="E19" s="18">
         <v>5261.54</v>
       </c>
       <c r="F19" s="18">
         <v>4788.5600000000004</v>
       </c>
       <c r="G19" s="18">
         <v>24888.77</v>
       </c>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A20" s="25" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="15">
         <v>-15587.75</v>
       </c>
       <c r="C20" s="16">
         <v>0</v>
       </c>
       <c r="D20" s="16">
         <v>0</v>
       </c>
       <c r="E20" s="16">
         <v>0</v>
       </c>
       <c r="F20" s="16">
         <v>-3075.1</v>
       </c>
       <c r="G20" s="16">
         <v>-18662.849999999999</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="24" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="15">
         <v>15587.75</v>
       </c>
       <c r="C21" s="16">
         <v>7793.87</v>
       </c>
       <c r="D21" s="16">
         <v>18875.099999999999</v>
       </c>
       <c r="E21" s="16">
         <v>4718.7700000000004</v>
       </c>
       <c r="F21" s="16">
         <v>3075.1</v>
       </c>
       <c r="G21" s="16">
         <v>18662.849999999999</v>
       </c>
     </row>
-    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A22" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="19">
         <v>-56187.56</v>
       </c>
       <c r="C22" s="20">
         <v>0</v>
       </c>
       <c r="D22" s="20">
         <v>0</v>
       </c>
       <c r="E22" s="20">
         <v>0</v>
       </c>
       <c r="F22" s="20">
         <v>-18963.38</v>
       </c>
       <c r="G22" s="20">
         <v>-75150.94</v>
       </c>
     </row>
-    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A23" s="23" t="s">
         <v>13</v>
       </c>
       <c r="B23" s="15">
         <v>2889.09</v>
       </c>
       <c r="C23" s="16">
         <v>1444.54</v>
       </c>
       <c r="D23" s="16">
         <v>1877.89</v>
       </c>
       <c r="E23" s="16">
         <v>469.47</v>
       </c>
       <c r="F23" s="16">
         <v>975.07</v>
       </c>
       <c r="G23" s="16">
         <v>3864.16</v>
       </c>
     </row>
-    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A24" s="23" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="15">
         <v>2570.25</v>
       </c>
       <c r="C24" s="16">
         <v>1285.1199999999999</v>
       </c>
       <c r="D24" s="16">
         <v>1670.65</v>
       </c>
       <c r="E24" s="16">
         <v>417.66</v>
       </c>
       <c r="F24" s="16">
         <v>867.46</v>
       </c>
       <c r="G24" s="16">
         <v>3437.71</v>
       </c>
     </row>
-    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A25" s="23" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="15">
         <v>995.56</v>
       </c>
       <c r="C25" s="16">
         <v>497.78</v>
       </c>
       <c r="D25" s="16">
         <v>647.11</v>
       </c>
       <c r="E25" s="16">
         <v>161.77000000000001</v>
       </c>
       <c r="F25" s="16">
         <v>336.01</v>
       </c>
       <c r="G25" s="16">
         <v>1331.57</v>
       </c>
     </row>
-    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A26" s="23" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="15">
         <v>2153.8000000000002</v>
       </c>
       <c r="C26" s="16">
         <v>1076.9000000000001</v>
       </c>
       <c r="D26" s="16">
         <v>1399.96</v>
       </c>
       <c r="E26" s="16">
         <v>349.99</v>
       </c>
       <c r="F26" s="16">
         <v>726.91</v>
       </c>
       <c r="G26" s="16">
         <v>2880.71</v>
       </c>
     </row>
-    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A27" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="15">
         <v>2583.27</v>
       </c>
       <c r="C27" s="16">
         <v>1291.6300000000001</v>
       </c>
       <c r="D27" s="16">
         <v>1679.11</v>
       </c>
       <c r="E27" s="16">
         <v>419.77</v>
       </c>
       <c r="F27" s="16">
         <v>871.86</v>
       </c>
       <c r="G27" s="16">
         <v>3455.13</v>
       </c>
     </row>
-    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A28" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="15">
         <v>12343.69</v>
       </c>
       <c r="C28" s="16">
         <v>6171.84</v>
       </c>
       <c r="D28" s="16">
         <v>8023.34</v>
       </c>
       <c r="E28" s="16">
         <v>2005.83</v>
       </c>
       <c r="F28" s="16">
         <v>4166.01</v>
       </c>
       <c r="G28" s="16">
         <v>16509.7</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="17">
         <v>32651.9</v>
       </c>
       <c r="C29" s="18">
         <v>16325.95</v>
       </c>
       <c r="D29" s="18">
         <v>21223.57</v>
       </c>
       <c r="E29" s="18">
         <v>5305.89</v>
       </c>
       <c r="F29" s="18">
         <v>11020.06</v>
       </c>
       <c r="G29" s="18">
         <v>43671.96</v>
       </c>
     </row>
-    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A30" s="25" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="19">
         <v>-24614.01</v>
       </c>
       <c r="C30" s="20">
         <v>0</v>
       </c>
       <c r="D30" s="20">
         <v>0</v>
       </c>
       <c r="E30" s="20">
         <v>0</v>
       </c>
       <c r="F30" s="20">
         <v>-733.53</v>
       </c>
       <c r="G30" s="20">
         <v>-25347.54</v>
       </c>
     </row>
-    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A31" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="15">
         <v>12889.31</v>
       </c>
       <c r="C31" s="16">
         <v>6444.65</v>
       </c>
       <c r="D31" s="16">
         <v>24242.13</v>
       </c>
       <c r="E31" s="16">
         <v>6060.53</v>
       </c>
       <c r="F31" s="16">
         <v>384.12</v>
       </c>
       <c r="G31" s="16">
         <v>13273.43</v>
       </c>
     </row>
-    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A32" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="15">
         <v>983.61</v>
       </c>
       <c r="C32" s="16">
         <v>491.8</v>
       </c>
       <c r="D32" s="16">
         <v>1849.97</v>
       </c>
       <c r="E32" s="16">
         <v>462.49</v>
       </c>
       <c r="F32" s="16">
         <v>29.31</v>
       </c>
       <c r="G32" s="16">
         <v>1012.92</v>
       </c>
     </row>
-    <row r="33" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A33" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="17">
         <v>10741.09</v>
       </c>
       <c r="C33" s="18">
         <v>5370.54</v>
       </c>
       <c r="D33" s="18">
         <v>20201.759999999998</v>
       </c>
       <c r="E33" s="18">
         <v>5050.4399999999996</v>
       </c>
       <c r="F33" s="18">
         <v>320.10000000000002</v>
       </c>
       <c r="G33" s="18">
         <v>11061.19</v>
       </c>
     </row>
-    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A34" s="25" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="19">
         <v>-28930.79</v>
       </c>
       <c r="C34" s="20">
         <v>0</v>
       </c>
       <c r="D34" s="20">
         <v>0</v>
       </c>
       <c r="E34" s="20">
         <v>0</v>
       </c>
       <c r="F34" s="20">
         <v>9483.92</v>
       </c>
       <c r="G34" s="20">
         <v>-19446.87</v>
       </c>
     </row>
-    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A35" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="15">
         <v>10690.15</v>
       </c>
       <c r="C35" s="16">
         <v>5345.07</v>
       </c>
       <c r="D35" s="16">
         <v>35397.81</v>
       </c>
       <c r="E35" s="16">
         <v>8849.4500000000007</v>
       </c>
       <c r="F35" s="16">
         <v>-3504.38</v>
       </c>
       <c r="G35" s="16">
         <v>7185.77</v>
       </c>
     </row>
-    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A36" s="23" t="s">
         <v>610</v>
       </c>
       <c r="B36" s="15">
         <v>563.09</v>
       </c>
       <c r="C36" s="16">
         <v>281.54000000000002</v>
       </c>
       <c r="D36" s="16">
         <v>1864.53</v>
       </c>
       <c r="E36" s="16">
         <v>466.13</v>
       </c>
       <c r="F36" s="16">
         <v>-184.59</v>
       </c>
       <c r="G36" s="16">
         <v>378.5</v>
       </c>
     </row>
-    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A37" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="15">
         <v>2218.2199999999998</v>
       </c>
       <c r="C37" s="16">
         <v>1109.1099999999999</v>
       </c>
       <c r="D37" s="16">
         <v>7345.11</v>
       </c>
       <c r="E37" s="16">
         <v>1836.27</v>
       </c>
       <c r="F37" s="16">
         <v>-727.16</v>
       </c>
       <c r="G37" s="16">
         <v>1491.06</v>
       </c>
     </row>
-    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A38" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="15">
         <v>4692.3999999999996</v>
       </c>
       <c r="C38" s="16">
         <v>2346.1999999999998</v>
       </c>
       <c r="D38" s="16">
         <v>15537.73</v>
       </c>
       <c r="E38" s="16">
         <v>3884.43</v>
       </c>
       <c r="F38" s="16">
         <v>-1538.23</v>
       </c>
       <c r="G38" s="16">
         <v>3154.17</v>
       </c>
     </row>
-    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A39" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B39" s="15">
         <v>912.89</v>
       </c>
       <c r="C39" s="16">
         <v>456.44</v>
       </c>
       <c r="D39" s="16">
         <v>3022.81</v>
       </c>
       <c r="E39" s="16">
         <v>755.7</v>
       </c>
       <c r="F39" s="16">
         <v>-299.26</v>
       </c>
       <c r="G39" s="16">
         <v>613.63</v>
       </c>
     </row>
-    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A40" s="23" t="s">
         <v>29</v>
       </c>
       <c r="B40" s="15">
         <v>6117.18</v>
       </c>
       <c r="C40" s="16">
         <v>3058.59</v>
       </c>
       <c r="D40" s="16">
         <v>20255.560000000001</v>
       </c>
       <c r="E40" s="16">
         <v>5063.8900000000003</v>
       </c>
       <c r="F40" s="16">
         <v>-2005.3</v>
       </c>
       <c r="G40" s="16">
         <v>4111.88</v>
       </c>
     </row>
-    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A41" s="23" t="s">
         <v>611</v>
       </c>
       <c r="B41" s="15">
         <v>358.33</v>
       </c>
       <c r="C41" s="16">
         <v>179.16</v>
       </c>
       <c r="D41" s="16">
         <v>1186.54</v>
       </c>
       <c r="E41" s="16">
         <v>296.63</v>
       </c>
       <c r="F41" s="16">
         <v>-117.47</v>
       </c>
       <c r="G41" s="16">
         <v>240.86</v>
       </c>
     </row>
-    <row r="42" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A42" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="17">
         <v>3378.53</v>
       </c>
       <c r="C42" s="18">
         <v>1689.26</v>
       </c>
       <c r="D42" s="18">
         <v>11187.18</v>
       </c>
       <c r="E42" s="18">
         <v>2796.79</v>
       </c>
       <c r="F42" s="18">
         <v>-1107.53</v>
       </c>
       <c r="G42" s="18">
         <v>2271</v>
       </c>
     </row>
-    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A43" s="25" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="19">
         <v>-97401.89</v>
       </c>
       <c r="C43" s="20">
         <v>0</v>
       </c>
       <c r="D43" s="20">
         <v>0</v>
       </c>
       <c r="E43" s="20">
         <v>0</v>
       </c>
       <c r="F43" s="20">
         <v>-9270.65</v>
       </c>
       <c r="G43" s="20">
         <v>-106672.54</v>
       </c>
     </row>
-    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A44" s="23" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="15">
         <v>3321.34</v>
       </c>
       <c r="C44" s="16">
         <v>1660.67</v>
       </c>
       <c r="D44" s="16">
         <v>5378.2</v>
       </c>
       <c r="E44" s="16">
         <v>1344.55</v>
       </c>
       <c r="F44" s="16">
         <v>316.12</v>
       </c>
       <c r="G44" s="16">
         <v>3637.46</v>
       </c>
     </row>
-    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A45" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B45" s="15">
         <v>1786.73</v>
       </c>
       <c r="C45" s="16">
         <v>893.36</v>
       </c>
       <c r="D45" s="16">
         <v>2893.21</v>
       </c>
       <c r="E45" s="16">
         <v>723.3</v>
       </c>
       <c r="F45" s="16">
         <v>170.06</v>
       </c>
       <c r="G45" s="16">
         <v>1956.79</v>
       </c>
     </row>
-    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A46" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B46" s="15">
         <v>10216.14</v>
       </c>
       <c r="C46" s="16">
         <v>5108.07</v>
       </c>
       <c r="D46" s="16">
         <v>16542.82</v>
       </c>
       <c r="E46" s="16">
         <v>4135.7</v>
       </c>
       <c r="F46" s="16">
         <v>972.37</v>
       </c>
       <c r="G46" s="16">
         <v>11188.51</v>
       </c>
     </row>
-    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A47" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B47" s="15">
         <v>5501.01</v>
       </c>
       <c r="C47" s="16">
         <v>2750.5</v>
       </c>
       <c r="D47" s="16">
         <v>8907.68</v>
       </c>
       <c r="E47" s="16">
         <v>2226.92</v>
       </c>
       <c r="F47" s="16">
         <v>523.58000000000004</v>
       </c>
       <c r="G47" s="16">
         <v>6024.59</v>
       </c>
     </row>
-    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A48" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B48" s="15">
         <v>1186.2</v>
       </c>
       <c r="C48" s="16">
         <v>593.1</v>
       </c>
       <c r="D48" s="16">
         <v>1920.8</v>
       </c>
       <c r="E48" s="16">
         <v>480.2</v>
       </c>
       <c r="F48" s="16">
         <v>112.9</v>
       </c>
       <c r="G48" s="16">
         <v>1299.0999999999999</v>
       </c>
     </row>
-    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A49" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B49" s="15">
         <v>72543.570000000007</v>
       </c>
       <c r="C49" s="16">
         <v>36271.78</v>
       </c>
       <c r="D49" s="16">
         <v>117468.52</v>
       </c>
       <c r="E49" s="16">
         <v>29367.13</v>
       </c>
       <c r="F49" s="16">
         <v>6904.65</v>
       </c>
       <c r="G49" s="16">
         <v>79448.22</v>
       </c>
     </row>
-    <row r="50" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A50" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B50" s="17">
         <v>2846.9</v>
       </c>
       <c r="C50" s="18">
         <v>1423.45</v>
       </c>
       <c r="D50" s="18">
         <v>4609.93</v>
       </c>
       <c r="E50" s="18">
         <v>1152.48</v>
       </c>
       <c r="F50" s="18">
         <v>270.97000000000003</v>
       </c>
       <c r="G50" s="18">
         <v>3117.87</v>
       </c>
     </row>
-    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A51" s="25" t="s">
         <v>39</v>
       </c>
       <c r="B51" s="19">
         <v>-36462.97</v>
       </c>
       <c r="C51" s="20">
         <v>0</v>
       </c>
       <c r="D51" s="20">
         <v>0</v>
       </c>
       <c r="E51" s="20">
         <v>0</v>
       </c>
       <c r="F51" s="20">
         <v>-12361.29</v>
       </c>
       <c r="G51" s="20">
         <v>-48824.26</v>
       </c>
     </row>
-    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A52" s="23" t="s">
         <v>40</v>
       </c>
       <c r="B52" s="15">
         <v>1113.58</v>
       </c>
       <c r="C52" s="16">
         <v>556.79</v>
       </c>
       <c r="D52" s="16">
         <v>717.1</v>
       </c>
       <c r="E52" s="16">
         <v>179.27</v>
       </c>
       <c r="F52" s="16">
         <v>377.52</v>
       </c>
       <c r="G52" s="16">
         <v>1491.1</v>
       </c>
     </row>
-    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A53" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B53" s="15">
         <v>4653.1499999999996</v>
       </c>
       <c r="C53" s="16">
         <v>2326.5700000000002</v>
       </c>
       <c r="D53" s="16">
         <v>2996.46</v>
       </c>
       <c r="E53" s="16">
         <v>749.11</v>
       </c>
       <c r="F53" s="16">
         <v>1577.46</v>
       </c>
       <c r="G53" s="16">
         <v>6230.61</v>
       </c>
     </row>
-    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A54" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B54" s="15">
         <v>1338.95</v>
       </c>
       <c r="C54" s="16">
         <v>669.47</v>
       </c>
       <c r="D54" s="16">
         <v>862.23</v>
       </c>
       <c r="E54" s="16">
         <v>215.55</v>
       </c>
       <c r="F54" s="16">
         <v>453.92</v>
       </c>
       <c r="G54" s="16">
         <v>1792.87</v>
       </c>
     </row>
-    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A55" s="23" t="s">
         <v>43</v>
       </c>
       <c r="B55" s="15">
         <v>1305.79</v>
       </c>
       <c r="C55" s="16">
         <v>652.89</v>
       </c>
       <c r="D55" s="16">
         <v>840.88</v>
       </c>
       <c r="E55" s="16">
         <v>210.22</v>
       </c>
       <c r="F55" s="16">
         <v>442.67</v>
       </c>
       <c r="G55" s="16">
         <v>1748.46</v>
       </c>
     </row>
-    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A56" s="23" t="s">
         <v>44</v>
       </c>
       <c r="B56" s="15">
         <v>2704.4</v>
       </c>
       <c r="C56" s="16">
         <v>1352.2</v>
       </c>
       <c r="D56" s="16">
         <v>1741.54</v>
       </c>
       <c r="E56" s="16">
         <v>435.38</v>
       </c>
       <c r="F56" s="16">
         <v>916.82</v>
       </c>
       <c r="G56" s="16">
         <v>3621.22</v>
       </c>
     </row>
-    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A57" s="23" t="s">
         <v>45</v>
       </c>
       <c r="B57" s="15">
         <v>1166.6099999999999</v>
       </c>
       <c r="C57" s="16">
         <v>583.29999999999995</v>
       </c>
       <c r="D57" s="16">
         <v>751.25</v>
       </c>
       <c r="E57" s="16">
         <v>187.81</v>
       </c>
       <c r="F57" s="16">
         <v>395.49</v>
       </c>
       <c r="G57" s="16">
         <v>1562.1</v>
       </c>
     </row>
-    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A58" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B58" s="15">
         <v>1120.2</v>
       </c>
       <c r="C58" s="16">
         <v>560.1</v>
       </c>
       <c r="D58" s="16">
         <v>721.37</v>
       </c>
       <c r="E58" s="16">
         <v>180.34</v>
       </c>
       <c r="F58" s="16">
         <v>379.76</v>
       </c>
       <c r="G58" s="16">
         <v>1499.96</v>
       </c>
     </row>
-    <row r="59" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A59" s="24" t="s">
         <v>47</v>
       </c>
       <c r="B59" s="17">
         <v>23060.29</v>
       </c>
       <c r="C59" s="18">
         <v>11530.14</v>
       </c>
       <c r="D59" s="18">
         <v>14849.97</v>
       </c>
       <c r="E59" s="18">
         <v>3712.49</v>
       </c>
       <c r="F59" s="18">
         <v>7817.65</v>
       </c>
       <c r="G59" s="18">
         <v>30877.94</v>
       </c>
     </row>
-    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A60" s="25" t="s">
         <v>48</v>
       </c>
       <c r="B60" s="19">
         <v>-35580.89</v>
       </c>
       <c r="C60" s="20">
         <v>0</v>
       </c>
       <c r="D60" s="20">
         <v>0</v>
       </c>
       <c r="E60" s="20">
         <v>0</v>
       </c>
       <c r="F60" s="20">
         <v>-10078.68</v>
       </c>
       <c r="G60" s="20">
         <v>-45659.57</v>
       </c>
     </row>
-    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A61" s="23" t="s">
         <v>49</v>
       </c>
       <c r="B61" s="15">
         <v>5789.15</v>
       </c>
       <c r="C61" s="16">
         <v>2894.57</v>
       </c>
       <c r="D61" s="16">
         <v>5018.93</v>
       </c>
       <c r="E61" s="16">
         <v>1254.73</v>
       </c>
       <c r="F61" s="16">
         <v>1639.84</v>
       </c>
       <c r="G61" s="16">
         <v>7428.99</v>
       </c>
     </row>
-    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A62" s="23" t="s">
         <v>50</v>
       </c>
       <c r="B62" s="15">
         <v>3217.43</v>
       </c>
       <c r="C62" s="16">
         <v>1608.71</v>
       </c>
       <c r="D62" s="16">
         <v>2789.36</v>
       </c>
       <c r="E62" s="16">
         <v>697.34</v>
       </c>
       <c r="F62" s="16">
         <v>911.37</v>
       </c>
       <c r="G62" s="16">
         <v>4128.8</v>
       </c>
     </row>
-    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A63" s="23" t="s">
         <v>51</v>
       </c>
       <c r="B63" s="15">
         <v>797.63</v>
       </c>
       <c r="C63" s="16">
         <v>398.81</v>
       </c>
       <c r="D63" s="16">
         <v>691.51</v>
       </c>
       <c r="E63" s="16">
         <v>172.87</v>
       </c>
       <c r="F63" s="16">
         <v>225.94</v>
       </c>
       <c r="G63" s="16">
         <v>1023.57</v>
       </c>
     </row>
-    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A64" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B64" s="15">
         <v>756.59</v>
       </c>
       <c r="C64" s="16">
         <v>378.29</v>
       </c>
       <c r="D64" s="16">
         <v>655.93</v>
       </c>
       <c r="E64" s="16">
         <v>163.98</v>
       </c>
       <c r="F64" s="16">
         <v>214.31</v>
       </c>
       <c r="G64" s="16">
         <v>970.9</v>
       </c>
     </row>
-    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A65" s="23" t="s">
         <v>53</v>
       </c>
       <c r="B65" s="15">
         <v>17736.27</v>
       </c>
       <c r="C65" s="16">
         <v>8868.1299999999992</v>
       </c>
       <c r="D65" s="16">
         <v>15376.54</v>
       </c>
       <c r="E65" s="16">
         <v>3844.13</v>
       </c>
       <c r="F65" s="16">
         <v>5024</v>
       </c>
       <c r="G65" s="16">
         <v>22760.27</v>
       </c>
     </row>
-    <row r="66" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A66" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B66" s="15">
         <v>439.29</v>
       </c>
       <c r="C66" s="16">
         <v>219.64</v>
       </c>
       <c r="D66" s="16">
         <v>380.85</v>
       </c>
       <c r="E66" s="16">
         <v>95.21</v>
       </c>
       <c r="F66" s="16">
         <v>124.43</v>
       </c>
       <c r="G66" s="16">
         <v>563.72</v>
       </c>
     </row>
-    <row r="67" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A67" s="24" t="s">
         <v>55</v>
       </c>
       <c r="B67" s="17">
         <v>6844.53</v>
       </c>
       <c r="C67" s="18">
         <v>3422.26</v>
       </c>
       <c r="D67" s="18">
         <v>5933.9</v>
       </c>
       <c r="E67" s="18">
         <v>1483.47</v>
       </c>
       <c r="F67" s="18">
         <v>1938.79</v>
       </c>
       <c r="G67" s="18">
         <v>8783.32</v>
       </c>
     </row>
-    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A68" s="25" t="s">
         <v>56</v>
       </c>
       <c r="B68" s="19">
         <v>-628965.57999999996</v>
       </c>
       <c r="C68" s="20">
         <v>0</v>
       </c>
       <c r="D68" s="20">
         <v>0</v>
       </c>
       <c r="E68" s="20">
         <v>0</v>
       </c>
       <c r="F68" s="20">
         <v>33564.93</v>
       </c>
       <c r="G68" s="20">
         <v>-595400.65</v>
       </c>
     </row>
-    <row r="69" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A69" s="23" t="s">
         <v>57</v>
       </c>
       <c r="B69" s="15">
         <v>2195.06</v>
       </c>
       <c r="C69" s="16">
         <v>1097.53</v>
       </c>
       <c r="D69" s="16">
         <v>4858.67</v>
       </c>
       <c r="E69" s="16">
         <v>1214.6600000000001</v>
       </c>
       <c r="F69" s="16">
         <v>-117.13</v>
       </c>
       <c r="G69" s="16">
         <v>2077.9299999999998</v>
       </c>
     </row>
-    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A70" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B70" s="15">
         <v>21433.279999999999</v>
       </c>
       <c r="C70" s="16">
         <v>10716.64</v>
       </c>
       <c r="D70" s="16">
         <v>47441.75</v>
       </c>
       <c r="E70" s="16">
         <v>11860.43</v>
       </c>
       <c r="F70" s="16">
         <v>-1143.79</v>
       </c>
       <c r="G70" s="16">
         <v>20289.490000000002</v>
       </c>
     </row>
-    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A71" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B71" s="15">
         <v>48209.42</v>
       </c>
       <c r="C71" s="16">
         <v>24104.71</v>
       </c>
       <c r="D71" s="16">
         <v>106709.7</v>
       </c>
       <c r="E71" s="16">
         <v>26677.42</v>
       </c>
       <c r="F71" s="16">
         <v>-2572.71</v>
       </c>
       <c r="G71" s="16">
         <v>45636.71</v>
       </c>
     </row>
-    <row r="72" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A72" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B72" s="15">
         <v>1408.15</v>
       </c>
       <c r="C72" s="16">
         <v>704.07</v>
       </c>
       <c r="D72" s="16">
         <v>3116.89</v>
       </c>
       <c r="E72" s="16">
         <v>779.22</v>
       </c>
       <c r="F72" s="16">
         <v>-75.150000000000006</v>
       </c>
       <c r="G72" s="16">
         <v>1333</v>
       </c>
     </row>
-    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A73" s="23" t="s">
         <v>61</v>
       </c>
       <c r="B73" s="15">
         <v>18216.599999999999</v>
       </c>
       <c r="C73" s="16">
         <v>9108.2999999999993</v>
       </c>
       <c r="D73" s="16">
         <v>40321.75</v>
       </c>
       <c r="E73" s="16">
         <v>10080.43</v>
       </c>
       <c r="F73" s="16">
         <v>-972.13</v>
       </c>
       <c r="G73" s="16">
         <v>17244.47</v>
       </c>
     </row>
-    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A74" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B74" s="15">
         <v>40070.949999999997</v>
       </c>
       <c r="C74" s="16">
         <v>20035.47</v>
       </c>
       <c r="D74" s="16">
         <v>88695.5</v>
       </c>
       <c r="E74" s="16">
         <v>22173.87</v>
       </c>
       <c r="F74" s="16">
         <v>-2138.4</v>
       </c>
       <c r="G74" s="16">
         <v>37932.550000000003</v>
       </c>
     </row>
-    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A75" s="23" t="s">
         <v>63</v>
       </c>
       <c r="B75" s="15">
         <v>2933.76</v>
       </c>
       <c r="C75" s="16">
         <v>1466.88</v>
       </c>
       <c r="D75" s="16">
         <v>6493.76</v>
       </c>
       <c r="E75" s="16">
         <v>1623.44</v>
       </c>
       <c r="F75" s="16">
         <v>-156.56</v>
       </c>
       <c r="G75" s="16">
         <v>2777.2</v>
       </c>
     </row>
-    <row r="76" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A76" s="23" t="s">
         <v>64</v>
       </c>
       <c r="B76" s="15">
         <v>7551.76</v>
       </c>
       <c r="C76" s="16">
         <v>3775.88</v>
       </c>
       <c r="D76" s="16">
         <v>16715.53</v>
       </c>
       <c r="E76" s="16">
         <v>4178.88</v>
       </c>
       <c r="F76" s="16">
         <v>-403</v>
       </c>
       <c r="G76" s="16">
         <v>7148.76</v>
       </c>
     </row>
-    <row r="77" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A77" s="23" t="s">
         <v>65</v>
       </c>
       <c r="B77" s="15">
         <v>228242.25</v>
       </c>
       <c r="C77" s="16">
         <v>114121.12</v>
       </c>
       <c r="D77" s="16">
         <v>505205.43</v>
       </c>
       <c r="E77" s="16">
         <v>126301.35</v>
       </c>
       <c r="F77" s="16">
         <v>-12180.23</v>
       </c>
       <c r="G77" s="16">
         <v>216062.02</v>
       </c>
     </row>
-    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A78" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B78" s="15">
         <v>11686.47</v>
       </c>
       <c r="C78" s="16">
         <v>5843.23</v>
       </c>
       <c r="D78" s="16">
         <v>25867.55</v>
       </c>
       <c r="E78" s="16">
         <v>6466.88</v>
       </c>
       <c r="F78" s="16">
         <v>-623.65</v>
       </c>
       <c r="G78" s="16">
         <v>11062.82</v>
       </c>
     </row>
-    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A79" s="23" t="s">
         <v>67</v>
       </c>
       <c r="B79" s="15">
         <v>6571.5</v>
       </c>
       <c r="C79" s="16">
         <v>3285.75</v>
       </c>
       <c r="D79" s="16">
         <v>14545.77</v>
       </c>
       <c r="E79" s="16">
         <v>3636.44</v>
       </c>
       <c r="F79" s="16">
         <v>-350.69</v>
       </c>
       <c r="G79" s="16">
         <v>6220.81</v>
       </c>
     </row>
-    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A80" s="23" t="s">
         <v>68</v>
       </c>
       <c r="B80" s="15">
         <v>68862.64</v>
       </c>
       <c r="C80" s="16">
         <v>34431.32</v>
       </c>
       <c r="D80" s="16">
         <v>152424.79999999999</v>
       </c>
       <c r="E80" s="16">
         <v>38106.199999999997</v>
       </c>
       <c r="F80" s="16">
         <v>-3674.88</v>
       </c>
       <c r="G80" s="16">
         <v>65187.76</v>
       </c>
     </row>
-    <row r="81" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A81" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B81" s="15">
         <v>7261.82</v>
       </c>
       <c r="C81" s="16">
         <v>3630.91</v>
       </c>
       <c r="D81" s="16">
         <v>16073.76</v>
       </c>
       <c r="E81" s="16">
         <v>4018.44</v>
       </c>
       <c r="F81" s="16">
         <v>-387.53</v>
       </c>
       <c r="G81" s="16">
         <v>6874.29</v>
       </c>
     </row>
-    <row r="82" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A82" s="23" t="s">
         <v>70</v>
       </c>
       <c r="B82" s="15">
         <v>56941.45</v>
       </c>
       <c r="C82" s="16">
         <v>28470.720000000001</v>
       </c>
       <c r="D82" s="16">
         <v>126037.7</v>
       </c>
       <c r="E82" s="16">
         <v>31509.42</v>
       </c>
       <c r="F82" s="16">
         <v>-3038.7</v>
       </c>
       <c r="G82" s="16">
         <v>53902.75</v>
       </c>
     </row>
-    <row r="83" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A83" s="23" t="s">
         <v>71</v>
       </c>
       <c r="B83" s="15">
         <v>1994.87</v>
       </c>
       <c r="C83" s="16">
         <v>997.43</v>
       </c>
       <c r="D83" s="16">
         <v>4415.57</v>
       </c>
       <c r="E83" s="16">
         <v>1103.8900000000001</v>
       </c>
       <c r="F83" s="16">
         <v>-106.46</v>
       </c>
       <c r="G83" s="16">
         <v>1888.41</v>
       </c>
     </row>
-    <row r="84" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A84" s="23" t="s">
         <v>72</v>
       </c>
       <c r="B84" s="15">
         <v>35715.19</v>
       </c>
       <c r="C84" s="16">
         <v>17857.59</v>
       </c>
       <c r="D84" s="16">
         <v>79054.19</v>
       </c>
       <c r="E84" s="16">
         <v>19763.54</v>
       </c>
       <c r="F84" s="16">
         <v>-1905.95</v>
       </c>
       <c r="G84" s="16">
         <v>33809.24</v>
       </c>
     </row>
-    <row r="85" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A85" s="23" t="s">
         <v>73</v>
       </c>
       <c r="B85" s="15">
         <v>32712.54</v>
       </c>
       <c r="C85" s="16">
         <v>16356.27</v>
       </c>
       <c r="D85" s="16">
         <v>72407.95</v>
       </c>
       <c r="E85" s="16">
         <v>18101.98</v>
       </c>
       <c r="F85" s="16">
         <v>-1745.71</v>
       </c>
       <c r="G85" s="16">
         <v>30966.83</v>
       </c>
     </row>
-    <row r="86" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A86" s="23" t="s">
         <v>74</v>
       </c>
       <c r="B86" s="15">
         <v>32912.730000000003</v>
       </c>
       <c r="C86" s="16">
         <v>16456.36</v>
       </c>
       <c r="D86" s="16">
         <v>72851.06</v>
       </c>
       <c r="E86" s="16">
         <v>18212.759999999998</v>
       </c>
       <c r="F86" s="16">
         <v>-1756.4</v>
       </c>
       <c r="G86" s="16">
         <v>31156.33</v>
       </c>
     </row>
-    <row r="87" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A87" s="24" t="s">
         <v>75</v>
       </c>
       <c r="B87" s="17">
         <v>4045.14</v>
       </c>
       <c r="C87" s="18">
         <v>2022.57</v>
       </c>
       <c r="D87" s="18">
         <v>8953.75</v>
       </c>
       <c r="E87" s="18">
         <v>2238.4299999999998</v>
       </c>
       <c r="F87" s="18">
         <v>-215.86</v>
       </c>
       <c r="G87" s="18">
         <v>3829.28</v>
       </c>
     </row>
-    <row r="88" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A88" s="25" t="s">
         <v>76</v>
       </c>
       <c r="B88" s="19">
         <v>-666127.15</v>
       </c>
       <c r="C88" s="20">
         <v>0</v>
       </c>
       <c r="D88" s="20">
         <v>0</v>
       </c>
       <c r="E88" s="20">
         <v>0</v>
       </c>
       <c r="F88" s="20">
         <v>88865.279999999999</v>
       </c>
       <c r="G88" s="20">
         <v>-577261.87</v>
       </c>
     </row>
-    <row r="89" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A89" s="23" t="s">
         <v>77</v>
       </c>
       <c r="B89" s="15">
         <v>545033.21</v>
       </c>
       <c r="C89" s="16">
         <v>272516.59999999998</v>
       </c>
       <c r="D89" s="16">
         <v>1380908.94</v>
       </c>
       <c r="E89" s="16">
         <v>345227.23</v>
       </c>
       <c r="F89" s="16">
         <v>-72710.63</v>
       </c>
       <c r="G89" s="16">
         <v>472322.58</v>
       </c>
     </row>
-    <row r="90" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A90" s="23" t="s">
         <v>78</v>
       </c>
       <c r="B90" s="15">
         <v>20177.310000000001</v>
       </c>
       <c r="C90" s="16">
         <v>10088.65</v>
       </c>
       <c r="D90" s="16">
         <v>51121.69</v>
       </c>
       <c r="E90" s="16">
         <v>12780.42</v>
       </c>
       <c r="F90" s="16">
         <v>-2691.77</v>
       </c>
       <c r="G90" s="16">
         <v>17485.54</v>
       </c>
     </row>
-    <row r="91" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A91" s="23" t="s">
         <v>79</v>
       </c>
       <c r="B91" s="15">
         <v>35522.58</v>
       </c>
       <c r="C91" s="16">
         <v>17761.29</v>
       </c>
       <c r="D91" s="16">
         <v>90000.85</v>
       </c>
       <c r="E91" s="16">
         <v>22500.21</v>
       </c>
       <c r="F91" s="16">
         <v>-4738.92</v>
       </c>
       <c r="G91" s="16">
         <v>30783.66</v>
       </c>
     </row>
-    <row r="92" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A92" s="23" t="s">
         <v>80</v>
       </c>
       <c r="B92" s="15">
         <v>8212.9699999999993</v>
       </c>
       <c r="C92" s="16">
         <v>4106.4799999999996</v>
       </c>
       <c r="D92" s="16">
         <v>20808.560000000001</v>
       </c>
       <c r="E92" s="16">
         <v>5202.1400000000003</v>
       </c>
       <c r="F92" s="16">
         <v>-1095.6600000000001</v>
       </c>
       <c r="G92" s="16">
         <v>7117.31</v>
       </c>
     </row>
-    <row r="93" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A93" s="23" t="s">
         <v>81</v>
       </c>
       <c r="B93" s="15">
         <v>28583.55</v>
       </c>
       <c r="C93" s="16">
         <v>14291.77</v>
       </c>
       <c r="D93" s="16">
         <v>72419.960000000006</v>
       </c>
       <c r="E93" s="16">
         <v>18104.990000000002</v>
       </c>
       <c r="F93" s="16">
         <v>-3813.22</v>
       </c>
       <c r="G93" s="16">
         <v>24770.33</v>
       </c>
     </row>
-    <row r="94" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="94" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A94" s="24" t="s">
         <v>82</v>
       </c>
       <c r="B94" s="17">
         <v>28597.53</v>
       </c>
       <c r="C94" s="18">
         <v>14298.76</v>
       </c>
       <c r="D94" s="18">
         <v>72455.38</v>
       </c>
       <c r="E94" s="18">
         <v>18113.84</v>
       </c>
       <c r="F94" s="18">
         <v>-3815.08</v>
       </c>
       <c r="G94" s="18">
         <v>24782.45</v>
       </c>
     </row>
-    <row r="95" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A95" s="25" t="s">
         <v>83</v>
       </c>
       <c r="B95" s="19">
         <v>-221594.68</v>
       </c>
       <c r="C95" s="20">
         <v>0</v>
       </c>
       <c r="D95" s="20">
         <v>0</v>
       </c>
       <c r="E95" s="20">
         <v>0</v>
       </c>
       <c r="F95" s="20">
         <v>-30602.35</v>
       </c>
       <c r="G95" s="20">
         <v>-252197.03</v>
       </c>
     </row>
-    <row r="96" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A96" s="23" t="s">
         <v>84</v>
       </c>
       <c r="B96" s="15">
         <v>10666.64</v>
       </c>
       <c r="C96" s="16">
         <v>5333.32</v>
       </c>
       <c r="D96" s="16">
         <v>15441.01</v>
       </c>
       <c r="E96" s="16">
         <v>3860.25</v>
       </c>
       <c r="F96" s="16">
         <v>1473.07</v>
       </c>
       <c r="G96" s="16">
         <v>12139.71</v>
       </c>
     </row>
-    <row r="97" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A97" s="23" t="s">
         <v>85</v>
       </c>
       <c r="B97" s="15">
         <v>12127.37</v>
       </c>
       <c r="C97" s="16">
         <v>6063.68</v>
       </c>
       <c r="D97" s="16">
         <v>17555.560000000001</v>
       </c>
       <c r="E97" s="16">
         <v>4388.8900000000003</v>
       </c>
       <c r="F97" s="16">
         <v>1674.79</v>
       </c>
       <c r="G97" s="16">
         <v>13802.16</v>
       </c>
     </row>
-    <row r="98" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A98" s="23" t="s">
         <v>86</v>
       </c>
       <c r="B98" s="15">
         <v>10693.82</v>
       </c>
       <c r="C98" s="16">
         <v>5346.91</v>
       </c>
       <c r="D98" s="16">
         <v>15480.35</v>
       </c>
       <c r="E98" s="16">
         <v>3870.08</v>
       </c>
       <c r="F98" s="16">
         <v>1476.83</v>
       </c>
       <c r="G98" s="16">
         <v>12170.65</v>
       </c>
     </row>
-    <row r="99" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A99" s="23" t="s">
         <v>612</v>
       </c>
       <c r="B99" s="15">
         <v>604.65</v>
       </c>
       <c r="C99" s="16">
         <v>302.32</v>
       </c>
       <c r="D99" s="16">
         <v>875.29</v>
       </c>
       <c r="E99" s="16">
         <v>218.82</v>
       </c>
       <c r="F99" s="16">
         <v>83.5</v>
       </c>
       <c r="G99" s="16">
         <v>688.15</v>
       </c>
     </row>
-    <row r="100" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A100" s="23" t="s">
         <v>87</v>
       </c>
       <c r="B100" s="15">
         <v>11549.9</v>
       </c>
       <c r="C100" s="16">
         <v>5774.95</v>
       </c>
       <c r="D100" s="16">
         <v>16719.61</v>
       </c>
       <c r="E100" s="16">
         <v>4179.8999999999996</v>
       </c>
       <c r="F100" s="16">
         <v>1595.05</v>
       </c>
       <c r="G100" s="16">
         <v>13144.95</v>
       </c>
     </row>
-    <row r="101" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A101" s="23" t="s">
         <v>613</v>
       </c>
       <c r="B101" s="15">
         <v>5190.68</v>
       </c>
       <c r="C101" s="16">
         <v>2595.34</v>
       </c>
       <c r="D101" s="16">
         <v>7514.02</v>
       </c>
       <c r="E101" s="16">
         <v>1878.5</v>
       </c>
       <c r="F101" s="16">
         <v>716.84</v>
       </c>
       <c r="G101" s="16">
         <v>5907.52</v>
       </c>
     </row>
-    <row r="102" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A102" s="23" t="s">
         <v>88</v>
       </c>
       <c r="B102" s="15">
         <v>123692.43</v>
       </c>
       <c r="C102" s="16">
         <v>61846.21</v>
       </c>
       <c r="D102" s="16">
         <v>179056.93</v>
       </c>
       <c r="E102" s="16">
         <v>44764.23</v>
       </c>
       <c r="F102" s="16">
         <v>17081.98</v>
       </c>
       <c r="G102" s="16">
         <v>140774.41</v>
       </c>
     </row>
-    <row r="103" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A103" s="23" t="s">
         <v>614</v>
       </c>
       <c r="B103" s="15">
         <v>4429.72</v>
       </c>
       <c r="C103" s="16">
         <v>2214.86</v>
       </c>
       <c r="D103" s="16">
         <v>6412.45</v>
       </c>
       <c r="E103" s="16">
         <v>1603.11</v>
       </c>
       <c r="F103" s="16">
         <v>611.75</v>
       </c>
       <c r="G103" s="16">
         <v>5041.47</v>
       </c>
     </row>
-    <row r="104" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A104" s="23" t="s">
         <v>89</v>
       </c>
       <c r="B104" s="15">
         <v>8648.86</v>
       </c>
       <c r="C104" s="16">
         <v>4324.43</v>
       </c>
       <c r="D104" s="16">
         <v>12520.07</v>
       </c>
       <c r="E104" s="16">
         <v>3130.01</v>
       </c>
       <c r="F104" s="16">
         <v>1194.42</v>
       </c>
       <c r="G104" s="16">
         <v>9843.2800000000007</v>
       </c>
     </row>
-    <row r="105" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="105" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A105" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B105" s="17">
         <v>33990.61</v>
       </c>
       <c r="C105" s="18">
         <v>16995.3</v>
       </c>
       <c r="D105" s="18">
         <v>49204.74</v>
       </c>
       <c r="E105" s="18">
         <v>12301.18</v>
       </c>
       <c r="F105" s="18">
         <v>4694.12</v>
       </c>
       <c r="G105" s="18">
         <v>38684.730000000003</v>
       </c>
     </row>
-    <row r="106" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A106" s="25" t="s">
         <v>91</v>
       </c>
       <c r="B106" s="19">
         <v>-867041.1</v>
       </c>
       <c r="C106" s="20">
         <v>0</v>
       </c>
       <c r="D106" s="20">
         <v>0</v>
       </c>
       <c r="E106" s="20">
         <v>0</v>
       </c>
       <c r="F106" s="20">
         <v>27462.51</v>
       </c>
       <c r="G106" s="20">
         <v>-839578.59</v>
       </c>
     </row>
-    <row r="107" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A107" s="23" t="s">
         <v>92</v>
       </c>
       <c r="B107" s="15">
         <v>517475.47</v>
       </c>
       <c r="C107" s="16">
         <v>258737.73</v>
       </c>
       <c r="D107" s="16">
         <v>1100512.6200000001</v>
       </c>
       <c r="E107" s="16">
         <v>275128.15000000002</v>
       </c>
       <c r="F107" s="16">
         <v>-16390.419999999998</v>
       </c>
       <c r="G107" s="16">
         <v>501085.05</v>
       </c>
     </row>
-    <row r="108" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A108" s="23" t="s">
         <v>93</v>
       </c>
       <c r="B108" s="15">
         <v>100614.07</v>
       </c>
       <c r="C108" s="16">
         <v>50307.03</v>
       </c>
       <c r="D108" s="16">
         <v>213975.46</v>
       </c>
       <c r="E108" s="16">
         <v>53493.86</v>
       </c>
       <c r="F108" s="16">
         <v>-3186.83</v>
       </c>
       <c r="G108" s="16">
         <v>97427.24</v>
       </c>
     </row>
-    <row r="109" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A109" s="23" t="s">
         <v>615</v>
       </c>
       <c r="B109" s="15">
         <v>11.04</v>
       </c>
       <c r="C109" s="16">
         <v>5.52</v>
       </c>
       <c r="D109" s="16">
         <v>23.49</v>
       </c>
       <c r="E109" s="16">
         <v>5.87</v>
       </c>
       <c r="F109" s="16">
         <v>-0.35</v>
       </c>
       <c r="G109" s="16">
         <v>10.69</v>
       </c>
     </row>
-    <row r="110" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A110" s="23" t="s">
         <v>616</v>
       </c>
       <c r="B110" s="15">
         <v>230204.53</v>
       </c>
       <c r="C110" s="16">
         <v>115102.26</v>
       </c>
       <c r="D110" s="16">
         <v>489574.88</v>
       </c>
       <c r="E110" s="16">
         <v>122393.72</v>
       </c>
       <c r="F110" s="16">
         <v>-7291.46</v>
       </c>
       <c r="G110" s="16">
         <v>222913.07</v>
       </c>
     </row>
-    <row r="111" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A111" s="23" t="s">
         <v>617</v>
       </c>
       <c r="B111" s="15">
         <v>2656.09</v>
       </c>
       <c r="C111" s="16">
         <v>1328.04</v>
       </c>
       <c r="D111" s="16">
         <v>5648.7</v>
       </c>
       <c r="E111" s="16">
         <v>1412.17</v>
       </c>
       <c r="F111" s="16">
         <v>-84.13</v>
       </c>
       <c r="G111" s="16">
         <v>2571.96</v>
       </c>
     </row>
-    <row r="112" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A112" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B112" s="15">
         <v>9967.81</v>
       </c>
       <c r="C112" s="16">
         <v>4983.8999999999996</v>
       </c>
       <c r="D112" s="16">
         <v>21198.49</v>
       </c>
       <c r="E112" s="16">
         <v>5299.62</v>
       </c>
       <c r="F112" s="16">
         <v>-315.72000000000003</v>
       </c>
       <c r="G112" s="16">
         <v>9652.09</v>
       </c>
     </row>
-    <row r="113" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="113" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A113" s="24" t="s">
         <v>95</v>
       </c>
       <c r="B113" s="17">
         <v>6112.09</v>
       </c>
       <c r="C113" s="18">
         <v>3056.04</v>
       </c>
       <c r="D113" s="18">
         <v>12998.56</v>
       </c>
       <c r="E113" s="18">
         <v>3249.64</v>
       </c>
       <c r="F113" s="18">
         <v>-193.6</v>
       </c>
       <c r="G113" s="18">
         <v>5918.49</v>
       </c>
     </row>
-    <row r="114" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A114" s="25" t="s">
         <v>96</v>
       </c>
       <c r="B114" s="19">
-        <v>0</v>
+        <v>-249434.21</v>
       </c>
       <c r="C114" s="20">
         <v>0</v>
       </c>
       <c r="D114" s="20">
         <v>0</v>
       </c>
       <c r="E114" s="20">
         <v>0</v>
       </c>
       <c r="F114" s="20">
-        <v>0</v>
+        <v>-39600.46</v>
       </c>
       <c r="G114" s="20">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:7" x14ac:dyDescent="0.25">
+        <v>-289034.67</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A115" s="23" t="s">
         <v>618</v>
       </c>
       <c r="B115" s="15">
-        <v>-249434.21</v>
+        <v>688.94</v>
       </c>
       <c r="C115" s="16">
-        <v>0</v>
+        <v>344.47</v>
       </c>
       <c r="D115" s="16">
-        <v>0</v>
+        <v>940.38</v>
       </c>
       <c r="E115" s="16">
-        <v>0</v>
+        <v>235.09</v>
       </c>
       <c r="F115" s="16">
-        <v>-39600.46</v>
+        <v>109.38</v>
       </c>
       <c r="G115" s="16">
-        <v>-289034.67</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:7" x14ac:dyDescent="0.25">
+        <v>798.32</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A116" s="23" t="s">
         <v>97</v>
       </c>
       <c r="B116" s="15">
-        <v>688.94</v>
+        <v>16950.45</v>
       </c>
       <c r="C116" s="16">
-        <v>344.47</v>
+        <v>8475.2199999999993</v>
       </c>
       <c r="D116" s="16">
-        <v>940.38</v>
+        <v>23136.61</v>
       </c>
       <c r="E116" s="16">
-        <v>235.09</v>
+        <v>5784.15</v>
       </c>
       <c r="F116" s="16">
-        <v>109.38</v>
+        <v>2691.07</v>
       </c>
       <c r="G116" s="16">
-        <v>798.32</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:7" x14ac:dyDescent="0.25">
+        <v>19641.52</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A117" s="23" t="s">
         <v>98</v>
       </c>
       <c r="B117" s="15">
-        <v>16950.45</v>
+        <v>1917.84</v>
       </c>
       <c r="C117" s="16">
-        <v>8475.2199999999993</v>
+        <v>958.92</v>
       </c>
       <c r="D117" s="16">
-        <v>23136.61</v>
+        <v>2617.77</v>
       </c>
       <c r="E117" s="16">
-        <v>5784.15</v>
+        <v>654.44000000000005</v>
       </c>
       <c r="F117" s="16">
-        <v>2691.07</v>
+        <v>304.48</v>
       </c>
       <c r="G117" s="16">
-        <v>19641.52</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:7" x14ac:dyDescent="0.25">
+        <v>2222.3200000000002</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A118" s="23" t="s">
         <v>99</v>
       </c>
       <c r="B118" s="15">
-        <v>1917.84</v>
+        <v>23101.279999999999</v>
       </c>
       <c r="C118" s="16">
-        <v>958.92</v>
+        <v>11550.64</v>
       </c>
       <c r="D118" s="16">
-        <v>2617.77</v>
+        <v>31532.22</v>
       </c>
       <c r="E118" s="16">
-        <v>654.44000000000005</v>
+        <v>7883.05</v>
       </c>
       <c r="F118" s="16">
-        <v>304.48</v>
+        <v>3667.59</v>
       </c>
       <c r="G118" s="16">
-        <v>2222.3200000000002</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:7" x14ac:dyDescent="0.25">
+        <v>26768.87</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A119" s="23" t="s">
         <v>100</v>
       </c>
       <c r="B119" s="15">
-        <v>23101.279999999999</v>
+        <v>31939.57</v>
       </c>
       <c r="C119" s="16">
-        <v>11550.64</v>
+        <v>15969.78</v>
       </c>
       <c r="D119" s="16">
-        <v>31532.22</v>
+        <v>43596.09</v>
       </c>
       <c r="E119" s="16">
-        <v>7883.05</v>
+        <v>10899.02</v>
       </c>
       <c r="F119" s="16">
-        <v>3667.59</v>
+        <v>5070.76</v>
       </c>
       <c r="G119" s="16">
-        <v>26768.87</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:7" x14ac:dyDescent="0.25">
+        <v>37010.33</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A120" s="23" t="s">
         <v>612</v>
       </c>
       <c r="B120" s="15">
-        <v>31939.57</v>
+        <v>217.25</v>
       </c>
       <c r="C120" s="16">
-        <v>15969.78</v>
+        <v>108.62</v>
       </c>
       <c r="D120" s="16">
-        <v>43596.09</v>
+        <v>296.54000000000002</v>
       </c>
       <c r="E120" s="16">
-        <v>10899.02</v>
+        <v>74.13</v>
       </c>
       <c r="F120" s="16">
-        <v>5070.76</v>
+        <v>34.49</v>
       </c>
       <c r="G120" s="16">
-        <v>37010.33</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:7" x14ac:dyDescent="0.25">
+        <v>251.74</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A121" s="23" t="s">
         <v>101</v>
       </c>
       <c r="B121" s="15">
-        <v>217.25</v>
+        <v>24119.21</v>
       </c>
       <c r="C121" s="16">
-        <v>108.62</v>
+        <v>12059.6</v>
       </c>
       <c r="D121" s="16">
-        <v>296.54000000000002</v>
+        <v>32921.65</v>
       </c>
       <c r="E121" s="16">
-        <v>74.13</v>
+        <v>8230.41</v>
       </c>
       <c r="F121" s="16">
-        <v>34.49</v>
+        <v>3829.19</v>
       </c>
       <c r="G121" s="16">
-        <v>251.74</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:7" x14ac:dyDescent="0.25">
+        <v>27948.400000000001</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A122" s="23" t="s">
         <v>102</v>
       </c>
       <c r="B122" s="15">
-        <v>24119.21</v>
+        <v>116772.55</v>
       </c>
       <c r="C122" s="16">
-        <v>12059.6</v>
+        <v>58386.27</v>
       </c>
       <c r="D122" s="16">
-        <v>32921.65</v>
+        <v>159389.34</v>
       </c>
       <c r="E122" s="16">
-        <v>8230.41</v>
+        <v>39847.33</v>
       </c>
       <c r="F122" s="16">
-        <v>3829.19</v>
+        <v>18538.939999999999</v>
       </c>
       <c r="G122" s="16">
-        <v>27948.400000000001</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:7" x14ac:dyDescent="0.25">
+        <v>135311.49</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A123" s="23" t="s">
         <v>614</v>
       </c>
       <c r="B123" s="15">
-        <v>116772.55</v>
+        <v>2191</v>
       </c>
       <c r="C123" s="16">
-        <v>58386.27</v>
+        <v>1095.5</v>
       </c>
       <c r="D123" s="16">
-        <v>159389.34</v>
+        <v>2990.61</v>
       </c>
       <c r="E123" s="16">
-        <v>39847.33</v>
+        <v>747.65</v>
       </c>
       <c r="F123" s="16">
-        <v>18538.939999999999</v>
+        <v>347.85</v>
       </c>
       <c r="G123" s="16">
-        <v>135311.49</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:7" x14ac:dyDescent="0.25">
+        <v>2538.85</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A124" s="23" t="s">
         <v>103</v>
       </c>
       <c r="B124" s="15">
-        <v>2191</v>
+        <v>0</v>
       </c>
       <c r="C124" s="16">
-        <v>1095.5</v>
+        <v>0</v>
       </c>
       <c r="D124" s="16">
-        <v>2990.61</v>
+        <v>0</v>
       </c>
       <c r="E124" s="16">
-        <v>747.65</v>
+        <v>0</v>
       </c>
       <c r="F124" s="16">
-        <v>347.85</v>
+        <v>0</v>
       </c>
       <c r="G124" s="16">
-        <v>2538.85</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A125" s="24" t="s">
         <v>104</v>
       </c>
       <c r="B125" s="17">
         <v>31536.12</v>
       </c>
       <c r="C125" s="18">
         <v>15768.06</v>
       </c>
       <c r="D125" s="18">
         <v>43045.41</v>
       </c>
       <c r="E125" s="18">
         <v>10761.35</v>
       </c>
       <c r="F125" s="18">
         <v>5006.71</v>
       </c>
       <c r="G125" s="18">
         <v>36542.83</v>
       </c>
     </row>
-    <row r="126" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A126" s="25" t="s">
         <v>105</v>
       </c>
       <c r="B126" s="19">
         <v>-340.93</v>
       </c>
       <c r="C126" s="20">
         <v>0</v>
       </c>
       <c r="D126" s="20">
         <v>0</v>
       </c>
       <c r="E126" s="20">
         <v>0</v>
       </c>
       <c r="F126" s="20">
         <v>-55.48</v>
       </c>
       <c r="G126" s="20">
         <v>-396.41</v>
       </c>
     </row>
-    <row r="127" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="127" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A127" s="24" t="s">
         <v>619</v>
       </c>
       <c r="B127" s="17">
         <v>340.93</v>
       </c>
       <c r="C127" s="18">
         <v>170.46</v>
       </c>
       <c r="D127" s="18">
         <v>459.95</v>
       </c>
       <c r="E127" s="18">
         <v>114.98</v>
       </c>
       <c r="F127" s="18">
         <v>55.48</v>
       </c>
       <c r="G127" s="18">
         <v>396.41</v>
       </c>
     </row>
-    <row r="128" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A128" s="25" t="s">
         <v>106</v>
       </c>
       <c r="B128" s="19">
         <v>-244035.46</v>
       </c>
       <c r="C128" s="20">
         <v>0</v>
       </c>
       <c r="D128" s="20">
         <v>0</v>
       </c>
       <c r="E128" s="20">
         <v>0</v>
       </c>
       <c r="F128" s="20">
         <v>59157.3</v>
       </c>
       <c r="G128" s="20">
         <v>-184878.16</v>
       </c>
     </row>
-    <row r="129" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A129" s="23" t="s">
         <v>107</v>
       </c>
       <c r="B129" s="15">
         <v>30721</v>
       </c>
       <c r="C129" s="16">
         <v>15360.5</v>
       </c>
       <c r="D129" s="16">
         <v>91230.65</v>
       </c>
       <c r="E129" s="16">
         <v>22807.66</v>
       </c>
       <c r="F129" s="16">
         <v>-7447.16</v>
       </c>
       <c r="G129" s="16">
         <v>23273.84</v>
       </c>
     </row>
-    <row r="130" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A130" s="23" t="s">
         <v>108</v>
       </c>
       <c r="B130" s="15">
         <v>42257.89</v>
       </c>
       <c r="C130" s="16">
         <v>21128.94</v>
       </c>
       <c r="D130" s="16">
         <v>125491.17</v>
       </c>
       <c r="E130" s="16">
         <v>31372.79</v>
       </c>
       <c r="F130" s="16">
         <v>-10243.85</v>
       </c>
       <c r="G130" s="16">
         <v>32014.04</v>
       </c>
     </row>
-    <row r="131" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A131" s="23" t="s">
         <v>109</v>
       </c>
       <c r="B131" s="15">
         <v>324.61</v>
       </c>
       <c r="C131" s="16">
         <v>162.30000000000001</v>
       </c>
       <c r="D131" s="16">
         <v>963.99</v>
       </c>
       <c r="E131" s="16">
         <v>240.99</v>
       </c>
       <c r="F131" s="16">
         <v>-78.69</v>
       </c>
       <c r="G131" s="16">
         <v>245.92</v>
       </c>
     </row>
-    <row r="132" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A132" s="23" t="s">
         <v>110</v>
       </c>
       <c r="B132" s="15">
         <v>7045.91</v>
       </c>
       <c r="C132" s="16">
         <v>3522.95</v>
       </c>
       <c r="D132" s="16">
         <v>20923.89</v>
       </c>
       <c r="E132" s="16">
         <v>5230.97</v>
       </c>
       <c r="F132" s="16">
         <v>-1708.02</v>
       </c>
       <c r="G132" s="16">
         <v>5337.89</v>
       </c>
     </row>
-    <row r="133" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A133" s="23" t="s">
         <v>111</v>
       </c>
       <c r="B133" s="15">
         <v>5187.5200000000004</v>
       </c>
       <c r="C133" s="16">
         <v>2593.7600000000002</v>
       </c>
       <c r="D133" s="16">
         <v>15405.12</v>
       </c>
       <c r="E133" s="16">
         <v>3851.28</v>
       </c>
       <c r="F133" s="16">
         <v>-1257.52</v>
       </c>
       <c r="G133" s="16">
         <v>3930</v>
       </c>
     </row>
-    <row r="134" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A134" s="23" t="s">
         <v>112</v>
       </c>
       <c r="B134" s="15">
         <v>39786.9</v>
       </c>
       <c r="C134" s="16">
         <v>19893.45</v>
       </c>
       <c r="D134" s="16">
         <v>118153.22</v>
       </c>
       <c r="E134" s="16">
         <v>29538.3</v>
       </c>
       <c r="F134" s="16">
         <v>-9644.85</v>
       </c>
       <c r="G134" s="16">
         <v>30142.05</v>
       </c>
     </row>
-    <row r="135" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A135" s="23" t="s">
         <v>113</v>
       </c>
       <c r="B135" s="15">
         <v>11963.77</v>
       </c>
       <c r="C135" s="16">
         <v>5981.88</v>
       </c>
       <c r="D135" s="16">
         <v>35528.22</v>
       </c>
       <c r="E135" s="16">
         <v>8882.0499999999993</v>
       </c>
       <c r="F135" s="16">
         <v>-2900.17</v>
       </c>
       <c r="G135" s="16">
         <v>9063.6</v>
       </c>
     </row>
-    <row r="136" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A136" s="23" t="s">
         <v>114</v>
       </c>
       <c r="B136" s="15">
         <v>70100.45</v>
       </c>
       <c r="C136" s="16">
         <v>35050.22</v>
       </c>
       <c r="D136" s="16">
         <v>208173.86</v>
       </c>
       <c r="E136" s="16">
         <v>52043.46</v>
       </c>
       <c r="F136" s="16">
         <v>-16993.240000000002</v>
       </c>
       <c r="G136" s="16">
         <v>53107.21</v>
       </c>
     </row>
-    <row r="137" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A137" s="23" t="s">
         <v>115</v>
       </c>
       <c r="B137" s="15">
         <v>16005.69</v>
       </c>
       <c r="C137" s="16">
         <v>8002.84</v>
       </c>
       <c r="D137" s="16">
         <v>47531.3</v>
       </c>
       <c r="E137" s="16">
         <v>11882.82</v>
       </c>
       <c r="F137" s="16">
         <v>-3879.98</v>
       </c>
       <c r="G137" s="16">
         <v>12125.71</v>
       </c>
     </row>
-    <row r="138" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A138" s="23" t="s">
         <v>116</v>
       </c>
       <c r="B138" s="15">
         <v>560.75</v>
       </c>
       <c r="C138" s="16">
         <v>280.37</v>
       </c>
       <c r="D138" s="16">
         <v>1665.23</v>
       </c>
       <c r="E138" s="16">
         <v>416.3</v>
       </c>
       <c r="F138" s="16">
         <v>-135.93</v>
       </c>
       <c r="G138" s="16">
         <v>424.82</v>
       </c>
     </row>
-    <row r="139" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="139" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A139" s="24" t="s">
         <v>117</v>
       </c>
       <c r="B139" s="17">
         <v>20080.97</v>
       </c>
       <c r="C139" s="18">
         <v>10040.48</v>
       </c>
       <c r="D139" s="18">
         <v>59633.48</v>
       </c>
       <c r="E139" s="18">
         <v>14908.37</v>
       </c>
       <c r="F139" s="18">
         <v>-4867.8900000000003</v>
       </c>
       <c r="G139" s="18">
         <v>15213.08</v>
       </c>
     </row>
-    <row r="140" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A140" s="25" t="s">
         <v>118</v>
       </c>
       <c r="B140" s="19">
         <v>-5541.82</v>
       </c>
       <c r="C140" s="20">
         <v>0</v>
       </c>
       <c r="D140" s="20">
         <v>0</v>
       </c>
       <c r="E140" s="20">
         <v>0</v>
       </c>
       <c r="F140" s="20">
         <v>-1701.59</v>
       </c>
       <c r="G140" s="20">
         <v>-7243.41</v>
       </c>
     </row>
-    <row r="141" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A141" s="23" t="s">
         <v>119</v>
       </c>
       <c r="B141" s="15">
         <v>771.91</v>
       </c>
       <c r="C141" s="16">
         <v>385.95</v>
       </c>
       <c r="D141" s="16">
         <v>595.77</v>
       </c>
       <c r="E141" s="16">
         <v>148.94</v>
       </c>
       <c r="F141" s="16">
         <v>237.01</v>
       </c>
       <c r="G141" s="16">
         <v>1008.92</v>
       </c>
     </row>
-    <row r="142" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="142" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A142" s="24" t="s">
         <v>120</v>
       </c>
       <c r="B142" s="17">
         <v>4769.91</v>
       </c>
       <c r="C142" s="18">
         <v>2384.9499999999998</v>
       </c>
       <c r="D142" s="18">
         <v>3681.48</v>
       </c>
       <c r="E142" s="18">
         <v>920.37</v>
       </c>
       <c r="F142" s="18">
         <v>1464.58</v>
       </c>
       <c r="G142" s="18">
         <v>6234.49</v>
       </c>
     </row>
-    <row r="143" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A143" s="25" t="s">
         <v>121</v>
       </c>
       <c r="B143" s="19">
         <v>-485598.83</v>
       </c>
       <c r="C143" s="20">
         <v>0</v>
       </c>
       <c r="D143" s="20">
         <v>0</v>
       </c>
       <c r="E143" s="20">
         <v>0</v>
       </c>
       <c r="F143" s="20">
         <v>28189.99</v>
       </c>
       <c r="G143" s="20">
         <v>-457408.84</v>
       </c>
     </row>
-    <row r="144" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A144" s="23" t="s">
         <v>122</v>
       </c>
       <c r="B144" s="15">
         <v>2773.4</v>
       </c>
       <c r="C144" s="16">
         <v>1386.7</v>
       </c>
       <c r="D144" s="16">
         <v>6190.81</v>
       </c>
       <c r="E144" s="16">
         <v>1547.7</v>
       </c>
       <c r="F144" s="16">
         <v>-161</v>
       </c>
       <c r="G144" s="16">
         <v>2612.4</v>
       </c>
     </row>
-    <row r="145" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A145" s="23" t="s">
         <v>123</v>
       </c>
       <c r="B145" s="15">
         <v>4504.57</v>
       </c>
       <c r="C145" s="16">
         <v>2252.2800000000002</v>
       </c>
       <c r="D145" s="16">
         <v>10055.129999999999</v>
       </c>
       <c r="E145" s="16">
         <v>2513.7800000000002</v>
       </c>
       <c r="F145" s="16">
         <v>-261.5</v>
       </c>
       <c r="G145" s="16">
         <v>4243.07</v>
       </c>
     </row>
-    <row r="146" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A146" s="23" t="s">
         <v>124</v>
       </c>
       <c r="B146" s="15">
         <v>10813.29</v>
       </c>
       <c r="C146" s="16">
         <v>5406.64</v>
       </c>
       <c r="D146" s="16">
         <v>24137.51</v>
       </c>
       <c r="E146" s="16">
         <v>6034.37</v>
       </c>
       <c r="F146" s="16">
         <v>-627.73</v>
       </c>
       <c r="G146" s="16">
         <v>10185.56</v>
       </c>
     </row>
-    <row r="147" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A147" s="23" t="s">
         <v>125</v>
       </c>
       <c r="B147" s="15">
         <v>54292.06</v>
       </c>
       <c r="C147" s="16">
         <v>27146.03</v>
       </c>
       <c r="D147" s="16">
         <v>121191.18</v>
       </c>
       <c r="E147" s="16">
         <v>30297.79</v>
       </c>
       <c r="F147" s="16">
         <v>-3151.76</v>
       </c>
       <c r="G147" s="16">
         <v>51140.3</v>
       </c>
     </row>
-    <row r="148" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A148" s="23" t="s">
         <v>612</v>
       </c>
       <c r="B148" s="15">
         <v>279792.58</v>
       </c>
       <c r="C148" s="16">
         <v>139896.29</v>
       </c>
       <c r="D148" s="16">
         <v>624555.30000000005</v>
       </c>
       <c r="E148" s="16">
         <v>156138.82</v>
       </c>
       <c r="F148" s="16">
         <v>-16242.53</v>
       </c>
       <c r="G148" s="16">
         <v>263550.05</v>
       </c>
     </row>
-    <row r="149" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A149" s="23" t="s">
         <v>613</v>
       </c>
       <c r="B149" s="15">
         <v>27179.58</v>
       </c>
       <c r="C149" s="16">
         <v>13589.79</v>
       </c>
       <c r="D149" s="16">
         <v>60670.47</v>
       </c>
       <c r="E149" s="16">
         <v>15167.61</v>
       </c>
       <c r="F149" s="16">
         <v>-1577.82</v>
       </c>
       <c r="G149" s="16">
         <v>25601.759999999998</v>
       </c>
     </row>
-    <row r="150" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A150" s="23" t="s">
         <v>620</v>
       </c>
       <c r="B150" s="15">
         <v>24168.32</v>
       </c>
       <c r="C150" s="16">
         <v>12084.16</v>
       </c>
       <c r="D150" s="16">
         <v>53948.72</v>
       </c>
       <c r="E150" s="16">
         <v>13487.18</v>
       </c>
       <c r="F150" s="16">
         <v>-1403.02</v>
       </c>
       <c r="G150" s="16">
         <v>22765.3</v>
       </c>
     </row>
-    <row r="151" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="151" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A151" s="24" t="s">
         <v>126</v>
       </c>
       <c r="B151" s="17">
         <v>82075.03</v>
       </c>
       <c r="C151" s="18">
         <v>41037.51</v>
       </c>
       <c r="D151" s="18">
         <v>183208.56</v>
       </c>
       <c r="E151" s="18">
         <v>45802.14</v>
       </c>
       <c r="F151" s="18">
         <v>-4764.63</v>
       </c>
       <c r="G151" s="18">
         <v>77310.399999999994</v>
       </c>
     </row>
-    <row r="152" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A152" s="25" t="s">
         <v>127</v>
       </c>
       <c r="B152" s="19">
         <v>-140183.67999999999</v>
       </c>
       <c r="C152" s="20">
         <v>0</v>
       </c>
       <c r="D152" s="20">
         <v>0</v>
       </c>
       <c r="E152" s="20">
         <v>0</v>
       </c>
       <c r="F152" s="20">
         <v>-11795.78</v>
       </c>
       <c r="G152" s="20">
         <v>-151979.46</v>
       </c>
     </row>
-    <row r="153" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A153" s="22" t="s">
         <v>621</v>
       </c>
       <c r="B153" s="13">
         <v>302.61</v>
       </c>
       <c r="C153" s="14">
         <v>151.30000000000001</v>
       </c>
       <c r="D153" s="14">
         <v>503.36</v>
       </c>
       <c r="E153" s="14">
         <v>125.84</v>
       </c>
       <c r="F153" s="14">
         <v>25.46</v>
       </c>
       <c r="G153" s="14">
         <v>328.07</v>
       </c>
     </row>
-    <row r="154" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A154" s="23" t="s">
         <v>622</v>
       </c>
       <c r="B154" s="15">
         <v>33351.49</v>
       </c>
       <c r="C154" s="16">
         <v>16675.740000000002</v>
       </c>
       <c r="D154" s="16">
         <v>55477.51</v>
       </c>
       <c r="E154" s="16">
         <v>13869.37</v>
       </c>
       <c r="F154" s="16">
         <v>2806.37</v>
       </c>
       <c r="G154" s="16">
         <v>36157.86</v>
       </c>
     </row>
-    <row r="155" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A155" s="23" t="s">
         <v>128</v>
       </c>
       <c r="B155" s="15">
         <v>1883.51</v>
       </c>
       <c r="C155" s="16">
         <v>941.75</v>
       </c>
       <c r="D155" s="16">
         <v>3133.07</v>
       </c>
       <c r="E155" s="16">
         <v>783.26</v>
       </c>
       <c r="F155" s="16">
         <v>158.49</v>
       </c>
       <c r="G155" s="16">
         <v>2042</v>
       </c>
     </row>
-    <row r="156" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A156" s="23" t="s">
         <v>129</v>
       </c>
       <c r="B156" s="15">
         <v>45356.22</v>
       </c>
       <c r="C156" s="16">
         <v>22678.11</v>
       </c>
       <c r="D156" s="16">
         <v>75446.42</v>
       </c>
       <c r="E156" s="16">
         <v>18861.599999999999</v>
       </c>
       <c r="F156" s="16">
         <v>3816.51</v>
       </c>
       <c r="G156" s="16">
         <v>49172.73</v>
       </c>
     </row>
-    <row r="157" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="157" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A157" s="24" t="s">
         <v>130</v>
       </c>
       <c r="B157" s="17">
         <v>59289.85</v>
       </c>
       <c r="C157" s="18">
         <v>29644.92</v>
       </c>
       <c r="D157" s="18">
         <v>98623.89</v>
       </c>
       <c r="E157" s="18">
         <v>24655.97</v>
       </c>
       <c r="F157" s="18">
         <v>4988.95</v>
       </c>
       <c r="G157" s="18">
         <v>64278.8</v>
       </c>
     </row>
-    <row r="158" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A158" s="25" t="s">
         <v>131</v>
       </c>
       <c r="B158" s="19">
         <v>-28057.98</v>
       </c>
       <c r="C158" s="20">
         <v>0</v>
       </c>
       <c r="D158" s="20">
         <v>0</v>
       </c>
       <c r="E158" s="20">
         <v>0</v>
       </c>
       <c r="F158" s="20">
         <v>1327.95</v>
       </c>
       <c r="G158" s="20">
         <v>-26730.03</v>
       </c>
     </row>
-    <row r="159" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A159" s="23" t="s">
         <v>132</v>
       </c>
       <c r="B159" s="15">
         <v>13686.82</v>
       </c>
       <c r="C159" s="16">
         <v>6843.41</v>
       </c>
       <c r="D159" s="16">
         <v>29964.76</v>
       </c>
       <c r="E159" s="16">
         <v>7491.19</v>
       </c>
       <c r="F159" s="16">
         <v>-647.78</v>
       </c>
       <c r="G159" s="16">
         <v>13039.04</v>
       </c>
     </row>
-    <row r="160" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="160" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A160" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B160" s="17">
         <v>14371.16</v>
       </c>
       <c r="C160" s="18">
         <v>7185.58</v>
       </c>
       <c r="D160" s="18">
         <v>31463</v>
       </c>
       <c r="E160" s="18">
         <v>7865.75</v>
       </c>
       <c r="F160" s="18">
         <v>-680.17</v>
       </c>
       <c r="G160" s="18">
         <v>13690.99</v>
       </c>
     </row>
-    <row r="161" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A161" s="25" t="s">
         <v>134</v>
       </c>
       <c r="B161" s="19">
         <v>-22596.97</v>
       </c>
       <c r="C161" s="20">
         <v>0</v>
       </c>
       <c r="D161" s="20">
         <v>0</v>
       </c>
       <c r="E161" s="20">
         <v>0</v>
       </c>
       <c r="F161" s="20">
         <v>-3331.1</v>
       </c>
       <c r="G161" s="20">
         <v>-25928.07</v>
       </c>
     </row>
-    <row r="162" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="162" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A162" s="24" t="s">
         <v>135</v>
       </c>
       <c r="B162" s="17">
         <v>22596.97</v>
       </c>
       <c r="C162" s="18">
         <v>11298.48</v>
       </c>
       <c r="D162" s="18">
         <v>31869.52</v>
       </c>
       <c r="E162" s="18">
         <v>7967.38</v>
       </c>
       <c r="F162" s="18">
         <v>3331.1</v>
       </c>
       <c r="G162" s="18">
         <v>25928.07</v>
       </c>
     </row>
-    <row r="163" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A163" s="25" t="s">
         <v>136</v>
       </c>
       <c r="B163" s="19">
         <v>-1245.68</v>
       </c>
       <c r="C163" s="20">
         <v>0</v>
       </c>
       <c r="D163" s="20">
         <v>0</v>
       </c>
       <c r="E163" s="20">
         <v>0</v>
       </c>
       <c r="F163" s="20">
         <v>-116.94</v>
       </c>
       <c r="G163" s="20">
         <v>-1362.62</v>
       </c>
     </row>
-    <row r="164" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="164" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A164" s="24" t="s">
         <v>137</v>
       </c>
       <c r="B164" s="17">
         <v>1245.68</v>
       </c>
       <c r="C164" s="18">
         <v>622.84</v>
       </c>
       <c r="D164" s="18">
         <v>2023.63</v>
       </c>
       <c r="E164" s="18">
         <v>505.9</v>
       </c>
       <c r="F164" s="18">
         <v>116.94</v>
       </c>
       <c r="G164" s="18">
         <v>1362.62</v>
       </c>
     </row>
-    <row r="165" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A165" s="25" t="s">
         <v>138</v>
       </c>
       <c r="B165" s="19">
         <v>-213545.48</v>
       </c>
       <c r="C165" s="20">
         <v>0</v>
       </c>
       <c r="D165" s="20">
         <v>0</v>
       </c>
       <c r="E165" s="20">
         <v>0</v>
       </c>
       <c r="F165" s="20">
         <v>-19459.04</v>
       </c>
       <c r="G165" s="20">
         <v>-233004.52</v>
       </c>
     </row>
-    <row r="166" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A166" s="23" t="s">
         <v>139</v>
       </c>
       <c r="B166" s="15">
         <v>313.77</v>
       </c>
       <c r="C166" s="16">
         <v>156.88</v>
       </c>
       <c r="D166" s="16">
         <v>513.16999999999996</v>
       </c>
       <c r="E166" s="16">
         <v>128.29</v>
       </c>
       <c r="F166" s="16">
         <v>28.59</v>
       </c>
       <c r="G166" s="16">
         <v>342.36</v>
       </c>
     </row>
-    <row r="167" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A167" s="23" t="s">
         <v>140</v>
       </c>
       <c r="B167" s="15">
         <v>11341.53</v>
       </c>
       <c r="C167" s="16">
         <v>5670.76</v>
       </c>
       <c r="D167" s="16">
         <v>18549.13</v>
       </c>
       <c r="E167" s="16">
         <v>4637.28</v>
       </c>
       <c r="F167" s="16">
         <v>1033.48</v>
       </c>
       <c r="G167" s="16">
         <v>12375.01</v>
       </c>
     </row>
-    <row r="168" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A168" s="23" t="s">
         <v>141</v>
       </c>
       <c r="B168" s="15">
         <v>134.21</v>
       </c>
       <c r="C168" s="16">
         <v>67.099999999999994</v>
       </c>
       <c r="D168" s="16">
         <v>219.5</v>
       </c>
       <c r="E168" s="16">
         <v>54.87</v>
       </c>
       <c r="F168" s="16">
         <v>12.23</v>
       </c>
       <c r="G168" s="16">
         <v>146.44</v>
       </c>
     </row>
-    <row r="169" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A169" s="23" t="s">
         <v>142</v>
       </c>
       <c r="B169" s="15">
         <v>213.29</v>
       </c>
       <c r="C169" s="16">
         <v>106.64</v>
       </c>
       <c r="D169" s="16">
         <v>348.84</v>
       </c>
       <c r="E169" s="16">
         <v>87.21</v>
       </c>
       <c r="F169" s="16">
         <v>19.43</v>
       </c>
       <c r="G169" s="16">
         <v>232.72</v>
       </c>
     </row>
-    <row r="170" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A170" s="23" t="s">
         <v>143</v>
       </c>
       <c r="B170" s="15">
         <v>228.74</v>
       </c>
       <c r="C170" s="16">
         <v>114.37</v>
       </c>
       <c r="D170" s="16">
         <v>374.11</v>
       </c>
       <c r="E170" s="16">
         <v>93.52</v>
       </c>
       <c r="F170" s="16">
         <v>20.85</v>
       </c>
       <c r="G170" s="16">
         <v>249.59</v>
       </c>
     </row>
-    <row r="171" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A171" s="23" t="s">
         <v>144</v>
       </c>
       <c r="B171" s="15">
         <v>1902.44</v>
       </c>
       <c r="C171" s="16">
         <v>951.22</v>
       </c>
       <c r="D171" s="16">
         <v>3111.46</v>
       </c>
       <c r="E171" s="16">
         <v>777.86</v>
       </c>
       <c r="F171" s="16">
         <v>173.36</v>
       </c>
       <c r="G171" s="16">
         <v>2075.8000000000002</v>
       </c>
     </row>
-    <row r="172" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A172" s="23" t="s">
         <v>623</v>
       </c>
       <c r="B172" s="15">
         <v>71226.81</v>
       </c>
       <c r="C172" s="16">
         <v>35613.4</v>
       </c>
       <c r="D172" s="16">
         <v>116491.84</v>
       </c>
       <c r="E172" s="16">
         <v>29122.959999999999</v>
       </c>
       <c r="F172" s="16">
         <v>6490.44</v>
       </c>
       <c r="G172" s="16">
         <v>77717.25</v>
       </c>
     </row>
-    <row r="173" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A173" s="23" t="s">
         <v>145</v>
       </c>
       <c r="B173" s="15">
         <v>967.36</v>
       </c>
       <c r="C173" s="16">
         <v>483.68</v>
       </c>
       <c r="D173" s="16">
         <v>1582.12</v>
       </c>
       <c r="E173" s="16">
         <v>395.53</v>
       </c>
       <c r="F173" s="16">
         <v>88.15</v>
       </c>
       <c r="G173" s="16">
         <v>1055.51</v>
       </c>
     </row>
-    <row r="174" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A174" s="23" t="s">
         <v>146</v>
       </c>
       <c r="B174" s="15">
         <v>398.15</v>
       </c>
       <c r="C174" s="16">
         <v>199.07</v>
       </c>
       <c r="D174" s="16">
         <v>651.17999999999995</v>
       </c>
       <c r="E174" s="16">
         <v>162.79</v>
       </c>
       <c r="F174" s="16">
         <v>36.28</v>
       </c>
       <c r="G174" s="16">
         <v>434.43</v>
       </c>
     </row>
-    <row r="175" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A175" s="23" t="s">
         <v>147</v>
       </c>
       <c r="B175" s="15">
         <v>731.94</v>
       </c>
       <c r="C175" s="16">
         <v>365.97</v>
       </c>
       <c r="D175" s="16">
         <v>1197.0899999999999</v>
       </c>
       <c r="E175" s="16">
         <v>299.27</v>
       </c>
       <c r="F175" s="16">
         <v>66.7</v>
       </c>
       <c r="G175" s="16">
         <v>798.64</v>
       </c>
     </row>
-    <row r="176" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A176" s="23" t="s">
         <v>148</v>
       </c>
       <c r="B176" s="15">
         <v>0</v>
       </c>
       <c r="C176" s="16">
         <v>0</v>
       </c>
       <c r="D176" s="16">
         <v>0</v>
       </c>
       <c r="E176" s="16">
         <v>0</v>
       </c>
       <c r="F176" s="16">
         <v>0</v>
       </c>
       <c r="G176" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="177" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A177" s="23" t="s">
         <v>149</v>
       </c>
       <c r="B177" s="15">
         <v>339.91</v>
       </c>
       <c r="C177" s="16">
         <v>169.95</v>
       </c>
       <c r="D177" s="16">
         <v>555.92999999999995</v>
       </c>
       <c r="E177" s="16">
         <v>138.97999999999999</v>
       </c>
       <c r="F177" s="16">
         <v>30.97</v>
       </c>
       <c r="G177" s="16">
         <v>370.88</v>
       </c>
     </row>
-    <row r="178" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A178" s="23" t="s">
         <v>150</v>
       </c>
       <c r="B178" s="15">
         <v>239.81</v>
       </c>
       <c r="C178" s="16">
         <v>119.9</v>
       </c>
       <c r="D178" s="16">
         <v>392.2</v>
       </c>
       <c r="E178" s="16">
         <v>98.05</v>
       </c>
       <c r="F178" s="16">
         <v>21.85</v>
       </c>
       <c r="G178" s="16">
         <v>261.66000000000003</v>
       </c>
     </row>
-    <row r="179" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A179" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B179" s="15">
         <v>125159.38</v>
       </c>
       <c r="C179" s="16">
         <v>62579.69</v>
       </c>
       <c r="D179" s="16">
         <v>204698.84</v>
       </c>
       <c r="E179" s="16">
         <v>51174.71</v>
       </c>
       <c r="F179" s="16">
         <v>11404.98</v>
       </c>
       <c r="G179" s="16">
         <v>136564.35999999999</v>
       </c>
     </row>
-    <row r="180" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="180" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A180" s="24" t="s">
         <v>152</v>
       </c>
       <c r="B180" s="17">
         <v>348.14</v>
       </c>
       <c r="C180" s="18">
         <v>174.07</v>
       </c>
       <c r="D180" s="18">
         <v>569.39</v>
       </c>
       <c r="E180" s="18">
         <v>142.34</v>
       </c>
       <c r="F180" s="18">
         <v>31.73</v>
       </c>
       <c r="G180" s="18">
         <v>379.87</v>
       </c>
     </row>
-    <row r="181" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A181" s="25" t="s">
         <v>153</v>
       </c>
       <c r="B181" s="19">
         <v>-80810.7</v>
       </c>
       <c r="C181" s="20">
         <v>0</v>
       </c>
       <c r="D181" s="20">
         <v>0</v>
       </c>
       <c r="E181" s="20">
         <v>0</v>
       </c>
       <c r="F181" s="20">
         <v>-7134.32</v>
       </c>
       <c r="G181" s="20">
         <v>-87945.02</v>
       </c>
     </row>
-    <row r="182" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A182" s="23" t="s">
         <v>154</v>
       </c>
       <c r="B182" s="15">
         <v>916.47</v>
       </c>
       <c r="C182" s="16">
         <v>458.23</v>
       </c>
       <c r="D182" s="16">
         <v>1509.31</v>
       </c>
       <c r="E182" s="16">
         <v>377.32</v>
       </c>
       <c r="F182" s="16">
         <v>80.91</v>
       </c>
       <c r="G182" s="16">
         <v>997.38</v>
       </c>
     </row>
-    <row r="183" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A183" s="23" t="s">
         <v>155</v>
       </c>
       <c r="B183" s="15">
         <v>2921.29</v>
       </c>
       <c r="C183" s="16">
         <v>1460.64</v>
       </c>
       <c r="D183" s="16">
         <v>4810.96</v>
       </c>
       <c r="E183" s="16">
         <v>1202.74</v>
       </c>
       <c r="F183" s="16">
         <v>257.89999999999998</v>
       </c>
       <c r="G183" s="16">
         <v>3179.19</v>
       </c>
     </row>
-    <row r="184" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A184" s="23" t="s">
         <v>156</v>
       </c>
       <c r="B184" s="15">
         <v>5281.22</v>
       </c>
       <c r="C184" s="16">
         <v>2640.61</v>
       </c>
       <c r="D184" s="16">
         <v>8697.44</v>
       </c>
       <c r="E184" s="16">
         <v>2174.36</v>
       </c>
       <c r="F184" s="16">
         <v>466.25</v>
       </c>
       <c r="G184" s="16">
         <v>5747.47</v>
       </c>
     </row>
-    <row r="185" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A185" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B185" s="15">
         <v>767.55</v>
       </c>
       <c r="C185" s="16">
         <v>383.77</v>
       </c>
       <c r="D185" s="16">
         <v>1264.05</v>
       </c>
       <c r="E185" s="16">
         <v>316.01</v>
       </c>
       <c r="F185" s="16">
         <v>67.760000000000005</v>
       </c>
       <c r="G185" s="16">
         <v>835.31</v>
       </c>
     </row>
-    <row r="186" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A186" s="23" t="s">
         <v>158</v>
       </c>
       <c r="B186" s="15">
         <v>8792.48</v>
       </c>
       <c r="C186" s="16">
         <v>4396.24</v>
       </c>
       <c r="D186" s="16">
         <v>14480</v>
       </c>
       <c r="E186" s="16">
         <v>3620</v>
       </c>
       <c r="F186" s="16">
         <v>776.24</v>
       </c>
       <c r="G186" s="16">
         <v>9568.7199999999993</v>
       </c>
     </row>
-    <row r="187" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A187" s="23" t="s">
         <v>159</v>
       </c>
       <c r="B187" s="15">
         <v>3986.68</v>
       </c>
       <c r="C187" s="16">
         <v>1993.34</v>
       </c>
       <c r="D187" s="16">
         <v>6565.52</v>
       </c>
       <c r="E187" s="16">
         <v>1641.38</v>
       </c>
       <c r="F187" s="16">
         <v>351.96</v>
       </c>
       <c r="G187" s="16">
         <v>4338.6400000000003</v>
       </c>
     </row>
-    <row r="188" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A188" s="23" t="s">
         <v>160</v>
       </c>
       <c r="B188" s="15">
         <v>7217.29</v>
       </c>
       <c r="C188" s="16">
         <v>3608.64</v>
       </c>
       <c r="D188" s="16">
         <v>11885.88</v>
       </c>
       <c r="E188" s="16">
         <v>2971.47</v>
       </c>
       <c r="F188" s="16">
         <v>637.16999999999996</v>
       </c>
       <c r="G188" s="16">
         <v>7854.46</v>
       </c>
     </row>
-    <row r="189" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A189" s="23" t="s">
         <v>161</v>
       </c>
       <c r="B189" s="15">
         <v>2463.0500000000002</v>
       </c>
       <c r="C189" s="16">
         <v>1231.52</v>
       </c>
       <c r="D189" s="16">
         <v>4056.3</v>
       </c>
       <c r="E189" s="16">
         <v>1014.07</v>
       </c>
       <c r="F189" s="16">
         <v>217.45</v>
       </c>
       <c r="G189" s="16">
         <v>2680.5</v>
       </c>
     </row>
-    <row r="190" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A190" s="23" t="s">
         <v>162</v>
       </c>
       <c r="B190" s="15">
         <v>21606.05</v>
       </c>
       <c r="C190" s="16">
         <v>10803.02</v>
       </c>
       <c r="D190" s="16">
         <v>35582.19</v>
       </c>
       <c r="E190" s="16">
         <v>8895.5400000000009</v>
       </c>
       <c r="F190" s="16">
         <v>1907.48</v>
       </c>
       <c r="G190" s="16">
         <v>23513.53</v>
       </c>
     </row>
-    <row r="191" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="191" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A191" s="24" t="s">
         <v>163</v>
       </c>
       <c r="B191" s="17">
         <v>26858.62</v>
       </c>
       <c r="C191" s="18">
         <v>13429.31</v>
       </c>
       <c r="D191" s="18">
         <v>44232.44</v>
       </c>
       <c r="E191" s="18">
         <v>11058.11</v>
       </c>
       <c r="F191" s="18">
         <v>2371.1999999999998</v>
       </c>
       <c r="G191" s="18">
         <v>29229.82</v>
       </c>
     </row>
-    <row r="192" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A192" s="25" t="s">
         <v>164</v>
       </c>
       <c r="B192" s="19">
         <v>-327012.07</v>
       </c>
       <c r="C192" s="20">
         <v>0</v>
       </c>
       <c r="D192" s="20">
         <v>0</v>
       </c>
       <c r="E192" s="20">
         <v>0</v>
       </c>
       <c r="F192" s="20">
         <v>-51418.23</v>
       </c>
       <c r="G192" s="20">
         <v>-378430.3</v>
       </c>
     </row>
-    <row r="193" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A193" s="23" t="s">
         <v>165</v>
       </c>
       <c r="B193" s="15">
         <v>4129.47</v>
       </c>
       <c r="C193" s="16">
         <v>2064.73</v>
       </c>
       <c r="D193" s="16">
         <v>5661.73</v>
       </c>
       <c r="E193" s="16">
         <v>1415.43</v>
       </c>
       <c r="F193" s="16">
         <v>649.29999999999995</v>
       </c>
       <c r="G193" s="16">
         <v>4778.7700000000004</v>
       </c>
     </row>
-    <row r="194" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A194" s="23" t="s">
         <v>166</v>
       </c>
       <c r="B194" s="15">
         <v>1056.71</v>
       </c>
       <c r="C194" s="16">
         <v>528.35</v>
       </c>
       <c r="D194" s="16">
         <v>1448.81</v>
       </c>
       <c r="E194" s="16">
         <v>362.2</v>
       </c>
       <c r="F194" s="16">
         <v>166.15</v>
       </c>
       <c r="G194" s="16">
         <v>1222.8599999999999</v>
       </c>
     </row>
-    <row r="195" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A195" s="23" t="s">
         <v>167</v>
       </c>
       <c r="B195" s="15">
         <v>830.91</v>
       </c>
       <c r="C195" s="16">
         <v>415.45</v>
       </c>
       <c r="D195" s="16">
         <v>1139.23</v>
       </c>
       <c r="E195" s="16">
         <v>284.8</v>
       </c>
       <c r="F195" s="16">
         <v>130.65</v>
       </c>
       <c r="G195" s="16">
         <v>961.56</v>
       </c>
     </row>
-    <row r="196" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A196" s="23" t="s">
         <v>168</v>
       </c>
       <c r="B196" s="15">
         <v>83718.19</v>
       </c>
       <c r="C196" s="16">
         <v>41859.089999999997</v>
       </c>
       <c r="D196" s="16">
         <v>114782.16</v>
       </c>
       <c r="E196" s="16">
         <v>28695.54</v>
       </c>
       <c r="F196" s="16">
         <v>13163.55</v>
       </c>
       <c r="G196" s="16">
         <v>96881.74</v>
       </c>
     </row>
-    <row r="197" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A197" s="23" t="s">
         <v>169</v>
       </c>
       <c r="B197" s="15">
         <v>206610.09</v>
       </c>
       <c r="C197" s="16">
         <v>103305.04</v>
       </c>
       <c r="D197" s="16">
         <v>283273.61</v>
       </c>
       <c r="E197" s="16">
         <v>70818.399999999994</v>
       </c>
       <c r="F197" s="16">
         <v>32486.639999999999</v>
       </c>
       <c r="G197" s="16">
         <v>239096.73</v>
       </c>
     </row>
-    <row r="198" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A198" s="23" t="s">
         <v>170</v>
       </c>
       <c r="B198" s="15">
         <v>11165.68</v>
       </c>
       <c r="C198" s="16">
         <v>5582.84</v>
       </c>
       <c r="D198" s="16">
         <v>15308.75</v>
       </c>
       <c r="E198" s="16">
         <v>3827.18</v>
       </c>
       <c r="F198" s="16">
         <v>1755.66</v>
       </c>
       <c r="G198" s="16">
         <v>12921.34</v>
       </c>
     </row>
-    <row r="199" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A199" s="23" t="s">
         <v>171</v>
       </c>
       <c r="B199" s="15">
         <v>16108.82</v>
       </c>
       <c r="C199" s="16">
         <v>8054.41</v>
       </c>
       <c r="D199" s="16">
         <v>22086.07</v>
       </c>
       <c r="E199" s="16">
         <v>5521.51</v>
       </c>
       <c r="F199" s="16">
         <v>2532.9</v>
       </c>
       <c r="G199" s="16">
         <v>18641.72</v>
       </c>
     </row>
-    <row r="200" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="200" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A200" s="24" t="s">
         <v>172</v>
       </c>
       <c r="B200" s="17">
         <v>3392.2</v>
       </c>
       <c r="C200" s="18">
         <v>1696.1</v>
       </c>
       <c r="D200" s="18">
         <v>4650.8900000000003</v>
       </c>
       <c r="E200" s="18">
         <v>1162.72</v>
       </c>
       <c r="F200" s="18">
         <v>533.38</v>
       </c>
       <c r="G200" s="18">
         <v>3925.58</v>
       </c>
     </row>
-    <row r="201" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A201" s="25" t="s">
         <v>662</v>
       </c>
       <c r="B201" s="19">
         <v>-937732.53</v>
       </c>
       <c r="C201" s="20">
         <v>0</v>
       </c>
       <c r="D201" s="20">
         <v>0</v>
       </c>
       <c r="E201" s="20">
         <v>0</v>
       </c>
       <c r="F201" s="20">
         <v>-92086.47</v>
       </c>
       <c r="G201" s="20">
         <v>-1029819</v>
       </c>
     </row>
-    <row r="202" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A202" s="23" t="s">
         <v>173</v>
       </c>
       <c r="B202" s="15">
         <v>8856.44</v>
       </c>
       <c r="C202" s="16">
         <v>4428.22</v>
       </c>
       <c r="D202" s="16">
         <v>14234.03</v>
       </c>
       <c r="E202" s="16">
         <v>3558.5</v>
       </c>
       <c r="F202" s="16">
         <v>869.72</v>
       </c>
       <c r="G202" s="16">
         <v>9726.16</v>
       </c>
     </row>
-    <row r="203" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A203" s="23" t="s">
         <v>624</v>
       </c>
       <c r="B203" s="15">
         <v>445.75</v>
       </c>
       <c r="C203" s="16">
         <v>222.87</v>
       </c>
       <c r="D203" s="16">
         <v>716.41</v>
       </c>
       <c r="E203" s="16">
         <v>179.1</v>
       </c>
       <c r="F203" s="16">
         <v>43.77</v>
       </c>
       <c r="G203" s="16">
         <v>489.52</v>
       </c>
     </row>
-    <row r="204" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A204" s="23" t="s">
         <v>174</v>
       </c>
       <c r="B204" s="15">
         <v>824833.63</v>
       </c>
       <c r="C204" s="16">
         <v>412416.81</v>
       </c>
       <c r="D204" s="16">
         <v>1325668.6499999999</v>
       </c>
       <c r="E204" s="16">
         <v>331417.15999999997</v>
       </c>
       <c r="F204" s="16">
         <v>80999.649999999994</v>
       </c>
       <c r="G204" s="16">
         <v>905833.28</v>
       </c>
     </row>
-    <row r="205" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A205" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B205" s="15">
         <v>236.7</v>
       </c>
       <c r="C205" s="16">
         <v>118.35</v>
       </c>
       <c r="D205" s="16">
         <v>380.43</v>
       </c>
       <c r="E205" s="16">
         <v>95.1</v>
       </c>
       <c r="F205" s="16">
         <v>23.25</v>
       </c>
       <c r="G205" s="16">
         <v>259.95</v>
       </c>
     </row>
-    <row r="206" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A206" s="23" t="s">
         <v>176</v>
       </c>
       <c r="B206" s="15">
         <v>65266.09</v>
       </c>
       <c r="C206" s="16">
         <v>32633.040000000001</v>
       </c>
       <c r="D206" s="16">
         <v>104895.35</v>
       </c>
       <c r="E206" s="16">
         <v>26223.83</v>
       </c>
       <c r="F206" s="16">
         <v>6409.21</v>
       </c>
       <c r="G206" s="16">
         <v>71675.3</v>
       </c>
     </row>
-    <row r="207" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A207" s="23" t="s">
         <v>177</v>
       </c>
       <c r="B207" s="15">
         <v>372.53</v>
       </c>
       <c r="C207" s="16">
         <v>186.26</v>
       </c>
       <c r="D207" s="16">
         <v>598.72</v>
       </c>
       <c r="E207" s="16">
         <v>149.68</v>
       </c>
       <c r="F207" s="16">
         <v>36.58</v>
       </c>
       <c r="G207" s="16">
         <v>409.11</v>
       </c>
     </row>
-    <row r="208" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A208" s="23" t="s">
         <v>178</v>
       </c>
       <c r="B208" s="15">
         <v>32785.58</v>
       </c>
       <c r="C208" s="16">
         <v>16392.79</v>
       </c>
       <c r="D208" s="16">
         <v>52692.83</v>
       </c>
       <c r="E208" s="16">
         <v>13173.2</v>
       </c>
       <c r="F208" s="16">
         <v>3219.59</v>
       </c>
       <c r="G208" s="16">
         <v>36005.17</v>
       </c>
     </row>
-    <row r="209" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A209" s="23" t="s">
         <v>179</v>
       </c>
       <c r="B209" s="15">
         <v>3484.6</v>
       </c>
       <c r="C209" s="16">
         <v>1742.3</v>
       </c>
       <c r="D209" s="16">
         <v>5600.44</v>
       </c>
       <c r="E209" s="16">
         <v>1400.11</v>
       </c>
       <c r="F209" s="16">
         <v>342.19</v>
       </c>
       <c r="G209" s="16">
         <v>3826.79</v>
       </c>
     </row>
-    <row r="210" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="210" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A210" s="24" t="s">
         <v>180</v>
       </c>
       <c r="B210" s="17">
         <v>1451.21</v>
       </c>
       <c r="C210" s="18">
         <v>725.6</v>
       </c>
       <c r="D210" s="18">
         <v>2332.38</v>
       </c>
       <c r="E210" s="18">
         <v>583.09</v>
       </c>
       <c r="F210" s="18">
         <v>142.51</v>
       </c>
       <c r="G210" s="18">
         <v>1593.72</v>
       </c>
     </row>
-    <row r="211" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="211" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A211" s="26" t="s">
         <v>181</v>
       </c>
       <c r="B211" s="17">
         <v>0</v>
       </c>
       <c r="C211" s="18">
         <v>0</v>
       </c>
       <c r="D211" s="18">
         <v>0</v>
       </c>
       <c r="E211" s="18">
         <v>0</v>
       </c>
       <c r="F211" s="18">
         <v>0</v>
       </c>
       <c r="G211" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="212" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A212" s="25" t="s">
         <v>182</v>
       </c>
       <c r="B212" s="19">
         <v>-174624.69</v>
       </c>
       <c r="C212" s="20">
         <v>0</v>
       </c>
       <c r="D212" s="20">
         <v>0</v>
       </c>
       <c r="E212" s="20">
         <v>0</v>
       </c>
       <c r="F212" s="20">
         <v>207008.95</v>
       </c>
       <c r="G212" s="20">
         <v>32384.26</v>
       </c>
     </row>
-    <row r="213" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A213" s="23" t="s">
         <v>183</v>
       </c>
       <c r="B213" s="15">
         <v>24262</v>
       </c>
       <c r="C213" s="16">
         <v>12131</v>
       </c>
       <c r="D213" s="16">
         <v>163569.63</v>
       </c>
       <c r="E213" s="16">
         <v>40892.400000000001</v>
       </c>
       <c r="F213" s="16">
         <v>-28761.4</v>
       </c>
       <c r="G213" s="16">
         <v>-4499.3999999999996</v>
       </c>
     </row>
-    <row r="214" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A214" s="23" t="s">
         <v>184</v>
       </c>
       <c r="B214" s="15">
         <v>49430.45</v>
       </c>
       <c r="C214" s="16">
         <v>24715.22</v>
       </c>
       <c r="D214" s="16">
         <v>333250.37</v>
       </c>
       <c r="E214" s="16">
         <v>83312.59</v>
       </c>
       <c r="F214" s="16">
         <v>-58597.37</v>
       </c>
       <c r="G214" s="16">
         <v>-9166.92</v>
       </c>
     </row>
-    <row r="215" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A215" s="23" t="s">
         <v>185</v>
       </c>
       <c r="B215" s="15">
         <v>21842.75</v>
       </c>
       <c r="C215" s="16">
         <v>10921.37</v>
       </c>
       <c r="D215" s="16">
         <v>147259.51999999999</v>
       </c>
       <c r="E215" s="16">
         <v>36814.879999999997</v>
       </c>
       <c r="F215" s="16">
         <v>-25893.51</v>
       </c>
       <c r="G215" s="16">
         <v>-4050.76</v>
       </c>
     </row>
-    <row r="216" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A216" s="23" t="s">
         <v>186</v>
       </c>
       <c r="B216" s="15">
         <v>10232.200000000001</v>
       </c>
       <c r="C216" s="16">
         <v>5116.1000000000004</v>
       </c>
       <c r="D216" s="16">
         <v>68983.47</v>
       </c>
       <c r="E216" s="16">
         <v>17245.86</v>
       </c>
       <c r="F216" s="16">
         <v>-12129.76</v>
       </c>
       <c r="G216" s="16">
         <v>-1897.56</v>
       </c>
     </row>
-    <row r="217" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A217" s="23" t="s">
         <v>187</v>
       </c>
       <c r="B217" s="15">
         <v>50314.09</v>
       </c>
       <c r="C217" s="16">
         <v>25157.040000000001</v>
       </c>
       <c r="D217" s="16">
         <v>339207.66</v>
       </c>
       <c r="E217" s="16">
         <v>84801.91</v>
       </c>
       <c r="F217" s="16">
         <v>-59644.87</v>
       </c>
       <c r="G217" s="16">
         <v>-9330.7800000000007</v>
       </c>
     </row>
-    <row r="218" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="218" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A218" s="24" t="s">
         <v>188</v>
       </c>
       <c r="B218" s="17">
         <v>18543.2</v>
       </c>
       <c r="C218" s="18">
         <v>9271.6</v>
       </c>
       <c r="D218" s="18">
         <v>125014.59</v>
       </c>
       <c r="E218" s="18">
         <v>31253.64</v>
       </c>
       <c r="F218" s="18">
         <v>-21982.04</v>
       </c>
       <c r="G218" s="18">
         <v>-3438.84</v>
       </c>
     </row>
-    <row r="219" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A219" s="25" t="s">
         <v>189</v>
       </c>
       <c r="B219" s="19">
         <v>-423032.85</v>
       </c>
       <c r="C219" s="20">
         <v>0</v>
       </c>
       <c r="D219" s="20">
         <v>0</v>
       </c>
       <c r="E219" s="20">
         <v>0</v>
       </c>
       <c r="F219" s="20">
         <v>-68370.789999999994</v>
       </c>
       <c r="G219" s="20">
         <v>-491403.64</v>
       </c>
     </row>
-    <row r="220" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A220" s="23" t="s">
         <v>190</v>
       </c>
       <c r="B220" s="15">
         <v>10476.870000000001</v>
       </c>
       <c r="C220" s="16">
         <v>5238.43</v>
       </c>
       <c r="D220" s="16">
         <v>14180.63</v>
       </c>
       <c r="E220" s="16">
         <v>3545.15</v>
       </c>
       <c r="F220" s="16">
         <v>1693.28</v>
       </c>
       <c r="G220" s="16">
         <v>12170.15</v>
       </c>
     </row>
-    <row r="221" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A221" s="23" t="s">
         <v>625</v>
       </c>
       <c r="B221" s="15">
         <v>47977.17</v>
       </c>
       <c r="C221" s="16">
         <v>23988.58</v>
       </c>
       <c r="D221" s="16">
         <v>64937.96</v>
       </c>
       <c r="E221" s="16">
         <v>16234.49</v>
       </c>
       <c r="F221" s="16">
         <v>7754.09</v>
       </c>
       <c r="G221" s="16">
         <v>55731.26</v>
       </c>
     </row>
-    <row r="222" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A222" s="23" t="s">
         <v>191</v>
       </c>
       <c r="B222" s="15">
         <v>132059.71</v>
       </c>
       <c r="C222" s="16">
         <v>66029.850000000006</v>
       </c>
       <c r="D222" s="16">
         <v>178745.18</v>
       </c>
       <c r="E222" s="16">
         <v>44686.29</v>
       </c>
       <c r="F222" s="16">
         <v>21343.56</v>
       </c>
       <c r="G222" s="16">
         <v>153403.26999999999</v>
       </c>
     </row>
-    <row r="223" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A223" s="23" t="s">
         <v>192</v>
       </c>
       <c r="B223" s="15">
         <v>32421.58</v>
       </c>
       <c r="C223" s="16">
         <v>16210.79</v>
       </c>
       <c r="D223" s="16">
         <v>43883.19</v>
       </c>
       <c r="E223" s="16">
         <v>10970.79</v>
       </c>
       <c r="F223" s="16">
         <v>5240</v>
       </c>
       <c r="G223" s="16">
         <v>37661.58</v>
       </c>
     </row>
-    <row r="224" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A224" s="23" t="s">
         <v>626</v>
       </c>
       <c r="B224" s="15">
         <v>179117.61</v>
       </c>
       <c r="C224" s="16">
         <v>89558.8</v>
       </c>
       <c r="D224" s="16">
         <v>242438.88</v>
       </c>
       <c r="E224" s="16">
         <v>60609.72</v>
       </c>
       <c r="F224" s="16">
         <v>28949.08</v>
       </c>
       <c r="G224" s="16">
         <v>208066.69</v>
       </c>
     </row>
-    <row r="225" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="225" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A225" s="24" t="s">
         <v>193</v>
       </c>
       <c r="B225" s="17">
         <v>20979.91</v>
       </c>
       <c r="C225" s="18">
         <v>10489.95</v>
       </c>
       <c r="D225" s="18">
         <v>28396.69</v>
       </c>
       <c r="E225" s="18">
         <v>7099.17</v>
       </c>
       <c r="F225" s="18">
         <v>3390.78</v>
       </c>
       <c r="G225" s="18">
         <v>24370.69</v>
       </c>
     </row>
-    <row r="226" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A226" s="25" t="s">
         <v>194</v>
       </c>
       <c r="B226" s="19">
         <v>-36410.1</v>
       </c>
       <c r="C226" s="20">
         <v>0</v>
       </c>
       <c r="D226" s="20">
         <v>0</v>
       </c>
       <c r="E226" s="20">
         <v>0</v>
       </c>
       <c r="F226" s="20">
         <v>-4241.18</v>
       </c>
       <c r="G226" s="20">
         <v>-40651.279999999999</v>
       </c>
     </row>
-    <row r="227" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A227" s="23" t="s">
         <v>195</v>
       </c>
       <c r="B227" s="15">
         <v>7510.68</v>
       </c>
       <c r="C227" s="16">
         <v>3755.34</v>
       </c>
       <c r="D227" s="16">
         <v>11521.88</v>
       </c>
       <c r="E227" s="16">
         <v>2880.47</v>
       </c>
       <c r="F227" s="16">
         <v>874.87</v>
       </c>
       <c r="G227" s="16">
         <v>8385.5499999999993</v>
       </c>
     </row>
-    <row r="228" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A228" s="23" t="s">
         <v>196</v>
       </c>
       <c r="B228" s="15">
         <v>1358.74</v>
       </c>
       <c r="C228" s="16">
         <v>679.37</v>
       </c>
       <c r="D228" s="16">
         <v>2084.39</v>
       </c>
       <c r="E228" s="16">
         <v>521.09</v>
       </c>
       <c r="F228" s="16">
         <v>158.28</v>
       </c>
       <c r="G228" s="16">
         <v>1517.02</v>
       </c>
     </row>
-    <row r="229" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="229" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A229" s="24" t="s">
         <v>197</v>
       </c>
       <c r="B229" s="17">
         <v>27540.68</v>
       </c>
       <c r="C229" s="18">
         <v>13770.34</v>
       </c>
       <c r="D229" s="18">
         <v>42249.25</v>
       </c>
       <c r="E229" s="18">
         <v>10562.31</v>
       </c>
       <c r="F229" s="18">
         <v>3208.03</v>
       </c>
       <c r="G229" s="18">
         <v>30748.71</v>
       </c>
     </row>
-    <row r="230" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A230" s="25" t="s">
         <v>198</v>
       </c>
       <c r="B230" s="19">
         <v>-93179.839999999997</v>
       </c>
       <c r="C230" s="20">
         <v>0</v>
       </c>
       <c r="D230" s="20">
         <v>0</v>
       </c>
       <c r="E230" s="20">
         <v>0</v>
       </c>
       <c r="F230" s="20">
         <v>-16482.48</v>
       </c>
       <c r="G230" s="20">
         <v>-109662.32</v>
       </c>
     </row>
-    <row r="231" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A231" s="23" t="s">
         <v>199</v>
       </c>
       <c r="B231" s="15">
         <v>8252.5300000000007</v>
       </c>
       <c r="C231" s="16">
         <v>4126.26</v>
       </c>
       <c r="D231" s="16">
         <v>10665.94</v>
       </c>
       <c r="E231" s="16">
         <v>2666.48</v>
       </c>
       <c r="F231" s="16">
         <v>1459.78</v>
       </c>
       <c r="G231" s="16">
         <v>9712.31</v>
       </c>
     </row>
-    <row r="232" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A232" s="23" t="s">
         <v>200</v>
       </c>
       <c r="B232" s="15">
         <v>2416.8200000000002</v>
       </c>
       <c r="C232" s="16">
         <v>1208.4100000000001</v>
       </c>
       <c r="D232" s="16">
         <v>3123.61</v>
       </c>
       <c r="E232" s="16">
         <v>780.9</v>
       </c>
       <c r="F232" s="16">
         <v>427.51</v>
       </c>
       <c r="G232" s="16">
         <v>2844.33</v>
       </c>
     </row>
-    <row r="233" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A233" s="23" t="s">
         <v>201</v>
       </c>
       <c r="B233" s="15">
         <v>5843.07</v>
       </c>
       <c r="C233" s="16">
         <v>2921.53</v>
       </c>
       <c r="D233" s="16">
         <v>7551.85</v>
       </c>
       <c r="E233" s="16">
         <v>1887.96</v>
       </c>
       <c r="F233" s="16">
         <v>1033.57</v>
       </c>
       <c r="G233" s="16">
         <v>6876.64</v>
       </c>
     </row>
-    <row r="234" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A234" s="23" t="s">
         <v>202</v>
       </c>
       <c r="B234" s="15">
         <v>4258.88</v>
       </c>
       <c r="C234" s="16">
         <v>2129.44</v>
       </c>
       <c r="D234" s="16">
         <v>5504.37</v>
       </c>
       <c r="E234" s="16">
         <v>1376.09</v>
       </c>
       <c r="F234" s="16">
         <v>753.35</v>
       </c>
       <c r="G234" s="16">
         <v>5012.2299999999996</v>
       </c>
     </row>
-    <row r="235" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A235" s="23" t="s">
         <v>627</v>
       </c>
       <c r="B235" s="15">
         <v>0</v>
       </c>
       <c r="C235" s="16">
         <v>0</v>
       </c>
       <c r="D235" s="16">
         <v>0</v>
       </c>
       <c r="E235" s="16">
         <v>0</v>
       </c>
       <c r="F235" s="16">
         <v>0</v>
       </c>
       <c r="G235" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="236" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A236" s="23" t="s">
         <v>203</v>
       </c>
       <c r="B236" s="15">
         <v>5990.46</v>
       </c>
       <c r="C236" s="16">
         <v>2995.23</v>
       </c>
       <c r="D236" s="16">
         <v>7742.34</v>
       </c>
       <c r="E236" s="16">
         <v>1935.58</v>
       </c>
       <c r="F236" s="16">
         <v>1059.6500000000001</v>
       </c>
       <c r="G236" s="16">
         <v>7050.11</v>
       </c>
     </row>
-    <row r="237" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A237" s="23" t="s">
         <v>204</v>
       </c>
       <c r="B237" s="15">
         <v>6211.48</v>
       </c>
       <c r="C237" s="16">
         <v>3105.74</v>
       </c>
       <c r="D237" s="16">
         <v>8028</v>
       </c>
       <c r="E237" s="16">
         <v>2007</v>
       </c>
       <c r="F237" s="16">
         <v>1098.74</v>
       </c>
       <c r="G237" s="16">
         <v>7310.22</v>
       </c>
     </row>
-    <row r="238" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A238" s="23" t="s">
         <v>628</v>
       </c>
       <c r="B238" s="15">
         <v>44.22</v>
       </c>
       <c r="C238" s="16">
         <v>22.11</v>
       </c>
       <c r="D238" s="16">
         <v>57.15</v>
       </c>
       <c r="E238" s="16">
         <v>14.28</v>
       </c>
       <c r="F238" s="16">
         <v>7.83</v>
       </c>
       <c r="G238" s="16">
         <v>52.05</v>
       </c>
     </row>
-    <row r="239" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A239" s="23" t="s">
         <v>205</v>
       </c>
       <c r="B239" s="15">
         <v>10227.26</v>
       </c>
       <c r="C239" s="16">
         <v>5113.63</v>
       </c>
       <c r="D239" s="16">
         <v>13218.17</v>
       </c>
       <c r="E239" s="16">
         <v>3304.54</v>
       </c>
       <c r="F239" s="16">
         <v>1809.09</v>
       </c>
       <c r="G239" s="16">
         <v>12036.35</v>
       </c>
     </row>
-    <row r="240" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A240" s="23" t="s">
         <v>206</v>
       </c>
       <c r="B240" s="15">
         <v>3779.94</v>
       </c>
       <c r="C240" s="16">
         <v>1889.97</v>
       </c>
       <c r="D240" s="16">
         <v>4885.3599999999997</v>
       </c>
       <c r="E240" s="16">
         <v>1221.3399999999999</v>
       </c>
       <c r="F240" s="16">
         <v>668.63</v>
       </c>
       <c r="G240" s="16">
         <v>4448.57</v>
       </c>
     </row>
-    <row r="241" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A241" s="23" t="s">
         <v>629</v>
       </c>
       <c r="B241" s="15">
         <v>25752.29</v>
       </c>
       <c r="C241" s="16">
         <v>12876.14</v>
       </c>
       <c r="D241" s="16">
         <v>33283.410000000003</v>
       </c>
       <c r="E241" s="16">
         <v>8320.85</v>
       </c>
       <c r="F241" s="16">
         <v>4555.29</v>
       </c>
       <c r="G241" s="16">
         <v>30307.58</v>
       </c>
     </row>
-    <row r="242" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="242" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A242" s="24" t="s">
         <v>207</v>
       </c>
       <c r="B242" s="17">
         <v>20402.89</v>
       </c>
       <c r="C242" s="18">
         <v>10201.44</v>
       </c>
       <c r="D242" s="18">
         <v>26369.61</v>
       </c>
       <c r="E242" s="18">
         <v>6592.4</v>
       </c>
       <c r="F242" s="18">
         <v>3609.04</v>
       </c>
       <c r="G242" s="18">
         <v>24011.93</v>
       </c>
     </row>
-    <row r="243" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A243" s="25" t="s">
         <v>208</v>
       </c>
       <c r="B243" s="19">
         <v>-1670918.43</v>
       </c>
       <c r="C243" s="20">
         <v>0</v>
       </c>
       <c r="D243" s="20">
         <v>0</v>
       </c>
       <c r="E243" s="20">
         <v>0</v>
       </c>
       <c r="F243" s="20">
         <v>142888.51</v>
       </c>
       <c r="G243" s="20">
         <v>-1528029.92</v>
       </c>
     </row>
-    <row r="244" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A244" s="23" t="s">
         <v>622</v>
       </c>
       <c r="B244" s="15">
         <v>0</v>
       </c>
       <c r="C244" s="21">
         <v>0</v>
       </c>
       <c r="D244" s="21">
         <v>0</v>
       </c>
       <c r="E244" s="21">
         <v>0</v>
       </c>
       <c r="F244" s="21">
         <v>0</v>
       </c>
       <c r="G244" s="21">
         <v>0</v>
       </c>
     </row>
-    <row r="245" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A245" s="23" t="s">
         <v>630</v>
       </c>
       <c r="B245" s="15">
         <v>16188.01</v>
       </c>
       <c r="C245" s="16">
         <v>8094</v>
       </c>
       <c r="D245" s="16">
         <v>37913.279999999999</v>
       </c>
       <c r="E245" s="16">
         <v>9478.32</v>
       </c>
       <c r="F245" s="16">
         <v>-1384.32</v>
       </c>
       <c r="G245" s="16">
         <v>14803.69</v>
       </c>
     </row>
-    <row r="246" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A246" s="23" t="s">
         <v>631</v>
       </c>
       <c r="B246" s="15">
         <v>1644326.99</v>
       </c>
       <c r="C246" s="16">
         <v>822163.49</v>
       </c>
       <c r="D246" s="16">
         <v>3851112.14</v>
       </c>
       <c r="E246" s="16">
         <v>962778.03</v>
       </c>
       <c r="F246" s="16">
         <v>-140614.54</v>
       </c>
       <c r="G246" s="16">
         <v>1503712.45</v>
       </c>
     </row>
-    <row r="247" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A247" s="23" t="s">
         <v>632</v>
       </c>
       <c r="B247" s="15">
         <v>1297.01</v>
       </c>
       <c r="C247" s="16">
         <v>648.5</v>
       </c>
       <c r="D247" s="16">
         <v>3037.68</v>
       </c>
       <c r="E247" s="16">
         <v>759.42</v>
       </c>
       <c r="F247" s="16">
         <v>-110.92</v>
       </c>
       <c r="G247" s="16">
         <v>1186.0899999999999</v>
       </c>
     </row>
-    <row r="248" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="248" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A248" s="24" t="s">
         <v>633</v>
       </c>
       <c r="B248" s="17">
         <v>9106.42</v>
       </c>
       <c r="C248" s="18">
         <v>4553.21</v>
       </c>
       <c r="D248" s="18">
         <v>21327.78</v>
       </c>
       <c r="E248" s="18">
         <v>5331.94</v>
       </c>
       <c r="F248" s="18">
         <v>-778.73</v>
       </c>
       <c r="G248" s="18">
         <v>8327.69</v>
       </c>
     </row>
-    <row r="249" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A249" s="25" t="s">
         <v>209</v>
       </c>
       <c r="B249" s="19">
         <v>-170958.66</v>
       </c>
       <c r="C249" s="20">
         <v>0</v>
       </c>
       <c r="D249" s="20">
         <v>0</v>
       </c>
       <c r="E249" s="20">
         <v>0</v>
       </c>
       <c r="F249" s="20">
         <v>-41868.639999999999</v>
       </c>
       <c r="G249" s="20">
         <v>-212827.3</v>
       </c>
     </row>
-    <row r="250" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A250" s="23" t="s">
         <v>210</v>
       </c>
       <c r="B250" s="15">
         <v>1142.8499999999999</v>
       </c>
       <c r="C250" s="16">
         <v>571.41999999999996</v>
       </c>
       <c r="D250" s="16">
         <v>1166.1400000000001</v>
       </c>
       <c r="E250" s="16">
         <v>291.52999999999997</v>
       </c>
       <c r="F250" s="16">
         <v>279.89</v>
       </c>
       <c r="G250" s="16">
         <v>1422.74</v>
       </c>
     </row>
-    <row r="251" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A251" s="23" t="s">
         <v>211</v>
       </c>
       <c r="B251" s="15">
         <v>201.02</v>
       </c>
       <c r="C251" s="16">
         <v>100.51</v>
       </c>
       <c r="D251" s="16">
         <v>205.12</v>
       </c>
       <c r="E251" s="16">
         <v>51.28</v>
       </c>
       <c r="F251" s="16">
         <v>49.23</v>
       </c>
       <c r="G251" s="16">
         <v>250.25</v>
       </c>
     </row>
-    <row r="252" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A252" s="23" t="s">
         <v>212</v>
       </c>
       <c r="B252" s="15">
         <v>2348.88</v>
       </c>
       <c r="C252" s="16">
         <v>1174.44</v>
       </c>
       <c r="D252" s="16">
         <v>2396.75</v>
       </c>
       <c r="E252" s="16">
         <v>599.17999999999995</v>
       </c>
       <c r="F252" s="16">
         <v>575.26</v>
       </c>
       <c r="G252" s="16">
         <v>2924.14</v>
       </c>
     </row>
-    <row r="253" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A253" s="23" t="s">
         <v>213</v>
       </c>
       <c r="B253" s="15">
         <v>6903.12</v>
       </c>
       <c r="C253" s="16">
         <v>3451.56</v>
       </c>
       <c r="D253" s="16">
         <v>7043.81</v>
       </c>
       <c r="E253" s="16">
         <v>1760.95</v>
       </c>
       <c r="F253" s="16">
         <v>1690.61</v>
       </c>
       <c r="G253" s="16">
         <v>8593.73</v>
       </c>
     </row>
-    <row r="254" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A254" s="23" t="s">
         <v>214</v>
       </c>
       <c r="B254" s="15">
         <v>7264.92</v>
       </c>
       <c r="C254" s="16">
         <v>3632.46</v>
       </c>
       <c r="D254" s="16">
         <v>7412.98</v>
       </c>
       <c r="E254" s="16">
         <v>1853.24</v>
       </c>
       <c r="F254" s="16">
         <v>1779.22</v>
       </c>
       <c r="G254" s="16">
         <v>9044.14</v>
       </c>
     </row>
-    <row r="255" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A255" s="23" t="s">
         <v>634</v>
       </c>
       <c r="B255" s="15">
         <v>88299.199999999997</v>
       </c>
       <c r="C255" s="16">
         <v>44149.599999999999</v>
       </c>
       <c r="D255" s="16">
         <v>90098.76</v>
       </c>
       <c r="E255" s="16">
         <v>22524.69</v>
       </c>
       <c r="F255" s="16">
         <v>21624.91</v>
       </c>
       <c r="G255" s="16">
         <v>109924.11</v>
       </c>
     </row>
-    <row r="256" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A256" s="23" t="s">
         <v>635</v>
       </c>
       <c r="B256" s="15">
         <v>1297.9100000000001</v>
       </c>
       <c r="C256" s="16">
         <v>648.95000000000005</v>
       </c>
       <c r="D256" s="16">
         <v>1324.36</v>
       </c>
       <c r="E256" s="16">
         <v>331.09</v>
       </c>
       <c r="F256" s="16">
         <v>317.86</v>
       </c>
       <c r="G256" s="16">
         <v>1615.77</v>
       </c>
     </row>
-    <row r="257" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A257" s="23" t="s">
         <v>215</v>
       </c>
       <c r="B257" s="15">
         <v>361.8</v>
       </c>
       <c r="C257" s="16">
         <v>180.9</v>
       </c>
       <c r="D257" s="16">
         <v>369.17</v>
       </c>
       <c r="E257" s="16">
         <v>92.29</v>
       </c>
       <c r="F257" s="16">
         <v>88.61</v>
       </c>
       <c r="G257" s="16">
         <v>450.41</v>
       </c>
     </row>
-    <row r="258" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A258" s="23" t="s">
         <v>216</v>
       </c>
       <c r="B258" s="15">
         <v>61421.8</v>
       </c>
       <c r="C258" s="16">
         <v>30710.9</v>
       </c>
       <c r="D258" s="16">
         <v>62673.59</v>
       </c>
       <c r="E258" s="16">
         <v>15668.39</v>
       </c>
       <c r="F258" s="16">
         <v>15042.51</v>
       </c>
       <c r="G258" s="16">
         <v>76464.31</v>
       </c>
     </row>
-    <row r="259" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="259" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A259" s="24" t="s">
         <v>636</v>
       </c>
       <c r="B259" s="17">
         <v>1717.16</v>
       </c>
       <c r="C259" s="18">
         <v>858.58</v>
       </c>
       <c r="D259" s="18">
         <v>1752.16</v>
       </c>
       <c r="E259" s="18">
         <v>438.04</v>
       </c>
       <c r="F259" s="18">
         <v>420.54</v>
       </c>
       <c r="G259" s="18">
         <v>2137.6999999999998</v>
       </c>
     </row>
-    <row r="260" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A260" s="25" t="s">
         <v>217</v>
       </c>
       <c r="B260" s="19">
         <v>-1469121.07</v>
       </c>
       <c r="C260" s="20">
         <v>0</v>
       </c>
       <c r="D260" s="20">
         <v>0</v>
       </c>
       <c r="E260" s="20">
         <v>0</v>
       </c>
       <c r="F260" s="20">
         <v>42459.86</v>
       </c>
       <c r="G260" s="20">
         <v>-1426661.21</v>
       </c>
     </row>
-    <row r="261" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A261" s="23" t="s">
         <v>218</v>
       </c>
       <c r="B261" s="15">
         <v>811.21</v>
       </c>
       <c r="C261" s="16">
         <v>405.6</v>
       </c>
       <c r="D261" s="16">
         <v>1716.19</v>
       </c>
       <c r="E261" s="16">
         <v>429.04</v>
       </c>
       <c r="F261" s="16">
         <v>-23.44</v>
       </c>
       <c r="G261" s="16">
         <v>787.77</v>
       </c>
     </row>
-    <row r="262" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A262" s="23" t="s">
         <v>219</v>
       </c>
       <c r="B262" s="15">
         <v>25719.1</v>
       </c>
       <c r="C262" s="16">
         <v>12859.55</v>
       </c>
       <c r="D262" s="16">
         <v>54411.48</v>
       </c>
       <c r="E262" s="16">
         <v>13602.87</v>
       </c>
       <c r="F262" s="16">
         <v>-743.32</v>
       </c>
       <c r="G262" s="16">
         <v>24975.78</v>
       </c>
     </row>
-    <row r="263" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A263" s="23" t="s">
         <v>625</v>
       </c>
       <c r="B263" s="15">
         <v>5270.05</v>
       </c>
       <c r="C263" s="16">
         <v>2635.02</v>
       </c>
       <c r="D263" s="16">
         <v>11149.36</v>
       </c>
       <c r="E263" s="16">
         <v>2787.34</v>
       </c>
       <c r="F263" s="16">
         <v>-152.32</v>
       </c>
       <c r="G263" s="16">
         <v>5117.7299999999996</v>
       </c>
     </row>
-    <row r="264" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A264" s="23" t="s">
         <v>637</v>
       </c>
       <c r="B264" s="15">
         <v>142282.75</v>
       </c>
       <c r="C264" s="16">
         <v>71141.37</v>
       </c>
       <c r="D264" s="16">
         <v>301014.25</v>
       </c>
       <c r="E264" s="16">
         <v>75253.56</v>
       </c>
       <c r="F264" s="16">
         <v>-4112.1899999999996</v>
       </c>
       <c r="G264" s="16">
         <v>138170.56</v>
       </c>
     </row>
-    <row r="265" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A265" s="23" t="s">
         <v>638</v>
       </c>
       <c r="B265" s="15">
         <v>2301.89</v>
       </c>
       <c r="C265" s="16">
         <v>1150.94</v>
       </c>
       <c r="D265" s="16">
         <v>4869.8900000000003</v>
       </c>
       <c r="E265" s="16">
         <v>1217.47</v>
       </c>
       <c r="F265" s="16">
         <v>-66.53</v>
       </c>
       <c r="G265" s="16">
         <v>2235.36</v>
       </c>
     </row>
-    <row r="266" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A266" s="23" t="s">
         <v>220</v>
       </c>
       <c r="B266" s="15">
         <v>24218.68</v>
       </c>
       <c r="C266" s="16">
         <v>12109.34</v>
       </c>
       <c r="D266" s="16">
         <v>51237.19</v>
       </c>
       <c r="E266" s="16">
         <v>12809.29</v>
       </c>
       <c r="F266" s="16">
         <v>-699.95</v>
       </c>
       <c r="G266" s="16">
         <v>23518.73</v>
       </c>
     </row>
-    <row r="267" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A267" s="23" t="s">
         <v>221</v>
       </c>
       <c r="B267" s="15">
         <v>10937.71</v>
       </c>
       <c r="C267" s="16">
         <v>5468.85</v>
       </c>
       <c r="D267" s="16">
         <v>23139.9</v>
       </c>
       <c r="E267" s="16">
         <v>5784.97</v>
       </c>
       <c r="F267" s="16">
         <v>-316.12</v>
       </c>
       <c r="G267" s="16">
         <v>10621.59</v>
       </c>
     </row>
-    <row r="268" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A268" s="23" t="s">
         <v>639</v>
       </c>
       <c r="B268" s="15">
         <v>819.89</v>
       </c>
       <c r="C268" s="16">
         <v>409.94</v>
       </c>
       <c r="D268" s="16">
         <v>1734.57</v>
       </c>
       <c r="E268" s="16">
         <v>433.64</v>
       </c>
       <c r="F268" s="16">
         <v>-23.7</v>
       </c>
       <c r="G268" s="16">
         <v>796.19</v>
       </c>
     </row>
-    <row r="269" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A269" s="23" t="s">
         <v>222</v>
       </c>
       <c r="B269" s="15">
         <v>8212.5</v>
       </c>
       <c r="C269" s="16">
         <v>4106.25</v>
       </c>
       <c r="D269" s="16">
         <v>17374.41</v>
       </c>
       <c r="E269" s="16">
         <v>4343.6000000000004</v>
       </c>
       <c r="F269" s="16">
         <v>-237.35</v>
       </c>
       <c r="G269" s="16">
         <v>7975.15</v>
       </c>
     </row>
-    <row r="270" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="270" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A270" s="24" t="s">
         <v>223</v>
       </c>
       <c r="B270" s="17">
         <v>1248547.29</v>
       </c>
       <c r="C270" s="18">
         <v>624273.64</v>
       </c>
       <c r="D270" s="18">
         <v>2641434.34</v>
       </c>
       <c r="E270" s="18">
         <v>660358.57999999996</v>
       </c>
       <c r="F270" s="18">
         <v>-36084.94</v>
       </c>
       <c r="G270" s="18">
         <v>1212462.3500000001</v>
       </c>
     </row>
-    <row r="271" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A271" s="25" t="s">
         <v>224</v>
       </c>
       <c r="B271" s="19">
         <v>-89317.35</v>
       </c>
       <c r="C271" s="20">
         <v>0</v>
       </c>
       <c r="D271" s="20">
         <v>0</v>
       </c>
       <c r="E271" s="20">
         <v>0</v>
       </c>
       <c r="F271" s="20">
         <v>-15119.44</v>
       </c>
       <c r="G271" s="20">
         <v>-104436.79</v>
       </c>
     </row>
-    <row r="272" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A272" s="23" t="s">
         <v>225</v>
       </c>
       <c r="B272" s="15">
         <v>1795.94</v>
       </c>
       <c r="C272" s="16">
         <v>897.97</v>
       </c>
       <c r="D272" s="16">
         <v>2375.83</v>
       </c>
       <c r="E272" s="16">
         <v>593.95000000000005</v>
       </c>
       <c r="F272" s="16">
         <v>304.02</v>
       </c>
       <c r="G272" s="16">
         <v>2099.96</v>
       </c>
     </row>
-    <row r="273" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A273" s="23" t="s">
         <v>226</v>
       </c>
       <c r="B273" s="15">
-        <v>0</v>
+        <v>23989.64</v>
       </c>
       <c r="C273" s="16">
-        <v>0</v>
+        <v>11994.82</v>
       </c>
       <c r="D273" s="16">
-        <v>0</v>
+        <v>31735.65</v>
       </c>
       <c r="E273" s="16">
-        <v>0</v>
+        <v>7933.91</v>
       </c>
       <c r="F273" s="16">
-        <v>0</v>
+        <v>4060.91</v>
       </c>
       <c r="G273" s="16">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:7" x14ac:dyDescent="0.25">
+        <v>28050.55</v>
+      </c>
+    </row>
+    <row r="274" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A274" s="23" t="s">
         <v>227</v>
       </c>
       <c r="B274" s="15">
-        <v>23989.64</v>
+        <v>18887.240000000002</v>
       </c>
       <c r="C274" s="16">
-        <v>11994.82</v>
+        <v>9443.6200000000008</v>
       </c>
       <c r="D274" s="16">
-        <v>31735.65</v>
+        <v>24985.73</v>
       </c>
       <c r="E274" s="16">
-        <v>7933.91</v>
+        <v>6246.43</v>
       </c>
       <c r="F274" s="16">
-        <v>4060.91</v>
+        <v>3197.19</v>
       </c>
       <c r="G274" s="16">
-        <v>28050.55</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:7" x14ac:dyDescent="0.25">
+        <v>22084.43</v>
+      </c>
+    </row>
+    <row r="275" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A275" s="23" t="s">
         <v>640</v>
       </c>
       <c r="B275" s="15">
-        <v>18887.240000000002</v>
+        <v>15192.24</v>
       </c>
       <c r="C275" s="16">
-        <v>9443.6200000000008</v>
+        <v>7596.12</v>
       </c>
       <c r="D275" s="16">
-        <v>24985.73</v>
+        <v>20097.66</v>
       </c>
       <c r="E275" s="16">
-        <v>6246.43</v>
+        <v>5024.41</v>
       </c>
       <c r="F275" s="16">
-        <v>3197.19</v>
+        <v>2571.71</v>
       </c>
       <c r="G275" s="16">
-        <v>22084.43</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+        <v>17763.95</v>
+      </c>
+    </row>
+    <row r="276" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A276" s="24" t="s">
         <v>228</v>
       </c>
       <c r="B276" s="17">
-        <v>15192.24</v>
+        <v>29452.29</v>
       </c>
       <c r="C276" s="18">
-        <v>7596.12</v>
+        <v>14726.14</v>
       </c>
       <c r="D276" s="18">
-        <v>20097.66</v>
+        <v>38962.129999999997</v>
       </c>
       <c r="E276" s="18">
-        <v>5024.41</v>
+        <v>9740.5300000000007</v>
       </c>
       <c r="F276" s="18">
-        <v>2571.71</v>
+        <v>4985.6099999999997</v>
       </c>
       <c r="G276" s="18">
-        <v>17763.95</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:7" x14ac:dyDescent="0.25">
+        <v>34437.9</v>
+      </c>
+    </row>
+    <row r="277" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A277" s="25" t="s">
         <v>229</v>
       </c>
       <c r="B277" s="19">
         <v>-767033.88</v>
       </c>
       <c r="C277" s="20">
         <v>0</v>
       </c>
       <c r="D277" s="20">
         <v>0</v>
       </c>
       <c r="E277" s="20">
         <v>0</v>
       </c>
       <c r="F277" s="20">
         <v>-79300</v>
       </c>
       <c r="G277" s="20">
         <v>-846333.88</v>
       </c>
     </row>
-    <row r="278" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A278" s="23" t="s">
         <v>230</v>
       </c>
       <c r="B278" s="15">
         <v>111896.95</v>
       </c>
       <c r="C278" s="16">
         <v>55948.47</v>
       </c>
       <c r="D278" s="16">
         <v>177519.91</v>
       </c>
       <c r="E278" s="16">
         <v>44379.97</v>
       </c>
       <c r="F278" s="16">
         <v>11568.5</v>
       </c>
       <c r="G278" s="16">
         <v>123465.45</v>
       </c>
     </row>
-    <row r="279" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A279" s="23" t="s">
         <v>231</v>
       </c>
       <c r="B279" s="15">
         <v>33544.29</v>
       </c>
       <c r="C279" s="16">
         <v>16772.14</v>
       </c>
       <c r="D279" s="16">
         <v>53216.63</v>
       </c>
       <c r="E279" s="16">
         <v>13304.15</v>
       </c>
       <c r="F279" s="16">
         <v>3467.99</v>
       </c>
       <c r="G279" s="16">
         <v>37012.28</v>
       </c>
     </row>
-    <row r="280" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A280" s="23" t="s">
         <v>232</v>
       </c>
       <c r="B280" s="15">
         <v>24087.13</v>
       </c>
       <c r="C280" s="16">
         <v>12043.56</v>
       </c>
       <c r="D280" s="16">
         <v>38213.24</v>
       </c>
       <c r="E280" s="16">
         <v>9553.31</v>
       </c>
       <c r="F280" s="16">
         <v>2490.25</v>
       </c>
       <c r="G280" s="16">
         <v>26577.38</v>
       </c>
     </row>
-    <row r="281" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A281" s="23" t="s">
         <v>233</v>
       </c>
       <c r="B281" s="15">
         <v>35549.32</v>
       </c>
       <c r="C281" s="16">
         <v>17774.66</v>
       </c>
       <c r="D281" s="16">
         <v>56397.53</v>
       </c>
       <c r="E281" s="16">
         <v>14099.38</v>
       </c>
       <c r="F281" s="16">
         <v>3675.28</v>
       </c>
       <c r="G281" s="16">
         <v>39224.6</v>
       </c>
     </row>
-    <row r="282" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A282" s="23" t="s">
         <v>234</v>
       </c>
       <c r="B282" s="15">
         <v>16857.810000000001</v>
       </c>
       <c r="C282" s="16">
         <v>8428.9</v>
       </c>
       <c r="D282" s="16">
         <v>26744.23</v>
       </c>
       <c r="E282" s="16">
         <v>6686.05</v>
       </c>
       <c r="F282" s="16">
         <v>1742.85</v>
       </c>
       <c r="G282" s="16">
         <v>18600.66</v>
       </c>
     </row>
-    <row r="283" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A283" s="23" t="s">
         <v>235</v>
       </c>
       <c r="B283" s="15">
         <v>377917.5</v>
       </c>
       <c r="C283" s="16">
         <v>188958.75</v>
       </c>
       <c r="D283" s="16">
         <v>599550.57999999996</v>
       </c>
       <c r="E283" s="16">
         <v>149887.64000000001</v>
       </c>
       <c r="F283" s="16">
         <v>39071.11</v>
       </c>
       <c r="G283" s="16">
         <v>416988.61</v>
       </c>
     </row>
-    <row r="284" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A284" s="23" t="s">
         <v>236</v>
       </c>
       <c r="B284" s="15">
         <v>1563.53</v>
       </c>
       <c r="C284" s="16">
         <v>781.76</v>
       </c>
       <c r="D284" s="16">
         <v>2480.48</v>
       </c>
       <c r="E284" s="16">
         <v>620.12</v>
       </c>
       <c r="F284" s="16">
         <v>161.63999999999999</v>
       </c>
       <c r="G284" s="16">
         <v>1725.17</v>
       </c>
     </row>
-    <row r="285" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A285" s="23" t="s">
         <v>623</v>
       </c>
       <c r="B285" s="15">
         <v>12732</v>
       </c>
       <c r="C285" s="16">
         <v>6366</v>
       </c>
       <c r="D285" s="16">
         <v>20198.8</v>
       </c>
       <c r="E285" s="16">
         <v>5049.7</v>
       </c>
       <c r="F285" s="16">
         <v>1316.3</v>
       </c>
       <c r="G285" s="16">
         <v>14048.3</v>
       </c>
     </row>
-    <row r="286" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A286" s="23" t="s">
         <v>237</v>
       </c>
       <c r="B286" s="15">
         <v>17484.830000000002</v>
       </c>
       <c r="C286" s="16">
         <v>8742.41</v>
       </c>
       <c r="D286" s="16">
         <v>27738.959999999999</v>
       </c>
       <c r="E286" s="16">
         <v>6934.74</v>
       </c>
       <c r="F286" s="16">
         <v>1807.67</v>
       </c>
       <c r="G286" s="16">
         <v>19292.5</v>
       </c>
     </row>
-    <row r="287" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A287" s="23" t="s">
         <v>238</v>
       </c>
       <c r="B287" s="15">
         <v>5318.76</v>
       </c>
       <c r="C287" s="16">
         <v>2659.38</v>
       </c>
       <c r="D287" s="16">
         <v>8438</v>
       </c>
       <c r="E287" s="16">
         <v>2109.5</v>
       </c>
       <c r="F287" s="16">
         <v>549.88</v>
       </c>
       <c r="G287" s="16">
         <v>5868.64</v>
       </c>
     </row>
-    <row r="288" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A288" s="23" t="s">
         <v>239</v>
       </c>
       <c r="B288" s="15">
         <v>91830.63</v>
       </c>
       <c r="C288" s="16">
         <v>45915.31</v>
       </c>
       <c r="D288" s="16">
         <v>145685.51999999999</v>
       </c>
       <c r="E288" s="16">
         <v>36421.379999999997</v>
       </c>
       <c r="F288" s="16">
         <v>9493.93</v>
       </c>
       <c r="G288" s="16">
         <v>101324.56</v>
       </c>
     </row>
-    <row r="289" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A289" s="23" t="s">
         <v>240</v>
       </c>
       <c r="B289" s="15">
         <v>15532.18</v>
       </c>
       <c r="C289" s="16">
         <v>7766.09</v>
       </c>
       <c r="D289" s="16">
         <v>24641.17</v>
       </c>
       <c r="E289" s="16">
         <v>6160.29</v>
       </c>
       <c r="F289" s="16">
         <v>1605.8</v>
       </c>
       <c r="G289" s="16">
         <v>17137.98</v>
       </c>
     </row>
-    <row r="290" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A290" s="23" t="s">
         <v>241</v>
       </c>
       <c r="B290" s="15">
         <v>0</v>
       </c>
       <c r="C290" s="16">
         <v>0</v>
       </c>
       <c r="D290" s="16">
         <v>0</v>
       </c>
       <c r="E290" s="16">
         <v>0</v>
       </c>
       <c r="F290" s="16">
         <v>0</v>
       </c>
       <c r="G290" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="291" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="291" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A291" s="24" t="s">
         <v>242</v>
       </c>
       <c r="B291" s="17">
         <v>22718.95</v>
       </c>
       <c r="C291" s="18">
         <v>11359.47</v>
       </c>
       <c r="D291" s="18">
         <v>36042.68</v>
       </c>
       <c r="E291" s="18">
         <v>9010.67</v>
       </c>
       <c r="F291" s="18">
         <v>2348.8000000000002</v>
       </c>
       <c r="G291" s="18">
         <v>25067.75</v>
       </c>
     </row>
-    <row r="292" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A292" s="25" t="s">
         <v>243</v>
       </c>
       <c r="B292" s="19">
         <v>-2159.3200000000002</v>
       </c>
       <c r="C292" s="20">
         <v>0</v>
       </c>
       <c r="D292" s="20">
         <v>0</v>
       </c>
       <c r="E292" s="20">
         <v>0</v>
       </c>
       <c r="F292" s="20">
         <v>-679.42</v>
       </c>
       <c r="G292" s="20">
         <v>-2838.74</v>
       </c>
     </row>
-    <row r="293" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="293" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A293" s="24" t="s">
         <v>244</v>
       </c>
       <c r="B293" s="17">
         <v>2159.3200000000002</v>
       </c>
       <c r="C293" s="18">
         <v>1079.6600000000001</v>
       </c>
       <c r="D293" s="18">
         <v>1600.99</v>
       </c>
       <c r="E293" s="18">
         <v>400.24</v>
       </c>
       <c r="F293" s="18">
         <v>679.42</v>
       </c>
       <c r="G293" s="18">
         <v>2838.74</v>
       </c>
     </row>
-    <row r="294" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A294" s="25" t="s">
         <v>245</v>
       </c>
       <c r="B294" s="19">
         <v>-4876.66</v>
       </c>
       <c r="C294" s="20">
         <v>0</v>
       </c>
       <c r="D294" s="20">
         <v>0</v>
       </c>
       <c r="E294" s="20">
         <v>0</v>
       </c>
       <c r="F294" s="20">
         <v>-346.19</v>
       </c>
       <c r="G294" s="20">
         <v>-5222.8500000000004</v>
       </c>
     </row>
-    <row r="295" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A295" s="23" t="s">
         <v>246</v>
       </c>
       <c r="B295" s="15">
         <v>0</v>
       </c>
       <c r="C295" s="16">
         <v>0</v>
       </c>
       <c r="D295" s="16">
         <v>38.44</v>
       </c>
       <c r="E295" s="16">
         <v>0</v>
       </c>
       <c r="F295" s="16">
         <v>0</v>
       </c>
       <c r="G295" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="296" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A296" s="23" t="s">
         <v>247</v>
       </c>
       <c r="B296" s="15">
         <v>3035.64</v>
       </c>
       <c r="C296" s="16">
         <v>1517.82</v>
       </c>
       <c r="D296" s="16">
         <v>5209.3100000000004</v>
       </c>
       <c r="E296" s="16">
         <v>1302.32</v>
       </c>
       <c r="F296" s="16">
         <v>215.5</v>
       </c>
       <c r="G296" s="16">
         <v>3251.14</v>
       </c>
     </row>
-    <row r="297" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="297" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A297" s="24" t="s">
         <v>248</v>
       </c>
       <c r="B297" s="17">
         <v>1841.02</v>
       </c>
       <c r="C297" s="18">
         <v>920.51</v>
       </c>
       <c r="D297" s="18">
         <v>3159.28</v>
       </c>
       <c r="E297" s="18">
         <v>789.82</v>
       </c>
       <c r="F297" s="18">
         <v>130.69</v>
       </c>
       <c r="G297" s="18">
         <v>1971.71</v>
       </c>
     </row>
-    <row r="298" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A298" s="25" t="s">
         <v>249</v>
       </c>
       <c r="B298" s="19">
         <v>-157575.99</v>
       </c>
       <c r="C298" s="20">
         <v>0</v>
       </c>
       <c r="D298" s="20">
         <v>0</v>
       </c>
       <c r="E298" s="20">
         <v>0</v>
       </c>
       <c r="F298" s="20">
         <v>-36758.18</v>
       </c>
       <c r="G298" s="20">
         <v>-194334.17</v>
       </c>
     </row>
-    <row r="299" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A299" s="23" t="s">
         <v>250</v>
       </c>
       <c r="B299" s="15">
         <v>54110.17</v>
       </c>
       <c r="C299" s="16">
         <v>27055.08</v>
       </c>
       <c r="D299" s="16">
         <v>57730.66</v>
       </c>
       <c r="E299" s="16">
         <v>14432.66</v>
       </c>
       <c r="F299" s="16">
         <v>12622.42</v>
       </c>
       <c r="G299" s="16">
         <v>66732.59</v>
       </c>
     </row>
-    <row r="300" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A300" s="23" t="s">
         <v>251</v>
       </c>
       <c r="B300" s="15">
         <v>33997.85</v>
       </c>
       <c r="C300" s="16">
         <v>16998.919999999998</v>
       </c>
       <c r="D300" s="16">
         <v>36272.620000000003</v>
       </c>
       <c r="E300" s="16">
         <v>9068.15</v>
       </c>
       <c r="F300" s="16">
         <v>7930.77</v>
       </c>
       <c r="G300" s="16">
         <v>41928.620000000003</v>
       </c>
     </row>
-    <row r="301" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A301" s="23" t="s">
         <v>252</v>
       </c>
       <c r="B301" s="15">
         <v>60073.65</v>
       </c>
       <c r="C301" s="16">
         <v>30036.82</v>
       </c>
       <c r="D301" s="16">
         <v>64093.14</v>
       </c>
       <c r="E301" s="16">
         <v>16023.28</v>
       </c>
       <c r="F301" s="16">
         <v>14013.54</v>
       </c>
       <c r="G301" s="16">
         <v>74087.19</v>
       </c>
     </row>
-    <row r="302" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A302" s="23" t="s">
         <v>253</v>
       </c>
       <c r="B302" s="15">
         <v>7118.34</v>
       </c>
       <c r="C302" s="16">
         <v>3559.17</v>
       </c>
       <c r="D302" s="16">
         <v>7594.62</v>
       </c>
       <c r="E302" s="16">
         <v>1898.65</v>
       </c>
       <c r="F302" s="16">
         <v>1660.52</v>
       </c>
       <c r="G302" s="16">
         <v>8778.86</v>
       </c>
     </row>
-    <row r="303" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="303" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A303" s="24" t="s">
         <v>254</v>
       </c>
       <c r="B303" s="17">
         <v>2275.98</v>
       </c>
       <c r="C303" s="18">
         <v>1137.99</v>
       </c>
       <c r="D303" s="18">
         <v>2428.2600000000002</v>
       </c>
       <c r="E303" s="18">
         <v>607.05999999999995</v>
       </c>
       <c r="F303" s="18">
         <v>530.92999999999995</v>
       </c>
       <c r="G303" s="18">
         <v>2806.91</v>
       </c>
     </row>
-    <row r="304" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A304" s="25" t="s">
         <v>255</v>
       </c>
       <c r="B304" s="19">
         <v>-8744.75</v>
       </c>
       <c r="C304" s="20">
         <v>0</v>
       </c>
       <c r="D304" s="20">
         <v>0</v>
       </c>
       <c r="E304" s="20">
         <v>0</v>
       </c>
       <c r="F304" s="20">
         <v>-2943.59</v>
       </c>
       <c r="G304" s="20">
         <v>-11688.34</v>
       </c>
     </row>
-    <row r="305" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A305" s="23" t="s">
         <v>256</v>
       </c>
       <c r="B305" s="15">
         <v>1216.4000000000001</v>
       </c>
       <c r="C305" s="16">
         <v>608.20000000000005</v>
       </c>
       <c r="D305" s="16">
         <v>794.99</v>
       </c>
       <c r="E305" s="16">
         <v>198.74</v>
       </c>
       <c r="F305" s="16">
         <v>409.46</v>
       </c>
       <c r="G305" s="16">
         <v>1625.86</v>
       </c>
     </row>
-    <row r="306" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A306" s="23" t="s">
         <v>257</v>
       </c>
       <c r="B306" s="15">
         <v>6545.42</v>
       </c>
       <c r="C306" s="16">
         <v>3272.71</v>
       </c>
       <c r="D306" s="16">
         <v>4277.78</v>
       </c>
       <c r="E306" s="16">
         <v>1069.44</v>
       </c>
       <c r="F306" s="16">
         <v>2203.27</v>
       </c>
       <c r="G306" s="16">
         <v>8748.69</v>
       </c>
     </row>
-    <row r="307" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="307" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A307" s="24" t="s">
         <v>258</v>
       </c>
       <c r="B307" s="17">
         <v>982.93</v>
       </c>
       <c r="C307" s="18">
         <v>491.46</v>
       </c>
       <c r="D307" s="18">
         <v>642.4</v>
       </c>
       <c r="E307" s="18">
         <v>160.6</v>
       </c>
       <c r="F307" s="18">
         <v>330.86</v>
       </c>
       <c r="G307" s="18">
         <v>1313.79</v>
       </c>
     </row>
-    <row r="308" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A308" s="25" t="s">
         <v>259</v>
       </c>
       <c r="B308" s="19">
         <v>-1860897.71</v>
       </c>
       <c r="C308" s="20">
         <v>0</v>
       </c>
       <c r="D308" s="20">
         <v>0</v>
       </c>
       <c r="E308" s="20">
         <v>0</v>
       </c>
       <c r="F308" s="20">
         <v>-69318.52</v>
       </c>
       <c r="G308" s="20">
         <v>-1930216.23</v>
       </c>
     </row>
-    <row r="309" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A309" s="23" t="s">
         <v>641</v>
       </c>
       <c r="B309" s="15">
         <v>668.52</v>
       </c>
       <c r="C309" s="16">
         <v>334.26</v>
       </c>
       <c r="D309" s="16">
         <v>1237.43</v>
       </c>
       <c r="E309" s="16">
         <v>309.35000000000002</v>
       </c>
       <c r="F309" s="16">
         <v>24.91</v>
       </c>
       <c r="G309" s="16">
         <v>693.43</v>
       </c>
     </row>
-    <row r="310" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A310" s="23" t="s">
         <v>607</v>
       </c>
       <c r="B310" s="15">
         <v>6785.64</v>
       </c>
       <c r="C310" s="16">
         <v>3392.82</v>
       </c>
       <c r="D310" s="16">
         <v>12560.22</v>
       </c>
       <c r="E310" s="16">
         <v>3140.05</v>
       </c>
       <c r="F310" s="16">
         <v>252.77</v>
       </c>
       <c r="G310" s="16">
         <v>7038.41</v>
       </c>
     </row>
-    <row r="311" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A311" s="23" t="s">
         <v>608</v>
       </c>
       <c r="B311" s="15">
         <v>12476.83</v>
       </c>
       <c r="C311" s="16">
         <v>6238.41</v>
       </c>
       <c r="D311" s="16">
         <v>23094.6</v>
       </c>
       <c r="E311" s="16">
         <v>5773.65</v>
       </c>
       <c r="F311" s="16">
         <v>464.76</v>
       </c>
       <c r="G311" s="16">
         <v>12941.59</v>
       </c>
     </row>
-    <row r="312" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A312" s="23" t="s">
         <v>260</v>
       </c>
       <c r="B312" s="15">
         <v>1357995.96</v>
       </c>
       <c r="C312" s="16">
         <v>678997.98</v>
       </c>
       <c r="D312" s="16">
         <v>2513650.4</v>
       </c>
       <c r="E312" s="16">
         <v>628412.6</v>
       </c>
       <c r="F312" s="16">
         <v>50585.38</v>
       </c>
       <c r="G312" s="16">
         <v>1408581.34</v>
       </c>
     </row>
-    <row r="313" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A313" s="23" t="s">
         <v>625</v>
       </c>
       <c r="B313" s="15">
         <v>430892.07</v>
       </c>
       <c r="C313" s="16">
         <v>215446.03</v>
       </c>
       <c r="D313" s="16">
         <v>797581.19</v>
       </c>
       <c r="E313" s="16">
         <v>199395.29</v>
       </c>
       <c r="F313" s="16">
         <v>16050.74</v>
       </c>
       <c r="G313" s="16">
         <v>446942.81</v>
       </c>
     </row>
-    <row r="314" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A314" s="23" t="s">
         <v>261</v>
       </c>
       <c r="B314" s="15">
         <v>21381.74</v>
       </c>
       <c r="C314" s="16">
         <v>10690.87</v>
       </c>
       <c r="D314" s="16">
         <v>39577.589999999997</v>
       </c>
       <c r="E314" s="16">
         <v>9894.39</v>
       </c>
       <c r="F314" s="16">
         <v>796.48</v>
       </c>
       <c r="G314" s="16">
         <v>22178.22</v>
       </c>
     </row>
-    <row r="315" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A315" s="23" t="s">
         <v>637</v>
       </c>
       <c r="B315" s="15">
         <v>17363.04</v>
       </c>
       <c r="C315" s="16">
         <v>8681.52</v>
       </c>
       <c r="D315" s="16">
         <v>32138.98</v>
       </c>
       <c r="E315" s="16">
         <v>8034.74</v>
       </c>
       <c r="F315" s="16">
         <v>646.78</v>
       </c>
       <c r="G315" s="16">
         <v>18009.82</v>
       </c>
     </row>
-    <row r="316" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A316" s="23" t="s">
         <v>262</v>
       </c>
       <c r="B316" s="15">
         <v>6428.88</v>
       </c>
       <c r="C316" s="16">
         <v>3214.44</v>
       </c>
       <c r="D316" s="16">
         <v>11899.85</v>
       </c>
       <c r="E316" s="16">
         <v>2974.96</v>
       </c>
       <c r="F316" s="16">
         <v>239.48</v>
       </c>
       <c r="G316" s="16">
         <v>6668.36</v>
       </c>
     </row>
-    <row r="317" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A317" s="23" t="s">
         <v>263</v>
       </c>
       <c r="B317" s="15">
         <v>2298.84</v>
       </c>
       <c r="C317" s="16">
         <v>1149.42</v>
       </c>
       <c r="D317" s="16">
         <v>4255.1499999999996</v>
       </c>
       <c r="E317" s="16">
         <v>1063.78</v>
       </c>
       <c r="F317" s="16">
         <v>85.64</v>
       </c>
       <c r="G317" s="16">
         <v>2384.48</v>
       </c>
     </row>
-    <row r="318" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A318" s="23" t="s">
         <v>264</v>
       </c>
       <c r="B318" s="15">
         <v>1025.28</v>
       </c>
       <c r="C318" s="16">
         <v>512.64</v>
       </c>
       <c r="D318" s="16">
         <v>1897.8</v>
       </c>
       <c r="E318" s="16">
         <v>474.45</v>
       </c>
       <c r="F318" s="16">
         <v>38.19</v>
       </c>
       <c r="G318" s="16">
         <v>1063.47</v>
       </c>
     </row>
-    <row r="319" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A319" s="23" t="s">
         <v>265</v>
       </c>
       <c r="B319" s="15">
         <v>0</v>
       </c>
       <c r="C319" s="16">
         <v>0</v>
       </c>
       <c r="D319" s="16">
         <v>0</v>
       </c>
       <c r="E319" s="16">
         <v>0</v>
       </c>
       <c r="F319" s="16">
         <v>0</v>
       </c>
       <c r="G319" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="320" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A320" s="23" t="s">
         <v>266</v>
       </c>
       <c r="B320" s="15">
         <v>2968.3</v>
       </c>
       <c r="C320" s="16">
         <v>1484.15</v>
       </c>
       <c r="D320" s="16">
         <v>5494.33</v>
       </c>
       <c r="E320" s="16">
         <v>1373.58</v>
       </c>
       <c r="F320" s="16">
         <v>110.57</v>
       </c>
       <c r="G320" s="16">
         <v>3078.87</v>
       </c>
     </row>
-    <row r="321" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="321" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A321" s="24" t="s">
         <v>267</v>
       </c>
       <c r="B321" s="17">
         <v>612.61</v>
       </c>
       <c r="C321" s="18">
         <v>306.3</v>
       </c>
       <c r="D321" s="18">
         <v>1133.95</v>
       </c>
       <c r="E321" s="18">
         <v>283.48</v>
       </c>
       <c r="F321" s="18">
         <v>22.82</v>
       </c>
       <c r="G321" s="18">
         <v>635.42999999999995</v>
       </c>
     </row>
-    <row r="322" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A322" s="25" t="s">
         <v>268</v>
       </c>
       <c r="B322" s="19">
         <v>-116357.94</v>
       </c>
       <c r="C322" s="20">
         <v>0</v>
       </c>
       <c r="D322" s="20">
         <v>0</v>
       </c>
       <c r="E322" s="20">
         <v>0</v>
       </c>
       <c r="F322" s="20">
         <v>-14240.28</v>
       </c>
       <c r="G322" s="20">
         <v>-130598.22</v>
       </c>
     </row>
-    <row r="323" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A323" s="23" t="s">
         <v>269</v>
       </c>
       <c r="B323" s="15">
         <v>7164.06</v>
       </c>
       <c r="C323" s="16">
         <v>3582.03</v>
       </c>
       <c r="D323" s="16">
         <v>10821.07</v>
       </c>
       <c r="E323" s="16">
         <v>2705.26</v>
       </c>
       <c r="F323" s="16">
         <v>876.77</v>
       </c>
       <c r="G323" s="16">
         <v>8040.83</v>
       </c>
     </row>
-    <row r="324" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A324" s="23" t="s">
         <v>270</v>
       </c>
       <c r="B324" s="15">
         <v>873.06</v>
       </c>
       <c r="C324" s="16">
         <v>436.53</v>
       </c>
       <c r="D324" s="16">
         <v>1318.73</v>
       </c>
       <c r="E324" s="16">
         <v>329.68</v>
       </c>
       <c r="F324" s="16">
         <v>106.85</v>
       </c>
       <c r="G324" s="16">
         <v>979.91</v>
       </c>
     </row>
-    <row r="325" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A325" s="23" t="s">
         <v>271</v>
       </c>
       <c r="B325" s="15">
         <v>616.22</v>
       </c>
       <c r="C325" s="16">
         <v>308.11</v>
       </c>
       <c r="D325" s="16">
         <v>930.78</v>
       </c>
       <c r="E325" s="16">
         <v>232.69</v>
       </c>
       <c r="F325" s="16">
         <v>75.42</v>
       </c>
       <c r="G325" s="16">
         <v>691.64</v>
       </c>
     </row>
-    <row r="326" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A326" s="23" t="s">
         <v>272</v>
       </c>
       <c r="B326" s="15">
         <v>3180.68</v>
       </c>
       <c r="C326" s="16">
         <v>1590.34</v>
       </c>
       <c r="D326" s="16">
         <v>4804.32</v>
       </c>
       <c r="E326" s="16">
         <v>1201.08</v>
       </c>
       <c r="F326" s="16">
         <v>389.26</v>
       </c>
       <c r="G326" s="16">
         <v>3569.94</v>
       </c>
     </row>
-    <row r="327" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A327" s="23" t="s">
         <v>273</v>
       </c>
       <c r="B327" s="15">
         <v>84559.360000000001</v>
       </c>
       <c r="C327" s="16">
         <v>42279.68</v>
       </c>
       <c r="D327" s="16">
         <v>127724.14</v>
       </c>
       <c r="E327" s="16">
         <v>31931.03</v>
       </c>
       <c r="F327" s="16">
         <v>10348.65</v>
       </c>
       <c r="G327" s="16">
         <v>94908.01</v>
       </c>
     </row>
-    <row r="328" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A328" s="23" t="s">
         <v>274</v>
       </c>
       <c r="B328" s="15">
         <v>6084.57</v>
       </c>
       <c r="C328" s="16">
         <v>3042.28</v>
       </c>
       <c r="D328" s="16">
         <v>9190.5499999999993</v>
       </c>
       <c r="E328" s="16">
         <v>2297.63</v>
       </c>
       <c r="F328" s="16">
         <v>744.65</v>
       </c>
       <c r="G328" s="16">
         <v>6829.22</v>
       </c>
     </row>
-    <row r="329" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="329" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A329" s="24" t="s">
         <v>275</v>
       </c>
       <c r="B329" s="17">
         <v>13879.99</v>
       </c>
       <c r="C329" s="18">
         <v>6939.99</v>
       </c>
       <c r="D329" s="18">
         <v>20965.27</v>
       </c>
       <c r="E329" s="18">
         <v>5241.3100000000004</v>
       </c>
       <c r="F329" s="18">
         <v>1698.68</v>
       </c>
       <c r="G329" s="18">
         <v>15578.67</v>
       </c>
     </row>
-    <row r="330" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A330" s="25" t="s">
         <v>276</v>
       </c>
       <c r="B330" s="19">
         <v>-174537.94</v>
       </c>
       <c r="C330" s="20">
         <v>0</v>
       </c>
       <c r="D330" s="20">
         <v>0</v>
       </c>
       <c r="E330" s="20">
         <v>0</v>
       </c>
       <c r="F330" s="20">
         <v>-33827.57</v>
       </c>
       <c r="G330" s="20">
         <v>-208365.51</v>
       </c>
     </row>
-    <row r="331" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A331" s="23" t="s">
         <v>642</v>
       </c>
       <c r="B331" s="15">
         <v>40341.360000000001</v>
       </c>
       <c r="C331" s="16">
         <v>20170.68</v>
       </c>
       <c r="D331" s="16">
         <v>49408.15</v>
       </c>
       <c r="E331" s="16">
         <v>12352.03</v>
       </c>
       <c r="F331" s="16">
         <v>7818.65</v>
       </c>
       <c r="G331" s="16">
         <v>48160.01</v>
       </c>
     </row>
-    <row r="332" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A332" s="23" t="s">
         <v>643</v>
       </c>
       <c r="B332" s="15">
         <v>20.47</v>
       </c>
       <c r="C332" s="16">
         <v>10.23</v>
       </c>
       <c r="D332" s="16">
         <v>25.07</v>
       </c>
       <c r="E332" s="16">
         <v>6.26</v>
       </c>
       <c r="F332" s="16">
         <v>3.97</v>
       </c>
       <c r="G332" s="16">
         <v>24.44</v>
       </c>
     </row>
-    <row r="333" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A333" s="23" t="s">
         <v>644</v>
       </c>
       <c r="B333" s="15">
         <v>55.1</v>
       </c>
       <c r="C333" s="16">
         <v>27.55</v>
       </c>
       <c r="D333" s="16">
         <v>67.489999999999995</v>
       </c>
       <c r="E333" s="16">
         <v>16.87</v>
       </c>
       <c r="F333" s="16">
         <v>10.68</v>
       </c>
       <c r="G333" s="16">
         <v>65.78</v>
       </c>
     </row>
-    <row r="334" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A334" s="23" t="s">
         <v>277</v>
       </c>
       <c r="B334" s="15">
         <v>8722.58</v>
       </c>
       <c r="C334" s="16">
         <v>4361.29</v>
       </c>
       <c r="D334" s="16">
         <v>10683</v>
       </c>
       <c r="E334" s="16">
         <v>2670.75</v>
       </c>
       <c r="F334" s="16">
         <v>1690.54</v>
       </c>
       <c r="G334" s="16">
         <v>10413.120000000001</v>
       </c>
     </row>
-    <row r="335" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A335" s="23" t="s">
         <v>278</v>
       </c>
       <c r="B335" s="15">
         <v>67431.67</v>
       </c>
       <c r="C335" s="16">
         <v>33715.83</v>
       </c>
       <c r="D335" s="16">
         <v>82587.06</v>
       </c>
       <c r="E335" s="16">
         <v>20646.759999999998</v>
       </c>
       <c r="F335" s="16">
         <v>13069.07</v>
       </c>
       <c r="G335" s="16">
         <v>80500.740000000005</v>
       </c>
     </row>
-    <row r="336" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A336" s="23" t="s">
         <v>279</v>
       </c>
       <c r="B336" s="15">
         <v>19682.04</v>
       </c>
       <c r="C336" s="16">
         <v>9841.02</v>
       </c>
       <c r="D336" s="16">
         <v>24105.62</v>
       </c>
       <c r="E336" s="16">
         <v>6026.4</v>
       </c>
       <c r="F336" s="16">
         <v>3814.62</v>
       </c>
       <c r="G336" s="16">
         <v>23496.66</v>
       </c>
     </row>
-    <row r="337" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="337" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A337" s="24" t="s">
         <v>280</v>
       </c>
       <c r="B337" s="17">
         <v>38284.720000000001</v>
       </c>
       <c r="C337" s="18">
         <v>19142.36</v>
       </c>
       <c r="D337" s="18">
         <v>46889.279999999999</v>
       </c>
       <c r="E337" s="18">
         <v>11722.32</v>
       </c>
       <c r="F337" s="18">
         <v>7420.04</v>
       </c>
       <c r="G337" s="18">
         <v>45704.76</v>
       </c>
     </row>
-    <row r="338" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A338" s="25" t="s">
         <v>281</v>
       </c>
       <c r="B338" s="19">
         <v>-132871.9</v>
       </c>
       <c r="C338" s="20">
         <v>0</v>
       </c>
       <c r="D338" s="20">
         <v>0</v>
       </c>
       <c r="E338" s="20">
         <v>0</v>
       </c>
       <c r="F338" s="20">
         <v>3563.44</v>
       </c>
       <c r="G338" s="20">
         <v>-129308.46</v>
       </c>
     </row>
-    <row r="339" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A339" s="23" t="s">
         <v>282</v>
       </c>
       <c r="B339" s="15">
         <v>32482.49</v>
       </c>
       <c r="C339" s="16">
         <v>16241.24</v>
       </c>
       <c r="D339" s="16">
         <v>68449.53</v>
       </c>
       <c r="E339" s="16">
         <v>17112.38</v>
       </c>
       <c r="F339" s="16">
         <v>-871.14</v>
       </c>
       <c r="G339" s="16">
         <v>31611.35</v>
       </c>
     </row>
-    <row r="340" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A340" s="23" t="s">
         <v>283</v>
       </c>
       <c r="B340" s="15">
         <v>10153.040000000001</v>
       </c>
       <c r="C340" s="16">
         <v>5076.5200000000004</v>
       </c>
       <c r="D340" s="16">
         <v>21395.24</v>
       </c>
       <c r="E340" s="16">
         <v>5348.81</v>
       </c>
       <c r="F340" s="16">
         <v>-272.29000000000002</v>
       </c>
       <c r="G340" s="16">
         <v>9880.75</v>
       </c>
     </row>
-    <row r="341" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A341" s="23" t="s">
         <v>284</v>
       </c>
       <c r="B341" s="15">
         <v>13941.59</v>
       </c>
       <c r="C341" s="16">
         <v>6970.79</v>
       </c>
       <c r="D341" s="16">
         <v>29378.75</v>
       </c>
       <c r="E341" s="16">
         <v>7344.68</v>
       </c>
       <c r="F341" s="16">
         <v>-373.89</v>
       </c>
       <c r="G341" s="16">
         <v>13567.7</v>
       </c>
     </row>
-    <row r="342" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="342" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A342" s="24" t="s">
         <v>285</v>
       </c>
       <c r="B342" s="17">
         <v>76294.78</v>
       </c>
       <c r="C342" s="18">
         <v>38147.39</v>
       </c>
       <c r="D342" s="18">
         <v>160774.07</v>
       </c>
       <c r="E342" s="18">
         <v>40193.51</v>
       </c>
       <c r="F342" s="18">
         <v>-2046.12</v>
       </c>
       <c r="G342" s="18">
         <v>74248.66</v>
       </c>
     </row>
-    <row r="343" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A343" s="25" t="s">
         <v>286</v>
       </c>
       <c r="B343" s="19">
         <v>-229648.96</v>
       </c>
       <c r="C343" s="20">
         <v>0</v>
       </c>
       <c r="D343" s="20">
         <v>0</v>
       </c>
       <c r="E343" s="20">
         <v>0</v>
       </c>
       <c r="F343" s="20">
         <v>-12119.89</v>
       </c>
       <c r="G343" s="20">
         <v>-241768.85</v>
       </c>
     </row>
-    <row r="344" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A344" s="23" t="s">
         <v>287</v>
       </c>
       <c r="B344" s="15">
         <v>13046.85</v>
       </c>
       <c r="C344" s="16">
         <v>6523.42</v>
       </c>
       <c r="D344" s="16">
         <v>23339.48</v>
       </c>
       <c r="E344" s="16">
         <v>5834.87</v>
       </c>
       <c r="F344" s="16">
         <v>688.55</v>
       </c>
       <c r="G344" s="16">
         <v>13735.4</v>
       </c>
     </row>
-    <row r="345" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A345" s="23" t="s">
         <v>288</v>
       </c>
       <c r="B345" s="15">
         <v>38802.800000000003</v>
       </c>
       <c r="C345" s="16">
         <v>19401.400000000001</v>
       </c>
       <c r="D345" s="16">
         <v>69414.22</v>
       </c>
       <c r="E345" s="16">
         <v>17353.55</v>
       </c>
       <c r="F345" s="16">
         <v>2047.85</v>
       </c>
       <c r="G345" s="16">
         <v>40850.65</v>
       </c>
     </row>
-    <row r="346" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A346" s="23" t="s">
         <v>289</v>
       </c>
       <c r="B346" s="15">
         <v>127498.6</v>
       </c>
       <c r="C346" s="16">
         <v>63749.3</v>
       </c>
       <c r="D346" s="16">
         <v>228081.9</v>
       </c>
       <c r="E346" s="16">
         <v>57020.47</v>
       </c>
       <c r="F346" s="16">
         <v>6728.83</v>
       </c>
       <c r="G346" s="16">
         <v>134227.43</v>
       </c>
     </row>
-    <row r="347" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A347" s="23" t="s">
         <v>290</v>
       </c>
       <c r="B347" s="15">
         <v>20243.16</v>
       </c>
       <c r="C347" s="16">
         <v>10121.58</v>
       </c>
       <c r="D347" s="16">
         <v>36212.93</v>
       </c>
       <c r="E347" s="16">
         <v>9053.23</v>
       </c>
       <c r="F347" s="16">
         <v>1068.3499999999999</v>
       </c>
       <c r="G347" s="16">
         <v>21311.51</v>
       </c>
     </row>
-    <row r="348" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A348" s="23" t="s">
         <v>291</v>
       </c>
       <c r="B348" s="15">
         <v>29797.69</v>
       </c>
       <c r="C348" s="16">
         <v>14898.84</v>
       </c>
       <c r="D348" s="16">
         <v>53305</v>
       </c>
       <c r="E348" s="16">
         <v>13326.25</v>
       </c>
       <c r="F348" s="16">
         <v>1572.59</v>
       </c>
       <c r="G348" s="16">
         <v>31370.28</v>
       </c>
     </row>
-    <row r="349" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="349" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A349" s="24" t="s">
         <v>645</v>
       </c>
       <c r="B349" s="17">
         <v>259.86</v>
       </c>
       <c r="C349" s="18">
         <v>129.93</v>
       </c>
       <c r="D349" s="18">
         <v>464.85</v>
       </c>
       <c r="E349" s="18">
         <v>116.21</v>
       </c>
       <c r="F349" s="18">
         <v>13.72</v>
       </c>
       <c r="G349" s="18">
         <v>273.58</v>
       </c>
     </row>
-    <row r="350" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A350" s="25" t="s">
         <v>292</v>
       </c>
       <c r="B350" s="19">
         <v>-37165.300000000003</v>
       </c>
       <c r="C350" s="20">
         <v>0</v>
       </c>
       <c r="D350" s="20">
         <v>0</v>
       </c>
       <c r="E350" s="20">
         <v>0</v>
       </c>
       <c r="F350" s="20">
         <v>-6153.41</v>
       </c>
       <c r="G350" s="20">
         <v>-43318.71</v>
       </c>
     </row>
-    <row r="351" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A351" s="23" t="s">
         <v>293</v>
       </c>
       <c r="B351" s="15">
         <v>24988.77</v>
       </c>
       <c r="C351" s="16">
         <v>12494.38</v>
       </c>
       <c r="D351" s="16">
         <v>33428.160000000003</v>
       </c>
       <c r="E351" s="16">
         <v>8357.0400000000009</v>
       </c>
       <c r="F351" s="16">
         <v>4137.34</v>
       </c>
       <c r="G351" s="16">
         <v>29126.11</v>
       </c>
     </row>
-    <row r="352" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A352" s="23" t="s">
         <v>294</v>
       </c>
       <c r="B352" s="15">
         <v>1318.77</v>
       </c>
       <c r="C352" s="16">
         <v>659.38</v>
       </c>
       <c r="D352" s="16">
         <v>1764.15</v>
       </c>
       <c r="E352" s="16">
         <v>441.03</v>
       </c>
       <c r="F352" s="16">
         <v>218.35</v>
       </c>
       <c r="G352" s="16">
         <v>1537.12</v>
       </c>
     </row>
-    <row r="353" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A353" s="23" t="s">
         <v>295</v>
       </c>
       <c r="B353" s="15">
         <v>165.56</v>
       </c>
       <c r="C353" s="16">
         <v>82.78</v>
       </c>
       <c r="D353" s="16">
         <v>221.47</v>
       </c>
       <c r="E353" s="16">
         <v>55.36</v>
       </c>
       <c r="F353" s="16">
         <v>27.42</v>
       </c>
       <c r="G353" s="16">
         <v>192.98</v>
       </c>
     </row>
-    <row r="354" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A354" s="23" t="s">
         <v>296</v>
       </c>
       <c r="B354" s="15">
         <v>231.04</v>
       </c>
       <c r="C354" s="16">
         <v>115.52</v>
       </c>
       <c r="D354" s="16">
         <v>309.07</v>
       </c>
       <c r="E354" s="16">
         <v>77.260000000000005</v>
       </c>
       <c r="F354" s="16">
         <v>38.26</v>
       </c>
       <c r="G354" s="16">
         <v>269.3</v>
       </c>
     </row>
-    <row r="355" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A355" s="23" t="s">
         <v>297</v>
       </c>
       <c r="B355" s="15">
         <v>8358.06</v>
       </c>
       <c r="C355" s="16">
         <v>4179.03</v>
       </c>
       <c r="D355" s="16">
         <v>11180.81</v>
       </c>
       <c r="E355" s="16">
         <v>2795.2</v>
       </c>
       <c r="F355" s="16">
         <v>1383.83</v>
       </c>
       <c r="G355" s="16">
         <v>9741.89</v>
       </c>
     </row>
-    <row r="356" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="356" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A356" s="24" t="s">
         <v>298</v>
       </c>
       <c r="B356" s="17">
         <v>2103.1</v>
       </c>
       <c r="C356" s="18">
         <v>1051.55</v>
       </c>
       <c r="D356" s="18">
         <v>2813.37</v>
       </c>
       <c r="E356" s="18">
         <v>703.34</v>
       </c>
       <c r="F356" s="18">
         <v>348.21</v>
       </c>
       <c r="G356" s="18">
         <v>2451.31</v>
       </c>
     </row>
-    <row r="357" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A357" s="25" t="s">
         <v>299</v>
       </c>
       <c r="B357" s="19">
         <v>-38440.519999999997</v>
       </c>
       <c r="C357" s="20">
         <v>0</v>
       </c>
       <c r="D357" s="20">
         <v>0</v>
       </c>
       <c r="E357" s="20">
         <v>0</v>
       </c>
       <c r="F357" s="20">
         <v>-12411.93</v>
       </c>
       <c r="G357" s="20">
         <v>-50852.45</v>
       </c>
     </row>
-    <row r="358" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A358" s="23" t="s">
         <v>300</v>
       </c>
       <c r="B358" s="15">
         <v>38440.519999999997</v>
       </c>
       <c r="C358" s="16">
         <v>19220.259999999998</v>
       </c>
       <c r="D358" s="16">
         <v>27233.32</v>
       </c>
       <c r="E358" s="16">
         <v>6808.33</v>
       </c>
       <c r="F358" s="16">
         <v>12411.93</v>
       </c>
       <c r="G358" s="16">
         <v>50852.45</v>
       </c>
     </row>
-    <row r="359" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="359" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A359" s="24" t="s">
         <v>646</v>
       </c>
       <c r="B359" s="17">
         <v>0</v>
       </c>
       <c r="C359" s="18">
         <v>0</v>
       </c>
       <c r="D359" s="18">
         <v>0</v>
       </c>
       <c r="E359" s="18">
         <v>0</v>
       </c>
       <c r="F359" s="18">
         <v>0</v>
       </c>
       <c r="G359" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="360" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="360" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A360" s="26" t="s">
         <v>301</v>
       </c>
       <c r="B360" s="17">
         <v>0</v>
       </c>
       <c r="C360" s="18">
         <v>0</v>
       </c>
       <c r="D360" s="18">
         <v>0</v>
       </c>
       <c r="E360" s="18">
         <v>0</v>
       </c>
       <c r="F360" s="18">
         <v>0</v>
       </c>
       <c r="G360" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="361" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A361" s="25" t="s">
         <v>302</v>
       </c>
       <c r="B361" s="19">
         <v>-601694.13</v>
       </c>
       <c r="C361" s="20">
         <v>0</v>
       </c>
       <c r="D361" s="20">
         <v>0</v>
       </c>
       <c r="E361" s="20">
         <v>0</v>
       </c>
       <c r="F361" s="20">
         <v>22268.66</v>
       </c>
       <c r="G361" s="20">
         <v>-579425.47</v>
       </c>
     </row>
-    <row r="362" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A362" s="23" t="s">
         <v>647</v>
       </c>
       <c r="B362" s="15">
         <v>2562.4699999999998</v>
       </c>
       <c r="C362" s="16">
         <v>1281.23</v>
       </c>
       <c r="D362" s="16">
         <v>5504.28</v>
       </c>
       <c r="E362" s="16">
         <v>1376.07</v>
       </c>
       <c r="F362" s="16">
         <v>-94.84</v>
       </c>
       <c r="G362" s="16">
         <v>2467.63</v>
       </c>
     </row>
-    <row r="363" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A363" s="23" t="s">
         <v>303</v>
       </c>
       <c r="B363" s="15">
         <v>3511.82</v>
       </c>
       <c r="C363" s="16">
         <v>1755.91</v>
       </c>
       <c r="D363" s="16">
         <v>7543.53</v>
       </c>
       <c r="E363" s="16">
         <v>1885.88</v>
       </c>
       <c r="F363" s="16">
         <v>-129.97</v>
       </c>
       <c r="G363" s="16">
         <v>3381.85</v>
       </c>
     </row>
-    <row r="364" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A364" s="23" t="s">
         <v>304</v>
       </c>
       <c r="B364" s="15">
         <v>1065.08</v>
       </c>
       <c r="C364" s="16">
         <v>532.54</v>
       </c>
       <c r="D364" s="16">
         <v>2287.84</v>
       </c>
       <c r="E364" s="16">
         <v>571.96</v>
       </c>
       <c r="F364" s="16">
         <v>-39.42</v>
       </c>
       <c r="G364" s="16">
         <v>1025.6600000000001</v>
       </c>
     </row>
-    <row r="365" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A365" s="23" t="s">
         <v>305</v>
       </c>
       <c r="B365" s="15">
         <v>362107.24</v>
       </c>
       <c r="C365" s="16">
         <v>181053.62</v>
       </c>
       <c r="D365" s="16">
         <v>777820.76</v>
       </c>
       <c r="E365" s="16">
         <v>194455.19</v>
       </c>
       <c r="F365" s="16">
         <v>-13401.57</v>
       </c>
       <c r="G365" s="16">
         <v>348705.67</v>
       </c>
     </row>
-    <row r="366" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A366" s="23" t="s">
         <v>306</v>
       </c>
       <c r="B366" s="15">
         <v>191948.3</v>
       </c>
       <c r="C366" s="16">
         <v>95974.15</v>
       </c>
       <c r="D366" s="16">
         <v>412312.59</v>
       </c>
       <c r="E366" s="16">
         <v>103078.14</v>
       </c>
       <c r="F366" s="16">
         <v>-7103.99</v>
       </c>
       <c r="G366" s="16">
         <v>184844.31</v>
       </c>
     </row>
-    <row r="367" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="367" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A367" s="24" t="s">
         <v>307</v>
       </c>
       <c r="B367" s="17">
         <v>40499.22</v>
       </c>
       <c r="C367" s="18">
         <v>20249.61</v>
       </c>
       <c r="D367" s="18">
         <v>86993.93</v>
       </c>
       <c r="E367" s="18">
         <v>21748.48</v>
       </c>
       <c r="F367" s="18">
         <v>-1498.87</v>
       </c>
       <c r="G367" s="18">
         <v>39000.35</v>
       </c>
     </row>
-    <row r="368" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A368" s="25" t="s">
         <v>308</v>
       </c>
       <c r="B368" s="19">
         <v>-22191.48</v>
       </c>
       <c r="C368" s="20">
         <v>0</v>
       </c>
       <c r="D368" s="20">
         <v>0</v>
       </c>
       <c r="E368" s="20">
         <v>0</v>
       </c>
       <c r="F368" s="20">
         <v>1835.47</v>
       </c>
       <c r="G368" s="20">
         <v>-20356.009999999998</v>
       </c>
     </row>
-    <row r="369" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A369" s="23" t="s">
         <v>309</v>
       </c>
       <c r="B369" s="15">
         <v>1155.19</v>
       </c>
       <c r="C369" s="16">
         <v>577.59</v>
       </c>
       <c r="D369" s="16">
         <v>2692.56</v>
       </c>
       <c r="E369" s="16">
         <v>673.14</v>
       </c>
       <c r="F369" s="16">
         <v>-95.55</v>
       </c>
       <c r="G369" s="16">
         <v>1059.6400000000001</v>
       </c>
     </row>
-    <row r="370" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A370" s="23" t="s">
         <v>310</v>
       </c>
       <c r="B370" s="15">
         <v>450.26</v>
       </c>
       <c r="C370" s="16">
         <v>225.13</v>
       </c>
       <c r="D370" s="16">
         <v>1049.5</v>
       </c>
       <c r="E370" s="16">
         <v>262.37</v>
       </c>
       <c r="F370" s="16">
         <v>-37.24</v>
       </c>
       <c r="G370" s="16">
         <v>413.02</v>
       </c>
     </row>
-    <row r="371" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A371" s="23" t="s">
         <v>648</v>
       </c>
       <c r="B371" s="15">
         <v>807.01</v>
       </c>
       <c r="C371" s="16">
         <v>403.5</v>
       </c>
       <c r="D371" s="16">
         <v>1881.02</v>
       </c>
       <c r="E371" s="16">
         <v>470.25</v>
       </c>
       <c r="F371" s="16">
         <v>-66.75</v>
       </c>
       <c r="G371" s="16">
         <v>740.26</v>
       </c>
     </row>
-    <row r="372" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A372" s="23" t="s">
         <v>311</v>
       </c>
       <c r="B372" s="15">
         <v>19093.740000000002</v>
       </c>
       <c r="C372" s="16">
         <v>9546.8700000000008</v>
       </c>
       <c r="D372" s="16">
         <v>44504.5</v>
       </c>
       <c r="E372" s="16">
         <v>11126.12</v>
       </c>
       <c r="F372" s="16">
         <v>-1579.25</v>
       </c>
       <c r="G372" s="16">
         <v>17514.490000000002</v>
       </c>
     </row>
-    <row r="373" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="373" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A373" s="24" t="s">
         <v>312</v>
       </c>
       <c r="B373" s="17">
         <v>685.28</v>
       </c>
       <c r="C373" s="18">
         <v>342.64</v>
       </c>
       <c r="D373" s="18">
         <v>1597.28</v>
       </c>
       <c r="E373" s="18">
         <v>399.32</v>
       </c>
       <c r="F373" s="18">
         <v>-56.68</v>
       </c>
       <c r="G373" s="18">
         <v>628.6</v>
       </c>
     </row>
-    <row r="374" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A374" s="25" t="s">
         <v>313</v>
       </c>
       <c r="B374" s="19">
         <v>-376785.23</v>
       </c>
       <c r="C374" s="20">
         <v>0</v>
       </c>
       <c r="D374" s="20">
         <v>0</v>
       </c>
       <c r="E374" s="20">
         <v>0</v>
       </c>
       <c r="F374" s="20">
         <v>-41184.78</v>
       </c>
       <c r="G374" s="20">
         <v>-417970.01</v>
       </c>
     </row>
-    <row r="375" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A375" s="23" t="s">
         <v>314</v>
       </c>
       <c r="B375" s="15">
         <v>0</v>
       </c>
       <c r="C375" s="16">
         <v>0</v>
       </c>
       <c r="D375" s="16">
         <v>18165.96</v>
       </c>
       <c r="E375" s="16">
         <v>0</v>
       </c>
       <c r="F375" s="16">
         <v>0</v>
       </c>
       <c r="G375" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="376" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A376" s="23" t="s">
         <v>315</v>
       </c>
       <c r="B376" s="15">
         <v>23220.71</v>
       </c>
       <c r="C376" s="16">
         <v>11610.35</v>
       </c>
       <c r="D376" s="16">
         <v>36288.800000000003</v>
       </c>
       <c r="E376" s="16">
         <v>9072.2000000000007</v>
       </c>
       <c r="F376" s="16">
         <v>2538.15</v>
       </c>
       <c r="G376" s="16">
         <v>25758.86</v>
       </c>
     </row>
-    <row r="377" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A377" s="23" t="s">
         <v>316</v>
       </c>
       <c r="B377" s="15">
         <v>186955.43</v>
       </c>
       <c r="C377" s="16">
         <v>93477.71</v>
       </c>
       <c r="D377" s="16">
         <v>292169.71999999997</v>
       </c>
       <c r="E377" s="16">
         <v>73042.429999999993</v>
       </c>
       <c r="F377" s="16">
         <v>20435.28</v>
       </c>
       <c r="G377" s="16">
         <v>207390.71</v>
       </c>
     </row>
-    <row r="378" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A378" s="23" t="s">
         <v>317</v>
       </c>
       <c r="B378" s="15">
         <v>12206.92</v>
       </c>
       <c r="C378" s="16">
         <v>6103.46</v>
       </c>
       <c r="D378" s="16">
         <v>19076.689999999999</v>
       </c>
       <c r="E378" s="16">
         <v>4769.17</v>
       </c>
       <c r="F378" s="16">
         <v>1334.29</v>
       </c>
       <c r="G378" s="16">
         <v>13541.21</v>
       </c>
     </row>
-    <row r="379" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A379" s="23" t="s">
         <v>649</v>
       </c>
       <c r="B379" s="15">
         <v>9962.44</v>
       </c>
       <c r="C379" s="16">
         <v>4981.22</v>
       </c>
       <c r="D379" s="16">
         <v>15569.07</v>
       </c>
       <c r="E379" s="16">
         <v>3892.26</v>
       </c>
       <c r="F379" s="16">
         <v>1088.96</v>
       </c>
       <c r="G379" s="16">
         <v>11051.4</v>
       </c>
     </row>
-    <row r="380" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A380" s="23" t="s">
         <v>318</v>
       </c>
       <c r="B380" s="15">
         <v>1555.84</v>
       </c>
       <c r="C380" s="16">
         <v>777.92</v>
       </c>
       <c r="D380" s="16">
         <v>2431.4299999999998</v>
       </c>
       <c r="E380" s="16">
         <v>607.85</v>
       </c>
       <c r="F380" s="16">
         <v>170.07</v>
       </c>
       <c r="G380" s="16">
         <v>1725.91</v>
       </c>
     </row>
-    <row r="381" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A381" s="23" t="s">
         <v>319</v>
       </c>
       <c r="B381" s="15">
         <v>6136.32</v>
       </c>
       <c r="C381" s="16">
         <v>3068.16</v>
       </c>
       <c r="D381" s="16">
         <v>9589.7000000000007</v>
       </c>
       <c r="E381" s="16">
         <v>2397.42</v>
       </c>
       <c r="F381" s="16">
         <v>670.74</v>
       </c>
       <c r="G381" s="16">
         <v>6807.06</v>
       </c>
     </row>
-    <row r="382" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A382" s="23" t="s">
         <v>320</v>
       </c>
       <c r="B382" s="15">
         <v>6134.08</v>
       </c>
       <c r="C382" s="16">
         <v>3067.04</v>
       </c>
       <c r="D382" s="16">
         <v>9586.2000000000007</v>
       </c>
       <c r="E382" s="16">
         <v>2396.5500000000002</v>
       </c>
       <c r="F382" s="16">
         <v>670.49</v>
       </c>
       <c r="G382" s="16">
         <v>6804.57</v>
       </c>
     </row>
-    <row r="383" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A383" s="23" t="s">
         <v>321</v>
       </c>
       <c r="B383" s="15">
         <v>35099.01</v>
       </c>
       <c r="C383" s="16">
         <v>17549.5</v>
       </c>
       <c r="D383" s="16">
         <v>54851.93</v>
       </c>
       <c r="E383" s="16">
         <v>13712.98</v>
       </c>
       <c r="F383" s="16">
         <v>3836.52</v>
       </c>
       <c r="G383" s="16">
         <v>38935.53</v>
       </c>
     </row>
-    <row r="384" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A384" s="23" t="s">
         <v>322</v>
       </c>
       <c r="B384" s="15">
         <v>80191.179999999993</v>
       </c>
       <c r="C384" s="16">
         <v>40095.589999999997</v>
       </c>
       <c r="D384" s="16">
         <v>125320.96000000001</v>
       </c>
       <c r="E384" s="16">
         <v>31330.240000000002</v>
       </c>
       <c r="F384" s="16">
         <v>8765.35</v>
       </c>
       <c r="G384" s="16">
         <v>88956.53</v>
       </c>
     </row>
-    <row r="385" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A385" s="23" t="s">
         <v>323</v>
       </c>
       <c r="B385" s="15">
         <v>15323.3</v>
       </c>
       <c r="C385" s="16">
         <v>7661.65</v>
       </c>
       <c r="D385" s="16">
         <v>23946.91</v>
       </c>
       <c r="E385" s="16">
         <v>5986.72</v>
       </c>
       <c r="F385" s="16">
         <v>1674.93</v>
       </c>
       <c r="G385" s="16">
         <v>16998.23</v>
       </c>
     </row>
-    <row r="386" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="386" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A386" s="24" t="s">
         <v>650</v>
       </c>
       <c r="B386" s="17">
         <v>0</v>
       </c>
       <c r="C386" s="18">
         <v>0</v>
       </c>
       <c r="D386" s="18">
         <v>0</v>
       </c>
       <c r="E386" s="18">
         <v>0</v>
       </c>
       <c r="F386" s="18">
         <v>0</v>
       </c>
       <c r="G386" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="387" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A387" s="25" t="s">
         <v>324</v>
       </c>
       <c r="B387" s="19">
         <v>-3927.77</v>
       </c>
       <c r="C387" s="20">
         <v>0</v>
       </c>
       <c r="D387" s="20">
         <v>0</v>
       </c>
       <c r="E387" s="20">
         <v>0</v>
       </c>
       <c r="F387" s="20">
         <v>-1198.2</v>
       </c>
       <c r="G387" s="20">
         <v>-5125.97</v>
       </c>
     </row>
-    <row r="388" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A388" s="23" t="s">
         <v>325</v>
       </c>
       <c r="B388" s="15">
         <v>2662.24</v>
       </c>
       <c r="C388" s="16">
         <v>1331.12</v>
       </c>
       <c r="D388" s="16">
         <v>2075.92</v>
       </c>
       <c r="E388" s="16">
         <v>518.98</v>
       </c>
       <c r="F388" s="16">
         <v>812.14</v>
       </c>
       <c r="G388" s="16">
         <v>3474.38</v>
       </c>
     </row>
-    <row r="389" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A389" s="23" t="s">
         <v>326</v>
       </c>
       <c r="B389" s="15">
         <v>706.18</v>
       </c>
       <c r="C389" s="16">
         <v>353.09</v>
       </c>
       <c r="D389" s="16">
         <v>550.66</v>
       </c>
       <c r="E389" s="16">
         <v>137.66</v>
       </c>
       <c r="F389" s="16">
         <v>215.43</v>
       </c>
       <c r="G389" s="16">
         <v>921.61</v>
       </c>
     </row>
-    <row r="390" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="390" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A390" s="24" t="s">
         <v>327</v>
       </c>
       <c r="B390" s="17">
         <v>559.35</v>
       </c>
       <c r="C390" s="18">
         <v>279.67</v>
       </c>
       <c r="D390" s="18">
         <v>436.16</v>
       </c>
       <c r="E390" s="18">
         <v>109.04</v>
       </c>
       <c r="F390" s="18">
         <v>170.63</v>
       </c>
       <c r="G390" s="18">
         <v>729.98</v>
       </c>
     </row>
-    <row r="391" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A391" s="25" t="s">
         <v>328</v>
       </c>
       <c r="B391" s="19">
         <v>-163576.37</v>
       </c>
       <c r="C391" s="20">
         <v>0</v>
       </c>
       <c r="D391" s="20">
         <v>0</v>
       </c>
       <c r="E391" s="20">
         <v>0</v>
       </c>
       <c r="F391" s="20">
         <v>2876.73</v>
       </c>
       <c r="G391" s="20">
         <v>-160699.64000000001</v>
       </c>
     </row>
-    <row r="392" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A392" s="23" t="s">
         <v>644</v>
       </c>
       <c r="B392" s="15">
         <v>4391.49</v>
       </c>
       <c r="C392" s="16">
         <v>2195.7399999999998</v>
       </c>
       <c r="D392" s="16">
         <v>9091.91</v>
       </c>
       <c r="E392" s="16">
         <v>2272.9699999999998</v>
       </c>
       <c r="F392" s="16">
         <v>-77.23</v>
       </c>
       <c r="G392" s="16">
         <v>4314.26</v>
       </c>
     </row>
-    <row r="393" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="393" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A393" s="24" t="s">
         <v>329</v>
       </c>
       <c r="B393" s="17">
         <v>159184.88</v>
       </c>
       <c r="C393" s="18">
         <v>79592.44</v>
       </c>
       <c r="D393" s="18">
         <v>329567.77</v>
       </c>
       <c r="E393" s="18">
         <v>82391.94</v>
       </c>
       <c r="F393" s="18">
         <v>-2799.5</v>
       </c>
       <c r="G393" s="18">
         <v>156385.38</v>
       </c>
     </row>
-    <row r="394" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A394" s="25" t="s">
         <v>330</v>
       </c>
       <c r="B394" s="19">
         <v>-101857.78</v>
       </c>
       <c r="C394" s="20">
         <v>0</v>
       </c>
       <c r="D394" s="20">
         <v>0</v>
       </c>
       <c r="E394" s="20">
         <v>0</v>
       </c>
       <c r="F394" s="20">
         <v>-4263.6499999999996</v>
       </c>
       <c r="G394" s="20">
         <v>-106121.43</v>
       </c>
     </row>
-    <row r="395" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A395" s="23" t="s">
         <v>651</v>
       </c>
       <c r="B395" s="15">
         <v>236.23</v>
       </c>
       <c r="C395" s="16">
         <v>118.11</v>
       </c>
       <c r="D395" s="16">
         <v>432.91</v>
       </c>
       <c r="E395" s="16">
         <v>108.22</v>
       </c>
       <c r="F395" s="16">
         <v>9.89</v>
       </c>
       <c r="G395" s="16">
         <v>246.12</v>
       </c>
     </row>
-    <row r="396" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A396" s="23" t="s">
         <v>331</v>
       </c>
       <c r="B396" s="15">
         <v>93091.82</v>
       </c>
       <c r="C396" s="16">
         <v>46545.91</v>
       </c>
       <c r="D396" s="16">
         <v>170596.82</v>
       </c>
       <c r="E396" s="16">
         <v>42649.2</v>
       </c>
       <c r="F396" s="16">
         <v>3896.71</v>
       </c>
       <c r="G396" s="16">
         <v>96988.53</v>
       </c>
     </row>
-    <row r="397" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A397" s="23" t="s">
         <v>332</v>
       </c>
       <c r="B397" s="15">
         <v>6754.94</v>
       </c>
       <c r="C397" s="16">
         <v>3377.47</v>
       </c>
       <c r="D397" s="16">
         <v>12378.86</v>
       </c>
       <c r="E397" s="16">
         <v>3094.71</v>
       </c>
       <c r="F397" s="16">
         <v>282.76</v>
       </c>
       <c r="G397" s="16">
         <v>7037.7</v>
       </c>
     </row>
-    <row r="398" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="398" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A398" s="24" t="s">
         <v>333</v>
       </c>
       <c r="B398" s="17">
         <v>1774.79</v>
       </c>
       <c r="C398" s="18">
         <v>887.39</v>
       </c>
       <c r="D398" s="18">
         <v>3252.42</v>
       </c>
       <c r="E398" s="18">
         <v>813.1</v>
       </c>
       <c r="F398" s="18">
         <v>74.290000000000006</v>
       </c>
       <c r="G398" s="18">
         <v>1849.08</v>
       </c>
     </row>
-    <row r="399" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A399" s="25" t="s">
         <v>334</v>
       </c>
       <c r="B399" s="19">
         <v>-93453.36</v>
       </c>
       <c r="C399" s="20">
         <v>0</v>
       </c>
       <c r="D399" s="20">
         <v>0</v>
       </c>
       <c r="E399" s="20">
         <v>0</v>
       </c>
       <c r="F399" s="20">
         <v>-1967.98</v>
       </c>
       <c r="G399" s="20">
         <v>-95421.34</v>
       </c>
     </row>
-    <row r="400" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A400" s="23" t="s">
         <v>335</v>
       </c>
       <c r="B400" s="15">
-        <v>0</v>
+        <v>93375.05</v>
       </c>
       <c r="C400" s="16">
-        <v>0</v>
+        <v>46687.519999999997</v>
       </c>
       <c r="D400" s="16">
-        <v>0</v>
+        <v>178884.76</v>
       </c>
       <c r="E400" s="16">
-        <v>0</v>
+        <v>44721.19</v>
       </c>
       <c r="F400" s="16">
-        <v>0</v>
+        <v>1966.33</v>
       </c>
       <c r="G400" s="16">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+        <v>95341.38</v>
+      </c>
+    </row>
+    <row r="401" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A401" s="24" t="s">
         <v>620</v>
       </c>
       <c r="B401" s="17">
-        <v>93375.05</v>
+        <v>78.31</v>
       </c>
       <c r="C401" s="18">
-        <v>46687.519999999997</v>
+        <v>39.15</v>
       </c>
       <c r="D401" s="18">
-        <v>178884.76</v>
+        <v>150.03</v>
       </c>
       <c r="E401" s="18">
-        <v>44721.19</v>
+        <v>37.5</v>
       </c>
       <c r="F401" s="18">
-        <v>1966.33</v>
+        <v>1.65</v>
       </c>
       <c r="G401" s="18">
-        <v>95341.38</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:7" x14ac:dyDescent="0.25">
+        <v>79.959999999999994</v>
+      </c>
+    </row>
+    <row r="402" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A402" s="25" t="s">
         <v>336</v>
       </c>
       <c r="B402" s="19">
         <v>-45990.04</v>
       </c>
       <c r="C402" s="20">
         <v>0</v>
       </c>
       <c r="D402" s="20">
         <v>0</v>
       </c>
       <c r="E402" s="20">
         <v>0</v>
       </c>
       <c r="F402" s="20">
         <v>10783.49</v>
       </c>
       <c r="G402" s="20">
         <v>-35206.550000000003</v>
       </c>
     </row>
-    <row r="403" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A403" s="23" t="s">
         <v>337</v>
       </c>
       <c r="B403" s="15">
         <v>24463.14</v>
       </c>
       <c r="C403" s="16">
         <v>12231.57</v>
       </c>
       <c r="D403" s="16">
         <v>71870.22</v>
       </c>
       <c r="E403" s="16">
         <v>17967.55</v>
       </c>
       <c r="F403" s="16">
         <v>-5735.98</v>
       </c>
       <c r="G403" s="16">
         <v>18727.16</v>
       </c>
     </row>
-    <row r="404" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="404" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A404" s="24" t="s">
         <v>648</v>
       </c>
       <c r="B404" s="17">
         <v>21526.9</v>
       </c>
       <c r="C404" s="18">
         <v>10763.45</v>
       </c>
       <c r="D404" s="18">
         <v>63243.85</v>
       </c>
       <c r="E404" s="18">
         <v>15810.96</v>
       </c>
       <c r="F404" s="18">
         <v>-5047.51</v>
       </c>
       <c r="G404" s="18">
         <v>16479.39</v>
       </c>
     </row>
-    <row r="405" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A405" s="25" t="s">
         <v>338</v>
       </c>
       <c r="B405" s="19">
         <v>-27319.59</v>
       </c>
       <c r="C405" s="20">
         <v>0</v>
       </c>
       <c r="D405" s="20">
         <v>0</v>
       </c>
       <c r="E405" s="20">
         <v>0</v>
       </c>
       <c r="F405" s="20">
         <v>-4387.33</v>
       </c>
       <c r="G405" s="20">
         <v>-31706.92</v>
       </c>
     </row>
-    <row r="406" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A406" s="23" t="s">
         <v>339</v>
       </c>
       <c r="B406" s="15">
         <v>3918.79</v>
       </c>
       <c r="C406" s="16">
         <v>1959.39</v>
       </c>
       <c r="D406" s="16">
         <v>5320.26</v>
       </c>
       <c r="E406" s="16">
         <v>1330.06</v>
       </c>
       <c r="F406" s="16">
         <v>629.33000000000004</v>
       </c>
       <c r="G406" s="16">
         <v>4548.12</v>
       </c>
     </row>
-    <row r="407" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A407" s="23" t="s">
         <v>340</v>
       </c>
       <c r="B407" s="15">
         <v>17533.810000000001</v>
       </c>
       <c r="C407" s="16">
         <v>8766.9</v>
       </c>
       <c r="D407" s="16">
         <v>23804.400000000001</v>
       </c>
       <c r="E407" s="16">
         <v>5951.1</v>
       </c>
       <c r="F407" s="16">
         <v>2815.8</v>
       </c>
       <c r="G407" s="16">
         <v>20349.61</v>
       </c>
     </row>
-    <row r="408" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="408" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A408" s="24" t="s">
         <v>341</v>
       </c>
       <c r="B408" s="17">
         <v>5866.99</v>
       </c>
       <c r="C408" s="18">
         <v>2933.49</v>
       </c>
       <c r="D408" s="18">
         <v>7965.19</v>
       </c>
       <c r="E408" s="18">
         <v>1991.29</v>
       </c>
       <c r="F408" s="18">
         <v>942.2</v>
       </c>
       <c r="G408" s="18">
         <v>6809.19</v>
       </c>
     </row>
-    <row r="409" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A409" s="25" t="s">
         <v>342</v>
       </c>
       <c r="B409" s="19">
         <v>-44090.11</v>
       </c>
       <c r="C409" s="20">
         <v>0</v>
       </c>
       <c r="D409" s="20">
         <v>0</v>
       </c>
       <c r="E409" s="20">
         <v>0</v>
       </c>
       <c r="F409" s="20">
         <v>-8378.2099999999991</v>
       </c>
       <c r="G409" s="20">
         <v>-52468.32</v>
       </c>
     </row>
-    <row r="410" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A410" s="23" t="s">
         <v>343</v>
       </c>
       <c r="B410" s="15">
         <v>166.97</v>
       </c>
       <c r="C410" s="16">
         <v>83.48</v>
       </c>
       <c r="D410" s="16">
         <v>207.03</v>
       </c>
       <c r="E410" s="16">
         <v>51.75</v>
       </c>
       <c r="F410" s="16">
         <v>31.73</v>
       </c>
       <c r="G410" s="16">
         <v>198.7</v>
       </c>
     </row>
-    <row r="411" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A411" s="23" t="s">
         <v>344</v>
       </c>
       <c r="B411" s="15">
         <v>403.68</v>
       </c>
       <c r="C411" s="16">
         <v>201.84</v>
       </c>
       <c r="D411" s="16">
         <v>500.53</v>
       </c>
       <c r="E411" s="16">
         <v>125.13</v>
       </c>
       <c r="F411" s="16">
         <v>76.709999999999994</v>
       </c>
       <c r="G411" s="16">
         <v>480.39</v>
       </c>
     </row>
-    <row r="412" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A412" s="23" t="s">
         <v>345</v>
       </c>
       <c r="B412" s="15">
         <v>844.51</v>
       </c>
       <c r="C412" s="16">
         <v>422.25</v>
       </c>
       <c r="D412" s="16">
         <v>1047.1099999999999</v>
       </c>
       <c r="E412" s="16">
         <v>261.77</v>
       </c>
       <c r="F412" s="16">
         <v>160.47999999999999</v>
       </c>
       <c r="G412" s="16">
         <v>1004.99</v>
       </c>
     </row>
-    <row r="413" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A413" s="23" t="s">
         <v>346</v>
       </c>
       <c r="B413" s="15">
         <v>68.98</v>
       </c>
       <c r="C413" s="16">
         <v>34.49</v>
       </c>
       <c r="D413" s="16">
         <v>85.53</v>
       </c>
       <c r="E413" s="16">
         <v>21.38</v>
       </c>
       <c r="F413" s="16">
         <v>13.11</v>
       </c>
       <c r="G413" s="16">
         <v>82.09</v>
       </c>
     </row>
-    <row r="414" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A414" s="23" t="s">
         <v>347</v>
       </c>
       <c r="B414" s="15">
         <v>1294.51</v>
       </c>
       <c r="C414" s="16">
         <v>647.25</v>
       </c>
       <c r="D414" s="16">
         <v>1605.07</v>
       </c>
       <c r="E414" s="16">
         <v>401.26</v>
       </c>
       <c r="F414" s="16">
         <v>245.99</v>
       </c>
       <c r="G414" s="16">
         <v>1540.5</v>
       </c>
     </row>
-    <row r="415" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A415" s="23" t="s">
         <v>348</v>
       </c>
       <c r="B415" s="15">
         <v>751.88</v>
       </c>
       <c r="C415" s="16">
         <v>375.94</v>
       </c>
       <c r="D415" s="16">
         <v>932.26</v>
       </c>
       <c r="E415" s="16">
         <v>233.06</v>
       </c>
       <c r="F415" s="16">
         <v>142.88</v>
       </c>
       <c r="G415" s="16">
         <v>894.76</v>
       </c>
     </row>
-    <row r="416" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A416" s="23" t="s">
         <v>349</v>
       </c>
       <c r="B416" s="15">
         <v>729.09</v>
       </c>
       <c r="C416" s="16">
         <v>364.54</v>
       </c>
       <c r="D416" s="16">
         <v>904</v>
       </c>
       <c r="E416" s="16">
         <v>226</v>
       </c>
       <c r="F416" s="16">
         <v>138.54</v>
       </c>
       <c r="G416" s="16">
         <v>867.63</v>
       </c>
     </row>
-    <row r="417" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A417" s="23" t="s">
         <v>350</v>
       </c>
       <c r="B417" s="15">
         <v>6889.16</v>
       </c>
       <c r="C417" s="16">
         <v>3444.58</v>
       </c>
       <c r="D417" s="16">
         <v>8541.89</v>
       </c>
       <c r="E417" s="16">
         <v>2135.4699999999998</v>
       </c>
       <c r="F417" s="16">
         <v>1309.1099999999999</v>
       </c>
       <c r="G417" s="16">
         <v>8198.27</v>
       </c>
     </row>
-    <row r="418" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="418" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A418" s="24" t="s">
         <v>351</v>
       </c>
       <c r="B418" s="17">
         <v>32941.33</v>
       </c>
       <c r="C418" s="18">
         <v>16470.66</v>
       </c>
       <c r="D418" s="18">
         <v>40844.03</v>
       </c>
       <c r="E418" s="18">
         <v>10211</v>
       </c>
       <c r="F418" s="18">
         <v>6259.66</v>
       </c>
       <c r="G418" s="18">
         <v>39200.99</v>
       </c>
     </row>
-    <row r="419" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A419" s="25" t="s">
         <v>352</v>
       </c>
       <c r="B419" s="19">
         <v>-48044.14</v>
       </c>
       <c r="C419" s="20">
         <v>0</v>
       </c>
       <c r="D419" s="20">
         <v>0</v>
       </c>
       <c r="E419" s="20">
         <v>0</v>
       </c>
       <c r="F419" s="20">
         <v>-5083.47</v>
       </c>
       <c r="G419" s="20">
         <v>-53127.61</v>
       </c>
     </row>
-    <row r="420" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A420" s="23" t="s">
         <v>353</v>
       </c>
       <c r="B420" s="15">
         <v>41790.33</v>
       </c>
       <c r="C420" s="16">
         <v>20895.16</v>
       </c>
       <c r="D420" s="16">
         <v>65893.59</v>
       </c>
       <c r="E420" s="16">
         <v>16473.39</v>
       </c>
       <c r="F420" s="16">
         <v>4421.7700000000004</v>
       </c>
       <c r="G420" s="16">
         <v>46212.1</v>
       </c>
     </row>
-    <row r="421" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="421" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A421" s="24" t="s">
         <v>354</v>
       </c>
       <c r="B421" s="17">
         <v>6253.81</v>
       </c>
       <c r="C421" s="18">
         <v>3126.9</v>
       </c>
       <c r="D421" s="18">
         <v>9860.81</v>
       </c>
       <c r="E421" s="18">
         <v>2465.1999999999998</v>
       </c>
       <c r="F421" s="18">
         <v>661.7</v>
       </c>
       <c r="G421" s="18">
         <v>6915.51</v>
       </c>
     </row>
-    <row r="422" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A422" s="25" t="s">
         <v>355</v>
       </c>
       <c r="B422" s="19">
         <v>-3278147.25</v>
       </c>
       <c r="C422" s="20">
         <v>0</v>
       </c>
       <c r="D422" s="20">
         <v>0</v>
       </c>
       <c r="E422" s="20">
         <v>0</v>
       </c>
       <c r="F422" s="20">
         <v>805669.14</v>
       </c>
       <c r="G422" s="20">
         <v>-2472478.11</v>
       </c>
     </row>
-    <row r="423" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A423" s="23" t="s">
         <v>356</v>
       </c>
       <c r="B423" s="15">
         <v>2777931.21</v>
       </c>
       <c r="C423" s="16">
         <v>1388965.6</v>
       </c>
       <c r="D423" s="16">
         <v>8286787.2800000003</v>
       </c>
       <c r="E423" s="16">
         <v>2071696.82</v>
       </c>
       <c r="F423" s="16">
         <v>-682731.22</v>
       </c>
       <c r="G423" s="16">
         <v>2095199.99</v>
       </c>
     </row>
-    <row r="424" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A424" s="23" t="s">
         <v>357</v>
       </c>
       <c r="B424" s="15">
         <v>89290.19</v>
       </c>
       <c r="C424" s="16">
         <v>44645.09</v>
       </c>
       <c r="D424" s="16">
         <v>266359.65999999997</v>
       </c>
       <c r="E424" s="16">
         <v>66589.91</v>
       </c>
       <c r="F424" s="16">
         <v>-21944.82</v>
       </c>
       <c r="G424" s="16">
         <v>67345.37</v>
       </c>
     </row>
-    <row r="425" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A425" s="23" t="s">
         <v>647</v>
       </c>
       <c r="B425" s="15">
         <v>50877.26</v>
       </c>
       <c r="C425" s="16">
         <v>25438.63</v>
       </c>
       <c r="D425" s="16">
         <v>151770.85</v>
       </c>
       <c r="E425" s="16">
         <v>37942.71</v>
       </c>
       <c r="F425" s="16">
         <v>-12504.08</v>
       </c>
       <c r="G425" s="16">
         <v>38373.18</v>
       </c>
     </row>
-    <row r="426" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A426" s="23" t="s">
         <v>615</v>
       </c>
       <c r="B426" s="15">
         <v>161104.66</v>
       </c>
       <c r="C426" s="16">
         <v>80552.33</v>
       </c>
       <c r="D426" s="16">
         <v>480587.89</v>
       </c>
       <c r="E426" s="16">
         <v>120146.97</v>
       </c>
       <c r="F426" s="16">
         <v>-39594.639999999999</v>
       </c>
       <c r="G426" s="16">
         <v>121510.02</v>
       </c>
     </row>
-    <row r="427" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A427" s="23" t="s">
         <v>358</v>
       </c>
       <c r="B427" s="15">
         <v>90421.99</v>
       </c>
       <c r="C427" s="16">
         <v>45210.99</v>
       </c>
       <c r="D427" s="16">
         <v>269735.89</v>
       </c>
       <c r="E427" s="16">
         <v>67433.97</v>
       </c>
       <c r="F427" s="16">
         <v>-22222.98</v>
       </c>
       <c r="G427" s="16">
         <v>68199.009999999995</v>
       </c>
     </row>
-    <row r="428" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A428" s="23" t="s">
         <v>652</v>
       </c>
       <c r="B428" s="15">
         <v>59294.73</v>
       </c>
       <c r="C428" s="16">
         <v>29647.360000000001</v>
       </c>
       <c r="D428" s="16">
         <v>176880.85</v>
       </c>
       <c r="E428" s="16">
         <v>44220.21</v>
       </c>
       <c r="F428" s="16">
         <v>-14572.85</v>
       </c>
       <c r="G428" s="16">
         <v>44721.88</v>
       </c>
     </row>
-    <row r="429" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A429" s="23" t="s">
         <v>359</v>
       </c>
       <c r="B429" s="15">
         <v>48639.92</v>
       </c>
       <c r="C429" s="16">
         <v>24319.96</v>
       </c>
       <c r="D429" s="16">
         <v>145096.71</v>
       </c>
       <c r="E429" s="16">
         <v>36274.17</v>
       </c>
       <c r="F429" s="16">
         <v>-11954.21</v>
       </c>
       <c r="G429" s="16">
         <v>36685.71</v>
       </c>
     </row>
-    <row r="430" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A430" s="23" t="s">
         <v>653</v>
       </c>
       <c r="B430" s="15">
         <v>587.29</v>
       </c>
       <c r="C430" s="16">
         <v>293.64</v>
       </c>
       <c r="D430" s="16">
         <v>1751.93</v>
       </c>
       <c r="E430" s="16">
         <v>437.98</v>
       </c>
       <c r="F430" s="16">
         <v>-144.34</v>
       </c>
       <c r="G430" s="16">
         <v>442.95</v>
       </c>
     </row>
-    <row r="431" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="431" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A431" s="24" t="s">
         <v>654</v>
       </c>
       <c r="B431" s="17">
         <v>0</v>
       </c>
       <c r="C431" s="18">
         <v>0</v>
       </c>
       <c r="D431" s="18">
         <v>0</v>
       </c>
       <c r="E431" s="18">
         <v>0</v>
       </c>
       <c r="F431" s="18">
         <v>0</v>
       </c>
       <c r="G431" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="432" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A432" s="25" t="s">
         <v>360</v>
       </c>
       <c r="B432" s="19">
         <v>-12817.29</v>
       </c>
       <c r="C432" s="20">
         <v>0</v>
       </c>
       <c r="D432" s="20">
         <v>0</v>
       </c>
       <c r="E432" s="20">
         <v>0</v>
       </c>
       <c r="F432" s="20">
         <v>-968.19</v>
       </c>
       <c r="G432" s="20">
         <v>-13785.48</v>
       </c>
     </row>
-    <row r="433" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A433" s="23" t="s">
         <v>361</v>
       </c>
       <c r="B433" s="15">
         <v>1410.58</v>
       </c>
       <c r="C433" s="16">
         <v>705.29</v>
       </c>
       <c r="D433" s="16">
         <v>2394.9499999999998</v>
       </c>
       <c r="E433" s="16">
         <v>598.73</v>
       </c>
       <c r="F433" s="16">
         <v>106.56</v>
       </c>
       <c r="G433" s="16">
         <v>1517.14</v>
       </c>
     </row>
-    <row r="434" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="434" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A434" s="24" t="s">
         <v>362</v>
       </c>
       <c r="B434" s="17">
         <v>11406.71</v>
       </c>
       <c r="C434" s="18">
         <v>5703.35</v>
       </c>
       <c r="D434" s="18">
         <v>19366.88</v>
       </c>
       <c r="E434" s="18">
         <v>4841.72</v>
       </c>
       <c r="F434" s="18">
         <v>861.63</v>
       </c>
       <c r="G434" s="18">
         <v>12268.34</v>
       </c>
     </row>
-    <row r="435" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A435" s="25" t="s">
         <v>363</v>
       </c>
       <c r="B435" s="19">
         <v>-53128.49</v>
       </c>
       <c r="C435" s="20">
         <v>0</v>
       </c>
       <c r="D435" s="20">
         <v>0</v>
       </c>
       <c r="E435" s="20">
         <v>0</v>
       </c>
       <c r="F435" s="20">
         <v>-11892.31</v>
       </c>
       <c r="G435" s="20">
         <v>-65020.800000000003</v>
       </c>
     </row>
-    <row r="436" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A436" s="23" t="s">
         <v>364</v>
       </c>
       <c r="B436" s="15">
         <v>12732.15</v>
       </c>
       <c r="C436" s="16">
         <v>6366.07</v>
       </c>
       <c r="D436" s="16">
         <v>14064.42</v>
       </c>
       <c r="E436" s="16">
         <v>3516.1</v>
       </c>
       <c r="F436" s="16">
         <v>2849.97</v>
       </c>
       <c r="G436" s="16">
         <v>15582.12</v>
       </c>
     </row>
-    <row r="437" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A437" s="23" t="s">
         <v>655</v>
       </c>
       <c r="B437" s="15">
         <v>5557.19</v>
       </c>
       <c r="C437" s="16">
         <v>2778.59</v>
       </c>
       <c r="D437" s="16">
         <v>6138.69</v>
       </c>
       <c r="E437" s="16">
         <v>1534.67</v>
       </c>
       <c r="F437" s="16">
         <v>1243.92</v>
       </c>
       <c r="G437" s="16">
         <v>6801.11</v>
       </c>
     </row>
-    <row r="438" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A438" s="23" t="s">
         <v>365</v>
       </c>
       <c r="B438" s="15">
         <v>7987.22</v>
       </c>
       <c r="C438" s="16">
         <v>3993.61</v>
       </c>
       <c r="D438" s="16">
         <v>8822.99</v>
       </c>
       <c r="E438" s="16">
         <v>2205.7399999999998</v>
       </c>
       <c r="F438" s="16">
         <v>1787.87</v>
       </c>
       <c r="G438" s="16">
         <v>9775.09</v>
       </c>
     </row>
-    <row r="439" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A439" s="23" t="s">
         <v>366</v>
       </c>
       <c r="B439" s="15">
         <v>5563.98</v>
       </c>
       <c r="C439" s="16">
         <v>2781.99</v>
       </c>
       <c r="D439" s="16">
         <v>6146.19</v>
       </c>
       <c r="E439" s="16">
         <v>1536.54</v>
       </c>
       <c r="F439" s="16">
         <v>1245.45</v>
       </c>
       <c r="G439" s="16">
         <v>6809.43</v>
       </c>
     </row>
-    <row r="440" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="440" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A440" s="24" t="s">
         <v>367</v>
       </c>
       <c r="B440" s="17">
         <v>21287.95</v>
       </c>
       <c r="C440" s="18">
         <v>10643.97</v>
       </c>
       <c r="D440" s="18">
         <v>23515.49</v>
       </c>
       <c r="E440" s="18">
         <v>5878.87</v>
       </c>
       <c r="F440" s="18">
         <v>4765.1000000000004</v>
       </c>
       <c r="G440" s="18">
         <v>26053.05</v>
       </c>
     </row>
-    <row r="441" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A441" s="25" t="s">
         <v>368</v>
       </c>
       <c r="B441" s="19">
         <v>-397580.84</v>
       </c>
       <c r="C441" s="20">
         <v>0</v>
       </c>
       <c r="D441" s="20">
         <v>0</v>
       </c>
       <c r="E441" s="20">
         <v>0</v>
       </c>
       <c r="F441" s="20">
         <v>-39015.300000000003</v>
       </c>
       <c r="G441" s="20">
         <v>-436596.14</v>
       </c>
     </row>
-    <row r="442" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A442" s="23" t="s">
         <v>369</v>
       </c>
       <c r="B442" s="15">
         <v>63488.99</v>
       </c>
       <c r="C442" s="16">
         <v>31744.49</v>
       </c>
       <c r="D442" s="16">
         <v>102056.85</v>
       </c>
       <c r="E442" s="16">
         <v>25514.21</v>
       </c>
       <c r="F442" s="16">
         <v>6230.28</v>
       </c>
       <c r="G442" s="16">
         <v>69719.27</v>
       </c>
     </row>
-    <row r="443" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A443" s="23" t="s">
         <v>370</v>
       </c>
       <c r="B443" s="15">
         <v>1658.82</v>
       </c>
       <c r="C443" s="16">
         <v>829.41</v>
       </c>
       <c r="D443" s="16">
         <v>2666.51</v>
       </c>
       <c r="E443" s="16">
         <v>666.62</v>
       </c>
       <c r="F443" s="16">
         <v>162.79</v>
       </c>
       <c r="G443" s="16">
         <v>1821.61</v>
       </c>
     </row>
-    <row r="444" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A444" s="23" t="s">
         <v>655</v>
       </c>
       <c r="B444" s="15">
-        <v>63488.99</v>
+        <v>0</v>
       </c>
       <c r="C444" s="16">
-        <v>31744.49</v>
+        <v>0</v>
       </c>
       <c r="D444" s="16">
-        <v>102056.85</v>
+        <v>0</v>
       </c>
       <c r="E444" s="16">
-        <v>25514.21</v>
+        <v>0</v>
       </c>
       <c r="F444" s="16">
-        <v>6230.28</v>
+        <v>0</v>
       </c>
       <c r="G444" s="16">
-        <v>69719.27</v>
-[...2 lines deleted...]
-    <row r="445" spans="1:7" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="445" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A445" s="23" t="s">
         <v>371</v>
       </c>
       <c r="B445" s="15">
-        <v>1658.82</v>
+        <v>19474.009999999998</v>
       </c>
       <c r="C445" s="16">
-        <v>829.41</v>
+        <v>9737</v>
       </c>
       <c r="D445" s="16">
-        <v>2666.51</v>
+        <v>31303.96</v>
       </c>
       <c r="E445" s="16">
-        <v>666.62</v>
+        <v>7825.99</v>
       </c>
       <c r="F445" s="16">
-        <v>162.79</v>
+        <v>1911.01</v>
       </c>
       <c r="G445" s="16">
-        <v>1821.61</v>
-[...2 lines deleted...]
-    <row r="446" spans="1:7" x14ac:dyDescent="0.25">
+        <v>21385.02</v>
+      </c>
+    </row>
+    <row r="446" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A446" s="23" t="s">
         <v>372</v>
       </c>
       <c r="B446" s="15">
-        <v>19474.009999999998</v>
+        <v>9817.73</v>
       </c>
       <c r="C446" s="16">
-        <v>9737</v>
+        <v>4908.8599999999997</v>
       </c>
       <c r="D446" s="16">
-        <v>31303.96</v>
+        <v>15781.74</v>
       </c>
       <c r="E446" s="16">
-        <v>7825.99</v>
+        <v>3945.43</v>
       </c>
       <c r="F446" s="16">
-        <v>1911.01</v>
+        <v>963.43</v>
       </c>
       <c r="G446" s="16">
-        <v>21385.02</v>
-[...2 lines deleted...]
-    <row r="447" spans="1:7" x14ac:dyDescent="0.25">
+        <v>10781.16</v>
+      </c>
+    </row>
+    <row r="447" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A447" s="23" t="s">
         <v>373</v>
       </c>
       <c r="B447" s="15">
-        <v>9817.73</v>
+        <v>10256.58</v>
       </c>
       <c r="C447" s="16">
-        <v>4908.8599999999997</v>
+        <v>5128.29</v>
       </c>
       <c r="D447" s="16">
-        <v>15781.74</v>
+        <v>16487.18</v>
       </c>
       <c r="E447" s="16">
-        <v>3945.43</v>
+        <v>4121.79</v>
       </c>
       <c r="F447" s="16">
-        <v>963.43</v>
+        <v>1006.5</v>
       </c>
       <c r="G447" s="16">
-        <v>10781.16</v>
-[...2 lines deleted...]
-    <row r="448" spans="1:7" x14ac:dyDescent="0.25">
+        <v>11263.08</v>
+      </c>
+    </row>
+    <row r="448" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A448" s="23" t="s">
         <v>374</v>
       </c>
       <c r="B448" s="15">
-        <v>10256.58</v>
+        <v>124989.93</v>
       </c>
       <c r="C448" s="16">
-        <v>5128.29</v>
+        <v>62494.96</v>
       </c>
       <c r="D448" s="16">
-        <v>16487.18</v>
+        <v>200917.97</v>
       </c>
       <c r="E448" s="16">
-        <v>4121.79</v>
+        <v>50229.49</v>
       </c>
       <c r="F448" s="16">
-        <v>1006.5</v>
+        <v>12265.47</v>
       </c>
       <c r="G448" s="16">
-        <v>11263.08</v>
-[...2 lines deleted...]
-    <row r="449" spans="1:7" x14ac:dyDescent="0.25">
+        <v>137255.4</v>
+      </c>
+    </row>
+    <row r="449" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A449" s="23" t="s">
         <v>375</v>
       </c>
       <c r="B449" s="15">
-        <v>124989.93</v>
+        <v>8133</v>
       </c>
       <c r="C449" s="16">
-        <v>62494.96</v>
+        <v>4066.5</v>
       </c>
       <c r="D449" s="16">
-        <v>200917.97</v>
+        <v>13073.58</v>
       </c>
       <c r="E449" s="16">
-        <v>50229.49</v>
+        <v>3268.39</v>
       </c>
       <c r="F449" s="16">
-        <v>12265.47</v>
+        <v>798.11</v>
       </c>
       <c r="G449" s="16">
-        <v>137255.4</v>
-[...2 lines deleted...]
-    <row r="450" spans="1:7" x14ac:dyDescent="0.25">
+        <v>8931.11</v>
+      </c>
+    </row>
+    <row r="450" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A450" s="23" t="s">
         <v>376</v>
       </c>
       <c r="B450" s="15">
-        <v>8133</v>
+        <v>112319.2</v>
       </c>
       <c r="C450" s="16">
-        <v>4066.5</v>
+        <v>56159.6</v>
       </c>
       <c r="D450" s="16">
-        <v>13073.58</v>
+        <v>180550.11</v>
       </c>
       <c r="E450" s="16">
-        <v>3268.39</v>
+        <v>45137.52</v>
       </c>
       <c r="F450" s="16">
-        <v>798.11</v>
+        <v>11022.08</v>
       </c>
       <c r="G450" s="16">
-        <v>8931.11</v>
-[...2 lines deleted...]
-    <row r="451" spans="1:7" x14ac:dyDescent="0.25">
+        <v>123341.28</v>
+      </c>
+    </row>
+    <row r="451" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A451" s="23" t="s">
         <v>377</v>
       </c>
       <c r="B451" s="15">
-        <v>112319.2</v>
+        <v>4357.01</v>
       </c>
       <c r="C451" s="16">
-        <v>56159.6</v>
+        <v>2178.5</v>
       </c>
       <c r="D451" s="16">
-        <v>180550.11</v>
+        <v>7003.78</v>
       </c>
       <c r="E451" s="16">
-        <v>45137.52</v>
+        <v>1750.94</v>
       </c>
       <c r="F451" s="16">
-        <v>11022.08</v>
+        <v>427.56</v>
       </c>
       <c r="G451" s="16">
-        <v>123341.28</v>
-[...2 lines deleted...]
-    <row r="452" spans="1:7" x14ac:dyDescent="0.25">
+        <v>4784.57</v>
+      </c>
+    </row>
+    <row r="452" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A452" s="23" t="s">
         <v>378</v>
       </c>
       <c r="B452" s="15">
-        <v>4357.01</v>
+        <v>6835.62</v>
       </c>
       <c r="C452" s="16">
-        <v>2178.5</v>
+        <v>3417.81</v>
       </c>
       <c r="D452" s="16">
-        <v>7003.78</v>
+        <v>10988.07</v>
       </c>
       <c r="E452" s="16">
-        <v>1750.94</v>
+        <v>2747.01</v>
       </c>
       <c r="F452" s="16">
-        <v>427.56</v>
+        <v>670.8</v>
       </c>
       <c r="G452" s="16">
-        <v>4784.57</v>
-[...2 lines deleted...]
-    <row r="453" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+        <v>7506.42</v>
+      </c>
+    </row>
+    <row r="453" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A453" s="24" t="s">
         <v>379</v>
       </c>
       <c r="B453" s="17">
-        <v>6835.62</v>
+        <v>36249.949999999997</v>
       </c>
       <c r="C453" s="18">
-        <v>3417.81</v>
+        <v>18124.97</v>
       </c>
       <c r="D453" s="18">
-        <v>10988.07</v>
+        <v>58270.82</v>
       </c>
       <c r="E453" s="18">
-        <v>2747.01</v>
+        <v>14567.7</v>
       </c>
       <c r="F453" s="18">
-        <v>670.8</v>
+        <v>3557.27</v>
       </c>
       <c r="G453" s="18">
-        <v>7506.42</v>
-[...2 lines deleted...]
-    <row r="454" spans="1:7" x14ac:dyDescent="0.25">
+        <v>39807.22</v>
+      </c>
+    </row>
+    <row r="454" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A454" s="25" t="s">
         <v>380</v>
       </c>
       <c r="B454" s="19">
         <v>-303475.59999999998</v>
       </c>
       <c r="C454" s="20">
         <v>0</v>
       </c>
       <c r="D454" s="20">
         <v>0</v>
       </c>
       <c r="E454" s="20">
         <v>0</v>
       </c>
       <c r="F454" s="20">
         <v>-3632.01</v>
       </c>
       <c r="G454" s="20">
         <v>-307107.61</v>
       </c>
     </row>
-    <row r="455" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="455" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A455" s="23" t="s">
         <v>381</v>
       </c>
       <c r="B455" s="15">
         <v>3220.34</v>
       </c>
       <c r="C455" s="16">
         <v>1610.17</v>
       </c>
       <c r="D455" s="16">
         <v>6286.51</v>
       </c>
       <c r="E455" s="16">
         <v>1571.62</v>
       </c>
       <c r="F455" s="16">
         <v>38.549999999999997</v>
       </c>
       <c r="G455" s="16">
         <v>3258.89</v>
       </c>
     </row>
-    <row r="456" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="456" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A456" s="23" t="s">
         <v>382</v>
       </c>
       <c r="B456" s="15">
         <v>1461.82</v>
       </c>
       <c r="C456" s="16">
         <v>730.91</v>
       </c>
       <c r="D456" s="16">
         <v>2853.67</v>
       </c>
       <c r="E456" s="16">
         <v>713.41</v>
       </c>
       <c r="F456" s="16">
         <v>17.5</v>
       </c>
       <c r="G456" s="16">
         <v>1479.32</v>
       </c>
     </row>
-    <row r="457" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="457" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A457" s="23" t="s">
         <v>383</v>
       </c>
       <c r="B457" s="15">
         <v>6057.74</v>
       </c>
       <c r="C457" s="16">
         <v>3028.87</v>
       </c>
       <c r="D457" s="16">
         <v>11825.49</v>
       </c>
       <c r="E457" s="16">
         <v>2956.37</v>
       </c>
       <c r="F457" s="16">
         <v>72.5</v>
       </c>
       <c r="G457" s="16">
         <v>6130.24</v>
       </c>
     </row>
-    <row r="458" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="458" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A458" s="23" t="s">
         <v>384</v>
       </c>
       <c r="B458" s="15">
         <v>5248.62</v>
       </c>
       <c r="C458" s="16">
         <v>2624.31</v>
       </c>
       <c r="D458" s="16">
         <v>10245.969999999999</v>
       </c>
       <c r="E458" s="16">
         <v>2561.4899999999998</v>
       </c>
       <c r="F458" s="16">
         <v>62.82</v>
       </c>
       <c r="G458" s="16">
         <v>5311.44</v>
       </c>
     </row>
-    <row r="459" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="459" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A459" s="23" t="s">
         <v>385</v>
       </c>
       <c r="B459" s="15">
         <v>1591.32</v>
       </c>
       <c r="C459" s="16">
         <v>795.66</v>
       </c>
       <c r="D459" s="16">
         <v>3106.46</v>
       </c>
       <c r="E459" s="16">
         <v>776.61</v>
       </c>
       <c r="F459" s="16">
         <v>19.05</v>
       </c>
       <c r="G459" s="16">
         <v>1610.37</v>
       </c>
     </row>
-    <row r="460" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="460" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A460" s="23" t="s">
         <v>386</v>
       </c>
       <c r="B460" s="15">
         <v>32214.49</v>
       </c>
       <c r="C460" s="16">
         <v>16107.24</v>
       </c>
       <c r="D460" s="16">
         <v>62886.82</v>
       </c>
       <c r="E460" s="16">
         <v>15721.7</v>
       </c>
       <c r="F460" s="16">
         <v>385.54</v>
       </c>
       <c r="G460" s="16">
         <v>32600.03</v>
       </c>
     </row>
-    <row r="461" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="461" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A461" s="23" t="s">
         <v>387</v>
       </c>
       <c r="B461" s="15">
         <v>18901.48</v>
       </c>
       <c r="C461" s="16">
         <v>9450.74</v>
       </c>
       <c r="D461" s="16">
         <v>36898.120000000003</v>
       </c>
       <c r="E461" s="16">
         <v>9224.5300000000007</v>
       </c>
       <c r="F461" s="16">
         <v>226.21</v>
       </c>
       <c r="G461" s="16">
         <v>19127.689999999999</v>
       </c>
     </row>
-    <row r="462" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="462" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A462" s="23" t="s">
         <v>634</v>
       </c>
       <c r="B462" s="15">
         <v>219303.7</v>
       </c>
       <c r="C462" s="16">
         <v>109651.85</v>
       </c>
       <c r="D462" s="16">
         <v>428108.93</v>
       </c>
       <c r="E462" s="16">
         <v>107027.23</v>
       </c>
       <c r="F462" s="16">
         <v>2624.62</v>
       </c>
       <c r="G462" s="16">
         <v>221928.32000000001</v>
       </c>
     </row>
-    <row r="463" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="463" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A463" s="23" t="s">
         <v>635</v>
       </c>
       <c r="B463" s="15">
         <v>5960.64</v>
       </c>
       <c r="C463" s="16">
         <v>2980.32</v>
       </c>
       <c r="D463" s="16">
         <v>11635.93</v>
       </c>
       <c r="E463" s="16">
         <v>2908.98</v>
       </c>
       <c r="F463" s="16">
         <v>71.34</v>
       </c>
       <c r="G463" s="16">
         <v>6031.98</v>
       </c>
     </row>
-    <row r="464" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="464" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A464" s="23" t="s">
         <v>388</v>
       </c>
       <c r="B464" s="15">
         <v>7659.83</v>
       </c>
       <c r="C464" s="16">
         <v>3829.91</v>
       </c>
       <c r="D464" s="16">
         <v>14952.97</v>
       </c>
       <c r="E464" s="16">
         <v>3738.24</v>
       </c>
       <c r="F464" s="16">
         <v>91.67</v>
       </c>
       <c r="G464" s="16">
         <v>7751.5</v>
       </c>
     </row>
-    <row r="465" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="465" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A465" s="24" t="s">
         <v>636</v>
       </c>
       <c r="B465" s="17">
         <v>1855.62</v>
       </c>
       <c r="C465" s="18">
         <v>927.81</v>
       </c>
       <c r="D465" s="18">
         <v>3622.4</v>
       </c>
       <c r="E465" s="18">
         <v>905.6</v>
       </c>
       <c r="F465" s="18">
         <v>22.21</v>
       </c>
       <c r="G465" s="18">
         <v>1877.83</v>
       </c>
     </row>
-    <row r="466" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="466" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A466" s="25" t="s">
         <v>389</v>
       </c>
       <c r="B466" s="19">
         <v>-745665.19</v>
       </c>
       <c r="C466" s="20">
         <v>0</v>
       </c>
       <c r="D466" s="20">
         <v>0</v>
       </c>
       <c r="E466" s="20">
         <v>0</v>
       </c>
       <c r="F466" s="20">
         <v>182461.08</v>
       </c>
       <c r="G466" s="20">
         <v>-563204.11</v>
       </c>
     </row>
-    <row r="467" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="467" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A467" s="23" t="s">
         <v>390</v>
       </c>
       <c r="B467" s="15">
         <v>49130.3</v>
       </c>
       <c r="C467" s="16">
         <v>24565.15</v>
       </c>
       <c r="D467" s="16">
         <v>146348.49</v>
       </c>
       <c r="E467" s="16">
         <v>36587.120000000003</v>
       </c>
       <c r="F467" s="16">
         <v>-12021.97</v>
       </c>
       <c r="G467" s="16">
         <v>37108.33</v>
       </c>
     </row>
-    <row r="468" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="468" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A468" s="23" t="s">
         <v>391</v>
       </c>
       <c r="B468" s="15">
         <v>25101.99</v>
       </c>
       <c r="C468" s="16">
         <v>12550.99</v>
       </c>
       <c r="D468" s="16">
         <v>74773.39</v>
       </c>
       <c r="E468" s="16">
         <v>18693.34</v>
       </c>
       <c r="F468" s="16">
         <v>-6142.35</v>
       </c>
       <c r="G468" s="16">
         <v>18959.64</v>
       </c>
     </row>
-    <row r="469" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="469" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A469" s="23" t="s">
         <v>392</v>
       </c>
       <c r="B469" s="15">
         <v>647717.1</v>
       </c>
       <c r="C469" s="16">
         <v>323858.55</v>
       </c>
       <c r="D469" s="16">
         <v>1929408.67</v>
       </c>
       <c r="E469" s="16">
         <v>482352.16</v>
       </c>
       <c r="F469" s="16">
         <v>-158493.60999999999</v>
       </c>
       <c r="G469" s="16">
         <v>489223.49</v>
       </c>
     </row>
-    <row r="470" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="470" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A470" s="24" t="s">
         <v>393</v>
       </c>
       <c r="B470" s="17">
         <v>23715.8</v>
       </c>
       <c r="C470" s="18">
         <v>11857.9</v>
       </c>
       <c r="D470" s="18">
         <v>70644.210000000006</v>
       </c>
       <c r="E470" s="18">
         <v>17661.05</v>
       </c>
       <c r="F470" s="18">
         <v>-5803.15</v>
       </c>
       <c r="G470" s="18">
         <v>17912.650000000001</v>
       </c>
     </row>
-    <row r="471" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="471" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A471" s="25" t="s">
         <v>394</v>
       </c>
       <c r="B471" s="19">
         <v>-34958.629999999997</v>
       </c>
       <c r="C471" s="20">
         <v>0</v>
       </c>
       <c r="D471" s="20">
         <v>0</v>
       </c>
       <c r="E471" s="20">
         <v>0</v>
       </c>
       <c r="F471" s="20">
         <v>-8715.5</v>
       </c>
       <c r="G471" s="20">
         <v>-43674.13</v>
       </c>
     </row>
-    <row r="472" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="472" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A472" s="23" t="s">
         <v>395</v>
       </c>
       <c r="B472" s="15">
         <v>4887.97</v>
       </c>
       <c r="C472" s="16">
         <v>2443.98</v>
       </c>
       <c r="D472" s="16">
         <v>4901.4799999999996</v>
       </c>
       <c r="E472" s="16">
         <v>1225.3699999999999</v>
       </c>
       <c r="F472" s="16">
         <v>1218.6099999999999</v>
       </c>
       <c r="G472" s="16">
         <v>6106.58</v>
       </c>
     </row>
-    <row r="473" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="473" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A473" s="23" t="s">
         <v>396</v>
       </c>
       <c r="B473" s="15">
         <v>5971.09</v>
       </c>
       <c r="C473" s="16">
         <v>2985.54</v>
       </c>
       <c r="D473" s="16">
         <v>5987.59</v>
       </c>
       <c r="E473" s="16">
         <v>1496.89</v>
       </c>
       <c r="F473" s="16">
         <v>1488.65</v>
       </c>
       <c r="G473" s="16">
         <v>7459.74</v>
       </c>
     </row>
-    <row r="474" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="474" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A474" s="23" t="s">
         <v>397</v>
       </c>
       <c r="B474" s="15">
         <v>6651.51</v>
       </c>
       <c r="C474" s="16">
         <v>3325.75</v>
       </c>
       <c r="D474" s="16">
         <v>6669.9</v>
       </c>
       <c r="E474" s="16">
         <v>1667.47</v>
       </c>
       <c r="F474" s="16">
         <v>1658.28</v>
       </c>
       <c r="G474" s="16">
         <v>8309.7900000000009</v>
       </c>
     </row>
-    <row r="475" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="475" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A475" s="23" t="s">
         <v>398</v>
       </c>
       <c r="B475" s="15">
         <v>2832.79</v>
       </c>
       <c r="C475" s="16">
         <v>1416.39</v>
       </c>
       <c r="D475" s="16">
         <v>2840.62</v>
       </c>
       <c r="E475" s="16">
         <v>710.15</v>
       </c>
       <c r="F475" s="16">
         <v>706.24</v>
       </c>
       <c r="G475" s="16">
         <v>3539.03</v>
       </c>
     </row>
-    <row r="476" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="476" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A476" s="23" t="s">
         <v>399</v>
       </c>
       <c r="B476" s="15">
         <v>395.75</v>
       </c>
       <c r="C476" s="16">
         <v>197.87</v>
       </c>
       <c r="D476" s="16">
         <v>396.85</v>
       </c>
       <c r="E476" s="16">
         <v>99.21</v>
       </c>
       <c r="F476" s="16">
         <v>98.66</v>
       </c>
       <c r="G476" s="16">
         <v>494.41</v>
       </c>
     </row>
-    <row r="477" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="477" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A477" s="23" t="s">
         <v>400</v>
       </c>
       <c r="B477" s="15">
         <v>5818.34</v>
       </c>
       <c r="C477" s="16">
         <v>2909.17</v>
       </c>
       <c r="D477" s="16">
         <v>5834.42</v>
       </c>
       <c r="E477" s="16">
         <v>1458.6</v>
       </c>
       <c r="F477" s="16">
         <v>1450.57</v>
       </c>
       <c r="G477" s="16">
         <v>7268.91</v>
       </c>
     </row>
-    <row r="478" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="478" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A478" s="23" t="s">
         <v>401</v>
       </c>
       <c r="B478" s="15">
         <v>3520.17</v>
       </c>
       <c r="C478" s="16">
         <v>1760.08</v>
       </c>
       <c r="D478" s="16">
         <v>3529.9</v>
       </c>
       <c r="E478" s="16">
         <v>882.47</v>
       </c>
       <c r="F478" s="16">
         <v>877.61</v>
       </c>
       <c r="G478" s="16">
         <v>4397.78</v>
       </c>
     </row>
-    <row r="479" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="479" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A479" s="23" t="s">
         <v>402</v>
       </c>
       <c r="B479" s="15">
         <v>1228.93</v>
       </c>
       <c r="C479" s="16">
         <v>614.46</v>
       </c>
       <c r="D479" s="16">
         <v>1232.33</v>
       </c>
       <c r="E479" s="16">
         <v>308.08</v>
       </c>
       <c r="F479" s="16">
         <v>306.38</v>
       </c>
       <c r="G479" s="16">
         <v>1535.31</v>
       </c>
     </row>
-    <row r="480" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="480" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A480" s="24" t="s">
         <v>403</v>
       </c>
       <c r="B480" s="17">
         <v>3652.08</v>
       </c>
       <c r="C480" s="18">
         <v>1826.04</v>
       </c>
       <c r="D480" s="18">
         <v>3662.17</v>
       </c>
       <c r="E480" s="18">
         <v>915.54</v>
       </c>
       <c r="F480" s="18">
         <v>910.5</v>
       </c>
       <c r="G480" s="18">
         <v>4562.58</v>
       </c>
     </row>
-    <row r="481" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="481" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A481" s="25" t="s">
         <v>404</v>
       </c>
       <c r="B481" s="19">
         <v>-481022.27</v>
       </c>
       <c r="C481" s="20">
         <v>0</v>
       </c>
       <c r="D481" s="20">
         <v>0</v>
       </c>
       <c r="E481" s="20">
         <v>0</v>
       </c>
       <c r="F481" s="20">
         <v>-53798.55</v>
       </c>
       <c r="G481" s="20">
         <v>-534820.81999999995</v>
       </c>
     </row>
-    <row r="482" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="482" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A482" s="23" t="s">
         <v>405</v>
       </c>
       <c r="B482" s="15">
         <v>32881.629999999997</v>
       </c>
       <c r="C482" s="16">
         <v>16440.810000000001</v>
       </c>
       <c r="D482" s="16">
         <v>51053.06</v>
       </c>
       <c r="E482" s="16">
         <v>12763.26</v>
       </c>
       <c r="F482" s="16">
         <v>3677.55</v>
       </c>
       <c r="G482" s="16">
         <v>36559.18</v>
       </c>
     </row>
-    <row r="483" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="483" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A483" s="23" t="s">
         <v>406</v>
       </c>
       <c r="B483" s="15">
         <v>309694.40000000002</v>
       </c>
       <c r="C483" s="16">
         <v>154847.20000000001</v>
       </c>
       <c r="D483" s="16">
         <v>480841.35</v>
       </c>
       <c r="E483" s="16">
         <v>120210.33</v>
       </c>
       <c r="F483" s="16">
         <v>34636.870000000003</v>
       </c>
       <c r="G483" s="16">
         <v>344331.27</v>
       </c>
     </row>
-    <row r="484" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="484" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A484" s="23" t="s">
         <v>407</v>
       </c>
       <c r="B484" s="15">
         <v>79516.289999999994</v>
       </c>
       <c r="C484" s="16">
         <v>39758.14</v>
       </c>
       <c r="D484" s="16">
         <v>123459.51</v>
       </c>
       <c r="E484" s="16">
         <v>30864.87</v>
       </c>
       <c r="F484" s="16">
         <v>8893.27</v>
       </c>
       <c r="G484" s="16">
         <v>88409.56</v>
       </c>
     </row>
-    <row r="485" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="485" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A485" s="23" t="s">
         <v>408</v>
       </c>
       <c r="B485" s="15">
         <v>9613.2000000000007</v>
       </c>
       <c r="C485" s="16">
         <v>4806.6000000000004</v>
       </c>
       <c r="D485" s="16">
         <v>14925.75</v>
       </c>
       <c r="E485" s="16">
         <v>3731.43</v>
       </c>
       <c r="F485" s="16">
         <v>1075.17</v>
       </c>
       <c r="G485" s="16">
         <v>10688.37</v>
       </c>
     </row>
-    <row r="486" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="486" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A486" s="23" t="s">
         <v>656</v>
       </c>
       <c r="B486" s="15">
         <v>21511.21</v>
       </c>
       <c r="C486" s="16">
         <v>10755.6</v>
       </c>
       <c r="D486" s="16">
         <v>33398.99</v>
       </c>
       <c r="E486" s="16">
         <v>8349.74</v>
       </c>
       <c r="F486" s="16">
         <v>2405.86</v>
       </c>
       <c r="G486" s="16">
         <v>23917.07</v>
       </c>
     </row>
-    <row r="487" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="487" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A487" s="24" t="s">
         <v>409</v>
       </c>
       <c r="B487" s="17">
         <v>27805.54</v>
       </c>
       <c r="C487" s="18">
         <v>13902.77</v>
       </c>
       <c r="D487" s="18">
         <v>43171.77</v>
       </c>
       <c r="E487" s="18">
         <v>10792.94</v>
       </c>
       <c r="F487" s="18">
         <v>3109.83</v>
       </c>
       <c r="G487" s="18">
         <v>30915.37</v>
       </c>
     </row>
-    <row r="488" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="488" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A488" s="25" t="s">
         <v>410</v>
       </c>
       <c r="B488" s="19">
         <v>-624331.81000000006</v>
       </c>
       <c r="C488" s="20">
         <v>0</v>
       </c>
       <c r="D488" s="20">
         <v>0</v>
       </c>
       <c r="E488" s="20">
         <v>0</v>
       </c>
       <c r="F488" s="20">
         <v>-90021.61</v>
       </c>
       <c r="G488" s="20">
         <v>-714353.42</v>
       </c>
     </row>
-    <row r="489" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="489" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A489" s="23" t="s">
         <v>411</v>
       </c>
       <c r="B489" s="15">
         <v>136974.44</v>
       </c>
       <c r="C489" s="16">
         <v>68487.22</v>
       </c>
       <c r="D489" s="16">
         <v>194948.22</v>
       </c>
       <c r="E489" s="16">
         <v>48737.05</v>
       </c>
       <c r="F489" s="16">
         <v>19750.169999999998</v>
       </c>
       <c r="G489" s="16">
         <v>156724.60999999999</v>
       </c>
     </row>
-    <row r="490" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="490" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A490" s="23" t="s">
         <v>630</v>
       </c>
       <c r="B490" s="15">
         <v>394003.83</v>
       </c>
       <c r="C490" s="16">
         <v>197001.91</v>
       </c>
       <c r="D490" s="16">
         <v>560764.06999999995</v>
       </c>
       <c r="E490" s="16">
         <v>140191.01</v>
       </c>
       <c r="F490" s="16">
         <v>56810.9</v>
       </c>
       <c r="G490" s="16">
         <v>450814.73</v>
       </c>
     </row>
-    <row r="491" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="491" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A491" s="23" t="s">
         <v>631</v>
       </c>
       <c r="B491" s="15">
         <v>930.42</v>
       </c>
       <c r="C491" s="16">
         <v>465.21</v>
       </c>
       <c r="D491" s="16">
         <v>1324.21</v>
       </c>
       <c r="E491" s="16">
         <v>331.05</v>
       </c>
       <c r="F491" s="16">
         <v>134.16</v>
       </c>
       <c r="G491" s="16">
         <v>1064.58</v>
       </c>
     </row>
-    <row r="492" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="492" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A492" s="23" t="s">
         <v>412</v>
       </c>
       <c r="B492" s="15">
         <v>65855.34</v>
       </c>
       <c r="C492" s="16">
         <v>32927.67</v>
       </c>
       <c r="D492" s="16">
         <v>93728.3</v>
       </c>
       <c r="E492" s="16">
         <v>23432.07</v>
       </c>
       <c r="F492" s="16">
         <v>9495.6</v>
       </c>
       <c r="G492" s="16">
         <v>75350.94</v>
       </c>
     </row>
-    <row r="493" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="493" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A493" s="24" t="s">
         <v>609</v>
       </c>
       <c r="B493" s="17">
         <v>26567.78</v>
       </c>
       <c r="C493" s="18">
         <v>13283.89</v>
       </c>
       <c r="D493" s="18">
         <v>37812.46</v>
       </c>
       <c r="E493" s="18">
         <v>9453.11</v>
       </c>
       <c r="F493" s="18">
         <v>3830.78</v>
       </c>
       <c r="G493" s="18">
         <v>30398.560000000001</v>
       </c>
     </row>
-    <row r="494" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="494" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A494" s="25" t="s">
         <v>413</v>
       </c>
       <c r="B494" s="19">
         <v>-8446.9599999999991</v>
       </c>
       <c r="C494" s="20">
         <v>0</v>
       </c>
       <c r="D494" s="20">
         <v>0</v>
       </c>
       <c r="E494" s="20">
         <v>0</v>
       </c>
       <c r="F494" s="20">
         <v>-1703.79</v>
       </c>
       <c r="G494" s="20">
         <v>-10150.75</v>
       </c>
     </row>
-    <row r="495" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="495" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A495" s="23" t="s">
         <v>414</v>
       </c>
       <c r="B495" s="15">
         <v>438.66</v>
       </c>
       <c r="C495" s="16">
         <v>219.33</v>
       </c>
       <c r="D495" s="16">
         <v>523.41</v>
       </c>
       <c r="E495" s="16">
         <v>130.85</v>
       </c>
       <c r="F495" s="16">
         <v>88.48</v>
       </c>
       <c r="G495" s="16">
         <v>527.14</v>
       </c>
     </row>
-    <row r="496" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="496" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A496" s="23" t="s">
         <v>415</v>
       </c>
       <c r="B496" s="15">
         <v>0</v>
       </c>
       <c r="C496" s="16">
         <v>0</v>
       </c>
       <c r="D496" s="16">
         <v>0</v>
       </c>
       <c r="E496" s="16">
         <v>0</v>
       </c>
       <c r="F496" s="16">
         <v>0</v>
       </c>
       <c r="G496" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="497" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="497" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A497" s="23" t="s">
         <v>416</v>
       </c>
       <c r="B497" s="15">
         <v>960</v>
       </c>
       <c r="C497" s="16">
         <v>480</v>
       </c>
       <c r="D497" s="16">
         <v>1145.46</v>
       </c>
       <c r="E497" s="16">
         <v>286.36</v>
       </c>
       <c r="F497" s="16">
         <v>193.64</v>
       </c>
       <c r="G497" s="16">
         <v>1153.6400000000001</v>
       </c>
     </row>
-    <row r="498" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="498" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A498" s="23" t="s">
         <v>417</v>
       </c>
       <c r="B498" s="15">
         <v>269.79000000000002</v>
       </c>
       <c r="C498" s="16">
         <v>134.88999999999999</v>
       </c>
       <c r="D498" s="16">
         <v>321.91000000000003</v>
       </c>
       <c r="E498" s="16">
         <v>80.47</v>
       </c>
       <c r="F498" s="16">
         <v>54.42</v>
       </c>
       <c r="G498" s="16">
         <v>324.20999999999998</v>
       </c>
     </row>
-    <row r="499" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="499" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A499" s="23" t="s">
         <v>418</v>
       </c>
       <c r="B499" s="15">
         <v>264.35000000000002</v>
       </c>
       <c r="C499" s="16">
         <v>132.16999999999999</v>
       </c>
       <c r="D499" s="16">
         <v>315.43</v>
       </c>
       <c r="E499" s="16">
         <v>78.849999999999994</v>
       </c>
       <c r="F499" s="16">
         <v>53.32</v>
       </c>
       <c r="G499" s="16">
         <v>317.67</v>
       </c>
     </row>
-    <row r="500" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="500" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A500" s="23" t="s">
         <v>419</v>
       </c>
       <c r="B500" s="15">
         <v>1184.54</v>
       </c>
       <c r="C500" s="16">
         <v>592.27</v>
       </c>
       <c r="D500" s="16">
         <v>1413.39</v>
       </c>
       <c r="E500" s="16">
         <v>353.34</v>
       </c>
       <c r="F500" s="16">
         <v>238.93</v>
       </c>
       <c r="G500" s="16">
         <v>1423.47</v>
       </c>
     </row>
-    <row r="501" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="501" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A501" s="23" t="s">
         <v>420</v>
       </c>
       <c r="B501" s="15">
         <v>4602.93</v>
       </c>
       <c r="C501" s="16">
         <v>2301.46</v>
       </c>
       <c r="D501" s="16">
         <v>5492.18</v>
       </c>
       <c r="E501" s="16">
         <v>1373.04</v>
       </c>
       <c r="F501" s="16">
         <v>928.42</v>
       </c>
       <c r="G501" s="16">
         <v>5531.35</v>
       </c>
     </row>
-    <row r="502" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="502" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A502" s="23" t="s">
         <v>421</v>
       </c>
       <c r="B502" s="15">
         <v>285.54000000000002</v>
       </c>
       <c r="C502" s="16">
         <v>142.77000000000001</v>
       </c>
       <c r="D502" s="16">
         <v>340.71</v>
       </c>
       <c r="E502" s="16">
         <v>85.17</v>
       </c>
       <c r="F502" s="16">
         <v>57.6</v>
       </c>
       <c r="G502" s="16">
         <v>343.14</v>
       </c>
     </row>
-    <row r="503" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="503" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A503" s="24" t="s">
         <v>422</v>
       </c>
       <c r="B503" s="17">
         <v>441.15</v>
       </c>
       <c r="C503" s="18">
         <v>220.57</v>
       </c>
       <c r="D503" s="18">
         <v>526.37</v>
       </c>
       <c r="E503" s="18">
         <v>131.59</v>
       </c>
       <c r="F503" s="18">
         <v>88.98</v>
       </c>
       <c r="G503" s="18">
         <v>530.13</v>
       </c>
     </row>
-    <row r="504" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="504" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A504" s="25" t="s">
         <v>423</v>
       </c>
       <c r="B504" s="19">
         <v>-103331.79</v>
       </c>
       <c r="C504" s="20">
         <v>0</v>
       </c>
       <c r="D504" s="20">
         <v>0</v>
       </c>
       <c r="E504" s="20">
         <v>0</v>
       </c>
       <c r="F504" s="20">
         <v>-11317.35</v>
       </c>
       <c r="G504" s="20">
         <v>-114649.14</v>
       </c>
     </row>
-    <row r="505" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="505" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A505" s="24" t="s">
         <v>619</v>
       </c>
       <c r="B505" s="17">
         <v>103331.79</v>
       </c>
       <c r="C505" s="18">
         <v>51665.89</v>
       </c>
       <c r="D505" s="18">
         <v>161394.19</v>
       </c>
       <c r="E505" s="18">
         <v>40348.54</v>
       </c>
       <c r="F505" s="18">
         <v>11317.35</v>
       </c>
       <c r="G505" s="18">
         <v>114649.14</v>
       </c>
     </row>
-    <row r="506" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="506" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A506" s="25" t="s">
         <v>424</v>
       </c>
       <c r="B506" s="19">
         <v>-77421.460000000006</v>
       </c>
       <c r="C506" s="20">
         <v>0</v>
       </c>
       <c r="D506" s="20">
         <v>0</v>
       </c>
       <c r="E506" s="20">
         <v>0</v>
       </c>
       <c r="F506" s="20">
         <v>-1833.68</v>
       </c>
       <c r="G506" s="20">
         <v>-79255.14</v>
       </c>
     </row>
-    <row r="507" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="507" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A507" s="23" t="s">
         <v>425</v>
       </c>
       <c r="B507" s="15">
         <v>2607.9499999999998</v>
       </c>
       <c r="C507" s="16">
         <v>1303.97</v>
       </c>
       <c r="D507" s="16">
         <v>4968.83</v>
       </c>
       <c r="E507" s="16">
         <v>1242.2</v>
       </c>
       <c r="F507" s="16">
         <v>61.77</v>
       </c>
       <c r="G507" s="16">
         <v>2669.72</v>
       </c>
     </row>
-    <row r="508" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="508" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A508" s="23" t="s">
         <v>426</v>
       </c>
       <c r="B508" s="15">
         <v>29472.92</v>
       </c>
       <c r="C508" s="16">
         <v>14736.46</v>
       </c>
       <c r="D508" s="16">
         <v>56153.67</v>
       </c>
       <c r="E508" s="16">
         <v>14038.41</v>
       </c>
       <c r="F508" s="16">
         <v>698.05</v>
       </c>
       <c r="G508" s="16">
         <v>30170.97</v>
       </c>
     </row>
-    <row r="509" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="509" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A509" s="23" t="s">
         <v>427</v>
       </c>
       <c r="B509" s="15">
         <v>3527.03</v>
       </c>
       <c r="C509" s="16">
         <v>1763.51</v>
       </c>
       <c r="D509" s="16">
         <v>6719.91</v>
       </c>
       <c r="E509" s="16">
         <v>1679.97</v>
       </c>
       <c r="F509" s="16">
         <v>83.54</v>
       </c>
       <c r="G509" s="16">
         <v>3610.57</v>
       </c>
     </row>
-    <row r="510" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="510" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A510" s="23" t="s">
         <v>656</v>
       </c>
       <c r="B510" s="15">
         <v>36197.050000000003</v>
       </c>
       <c r="C510" s="16">
         <v>18098.52</v>
       </c>
       <c r="D510" s="16">
         <v>68964.899999999994</v>
       </c>
       <c r="E510" s="16">
         <v>17241.22</v>
       </c>
       <c r="F510" s="16">
         <v>857.3</v>
       </c>
       <c r="G510" s="16">
         <v>37054.35</v>
       </c>
     </row>
-    <row r="511" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="511" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A511" s="23" t="s">
         <v>428</v>
       </c>
       <c r="B511" s="15">
         <v>4045.43</v>
       </c>
       <c r="C511" s="16">
         <v>2022.71</v>
       </c>
       <c r="D511" s="16">
         <v>7707.61</v>
       </c>
       <c r="E511" s="16">
         <v>1926.9</v>
       </c>
       <c r="F511" s="16">
         <v>95.81</v>
       </c>
       <c r="G511" s="16">
         <v>4141.24</v>
       </c>
     </row>
-    <row r="512" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="512" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A512" s="23" t="s">
         <v>629</v>
       </c>
       <c r="B512" s="15">
         <v>0</v>
       </c>
       <c r="C512" s="16">
         <v>0</v>
       </c>
       <c r="D512" s="16">
         <v>0</v>
       </c>
       <c r="E512" s="16">
         <v>0</v>
       </c>
       <c r="F512" s="16">
         <v>0</v>
       </c>
       <c r="G512" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="513" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="513" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A513" s="24" t="s">
         <v>429</v>
       </c>
       <c r="B513" s="17">
         <v>1571.08</v>
       </c>
       <c r="C513" s="18">
         <v>785.54</v>
       </c>
       <c r="D513" s="18">
         <v>2993.32</v>
       </c>
       <c r="E513" s="18">
         <v>748.33</v>
       </c>
       <c r="F513" s="18">
         <v>37.21</v>
       </c>
       <c r="G513" s="18">
         <v>1608.29</v>
       </c>
     </row>
-    <row r="514" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="514" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A514" s="25" t="s">
         <v>430</v>
       </c>
       <c r="B514" s="19">
         <v>-20911.13</v>
       </c>
       <c r="C514" s="20">
         <v>0</v>
       </c>
       <c r="D514" s="20">
         <v>0</v>
       </c>
       <c r="E514" s="20">
         <v>0</v>
       </c>
       <c r="F514" s="20">
         <v>-5639.44</v>
       </c>
       <c r="G514" s="20">
         <v>-26550.57</v>
       </c>
     </row>
-    <row r="515" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="515" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A515" s="23" t="s">
         <v>431</v>
       </c>
       <c r="B515" s="15">
         <v>16225.68</v>
       </c>
       <c r="C515" s="16">
         <v>8112.84</v>
       </c>
       <c r="D515" s="16">
         <v>14948.03</v>
       </c>
       <c r="E515" s="16">
         <v>3737</v>
       </c>
       <c r="F515" s="16">
         <v>4375.84</v>
       </c>
       <c r="G515" s="16">
         <v>20601.52</v>
       </c>
     </row>
-    <row r="516" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="516" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A516" s="24" t="s">
         <v>432</v>
       </c>
       <c r="B516" s="17">
         <v>4685.45</v>
       </c>
       <c r="C516" s="18">
         <v>2342.7199999999998</v>
       </c>
       <c r="D516" s="18">
         <v>4316.51</v>
       </c>
       <c r="E516" s="18">
         <v>1079.1199999999999</v>
       </c>
       <c r="F516" s="18">
         <v>1263.5999999999999</v>
       </c>
       <c r="G516" s="18">
         <v>5949.05</v>
       </c>
     </row>
-    <row r="517" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="517" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A517" s="25" t="s">
         <v>433</v>
       </c>
       <c r="B517" s="19">
         <v>-45864.79</v>
       </c>
       <c r="C517" s="20">
         <v>0</v>
       </c>
       <c r="D517" s="20">
         <v>0</v>
       </c>
       <c r="E517" s="20">
         <v>0</v>
       </c>
       <c r="F517" s="20">
         <v>-6555.09</v>
       </c>
       <c r="G517" s="20">
         <v>-52419.88</v>
       </c>
     </row>
-    <row r="518" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="518" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A518" s="24" t="s">
         <v>434</v>
       </c>
       <c r="B518" s="17">
         <v>45864.79</v>
       </c>
       <c r="C518" s="18">
         <v>22932.39</v>
       </c>
       <c r="D518" s="18">
         <v>65509.22</v>
       </c>
       <c r="E518" s="18">
         <v>16377.3</v>
       </c>
       <c r="F518" s="18">
         <v>6555.09</v>
       </c>
       <c r="G518" s="18">
         <v>52419.88</v>
       </c>
     </row>
-    <row r="519" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="519" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A519" s="25" t="s">
         <v>435</v>
       </c>
       <c r="B519" s="19">
         <v>-716366.89</v>
       </c>
       <c r="C519" s="20">
         <v>0</v>
       </c>
       <c r="D519" s="20">
         <v>0</v>
       </c>
       <c r="E519" s="20">
         <v>0</v>
       </c>
       <c r="F519" s="20">
         <v>-19650.509999999998</v>
       </c>
       <c r="G519" s="20">
         <v>-736017.4</v>
       </c>
     </row>
-    <row r="520" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="520" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A520" s="23" t="s">
         <v>436</v>
       </c>
       <c r="B520" s="15">
         <v>32232.39</v>
       </c>
       <c r="C520" s="16">
         <v>16116.19</v>
       </c>
       <c r="D520" s="16">
         <v>60928.15</v>
       </c>
       <c r="E520" s="16">
         <v>15232.03</v>
       </c>
       <c r="F520" s="16">
         <v>884.16</v>
       </c>
       <c r="G520" s="16">
         <v>33116.550000000003</v>
       </c>
     </row>
-    <row r="521" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="521" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A521" s="23" t="s">
         <v>437</v>
       </c>
       <c r="B521" s="15">
         <v>8201.35</v>
       </c>
       <c r="C521" s="16">
         <v>4100.67</v>
       </c>
       <c r="D521" s="16">
         <v>15502.81</v>
       </c>
       <c r="E521" s="16">
         <v>3875.7</v>
       </c>
       <c r="F521" s="16">
         <v>224.97</v>
       </c>
       <c r="G521" s="16">
         <v>8426.32</v>
       </c>
     </row>
-    <row r="522" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="522" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A522" s="23" t="s">
         <v>438</v>
       </c>
       <c r="B522" s="15">
         <v>277.54000000000002</v>
       </c>
       <c r="C522" s="16">
         <v>138.77000000000001</v>
       </c>
       <c r="D522" s="16">
         <v>524.63</v>
       </c>
       <c r="E522" s="16">
         <v>131.15</v>
       </c>
       <c r="F522" s="16">
         <v>7.62</v>
       </c>
       <c r="G522" s="16">
         <v>285.16000000000003</v>
       </c>
     </row>
-    <row r="523" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="523" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A523" s="23" t="s">
         <v>439</v>
       </c>
       <c r="B523" s="15">
         <v>26668.59</v>
       </c>
       <c r="C523" s="16">
         <v>13334.29</v>
       </c>
       <c r="D523" s="16">
         <v>50411.03</v>
       </c>
       <c r="E523" s="16">
         <v>12602.75</v>
       </c>
       <c r="F523" s="16">
         <v>731.54</v>
       </c>
       <c r="G523" s="16">
         <v>27400.13</v>
       </c>
     </row>
-    <row r="524" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="524" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A524" s="23" t="s">
         <v>440</v>
       </c>
       <c r="B524" s="15">
         <v>2238.25</v>
       </c>
       <c r="C524" s="16">
         <v>1119.1199999999999</v>
       </c>
       <c r="D524" s="16">
         <v>4230.8999999999996</v>
       </c>
       <c r="E524" s="16">
         <v>1057.72</v>
       </c>
       <c r="F524" s="16">
         <v>61.4</v>
       </c>
       <c r="G524" s="16">
         <v>2299.65</v>
       </c>
     </row>
-    <row r="525" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="525" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A525" s="23" t="s">
         <v>441</v>
       </c>
       <c r="B525" s="15">
         <v>560930.54</v>
       </c>
       <c r="C525" s="16">
         <v>280465.27</v>
       </c>
       <c r="D525" s="16">
         <v>1060314.0900000001</v>
       </c>
       <c r="E525" s="16">
         <v>265078.52</v>
       </c>
       <c r="F525" s="16">
         <v>15386.75</v>
       </c>
       <c r="G525" s="16">
         <v>576317.29</v>
       </c>
     </row>
-    <row r="526" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="526" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A526" s="23" t="s">
         <v>651</v>
       </c>
       <c r="B526" s="15">
         <v>14123.68</v>
       </c>
       <c r="C526" s="16">
         <v>7061.84</v>
       </c>
       <c r="D526" s="16">
         <v>26697.67</v>
       </c>
       <c r="E526" s="16">
         <v>6674.41</v>
       </c>
       <c r="F526" s="16">
         <v>387.43</v>
       </c>
       <c r="G526" s="16">
         <v>14511.11</v>
       </c>
     </row>
-    <row r="527" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="527" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A527" s="23" t="s">
         <v>442</v>
       </c>
       <c r="B527" s="15">
         <v>2481.23</v>
       </c>
       <c r="C527" s="16">
         <v>1240.6099999999999</v>
       </c>
       <c r="D527" s="16">
         <v>4690.21</v>
       </c>
       <c r="E527" s="16">
         <v>1172.55</v>
       </c>
       <c r="F527" s="16">
         <v>68.06</v>
       </c>
       <c r="G527" s="16">
         <v>2549.29</v>
       </c>
     </row>
-    <row r="528" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="528" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A528" s="23" t="s">
         <v>443</v>
       </c>
       <c r="B528" s="15">
         <v>3319.88</v>
       </c>
       <c r="C528" s="16">
         <v>1659.94</v>
       </c>
       <c r="D528" s="16">
         <v>6275.5</v>
       </c>
       <c r="E528" s="16">
         <v>1568.87</v>
       </c>
       <c r="F528" s="16">
         <v>91.07</v>
       </c>
       <c r="G528" s="16">
         <v>3410.95</v>
       </c>
     </row>
-    <row r="529" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="529" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A529" s="24" t="s">
         <v>444</v>
       </c>
       <c r="B529" s="17">
         <v>65893.440000000002</v>
       </c>
       <c r="C529" s="18">
         <v>32946.720000000001</v>
       </c>
       <c r="D529" s="18">
         <v>124556.86</v>
       </c>
       <c r="E529" s="18">
         <v>31139.21</v>
       </c>
       <c r="F529" s="18">
         <v>1807.51</v>
       </c>
       <c r="G529" s="18">
         <v>67700.95</v>
       </c>
     </row>
-    <row r="530" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="530" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A530" s="25" t="s">
         <v>445</v>
       </c>
       <c r="B530" s="19">
         <v>-25376.47</v>
       </c>
       <c r="C530" s="20">
         <v>0</v>
       </c>
       <c r="D530" s="20">
         <v>0</v>
       </c>
       <c r="E530" s="20">
         <v>0</v>
       </c>
       <c r="F530" s="20">
         <v>-3075.63</v>
       </c>
       <c r="G530" s="20">
         <v>-28452.1</v>
       </c>
     </row>
-    <row r="531" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="531" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A531" s="23" t="s">
         <v>446</v>
       </c>
       <c r="B531" s="15">
         <v>7934.04</v>
       </c>
       <c r="C531" s="16">
         <v>3967.02</v>
       </c>
       <c r="D531" s="16">
         <v>12021.67</v>
       </c>
       <c r="E531" s="16">
         <v>3005.41</v>
       </c>
       <c r="F531" s="16">
         <v>961.61</v>
       </c>
       <c r="G531" s="16">
         <v>8895.65</v>
       </c>
     </row>
-    <row r="532" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="532" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A532" s="23" t="s">
         <v>645</v>
       </c>
       <c r="B532" s="15">
         <v>5245.2</v>
       </c>
       <c r="C532" s="16">
         <v>2622.6</v>
       </c>
       <c r="D532" s="16">
         <v>7947.53</v>
       </c>
       <c r="E532" s="16">
         <v>1986.88</v>
       </c>
       <c r="F532" s="16">
         <v>635.72</v>
       </c>
       <c r="G532" s="16">
         <v>5880.92</v>
       </c>
     </row>
-    <row r="533" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="533" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A533" s="24" t="s">
         <v>447</v>
       </c>
       <c r="B533" s="17">
         <v>12197.23</v>
       </c>
       <c r="C533" s="18">
         <v>6098.61</v>
       </c>
       <c r="D533" s="18">
         <v>18481.27</v>
       </c>
       <c r="E533" s="18">
         <v>4620.3100000000004</v>
       </c>
       <c r="F533" s="18">
         <v>1478.3</v>
       </c>
       <c r="G533" s="18">
         <v>13675.53</v>
       </c>
     </row>
-    <row r="534" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="534" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A534" s="25" t="s">
         <v>448</v>
       </c>
       <c r="B534" s="19">
         <v>-376157.18</v>
       </c>
       <c r="C534" s="20">
         <v>0</v>
       </c>
       <c r="D534" s="20">
         <v>0</v>
       </c>
       <c r="E534" s="20">
         <v>0</v>
       </c>
       <c r="F534" s="20">
         <v>-49634.05</v>
       </c>
       <c r="G534" s="20">
         <v>-425791.23</v>
       </c>
     </row>
-    <row r="535" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="535" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A535" s="23" t="s">
         <v>641</v>
       </c>
       <c r="B535" s="15">
         <v>75504.77</v>
       </c>
       <c r="C535" s="16">
         <v>37752.379999999997</v>
       </c>
       <c r="D535" s="16">
         <v>111158.04</v>
       </c>
       <c r="E535" s="16">
         <v>27789.51</v>
       </c>
       <c r="F535" s="16">
         <v>9962.8700000000008</v>
       </c>
       <c r="G535" s="16">
         <v>85467.64</v>
       </c>
     </row>
-    <row r="536" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="536" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A536" s="23" t="s">
         <v>449</v>
       </c>
       <c r="B536" s="15">
         <v>179993.66</v>
       </c>
       <c r="C536" s="16">
         <v>89996.83</v>
       </c>
       <c r="D536" s="16">
         <v>264986.46000000002</v>
       </c>
       <c r="E536" s="16">
         <v>66246.61</v>
       </c>
       <c r="F536" s="16">
         <v>23750.22</v>
       </c>
       <c r="G536" s="16">
         <v>203743.88</v>
       </c>
     </row>
-    <row r="537" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="537" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A537" s="23" t="s">
         <v>450</v>
       </c>
       <c r="B537" s="15">
         <v>7886.1</v>
       </c>
       <c r="C537" s="16">
         <v>3943.05</v>
       </c>
       <c r="D537" s="16">
         <v>11609.91</v>
       </c>
       <c r="E537" s="16">
         <v>2902.47</v>
       </c>
       <c r="F537" s="16">
         <v>1040.58</v>
       </c>
       <c r="G537" s="16">
         <v>8926.68</v>
       </c>
     </row>
-    <row r="538" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="538" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A538" s="23" t="s">
         <v>625</v>
       </c>
       <c r="B538" s="15">
         <v>64.150000000000006</v>
       </c>
       <c r="C538" s="16">
         <v>32.07</v>
       </c>
       <c r="D538" s="16">
         <v>94.44</v>
       </c>
       <c r="E538" s="16">
         <v>23.61</v>
       </c>
       <c r="F538" s="16">
         <v>8.4600000000000009</v>
       </c>
       <c r="G538" s="16">
         <v>72.61</v>
       </c>
     </row>
-    <row r="539" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="539" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A539" s="23" t="s">
         <v>451</v>
       </c>
       <c r="B539" s="15">
         <v>17190.259999999998</v>
       </c>
       <c r="C539" s="16">
         <v>8595.1299999999992</v>
       </c>
       <c r="D539" s="16">
         <v>25307.48</v>
       </c>
       <c r="E539" s="16">
         <v>6326.87</v>
       </c>
       <c r="F539" s="16">
         <v>2268.2600000000002</v>
       </c>
       <c r="G539" s="16">
         <v>19458.52</v>
       </c>
     </row>
-    <row r="540" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="540" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A540" s="23" t="s">
         <v>452</v>
       </c>
       <c r="B540" s="15">
         <v>11447.31</v>
       </c>
       <c r="C540" s="16">
         <v>5723.65</v>
       </c>
       <c r="D540" s="16">
         <v>16852.72</v>
       </c>
       <c r="E540" s="16">
         <v>4213.18</v>
       </c>
       <c r="F540" s="16">
         <v>1510.47</v>
       </c>
       <c r="G540" s="16">
         <v>12957.78</v>
       </c>
     </row>
-    <row r="541" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="541" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A541" s="23" t="s">
         <v>453</v>
       </c>
       <c r="B541" s="15">
         <v>30228.83</v>
       </c>
       <c r="C541" s="16">
         <v>15114.41</v>
       </c>
       <c r="D541" s="16">
         <v>44502.85</v>
       </c>
       <c r="E541" s="16">
         <v>11125.71</v>
       </c>
       <c r="F541" s="16">
         <v>3988.7</v>
       </c>
       <c r="G541" s="16">
         <v>34217.53</v>
       </c>
     </row>
-    <row r="542" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="542" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A542" s="23" t="s">
         <v>454</v>
       </c>
       <c r="B542" s="15">
         <v>1507.89</v>
       </c>
       <c r="C542" s="16">
         <v>753.94</v>
       </c>
       <c r="D542" s="16">
         <v>2219.91</v>
       </c>
       <c r="E542" s="16">
         <v>554.97</v>
       </c>
       <c r="F542" s="16">
         <v>198.97</v>
       </c>
       <c r="G542" s="16">
         <v>1706.86</v>
       </c>
     </row>
-    <row r="543" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="543" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A543" s="23" t="s">
         <v>455</v>
       </c>
       <c r="B543" s="15">
         <v>2521.6999999999998</v>
       </c>
       <c r="C543" s="16">
         <v>1260.8499999999999</v>
       </c>
       <c r="D543" s="16">
         <v>3712.45</v>
       </c>
       <c r="E543" s="16">
         <v>928.11</v>
       </c>
       <c r="F543" s="16">
         <v>332.74</v>
       </c>
       <c r="G543" s="16">
         <v>2854.44</v>
       </c>
     </row>
-    <row r="544" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="544" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A544" s="23" t="s">
         <v>626</v>
       </c>
       <c r="B544" s="15">
         <v>3901.3</v>
       </c>
       <c r="C544" s="16">
         <v>1950.65</v>
       </c>
       <c r="D544" s="16">
         <v>5743.49</v>
       </c>
       <c r="E544" s="16">
         <v>1435.87</v>
       </c>
       <c r="F544" s="16">
         <v>514.78</v>
       </c>
       <c r="G544" s="16">
         <v>4416.08</v>
       </c>
     </row>
-    <row r="545" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="545" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A545" s="24" t="s">
         <v>456</v>
       </c>
       <c r="B545" s="17">
         <v>45911.21</v>
       </c>
       <c r="C545" s="18">
         <v>22955.599999999999</v>
       </c>
       <c r="D545" s="18">
         <v>67590.429999999993</v>
       </c>
       <c r="E545" s="18">
         <v>16897.599999999999</v>
       </c>
       <c r="F545" s="18">
         <v>6058</v>
       </c>
       <c r="G545" s="18">
         <v>51969.21</v>
       </c>
     </row>
-    <row r="546" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="546" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A546" s="25" t="s">
         <v>457</v>
       </c>
       <c r="B546" s="19">
         <v>-77748.240000000005</v>
       </c>
       <c r="C546" s="20">
         <v>0</v>
       </c>
       <c r="D546" s="20">
         <v>0</v>
       </c>
       <c r="E546" s="20">
         <v>0</v>
       </c>
       <c r="F546" s="20">
         <v>-15853.5</v>
       </c>
       <c r="G546" s="20">
         <v>-93601.74</v>
       </c>
     </row>
-    <row r="547" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="547" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A547" s="23" t="s">
         <v>458</v>
       </c>
       <c r="B547" s="15">
         <v>1321.33</v>
       </c>
       <c r="C547" s="16">
         <v>660.66</v>
       </c>
       <c r="D547" s="16">
         <v>1564.95</v>
       </c>
       <c r="E547" s="16">
         <v>391.23</v>
       </c>
       <c r="F547" s="16">
         <v>269.43</v>
       </c>
       <c r="G547" s="16">
         <v>1590.76</v>
       </c>
     </row>
-    <row r="548" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="548" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A548" s="23" t="s">
         <v>459</v>
       </c>
       <c r="B548" s="15">
         <v>3566.1</v>
       </c>
       <c r="C548" s="16">
         <v>1783.05</v>
       </c>
       <c r="D548" s="16">
         <v>4223.57</v>
       </c>
       <c r="E548" s="16">
         <v>1055.8900000000001</v>
       </c>
       <c r="F548" s="16">
         <v>727.16</v>
       </c>
       <c r="G548" s="16">
         <v>4293.26</v>
       </c>
     </row>
-    <row r="549" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="549" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A549" s="23" t="s">
         <v>460</v>
       </c>
       <c r="B549" s="15">
         <v>28027.81</v>
       </c>
       <c r="C549" s="16">
         <v>14013.9</v>
       </c>
       <c r="D549" s="16">
         <v>33195.230000000003</v>
       </c>
       <c r="E549" s="16">
         <v>8298.7999999999993</v>
       </c>
       <c r="F549" s="16">
         <v>5715.1</v>
       </c>
       <c r="G549" s="16">
         <v>33742.910000000003</v>
       </c>
     </row>
-    <row r="550" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="550" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A550" s="23" t="s">
         <v>461</v>
       </c>
       <c r="B550" s="15">
         <v>1158.93</v>
       </c>
       <c r="C550" s="16">
         <v>579.46</v>
       </c>
       <c r="D550" s="16">
         <v>1372.6</v>
       </c>
       <c r="E550" s="16">
         <v>343.15</v>
       </c>
       <c r="F550" s="16">
         <v>236.31</v>
       </c>
       <c r="G550" s="16">
         <v>1395.24</v>
       </c>
     </row>
-    <row r="551" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="551" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A551" s="23" t="s">
         <v>462</v>
       </c>
       <c r="B551" s="15">
         <v>0</v>
       </c>
       <c r="C551" s="16">
         <v>0</v>
       </c>
       <c r="D551" s="16">
         <v>0</v>
       </c>
       <c r="E551" s="16">
         <v>0</v>
       </c>
       <c r="F551" s="16">
         <v>0</v>
       </c>
       <c r="G551" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="552" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="552" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A552" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B552" s="17">
         <v>43674.07</v>
       </c>
       <c r="C552" s="18">
         <v>21837.03</v>
       </c>
       <c r="D552" s="18">
         <v>51726.15</v>
       </c>
       <c r="E552" s="18">
         <v>12931.53</v>
       </c>
       <c r="F552" s="18">
         <v>8905.5</v>
       </c>
       <c r="G552" s="18">
         <v>52579.57</v>
       </c>
     </row>
-    <row r="553" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="553" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A553" s="25" t="s">
         <v>464</v>
       </c>
       <c r="B553" s="19">
         <v>-250555.34</v>
       </c>
       <c r="C553" s="20">
         <v>0</v>
       </c>
       <c r="D553" s="20">
         <v>0</v>
       </c>
       <c r="E553" s="20">
         <v>0</v>
       </c>
       <c r="F553" s="20">
         <v>-43806.64</v>
       </c>
       <c r="G553" s="20">
         <v>-294361.98</v>
       </c>
     </row>
-    <row r="554" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="554" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A554" s="23" t="s">
         <v>465</v>
       </c>
       <c r="B554" s="15">
         <v>16064</v>
       </c>
       <c r="C554" s="16">
         <v>8032</v>
       </c>
       <c r="D554" s="16">
         <v>20893.599999999999</v>
       </c>
       <c r="E554" s="16">
         <v>5223.3999999999996</v>
       </c>
       <c r="F554" s="16">
         <v>2808.6</v>
       </c>
       <c r="G554" s="16">
         <v>18872.599999999999</v>
       </c>
     </row>
-    <row r="555" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="555" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A555" s="23" t="s">
         <v>466</v>
       </c>
       <c r="B555" s="15">
         <v>606.01</v>
       </c>
       <c r="C555" s="16">
         <v>303</v>
       </c>
       <c r="D555" s="16">
         <v>788.21</v>
       </c>
       <c r="E555" s="16">
         <v>197.05</v>
       </c>
       <c r="F555" s="16">
         <v>105.95</v>
       </c>
       <c r="G555" s="16">
         <v>711.96</v>
       </c>
     </row>
-    <row r="556" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="556" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A556" s="23" t="s">
         <v>467</v>
       </c>
       <c r="B556" s="15">
         <v>142028.07</v>
       </c>
       <c r="C556" s="16">
         <v>71014.03</v>
       </c>
       <c r="D556" s="16">
         <v>184728.43</v>
       </c>
       <c r="E556" s="16">
         <v>46182.1</v>
       </c>
       <c r="F556" s="16">
         <v>24831.93</v>
       </c>
       <c r="G556" s="16">
         <v>166860</v>
       </c>
     </row>
-    <row r="557" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="557" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A557" s="23" t="s">
         <v>468</v>
       </c>
       <c r="B557" s="15">
         <v>781.31</v>
       </c>
       <c r="C557" s="16">
         <v>390.65</v>
       </c>
       <c r="D557" s="16">
         <v>1016.21</v>
       </c>
       <c r="E557" s="16">
         <v>254.05</v>
       </c>
       <c r="F557" s="16">
         <v>136.6</v>
       </c>
       <c r="G557" s="16">
         <v>917.91</v>
       </c>
     </row>
-    <row r="558" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="558" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A558" s="23" t="s">
         <v>657</v>
       </c>
       <c r="B558" s="15">
         <v>13910</v>
       </c>
       <c r="C558" s="16">
         <v>6955</v>
       </c>
       <c r="D558" s="16">
         <v>18092</v>
       </c>
       <c r="E558" s="16">
         <v>4523</v>
       </c>
       <c r="F558" s="16">
         <v>2432</v>
       </c>
       <c r="G558" s="16">
         <v>16342</v>
       </c>
     </row>
-    <row r="559" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="559" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A559" s="23" t="s">
         <v>469</v>
       </c>
       <c r="B559" s="15">
         <v>679.03</v>
       </c>
       <c r="C559" s="16">
         <v>339.51</v>
       </c>
       <c r="D559" s="16">
         <v>883.18</v>
       </c>
       <c r="E559" s="16">
         <v>220.79</v>
       </c>
       <c r="F559" s="16">
         <v>118.72</v>
       </c>
       <c r="G559" s="16">
         <v>797.75</v>
       </c>
     </row>
-    <row r="560" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="560" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A560" s="23" t="s">
         <v>470</v>
       </c>
       <c r="B560" s="15">
         <v>438.14</v>
       </c>
       <c r="C560" s="16">
         <v>219.07</v>
       </c>
       <c r="D560" s="16">
         <v>569.86</v>
       </c>
       <c r="E560" s="16">
         <v>142.46</v>
       </c>
       <c r="F560" s="16">
         <v>76.61</v>
       </c>
       <c r="G560" s="16">
         <v>514.75</v>
       </c>
     </row>
-    <row r="561" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="561" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A561" s="23" t="s">
         <v>471</v>
       </c>
       <c r="B561" s="15">
         <v>5067.49</v>
       </c>
       <c r="C561" s="16">
         <v>2533.7399999999998</v>
       </c>
       <c r="D561" s="16">
         <v>6591.02</v>
       </c>
       <c r="E561" s="16">
         <v>1647.75</v>
       </c>
       <c r="F561" s="16">
         <v>885.99</v>
       </c>
       <c r="G561" s="16">
         <v>5953.48</v>
       </c>
     </row>
-    <row r="562" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="562" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A562" s="23" t="s">
         <v>472</v>
       </c>
       <c r="B562" s="15">
         <v>23263.66</v>
       </c>
       <c r="C562" s="16">
         <v>11631.83</v>
       </c>
       <c r="D562" s="16">
         <v>30257.82</v>
       </c>
       <c r="E562" s="16">
         <v>7564.45</v>
       </c>
       <c r="F562" s="16">
         <v>4067.38</v>
       </c>
       <c r="G562" s="16">
         <v>27331.040000000001</v>
       </c>
     </row>
-    <row r="563" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="563" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A563" s="23" t="s">
         <v>473</v>
       </c>
       <c r="B563" s="15">
         <v>868.96</v>
       </c>
       <c r="C563" s="16">
         <v>434.48</v>
       </c>
       <c r="D563" s="16">
         <v>1130.21</v>
       </c>
       <c r="E563" s="16">
         <v>282.55</v>
       </c>
       <c r="F563" s="16">
         <v>151.93</v>
       </c>
       <c r="G563" s="16">
         <v>1020.89</v>
       </c>
     </row>
-    <row r="564" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="564" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A564" s="23" t="s">
         <v>474</v>
       </c>
       <c r="B564" s="15">
         <v>445.45</v>
       </c>
       <c r="C564" s="16">
         <v>222.72</v>
       </c>
       <c r="D564" s="16">
         <v>579.37</v>
       </c>
       <c r="E564" s="16">
         <v>144.84</v>
       </c>
       <c r="F564" s="16">
         <v>77.88</v>
       </c>
       <c r="G564" s="16">
         <v>523.33000000000004</v>
       </c>
     </row>
-    <row r="565" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="565" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A565" s="23" t="s">
         <v>646</v>
       </c>
       <c r="B565" s="15">
         <v>22854.78</v>
       </c>
       <c r="C565" s="16">
         <v>11427.39</v>
       </c>
       <c r="D565" s="16">
         <v>29726.01</v>
       </c>
       <c r="E565" s="16">
         <v>7431.5</v>
       </c>
       <c r="F565" s="16">
         <v>3995.89</v>
       </c>
       <c r="G565" s="16">
         <v>26850.67</v>
       </c>
     </row>
-    <row r="566" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="566" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A566" s="23" t="s">
         <v>475</v>
       </c>
       <c r="B566" s="15">
         <v>2044.53</v>
       </c>
       <c r="C566" s="16">
         <v>1022.26</v>
       </c>
       <c r="D566" s="16">
         <v>2659.21</v>
       </c>
       <c r="E566" s="16">
         <v>664.8</v>
       </c>
       <c r="F566" s="16">
         <v>357.46</v>
       </c>
       <c r="G566" s="16">
         <v>2401.9899999999998</v>
       </c>
     </row>
-    <row r="567" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="567" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A567" s="23" t="s">
         <v>476</v>
       </c>
       <c r="B567" s="15">
         <v>6484.06</v>
       </c>
       <c r="C567" s="16">
         <v>3242.03</v>
       </c>
       <c r="D567" s="16">
         <v>8433.48</v>
       </c>
       <c r="E567" s="16">
         <v>2108.37</v>
       </c>
       <c r="F567" s="16">
         <v>1133.6600000000001</v>
       </c>
       <c r="G567" s="16">
         <v>7617.72</v>
       </c>
     </row>
-    <row r="568" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="568" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A568" s="24" t="s">
         <v>477</v>
       </c>
       <c r="B568" s="17">
         <v>15019.85</v>
       </c>
       <c r="C568" s="18">
         <v>7509.92</v>
       </c>
       <c r="D568" s="18">
         <v>19535.53</v>
       </c>
       <c r="E568" s="18">
         <v>4883.88</v>
       </c>
       <c r="F568" s="18">
         <v>2626.04</v>
       </c>
       <c r="G568" s="18">
         <v>17645.89</v>
       </c>
     </row>
-    <row r="569" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="569" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A569" s="25" t="s">
         <v>478</v>
       </c>
       <c r="B569" s="19">
         <v>-252248.85</v>
       </c>
       <c r="C569" s="20">
         <v>0</v>
       </c>
       <c r="D569" s="20">
         <v>0</v>
       </c>
       <c r="E569" s="20">
         <v>0</v>
       </c>
       <c r="F569" s="20">
         <v>-57193.08</v>
       </c>
       <c r="G569" s="20">
         <v>-309441.93</v>
       </c>
     </row>
-    <row r="570" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="570" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A570" s="23" t="s">
         <v>479</v>
       </c>
       <c r="B570" s="15">
         <v>99715.36</v>
       </c>
       <c r="C570" s="16">
         <v>49857.68</v>
       </c>
       <c r="D570" s="16">
         <v>108995.77</v>
       </c>
       <c r="E570" s="16">
         <v>27248.94</v>
       </c>
       <c r="F570" s="16">
         <v>22608.74</v>
       </c>
       <c r="G570" s="16">
         <v>122324.1</v>
       </c>
     </row>
-    <row r="571" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="571" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A571" s="23" t="s">
         <v>480</v>
       </c>
       <c r="B571" s="15">
         <v>14024.55</v>
       </c>
       <c r="C571" s="16">
         <v>7012.27</v>
       </c>
       <c r="D571" s="16">
         <v>15329.81</v>
       </c>
       <c r="E571" s="16">
         <v>3832.45</v>
       </c>
       <c r="F571" s="16">
         <v>3179.82</v>
       </c>
       <c r="G571" s="16">
         <v>17204.37</v>
       </c>
     </row>
-    <row r="572" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="572" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A572" s="23" t="s">
         <v>481</v>
       </c>
       <c r="B572" s="15">
         <v>16097.26</v>
       </c>
       <c r="C572" s="16">
         <v>8048.63</v>
       </c>
       <c r="D572" s="16">
         <v>17595.41</v>
       </c>
       <c r="E572" s="16">
         <v>4398.8500000000004</v>
       </c>
       <c r="F572" s="16">
         <v>3649.78</v>
       </c>
       <c r="G572" s="16">
         <v>19747.04</v>
       </c>
     </row>
-    <row r="573" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="573" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A573" s="23" t="s">
         <v>482</v>
       </c>
       <c r="B573" s="15">
         <v>96118.82</v>
       </c>
       <c r="C573" s="16">
         <v>48059.41</v>
       </c>
       <c r="D573" s="16">
         <v>105064.5</v>
       </c>
       <c r="E573" s="16">
         <v>26266.12</v>
       </c>
       <c r="F573" s="16">
         <v>21793.29</v>
       </c>
       <c r="G573" s="16">
         <v>117912.11</v>
       </c>
     </row>
-    <row r="574" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="574" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A574" s="23" t="s">
         <v>483</v>
       </c>
       <c r="B574" s="15">
         <v>8865.4699999999993</v>
       </c>
       <c r="C574" s="16">
         <v>4432.7299999999996</v>
       </c>
       <c r="D574" s="16">
         <v>9690.57</v>
       </c>
       <c r="E574" s="16">
         <v>2422.64</v>
       </c>
       <c r="F574" s="16">
         <v>2010.09</v>
       </c>
       <c r="G574" s="16">
         <v>10875.56</v>
       </c>
     </row>
-    <row r="575" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="575" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A575" s="24" t="s">
         <v>484</v>
       </c>
       <c r="B575" s="17">
         <v>17427.39</v>
       </c>
       <c r="C575" s="18">
         <v>8713.69</v>
       </c>
       <c r="D575" s="18">
         <v>19049.34</v>
       </c>
       <c r="E575" s="18">
         <v>4762.33</v>
       </c>
       <c r="F575" s="18">
         <v>3951.36</v>
       </c>
       <c r="G575" s="18">
         <v>21378.75</v>
       </c>
     </row>
-    <row r="576" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="576" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A576" s="25" t="s">
         <v>485</v>
       </c>
       <c r="B576" s="19">
         <v>-404338.61</v>
       </c>
       <c r="C576" s="20">
         <v>0</v>
       </c>
       <c r="D576" s="20">
         <v>0</v>
       </c>
       <c r="E576" s="20">
         <v>0</v>
       </c>
       <c r="F576" s="20">
         <v>-51200.89</v>
       </c>
       <c r="G576" s="20">
         <v>-455539.5</v>
       </c>
     </row>
-    <row r="577" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="577" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A577" s="23" t="s">
         <v>486</v>
       </c>
       <c r="B577" s="15">
         <v>28562.3</v>
       </c>
       <c r="C577" s="16">
         <v>14281.15</v>
       </c>
       <c r="D577" s="16">
         <v>42657.38</v>
       </c>
       <c r="E577" s="16">
         <v>10664.34</v>
       </c>
       <c r="F577" s="16">
         <v>3616.81</v>
       </c>
       <c r="G577" s="16">
         <v>32179.11</v>
       </c>
     </row>
-    <row r="578" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="578" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A578" s="23" t="s">
         <v>487</v>
       </c>
       <c r="B578" s="15">
         <v>5049.57</v>
       </c>
       <c r="C578" s="16">
         <v>2524.7800000000002</v>
       </c>
       <c r="D578" s="16">
         <v>7541.46</v>
       </c>
       <c r="E578" s="16">
         <v>1885.36</v>
       </c>
       <c r="F578" s="16">
         <v>639.41999999999996</v>
       </c>
       <c r="G578" s="16">
         <v>5688.99</v>
       </c>
     </row>
-    <row r="579" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="579" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A579" s="23" t="s">
         <v>488</v>
       </c>
       <c r="B579" s="15">
         <v>9572.35</v>
       </c>
       <c r="C579" s="16">
         <v>4786.17</v>
       </c>
       <c r="D579" s="16">
         <v>14296.16</v>
       </c>
       <c r="E579" s="16">
         <v>3574.04</v>
       </c>
       <c r="F579" s="16">
         <v>1212.1300000000001</v>
       </c>
       <c r="G579" s="16">
         <v>10784.48</v>
       </c>
     </row>
-    <row r="580" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="580" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A580" s="23" t="s">
         <v>489</v>
       </c>
       <c r="B580" s="15">
         <v>4791.84</v>
       </c>
       <c r="C580" s="16">
         <v>2395.92</v>
       </c>
       <c r="D580" s="16">
         <v>7156.54</v>
       </c>
       <c r="E580" s="16">
         <v>1789.13</v>
       </c>
       <c r="F580" s="16">
         <v>606.79</v>
       </c>
       <c r="G580" s="16">
         <v>5398.63</v>
       </c>
     </row>
-    <row r="581" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="581" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A581" s="23" t="s">
         <v>490</v>
       </c>
       <c r="B581" s="15">
         <v>18348.84</v>
       </c>
       <c r="C581" s="16">
         <v>9174.42</v>
       </c>
       <c r="D581" s="16">
         <v>27403.73</v>
       </c>
       <c r="E581" s="16">
         <v>6850.93</v>
       </c>
       <c r="F581" s="16">
         <v>2323.4899999999998</v>
       </c>
       <c r="G581" s="16">
         <v>20672.330000000002</v>
       </c>
     </row>
-    <row r="582" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="582" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A582" s="23" t="s">
         <v>616</v>
       </c>
       <c r="B582" s="15">
         <v>63021.52</v>
       </c>
       <c r="C582" s="16">
         <v>31510.76</v>
       </c>
       <c r="D582" s="16">
         <v>94121.71</v>
       </c>
       <c r="E582" s="16">
         <v>23530.42</v>
       </c>
       <c r="F582" s="16">
         <v>7980.34</v>
       </c>
       <c r="G582" s="16">
         <v>71001.86</v>
       </c>
     </row>
-    <row r="583" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="583" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A583" s="23" t="s">
         <v>491</v>
       </c>
       <c r="B583" s="15">
         <v>22596.9</v>
       </c>
       <c r="C583" s="16">
         <v>11298.45</v>
       </c>
       <c r="D583" s="16">
         <v>33748.14</v>
       </c>
       <c r="E583" s="16">
         <v>8437.0300000000007</v>
       </c>
       <c r="F583" s="16">
         <v>2861.42</v>
       </c>
       <c r="G583" s="16">
         <v>25458.32</v>
       </c>
     </row>
-    <row r="584" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="584" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A584" s="23" t="s">
         <v>492</v>
       </c>
       <c r="B584" s="15">
         <v>14083.67</v>
       </c>
       <c r="C584" s="16">
         <v>7041.83</v>
       </c>
       <c r="D584" s="16">
         <v>21033.75</v>
       </c>
       <c r="E584" s="16">
         <v>5258.43</v>
       </c>
       <c r="F584" s="16">
         <v>1783.4</v>
       </c>
       <c r="G584" s="16">
         <v>15867.07</v>
       </c>
     </row>
-    <row r="585" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="585" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A585" s="23" t="s">
         <v>493</v>
       </c>
       <c r="B585" s="15">
         <v>218731.92</v>
       </c>
       <c r="C585" s="16">
         <v>109365.96</v>
       </c>
       <c r="D585" s="16">
         <v>326672.93</v>
       </c>
       <c r="E585" s="16">
         <v>81668.23</v>
       </c>
       <c r="F585" s="16">
         <v>27697.73</v>
       </c>
       <c r="G585" s="16">
         <v>246429.65</v>
       </c>
     </row>
-    <row r="586" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="586" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A586" s="24" t="s">
         <v>494</v>
       </c>
       <c r="B586" s="17">
         <v>19579.7</v>
       </c>
       <c r="C586" s="18">
         <v>9789.85</v>
       </c>
       <c r="D586" s="18">
         <v>29241.99</v>
       </c>
       <c r="E586" s="18">
         <v>7310.49</v>
       </c>
       <c r="F586" s="18">
         <v>2479.36</v>
       </c>
       <c r="G586" s="18">
         <v>22059.06</v>
       </c>
     </row>
-    <row r="587" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="587" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A587" s="25" t="s">
         <v>495</v>
       </c>
       <c r="B587" s="19">
         <v>-150002.82999999999</v>
       </c>
       <c r="C587" s="20">
         <v>0</v>
       </c>
       <c r="D587" s="20">
         <v>0</v>
       </c>
       <c r="E587" s="20">
         <v>0</v>
       </c>
       <c r="F587" s="20">
         <v>-20642.62</v>
       </c>
       <c r="G587" s="20">
         <v>-170645.45</v>
       </c>
     </row>
-    <row r="588" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="588" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A588" s="23" t="s">
         <v>496</v>
       </c>
       <c r="B588" s="15">
         <v>748.19</v>
       </c>
       <c r="C588" s="16">
         <v>374.09</v>
       </c>
       <c r="D588" s="16">
         <v>1084.54</v>
       </c>
       <c r="E588" s="16">
         <v>271.13</v>
       </c>
       <c r="F588" s="16">
         <v>102.96</v>
       </c>
       <c r="G588" s="16">
         <v>851.15</v>
       </c>
     </row>
-    <row r="589" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="589" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A589" s="23" t="s">
         <v>497</v>
       </c>
       <c r="B589" s="15">
         <v>1197.54</v>
       </c>
       <c r="C589" s="16">
         <v>598.77</v>
       </c>
       <c r="D589" s="16">
         <v>1735.88</v>
       </c>
       <c r="E589" s="16">
         <v>433.97</v>
       </c>
       <c r="F589" s="16">
         <v>164.8</v>
       </c>
       <c r="G589" s="16">
         <v>1362.34</v>
       </c>
     </row>
-    <row r="590" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="590" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A590" s="23" t="s">
         <v>498</v>
       </c>
       <c r="B590" s="15">
         <v>851.48</v>
       </c>
       <c r="C590" s="16">
         <v>425.74</v>
       </c>
       <c r="D590" s="16">
         <v>1234.25</v>
       </c>
       <c r="E590" s="16">
         <v>308.56</v>
       </c>
       <c r="F590" s="16">
         <v>117.18</v>
       </c>
       <c r="G590" s="16">
         <v>968.66</v>
       </c>
     </row>
-    <row r="591" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="591" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A591" s="23" t="s">
         <v>499</v>
       </c>
       <c r="B591" s="15">
         <v>75435.48</v>
       </c>
       <c r="C591" s="16">
         <v>37717.74</v>
       </c>
       <c r="D591" s="16">
         <v>109346.79</v>
       </c>
       <c r="E591" s="16">
         <v>27336.69</v>
       </c>
       <c r="F591" s="16">
         <v>10381.049999999999</v>
       </c>
       <c r="G591" s="16">
         <v>85816.53</v>
       </c>
     </row>
-    <row r="592" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="592" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A592" s="23" t="s">
         <v>500</v>
       </c>
       <c r="B592" s="15">
         <v>33087.629999999997</v>
       </c>
       <c r="C592" s="16">
         <v>16543.810000000001</v>
       </c>
       <c r="D592" s="16">
         <v>47961.86</v>
       </c>
       <c r="E592" s="16">
         <v>11990.46</v>
       </c>
       <c r="F592" s="16">
         <v>4553.3500000000004</v>
       </c>
       <c r="G592" s="16">
         <v>37640.980000000003</v>
       </c>
     </row>
-    <row r="593" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="593" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A593" s="23" t="s">
         <v>501</v>
       </c>
       <c r="B593" s="15">
         <v>1339.21</v>
       </c>
       <c r="C593" s="16">
         <v>669.6</v>
       </c>
       <c r="D593" s="16">
         <v>1941.24</v>
       </c>
       <c r="E593" s="16">
         <v>485.31</v>
       </c>
       <c r="F593" s="16">
         <v>184.29</v>
       </c>
       <c r="G593" s="16">
         <v>1523.5</v>
       </c>
     </row>
-    <row r="594" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="594" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A594" s="23" t="s">
         <v>502</v>
       </c>
       <c r="B594" s="15">
         <v>18944.71</v>
       </c>
       <c r="C594" s="16">
         <v>9472.35</v>
       </c>
       <c r="D594" s="16">
         <v>27461.119999999999</v>
       </c>
       <c r="E594" s="16">
         <v>6865.28</v>
       </c>
       <c r="F594" s="16">
         <v>2607.0700000000002</v>
       </c>
       <c r="G594" s="16">
         <v>21551.78</v>
       </c>
     </row>
-    <row r="595" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="595" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A595" s="24" t="s">
         <v>503</v>
       </c>
       <c r="B595" s="17">
         <v>18398.59</v>
       </c>
       <c r="C595" s="18">
         <v>9199.2900000000009</v>
       </c>
       <c r="D595" s="18">
         <v>26669.5</v>
       </c>
       <c r="E595" s="18">
         <v>6667.37</v>
       </c>
       <c r="F595" s="18">
         <v>2531.92</v>
       </c>
       <c r="G595" s="18">
         <v>20930.509999999998</v>
       </c>
     </row>
-    <row r="596" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="596" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A596" s="25" t="s">
         <v>504</v>
       </c>
       <c r="B596" s="19">
         <v>-86945.75</v>
       </c>
       <c r="C596" s="20">
         <v>0</v>
       </c>
       <c r="D596" s="20">
         <v>0</v>
       </c>
       <c r="E596" s="20">
         <v>0</v>
       </c>
       <c r="F596" s="20">
         <v>-14607.19</v>
       </c>
       <c r="G596" s="20">
         <v>-101552.94</v>
       </c>
     </row>
-    <row r="597" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="597" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A597" s="23" t="s">
         <v>505</v>
       </c>
       <c r="B597" s="15">
         <v>1248.6300000000001</v>
       </c>
       <c r="C597" s="16">
         <v>624.30999999999995</v>
       </c>
       <c r="D597" s="16">
         <v>1658.16</v>
       </c>
       <c r="E597" s="16">
         <v>414.54</v>
       </c>
       <c r="F597" s="16">
         <v>209.77</v>
       </c>
       <c r="G597" s="16">
         <v>1458.4</v>
       </c>
     </row>
-    <row r="598" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="598" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A598" s="23" t="s">
         <v>506</v>
       </c>
       <c r="B598" s="15">
         <v>61617.71</v>
       </c>
       <c r="C598" s="16">
         <v>30808.85</v>
       </c>
       <c r="D598" s="16">
         <v>81827.42</v>
       </c>
       <c r="E598" s="16">
         <v>20456.849999999999</v>
       </c>
       <c r="F598" s="16">
         <v>10352</v>
       </c>
       <c r="G598" s="16">
         <v>71969.710000000006</v>
       </c>
     </row>
-    <row r="599" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="599" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A599" s="23" t="s">
         <v>658</v>
       </c>
       <c r="B599" s="15">
         <v>0</v>
       </c>
       <c r="C599" s="16">
         <v>0</v>
       </c>
       <c r="D599" s="16">
         <v>0</v>
       </c>
       <c r="E599" s="16">
         <v>0</v>
       </c>
       <c r="F599" s="16">
         <v>0</v>
       </c>
       <c r="G599" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="600" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="600" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A600" s="23" t="s">
         <v>624</v>
       </c>
       <c r="B600" s="15">
         <v>0</v>
       </c>
       <c r="C600" s="16">
         <v>0</v>
       </c>
       <c r="D600" s="16">
         <v>0</v>
       </c>
       <c r="E600" s="16">
         <v>0</v>
       </c>
       <c r="F600" s="16">
         <v>0</v>
       </c>
       <c r="G600" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="601" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="601" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A601" s="23" t="s">
         <v>507</v>
       </c>
       <c r="B601" s="15">
         <v>4391.91</v>
       </c>
       <c r="C601" s="16">
         <v>2195.9499999999998</v>
       </c>
       <c r="D601" s="16">
         <v>5832.4</v>
       </c>
       <c r="E601" s="16">
         <v>1458.1</v>
       </c>
       <c r="F601" s="16">
         <v>737.85</v>
       </c>
       <c r="G601" s="16">
         <v>5129.76</v>
       </c>
     </row>
-    <row r="602" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="602" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A602" s="23" t="s">
         <v>627</v>
       </c>
       <c r="B602" s="15">
         <v>1161.52</v>
       </c>
       <c r="C602" s="16">
         <v>580.76</v>
       </c>
       <c r="D602" s="16">
         <v>1542.48</v>
       </c>
       <c r="E602" s="16">
         <v>385.62</v>
       </c>
       <c r="F602" s="16">
         <v>195.14</v>
       </c>
       <c r="G602" s="16">
         <v>1356.66</v>
       </c>
     </row>
-    <row r="603" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="603" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A603" s="23" t="s">
         <v>508</v>
       </c>
       <c r="B603" s="15">
         <v>4355.62</v>
       </c>
       <c r="C603" s="16">
         <v>2177.81</v>
       </c>
       <c r="D603" s="16">
         <v>5784.2</v>
       </c>
       <c r="E603" s="16">
         <v>1446.05</v>
       </c>
       <c r="F603" s="16">
         <v>731.76</v>
       </c>
       <c r="G603" s="16">
         <v>5087.38</v>
       </c>
     </row>
-    <row r="604" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="604" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A604" s="23" t="s">
         <v>509</v>
       </c>
       <c r="B604" s="15">
         <v>8544.2900000000009</v>
       </c>
       <c r="C604" s="16">
         <v>4272.1400000000003</v>
       </c>
       <c r="D604" s="16">
         <v>11346.69</v>
       </c>
       <c r="E604" s="16">
         <v>2836.67</v>
       </c>
       <c r="F604" s="16">
         <v>1435.47</v>
       </c>
       <c r="G604" s="16">
         <v>9979.76</v>
       </c>
     </row>
-    <row r="605" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="605" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A605" s="23" t="s">
         <v>510</v>
       </c>
       <c r="B605" s="15">
         <v>3891.05</v>
       </c>
       <c r="C605" s="16">
         <v>1945.52</v>
       </c>
       <c r="D605" s="16">
         <v>5167.26</v>
       </c>
       <c r="E605" s="16">
         <v>1291.81</v>
       </c>
       <c r="F605" s="16">
         <v>653.71</v>
       </c>
       <c r="G605" s="16">
         <v>4544.76</v>
       </c>
     </row>
-    <row r="606" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="606" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A606" s="24" t="s">
         <v>511</v>
       </c>
       <c r="B606" s="17">
         <v>1735.02</v>
       </c>
       <c r="C606" s="18">
         <v>867.51</v>
       </c>
       <c r="D606" s="18">
         <v>2304.08</v>
       </c>
       <c r="E606" s="18">
         <v>576.02</v>
       </c>
       <c r="F606" s="18">
         <v>291.49</v>
       </c>
       <c r="G606" s="18">
         <v>2026.51</v>
       </c>
     </row>
-    <row r="607" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="607" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A607" s="25" t="s">
         <v>512</v>
       </c>
       <c r="B607" s="19">
         <v>-38150.71</v>
       </c>
       <c r="C607" s="20">
         <v>0</v>
       </c>
       <c r="D607" s="20">
         <v>0</v>
       </c>
       <c r="E607" s="20">
         <v>0</v>
       </c>
       <c r="F607" s="20">
         <v>-11730.27</v>
       </c>
       <c r="G607" s="20">
         <v>-49880.98</v>
       </c>
     </row>
-    <row r="608" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="608" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A608" s="23" t="s">
         <v>513</v>
       </c>
       <c r="B608" s="15">
         <v>0</v>
       </c>
       <c r="C608" s="16">
         <v>0</v>
       </c>
       <c r="D608" s="16">
         <v>0</v>
       </c>
       <c r="E608" s="16">
         <v>0</v>
       </c>
       <c r="F608" s="16">
         <v>0</v>
       </c>
       <c r="G608" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="609" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="609" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A609" s="23" t="s">
         <v>514</v>
       </c>
       <c r="B609" s="15">
         <v>1238.08</v>
       </c>
       <c r="C609" s="16">
         <v>619.04</v>
       </c>
       <c r="D609" s="16">
         <v>953.46</v>
       </c>
       <c r="E609" s="16">
         <v>238.36</v>
       </c>
       <c r="F609" s="16">
         <v>380.68</v>
       </c>
       <c r="G609" s="16">
         <v>1618.76</v>
       </c>
     </row>
-    <row r="610" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="610" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A610" s="23" t="s">
         <v>515</v>
       </c>
       <c r="B610" s="15">
         <v>33328.29</v>
       </c>
       <c r="C610" s="16">
         <v>16664.14</v>
       </c>
       <c r="D610" s="16">
         <v>25666.54</v>
       </c>
       <c r="E610" s="16">
         <v>6416.63</v>
       </c>
       <c r="F610" s="16">
         <v>10247.51</v>
       </c>
       <c r="G610" s="16">
         <v>43575.8</v>
       </c>
     </row>
-    <row r="611" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="611" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A611" s="23" t="s">
         <v>657</v>
       </c>
       <c r="B611" s="15">
         <v>1562.81</v>
       </c>
       <c r="C611" s="16">
         <v>781.4</v>
       </c>
       <c r="D611" s="16">
         <v>1203.54</v>
       </c>
       <c r="E611" s="16">
         <v>300.88</v>
       </c>
       <c r="F611" s="16">
         <v>480.52</v>
       </c>
       <c r="G611" s="16">
         <v>2043.33</v>
       </c>
     </row>
-    <row r="612" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="612" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A612" s="24" t="s">
         <v>516</v>
       </c>
       <c r="B612" s="17">
         <v>2021.53</v>
       </c>
       <c r="C612" s="18">
         <v>1010.76</v>
       </c>
       <c r="D612" s="18">
         <v>1556.8</v>
       </c>
       <c r="E612" s="18">
         <v>389.2</v>
       </c>
       <c r="F612" s="18">
         <v>621.55999999999995</v>
       </c>
       <c r="G612" s="18">
         <v>2643.09</v>
       </c>
     </row>
-    <row r="613" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="613" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A613" s="25" t="s">
         <v>517</v>
       </c>
       <c r="B613" s="19">
         <v>-201406.48</v>
       </c>
       <c r="C613" s="20">
         <v>0</v>
       </c>
       <c r="D613" s="20">
         <v>0</v>
       </c>
       <c r="E613" s="20">
         <v>0</v>
       </c>
       <c r="F613" s="20">
         <v>-25474.38</v>
       </c>
       <c r="G613" s="20">
         <v>-226880.86</v>
       </c>
     </row>
-    <row r="614" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="614" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A614" s="23" t="s">
         <v>518</v>
       </c>
       <c r="B614" s="15">
         <v>103796.73</v>
       </c>
       <c r="C614" s="16">
         <v>51898.36</v>
       </c>
       <c r="D614" s="16">
         <v>155079.60999999999</v>
       </c>
       <c r="E614" s="16">
         <v>38769.9</v>
       </c>
       <c r="F614" s="16">
         <v>13128.46</v>
       </c>
       <c r="G614" s="16">
         <v>116925.19</v>
       </c>
     </row>
-    <row r="615" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="615" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A615" s="23" t="s">
         <v>519</v>
       </c>
       <c r="B615" s="15">
         <v>11402.53</v>
       </c>
       <c r="C615" s="16">
         <v>5701.26</v>
       </c>
       <c r="D615" s="16">
         <v>17036.169999999998</v>
       </c>
       <c r="E615" s="16">
         <v>4259.04</v>
       </c>
       <c r="F615" s="16">
         <v>1442.22</v>
       </c>
       <c r="G615" s="16">
         <v>12844.75</v>
       </c>
     </row>
-    <row r="616" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="616" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A616" s="23" t="s">
         <v>617</v>
       </c>
       <c r="B616" s="15">
         <v>29707.32</v>
       </c>
       <c r="C616" s="16">
         <v>14853.66</v>
       </c>
       <c r="D616" s="16">
         <v>44384.82</v>
       </c>
       <c r="E616" s="16">
         <v>11096.2</v>
       </c>
       <c r="F616" s="16">
         <v>3757.46</v>
       </c>
       <c r="G616" s="16">
         <v>33464.78</v>
       </c>
     </row>
-    <row r="617" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="617" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A617" s="23" t="s">
         <v>520</v>
       </c>
       <c r="B617" s="15">
         <v>3874.37</v>
       </c>
       <c r="C617" s="16">
         <v>1937.18</v>
       </c>
       <c r="D617" s="16">
         <v>5788.58</v>
       </c>
       <c r="E617" s="16">
         <v>1447.14</v>
       </c>
       <c r="F617" s="16">
         <v>490.04</v>
       </c>
       <c r="G617" s="16">
         <v>4364.41</v>
       </c>
     </row>
-    <row r="618" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="618" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A618" s="23" t="s">
         <v>521</v>
       </c>
       <c r="B618" s="15">
         <v>4625.3999999999996</v>
       </c>
       <c r="C618" s="16">
         <v>2312.6999999999998</v>
       </c>
       <c r="D618" s="16">
         <v>6910.67</v>
       </c>
       <c r="E618" s="16">
         <v>1727.66</v>
       </c>
       <c r="F618" s="16">
         <v>585.04</v>
       </c>
       <c r="G618" s="16">
         <v>5210.4399999999996</v>
       </c>
     </row>
-    <row r="619" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="619" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A619" s="23" t="s">
         <v>522</v>
       </c>
       <c r="B619" s="15">
         <v>14764.23</v>
       </c>
       <c r="C619" s="16">
         <v>7382.11</v>
       </c>
       <c r="D619" s="16">
         <v>22058.799999999999</v>
       </c>
       <c r="E619" s="16">
         <v>5514.7</v>
       </c>
       <c r="F619" s="16">
         <v>1867.41</v>
       </c>
       <c r="G619" s="16">
         <v>16631.64</v>
       </c>
     </row>
-    <row r="620" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="620" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A620" s="23" t="s">
         <v>523</v>
       </c>
       <c r="B620" s="15">
         <v>14424.49</v>
       </c>
       <c r="C620" s="16">
         <v>7212.24</v>
       </c>
       <c r="D620" s="16">
         <v>21551.21</v>
       </c>
       <c r="E620" s="16">
         <v>5387.8</v>
       </c>
       <c r="F620" s="16">
         <v>1824.44</v>
       </c>
       <c r="G620" s="16">
         <v>16248.93</v>
       </c>
     </row>
-    <row r="621" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="621" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A621" s="23" t="s">
         <v>524</v>
       </c>
       <c r="B621" s="15">
         <v>5096.2700000000004</v>
       </c>
       <c r="C621" s="16">
         <v>2548.13</v>
       </c>
       <c r="D621" s="16">
         <v>7614.19</v>
       </c>
       <c r="E621" s="16">
         <v>1903.54</v>
       </c>
       <c r="F621" s="16">
         <v>644.59</v>
       </c>
       <c r="G621" s="16">
         <v>5740.86</v>
       </c>
     </row>
-    <row r="622" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="622" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A622" s="23" t="s">
         <v>525</v>
       </c>
       <c r="B622" s="15">
         <v>3653.79</v>
       </c>
       <c r="C622" s="16">
         <v>1826.89</v>
       </c>
       <c r="D622" s="16">
         <v>5459.01</v>
       </c>
       <c r="E622" s="16">
         <v>1364.75</v>
       </c>
       <c r="F622" s="16">
         <v>462.14</v>
       </c>
       <c r="G622" s="16">
         <v>4115.93</v>
       </c>
     </row>
-    <row r="623" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="623" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A623" s="24" t="s">
         <v>526</v>
       </c>
       <c r="B623" s="17">
         <v>10061.35</v>
       </c>
       <c r="C623" s="18">
         <v>5030.67</v>
       </c>
       <c r="D623" s="18">
         <v>15032.37</v>
       </c>
       <c r="E623" s="18">
         <v>3758.09</v>
       </c>
       <c r="F623" s="18">
         <v>1272.58</v>
       </c>
       <c r="G623" s="18">
         <v>11333.93</v>
       </c>
     </row>
-    <row r="624" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="624" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A624" s="25" t="s">
         <v>527</v>
       </c>
       <c r="B624" s="19">
         <v>-40003.230000000003</v>
       </c>
       <c r="C624" s="20">
         <v>0</v>
       </c>
       <c r="D624" s="20">
         <v>0</v>
       </c>
       <c r="E624" s="20">
         <v>0</v>
       </c>
       <c r="F624" s="20">
         <v>-11558.1</v>
       </c>
       <c r="G624" s="20">
         <v>-51561.33</v>
       </c>
     </row>
-    <row r="625" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="625" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A625" s="23" t="s">
         <v>528</v>
       </c>
       <c r="B625" s="15">
         <v>330.8</v>
       </c>
       <c r="C625" s="16">
         <v>165.4</v>
       </c>
       <c r="D625" s="16">
         <v>279.29000000000002</v>
       </c>
       <c r="E625" s="16">
         <v>69.819999999999993</v>
       </c>
       <c r="F625" s="16">
         <v>95.58</v>
       </c>
       <c r="G625" s="16">
         <v>426.38</v>
       </c>
     </row>
-    <row r="626" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="626" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A626" s="23" t="s">
         <v>638</v>
       </c>
       <c r="B626" s="15">
         <v>33401.360000000001</v>
       </c>
       <c r="C626" s="16">
         <v>16700.68</v>
       </c>
       <c r="D626" s="16">
         <v>28200.21</v>
       </c>
       <c r="E626" s="16">
         <v>7050.05</v>
       </c>
       <c r="F626" s="16">
         <v>9650.6299999999992</v>
       </c>
       <c r="G626" s="16">
         <v>43051.99</v>
       </c>
     </row>
-    <row r="627" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="627" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A627" s="23" t="s">
         <v>639</v>
       </c>
       <c r="B627" s="15">
         <v>0</v>
       </c>
       <c r="C627" s="16">
         <v>0</v>
       </c>
       <c r="D627" s="16">
         <v>0</v>
       </c>
       <c r="E627" s="16">
         <v>0</v>
       </c>
       <c r="F627" s="16">
         <v>0</v>
       </c>
       <c r="G627" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="628" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="628" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A628" s="24" t="s">
         <v>529</v>
       </c>
       <c r="B628" s="17">
         <v>6271.07</v>
       </c>
       <c r="C628" s="18">
         <v>3135.53</v>
       </c>
       <c r="D628" s="18">
         <v>5294.56</v>
       </c>
       <c r="E628" s="18">
         <v>1323.64</v>
       </c>
       <c r="F628" s="18">
         <v>1811.89</v>
       </c>
       <c r="G628" s="18">
         <v>8082.96</v>
       </c>
     </row>
-    <row r="629" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="629" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A629" s="25" t="s">
         <v>530</v>
       </c>
       <c r="B629" s="19">
         <v>-135431.13</v>
       </c>
       <c r="C629" s="20">
         <v>0</v>
       </c>
       <c r="D629" s="20">
         <v>0</v>
       </c>
       <c r="E629" s="20">
         <v>0</v>
       </c>
       <c r="F629" s="20">
         <v>-9111.7900000000009</v>
       </c>
       <c r="G629" s="20">
         <v>-144542.92000000001</v>
       </c>
     </row>
-    <row r="630" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="630" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A630" s="23" t="s">
         <v>531</v>
       </c>
       <c r="B630" s="15">
         <v>11671.14</v>
       </c>
       <c r="C630" s="16">
         <v>5835.57</v>
       </c>
       <c r="D630" s="16">
         <v>20201.349999999999</v>
       </c>
       <c r="E630" s="16">
         <v>5050.33</v>
       </c>
       <c r="F630" s="16">
         <v>785.24</v>
       </c>
       <c r="G630" s="16">
         <v>12456.38</v>
       </c>
     </row>
-    <row r="631" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="631" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A631" s="23" t="s">
         <v>659</v>
       </c>
       <c r="B631" s="15">
         <v>31664.68</v>
       </c>
       <c r="C631" s="16">
         <v>15832.34</v>
       </c>
       <c r="D631" s="16">
         <v>54807.79</v>
       </c>
       <c r="E631" s="16">
         <v>13701.94</v>
       </c>
       <c r="F631" s="16">
         <v>2130.4</v>
       </c>
       <c r="G631" s="16">
         <v>33795.08</v>
       </c>
     </row>
-    <row r="632" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="632" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A632" s="23" t="s">
         <v>532</v>
       </c>
       <c r="B632" s="15">
         <v>81148.820000000007</v>
       </c>
       <c r="C632" s="16">
         <v>40574.410000000003</v>
       </c>
       <c r="D632" s="16">
         <v>140458.97</v>
       </c>
       <c r="E632" s="16">
         <v>35114.74</v>
       </c>
       <c r="F632" s="16">
         <v>5459.67</v>
       </c>
       <c r="G632" s="16">
         <v>86608.49</v>
       </c>
     </row>
-    <row r="633" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="633" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A633" s="24" t="s">
         <v>533</v>
       </c>
       <c r="B633" s="17">
         <v>10946.49</v>
       </c>
       <c r="C633" s="18">
         <v>5473.24</v>
       </c>
       <c r="D633" s="18">
         <v>18947.07</v>
       </c>
       <c r="E633" s="18">
         <v>4736.76</v>
       </c>
       <c r="F633" s="18">
         <v>736.48</v>
       </c>
       <c r="G633" s="18">
         <v>11682.97</v>
       </c>
     </row>
-    <row r="634" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="634" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A634" s="25" t="s">
         <v>534</v>
       </c>
       <c r="B634" s="19">
         <v>-12479.61</v>
       </c>
       <c r="C634" s="20">
         <v>0</v>
       </c>
       <c r="D634" s="20">
         <v>0</v>
       </c>
       <c r="E634" s="20">
         <v>0</v>
       </c>
       <c r="F634" s="20">
         <v>-415.13</v>
       </c>
       <c r="G634" s="20">
         <v>-12894.74</v>
       </c>
     </row>
-    <row r="635" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="635" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A635" s="24" t="s">
         <v>535</v>
       </c>
       <c r="B635" s="17">
         <v>12479.61</v>
       </c>
       <c r="C635" s="18">
         <v>6239.8</v>
       </c>
       <c r="D635" s="18">
         <v>23298.69</v>
       </c>
       <c r="E635" s="18">
         <v>5824.67</v>
       </c>
       <c r="F635" s="18">
         <v>415.13</v>
       </c>
       <c r="G635" s="18">
         <v>12894.74</v>
       </c>
     </row>
-    <row r="636" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="636" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A636" s="25" t="s">
         <v>536</v>
       </c>
       <c r="B636" s="19">
         <v>-41941.9</v>
       </c>
       <c r="C636" s="20">
         <v>0</v>
       </c>
       <c r="D636" s="20">
         <v>0</v>
       </c>
       <c r="E636" s="20">
         <v>0</v>
       </c>
       <c r="F636" s="20">
         <v>-737.9</v>
       </c>
       <c r="G636" s="20">
         <v>-42679.8</v>
       </c>
     </row>
-    <row r="637" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="637" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A637" s="23" t="s">
         <v>537</v>
       </c>
       <c r="B637" s="15">
         <v>41053.19</v>
       </c>
       <c r="C637" s="16">
         <v>20526.59</v>
       </c>
       <c r="D637" s="16">
         <v>79217.3</v>
       </c>
       <c r="E637" s="16">
         <v>19804.32</v>
       </c>
       <c r="F637" s="16">
         <v>722.27</v>
       </c>
       <c r="G637" s="16">
         <v>41775.46</v>
       </c>
     </row>
-    <row r="638" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="638" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A638" s="24" t="s">
         <v>538</v>
       </c>
       <c r="B638" s="17">
         <v>888.71</v>
       </c>
       <c r="C638" s="18">
         <v>444.35</v>
       </c>
       <c r="D638" s="18">
         <v>1714.88</v>
       </c>
       <c r="E638" s="18">
         <v>428.72</v>
       </c>
       <c r="F638" s="18">
         <v>15.63</v>
       </c>
       <c r="G638" s="18">
         <v>904.34</v>
       </c>
     </row>
-    <row r="639" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="639" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A639" s="25" t="s">
         <v>539</v>
       </c>
       <c r="B639" s="19">
         <v>2598.52</v>
       </c>
       <c r="C639" s="20">
         <v>1299.26</v>
       </c>
       <c r="D639" s="20">
         <v>4184.1899999999996</v>
       </c>
       <c r="E639" s="20">
         <v>1046.04</v>
       </c>
       <c r="F639" s="20">
         <v>253.22</v>
       </c>
       <c r="G639" s="20">
         <v>2851.74</v>
       </c>
     </row>
-    <row r="640" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="640" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A640" s="24" t="s">
         <v>540</v>
       </c>
       <c r="B640" s="17">
         <v>-2598.52</v>
       </c>
       <c r="C640" s="18">
         <v>0</v>
       </c>
       <c r="D640" s="18">
         <v>0</v>
       </c>
       <c r="E640" s="18">
         <v>0</v>
       </c>
       <c r="F640" s="18">
         <v>-253.22</v>
       </c>
       <c r="G640" s="18">
         <v>-2851.74</v>
       </c>
     </row>
-    <row r="641" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="641" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A641" s="25" t="s">
         <v>541</v>
       </c>
       <c r="B641" s="19">
         <v>-502690.95</v>
       </c>
       <c r="C641" s="20">
         <v>0</v>
       </c>
       <c r="D641" s="20">
         <v>0</v>
       </c>
       <c r="E641" s="20">
         <v>0</v>
       </c>
       <c r="F641" s="20">
         <v>-64143.17</v>
       </c>
       <c r="G641" s="20">
         <v>-566834.12</v>
       </c>
     </row>
-    <row r="642" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="642" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A642" s="23" t="s">
         <v>542</v>
       </c>
       <c r="B642" s="15">
         <v>1017.98</v>
       </c>
       <c r="C642" s="16">
         <v>508.99</v>
       </c>
       <c r="D642" s="16">
         <v>1516.39</v>
       </c>
       <c r="E642" s="16">
         <v>379.09</v>
       </c>
       <c r="F642" s="16">
         <v>129.9</v>
       </c>
       <c r="G642" s="16">
         <v>1147.8800000000001</v>
       </c>
     </row>
-    <row r="643" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="643" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A643" s="23" t="s">
         <v>543</v>
       </c>
       <c r="B643" s="15">
         <v>0</v>
       </c>
       <c r="C643" s="16">
         <v>0</v>
       </c>
       <c r="D643" s="16">
         <v>0</v>
       </c>
       <c r="E643" s="16">
         <v>0</v>
       </c>
       <c r="F643" s="16">
         <v>0</v>
       </c>
       <c r="G643" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="644" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="644" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A644" s="23" t="s">
         <v>544</v>
       </c>
       <c r="B644" s="15">
         <v>88395.08</v>
       </c>
       <c r="C644" s="16">
         <v>44197.54</v>
       </c>
       <c r="D644" s="16">
         <v>131673.47</v>
       </c>
       <c r="E644" s="16">
         <v>32918.36</v>
       </c>
       <c r="F644" s="16">
         <v>11279.18</v>
       </c>
       <c r="G644" s="16">
         <v>99674.26</v>
       </c>
     </row>
-    <row r="645" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="645" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A645" s="23" t="s">
         <v>545</v>
       </c>
       <c r="B645" s="15">
         <v>6110.09</v>
       </c>
       <c r="C645" s="16">
         <v>3055.04</v>
       </c>
       <c r="D645" s="16">
         <v>9101.6</v>
       </c>
       <c r="E645" s="16">
         <v>2275.4</v>
       </c>
       <c r="F645" s="16">
         <v>779.64</v>
       </c>
       <c r="G645" s="16">
         <v>6889.73</v>
       </c>
     </row>
-    <row r="646" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="646" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A646" s="23" t="s">
         <v>546</v>
       </c>
       <c r="B646" s="15">
         <v>11144.77</v>
       </c>
       <c r="C646" s="16">
         <v>5572.38</v>
       </c>
       <c r="D646" s="16">
         <v>16601.28</v>
       </c>
       <c r="E646" s="16">
         <v>4150.32</v>
       </c>
       <c r="F646" s="16">
         <v>1422.06</v>
       </c>
       <c r="G646" s="16">
         <v>12566.83</v>
       </c>
     </row>
-    <row r="647" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="647" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A647" s="23" t="s">
         <v>547</v>
       </c>
       <c r="B647" s="15">
         <v>9984.33</v>
       </c>
       <c r="C647" s="16">
         <v>4992.16</v>
       </c>
       <c r="D647" s="16">
         <v>14872.68</v>
       </c>
       <c r="E647" s="16">
         <v>3718.17</v>
       </c>
       <c r="F647" s="16">
         <v>1273.99</v>
       </c>
       <c r="G647" s="16">
         <v>11258.32</v>
       </c>
     </row>
-    <row r="648" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="648" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A648" s="23" t="s">
         <v>548</v>
       </c>
       <c r="B648" s="15">
         <v>704.96</v>
       </c>
       <c r="C648" s="16">
         <v>352.48</v>
       </c>
       <c r="D648" s="16">
         <v>1050.1099999999999</v>
       </c>
       <c r="E648" s="16">
         <v>262.52</v>
       </c>
       <c r="F648" s="16">
         <v>89.96</v>
       </c>
       <c r="G648" s="16">
         <v>794.92</v>
       </c>
     </row>
-    <row r="649" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="649" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A649" s="23" t="s">
         <v>652</v>
       </c>
       <c r="B649" s="15">
         <v>27.86</v>
       </c>
       <c r="C649" s="16">
         <v>13.93</v>
       </c>
       <c r="D649" s="16">
         <v>41.5</v>
       </c>
       <c r="E649" s="16">
         <v>10.37</v>
       </c>
       <c r="F649" s="16">
         <v>3.56</v>
       </c>
       <c r="G649" s="16">
         <v>31.42</v>
       </c>
     </row>
-    <row r="650" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="650" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A650" s="23" t="s">
         <v>549</v>
       </c>
       <c r="B650" s="15">
         <v>227933.36</v>
       </c>
       <c r="C650" s="16">
         <v>113966.68</v>
       </c>
       <c r="D650" s="16">
         <v>339529.94</v>
       </c>
       <c r="E650" s="16">
         <v>84882.48</v>
       </c>
       <c r="F650" s="16">
         <v>29084.2</v>
       </c>
       <c r="G650" s="16">
         <v>257017.56</v>
       </c>
     </row>
-    <row r="651" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="651" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A651" s="23" t="s">
         <v>653</v>
       </c>
       <c r="B651" s="15">
         <v>44771.41</v>
       </c>
       <c r="C651" s="16">
         <v>22385.7</v>
       </c>
       <c r="D651" s="16">
         <v>66691.570000000007</v>
       </c>
       <c r="E651" s="16">
         <v>16672.89</v>
       </c>
       <c r="F651" s="16">
         <v>5712.81</v>
       </c>
       <c r="G651" s="16">
         <v>50484.22</v>
       </c>
     </row>
-    <row r="652" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="652" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A652" s="23" t="s">
         <v>550</v>
       </c>
       <c r="B652" s="15">
         <v>1380.85</v>
       </c>
       <c r="C652" s="16">
         <v>690.42</v>
       </c>
       <c r="D652" s="16">
         <v>2056.91</v>
       </c>
       <c r="E652" s="16">
         <v>514.22</v>
       </c>
       <c r="F652" s="16">
         <v>176.2</v>
       </c>
       <c r="G652" s="16">
         <v>1557.05</v>
       </c>
     </row>
-    <row r="653" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="653" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A653" s="23" t="s">
         <v>551</v>
       </c>
       <c r="B653" s="15">
         <v>96963.62</v>
       </c>
       <c r="C653" s="16">
         <v>48481.81</v>
       </c>
       <c r="D653" s="16">
         <v>144437.19</v>
       </c>
       <c r="E653" s="16">
         <v>36109.29</v>
       </c>
       <c r="F653" s="16">
         <v>12372.52</v>
       </c>
       <c r="G653" s="16">
         <v>109336.14</v>
       </c>
     </row>
-    <row r="654" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="654" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A654" s="23" t="s">
         <v>654</v>
       </c>
       <c r="B654" s="15">
         <v>6934.79</v>
       </c>
       <c r="C654" s="16">
         <v>3467.39</v>
       </c>
       <c r="D654" s="16">
         <v>10330.07</v>
       </c>
       <c r="E654" s="16">
         <v>2582.5100000000002</v>
       </c>
       <c r="F654" s="16">
         <v>884.88</v>
       </c>
       <c r="G654" s="16">
         <v>7819.67</v>
       </c>
     </row>
-    <row r="655" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="655" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A655" s="23" t="s">
         <v>552</v>
       </c>
       <c r="B655" s="15">
         <v>1966.08</v>
       </c>
       <c r="C655" s="16">
         <v>983.04</v>
       </c>
       <c r="D655" s="16">
         <v>2928.67</v>
       </c>
       <c r="E655" s="16">
         <v>732.16</v>
       </c>
       <c r="F655" s="16">
         <v>250.88</v>
       </c>
       <c r="G655" s="16">
         <v>2216.96</v>
       </c>
     </row>
-    <row r="656" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="656" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A656" s="24" t="s">
         <v>553</v>
       </c>
       <c r="B656" s="17">
         <v>5355.77</v>
       </c>
       <c r="C656" s="18">
         <v>2677.88</v>
       </c>
       <c r="D656" s="18">
         <v>7977.96</v>
       </c>
       <c r="E656" s="18">
         <v>1994.49</v>
       </c>
       <c r="F656" s="18">
         <v>683.39</v>
       </c>
       <c r="G656" s="18">
         <v>6039.16</v>
       </c>
     </row>
-    <row r="657" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="657" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A657" s="25" t="s">
         <v>554</v>
       </c>
       <c r="B657" s="19">
         <v>-82364.13</v>
       </c>
       <c r="C657" s="20">
         <v>0</v>
       </c>
       <c r="D657" s="20">
         <v>0</v>
       </c>
       <c r="E657" s="20">
         <v>0</v>
       </c>
       <c r="F657" s="20">
         <v>-4833.6400000000003</v>
       </c>
       <c r="G657" s="20">
         <v>-87197.77</v>
       </c>
     </row>
-    <row r="658" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="658" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A658" s="23" t="s">
         <v>555</v>
       </c>
       <c r="B658" s="15">
         <v>81826.350000000006</v>
       </c>
       <c r="C658" s="16">
         <v>40913.17</v>
       </c>
       <c r="D658" s="16">
         <v>144444.4</v>
       </c>
       <c r="E658" s="16">
         <v>36111.1</v>
       </c>
       <c r="F658" s="16">
         <v>4802.07</v>
       </c>
       <c r="G658" s="16">
         <v>86628.42</v>
       </c>
     </row>
-    <row r="659" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="659" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A659" s="23" t="s">
         <v>556</v>
       </c>
       <c r="B659" s="15">
         <v>180.06</v>
       </c>
       <c r="C659" s="16">
         <v>90.03</v>
       </c>
       <c r="D659" s="16">
         <v>317.85000000000002</v>
       </c>
       <c r="E659" s="16">
         <v>79.459999999999994</v>
       </c>
       <c r="F659" s="16">
         <v>10.57</v>
       </c>
       <c r="G659" s="16">
         <v>190.63</v>
       </c>
     </row>
-    <row r="660" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="660" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A660" s="24" t="s">
         <v>557</v>
       </c>
       <c r="B660" s="17">
         <v>357.72</v>
       </c>
       <c r="C660" s="18">
         <v>178.86</v>
       </c>
       <c r="D660" s="18">
         <v>631.47</v>
       </c>
       <c r="E660" s="18">
         <v>157.86000000000001</v>
       </c>
       <c r="F660" s="18">
         <v>21</v>
       </c>
       <c r="G660" s="18">
         <v>378.72</v>
       </c>
     </row>
-    <row r="661" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="661" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A661" s="25" t="s">
         <v>558</v>
       </c>
       <c r="B661" s="19">
         <v>-4922472.54</v>
       </c>
       <c r="C661" s="20">
         <v>0</v>
       </c>
       <c r="D661" s="20">
         <v>0</v>
       </c>
       <c r="E661" s="20">
         <v>0</v>
       </c>
       <c r="F661" s="20">
         <v>512557.74</v>
       </c>
       <c r="G661" s="20">
         <v>-4409914.8</v>
       </c>
     </row>
-    <row r="662" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="662" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A662" s="23" t="s">
         <v>642</v>
       </c>
       <c r="B662" s="15">
         <v>5694.56</v>
       </c>
       <c r="C662" s="16">
         <v>2847.28</v>
       </c>
       <c r="D662" s="16">
         <v>13760.94</v>
       </c>
       <c r="E662" s="16">
         <v>3440.23</v>
       </c>
       <c r="F662" s="16">
         <v>-592.95000000000005</v>
       </c>
       <c r="G662" s="16">
         <v>5101.6099999999997</v>
       </c>
     </row>
-    <row r="663" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="663" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A663" s="23" t="s">
         <v>621</v>
       </c>
       <c r="B663" s="15">
         <v>354820.47</v>
       </c>
       <c r="C663" s="16">
         <v>177410.23</v>
       </c>
       <c r="D663" s="16">
         <v>857425.2</v>
       </c>
       <c r="E663" s="16">
         <v>214356.3</v>
       </c>
       <c r="F663" s="16">
         <v>-36946.07</v>
       </c>
       <c r="G663" s="16">
         <v>317874.40000000002</v>
       </c>
     </row>
-    <row r="664" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="664" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A664" s="23" t="s">
         <v>622</v>
       </c>
       <c r="B664" s="15">
         <v>864766.4</v>
       </c>
       <c r="C664" s="16">
         <v>432383.2</v>
       </c>
       <c r="D664" s="16">
         <v>2089711.74</v>
       </c>
       <c r="E664" s="16">
         <v>522427.93</v>
       </c>
       <c r="F664" s="16">
         <v>-90044.73</v>
       </c>
       <c r="G664" s="16">
         <v>774721.67</v>
       </c>
     </row>
-    <row r="665" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="665" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A665" s="23" t="s">
         <v>660</v>
       </c>
       <c r="B665" s="15">
         <v>0</v>
       </c>
       <c r="C665" s="16">
         <v>0</v>
       </c>
       <c r="D665" s="16">
         <v>0</v>
       </c>
       <c r="E665" s="16">
         <v>0</v>
       </c>
       <c r="F665" s="16">
         <v>0</v>
       </c>
       <c r="G665" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="666" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="666" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A666" s="23" t="s">
         <v>631</v>
       </c>
       <c r="B666" s="15">
         <v>1389.47</v>
       </c>
       <c r="C666" s="16">
         <v>694.73</v>
       </c>
       <c r="D666" s="16">
         <v>3357.66</v>
       </c>
       <c r="E666" s="16">
         <v>839.41</v>
       </c>
       <c r="F666" s="16">
         <v>-144.68</v>
       </c>
       <c r="G666" s="16">
         <v>1244.79</v>
       </c>
     </row>
-    <row r="667" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="667" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A667" s="23" t="s">
         <v>559</v>
       </c>
       <c r="B667" s="15">
         <v>209110.26</v>
       </c>
       <c r="C667" s="16">
         <v>104555.13</v>
       </c>
       <c r="D667" s="16">
         <v>505315.84000000003</v>
       </c>
       <c r="E667" s="16">
         <v>126328.96000000001</v>
       </c>
       <c r="F667" s="16">
         <v>-21773.83</v>
       </c>
       <c r="G667" s="16">
         <v>187336.43</v>
       </c>
     </row>
-    <row r="668" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="668" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A668" s="23" t="s">
         <v>560</v>
       </c>
       <c r="B668" s="15">
         <v>182280.91</v>
       </c>
       <c r="C668" s="16">
         <v>91140.45</v>
       </c>
       <c r="D668" s="16">
         <v>440482.61</v>
       </c>
       <c r="E668" s="16">
         <v>110120.65</v>
       </c>
       <c r="F668" s="16">
         <v>-18980.2</v>
       </c>
       <c r="G668" s="16">
         <v>163300.71</v>
       </c>
     </row>
-    <row r="669" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="669" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A669" s="23" t="s">
         <v>561</v>
       </c>
       <c r="B669" s="15">
         <v>231843.31</v>
       </c>
       <c r="C669" s="16">
         <v>115921.65</v>
       </c>
       <c r="D669" s="16">
         <v>560250.35</v>
       </c>
       <c r="E669" s="16">
         <v>140062.57999999999</v>
       </c>
       <c r="F669" s="16">
         <v>-24140.93</v>
       </c>
       <c r="G669" s="16">
         <v>207702.38</v>
       </c>
     </row>
-    <row r="670" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="670" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A670" s="23" t="s">
         <v>562</v>
       </c>
       <c r="B670" s="15">
         <v>107202.22</v>
       </c>
       <c r="C670" s="16">
         <v>53601.11</v>
       </c>
       <c r="D670" s="16">
         <v>259054.64</v>
       </c>
       <c r="E670" s="16">
         <v>64763.66</v>
       </c>
       <c r="F670" s="16">
         <v>-11162.55</v>
       </c>
       <c r="G670" s="16">
         <v>96039.67</v>
       </c>
     </row>
-    <row r="671" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="671" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A671" s="23" t="s">
         <v>632</v>
       </c>
       <c r="B671" s="15">
         <v>159666.25</v>
       </c>
       <c r="C671" s="16">
         <v>79833.119999999995</v>
       </c>
       <c r="D671" s="16">
         <v>385834.19</v>
       </c>
       <c r="E671" s="16">
         <v>96458.54</v>
       </c>
       <c r="F671" s="16">
         <v>-16625.419999999998</v>
       </c>
       <c r="G671" s="16">
         <v>143040.82999999999</v>
       </c>
     </row>
-    <row r="672" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="672" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A672" s="23" t="s">
         <v>633</v>
       </c>
       <c r="B672" s="15">
         <v>2358203.54</v>
       </c>
       <c r="C672" s="16">
         <v>1179101.77</v>
       </c>
       <c r="D672" s="16">
         <v>5698609.0300000003</v>
       </c>
       <c r="E672" s="16">
         <v>1424652.25</v>
       </c>
       <c r="F672" s="16">
         <v>-245550.48</v>
       </c>
       <c r="G672" s="16">
         <v>2112653.06</v>
       </c>
     </row>
-    <row r="673" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="673" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A673" s="23" t="s">
         <v>563</v>
       </c>
       <c r="B673" s="15">
         <v>56396.73</v>
       </c>
       <c r="C673" s="16">
         <v>28198.36</v>
       </c>
       <c r="D673" s="16">
         <v>136282.95000000001</v>
       </c>
       <c r="E673" s="16">
         <v>34070.730000000003</v>
       </c>
       <c r="F673" s="16">
         <v>-5872.37</v>
       </c>
       <c r="G673" s="16">
         <v>50524.36</v>
       </c>
     </row>
-    <row r="674" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="674" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A674" s="23" t="s">
         <v>640</v>
       </c>
       <c r="B674" s="15">
         <v>267241.94</v>
       </c>
       <c r="C674" s="16">
         <v>133620.97</v>
       </c>
       <c r="D674" s="16">
         <v>645791.31000000006</v>
       </c>
       <c r="E674" s="16">
         <v>161447.82</v>
       </c>
       <c r="F674" s="16">
         <v>-27826.85</v>
       </c>
       <c r="G674" s="16">
         <v>239415.09</v>
       </c>
     </row>
-    <row r="675" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="675" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A675" s="23" t="s">
         <v>564</v>
       </c>
       <c r="B675" s="15">
         <v>80348.12</v>
       </c>
       <c r="C675" s="16">
         <v>40174.06</v>
       </c>
       <c r="D675" s="16">
         <v>194161.59</v>
       </c>
       <c r="E675" s="16">
         <v>48540.39</v>
       </c>
       <c r="F675" s="16">
         <v>-8366.33</v>
       </c>
       <c r="G675" s="16">
         <v>71981.789999999994</v>
       </c>
     </row>
-    <row r="676" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="676" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A676" s="24" t="s">
         <v>650</v>
       </c>
       <c r="B676" s="17">
         <v>43508.36</v>
       </c>
       <c r="C676" s="18">
         <v>21754.18</v>
       </c>
       <c r="D676" s="18">
         <v>105138.13</v>
       </c>
       <c r="E676" s="18">
         <v>26284.53</v>
       </c>
       <c r="F676" s="18">
         <v>-4530.3500000000004</v>
       </c>
       <c r="G676" s="18">
         <v>38978.01</v>
       </c>
     </row>
-    <row r="677" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="677" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A677" s="25" t="s">
         <v>565</v>
       </c>
       <c r="B677" s="19">
         <v>-15015.06</v>
       </c>
       <c r="C677" s="20">
         <v>0</v>
       </c>
       <c r="D677" s="20">
         <v>0</v>
       </c>
       <c r="E677" s="20">
         <v>0</v>
       </c>
       <c r="F677" s="20">
         <v>-4517.24</v>
       </c>
       <c r="G677" s="20">
         <v>-19532.3</v>
       </c>
     </row>
-    <row r="678" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="678" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A678" s="23" t="s">
         <v>566</v>
       </c>
       <c r="B678" s="15">
         <v>824.39</v>
       </c>
       <c r="C678" s="16">
         <v>412.19</v>
       </c>
       <c r="D678" s="16">
         <v>656.72</v>
       </c>
       <c r="E678" s="16">
         <v>164.18</v>
       </c>
       <c r="F678" s="16">
         <v>248.01</v>
       </c>
       <c r="G678" s="16">
         <v>1072.4000000000001</v>
       </c>
     </row>
-    <row r="679" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="679" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A679" s="23" t="s">
         <v>567</v>
       </c>
       <c r="B679" s="15">
         <v>7507.53</v>
       </c>
       <c r="C679" s="16">
         <v>3753.76</v>
       </c>
       <c r="D679" s="16">
         <v>5980.58</v>
       </c>
       <c r="E679" s="16">
         <v>1495.14</v>
       </c>
       <c r="F679" s="16">
         <v>2258.62</v>
       </c>
       <c r="G679" s="16">
         <v>9766.15</v>
       </c>
     </row>
-    <row r="680" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="680" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A680" s="24" t="s">
         <v>568</v>
       </c>
       <c r="B680" s="17">
         <v>6683.14</v>
       </c>
       <c r="C680" s="18">
         <v>3341.57</v>
       </c>
       <c r="D680" s="18">
         <v>5323.86</v>
       </c>
       <c r="E680" s="18">
         <v>1330.96</v>
       </c>
       <c r="F680" s="18">
         <v>2010.61</v>
       </c>
       <c r="G680" s="18">
         <v>8693.75</v>
       </c>
     </row>
-    <row r="681" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="681" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A681" s="25" t="s">
         <v>569</v>
       </c>
       <c r="B681" s="19">
         <v>-13704.48</v>
       </c>
       <c r="C681" s="20">
         <v>0</v>
       </c>
       <c r="D681" s="20">
         <v>0</v>
       </c>
       <c r="E681" s="20">
         <v>0</v>
       </c>
       <c r="F681" s="20">
         <v>-2873.69</v>
       </c>
       <c r="G681" s="20">
         <v>-16578.169999999998</v>
       </c>
     </row>
-    <row r="682" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="682" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A682" s="23" t="s">
         <v>570</v>
       </c>
       <c r="B682" s="15">
         <v>1015.1</v>
       </c>
       <c r="C682" s="16">
         <v>507.55</v>
       </c>
       <c r="D682" s="16">
         <v>1178.78</v>
       </c>
       <c r="E682" s="16">
         <v>294.69</v>
       </c>
       <c r="F682" s="16">
         <v>212.86</v>
       </c>
       <c r="G682" s="16">
         <v>1227.96</v>
       </c>
     </row>
-    <row r="683" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="683" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A683" s="23" t="s">
         <v>571</v>
       </c>
       <c r="B683" s="15">
         <v>11161.97</v>
       </c>
       <c r="C683" s="16">
         <v>5580.98</v>
       </c>
       <c r="D683" s="16">
         <v>12961.74</v>
       </c>
       <c r="E683" s="16">
         <v>3240.43</v>
       </c>
       <c r="F683" s="16">
         <v>2340.5500000000002</v>
       </c>
       <c r="G683" s="16">
         <v>13502.52</v>
       </c>
     </row>
-    <row r="684" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="684" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A684" s="24" t="s">
         <v>572</v>
       </c>
       <c r="B684" s="17">
         <v>1527.41</v>
       </c>
       <c r="C684" s="18">
         <v>763.7</v>
       </c>
       <c r="D684" s="18">
         <v>1773.69</v>
       </c>
       <c r="E684" s="18">
         <v>443.42</v>
       </c>
       <c r="F684" s="18">
         <v>320.27999999999997</v>
       </c>
       <c r="G684" s="18">
         <v>1847.69</v>
       </c>
     </row>
-    <row r="685" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="685" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A685" s="25" t="s">
         <v>573</v>
       </c>
       <c r="B685" s="19">
         <v>-167066.32</v>
       </c>
       <c r="C685" s="20">
         <v>0</v>
       </c>
       <c r="D685" s="20">
         <v>0</v>
       </c>
       <c r="E685" s="20">
         <v>0</v>
       </c>
       <c r="F685" s="20">
         <v>30931.62</v>
       </c>
       <c r="G685" s="20">
         <v>-136134.70000000001</v>
       </c>
     </row>
-    <row r="686" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="686" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A686" s="23" t="s">
         <v>610</v>
       </c>
       <c r="B686" s="15">
         <v>42866.84</v>
       </c>
       <c r="C686" s="16">
         <v>21433.42</v>
       </c>
       <c r="D686" s="16">
         <v>117480.15</v>
       </c>
       <c r="E686" s="16">
         <v>29370.03</v>
       </c>
       <c r="F686" s="16">
         <v>-7936.61</v>
       </c>
       <c r="G686" s="16">
         <v>34930.230000000003</v>
       </c>
     </row>
-    <row r="687" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="687" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A687" s="23" t="s">
         <v>618</v>
       </c>
       <c r="B687" s="15">
         <v>46006.19</v>
       </c>
       <c r="C687" s="16">
         <v>23003.09</v>
       </c>
       <c r="D687" s="16">
         <v>126083.79</v>
       </c>
       <c r="E687" s="16">
         <v>31520.94</v>
       </c>
       <c r="F687" s="16">
         <v>-8517.85</v>
       </c>
       <c r="G687" s="16">
         <v>37488.339999999997</v>
       </c>
     </row>
-    <row r="688" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="688" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A688" s="23" t="s">
         <v>574</v>
       </c>
       <c r="B688" s="15">
         <v>71427.210000000006</v>
       </c>
       <c r="C688" s="16">
         <v>35713.599999999999</v>
       </c>
       <c r="D688" s="16">
         <v>195752.23</v>
       </c>
       <c r="E688" s="16">
         <v>48938.05</v>
       </c>
       <c r="F688" s="16">
         <v>-13224.45</v>
       </c>
       <c r="G688" s="16">
         <v>58202.76</v>
       </c>
     </row>
-    <row r="689" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="689" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A689" s="24" t="s">
         <v>611</v>
       </c>
       <c r="B689" s="17">
         <v>6766.08</v>
       </c>
       <c r="C689" s="18">
         <v>3383.04</v>
       </c>
       <c r="D689" s="18">
         <v>18543.009999999998</v>
       </c>
       <c r="E689" s="18">
         <v>4635.75</v>
       </c>
       <c r="F689" s="18">
         <v>-1252.71</v>
       </c>
       <c r="G689" s="18">
         <v>5513.37</v>
       </c>
     </row>
-    <row r="690" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="690" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A690" s="25" t="s">
         <v>575</v>
       </c>
       <c r="B690" s="19">
         <v>-261100.04</v>
       </c>
       <c r="C690" s="20">
         <v>0</v>
       </c>
       <c r="D690" s="20">
         <v>0</v>
       </c>
       <c r="E690" s="20">
         <v>0</v>
       </c>
       <c r="F690" s="20">
         <v>-18934.55</v>
       </c>
       <c r="G690" s="20">
         <v>-280034.59000000003</v>
       </c>
     </row>
-    <row r="691" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="691" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A691" s="23" t="s">
         <v>576</v>
       </c>
       <c r="B691" s="15">
         <v>979.34</v>
       </c>
       <c r="C691" s="16">
         <v>489.67</v>
       </c>
       <c r="D691" s="16">
         <v>1674.61</v>
       </c>
       <c r="E691" s="16">
         <v>418.65</v>
       </c>
       <c r="F691" s="16">
         <v>71.02</v>
       </c>
       <c r="G691" s="16">
         <v>1050.3599999999999</v>
       </c>
     </row>
-    <row r="692" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="692" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A692" s="23" t="s">
         <v>577</v>
       </c>
       <c r="B692" s="15">
         <v>4397.18</v>
       </c>
       <c r="C692" s="16">
         <v>2198.59</v>
       </c>
       <c r="D692" s="16">
         <v>7518.85</v>
       </c>
       <c r="E692" s="16">
         <v>1879.71</v>
       </c>
       <c r="F692" s="16">
         <v>318.88</v>
       </c>
       <c r="G692" s="16">
         <v>4716.0600000000004</v>
       </c>
     </row>
-    <row r="693" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="693" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A693" s="23" t="s">
         <v>578</v>
       </c>
       <c r="B693" s="15">
         <v>219377.2</v>
       </c>
       <c r="C693" s="16">
         <v>109688.6</v>
       </c>
       <c r="D693" s="16">
         <v>375118.92</v>
       </c>
       <c r="E693" s="16">
         <v>93779.73</v>
       </c>
       <c r="F693" s="16">
         <v>15908.87</v>
       </c>
       <c r="G693" s="16">
         <v>235286.07</v>
       </c>
     </row>
-    <row r="694" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="694" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A694" s="23" t="s">
         <v>628</v>
       </c>
       <c r="B694" s="15">
         <v>22747.37</v>
       </c>
       <c r="C694" s="16">
         <v>11373.68</v>
       </c>
       <c r="D694" s="16">
         <v>38896.33</v>
       </c>
       <c r="E694" s="16">
         <v>9724.08</v>
       </c>
       <c r="F694" s="16">
         <v>1649.6</v>
       </c>
       <c r="G694" s="16">
         <v>24396.97</v>
       </c>
     </row>
-    <row r="695" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="695" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A695" s="23" t="s">
         <v>579</v>
       </c>
       <c r="B695" s="15">
         <v>3432.7</v>
       </c>
       <c r="C695" s="16">
         <v>1716.35</v>
       </c>
       <c r="D695" s="16">
         <v>5869.67</v>
       </c>
       <c r="E695" s="16">
         <v>1467.41</v>
       </c>
       <c r="F695" s="16">
         <v>248.94</v>
       </c>
       <c r="G695" s="16">
         <v>3681.64</v>
       </c>
     </row>
-    <row r="696" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="696" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A696" s="23" t="s">
         <v>580</v>
       </c>
       <c r="B696" s="15">
         <v>155.88</v>
       </c>
       <c r="C696" s="16">
         <v>77.94</v>
       </c>
       <c r="D696" s="16">
         <v>266.54000000000002</v>
       </c>
       <c r="E696" s="16">
         <v>66.63</v>
       </c>
       <c r="F696" s="16">
         <v>11.31</v>
       </c>
       <c r="G696" s="16">
         <v>167.19</v>
       </c>
     </row>
-    <row r="697" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="697" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A697" s="24" t="s">
         <v>581</v>
       </c>
       <c r="B697" s="17">
         <v>10010.370000000001</v>
       </c>
       <c r="C697" s="18">
         <v>5005.18</v>
       </c>
       <c r="D697" s="18">
         <v>17117</v>
       </c>
       <c r="E697" s="18">
         <v>4279.25</v>
       </c>
       <c r="F697" s="18">
         <v>725.93</v>
       </c>
       <c r="G697" s="18">
         <v>10736.3</v>
       </c>
     </row>
-    <row r="698" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="698" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A698" s="25" t="s">
         <v>582</v>
       </c>
       <c r="B698" s="19">
         <v>-70245.81</v>
       </c>
       <c r="C698" s="20">
         <v>0</v>
       </c>
       <c r="D698" s="20">
         <v>0</v>
       </c>
       <c r="E698" s="20">
         <v>0</v>
       </c>
       <c r="F698" s="20">
         <v>-18420.740000000002</v>
       </c>
       <c r="G698" s="20">
         <v>-88666.55</v>
       </c>
     </row>
-    <row r="699" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="699" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A699" s="23" t="s">
         <v>659</v>
       </c>
       <c r="B699" s="15">
         <v>588.89</v>
       </c>
       <c r="C699" s="16">
         <v>294.44</v>
       </c>
       <c r="D699" s="16">
         <v>560.07000000000005</v>
       </c>
       <c r="E699" s="16">
         <v>140.01</v>
       </c>
       <c r="F699" s="16">
         <v>154.43</v>
       </c>
       <c r="G699" s="16">
         <v>743.32</v>
       </c>
     </row>
-    <row r="700" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="700" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A700" s="23" t="s">
         <v>583</v>
       </c>
       <c r="B700" s="15">
         <v>36419.199999999997</v>
       </c>
       <c r="C700" s="16">
         <v>18209.599999999999</v>
       </c>
       <c r="D700" s="16">
         <v>34637.22</v>
       </c>
       <c r="E700" s="16">
         <v>8659.2999999999993</v>
       </c>
       <c r="F700" s="16">
         <v>9550.2999999999993</v>
       </c>
       <c r="G700" s="16">
         <v>45969.5</v>
       </c>
     </row>
-    <row r="701" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="701" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A701" s="23" t="s">
         <v>584</v>
       </c>
       <c r="B701" s="15">
         <v>3590.39</v>
       </c>
       <c r="C701" s="16">
         <v>1795.19</v>
       </c>
       <c r="D701" s="16">
         <v>3414.71</v>
       </c>
       <c r="E701" s="16">
         <v>853.67</v>
       </c>
       <c r="F701" s="16">
         <v>941.52</v>
       </c>
       <c r="G701" s="16">
         <v>4531.91</v>
       </c>
     </row>
-    <row r="702" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="702" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A702" s="24" t="s">
         <v>585</v>
       </c>
       <c r="B702" s="17">
         <v>29647.33</v>
       </c>
       <c r="C702" s="18">
         <v>14823.66</v>
       </c>
       <c r="D702" s="18">
         <v>28196.7</v>
       </c>
       <c r="E702" s="18">
         <v>7049.17</v>
       </c>
       <c r="F702" s="18">
         <v>7774.49</v>
       </c>
       <c r="G702" s="18">
         <v>37421.82</v>
       </c>
     </row>
-    <row r="703" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="703" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A703" s="25" t="s">
         <v>586</v>
       </c>
       <c r="B703" s="19">
         <v>-241266.89</v>
       </c>
       <c r="C703" s="20">
         <v>0</v>
       </c>
       <c r="D703" s="20">
         <v>0</v>
       </c>
       <c r="E703" s="20">
         <v>0</v>
       </c>
       <c r="F703" s="20">
         <v>-1222.05</v>
       </c>
       <c r="G703" s="20">
         <v>-242488.94</v>
       </c>
     </row>
-    <row r="704" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="704" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A704" s="23" t="s">
         <v>587</v>
       </c>
       <c r="B704" s="15">
         <v>1460.44</v>
       </c>
       <c r="C704" s="16">
         <v>730.22</v>
       </c>
       <c r="D704" s="16">
         <v>2891.3</v>
       </c>
       <c r="E704" s="16">
         <v>722.82</v>
       </c>
       <c r="F704" s="16">
         <v>7.4</v>
       </c>
       <c r="G704" s="16">
         <v>1467.84</v>
       </c>
     </row>
-    <row r="705" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="705" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A705" s="23" t="s">
         <v>588</v>
       </c>
       <c r="B705" s="15">
         <v>3674.35</v>
       </c>
       <c r="C705" s="16">
         <v>1837.17</v>
       </c>
       <c r="D705" s="16">
         <v>7274.25</v>
       </c>
       <c r="E705" s="16">
         <v>1818.56</v>
       </c>
       <c r="F705" s="16">
         <v>18.61</v>
       </c>
       <c r="G705" s="16">
         <v>3692.96</v>
       </c>
     </row>
-    <row r="706" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="706" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A706" s="23" t="s">
         <v>649</v>
       </c>
       <c r="B706" s="15">
         <v>483.18</v>
       </c>
       <c r="C706" s="16">
         <v>241.59</v>
       </c>
       <c r="D706" s="16">
         <v>956.57</v>
       </c>
       <c r="E706" s="16">
         <v>239.14</v>
       </c>
       <c r="F706" s="16">
         <v>2.4500000000000002</v>
       </c>
       <c r="G706" s="16">
         <v>485.63</v>
       </c>
     </row>
-    <row r="707" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="707" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A707" s="23" t="s">
         <v>589</v>
       </c>
       <c r="B707" s="15">
         <v>1608.42</v>
       </c>
       <c r="C707" s="16">
         <v>804.21</v>
       </c>
       <c r="D707" s="16">
         <v>3184.26</v>
       </c>
       <c r="E707" s="16">
         <v>796.06</v>
       </c>
       <c r="F707" s="16">
         <v>8.15</v>
       </c>
       <c r="G707" s="16">
         <v>1616.57</v>
       </c>
     </row>
-    <row r="708" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="708" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A708" s="23" t="s">
         <v>590</v>
       </c>
       <c r="B708" s="15">
         <v>1292.31</v>
       </c>
       <c r="C708" s="16">
         <v>646.15</v>
       </c>
       <c r="D708" s="16">
         <v>2558.4299999999998</v>
       </c>
       <c r="E708" s="16">
         <v>639.6</v>
       </c>
       <c r="F708" s="16">
         <v>6.55</v>
       </c>
       <c r="G708" s="16">
         <v>1298.8599999999999</v>
       </c>
     </row>
-    <row r="709" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="709" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A709" s="23" t="s">
         <v>635</v>
       </c>
       <c r="B709" s="15">
         <v>1019.66</v>
       </c>
       <c r="C709" s="16">
         <v>509.83</v>
       </c>
       <c r="D709" s="16">
         <v>2018.65</v>
       </c>
       <c r="E709" s="16">
         <v>504.66</v>
       </c>
       <c r="F709" s="16">
         <v>5.17</v>
       </c>
       <c r="G709" s="16">
         <v>1024.83</v>
       </c>
     </row>
-    <row r="710" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="710" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A710" s="23" t="s">
         <v>591</v>
       </c>
       <c r="B710" s="15">
         <v>1127.54</v>
       </c>
       <c r="C710" s="16">
         <v>563.77</v>
       </c>
       <c r="D710" s="16">
         <v>2232.23</v>
       </c>
       <c r="E710" s="16">
         <v>558.04999999999995</v>
       </c>
       <c r="F710" s="16">
         <v>5.72</v>
       </c>
       <c r="G710" s="16">
         <v>1133.26</v>
       </c>
     </row>
-    <row r="711" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="711" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A711" s="23" t="s">
         <v>592</v>
       </c>
       <c r="B711" s="15">
         <v>2826.06</v>
       </c>
       <c r="C711" s="16">
         <v>1413.03</v>
       </c>
       <c r="D711" s="16">
         <v>5594.86</v>
       </c>
       <c r="E711" s="16">
         <v>1398.71</v>
       </c>
       <c r="F711" s="16">
         <v>14.32</v>
       </c>
       <c r="G711" s="16">
         <v>2840.38</v>
       </c>
     </row>
-    <row r="712" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="712" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A712" s="24" t="s">
         <v>593</v>
       </c>
       <c r="B712" s="17">
         <v>227774.93</v>
       </c>
       <c r="C712" s="18">
         <v>113887.46</v>
       </c>
       <c r="D712" s="18">
         <v>450935.14</v>
       </c>
       <c r="E712" s="18">
         <v>112733.78</v>
       </c>
       <c r="F712" s="18">
         <v>1153.68</v>
       </c>
       <c r="G712" s="18">
         <v>228928.61</v>
       </c>
     </row>
-    <row r="713" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="713" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A713" s="25" t="s">
         <v>594</v>
       </c>
       <c r="B713" s="19">
         <v>-38439.82</v>
       </c>
       <c r="C713" s="20">
         <v>0</v>
       </c>
       <c r="D713" s="20">
         <v>0</v>
       </c>
       <c r="E713" s="20">
         <v>0</v>
       </c>
       <c r="F713" s="20">
         <v>-9793</v>
       </c>
       <c r="G713" s="20">
         <v>-48232.82</v>
       </c>
     </row>
-    <row r="714" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="714" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A714" s="23" t="s">
         <v>595</v>
       </c>
       <c r="B714" s="15">
         <v>5540.49</v>
       </c>
       <c r="C714" s="16">
         <v>2770.24</v>
       </c>
       <c r="D714" s="16">
         <v>5434.96</v>
       </c>
       <c r="E714" s="16">
         <v>1358.74</v>
       </c>
       <c r="F714" s="16">
         <v>1411.5</v>
       </c>
       <c r="G714" s="16">
         <v>6951.99</v>
       </c>
     </row>
-    <row r="715" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="715" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A715" s="23" t="s">
         <v>596</v>
       </c>
       <c r="B715" s="15">
         <v>3392.18</v>
       </c>
       <c r="C715" s="16">
         <v>1696.09</v>
       </c>
       <c r="D715" s="16">
         <v>3327.57</v>
       </c>
       <c r="E715" s="16">
         <v>831.89</v>
       </c>
       <c r="F715" s="16">
         <v>864.2</v>
       </c>
       <c r="G715" s="16">
         <v>4256.38</v>
       </c>
     </row>
-    <row r="716" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="716" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A716" s="23" t="s">
         <v>597</v>
       </c>
       <c r="B716" s="15">
         <v>12138.67</v>
       </c>
       <c r="C716" s="16">
         <v>6069.33</v>
       </c>
       <c r="D716" s="16">
         <v>11907.46</v>
       </c>
       <c r="E716" s="16">
         <v>2976.86</v>
       </c>
       <c r="F716" s="16">
         <v>3092.47</v>
       </c>
       <c r="G716" s="16">
         <v>15231.14</v>
       </c>
     </row>
-    <row r="717" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="717" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A717" s="24" t="s">
         <v>598</v>
       </c>
       <c r="B717" s="17">
         <v>17368.48</v>
       </c>
       <c r="C717" s="18">
         <v>8684.24</v>
       </c>
       <c r="D717" s="18">
         <v>17037.669999999998</v>
       </c>
       <c r="E717" s="18">
         <v>4259.41</v>
       </c>
       <c r="F717" s="18">
         <v>4424.83</v>
       </c>
       <c r="G717" s="18">
         <v>21793.31</v>
       </c>
     </row>
-    <row r="718" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="718" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A718" s="25" t="s">
         <v>599</v>
       </c>
       <c r="B718" s="19">
         <v>-13783.95</v>
       </c>
       <c r="C718" s="20">
         <v>0</v>
       </c>
       <c r="D718" s="20">
         <v>0</v>
       </c>
       <c r="E718" s="20">
         <v>0</v>
       </c>
       <c r="F718" s="20">
         <v>-1096.4100000000001</v>
       </c>
       <c r="G718" s="20">
         <v>-14880.36</v>
       </c>
     </row>
-    <row r="719" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="719" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A719" s="27" t="s">
         <v>600</v>
       </c>
       <c r="B719" s="15">
         <v>13783.95</v>
       </c>
       <c r="C719" s="16">
         <v>6891.97</v>
       </c>
       <c r="D719" s="16">
         <v>23182.240000000002</v>
       </c>
       <c r="E719" s="16">
         <v>5795.56</v>
       </c>
       <c r="F719" s="16">
         <v>1096.4100000000001</v>
       </c>
       <c r="G719" s="16">
         <v>14880.36</v>
       </c>
     </row>
-    <row r="720" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="720" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A720" s="3" t="s">
         <v>602</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.23" right="0.23" top="0.5" bottom="0.49" header="0.3" footer="0.3"/>
   <pageSetup fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>