--- v0 (2026-02-25)
+++ v1 (2026-04-14)
@@ -13,56 +13,56 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Private\Tax Admin\Distribution Unit\ScrapTire-White Goods Dist\Fiscal Year 2025-26\Scrap Tire - FY2025-2026\Q2 - Scrap Tire FY2025-26\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{93FD9494-5988-4DAB-B7C7-A3E92F4A1EFF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E72C0F15-7E53-440B-B07E-58D485706404}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{29260ECF-AAEB-4D52-8AC8-939A1FF08BA1}"/>
   </bookViews>
   <sheets>
-    <sheet name=" Summary of Proceeds" sheetId="1" r:id="rId1"/>
+    <sheet name="Summary of Proceeds" sheetId="1" r:id="rId1"/>
     <sheet name="Summary of County Distribution" sheetId="3" r:id="rId2"/>
     <sheet name="Notes" sheetId="4" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Summary of County Distribution'!$6:$6</definedName>
   </definedNames>
   <calcPr calcId="191029" calcOnSave="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -1863,51 +1863,53 @@
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{82A009B6-F778-46E5-8511-A085F7AE1CCF}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D40"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C16" sqref="C16"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.77734375" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="77.77734375" style="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.88671875" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="16384" width="8.77734375" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" s="30" customFormat="1" ht="23.4" x14ac:dyDescent="0.45">
       <c r="A1" s="28" t="s">
         <v>129</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
     </row>
     <row r="2" spans="1:4" s="30" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A2" s="5" t="s">
         <v>133</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
     </row>
     <row r="3" spans="1:4" s="30" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A3" s="6" t="s">
@@ -1977,69 +1979,69 @@
       <c r="A11" s="6"/>
       <c r="B11" s="9"/>
       <c r="C11" s="4"/>
     </row>
     <row r="12" spans="1:4" ht="18" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A12" s="56" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="25"/>
       <c r="C12" s="4"/>
     </row>
     <row r="13" spans="1:4" ht="16.2" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A13" s="8" t="s">
         <v>123</v>
       </c>
       <c r="B13" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C13" s="4"/>
     </row>
     <row r="14" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A14" s="18" t="s">
         <v>131</v>
       </c>
       <c r="B14" s="20">
-        <v>4871235.7399999993</v>
+        <v>1430153.34</v>
       </c>
       <c r="C14" s="4"/>
     </row>
     <row r="15" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A15" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="20">
-        <v>104057.95000000001</v>
+        <v>3337024.4500000011</v>
       </c>
       <c r="C15" s="4"/>
     </row>
     <row r="16" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A16" s="23" t="s">
         <v>6</v>
       </c>
       <c r="B16" s="26">
-        <v>4767177.7899999991</v>
+        <v>4767177.790000001</v>
       </c>
       <c r="C16" s="4"/>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A17" s="10"/>
       <c r="B17" s="9"/>
       <c r="C17" s="4"/>
     </row>
     <row r="18" spans="1:3" ht="18" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A18" s="56" t="s">
         <v>124</v>
       </c>
       <c r="B18" s="32"/>
       <c r="C18" s="4"/>
     </row>
     <row r="19" spans="1:3" ht="16.2" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A19" s="8" t="s">
         <v>115</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C19" s="4"/>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.3">
@@ -2169,51 +2171,51 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.77734375" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="29.109375" style="16" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="20.77734375" style="16" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9" style="16" customWidth="1"/>
     <col min="4" max="4" width="8.77734375" style="16"/>
     <col min="5" max="5" width="8.77734375" style="41"/>
     <col min="6" max="6" width="16.21875" style="41" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="8.77734375" style="41"/>
     <col min="8" max="8" width="12" style="41" customWidth="1"/>
     <col min="9" max="16384" width="8.77734375" style="41"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" s="37" customFormat="1" ht="23.4" x14ac:dyDescent="0.3">
       <c r="A1" s="36" t="s">
         <v>121</v>
       </c>
       <c r="B1" s="6"/>
       <c r="C1" s="6"/>
       <c r="D1" s="6"/>
     </row>
     <row r="2" spans="1:4" s="38" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A2" s="6" t="str">
-        <f>' Summary of Proceeds'!A3</f>
+        <f>'Summary of Proceeds'!A3</f>
         <v>This report reflects collections for the months of October 2025 through December 2025.</v>
       </c>
       <c r="B2" s="13"/>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
     </row>
     <row r="3" spans="1:4" s="39" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A3" s="13" t="s">
         <v>118</v>
       </c>
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
     </row>
     <row r="4" spans="1:4" s="39" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A4" s="13" t="s">
         <v>119</v>
       </c>
       <c r="B4" s="14"/>
       <c r="C4" s="14"/>
       <c r="D4" s="14"/>
     </row>
     <row r="5" spans="1:4" s="52" customFormat="1" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A5" s="40" t="s">
         <v>114</v>
@@ -3193,50 +3195,50 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
-      <vt:lpstr> Summary of Proceeds</vt:lpstr>
+      <vt:lpstr>Summary of Proceeds</vt:lpstr>
       <vt:lpstr>Summary of County Distribution</vt:lpstr>
       <vt:lpstr>Notes</vt:lpstr>
       <vt:lpstr>'Summary of County Distribution'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>North Carolina Department of Revenue</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>North Carolina Department of Revenue Scrap Tire Disposal Tax Distribution Report</dc:title>
   <dc:subject>Scrap Tire Disposal Tax Distribution Report</dc:subject>
   <dc:creator>Kay D. Walford-Simpson</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>