--- v0 (2025-10-10)
+++ v1 (2026-04-24)
@@ -1,97 +1,104 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27830"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Private\Tax Admin\Property Tax\Sales Ratio\Sale Ratio Multiple Years\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2C33FC9A-7413-481F-9C96-1163F07D936C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1EA115B4-F03C-49EE-B2CB-149E3016CC9F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28910" yWindow="2310" windowWidth="29020" windowHeight="15700" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Intro" sheetId="2" r:id="rId1"/>
-    <sheet name="County Ratios 2024" sheetId="1" r:id="rId2"/>
+    <sheet name="County Sales Ratio Medians" sheetId="4" r:id="rId1"/>
+    <sheet name="Notes" sheetId="5" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="CONAME">'County Ratios 2024'!$B$4:$B$103</definedName>
-[...8 lines deleted...]
-    <definedName name="TOREPROP">'County Ratios 2024'!$AI$4:$AI$103</definedName>
+    <definedName name="\a">#REF!</definedName>
+    <definedName name="\x">#REF!</definedName>
+    <definedName name="\z">#REF!</definedName>
+    <definedName name="CONAME" localSheetId="0">'County Sales Ratio Medians'!$A$3:$A$102</definedName>
+    <definedName name="CONAME">#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'County Sales Ratio Medians'!$A$1:$AM$102</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">Notes!$A$1:$B$6</definedName>
+    <definedName name="_xlnm.Print_Area">#REF!</definedName>
+    <definedName name="Print_Area_MI" localSheetId="0">'County Sales Ratio Medians'!$A$3:$AL$104</definedName>
+    <definedName name="Print_Area_MI" localSheetId="1">#REF!</definedName>
+    <definedName name="PRINT_AREA_MI">#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'County Sales Ratio Medians'!$A:$A,'County Sales Ratio Medians'!$2:$2</definedName>
+    <definedName name="_xlnm.Print_Titles">#REF!</definedName>
+    <definedName name="Print_Titles_MI" localSheetId="0">'County Sales Ratio Medians'!$2:$2</definedName>
+    <definedName name="Print_Titles_MI" localSheetId="1">#REF!</definedName>
+    <definedName name="PRINT_TITLES_MI">#REF!</definedName>
+    <definedName name="TOREPROP" localSheetId="0">'County Sales Ratio Medians'!$AH$3:$AH$102</definedName>
+    <definedName name="TOREPROP">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029" calcOnSave="0"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="111">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="152">
   <si>
     <t>NOTES</t>
   </si>
   <si>
     <t>Alamance</t>
   </si>
   <si>
     <t>Alexander</t>
   </si>
   <si>
     <t>Alleghany</t>
   </si>
   <si>
     <t>Anson</t>
   </si>
   <si>
     <t>Ashe</t>
   </si>
   <si>
     <t>Avery</t>
   </si>
   <si>
     <t>Beaufort</t>
   </si>
   <si>
@@ -358,524 +365,2499 @@
   <si>
     <t>Warren</t>
   </si>
   <si>
     <t>Washington</t>
   </si>
   <si>
     <t>Watauga</t>
   </si>
   <si>
     <t>Wayne</t>
   </si>
   <si>
     <t>Wilkes</t>
   </si>
   <si>
     <t>Wilson</t>
   </si>
   <si>
     <t>Yadkin</t>
   </si>
   <si>
     <t>Yancey</t>
   </si>
   <si>
-    <t>To view the data click on the tab below "County Ratios"</t>
-[...13 lines deleted...]
-  <si>
     <t>ELECTED 6TH YR CYCLE</t>
   </si>
   <si>
-    <t>Prior to 2009, ratios that were above 100 were truncated to 100.  Per the current</t>
+    <t>Counties</t>
+  </si>
+  <si>
+    <t>2024</t>
+  </si>
+  <si>
+    <t>2023</t>
+  </si>
+  <si>
+    <t>2022</t>
+  </si>
+  <si>
+    <t>2021</t>
+  </si>
+  <si>
+    <t>2020</t>
+  </si>
+  <si>
+    <t>2019</t>
+  </si>
+  <si>
+    <t>2018</t>
+  </si>
+  <si>
+    <t>2017</t>
+  </si>
+  <si>
+    <t>2016</t>
+  </si>
+  <si>
+    <t>2015</t>
+  </si>
+  <si>
+    <t>2014</t>
+  </si>
+  <si>
+    <t>2013</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2012 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2011 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2010 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2009 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2008 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2007 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2006 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2005 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2004 </t>
+  </si>
+  <si>
+    <t>2003</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2002 </t>
+  </si>
+  <si>
+    <t>2001</t>
+  </si>
+  <si>
+    <t>2000</t>
+  </si>
+  <si>
+    <t>1999</t>
+  </si>
+  <si>
+    <t>1998</t>
+  </si>
+  <si>
+    <t>1997</t>
+  </si>
+  <si>
+    <t>1996</t>
+  </si>
+  <si>
+    <t>1995</t>
+  </si>
+  <si>
+    <t>1994</t>
+  </si>
+  <si>
+    <t>1993</t>
+  </si>
+  <si>
+    <t>1992</t>
+  </si>
+  <si>
+    <t>1991</t>
+  </si>
+  <si>
+    <t>1990</t>
+  </si>
+  <si>
+    <t>1989</t>
+  </si>
+  <si>
+    <t>1988</t>
+  </si>
+  <si>
+    <t>1987</t>
+  </si>
+  <si>
+    <t>Notes</t>
+  </si>
+  <si>
+    <t>Note Number</t>
+  </si>
+  <si>
+    <t>Note Text</t>
+  </si>
+  <si>
+    <t>North Carolina Department of Revenue, Local Government Division, 919-814-1129 are presented with the counties where they are located.</t>
+  </si>
+  <si>
+    <t>End of worksheet</t>
+  </si>
+  <si>
+    <t>County Sales Ratio Median History by Year [Note 1]</t>
+  </si>
+  <si>
+    <t>This report is a compilation of the sales assessment ratio studies, which were conducted pursuant to the provisions of N.C.G.S. 105-284 and N.C.G.S. 105-286. The sales assessment ratios contained in this report are used for the equalization of the public service company property valuations and for mandatory reappraisal advancement.  The information contained in this report has been calculated with the source data submitted by each county, and has been reviewed by the staff of the Local Government Division</t>
+  </si>
+  <si>
+    <t>End of Worksheet [Note 2]</t>
+  </si>
+  <si>
+    <t>County Sales Ratio Median History by Year, Notes</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="0.0000_)"/>
     <numFmt numFmtId="165" formatCode="0.0000"/>
     <numFmt numFmtId="166" formatCode="0.00_)"/>
     <numFmt numFmtId="167" formatCode="0_)"/>
   </numFmts>
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="Helv"/>
     </font>
     <font>
-      <sz val="10"/>
-      <name val="Arial"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...8 lines deleted...]
-      <name val="Helv"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
-      <name val="Times"/>
-[...3 lines deleted...]
-      <sz val="12"/>
       <color indexed="8"/>
-      <name val="Times"/>
-[...38 lines deleted...]
-      <sz val="12"/>
       <name val="Times"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Times"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Times"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="9"/>
-[...5 lines deleted...]
-        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom/>
-[...16 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...7 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
-      <diagonal/>
-[...9 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="5">
+  <cellStyleXfs count="11">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-[...2 lines deleted...]
-    <xf numFmtId="43" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="35">
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="6" xfId="5" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="1" fontId="10" fillId="0" borderId="8" xfId="5" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="8" xfId="5" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="5" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="8"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="9" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="8" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="8" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="8" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="5" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="6" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...178 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="6" applyFill="1"/>
   </cellXfs>
-  <cellStyles count="5">
-    <cellStyle name="Comma 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+  <cellStyles count="11">
+    <cellStyle name="Comma 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="Heading 1" xfId="4" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="Heading 1 3" xfId="7" xr:uid="{4421C132-EEB8-4027-94C4-19EE1AA6AD64}"/>
+    <cellStyle name="Heading 2" xfId="5" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="Heading 2 2" xfId="9" xr:uid="{2C8AE4BA-758A-4409-8FFC-57439F59689C}"/>
+    <cellStyle name="Heading 3" xfId="6" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="Heading 3 2" xfId="10" xr:uid="{AE08F693-1D14-4C19-94D6-7A35530E770D}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Normal 3" xfId="8" xr:uid="{4DCD98DC-5E2E-4981-9E49-5893A6282A2D}"/>
     <cellStyle name="Normal_County Ratios" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
-    <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="49">
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Times"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Times"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Times"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Times"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Times"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Times"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Times"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Times"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Times"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Times"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Times"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Times"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Times"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Times"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Times"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Times"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Times"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="0.0000"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Times"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="0.0000"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Times"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Times"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Times"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Times"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Times"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Times"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Times"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Times"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <name val="Times"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="0.0000"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color indexed="8"/>
+        <name val="Times"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="0.0000"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Times"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Times"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Times"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Times"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Times"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Times"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Times"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Times"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Times"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Times"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Times"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Times"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{086ADD62-76CA-4627-AA5F-AB750443A892}" name="CountySalesRatioMedians" displayName="CountySalesRatioMedians" ref="A2:AM102" totalsRowShown="0" headerRowDxfId="48" dataDxfId="46" headerRowBorderDxfId="47" tableBorderDxfId="45" headerRowCellStyle="Heading 2">
+  <tableColumns count="39">
+    <tableColumn id="1" xr3:uid="{CC2BA7FF-24EA-4E51-8519-B907A436EF37}" name="Counties" dataDxfId="44"/>
+    <tableColumn id="2" xr3:uid="{D939E236-97A0-4F08-965A-906013A1D914}" name="2024" dataDxfId="43"/>
+    <tableColumn id="3" xr3:uid="{79904627-5BAE-4669-8633-DC0088020822}" name="2023" dataDxfId="42"/>
+    <tableColumn id="4" xr3:uid="{521EB089-93AD-42FA-97AC-45F1891D36B6}" name="2022" dataDxfId="41"/>
+    <tableColumn id="5" xr3:uid="{33067B3D-0F2A-4EE7-9390-9CEC37EFD355}" name="2021" dataDxfId="40"/>
+    <tableColumn id="6" xr3:uid="{51C83B2A-D31F-4075-AF84-C85EA8B64E69}" name="2020" dataDxfId="39"/>
+    <tableColumn id="7" xr3:uid="{4F39E3CB-6367-4D7E-951C-C0B19352BD57}" name="2019" dataDxfId="38"/>
+    <tableColumn id="8" xr3:uid="{C72D9B0F-E90D-4542-8EC1-6F011A5DD3FE}" name="2018" dataDxfId="37"/>
+    <tableColumn id="9" xr3:uid="{B84754A2-A1D6-47C6-A220-3D1834C6404E}" name="2017" dataDxfId="36"/>
+    <tableColumn id="10" xr3:uid="{D5BB74B4-3C70-46BF-9030-B769333BAA35}" name="2016" dataDxfId="35"/>
+    <tableColumn id="11" xr3:uid="{020CC60D-03AE-455E-953E-BDAA2C9B5844}" name="2015" dataDxfId="34"/>
+    <tableColumn id="12" xr3:uid="{485DDE3E-12E6-46C2-A497-F298F4E7545E}" name="2014" dataDxfId="33" dataCellStyle="Normal_County Ratios"/>
+    <tableColumn id="13" xr3:uid="{610A5971-05C9-4F39-8467-4C230B897483}" name="2013" dataDxfId="32" dataCellStyle="Normal_County Ratios"/>
+    <tableColumn id="14" xr3:uid="{3DDFC1B4-056D-4068-BBF3-3A13A9357059}" name="2012 " dataDxfId="31"/>
+    <tableColumn id="15" xr3:uid="{0F6A237D-BAC9-4A79-96E4-46EF3863A8DF}" name="2011 " dataDxfId="30"/>
+    <tableColumn id="16" xr3:uid="{5DB8336A-D25C-4551-AEAA-E6F8E0D5A857}" name="2010 " dataDxfId="29"/>
+    <tableColumn id="17" xr3:uid="{7B7FC326-1094-4101-A4EB-9B03EA741F7D}" name="2009 " dataDxfId="28"/>
+    <tableColumn id="18" xr3:uid="{1B25619B-B572-401C-A8B3-E948AC4076D3}" name="2008 " dataDxfId="27"/>
+    <tableColumn id="19" xr3:uid="{15A0C324-B6F7-41F8-A836-8C3D3CEF7C68}" name="2007 " dataDxfId="26"/>
+    <tableColumn id="20" xr3:uid="{9DD60C4D-33CB-479B-AF10-B81F59B8B3E9}" name="2006 " dataDxfId="25"/>
+    <tableColumn id="21" xr3:uid="{AC513153-3948-4D73-AB30-822388104B00}" name="2005 " dataDxfId="24"/>
+    <tableColumn id="22" xr3:uid="{96D6CE5A-7DEE-49AB-80DE-1A3FA944DD66}" name="2004 " dataDxfId="23"/>
+    <tableColumn id="23" xr3:uid="{2F56D01B-AB86-473F-9467-330483C13C43}" name="2003" dataDxfId="22"/>
+    <tableColumn id="24" xr3:uid="{98143035-CB6A-4377-B055-E06D808C95F0}" name="2002 " dataDxfId="21"/>
+    <tableColumn id="25" xr3:uid="{8B1888EC-A59B-4B9B-8930-B3239963BFD4}" name="2001" dataDxfId="20"/>
+    <tableColumn id="26" xr3:uid="{95B29E26-7314-4B61-B832-89F552B06E22}" name="2000" dataDxfId="19"/>
+    <tableColumn id="27" xr3:uid="{09ADDC00-457C-41EF-B7AE-54B21A456FB3}" name="1999" dataDxfId="18"/>
+    <tableColumn id="28" xr3:uid="{C1863311-EFAC-4778-866B-4825FB38667C}" name="1998" dataDxfId="17"/>
+    <tableColumn id="29" xr3:uid="{4AC7AC12-D7F5-453B-B904-8821CDA86662}" name="1997" dataDxfId="16"/>
+    <tableColumn id="30" xr3:uid="{96753620-8A00-43E0-AADE-BB590C74E663}" name="1996" dataDxfId="15"/>
+    <tableColumn id="31" xr3:uid="{6C6347E1-796D-42B9-A7AE-C76CEEC3E02A}" name="1995" dataDxfId="14"/>
+    <tableColumn id="32" xr3:uid="{BA9BBD6A-8C3D-4E05-A9FB-590FEA44AD99}" name="1994" dataDxfId="13"/>
+    <tableColumn id="33" xr3:uid="{2E9F2F75-CBAC-47E1-A932-F91BD1696BDC}" name="1993" dataDxfId="12"/>
+    <tableColumn id="34" xr3:uid="{50DF6559-DD90-4D2D-834A-FBF2CFE9032B}" name="1992" dataDxfId="11"/>
+    <tableColumn id="35" xr3:uid="{FD445A17-F55B-4243-818B-869072E495F4}" name="1991" dataDxfId="10"/>
+    <tableColumn id="36" xr3:uid="{8CBCFF14-75C2-491F-9840-C2E776B6D7F3}" name="1990" dataDxfId="9"/>
+    <tableColumn id="37" xr3:uid="{B73FE738-DAB5-4052-B6B4-65D0909BE325}" name="1989" dataDxfId="8"/>
+    <tableColumn id="38" xr3:uid="{79E1925B-BB3F-49A1-836F-B4D2CC279AB4}" name="1988" dataDxfId="7"/>
+    <tableColumn id="39" xr3:uid="{719112A8-7A81-400D-9D78-FA1C564C484B}" name="1987" dataDxfId="6"/>
+  </tableColumns>
+  <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{13B778FB-B584-48F6-AD47-0512FC34EE4B}" name="Notes" displayName="Notes" ref="A3:B5" totalsRowShown="0" headerRowDxfId="5" dataDxfId="4" tableBorderDxfId="3" totalsRowBorderDxfId="2" headerRowCellStyle="Heading 3">
+  <tableColumns count="2">
+    <tableColumn id="1" xr3:uid="{C8D466B8-850C-4BDC-9BBC-5D03E7E941A8}" name="Note Number" dataDxfId="1"/>
+    <tableColumn id="2" xr3:uid="{2939AF72-44EF-4BE6-A7AE-274646F8E1A3}" name="Note Text" dataDxfId="0"/>
+  </tableColumns>
+  <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1120,13508 +3102,13155 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-[...97 lines deleted...]
-  <sheetPr syncVertical="1" syncRef="C3" transitionEvaluation="1">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FA12B781-3E5F-4A1E-8C5F-E02ED8504BD9}">
+  <sheetPr syncVertical="1" syncRef="B2" transitionEvaluation="1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:AR306"/>
+  <dimension ref="A1:AP302"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="2" topLeftCell="C3" activePane="bottomRight" state="frozen"/>
-[...2 lines deleted...]
-      <selection pane="bottomRight" activeCell="B1" sqref="B1"/>
+      <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="B1" sqref="B1"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.765625" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="2.765625" style="5" customWidth="1"/>
-[...20 lines deleted...]
-    <col min="46" max="16384" width="9.765625" style="5"/>
+    <col min="1" max="1" width="13.3046875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11" style="1" customWidth="1"/>
+    <col min="3" max="6" width="9.53515625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="10.4609375" style="2" customWidth="1"/>
+    <col min="8" max="8" width="8" style="2" customWidth="1"/>
+    <col min="9" max="9" width="9.3046875" style="1" customWidth="1"/>
+    <col min="10" max="11" width="8.23046875" style="1" customWidth="1"/>
+    <col min="12" max="13" width="8.07421875" style="1" customWidth="1"/>
+    <col min="14" max="18" width="8.3046875" style="1" customWidth="1"/>
+    <col min="19" max="19" width="8.07421875" style="1" customWidth="1"/>
+    <col min="20" max="20" width="7.84375" style="1" customWidth="1"/>
+    <col min="21" max="21" width="7.69140625" style="1" customWidth="1"/>
+    <col min="22" max="22" width="7.4609375" style="1" customWidth="1"/>
+    <col min="23" max="23" width="8.07421875" style="1" customWidth="1"/>
+    <col min="24" max="24" width="8.3046875" style="1" customWidth="1"/>
+    <col min="25" max="39" width="7.765625" style="1" customWidth="1"/>
+    <col min="40" max="40" width="2.07421875" style="1" hidden="1" customWidth="1"/>
+    <col min="41" max="41" width="0.15234375" style="1" hidden="1" customWidth="1"/>
+    <col min="42" max="42" width="11.69140625" style="1" hidden="1" customWidth="1"/>
+    <col min="43" max="43" width="9.765625" style="1" customWidth="1"/>
+    <col min="44" max="16384" width="9.765625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:44" x14ac:dyDescent="0.35">
-      <c r="B1" s="6" t="s">
+    <row r="1" spans="1:42" ht="19" x14ac:dyDescent="0.4">
+      <c r="A1" s="14" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="2" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A2" s="16" t="s">
+        <v>104</v>
+      </c>
+      <c r="B2" s="17" t="s">
+        <v>105</v>
+      </c>
+      <c r="C2" s="17" t="s">
+        <v>106</v>
+      </c>
+      <c r="D2" s="17" t="s">
+        <v>107</v>
+      </c>
+      <c r="E2" s="17" t="s">
+        <v>108</v>
+      </c>
+      <c r="F2" s="17" t="s">
+        <v>109</v>
+      </c>
+      <c r="G2" s="17" t="s">
+        <v>110</v>
+      </c>
+      <c r="H2" s="17" t="s">
+        <v>111</v>
+      </c>
+      <c r="I2" s="17" t="s">
+        <v>112</v>
+      </c>
+      <c r="J2" s="17" t="s">
+        <v>113</v>
+      </c>
+      <c r="K2" s="17" t="s">
+        <v>114</v>
+      </c>
+      <c r="L2" s="17" t="s">
+        <v>115</v>
+      </c>
+      <c r="M2" s="17" t="s">
+        <v>116</v>
+      </c>
+      <c r="N2" s="18" t="s">
+        <v>117</v>
+      </c>
+      <c r="O2" s="18" t="s">
+        <v>118</v>
+      </c>
+      <c r="P2" s="18" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q2" s="18" t="s">
+        <v>120</v>
+      </c>
+      <c r="R2" s="18" t="s">
+        <v>121</v>
+      </c>
+      <c r="S2" s="18" t="s">
+        <v>122</v>
+      </c>
+      <c r="T2" s="18" t="s">
+        <v>123</v>
+      </c>
+      <c r="U2" s="18" t="s">
+        <v>124</v>
+      </c>
+      <c r="V2" s="18" t="s">
+        <v>125</v>
+      </c>
+      <c r="W2" s="19" t="s">
+        <v>126</v>
+      </c>
+      <c r="X2" s="18" t="s">
+        <v>127</v>
+      </c>
+      <c r="Y2" s="17" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z2" s="17" t="s">
+        <v>129</v>
+      </c>
+      <c r="AA2" s="19" t="s">
+        <v>130</v>
+      </c>
+      <c r="AB2" s="19" t="s">
+        <v>131</v>
+      </c>
+      <c r="AC2" s="19" t="s">
+        <v>132</v>
+      </c>
+      <c r="AD2" s="19" t="s">
+        <v>133</v>
+      </c>
+      <c r="AE2" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF2" s="19" t="s">
+        <v>135</v>
+      </c>
+      <c r="AG2" s="19" t="s">
+        <v>136</v>
+      </c>
+      <c r="AH2" s="19" t="s">
+        <v>137</v>
+      </c>
+      <c r="AI2" s="19" t="s">
+        <v>138</v>
+      </c>
+      <c r="AJ2" s="19" t="s">
+        <v>139</v>
+      </c>
+      <c r="AK2" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="AL2" s="19" t="s">
+        <v>141</v>
+      </c>
+      <c r="AM2" s="19" t="s">
+        <v>142</v>
+      </c>
+      <c r="AO2" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="64">
-[...170 lines deleted...]
-      <c r="B4" s="25" t="s">
+    </row>
+    <row r="3" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A3" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="20">
+        <v>0.9662248942022853</v>
+      </c>
+      <c r="C3" s="20">
+        <v>1.0421716417910447</v>
+      </c>
+      <c r="D3" s="20">
+        <v>0.67567567567567566</v>
+      </c>
+      <c r="E3" s="20">
+        <v>0.81056291666666658</v>
+      </c>
+      <c r="F3" s="20">
+        <v>0.86767590618336887</v>
+      </c>
+      <c r="G3" s="20">
+        <v>0.91730937499999998</v>
+      </c>
+      <c r="H3" s="20">
+        <v>0.96503639514731365</v>
+      </c>
+      <c r="I3" s="20">
+        <v>0.99659999999999993</v>
+      </c>
+      <c r="J3" s="20">
+        <v>1.0389200000000001</v>
+      </c>
+      <c r="K3" s="20">
+        <v>1.0827307692307693</v>
+      </c>
+      <c r="L3" s="21">
+        <v>1.0725763888888888</v>
+      </c>
+      <c r="M3" s="21">
+        <v>1.0764</v>
+      </c>
+      <c r="N3" s="20">
+        <v>1.0798999999999999</v>
+      </c>
+      <c r="O3" s="20">
+        <v>1.0306999999999999</v>
+      </c>
+      <c r="P3" s="20">
+        <v>1.0022</v>
+      </c>
+      <c r="Q3" s="20">
+        <v>0.996</v>
+      </c>
+      <c r="R3" s="20">
+        <v>0.87080000000000002</v>
+      </c>
+      <c r="S3" s="20">
+        <v>0.90490000000000004</v>
+      </c>
+      <c r="T3" s="20">
+        <v>0.91400000000000003</v>
+      </c>
+      <c r="U3" s="20">
+        <v>0.94910000000000005</v>
+      </c>
+      <c r="V3" s="22">
+        <v>0.95289999999999997</v>
+      </c>
+      <c r="W3" s="22">
+        <v>0.98640000000000005</v>
+      </c>
+      <c r="X3" s="20">
+        <v>0.97629999999999995</v>
+      </c>
+      <c r="Y3" s="20">
+        <v>1</v>
+      </c>
+      <c r="Z3" s="20">
+        <v>0.70150000000000001</v>
+      </c>
+      <c r="AA3" s="20">
+        <v>0.73329999999999995</v>
+      </c>
+      <c r="AB3" s="20">
+        <v>0.74829999999999997</v>
+      </c>
+      <c r="AC3" s="20">
+        <v>0.76800000000000002</v>
+      </c>
+      <c r="AD3" s="20">
+        <v>0.84079999999999999</v>
+      </c>
+      <c r="AE3" s="20">
+        <v>0.88439999999999996</v>
+      </c>
+      <c r="AF3" s="20">
+        <v>0.9153</v>
+      </c>
+      <c r="AG3" s="20">
+        <v>0.98529999999999995</v>
+      </c>
+      <c r="AH3" s="20">
+        <v>0.629</v>
+      </c>
+      <c r="AI3" s="20">
+        <v>0.60099999999999998</v>
+      </c>
+      <c r="AJ3" s="20">
+        <v>0.65329999999999999</v>
+      </c>
+      <c r="AK3" s="20">
+        <v>0.68640000000000001</v>
+      </c>
+      <c r="AL3" s="20">
+        <v>0.73619999999999997</v>
+      </c>
+      <c r="AM3" s="20">
+        <v>0.82520000000000004</v>
+      </c>
+      <c r="AN3" s="5"/>
+      <c r="AO3" s="5"/>
+      <c r="AP3" s="6"/>
+    </row>
+    <row r="4" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A4" s="15" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="27">
-[...32 lines deleted...]
-      <c r="N4" s="30">
+      <c r="B4" s="20">
+        <v>0.92732542526529083</v>
+      </c>
+      <c r="C4" s="20">
+        <v>0.9480766352470722</v>
+      </c>
+      <c r="D4" s="20">
+        <v>0.65605208791208791</v>
+      </c>
+      <c r="E4" s="20">
+        <v>0.79095416666666662</v>
+      </c>
+      <c r="F4" s="20">
+        <v>0.81655144032921811</v>
+      </c>
+      <c r="G4" s="20">
+        <v>0.85978596059113299</v>
+      </c>
+      <c r="H4" s="20">
+        <v>0.93523433956916113</v>
+      </c>
+      <c r="I4" s="20">
+        <v>0.95340000000000003</v>
+      </c>
+      <c r="J4" s="20">
+        <v>0.94833333333333347</v>
+      </c>
+      <c r="K4" s="20">
+        <v>0.97819871006708514</v>
+      </c>
+      <c r="L4" s="21">
+        <v>1.0004212248003044</v>
+      </c>
+      <c r="M4" s="21">
+        <v>1.0234999999999999</v>
+      </c>
+      <c r="N4" s="20">
+        <v>1.0185</v>
+      </c>
+      <c r="O4" s="20">
+        <v>0.92549999999999999</v>
+      </c>
+      <c r="P4" s="20">
+        <v>0.91410000000000002</v>
+      </c>
+      <c r="Q4" s="20">
+        <v>0.91810000000000003</v>
+      </c>
+      <c r="R4" s="20">
+        <v>0.94740000000000002</v>
+      </c>
+      <c r="S4" s="20">
+        <v>0.97060000000000002</v>
+      </c>
+      <c r="T4" s="20">
+        <v>0.84299999999999997</v>
+      </c>
+      <c r="U4" s="20">
+        <v>0.90269999999999995</v>
+      </c>
+      <c r="V4" s="22">
+        <v>0.92579999999999996</v>
+      </c>
+      <c r="W4" s="22">
+        <v>0.93900000000000006</v>
+      </c>
+      <c r="X4" s="20">
+        <v>0.99039999999999995</v>
+      </c>
+      <c r="Y4" s="20">
+        <v>0.67500000000000004</v>
+      </c>
+      <c r="Z4" s="20">
+        <v>0.69920000000000004</v>
+      </c>
+      <c r="AA4" s="20">
+        <v>0.73480000000000001</v>
+      </c>
+      <c r="AB4" s="20">
+        <v>0.749</v>
+      </c>
+      <c r="AC4" s="20">
+        <v>0.82969999999999999</v>
+      </c>
+      <c r="AD4" s="20">
+        <v>0.88239999999999996</v>
+      </c>
+      <c r="AE4" s="20">
+        <v>0.91169999999999995</v>
+      </c>
+      <c r="AF4" s="20">
+        <v>1</v>
+      </c>
+      <c r="AG4" s="20">
+        <v>0.67600000000000005</v>
+      </c>
+      <c r="AH4" s="20">
+        <v>0.65180000000000005</v>
+      </c>
+      <c r="AI4" s="20">
+        <v>0.73150000000000004</v>
+      </c>
+      <c r="AJ4" s="20">
+        <v>0.68569999999999998</v>
+      </c>
+      <c r="AK4" s="20">
+        <v>0.78100000000000003</v>
+      </c>
+      <c r="AL4" s="20">
+        <v>0.84440000000000004</v>
+      </c>
+      <c r="AM4" s="20">
+        <v>0.88929999999999998</v>
+      </c>
+      <c r="AP4" s="7"/>
+    </row>
+    <row r="5" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A5" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="20">
+        <v>0.71373076923076928</v>
+      </c>
+      <c r="C5" s="20">
+        <v>0.75869565217391299</v>
+      </c>
+      <c r="D5" s="20">
+        <v>0.83939393939393936</v>
+      </c>
+      <c r="E5" s="20">
+        <v>0.99913043478260866</v>
+      </c>
+      <c r="F5" s="20">
+        <v>0.98776844070961722</v>
+      </c>
+      <c r="G5" s="20">
+        <v>0.99792638672887501</v>
+      </c>
+      <c r="H5" s="20">
+        <v>1.0241666666666667</v>
+      </c>
+      <c r="I5" s="20">
+        <v>1.0771999999999999</v>
+      </c>
+      <c r="J5" s="20">
+        <v>1.0676056338028168</v>
+      </c>
+      <c r="K5" s="20">
+        <v>0.99153225806451617</v>
+      </c>
+      <c r="L5" s="21">
+        <v>1.1347661691542288</v>
+      </c>
+      <c r="M5" s="21">
+        <v>1.2</v>
+      </c>
+      <c r="N5" s="20">
+        <v>1.0479000000000001</v>
+      </c>
+      <c r="O5" s="20">
+        <v>1.0003</v>
+      </c>
+      <c r="P5" s="20">
+        <v>0.94750000000000001</v>
+      </c>
+      <c r="Q5" s="20">
+        <v>0.82799999999999996</v>
+      </c>
+      <c r="R5" s="20">
+        <v>0.89090000000000003</v>
+      </c>
+      <c r="S5" s="20">
+        <v>1</v>
+      </c>
+      <c r="T5" s="20">
+        <v>0.54059999999999997</v>
+      </c>
+      <c r="U5" s="20">
+        <v>0.74750000000000005</v>
+      </c>
+      <c r="V5" s="22">
+        <v>0.70569999999999999</v>
+      </c>
+      <c r="W5" s="22">
+        <v>0.73770000000000002</v>
+      </c>
+      <c r="X5" s="20">
+        <v>0.79420000000000002</v>
+      </c>
+      <c r="Y5" s="20">
+        <v>0.79810000000000003</v>
+      </c>
+      <c r="Z5" s="20">
+        <v>0.76500000000000001</v>
+      </c>
+      <c r="AA5" s="20">
+        <v>0.95540000000000003</v>
+      </c>
+      <c r="AB5" s="20">
+        <v>0.65880000000000005</v>
+      </c>
+      <c r="AC5" s="20">
+        <v>0.67569999999999997</v>
+      </c>
+      <c r="AD5" s="20">
+        <v>0.64710000000000001</v>
+      </c>
+      <c r="AE5" s="20">
+        <v>0.74</v>
+      </c>
+      <c r="AF5" s="20">
+        <v>0.85709999999999997</v>
+      </c>
+      <c r="AG5" s="20">
+        <v>0.85709999999999997</v>
+      </c>
+      <c r="AH5" s="20">
+        <v>0.87860000000000005</v>
+      </c>
+      <c r="AI5" s="20">
+        <v>0.98960000000000004</v>
+      </c>
+      <c r="AJ5" s="20">
+        <v>0.61539999999999995</v>
+      </c>
+      <c r="AK5" s="20">
+        <v>0.64239999999999997</v>
+      </c>
+      <c r="AL5" s="20">
+        <v>0.71430000000000005</v>
+      </c>
+      <c r="AM5" s="20">
+        <v>0.75</v>
+      </c>
+      <c r="AN5" s="5"/>
+      <c r="AO5" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="AP5" s="6"/>
+    </row>
+    <row r="6" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A6" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="20">
+        <v>0.94208333333333338</v>
+      </c>
+      <c r="C6" s="20">
+        <v>0.94888888888888889</v>
+      </c>
+      <c r="D6" s="20">
+        <v>0.91210747663551406</v>
+      </c>
+      <c r="E6" s="20">
+        <v>0.88990362246593557</v>
+      </c>
+      <c r="F6" s="20">
+        <v>0.9018518518518519</v>
+      </c>
+      <c r="G6" s="20">
+        <v>0.96738153594771248</v>
+      </c>
+      <c r="H6" s="20">
+        <v>1.0024390243902439</v>
+      </c>
+      <c r="I6" s="20">
+        <v>0.95680000000000009</v>
+      </c>
+      <c r="J6" s="20">
+        <v>0.99444444444444446</v>
+      </c>
+      <c r="K6" s="20">
+        <v>1.0764285714285715</v>
+      </c>
+      <c r="L6" s="21">
+        <v>1.1194061505832451</v>
+      </c>
+      <c r="M6" s="21">
+        <v>1.0547</v>
+      </c>
+      <c r="N6" s="20">
+        <v>1.1059999999999999</v>
+      </c>
+      <c r="O6" s="20">
+        <v>0.96939999999999993</v>
+      </c>
+      <c r="P6" s="20">
+        <v>1.0057</v>
+      </c>
+      <c r="Q6" s="20">
+        <v>0.7229000000000001</v>
+      </c>
+      <c r="R6" s="20">
+        <v>0.67689999999999995</v>
+      </c>
+      <c r="S6" s="20">
+        <v>0.76329999999999998</v>
+      </c>
+      <c r="T6" s="20">
+        <v>0.81110000000000004</v>
+      </c>
+      <c r="U6" s="20">
+        <v>0.72209999999999996</v>
+      </c>
+      <c r="V6" s="22">
+        <v>0.87070000000000003</v>
+      </c>
+      <c r="W6" s="22">
+        <v>0.84050000000000002</v>
+      </c>
+      <c r="X6" s="20">
+        <v>0.96030000000000004</v>
+      </c>
+      <c r="Y6" s="20">
+        <v>0.61450000000000005</v>
+      </c>
+      <c r="Z6" s="20">
+        <v>0.63780000000000003</v>
+      </c>
+      <c r="AA6" s="20">
+        <v>0.7964</v>
+      </c>
+      <c r="AB6" s="20">
+        <v>0.76060000000000005</v>
+      </c>
+      <c r="AC6" s="20">
+        <v>0.82350000000000001</v>
+      </c>
+      <c r="AD6" s="20">
+        <v>0.85709999999999997</v>
+      </c>
+      <c r="AE6" s="20">
+        <v>0.9143</v>
+      </c>
+      <c r="AF6" s="20">
+        <v>0.93100000000000005</v>
+      </c>
+      <c r="AG6" s="20">
+        <v>0.68330000000000002</v>
+      </c>
+      <c r="AH6" s="20">
+        <v>0.70650000000000002</v>
+      </c>
+      <c r="AI6" s="20">
+        <v>0.6673</v>
+      </c>
+      <c r="AJ6" s="20">
+        <v>0.81089999999999995</v>
+      </c>
+      <c r="AK6" s="20">
+        <v>0.79330000000000001</v>
+      </c>
+      <c r="AL6" s="20">
+        <v>0.81669999999999998</v>
+      </c>
+      <c r="AM6" s="20">
+        <v>0.96220000000000006</v>
+      </c>
+      <c r="AP6" s="7"/>
+    </row>
+    <row r="7" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A7" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="20">
+        <v>0.83333333333333348</v>
+      </c>
+      <c r="C7" s="20">
+        <v>0.970873786407767</v>
+      </c>
+      <c r="D7" s="20">
+        <v>0.79387012987012984</v>
+      </c>
+      <c r="E7" s="20">
+        <v>0.89912280701754388</v>
+      </c>
+      <c r="F7" s="20">
+        <v>0.94199999999999995</v>
+      </c>
+      <c r="G7" s="20">
+        <v>0.99156774916013446</v>
+      </c>
+      <c r="H7" s="20">
+        <v>1.0044367816091953</v>
+      </c>
+      <c r="I7" s="20">
+        <v>1.032</v>
+      </c>
+      <c r="J7" s="20">
+        <v>1.0442551174315882</v>
+      </c>
+      <c r="K7" s="20">
+        <v>1</v>
+      </c>
+      <c r="L7" s="21">
+        <v>1.1453333333333333</v>
+      </c>
+      <c r="M7" s="21">
+        <v>1.0166999999999999</v>
+      </c>
+      <c r="N7" s="20">
+        <v>1.0215000000000001</v>
+      </c>
+      <c r="O7" s="20">
+        <v>0.98809999999999998</v>
+      </c>
+      <c r="P7" s="20">
+        <v>0.79849999999999999</v>
+      </c>
+      <c r="Q7" s="20">
+        <v>0.75</v>
+      </c>
+      <c r="R7" s="20">
+        <v>0.78959999999999997</v>
+      </c>
+      <c r="S7" s="20">
+        <v>0.87080000000000002</v>
+      </c>
+      <c r="T7" s="20">
+        <v>0.97889999999999999</v>
+      </c>
+      <c r="U7" s="20">
+        <v>0.58950000000000002</v>
+      </c>
+      <c r="V7" s="22">
+        <v>0.64</v>
+      </c>
+      <c r="W7" s="22">
+        <v>0.68</v>
+      </c>
+      <c r="X7" s="20">
+        <v>0.71</v>
+      </c>
+      <c r="Y7" s="20">
+        <v>0.79159999999999997</v>
+      </c>
+      <c r="Z7" s="20">
+        <v>0.84240000000000004</v>
+      </c>
+      <c r="AA7" s="20">
+        <v>0.90769999999999995</v>
+      </c>
+      <c r="AB7" s="20">
+        <v>1</v>
+      </c>
+      <c r="AC7" s="20">
+        <v>0.71950000000000003</v>
+      </c>
+      <c r="AD7" s="20">
+        <v>0.76770000000000005</v>
+      </c>
+      <c r="AE7" s="20">
+        <v>0.8</v>
+      </c>
+      <c r="AF7" s="20">
+        <v>0.81140000000000001</v>
+      </c>
+      <c r="AG7" s="20">
+        <v>0.85919999999999996</v>
+      </c>
+      <c r="AH7" s="20">
+        <v>0.84609999999999996</v>
+      </c>
+      <c r="AI7" s="20">
+        <v>0.88239999999999996</v>
+      </c>
+      <c r="AJ7" s="20">
+        <v>0.90869999999999995</v>
+      </c>
+      <c r="AK7" s="20">
+        <v>0.52629999999999999</v>
+      </c>
+      <c r="AL7" s="20">
+        <v>0.61729999999999996</v>
+      </c>
+      <c r="AM7" s="20">
+        <v>0.59899999999999998</v>
+      </c>
+      <c r="AN7" s="5"/>
+      <c r="AO7" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="AP7" s="6"/>
+    </row>
+    <row r="8" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A8" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="20">
+        <v>0.66282977458125658</v>
+      </c>
+      <c r="C8" s="20">
+        <v>0.7174666666666667</v>
+      </c>
+      <c r="D8" s="20">
+        <v>0.99471698113207552</v>
+      </c>
+      <c r="E8" s="20">
+        <v>0.76134065934065931</v>
+      </c>
+      <c r="F8" s="20">
+        <v>0.82884615384615379</v>
+      </c>
+      <c r="G8" s="20">
+        <v>0.90491128589720138</v>
+      </c>
+      <c r="H8" s="20">
+        <v>0.98343137254901958</v>
+      </c>
+      <c r="I8" s="20">
+        <v>0.8992</v>
+      </c>
+      <c r="J8" s="20">
+        <v>0.91461606354810243</v>
+      </c>
+      <c r="K8" s="20">
+        <v>0.90083478260869565</v>
+      </c>
+      <c r="L8" s="21">
+        <v>0.93243243243243246</v>
+      </c>
+      <c r="M8" s="21">
+        <v>1.1391</v>
+      </c>
+      <c r="N8" s="20">
+        <v>1.0644</v>
+      </c>
+      <c r="O8" s="20">
+        <v>0.97409999999999997</v>
+      </c>
+      <c r="P8" s="20">
+        <v>0.93300000000000005</v>
+      </c>
+      <c r="Q8" s="20">
+        <v>0.77680000000000005</v>
+      </c>
+      <c r="R8" s="20">
+        <v>0.7107</v>
+      </c>
+      <c r="S8" s="20">
+        <v>0.82330000000000003</v>
+      </c>
+      <c r="T8" s="20">
+        <v>1</v>
+      </c>
+      <c r="U8" s="20">
+        <v>0.72360000000000002</v>
+      </c>
+      <c r="V8" s="22">
+        <v>0.77439999999999998</v>
+      </c>
+      <c r="W8" s="22">
+        <v>0.82350000000000001</v>
+      </c>
+      <c r="X8" s="20">
+        <v>1</v>
+      </c>
+      <c r="Y8" s="20">
+        <v>0.63500000000000001</v>
+      </c>
+      <c r="Z8" s="20">
+        <v>0.76070000000000004</v>
+      </c>
+      <c r="AA8" s="20">
+        <v>0.79710000000000003</v>
+      </c>
+      <c r="AB8" s="20">
+        <v>0.79749999999999999</v>
+      </c>
+      <c r="AC8" s="20">
+        <v>0.89080000000000004</v>
+      </c>
+      <c r="AD8" s="20">
+        <v>0.82079999999999997</v>
+      </c>
+      <c r="AE8" s="20">
+        <v>0.95220000000000005</v>
+      </c>
+      <c r="AF8" s="20">
+        <v>0.99809999999999999</v>
+      </c>
+      <c r="AG8" s="20">
+        <v>0.80830000000000002</v>
+      </c>
+      <c r="AH8" s="20">
+        <v>0.80489999999999995</v>
+      </c>
+      <c r="AI8" s="20">
+        <v>0.8</v>
+      </c>
+      <c r="AJ8" s="20">
+        <v>0.77649999999999997</v>
+      </c>
+      <c r="AK8" s="20">
+        <v>0.89359999999999995</v>
+      </c>
+      <c r="AL8" s="20">
+        <v>0.9113</v>
+      </c>
+      <c r="AM8" s="20">
+        <v>0.88370000000000004</v>
+      </c>
+      <c r="AP8" s="7"/>
+    </row>
+    <row r="9" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A9" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="20">
+        <v>0.63424814814814812</v>
+      </c>
+      <c r="C9" s="20">
+        <v>0.6588681925808999</v>
+      </c>
+      <c r="D9" s="20">
+        <v>0.81006428571428568</v>
+      </c>
+      <c r="E9" s="20">
+        <v>0.89938947368421052</v>
+      </c>
+      <c r="F9" s="20">
+        <v>0.95770482954545444</v>
+      </c>
+      <c r="G9" s="20">
+        <v>0.9870630487175075</v>
+      </c>
+      <c r="H9" s="20">
+        <v>1.0060058528428093</v>
+      </c>
+      <c r="I9" s="20">
+        <v>1.0504</v>
+      </c>
+      <c r="J9" s="20">
+        <v>1.0614392727272728</v>
+      </c>
+      <c r="K9" s="20">
+        <v>1.2252125</v>
+      </c>
+      <c r="L9" s="21">
+        <v>1.1263762376237625</v>
+      </c>
+      <c r="M9" s="21">
+        <v>1.0776000000000001</v>
+      </c>
+      <c r="N9" s="20">
+        <v>1.0436000000000001</v>
+      </c>
+      <c r="O9" s="20">
+        <v>0.99569999999999992</v>
+      </c>
+      <c r="P9" s="20">
+        <v>0.98939999999999995</v>
+      </c>
+      <c r="Q9" s="20">
+        <v>0.69290000000000007</v>
+      </c>
+      <c r="R9" s="20">
+        <v>0.68020000000000003</v>
+      </c>
+      <c r="S9" s="20">
+        <v>0.67589999999999995</v>
+      </c>
+      <c r="T9" s="20">
+        <v>0.77010000000000001</v>
+      </c>
+      <c r="U9" s="20">
+        <v>0.89610000000000001</v>
+      </c>
+      <c r="V9" s="22">
+        <v>0.92220000000000002</v>
+      </c>
+      <c r="W9" s="22">
+        <v>0.94359999999999999</v>
+      </c>
+      <c r="X9" s="20">
+        <v>1</v>
+      </c>
+      <c r="Y9" s="20">
+        <v>0.80230000000000001</v>
+      </c>
+      <c r="Z9" s="20">
+        <v>0.82040000000000002</v>
+      </c>
+      <c r="AA9" s="20">
+        <v>0.8639</v>
+      </c>
+      <c r="AB9" s="20">
+        <v>0.85750000000000004</v>
+      </c>
+      <c r="AC9" s="20">
+        <v>0.90229999999999999</v>
+      </c>
+      <c r="AD9" s="20">
+        <v>0.95</v>
+      </c>
+      <c r="AE9" s="20">
+        <v>0.95</v>
+      </c>
+      <c r="AF9" s="20">
+        <v>1</v>
+      </c>
+      <c r="AG9" s="20">
+        <v>0.76649999999999996</v>
+      </c>
+      <c r="AH9" s="20">
+        <v>0.76900000000000002</v>
+      </c>
+      <c r="AI9" s="20">
+        <v>0.7853</v>
+      </c>
+      <c r="AJ9" s="20">
+        <v>0.75209999999999999</v>
+      </c>
+      <c r="AK9" s="20">
+        <v>0.85</v>
+      </c>
+      <c r="AL9" s="20">
+        <v>0.84650000000000003</v>
+      </c>
+      <c r="AM9" s="20">
+        <v>0.85709999999999997</v>
+      </c>
+      <c r="AN9" s="5"/>
+      <c r="AO9" s="5"/>
+      <c r="AP9" s="6"/>
+    </row>
+    <row r="10" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A10" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="20">
+        <v>0.80378928571428565</v>
+      </c>
+      <c r="C10" s="20">
+        <v>0.78749999999999998</v>
+      </c>
+      <c r="D10" s="20">
+        <v>1.035076923076923</v>
+      </c>
+      <c r="E10" s="20">
+        <v>0.94835092592592596</v>
+      </c>
+      <c r="F10" s="20">
+        <v>1.003096</v>
+      </c>
+      <c r="G10" s="20">
+        <v>0.92619858156028367</v>
+      </c>
+      <c r="H10" s="20">
+        <v>0.97426530612244899</v>
+      </c>
+      <c r="I10" s="20">
+        <v>0.96950000000000003</v>
+      </c>
+      <c r="J10" s="20">
+        <v>0.98248333333333338</v>
+      </c>
+      <c r="K10" s="20">
+        <v>0.97099454545454544</v>
+      </c>
+      <c r="L10" s="21">
+        <v>0.96116000000000001</v>
+      </c>
+      <c r="M10" s="21">
+        <v>0.97900000000000009</v>
+      </c>
+      <c r="N10" s="20">
+        <v>0.95849999999999991</v>
+      </c>
+      <c r="O10" s="20">
+        <v>0.86650000000000005</v>
+      </c>
+      <c r="P10" s="20">
+        <v>0.87219999999999998</v>
+      </c>
+      <c r="Q10" s="20">
+        <v>0.82730000000000004</v>
+      </c>
+      <c r="R10" s="20">
+        <v>0.88090000000000002</v>
+      </c>
+      <c r="S10" s="20">
+        <v>0.86619999999999997</v>
+      </c>
+      <c r="T10" s="20">
+        <v>0.87649999999999995</v>
+      </c>
+      <c r="U10" s="20">
+        <v>0.94699999999999995</v>
+      </c>
+      <c r="V10" s="22">
+        <v>1</v>
+      </c>
+      <c r="W10" s="22">
+        <v>0.75</v>
+      </c>
+      <c r="X10" s="20">
+        <v>0.83160000000000001</v>
+      </c>
+      <c r="Y10" s="20">
+        <v>0.67279999999999995</v>
+      </c>
+      <c r="Z10" s="20">
+        <v>0.80530000000000002</v>
+      </c>
+      <c r="AA10" s="20">
+        <v>0.83550000000000002</v>
+      </c>
+      <c r="AB10" s="20">
+        <v>0.83389999999999997</v>
+      </c>
+      <c r="AC10" s="20">
+        <v>0.872</v>
+      </c>
+      <c r="AD10" s="20">
+        <v>0.98109999999999997</v>
+      </c>
+      <c r="AE10" s="20">
+        <v>0.74</v>
+      </c>
+      <c r="AF10" s="20">
+        <v>0.80310000000000004</v>
+      </c>
+      <c r="AG10" s="20">
+        <v>0.85640000000000005</v>
+      </c>
+      <c r="AH10" s="20">
+        <v>0.86509999999999998</v>
+      </c>
+      <c r="AI10" s="20">
+        <v>0.95269999999999999</v>
+      </c>
+      <c r="AJ10" s="20">
+        <v>0.6895</v>
+      </c>
+      <c r="AK10" s="20">
+        <v>0.78339999999999999</v>
+      </c>
+      <c r="AL10" s="20">
+        <v>0.7379</v>
+      </c>
+      <c r="AM10" s="20">
+        <v>0.82969999999999999</v>
+      </c>
+      <c r="AO10" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="AP10" s="7"/>
+    </row>
+    <row r="11" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A11" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="20">
+        <v>0.73048076923076932</v>
+      </c>
+      <c r="C11" s="20">
+        <v>0.84452845528455289</v>
+      </c>
+      <c r="D11" s="20">
+        <v>0.96767857142857139</v>
+      </c>
+      <c r="E11" s="20">
+        <v>0.96499999999999997</v>
+      </c>
+      <c r="F11" s="20">
+        <v>0.93</v>
+      </c>
+      <c r="G11" s="20">
+        <v>0.90024856896416527</v>
+      </c>
+      <c r="H11" s="20">
+        <v>0.92511111111111111</v>
+      </c>
+      <c r="I11" s="20">
+        <v>1.0009000000000001</v>
+      </c>
+      <c r="J11" s="20">
+        <v>0.99941666666666662</v>
+      </c>
+      <c r="K11" s="20">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="L11" s="21">
+        <v>0.9555555555555556</v>
+      </c>
+      <c r="M11" s="21">
+        <v>0.99690000000000001</v>
+      </c>
+      <c r="N11" s="20">
+        <v>1</v>
+      </c>
+      <c r="O11" s="20">
+        <v>0.9163</v>
+      </c>
+      <c r="P11" s="20">
+        <v>0.86399999999999999</v>
+      </c>
+      <c r="Q11" s="20">
+        <v>0.8</v>
+      </c>
+      <c r="R11" s="20">
+        <v>0.90690000000000004</v>
+      </c>
+      <c r="S11" s="20">
+        <v>1</v>
+      </c>
+      <c r="T11" s="20">
+        <v>0.60289999999999999</v>
+      </c>
+      <c r="U11" s="20">
+        <v>0.69540000000000002</v>
+      </c>
+      <c r="V11" s="22">
+        <v>0.754</v>
+      </c>
+      <c r="W11" s="22">
+        <v>0.74760000000000004</v>
+      </c>
+      <c r="X11" s="20">
+        <v>0.83560000000000001</v>
+      </c>
+      <c r="Y11" s="20">
+        <v>0.8952</v>
+      </c>
+      <c r="Z11" s="20">
+        <v>0.87470000000000003</v>
+      </c>
+      <c r="AA11" s="20">
+        <v>0.97560000000000002</v>
+      </c>
+      <c r="AB11" s="20">
+        <v>0.74539999999999995</v>
+      </c>
+      <c r="AC11" s="20">
+        <v>0.77780000000000005</v>
+      </c>
+      <c r="AD11" s="20">
+        <v>0.7722</v>
+      </c>
+      <c r="AE11" s="20">
+        <v>0.82</v>
+      </c>
+      <c r="AF11" s="20">
+        <v>0.86080000000000001</v>
+      </c>
+      <c r="AG11" s="20">
+        <v>0.8236</v>
+      </c>
+      <c r="AH11" s="20">
+        <v>0.89559999999999995</v>
+      </c>
+      <c r="AI11" s="20">
+        <v>0.97499999999999998</v>
+      </c>
+      <c r="AJ11" s="20">
+        <v>0.79710000000000003</v>
+      </c>
+      <c r="AK11" s="20">
+        <v>0.82050000000000001</v>
+      </c>
+      <c r="AL11" s="20">
+        <v>0.82</v>
+      </c>
+      <c r="AM11" s="20">
+        <v>0.73509999999999998</v>
+      </c>
+      <c r="AN11" s="5"/>
+      <c r="AO11" s="5"/>
+      <c r="AP11" s="6"/>
+    </row>
+    <row r="12" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A12" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="20">
+        <v>0.89814882032667887</v>
+      </c>
+      <c r="C12" s="20">
+        <v>1</v>
+      </c>
+      <c r="D12" s="20">
+        <v>0.75179513572599754</v>
+      </c>
+      <c r="E12" s="20">
+        <v>0.87959174474387458</v>
+      </c>
+      <c r="F12" s="20">
+        <v>0.93305656759348032</v>
+      </c>
+      <c r="G12" s="20">
+        <v>0.98805409141968381</v>
+      </c>
+      <c r="H12" s="20">
+        <v>0.8911155850961141</v>
+      </c>
+      <c r="I12" s="20">
+        <v>0.95599999999999996</v>
+      </c>
+      <c r="J12" s="20">
+        <v>0.97516363636363634</v>
+      </c>
+      <c r="K12" s="20">
+        <v>0.99058823529411766</v>
+      </c>
+      <c r="L12" s="21">
+        <v>1.0742666666666667</v>
+      </c>
+      <c r="M12" s="21">
+        <v>1.0784</v>
+      </c>
+      <c r="N12" s="20">
+        <v>1.0310999999999999</v>
+      </c>
+      <c r="O12" s="20">
+        <v>0.97270000000000001</v>
+      </c>
+      <c r="P12" s="20">
+        <v>1.1358999999999999</v>
+      </c>
+      <c r="Q12" s="20">
+        <v>1.0193000000000001</v>
+      </c>
+      <c r="R12" s="20">
+        <v>0.98070000000000002</v>
+      </c>
+      <c r="S12" s="20">
+        <v>0.9929</v>
+      </c>
+      <c r="T12" s="20">
+        <v>0.625</v>
+      </c>
+      <c r="U12" s="20">
+        <v>0.8</v>
+      </c>
+      <c r="V12" s="22">
+        <v>0.87380000000000002</v>
+      </c>
+      <c r="W12" s="22">
+        <v>1</v>
+      </c>
+      <c r="X12" s="20">
+        <v>0.81220000000000003</v>
+      </c>
+      <c r="Y12" s="20">
+        <v>0.85770000000000002</v>
+      </c>
+      <c r="Z12" s="20">
+        <v>0.93210000000000004</v>
+      </c>
+      <c r="AA12" s="20">
+        <v>1</v>
+      </c>
+      <c r="AB12" s="20">
+        <v>0.74</v>
+      </c>
+      <c r="AC12" s="20">
+        <v>0.83330000000000004</v>
+      </c>
+      <c r="AD12" s="20">
+        <v>0.89290000000000003</v>
+      </c>
+      <c r="AE12" s="20">
+        <v>0.93640000000000001</v>
+      </c>
+      <c r="AF12" s="20">
+        <v>0.99690000000000001</v>
+      </c>
+      <c r="AG12" s="20">
+        <v>0.74350000000000005</v>
+      </c>
+      <c r="AH12" s="20">
+        <v>0.79990000000000006</v>
+      </c>
+      <c r="AI12" s="20">
+        <v>0.7611</v>
+      </c>
+      <c r="AJ12" s="20">
+        <v>0.71550000000000002</v>
+      </c>
+      <c r="AK12" s="20">
+        <v>0.78759999999999997</v>
+      </c>
+      <c r="AL12" s="20">
+        <v>0.81910000000000005</v>
+      </c>
+      <c r="AM12" s="20">
+        <v>0.90180000000000005</v>
+      </c>
+      <c r="AP12" s="7"/>
+    </row>
+    <row r="13" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A13" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="20">
+        <v>0.66313725490196074</v>
+      </c>
+      <c r="C13" s="20">
+        <v>0.70822134387351776</v>
+      </c>
+      <c r="D13" s="20">
+        <v>0.86178034300791562</v>
+      </c>
+      <c r="E13" s="20">
+        <v>0.98732539682539677</v>
+      </c>
+      <c r="F13" s="20">
+        <v>0.84334603398897312</v>
+      </c>
+      <c r="G13" s="20">
+        <v>0.86250000000000004</v>
+      </c>
+      <c r="H13" s="20">
+        <v>0.91665968498659511</v>
+      </c>
+      <c r="I13" s="20">
+        <v>0.98730000000000007</v>
+      </c>
+      <c r="J13" s="20">
+        <v>0.84552287581699348</v>
+      </c>
+      <c r="K13" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="L13" s="21">
+        <v>0.95169230769230773</v>
+      </c>
+      <c r="M13" s="21">
+        <v>0.96909999999999996</v>
+      </c>
+      <c r="N13" s="20">
+        <v>0.99</v>
+      </c>
+      <c r="O13" s="20">
+        <v>0.93530000000000002</v>
+      </c>
+      <c r="P13" s="20">
+        <v>0.93559999999999999</v>
+      </c>
+      <c r="Q13" s="20">
+        <v>0.86519999999999997</v>
+      </c>
+      <c r="R13" s="20">
+        <v>0.83599999999999997</v>
+      </c>
+      <c r="S13" s="20">
+        <v>0.874</v>
+      </c>
+      <c r="T13" s="20">
+        <v>0.98909999999999998</v>
+      </c>
+      <c r="U13" s="20">
+        <v>0.82609999999999995</v>
+      </c>
+      <c r="V13" s="22">
+        <v>0.88480000000000003</v>
+      </c>
+      <c r="W13" s="22">
+        <v>0.9103</v>
+      </c>
+      <c r="X13" s="20">
+        <v>0.99380000000000002</v>
+      </c>
+      <c r="Y13" s="20">
+        <v>0.80800000000000005</v>
+      </c>
+      <c r="Z13" s="20">
+        <v>0.87880000000000003</v>
+      </c>
+      <c r="AA13" s="20">
+        <v>0.94930000000000003</v>
+      </c>
+      <c r="AB13" s="20">
+        <v>0.96040000000000003</v>
+      </c>
+      <c r="AC13" s="20">
+        <v>0.82640000000000002</v>
+      </c>
+      <c r="AD13" s="20">
+        <v>0.87380000000000002</v>
+      </c>
+      <c r="AE13" s="20">
+        <v>0.9738</v>
+      </c>
+      <c r="AF13" s="20">
+        <v>0.98119999999999996</v>
+      </c>
+      <c r="AG13" s="20">
+        <v>0.86319999999999997</v>
+      </c>
+      <c r="AH13" s="20">
+        <v>0.87060000000000004</v>
+      </c>
+      <c r="AI13" s="20">
+        <v>0.87239999999999995</v>
+      </c>
+      <c r="AJ13" s="20">
+        <v>0.93369999999999997</v>
+      </c>
+      <c r="AK13" s="20">
+        <v>0.65500000000000003</v>
+      </c>
+      <c r="AL13" s="20">
+        <v>0.73719999999999997</v>
+      </c>
+      <c r="AM13" s="20">
+        <v>0.77070000000000005</v>
+      </c>
+      <c r="AN13" s="5"/>
+      <c r="AO13" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="AP13" s="6"/>
+    </row>
+    <row r="14" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A14" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="20">
+        <v>0.8598843503937007</v>
+      </c>
+      <c r="C14" s="20">
+        <v>0.96523749999999997</v>
+      </c>
+      <c r="D14" s="20">
+        <v>0.74554829545454537</v>
+      </c>
+      <c r="E14" s="20">
+        <v>0.86341871363930189</v>
+      </c>
+      <c r="F14" s="20">
+        <v>0.88681131861912843</v>
+      </c>
+      <c r="G14" s="20">
+        <v>0.99273529411764694</v>
+      </c>
+      <c r="H14" s="20">
+        <v>0.95099230769230769</v>
+      </c>
+      <c r="I14" s="20">
+        <v>0.94159999999999999</v>
+      </c>
+      <c r="J14" s="20">
+        <v>0.95918333333333339</v>
+      </c>
+      <c r="K14" s="20">
+        <v>0.99451728813559326</v>
+      </c>
+      <c r="L14" s="21">
+        <v>1.0174665032679737</v>
+      </c>
+      <c r="M14" s="21">
+        <v>1.0053000000000001</v>
+      </c>
+      <c r="N14" s="20">
+        <v>1.1484999999999999</v>
+      </c>
+      <c r="O14" s="20">
+        <v>1.0448999999999999</v>
+      </c>
+      <c r="P14" s="20">
+        <v>1</v>
+      </c>
+      <c r="Q14" s="20">
+        <v>0.95050000000000001</v>
+      </c>
+      <c r="R14" s="20">
+        <v>0.96409999999999996</v>
+      </c>
+      <c r="S14" s="20">
+        <v>1</v>
+      </c>
+      <c r="T14" s="20">
+        <v>0.81310000000000004</v>
+      </c>
+      <c r="U14" s="20">
+        <v>0.84499999999999997</v>
+      </c>
+      <c r="V14" s="22">
+        <v>0.88859999999999995</v>
+      </c>
+      <c r="W14" s="22">
+        <v>0.87930000000000008</v>
+      </c>
+      <c r="X14" s="20">
+        <v>0.93359999999999999</v>
+      </c>
+      <c r="Y14" s="20">
+        <v>0.93200000000000005</v>
+      </c>
+      <c r="Z14" s="20">
+        <v>0.6613</v>
+      </c>
+      <c r="AA14" s="20">
+        <v>0.72360000000000002</v>
+      </c>
+      <c r="AB14" s="20">
+        <v>0.75319999999999998</v>
+      </c>
+      <c r="AC14" s="20">
+        <v>0.76190000000000002</v>
+      </c>
+      <c r="AD14" s="20">
+        <v>0.83560000000000001</v>
+      </c>
+      <c r="AE14" s="20">
+        <v>0.90539999999999998</v>
+      </c>
+      <c r="AF14" s="20">
+        <v>0.97699999999999998</v>
+      </c>
+      <c r="AG14" s="20">
+        <v>0.76380000000000003</v>
+      </c>
+      <c r="AH14" s="20">
+        <v>0.76429999999999998</v>
+      </c>
+      <c r="AI14" s="20">
+        <v>0.77249999999999996</v>
+      </c>
+      <c r="AJ14" s="20">
+        <v>0.85109999999999997</v>
+      </c>
+      <c r="AK14" s="20">
+        <v>0.86699999999999999</v>
+      </c>
+      <c r="AL14" s="20">
+        <v>0.91469999999999996</v>
+      </c>
+      <c r="AM14" s="20">
+        <v>0.97940000000000005</v>
+      </c>
+      <c r="AO14" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="AP14" s="7"/>
+    </row>
+    <row r="15" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A15" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="20">
+        <v>0.98421875000000003</v>
+      </c>
+      <c r="C15" s="20">
+        <v>0.62790150749149731</v>
+      </c>
+      <c r="D15" s="20">
+        <v>0.781767931858936</v>
+      </c>
+      <c r="E15" s="20">
+        <v>0.94254054054054059</v>
+      </c>
+      <c r="F15" s="20">
+        <v>0.99540796157469991</v>
+      </c>
+      <c r="G15" s="20">
+        <v>0.84842553191489367</v>
+      </c>
+      <c r="H15" s="20">
+        <v>0.90381766381766382</v>
+      </c>
+      <c r="I15" s="20">
+        <v>0.95330000000000004</v>
+      </c>
+      <c r="J15" s="20">
+        <v>0.99181294886911786</v>
+      </c>
+      <c r="K15" s="20">
+        <v>0.93923728813559326</v>
+      </c>
+      <c r="L15" s="21">
+        <v>0.97843561557788949</v>
+      </c>
+      <c r="M15" s="21">
+        <v>0.99650000000000005</v>
+      </c>
+      <c r="N15" s="20">
+        <v>0.97840000000000005</v>
+      </c>
+      <c r="O15" s="20">
+        <v>1.0710999999999999</v>
+      </c>
+      <c r="P15" s="20">
+        <v>1.0362</v>
+      </c>
+      <c r="Q15" s="20">
+        <v>0.99670000000000003</v>
+      </c>
+      <c r="R15" s="20">
+        <v>1</v>
+      </c>
+      <c r="S15" s="20">
+        <v>0.89929999999999999</v>
+      </c>
+      <c r="T15" s="20">
+        <v>0.96030000000000004</v>
+      </c>
+      <c r="U15" s="20">
+        <v>0.98329999999999995</v>
+      </c>
+      <c r="V15" s="22">
+        <v>1</v>
+      </c>
+      <c r="W15" s="22">
+        <v>0.89450000000000007</v>
+      </c>
+      <c r="X15" s="20">
+        <v>0.94020000000000004</v>
+      </c>
+      <c r="Y15" s="20">
+        <v>0.96830000000000005</v>
+      </c>
+      <c r="Z15" s="20">
+        <v>0.98740000000000006</v>
+      </c>
+      <c r="AA15" s="20">
+        <v>1</v>
+      </c>
+      <c r="AB15" s="20">
+        <v>0.90839999999999999</v>
+      </c>
+      <c r="AC15" s="20">
+        <v>0.98580000000000001</v>
+      </c>
+      <c r="AD15" s="20">
+        <v>0.98499999999999999</v>
+      </c>
+      <c r="AE15" s="20">
+        <v>1</v>
+      </c>
+      <c r="AF15" s="20">
+        <v>0.97850000000000004</v>
+      </c>
+      <c r="AG15" s="20">
+        <v>0.99019999999999997</v>
+      </c>
+      <c r="AH15" s="20">
+        <v>0.99960000000000004</v>
+      </c>
+      <c r="AI15" s="20">
+        <v>1</v>
+      </c>
+      <c r="AJ15" s="20">
+        <v>0.68</v>
+      </c>
+      <c r="AK15" s="20">
+        <v>0.73670000000000002</v>
+      </c>
+      <c r="AL15" s="20">
+        <v>0.78169999999999995</v>
+      </c>
+      <c r="AM15" s="20">
+        <v>0.79490000000000005</v>
+      </c>
+      <c r="AN15" s="5"/>
+      <c r="AO15" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="AP15" s="6"/>
+    </row>
+    <row r="16" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A16" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="20">
+        <v>0.56832055749128918</v>
+      </c>
+      <c r="C16" s="20">
+        <v>0.81060606060606066</v>
+      </c>
+      <c r="D16" s="20">
+        <v>0.91418972332015813</v>
+      </c>
+      <c r="E16" s="20">
+        <v>0.9740550133096717</v>
+      </c>
+      <c r="F16" s="20">
+        <v>0.91849056603773582</v>
+      </c>
+      <c r="G16" s="20">
+        <v>0.89473684210526316</v>
+      </c>
+      <c r="H16" s="20">
+        <v>0.92449035812672176</v>
+      </c>
+      <c r="I16" s="20">
+        <v>0.96790000000000009</v>
+      </c>
+      <c r="J16" s="20">
+        <v>0.96432125307125305</v>
+      </c>
+      <c r="K16" s="20">
+        <v>0.98353846153846147</v>
+      </c>
+      <c r="L16" s="21">
+        <v>1.002020202020202</v>
+      </c>
+      <c r="M16" s="21">
+        <v>1.0171999999999999</v>
+      </c>
+      <c r="N16" s="20">
+        <v>0.96489999999999998</v>
+      </c>
+      <c r="O16" s="20">
+        <v>0.96560000000000001</v>
+      </c>
+      <c r="P16" s="20">
+        <v>0.90790000000000004</v>
+      </c>
+      <c r="Q16" s="20">
+        <v>0.87</v>
+      </c>
+      <c r="R16" s="20">
+        <v>0.85850000000000004</v>
+      </c>
+      <c r="S16" s="20">
+        <v>0.88880000000000003</v>
+      </c>
+      <c r="T16" s="20">
+        <v>0.91869999999999996</v>
+      </c>
+      <c r="U16" s="20">
+        <v>1</v>
+      </c>
+      <c r="V16" s="22">
+        <v>0.85909999999999997</v>
+      </c>
+      <c r="W16" s="22">
+        <v>0.8861</v>
+      </c>
+      <c r="X16" s="20">
+        <v>0.89770000000000005</v>
+      </c>
+      <c r="Y16" s="20">
+        <v>0.93799999999999994</v>
+      </c>
+      <c r="Z16" s="20">
+        <v>0.77780000000000005</v>
+      </c>
+      <c r="AA16" s="20">
+        <v>0.77929999999999999</v>
+      </c>
+      <c r="AB16" s="20">
+        <v>0.85340000000000005</v>
+      </c>
+      <c r="AC16" s="20">
+        <v>0.95179999999999998</v>
+      </c>
+      <c r="AD16" s="20">
+        <v>0.67</v>
+      </c>
+      <c r="AE16" s="20">
+        <v>0.79139999999999999</v>
+      </c>
+      <c r="AF16" s="20">
+        <v>0.83599999999999997</v>
+      </c>
+      <c r="AG16" s="20">
+        <v>0.8175</v>
+      </c>
+      <c r="AH16" s="20">
+        <v>0.88800000000000001</v>
+      </c>
+      <c r="AI16" s="20">
+        <v>0.91110000000000002</v>
+      </c>
+      <c r="AJ16" s="20">
+        <v>0.93159999999999998</v>
+      </c>
+      <c r="AK16" s="20">
+        <v>0.99129999999999996</v>
+      </c>
+      <c r="AL16" s="20">
+        <v>0.64400000000000002</v>
+      </c>
+      <c r="AM16" s="20">
+        <v>0.7056</v>
+      </c>
+      <c r="AP16" s="7"/>
+    </row>
+    <row r="17" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A17" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="20">
+        <v>0.88253417351598173</v>
+      </c>
+      <c r="C17" s="20">
+        <v>0.99035238095238098</v>
+      </c>
+      <c r="D17" s="20">
+        <v>0.7330420135746607</v>
+      </c>
+      <c r="E17" s="20">
+        <v>0.83766293706293715</v>
+      </c>
+      <c r="F17" s="20">
+        <v>0.86168434158020757</v>
+      </c>
+      <c r="G17" s="20">
+        <v>0.87552799999999986</v>
+      </c>
+      <c r="H17" s="20">
+        <v>0.95123869964005858</v>
+      </c>
+      <c r="I17" s="20">
+        <v>0.97840000000000005</v>
+      </c>
+      <c r="J17" s="20">
+        <v>0.9738</v>
+      </c>
+      <c r="K17" s="20">
+        <v>0.98567741935483866</v>
+      </c>
+      <c r="L17" s="21">
+        <v>1.2693762486126525</v>
+      </c>
+      <c r="M17" s="21">
+        <v>1.2224999999999999</v>
+      </c>
+      <c r="N17" s="20">
+        <v>1.1601999999999999</v>
+      </c>
+      <c r="O17" s="20">
+        <v>1.1165</v>
+      </c>
+      <c r="P17" s="20">
+        <v>1.0430999999999999</v>
+      </c>
+      <c r="Q17" s="20">
+        <v>1.0441</v>
+      </c>
+      <c r="R17" s="20">
+        <v>0.94110000000000005</v>
+      </c>
+      <c r="S17" s="20">
+        <v>1</v>
+      </c>
+      <c r="T17" s="20">
+        <v>0.49780000000000002</v>
+      </c>
+      <c r="U17" s="20">
+        <v>0.63109999999999999</v>
+      </c>
+      <c r="V17" s="22">
+        <v>0.7883</v>
+      </c>
+      <c r="W17" s="22">
+        <v>0.84810000000000008</v>
+      </c>
+      <c r="X17" s="20">
+        <v>0.90169999999999995</v>
+      </c>
+      <c r="Y17" s="20">
+        <v>1</v>
+      </c>
+      <c r="Z17" s="20">
+        <v>0.73</v>
+      </c>
+      <c r="AA17" s="20">
+        <v>0.82189999999999996</v>
+      </c>
+      <c r="AB17" s="20">
+        <v>0.82450000000000001</v>
+      </c>
+      <c r="AC17" s="20">
+        <v>0.83779999999999999</v>
+      </c>
+      <c r="AD17" s="20">
+        <v>0.83779999999999999</v>
+      </c>
+      <c r="AE17" s="20">
+        <v>0.95299999999999996</v>
+      </c>
+      <c r="AF17" s="20">
+        <v>0.92449999999999999</v>
+      </c>
+      <c r="AG17" s="20">
+        <v>0.57630000000000003</v>
+      </c>
+      <c r="AH17" s="20">
+        <v>0.69669999999999999</v>
+      </c>
+      <c r="AI17" s="20">
+        <v>0.68489999999999995</v>
+      </c>
+      <c r="AJ17" s="20">
+        <v>0.73089999999999999</v>
+      </c>
+      <c r="AK17" s="20">
+        <v>0.75829999999999997</v>
+      </c>
+      <c r="AL17" s="20">
+        <v>0.77329999999999999</v>
+      </c>
+      <c r="AM17" s="20">
+        <v>0.55330000000000001</v>
+      </c>
+      <c r="AN17" s="5"/>
+      <c r="AO17" s="5"/>
+      <c r="AP17" s="6"/>
+    </row>
+    <row r="18" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A18" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="B18" s="20">
+        <v>0.57352631578947366</v>
+      </c>
+      <c r="C18" s="20">
+        <v>0.63655773399014781</v>
+      </c>
+      <c r="D18" s="20">
+        <v>0.77181144230769239</v>
+      </c>
+      <c r="E18" s="20">
+        <v>0.86330541263634486</v>
+      </c>
+      <c r="F18" s="20">
+        <v>0.9637729549248748</v>
+      </c>
+      <c r="G18" s="20">
+        <v>0.90881602220548929</v>
+      </c>
+      <c r="H18" s="20">
+        <v>0.93709473684210531</v>
+      </c>
+      <c r="I18" s="20">
+        <v>0.98519999999999996</v>
+      </c>
+      <c r="J18" s="20">
+        <v>0.9912260869565217</v>
+      </c>
+      <c r="K18" s="20">
+        <v>0.99958039906103291</v>
+      </c>
+      <c r="L18" s="21">
+        <v>1.0840182496075355</v>
+      </c>
+      <c r="M18" s="21">
+        <v>1.0842000000000001</v>
+      </c>
+      <c r="N18" s="20">
+        <v>1.0935999999999999</v>
+      </c>
+      <c r="O18" s="20">
+        <v>0.98030000000000006</v>
+      </c>
+      <c r="P18" s="20">
+        <v>1.1265000000000001</v>
+      </c>
+      <c r="Q18" s="20">
+        <v>1.0656999999999999</v>
+      </c>
+      <c r="R18" s="20">
+        <v>0.98399999999999999</v>
+      </c>
+      <c r="S18" s="20">
+        <v>1</v>
+      </c>
+      <c r="T18" s="20">
+        <v>0.60440000000000005</v>
+      </c>
+      <c r="U18" s="20">
+        <v>0.77790000000000004</v>
+      </c>
+      <c r="V18" s="22">
+        <v>0.86619999999999997</v>
+      </c>
+      <c r="W18" s="22">
+        <v>0.9245000000000001</v>
+      </c>
+      <c r="X18" s="20">
+        <v>0.94040000000000001</v>
+      </c>
+      <c r="Y18" s="20">
+        <v>1</v>
+      </c>
+      <c r="Z18" s="20">
+        <v>0.77149999999999996</v>
+      </c>
+      <c r="AA18" s="20">
+        <v>0.86209999999999998</v>
+      </c>
+      <c r="AB18" s="20">
+        <v>0.88670000000000004</v>
+      </c>
+      <c r="AC18" s="20">
+        <v>0.98670000000000002</v>
+      </c>
+      <c r="AD18" s="20">
+        <v>0.749</v>
+      </c>
+      <c r="AE18" s="20">
+        <v>0.7923</v>
+      </c>
+      <c r="AF18" s="20">
+        <v>0.84750000000000003</v>
+      </c>
+      <c r="AG18" s="20">
+        <v>0.87</v>
+      </c>
+      <c r="AH18" s="20">
+        <v>0.9163</v>
+      </c>
+      <c r="AI18" s="20">
+        <v>0.9073</v>
+      </c>
+      <c r="AJ18" s="20">
+        <v>0.92130000000000001</v>
+      </c>
+      <c r="AK18" s="20">
+        <v>1</v>
+      </c>
+      <c r="AL18" s="20">
+        <v>0.57020000000000004</v>
+      </c>
+      <c r="AM18" s="20">
+        <v>0.6744</v>
+      </c>
+      <c r="AO18" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="AP18" s="7"/>
+    </row>
+    <row r="19" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A19" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="20">
+        <v>1.0062018348623853</v>
+      </c>
+      <c r="C19" s="20">
+        <v>0.87680263157894733</v>
+      </c>
+      <c r="D19" s="20">
+        <v>0.94587500000000002</v>
+      </c>
+      <c r="E19" s="20">
+        <v>0.98585163043478263</v>
+      </c>
+      <c r="F19" s="20">
+        <v>0.98182111111111114</v>
+      </c>
+      <c r="G19" s="20">
+        <v>0.99719705882352938</v>
+      </c>
+      <c r="H19" s="20">
+        <v>0.99301234567901231</v>
+      </c>
+      <c r="I19" s="20">
+        <v>0.99340000000000006</v>
+      </c>
+      <c r="J19" s="20">
+        <v>1.0022130434782608</v>
+      </c>
+      <c r="K19" s="20">
+        <v>1.0243333333333333</v>
+      </c>
+      <c r="L19" s="21">
+        <v>0.98566459627329195</v>
+      </c>
+      <c r="M19" s="21">
+        <v>0.97950000000000004</v>
+      </c>
+      <c r="N19" s="20">
+        <v>0.96709999999999996</v>
+      </c>
+      <c r="O19" s="20">
+        <v>0.98829999999999996</v>
+      </c>
+      <c r="P19" s="20">
+        <v>1.0488</v>
+      </c>
+      <c r="Q19" s="20">
+        <v>0.90040000000000009</v>
+      </c>
+      <c r="R19" s="20">
+        <v>1</v>
+      </c>
+      <c r="S19" s="20">
+        <v>0.88839999999999997</v>
+      </c>
+      <c r="T19" s="20">
+        <v>0.94059999999999999</v>
+      </c>
+      <c r="U19" s="20">
+        <v>0.93200000000000005</v>
+      </c>
+      <c r="V19" s="22">
+        <v>0.99280000000000002</v>
+      </c>
+      <c r="W19" s="22">
+        <v>0.87120000000000009</v>
+      </c>
+      <c r="X19" s="20">
+        <v>0.92759999999999998</v>
+      </c>
+      <c r="Y19" s="20">
+        <v>0.94440000000000002</v>
+      </c>
+      <c r="Z19" s="20">
+        <v>0.97589999999999999</v>
+      </c>
+      <c r="AA19" s="20">
+        <v>0.83689999999999998</v>
+      </c>
+      <c r="AB19" s="20">
+        <v>0.85350000000000004</v>
+      </c>
+      <c r="AC19" s="20">
+        <v>0.8952</v>
+      </c>
+      <c r="AD19" s="20">
+        <v>0.9728</v>
+      </c>
+      <c r="AE19" s="20">
+        <v>0.77170000000000005</v>
+      </c>
+      <c r="AF19" s="20">
+        <v>0.81520000000000004</v>
+      </c>
+      <c r="AG19" s="20">
+        <v>0.82310000000000005</v>
+      </c>
+      <c r="AH19" s="20">
+        <v>0.90180000000000005</v>
+      </c>
+      <c r="AI19" s="20">
+        <v>0.67169999999999996</v>
+      </c>
+      <c r="AJ19" s="20">
+        <v>0.73729999999999996</v>
+      </c>
+      <c r="AK19" s="20">
+        <v>0.67420000000000002</v>
+      </c>
+      <c r="AL19" s="20">
+        <v>0.77329999999999999</v>
+      </c>
+      <c r="AM19" s="20">
+        <v>0.71030000000000004</v>
+      </c>
+      <c r="AN19" s="5"/>
+      <c r="AO19" s="5"/>
+      <c r="AP19" s="6"/>
+    </row>
+    <row r="20" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A20" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="B20" s="20">
+        <v>0.91495086969789441</v>
+      </c>
+      <c r="C20" s="20">
+        <v>0.96768442622950834</v>
+      </c>
+      <c r="D20" s="20">
+        <v>0.69724999999999993</v>
+      </c>
+      <c r="E20" s="20">
+        <v>0.84405594405594409</v>
+      </c>
+      <c r="F20" s="20">
+        <v>0.91829953917050688</v>
+      </c>
+      <c r="G20" s="20">
+        <v>0.98062271062271056</v>
+      </c>
+      <c r="H20" s="20">
+        <v>0.92465753424657537</v>
+      </c>
+      <c r="I20" s="20">
+        <v>0.95760000000000001</v>
+      </c>
+      <c r="J20" s="20">
+        <v>0.99085995085995093</v>
+      </c>
+      <c r="K20" s="20">
+        <v>0.98968005952380944</v>
+      </c>
+      <c r="L20" s="21">
+        <v>1.0238709677419355</v>
+      </c>
+      <c r="M20" s="21">
+        <v>1.0314000000000001</v>
+      </c>
+      <c r="N20" s="20">
+        <v>1.0051000000000001</v>
+      </c>
+      <c r="O20" s="20">
+        <v>1</v>
+      </c>
+      <c r="P20" s="20">
+        <v>0.97850000000000004</v>
+      </c>
+      <c r="Q20" s="20">
+        <v>0.97409999999999997</v>
+      </c>
+      <c r="R20" s="20">
+        <v>0.97940000000000005</v>
+      </c>
+      <c r="S20" s="20">
+        <v>0.97729999999999995</v>
+      </c>
+      <c r="T20" s="20">
+        <v>0.94579999999999997</v>
+      </c>
+      <c r="U20" s="20">
+        <v>0.9647</v>
+      </c>
+      <c r="V20" s="22">
+        <v>0.99299999999999999</v>
+      </c>
+      <c r="W20" s="22">
+        <v>0.99650000000000005</v>
+      </c>
+      <c r="X20" s="20">
+        <v>0.89229999999999998</v>
+      </c>
+      <c r="Y20" s="20">
+        <v>0.92220000000000002</v>
+      </c>
+      <c r="Z20" s="20">
+        <v>0.9375</v>
+      </c>
+      <c r="AA20" s="20">
+        <v>0.99139999999999995</v>
+      </c>
+      <c r="AB20" s="20">
+        <v>0.71399999999999997</v>
+      </c>
+      <c r="AC20" s="20">
+        <v>0.76060000000000005</v>
+      </c>
+      <c r="AD20" s="20">
+        <v>0.79610000000000003</v>
+      </c>
+      <c r="AE20" s="20">
+        <v>0.8175</v>
+      </c>
+      <c r="AF20" s="20">
+        <v>0.86319999999999997</v>
+      </c>
+      <c r="AG20" s="20">
+        <v>0.88629999999999998</v>
+      </c>
+      <c r="AH20" s="20">
+        <v>0.91110000000000002</v>
+      </c>
+      <c r="AI20" s="20">
+        <v>0.94189999999999996</v>
+      </c>
+      <c r="AJ20" s="20">
+        <v>0.68</v>
+      </c>
+      <c r="AK20" s="20">
+        <v>0.76029999999999998</v>
+      </c>
+      <c r="AL20" s="20">
+        <v>0.77329999999999999</v>
+      </c>
+      <c r="AM20" s="20">
+        <v>0.82410000000000005</v>
+      </c>
+      <c r="AP20" s="7"/>
+    </row>
+    <row r="21" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A21" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="20">
+        <v>0.65635294117647058</v>
+      </c>
+      <c r="C21" s="20">
+        <v>0.67493142148194618</v>
+      </c>
+      <c r="D21" s="20">
+        <v>0.8253425605536332</v>
+      </c>
+      <c r="E21" s="20">
+        <v>0.98228247706422023</v>
+      </c>
+      <c r="F21" s="20">
+        <v>0.88652112676056338</v>
+      </c>
+      <c r="G21" s="20">
+        <v>0.94004918032786888</v>
+      </c>
+      <c r="H21" s="20">
+        <v>0.96895960832313355</v>
+      </c>
+      <c r="I21" s="20">
+        <v>0.99170000000000003</v>
+      </c>
+      <c r="J21" s="20">
+        <v>0.96329411764705886</v>
+      </c>
+      <c r="K21" s="20">
+        <v>1.0018651685393258</v>
+      </c>
+      <c r="L21" s="21">
+        <v>1.0340116460613304</v>
+      </c>
+      <c r="M21" s="21">
+        <v>1.0410999999999999</v>
+      </c>
+      <c r="N21" s="20">
+        <v>1.0466</v>
+      </c>
+      <c r="O21" s="20">
+        <v>1.0190000000000001</v>
+      </c>
+      <c r="P21" s="20">
+        <v>1.0011000000000001</v>
+      </c>
+      <c r="Q21" s="20">
+        <v>0.99860000000000004</v>
+      </c>
+      <c r="R21" s="20">
+        <v>0.88629999999999998</v>
+      </c>
+      <c r="S21" s="20">
+        <v>0.89900000000000002</v>
+      </c>
+      <c r="T21" s="20">
+        <v>0.97529999999999994</v>
+      </c>
+      <c r="U21" s="20">
+        <v>1</v>
+      </c>
+      <c r="V21" s="22">
+        <v>0.89759999999999995</v>
+      </c>
+      <c r="W21" s="22">
+        <v>0.94019999999999992</v>
+      </c>
+      <c r="X21" s="20">
+        <v>0.94399999999999995</v>
+      </c>
+      <c r="Y21" s="20">
+        <v>1</v>
+      </c>
+      <c r="Z21" s="20">
+        <v>0.70299999999999996</v>
+      </c>
+      <c r="AA21" s="20">
+        <v>0.71250000000000002</v>
+      </c>
+      <c r="AB21" s="20">
+        <v>0.7591</v>
+      </c>
+      <c r="AC21" s="20">
+        <v>0.82140000000000002</v>
+      </c>
+      <c r="AD21" s="20">
+        <v>0.89190000000000003</v>
+      </c>
+      <c r="AE21" s="20">
+        <v>0.9718</v>
+      </c>
+      <c r="AF21" s="20">
+        <v>0.72399999999999998</v>
+      </c>
+      <c r="AG21" s="20">
+        <v>0.73119999999999996</v>
+      </c>
+      <c r="AH21" s="20">
+        <v>0.77529999999999999</v>
+      </c>
+      <c r="AI21" s="20">
+        <v>0.7</v>
+      </c>
+      <c r="AJ21" s="20">
+        <v>0.8</v>
+      </c>
+      <c r="AK21" s="20">
+        <v>0.7722</v>
+      </c>
+      <c r="AL21" s="20">
+        <v>0.86990000000000001</v>
+      </c>
+      <c r="AM21" s="20">
+        <v>0.94189999999999996</v>
+      </c>
+      <c r="AN21" s="5"/>
+      <c r="AO21" s="5"/>
+      <c r="AP21" s="6"/>
+    </row>
+    <row r="22" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A22" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="B22" s="20">
+        <v>0.56650272397094437</v>
+      </c>
+      <c r="C22" s="20">
+        <v>0.62770370370370365</v>
+      </c>
+      <c r="D22" s="20">
+        <v>0.80933333333333335</v>
+      </c>
+      <c r="E22" s="20">
+        <v>0.98957820512820516</v>
+      </c>
+      <c r="F22" s="20">
+        <v>0.99852115059221658</v>
+      </c>
+      <c r="G22" s="20">
+        <v>0.86856011040686976</v>
+      </c>
+      <c r="H22" s="20">
+        <v>0.90036231884057971</v>
+      </c>
+      <c r="I22" s="20">
+        <v>0.95269999999999999</v>
+      </c>
+      <c r="J22" s="20">
+        <v>1.0054596273291927</v>
+      </c>
+      <c r="K22" s="20">
+        <v>1.0592631578947369</v>
+      </c>
+      <c r="L22" s="21">
+        <v>1.054313725490196</v>
+      </c>
+      <c r="M22" s="21">
+        <v>1.0205</v>
+      </c>
+      <c r="N22" s="20">
+        <v>0.98</v>
+      </c>
+      <c r="O22" s="20">
+        <v>1.3129</v>
+      </c>
+      <c r="P22" s="20">
+        <v>1.1504000000000001</v>
+      </c>
+      <c r="Q22" s="20">
+        <v>1.0095999999999998</v>
+      </c>
+      <c r="R22" s="20">
+        <v>0.98199999999999998</v>
+      </c>
+      <c r="S22" s="20">
+        <v>0.63239999999999996</v>
+      </c>
+      <c r="T22" s="20">
+        <v>0.748</v>
+      </c>
+      <c r="U22" s="20">
+        <v>0.81879999999999997</v>
+      </c>
+      <c r="V22" s="22">
+        <v>0.96860000000000002</v>
+      </c>
+      <c r="W22" s="22">
+        <v>0.60340000000000005</v>
+      </c>
+      <c r="X22" s="20">
+        <v>0.65500000000000003</v>
+      </c>
+      <c r="Y22" s="20">
+        <v>0.71250000000000002</v>
+      </c>
+      <c r="Z22" s="20">
+        <v>0.73009999999999997</v>
+      </c>
+      <c r="AA22" s="20">
+        <v>0.8236</v>
+      </c>
+      <c r="AB22" s="20">
+        <v>0.87119999999999997</v>
+      </c>
+      <c r="AC22" s="20">
+        <v>0.88529999999999998</v>
+      </c>
+      <c r="AD22" s="20">
+        <v>0.98460000000000003</v>
+      </c>
+      <c r="AE22" s="20">
+        <v>0.70040000000000002</v>
+      </c>
+      <c r="AF22" s="20">
+        <v>0.79</v>
+      </c>
+      <c r="AG22" s="20">
+        <v>0.80910000000000004</v>
+      </c>
+      <c r="AH22" s="20">
+        <v>0.82599999999999996</v>
+      </c>
+      <c r="AI22" s="20">
+        <v>0.82709999999999995</v>
+      </c>
+      <c r="AJ22" s="20">
+        <v>0.81359999999999999</v>
+      </c>
+      <c r="AK22" s="20">
+        <v>0.86050000000000004</v>
+      </c>
+      <c r="AL22" s="20">
+        <v>0.9274</v>
+      </c>
+      <c r="AM22" s="20">
+        <v>0.6089</v>
+      </c>
+      <c r="AP22" s="7"/>
+    </row>
+    <row r="23" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A23" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B23" s="20">
+        <v>0.76156834532374096</v>
+      </c>
+      <c r="C23" s="20">
+        <v>0.81064692082111445</v>
+      </c>
+      <c r="D23" s="20">
+        <v>0.98376923076923073</v>
+      </c>
+      <c r="E23" s="20">
+        <v>0.89247457627118643</v>
+      </c>
+      <c r="F23" s="20">
+        <v>0.97293226105784103</v>
+      </c>
+      <c r="G23" s="20">
+        <v>0.94293563579277861</v>
+      </c>
+      <c r="H23" s="20">
+        <v>0.9911428571428571</v>
+      </c>
+      <c r="I23" s="20">
+        <v>0.98860000000000003</v>
+      </c>
+      <c r="J23" s="20">
+        <v>0.97375964285714289</v>
+      </c>
+      <c r="K23" s="20">
+        <v>0.93562500000000004</v>
+      </c>
+      <c r="L23" s="21">
+        <v>0.98681388012618299</v>
+      </c>
+      <c r="M23" s="21">
+        <v>1.1344000000000001</v>
+      </c>
+      <c r="N23" s="20">
+        <v>0.97950000000000004</v>
+      </c>
+      <c r="O23" s="20">
+        <v>0.95290000000000008</v>
+      </c>
+      <c r="P23" s="20">
+        <v>0.92789999999999995</v>
+      </c>
+      <c r="Q23" s="20">
+        <v>0.82989999999999997</v>
+      </c>
+      <c r="R23" s="20">
+        <v>0.9516</v>
+      </c>
+      <c r="S23" s="20">
+        <v>0.88649999999999995</v>
+      </c>
+      <c r="T23" s="20">
+        <v>1</v>
+      </c>
+      <c r="U23" s="20">
+        <v>0.7278</v>
+      </c>
+      <c r="V23" s="22">
+        <v>0.81679999999999997</v>
+      </c>
+      <c r="W23" s="22">
+        <v>0.82889999999999997</v>
+      </c>
+      <c r="X23" s="20">
+        <v>0.8165</v>
+      </c>
+      <c r="Y23" s="20">
+        <v>0.95579999999999998</v>
+      </c>
+      <c r="Z23" s="20">
+        <v>0.96579999999999999</v>
+      </c>
+      <c r="AA23" s="20">
+        <v>0.96879999999999999</v>
+      </c>
+      <c r="AB23" s="20">
+        <v>1</v>
+      </c>
+      <c r="AC23" s="20">
+        <v>0.82</v>
+      </c>
+      <c r="AD23" s="20">
+        <v>0.85150000000000003</v>
+      </c>
+      <c r="AE23" s="20">
+        <v>0.9284</v>
+      </c>
+      <c r="AF23" s="20">
+        <v>0.94379999999999997</v>
+      </c>
+      <c r="AG23" s="20">
+        <v>0.9909</v>
+      </c>
+      <c r="AH23" s="20">
+        <v>0.94120000000000004</v>
+      </c>
+      <c r="AI23" s="20">
+        <v>0.92349999999999999</v>
+      </c>
+      <c r="AJ23" s="20">
+        <v>0.98199999999999998</v>
+      </c>
+      <c r="AK23" s="20">
+        <v>0.55530000000000002</v>
+      </c>
+      <c r="AL23" s="20">
+        <v>0.59309999999999996</v>
+      </c>
+      <c r="AM23" s="20">
+        <v>0.72960000000000003</v>
+      </c>
+      <c r="AN23" s="5"/>
+      <c r="AO23" s="5"/>
+      <c r="AP23" s="6"/>
+    </row>
+    <row r="24" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A24" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B24" s="20">
+        <v>0.76800000000000002</v>
+      </c>
+      <c r="C24" s="20">
+        <v>0.73973333333333324</v>
+      </c>
+      <c r="D24" s="20">
+        <v>0.80395348837209302</v>
+      </c>
+      <c r="E24" s="20">
+        <v>0.92153846153846153</v>
+      </c>
+      <c r="F24" s="20">
+        <v>1</v>
+      </c>
+      <c r="G24" s="20">
+        <v>1.0025477707006369</v>
+      </c>
+      <c r="H24" s="20">
+        <v>1.0263829787234042</v>
+      </c>
+      <c r="I24" s="20">
+        <v>1.2558</v>
+      </c>
+      <c r="J24" s="20">
+        <v>1.2946740740740743</v>
+      </c>
+      <c r="K24" s="20">
+        <v>1.4</v>
+      </c>
+      <c r="L24" s="21">
+        <v>1.2987588389457549</v>
+      </c>
+      <c r="M24" s="21">
+        <v>1.3672</v>
+      </c>
+      <c r="N24" s="20">
+        <v>1.4243000000000001</v>
+      </c>
+      <c r="O24" s="20">
+        <v>1.1384999999999998</v>
+      </c>
+      <c r="P24" s="20">
+        <v>1</v>
+      </c>
+      <c r="Q24" s="20">
+        <v>0.63290000000000002</v>
+      </c>
+      <c r="R24" s="20">
+        <v>0.55489999999999995</v>
+      </c>
+      <c r="S24" s="20">
+        <v>0.56110000000000004</v>
+      </c>
+      <c r="T24" s="20">
+        <v>0.6038</v>
+      </c>
+      <c r="U24" s="20">
+        <v>0.753</v>
+      </c>
+      <c r="V24" s="22">
+        <v>0.89959999999999996</v>
+      </c>
+      <c r="W24" s="22">
+        <v>0.93559999999999999</v>
+      </c>
+      <c r="X24" s="20">
+        <v>1</v>
+      </c>
+      <c r="Y24" s="20">
+        <v>0.71</v>
+      </c>
+      <c r="Z24" s="20">
+        <v>0.70550000000000002</v>
+      </c>
+      <c r="AA24" s="20">
+        <v>0.78569999999999995</v>
+      </c>
+      <c r="AB24" s="20">
+        <v>0.86770000000000003</v>
+      </c>
+      <c r="AC24" s="20">
+        <v>1</v>
+      </c>
+      <c r="AD24" s="20">
+        <v>0.91810000000000003</v>
+      </c>
+      <c r="AE24" s="20">
+        <v>0.95450000000000002</v>
+      </c>
+      <c r="AF24" s="20">
+        <v>1</v>
+      </c>
+      <c r="AG24" s="20">
+        <v>0.76380000000000003</v>
+      </c>
+      <c r="AH24" s="20">
+        <v>0.76680000000000004</v>
+      </c>
+      <c r="AI24" s="20">
+        <v>0.7883</v>
+      </c>
+      <c r="AJ24" s="20">
+        <v>0.82050000000000001</v>
+      </c>
+      <c r="AK24" s="20">
+        <v>0.88590000000000002</v>
+      </c>
+      <c r="AL24" s="20">
+        <v>0.81240000000000001</v>
+      </c>
+      <c r="AM24" s="20">
+        <v>0.94469999999999998</v>
+      </c>
+      <c r="AP24" s="7"/>
+    </row>
+    <row r="25" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A25" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="B25" s="20">
+        <v>0.59181095890410962</v>
+      </c>
+      <c r="C25" s="20">
+        <v>0.63806015037593977</v>
+      </c>
+      <c r="D25" s="20">
+        <v>0.74975141167953685</v>
+      </c>
+      <c r="E25" s="20">
+        <v>0.9802945422535212</v>
+      </c>
+      <c r="F25" s="20">
+        <v>0.88082920502092055</v>
+      </c>
+      <c r="G25" s="20">
+        <v>0.91214408163265315</v>
+      </c>
+      <c r="H25" s="20">
+        <v>0.94337386554621849</v>
+      </c>
+      <c r="I25" s="20">
+        <v>0.96279999999999999</v>
+      </c>
+      <c r="J25" s="20">
+        <v>1.0034933333333333</v>
+      </c>
+      <c r="K25" s="20">
+        <v>1.0222678346810423</v>
+      </c>
+      <c r="L25" s="21">
+        <v>1.0895615384615385</v>
+      </c>
+      <c r="M25" s="21">
+        <v>1.0529000000000002</v>
+      </c>
+      <c r="N25" s="20">
+        <v>1.0245</v>
+      </c>
+      <c r="O25" s="20">
+        <v>0.97019999999999995</v>
+      </c>
+      <c r="P25" s="20">
+        <v>0.97519999999999996</v>
+      </c>
+      <c r="Q25" s="20">
+        <v>0.96400000000000008</v>
+      </c>
+      <c r="R25" s="20">
+        <v>0.97850000000000004</v>
+      </c>
+      <c r="S25" s="20">
+        <v>0.84519999999999995</v>
+      </c>
+      <c r="T25" s="20">
+        <v>0.92210000000000003</v>
+      </c>
+      <c r="U25" s="20">
+        <v>0.92449999999999999</v>
+      </c>
+      <c r="V25" s="22">
+        <v>0.98519999999999996</v>
+      </c>
+      <c r="W25" s="22">
+        <v>0.85450000000000004</v>
+      </c>
+      <c r="X25" s="20">
+        <v>0.85099999999999998</v>
+      </c>
+      <c r="Y25" s="20">
+        <v>0.90600000000000003</v>
+      </c>
+      <c r="Z25" s="20">
+        <v>0.91559999999999997</v>
+      </c>
+      <c r="AA25" s="20">
+        <v>0.8075</v>
+      </c>
+      <c r="AB25" s="20">
+        <v>0.83840000000000003</v>
+      </c>
+      <c r="AC25" s="20">
+        <v>0.86639999999999995</v>
+      </c>
+      <c r="AD25" s="20">
+        <v>0.93669999999999998</v>
+      </c>
+      <c r="AE25" s="20">
+        <v>0.96719999999999995</v>
+      </c>
+      <c r="AF25" s="20">
+        <v>0.91820000000000002</v>
+      </c>
+      <c r="AG25" s="20">
+        <v>0.89859999999999995</v>
+      </c>
+      <c r="AH25" s="20">
+        <v>0.9526</v>
+      </c>
+      <c r="AI25" s="20">
+        <v>0.93379999999999996</v>
+      </c>
+      <c r="AJ25" s="20">
+        <v>0.88900000000000001</v>
+      </c>
+      <c r="AK25" s="20">
+        <v>0.94420000000000004</v>
+      </c>
+      <c r="AL25" s="20">
+        <v>1</v>
+      </c>
+      <c r="AM25" s="20">
+        <v>0.6673</v>
+      </c>
+      <c r="AN25" s="5"/>
+      <c r="AO25" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="AP25" s="6"/>
+    </row>
+    <row r="26" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A26" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="B26" s="20">
+        <v>0.81433333333333335</v>
+      </c>
+      <c r="C26" s="20">
+        <v>0.90831914893617016</v>
+      </c>
+      <c r="D26" s="20">
+        <v>0.79438961038961042</v>
+      </c>
+      <c r="E26" s="20">
+        <v>0.99185185185185187</v>
+      </c>
+      <c r="F26" s="20">
+        <v>0.83291554054054062</v>
+      </c>
+      <c r="G26" s="20">
+        <v>0.93862215909090918</v>
+      </c>
+      <c r="H26" s="20">
+        <v>0.87876923076923075</v>
+      </c>
+      <c r="I26" s="20">
+        <v>0.96290000000000009</v>
+      </c>
+      <c r="J26" s="20">
+        <v>0.95354802259887006</v>
+      </c>
+      <c r="K26" s="20">
+        <v>0.97744705882352945</v>
+      </c>
+      <c r="L26" s="21">
+        <v>0.93426794871794872</v>
+      </c>
+      <c r="M26" s="21">
+        <v>0.99890000000000001</v>
+      </c>
+      <c r="N26" s="20">
+        <v>1.3230000000000002</v>
+      </c>
+      <c r="O26" s="20">
+        <v>0.8458</v>
+      </c>
+      <c r="P26" s="20">
+        <v>0.86619999999999997</v>
+      </c>
+      <c r="Q26" s="20">
+        <v>0.81010000000000004</v>
+      </c>
+      <c r="R26" s="20">
+        <v>0.84660000000000002</v>
+      </c>
+      <c r="S26" s="20">
+        <v>0.83699999999999997</v>
+      </c>
+      <c r="T26" s="20">
+        <v>0.91500000000000004</v>
+      </c>
+      <c r="U26" s="20">
+        <v>0.9849</v>
+      </c>
+      <c r="V26" s="22">
+        <v>0.75160000000000005</v>
+      </c>
+      <c r="W26" s="22">
+        <v>0.77870000000000006</v>
+      </c>
+      <c r="X26" s="20">
+        <v>0.81089999999999995</v>
+      </c>
+      <c r="Y26" s="20">
+        <v>0.754</v>
+      </c>
+      <c r="Z26" s="20">
+        <v>0.80569999999999997</v>
+      </c>
+      <c r="AA26" s="20">
+        <v>0.86550000000000005</v>
+      </c>
+      <c r="AB26" s="20">
+        <v>0.87270000000000003</v>
+      </c>
+      <c r="AC26" s="20">
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="AD26" s="20">
+        <v>0.67500000000000004</v>
+      </c>
+      <c r="AE26" s="20">
+        <v>0.75029999999999997</v>
+      </c>
+      <c r="AF26" s="20">
+        <v>0.76259999999999994</v>
+      </c>
+      <c r="AG26" s="20">
+        <v>0.75249999999999995</v>
+      </c>
+      <c r="AH26" s="20">
+        <v>0.81499999999999995</v>
+      </c>
+      <c r="AI26" s="20">
+        <v>0.85029999999999994</v>
+      </c>
+      <c r="AJ26" s="20">
+        <v>0.94220000000000004</v>
+      </c>
+      <c r="AK26" s="20">
+        <v>0.92989999999999995</v>
+      </c>
+      <c r="AL26" s="20">
+        <v>0.46450000000000002</v>
+      </c>
+      <c r="AM26" s="20">
+        <v>0.42330000000000001</v>
+      </c>
+      <c r="AP26" s="7"/>
+    </row>
+    <row r="27" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A27" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B27" s="20">
+        <v>0.85507692307692307</v>
+      </c>
+      <c r="C27" s="20">
+        <v>0.98</v>
+      </c>
+      <c r="D27" s="20">
+        <v>0.76878341013824891</v>
+      </c>
+      <c r="E27" s="20">
+        <v>0.88427184466019415</v>
+      </c>
+      <c r="F27" s="20">
+        <v>0.89495449045812014</v>
+      </c>
+      <c r="G27" s="20">
+        <v>0.95033333333333336</v>
+      </c>
+      <c r="H27" s="20">
+        <v>0.97460545969104984</v>
+      </c>
+      <c r="I27" s="20">
+        <v>0.99</v>
+      </c>
+      <c r="J27" s="20">
+        <v>1.0037</v>
+      </c>
+      <c r="K27" s="20">
+        <v>1.1030119047619047</v>
+      </c>
+      <c r="L27" s="21">
+        <v>1.1314266129032258</v>
+      </c>
+      <c r="M27" s="21">
+        <v>1.1301999999999999</v>
+      </c>
+      <c r="N27" s="20">
+        <v>1.0679000000000001</v>
+      </c>
+      <c r="O27" s="20">
+        <v>1.0123</v>
+      </c>
+      <c r="P27" s="20">
+        <v>0.999</v>
+      </c>
+      <c r="Q27" s="20">
+        <v>0.66680000000000006</v>
+      </c>
+      <c r="R27" s="20">
+        <v>0.66149999999999998</v>
+      </c>
+      <c r="S27" s="20">
+        <v>0.68610000000000004</v>
+      </c>
+      <c r="T27" s="20">
+        <v>0.82220000000000004</v>
+      </c>
+      <c r="U27" s="20">
+        <v>0.9133</v>
+      </c>
+      <c r="V27" s="22">
+        <v>0.94359999999999999</v>
+      </c>
+      <c r="W27" s="22">
+        <v>0.97459999999999991</v>
+      </c>
+      <c r="X27" s="20">
+        <v>1</v>
+      </c>
+      <c r="Y27" s="20">
+        <v>0.79690000000000005</v>
+      </c>
+      <c r="Z27" s="20">
+        <v>0.83299999999999996</v>
+      </c>
+      <c r="AA27" s="20">
+        <v>0.86</v>
+      </c>
+      <c r="AB27" s="20">
+        <v>0.87380000000000002</v>
+      </c>
+      <c r="AC27" s="20">
+        <v>0.89090000000000003</v>
+      </c>
+      <c r="AD27" s="20">
+        <v>0.9163</v>
+      </c>
+      <c r="AE27" s="20">
+        <v>0.94379999999999997</v>
+      </c>
+      <c r="AF27" s="20">
+        <v>0.99219999999999997</v>
+      </c>
+      <c r="AG27" s="20">
+        <v>0.86050000000000004</v>
+      </c>
+      <c r="AH27" s="20">
+        <v>0.87090000000000001</v>
+      </c>
+      <c r="AI27" s="20">
+        <v>0.83330000000000004</v>
+      </c>
+      <c r="AJ27" s="20">
+        <v>0.87090000000000001</v>
+      </c>
+      <c r="AK27" s="20">
+        <v>0.8982</v>
+      </c>
+      <c r="AL27" s="20">
+        <v>0.92579999999999996</v>
+      </c>
+      <c r="AM27" s="20">
+        <v>0.98709999999999998</v>
+      </c>
+      <c r="AN27" s="5"/>
+      <c r="AO27" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="AP27" s="6"/>
+    </row>
+    <row r="28" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A28" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="B28" s="20">
+        <v>0.58176470588235296</v>
+      </c>
+      <c r="C28" s="20">
+        <v>0.64106666666666667</v>
+      </c>
+      <c r="D28" s="20">
+        <v>0.75894298245614034</v>
+      </c>
+      <c r="E28" s="20">
+        <v>0.88651896551724141</v>
+      </c>
+      <c r="F28" s="20">
+        <v>0.94243473939606537</v>
+      </c>
+      <c r="G28" s="20">
+        <v>0.95992217898832688</v>
+      </c>
+      <c r="H28" s="20">
+        <v>0.98867924528301887</v>
+      </c>
+      <c r="I28" s="20">
+        <v>0.99540000000000006</v>
+      </c>
+      <c r="J28" s="20">
+        <v>1.0507860922146635</v>
+      </c>
+      <c r="K28" s="20">
+        <v>1.0522222222222222</v>
+      </c>
+      <c r="L28" s="21">
+        <v>1.0442857142857143</v>
+      </c>
+      <c r="M28" s="21">
+        <v>1.0373000000000001</v>
+      </c>
+      <c r="N28" s="20">
+        <v>1.0015000000000001</v>
+      </c>
+      <c r="O28" s="20">
+        <v>1.0006999999999999</v>
+      </c>
+      <c r="P28" s="20">
+        <v>0.99839999999999995</v>
+      </c>
+      <c r="Q28" s="20">
+        <v>0.99890000000000001</v>
+      </c>
+      <c r="R28" s="20">
+        <v>0.81720000000000004</v>
+      </c>
+      <c r="S28" s="20">
+        <v>0.86</v>
+      </c>
+      <c r="T28" s="20">
+        <v>0.89649999999999996</v>
+      </c>
+      <c r="U28" s="20">
+        <v>0.92459999999999998</v>
+      </c>
+      <c r="V28" s="22">
+        <v>0.98329999999999995</v>
+      </c>
+      <c r="W28" s="22">
+        <v>1</v>
+      </c>
+      <c r="X28" s="20">
+        <v>0.94030000000000002</v>
+      </c>
+      <c r="Y28" s="20">
+        <v>0.92710000000000004</v>
+      </c>
+      <c r="Z28" s="20">
+        <v>0.95820000000000005</v>
+      </c>
+      <c r="AA28" s="20">
+        <v>0.96830000000000005</v>
+      </c>
+      <c r="AB28" s="20">
+        <v>0.97929999999999995</v>
+      </c>
+      <c r="AC28" s="20">
+        <v>1</v>
+      </c>
+      <c r="AD28" s="20">
+        <v>1</v>
+      </c>
+      <c r="AE28" s="20">
+        <v>0.90539999999999998</v>
+      </c>
+      <c r="AF28" s="20">
+        <v>0.9425</v>
+      </c>
+      <c r="AG28" s="20">
+        <v>0.96050000000000002</v>
+      </c>
+      <c r="AH28" s="20">
+        <v>1</v>
+      </c>
+      <c r="AI28" s="20">
+        <v>0.94599999999999995</v>
+      </c>
+      <c r="AJ28" s="20">
+        <v>0.96340000000000003</v>
+      </c>
+      <c r="AK28" s="20">
+        <v>1</v>
+      </c>
+      <c r="AL28" s="20">
+        <v>0.99929999999999997</v>
+      </c>
+      <c r="AM28" s="20">
+        <v>0.59099999999999997</v>
+      </c>
+      <c r="AO28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="AP28" s="7"/>
+    </row>
+    <row r="29" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A29" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B29" s="20">
+        <v>0.7087602820211516</v>
+      </c>
+      <c r="C29" s="20">
+        <v>0.74329411764705877</v>
+      </c>
+      <c r="D29" s="20">
+        <v>0.86775147928994079</v>
+      </c>
+      <c r="E29" s="20">
+        <v>0.98557993730407523</v>
+      </c>
+      <c r="F29" s="20">
+        <v>0.83939945049488562</v>
+      </c>
+      <c r="G29" s="20">
+        <v>0.85534236592804513</v>
+      </c>
+      <c r="H29" s="20">
+        <v>0.91095974091177423</v>
+      </c>
+      <c r="I29" s="20">
+        <v>0.91500000000000004</v>
+      </c>
+      <c r="J29" s="20">
+        <v>0.93818181818181823</v>
+      </c>
+      <c r="K29" s="20">
+        <v>0.95859649122807022</v>
+      </c>
+      <c r="L29" s="21">
+        <v>0.94412613981762927</v>
+      </c>
+      <c r="M29" s="21">
+        <v>0.96430000000000005</v>
+      </c>
+      <c r="N29" s="20">
+        <v>1.2135</v>
+      </c>
+      <c r="O29" s="20">
+        <v>1.2006999999999999</v>
+      </c>
+      <c r="P29" s="20">
+        <v>1.024</v>
+      </c>
+      <c r="Q29" s="20">
+        <v>0.96799999999999997</v>
+      </c>
+      <c r="R29" s="20">
+        <v>0.85370000000000001</v>
+      </c>
+      <c r="S29" s="20">
+        <v>0.73829999999999996</v>
+      </c>
+      <c r="T29" s="20">
+        <v>0.84330000000000005</v>
+      </c>
+      <c r="U29" s="20">
+        <v>1</v>
+      </c>
+      <c r="V29" s="22">
+        <v>0.53779999999999994</v>
+      </c>
+      <c r="W29" s="22">
+        <v>0.66300000000000003</v>
+      </c>
+      <c r="X29" s="20">
+        <v>0.79700000000000004</v>
+      </c>
+      <c r="Y29" s="20">
+        <v>0.84909999999999997</v>
+      </c>
+      <c r="Z29" s="20">
+        <v>0.86339999999999995</v>
+      </c>
+      <c r="AA29" s="20">
+        <v>0.92500000000000004</v>
+      </c>
+      <c r="AB29" s="20">
+        <v>0.95420000000000005</v>
+      </c>
+      <c r="AC29" s="20">
+        <v>0.98799999999999999</v>
+      </c>
+      <c r="AD29" s="20">
+        <v>0.90329999999999999</v>
+      </c>
+      <c r="AE29" s="20">
+        <v>0.91820000000000002</v>
+      </c>
+      <c r="AF29" s="20">
+        <v>0.93610000000000004</v>
+      </c>
+      <c r="AG29" s="20">
+        <v>0.94430000000000003</v>
+      </c>
+      <c r="AH29" s="20">
+        <v>0.94530000000000003</v>
+      </c>
+      <c r="AI29" s="20">
+        <v>0.90290000000000004</v>
+      </c>
+      <c r="AJ29" s="20">
+        <v>0.92</v>
+      </c>
+      <c r="AK29" s="20">
+        <v>1</v>
+      </c>
+      <c r="AL29" s="20">
+        <v>0.54969999999999997</v>
+      </c>
+      <c r="AM29" s="20">
+        <v>0.74819999999999998</v>
+      </c>
+      <c r="AN29" s="5"/>
+      <c r="AO29" s="5"/>
+      <c r="AP29" s="6"/>
+    </row>
+    <row r="30" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A30" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="B30" s="20">
+        <v>0.60764705882352943</v>
+      </c>
+      <c r="C30" s="20">
+        <v>0.63195238095238093</v>
+      </c>
+      <c r="D30" s="20">
+        <v>0.79113924050632922</v>
+      </c>
+      <c r="E30" s="20">
+        <v>0.99908168935815511</v>
+      </c>
+      <c r="F30" s="20">
+        <v>1.0256756756756757</v>
+      </c>
+      <c r="G30" s="20">
+        <v>0.83485714285714285</v>
+      </c>
+      <c r="H30" s="20">
+        <v>0.88925133689839564</v>
+      </c>
+      <c r="I30" s="20">
+        <v>0.90269999999999995</v>
+      </c>
+      <c r="J30" s="20">
+        <v>0.9242424242424242</v>
+      </c>
+      <c r="K30" s="20">
+        <v>0.95168203243115057</v>
+      </c>
+      <c r="L30" s="21">
+        <v>0.93803278688524594</v>
+      </c>
+      <c r="M30" s="21">
+        <v>0.9415</v>
+      </c>
+      <c r="N30" s="20">
+        <v>1.2312000000000001</v>
+      </c>
+      <c r="O30" s="20">
+        <v>1.1873</v>
+      </c>
+      <c r="P30" s="20">
+        <v>1.1283000000000001</v>
+      </c>
+      <c r="Q30" s="20">
+        <v>0.98419999999999996</v>
+      </c>
+      <c r="R30" s="20">
+        <v>0.92459999999999998</v>
+      </c>
+      <c r="S30" s="20">
+        <v>0.83079999999999998</v>
+      </c>
+      <c r="T30" s="20">
+        <v>0.82840000000000003</v>
+      </c>
+      <c r="U30" s="20">
+        <v>0.98939999999999995</v>
+      </c>
+      <c r="V30" s="22">
+        <v>0.40639999999999998</v>
+      </c>
+      <c r="W30" s="22">
+        <v>0.51659999999999995</v>
+      </c>
+      <c r="X30" s="20">
+        <v>0.68540000000000001</v>
+      </c>
+      <c r="Y30" s="20">
+        <v>0.78879999999999995</v>
+      </c>
+      <c r="Z30" s="20">
+        <v>0.88890000000000002</v>
+      </c>
+      <c r="AA30" s="20">
+        <v>0.93540000000000001</v>
+      </c>
+      <c r="AB30" s="20">
+        <v>0.95599999999999996</v>
+      </c>
+      <c r="AC30" s="20">
+        <v>1</v>
+      </c>
+      <c r="AD30" s="20">
+        <v>1</v>
+      </c>
+      <c r="AE30" s="20">
+        <v>1</v>
+      </c>
+      <c r="AF30" s="20">
+        <v>1</v>
+      </c>
+      <c r="AG30" s="20">
+        <v>1</v>
+      </c>
+      <c r="AH30" s="20">
+        <v>1.0115000000000001</v>
+      </c>
+      <c r="AI30" s="20">
+        <v>0.91410000000000002</v>
+      </c>
+      <c r="AJ30" s="20">
+        <v>0.99039999999999995</v>
+      </c>
+      <c r="AK30" s="20">
+        <v>0.46400000000000002</v>
+      </c>
+      <c r="AL30" s="20">
+        <v>0.43480000000000002</v>
+      </c>
+      <c r="AM30" s="20">
+        <v>0.66669999999999996</v>
+      </c>
+      <c r="AP30" s="7"/>
+    </row>
+    <row r="31" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A31" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="B31" s="20">
+        <v>0.70129870129870131</v>
+      </c>
+      <c r="C31" s="20">
+        <v>0.76890909090909088</v>
+      </c>
+      <c r="D31" s="20">
+        <v>0.87088418430884185</v>
+      </c>
+      <c r="E31" s="20">
+        <v>1</v>
+      </c>
+      <c r="F31" s="20">
+        <v>0.91799203597149714</v>
+      </c>
+      <c r="G31" s="20">
+        <v>0.94801250311687379</v>
+      </c>
+      <c r="H31" s="20">
+        <v>0.98081632653061224</v>
+      </c>
+      <c r="I31" s="20">
+        <v>0.97770000000000001</v>
+      </c>
+      <c r="J31" s="20">
+        <v>0.99433715220949248</v>
+      </c>
+      <c r="K31" s="20">
+        <v>1.0007524752475248</v>
+      </c>
+      <c r="L31" s="21">
+        <v>1.052734693877551</v>
+      </c>
+      <c r="M31" s="21">
+        <v>1.0654000000000001</v>
+      </c>
+      <c r="N31" s="20">
+        <v>1.0674999999999999</v>
+      </c>
+      <c r="O31" s="20">
+        <v>1.0054000000000001</v>
+      </c>
+      <c r="P31" s="20">
+        <v>1.0036</v>
+      </c>
+      <c r="Q31" s="20">
+        <v>0.99400000000000011</v>
+      </c>
+      <c r="R31" s="20">
+        <v>0.99980000000000002</v>
+      </c>
+      <c r="S31" s="20">
+        <v>1</v>
+      </c>
+      <c r="T31" s="20">
+        <v>0.93120000000000003</v>
+      </c>
+      <c r="U31" s="20">
+        <v>0.92320000000000002</v>
+      </c>
+      <c r="V31" s="22">
+        <v>0.96140000000000003</v>
+      </c>
+      <c r="W31" s="22">
+        <v>0.99239999999999995</v>
+      </c>
+      <c r="X31" s="20">
+        <v>0.9839</v>
+      </c>
+      <c r="Y31" s="20">
+        <v>1</v>
+      </c>
+      <c r="Z31" s="20">
+        <v>0.92179999999999995</v>
+      </c>
+      <c r="AA31" s="20">
+        <v>0.93020000000000003</v>
+      </c>
+      <c r="AB31" s="20">
+        <v>0.96350000000000002</v>
+      </c>
+      <c r="AC31" s="20">
+        <v>0.99180000000000001</v>
+      </c>
+      <c r="AD31" s="20">
+        <v>0.74960000000000004</v>
+      </c>
+      <c r="AE31" s="20">
+        <v>0.79730000000000001</v>
+      </c>
+      <c r="AF31" s="20">
+        <v>0.84179999999999999</v>
+      </c>
+      <c r="AG31" s="20">
+        <v>0.84599999999999997</v>
+      </c>
+      <c r="AH31" s="20">
+        <v>0.82569999999999999</v>
+      </c>
+      <c r="AI31" s="20">
+        <v>0.87939999999999996</v>
+      </c>
+      <c r="AJ31" s="20">
+        <v>0.9002</v>
+      </c>
+      <c r="AK31" s="20">
+        <v>0.97909999999999997</v>
+      </c>
+      <c r="AL31" s="20">
+        <v>0.71</v>
+      </c>
+      <c r="AM31" s="20">
+        <v>0.83399999999999996</v>
+      </c>
+      <c r="AN31" s="5"/>
+      <c r="AO31" s="5"/>
+      <c r="AP31" s="6"/>
+    </row>
+    <row r="32" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A32" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="B32" s="20">
+        <v>0.73772727272727268</v>
+      </c>
+      <c r="C32" s="20">
+        <v>0.83864705882352941</v>
+      </c>
+      <c r="D32" s="20">
+        <v>0.86424390243902438</v>
+      </c>
+      <c r="E32" s="20">
+        <v>0.97141747572815529</v>
+      </c>
+      <c r="F32" s="20">
+        <v>0.89447876447876451</v>
+      </c>
+      <c r="G32" s="20">
+        <v>0.93050106609808092</v>
+      </c>
+      <c r="H32" s="20">
+        <v>0.9698181818181818</v>
+      </c>
+      <c r="I32" s="20">
+        <v>0.98280000000000001</v>
+      </c>
+      <c r="J32" s="20">
+        <v>1.0066522135240923</v>
+      </c>
+      <c r="K32" s="20">
+        <v>1.0100444444444445</v>
+      </c>
+      <c r="L32" s="21">
+        <v>1.025425837320574</v>
+      </c>
+      <c r="M32" s="21">
+        <v>0.99829999999999997</v>
+      </c>
+      <c r="N32" s="20">
+        <v>1.0705</v>
+      </c>
+      <c r="O32" s="20">
+        <v>1.0459000000000001</v>
+      </c>
+      <c r="P32" s="20">
+        <v>1.0256000000000001</v>
+      </c>
+      <c r="Q32" s="20">
+        <v>1.0004999999999999</v>
+      </c>
+      <c r="R32" s="20">
+        <v>0.90939999999999999</v>
+      </c>
+      <c r="S32" s="20">
+        <v>0.94</v>
+      </c>
+      <c r="T32" s="20">
+        <v>0.96340000000000003</v>
+      </c>
+      <c r="U32" s="20">
+        <v>0.99939999999999996</v>
+      </c>
+      <c r="V32" s="22">
+        <v>0.9304</v>
+      </c>
+      <c r="W32" s="22">
+        <v>0.93920000000000003</v>
+      </c>
+      <c r="X32" s="20">
+        <v>0.95879999999999999</v>
+      </c>
+      <c r="Y32" s="20">
+        <v>0.99660000000000004</v>
+      </c>
+      <c r="Z32" s="20">
+        <v>0.81889999999999996</v>
+      </c>
+      <c r="AA32" s="20">
+        <v>0.83960000000000001</v>
+      </c>
+      <c r="AB32" s="20">
+        <v>0.875</v>
+      </c>
+      <c r="AC32" s="20">
+        <v>0.91879999999999995</v>
+      </c>
+      <c r="AD32" s="20">
+        <v>0.9728</v>
+      </c>
+      <c r="AE32" s="20">
+        <v>0.98329999999999995</v>
+      </c>
+      <c r="AF32" s="20">
+        <v>1</v>
+      </c>
+      <c r="AG32" s="20">
+        <v>0.69499999999999995</v>
+      </c>
+      <c r="AH32" s="20">
+        <v>0.71260000000000001</v>
+      </c>
+      <c r="AI32" s="20">
+        <v>0.71109999999999995</v>
+      </c>
+      <c r="AJ32" s="20">
+        <v>0.68799999999999994</v>
+      </c>
+      <c r="AK32" s="20">
+        <v>0.81230000000000002</v>
+      </c>
+      <c r="AL32" s="20">
+        <v>0.84650000000000003</v>
+      </c>
+      <c r="AM32" s="20">
+        <v>0.87790000000000001</v>
+      </c>
+      <c r="AO32" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="AP32" s="7"/>
+    </row>
+    <row r="33" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A33" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B33" s="20">
+        <v>0.65514950166112973</v>
+      </c>
+      <c r="C33" s="20">
+        <v>0.65846153846153843</v>
+      </c>
+      <c r="D33" s="20">
+        <v>0.87617543859649127</v>
+      </c>
+      <c r="E33" s="20">
+        <v>0.93617021276595747</v>
+      </c>
+      <c r="F33" s="20">
+        <v>0.86333333333333329</v>
+      </c>
+      <c r="G33" s="20">
+        <v>0.93076923076923079</v>
+      </c>
+      <c r="H33" s="20">
+        <v>0.96091194968553462</v>
+      </c>
+      <c r="I33" s="20">
+        <v>0.97499999999999998</v>
+      </c>
+      <c r="J33" s="20">
+        <v>0.90419034090909089</v>
+      </c>
+      <c r="K33" s="20">
+        <v>0.99480000000000002</v>
+      </c>
+      <c r="L33" s="21">
+        <v>0.93213186813186821</v>
+      </c>
+      <c r="M33" s="21">
+        <v>1.0112000000000001</v>
+      </c>
+      <c r="N33" s="20">
+        <v>0.95469999999999999</v>
+      </c>
+      <c r="O33" s="20">
+        <v>0.96739999999999993</v>
+      </c>
+      <c r="P33" s="20">
+        <v>0.98509999999999998</v>
+      </c>
+      <c r="Q33" s="20">
+        <v>0.99529999999999996</v>
+      </c>
+      <c r="R33" s="20">
+        <v>0.78</v>
+      </c>
+      <c r="S33" s="20">
+        <v>0.71</v>
+      </c>
+      <c r="T33" s="20">
+        <v>0.84909999999999997</v>
+      </c>
+      <c r="U33" s="20">
+        <v>0.85089999999999999</v>
+      </c>
+      <c r="V33" s="22">
+        <v>0.89510000000000001</v>
+      </c>
+      <c r="W33" s="22">
+        <v>0.91610000000000003</v>
+      </c>
+      <c r="X33" s="20">
+        <v>0.91090000000000004</v>
+      </c>
+      <c r="Y33" s="20">
+        <v>1</v>
+      </c>
+      <c r="Z33" s="20">
+        <v>0.59399999999999997</v>
+      </c>
+      <c r="AA33" s="20">
+        <v>0.71430000000000005</v>
+      </c>
+      <c r="AB33" s="20">
+        <v>0.71699999999999997</v>
+      </c>
+      <c r="AC33" s="20">
+        <v>0.76690000000000003</v>
+      </c>
+      <c r="AD33" s="20">
+        <v>0.82279999999999998</v>
+      </c>
+      <c r="AE33" s="20">
+        <v>0.81879999999999997</v>
+      </c>
+      <c r="AF33" s="20">
+        <v>0.97940000000000005</v>
+      </c>
+      <c r="AG33" s="20">
+        <v>0.71950000000000003</v>
+      </c>
+      <c r="AH33" s="20">
+        <v>0.69469999999999998</v>
+      </c>
+      <c r="AI33" s="20">
+        <v>0.81820000000000004</v>
+      </c>
+      <c r="AJ33" s="20">
+        <v>0.83330000000000004</v>
+      </c>
+      <c r="AK33" s="20">
+        <v>0.83450000000000002</v>
+      </c>
+      <c r="AL33" s="20">
+        <v>0.88749999999999996</v>
+      </c>
+      <c r="AM33" s="20">
+        <v>0.78949999999999998</v>
+      </c>
+      <c r="AN33" s="5"/>
+      <c r="AO33" s="5"/>
+      <c r="AP33" s="6"/>
+    </row>
+    <row r="34" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A34" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B34" s="20">
+        <v>0.61045719945422561</v>
+      </c>
+      <c r="C34" s="20">
+        <v>0.61702677419354834</v>
+      </c>
+      <c r="D34" s="20">
+        <v>0.76635189594356268</v>
+      </c>
+      <c r="E34" s="20">
+        <v>0.85524285714285719</v>
+      </c>
+      <c r="F34" s="20">
+        <v>0.90168709677419356</v>
+      </c>
+      <c r="G34" s="20">
+        <v>0.97006854838709666</v>
+      </c>
+      <c r="H34" s="20">
+        <v>0.89033083333333318</v>
+      </c>
+      <c r="I34" s="20">
+        <v>0.93340000000000001</v>
+      </c>
+      <c r="J34" s="20">
+        <v>1.0040984848484849</v>
+      </c>
+      <c r="K34" s="20">
+        <v>1.0178995620894589</v>
+      </c>
+      <c r="L34" s="21">
+        <v>1.0191075949367088</v>
+      </c>
+      <c r="M34" s="21">
+        <v>1.0393000000000001</v>
+      </c>
+      <c r="N34" s="20">
+        <v>1.0632999999999999</v>
+      </c>
+      <c r="O34" s="20">
+        <v>1.0268000000000002</v>
+      </c>
+      <c r="P34" s="20">
+        <v>0.99870000000000003</v>
+      </c>
+      <c r="Q34" s="20">
+        <v>1.0002</v>
+      </c>
+      <c r="R34" s="20">
+        <v>1</v>
+      </c>
+      <c r="S34" s="20">
+        <v>0.86539999999999995</v>
+      </c>
+      <c r="T34" s="20">
+        <v>0.88370000000000004</v>
+      </c>
+      <c r="U34" s="20">
+        <v>0.91920000000000002</v>
+      </c>
+      <c r="V34" s="22">
+        <v>0.93110000000000004</v>
+      </c>
+      <c r="W34" s="22">
+        <v>0.94440000000000002</v>
+      </c>
+      <c r="X34" s="20">
+        <v>0.9728</v>
+      </c>
+      <c r="Y34" s="20">
+        <v>1</v>
+      </c>
+      <c r="Z34" s="20">
+        <v>0.71199999999999997</v>
+      </c>
+      <c r="AA34" s="20">
+        <v>0.75960000000000005</v>
+      </c>
+      <c r="AB34" s="20">
+        <v>0.78320000000000001</v>
+      </c>
+      <c r="AC34" s="20">
+        <v>0.8155</v>
+      </c>
+      <c r="AD34" s="20">
+        <v>0.86770000000000003</v>
+      </c>
+      <c r="AE34" s="20">
+        <v>0.87439999999999996</v>
+      </c>
+      <c r="AF34" s="20">
+        <v>0.91500000000000004</v>
+      </c>
+      <c r="AG34" s="20">
+        <v>0.95620000000000005</v>
+      </c>
+      <c r="AH34" s="20">
+        <v>0.74529999999999996</v>
+      </c>
+      <c r="AI34" s="20">
+        <v>0.75049999999999994</v>
+      </c>
+      <c r="AJ34" s="20">
+        <v>0.76149999999999995</v>
+      </c>
+      <c r="AK34" s="20">
+        <v>0.73240000000000005</v>
+      </c>
+      <c r="AL34" s="20">
+        <v>0.78180000000000005</v>
+      </c>
+      <c r="AM34" s="20">
+        <v>0.91339999999999999</v>
+      </c>
+      <c r="AP34" s="7"/>
+    </row>
+    <row r="35" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A35" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="B35" s="20">
+        <v>1</v>
+      </c>
+      <c r="C35" s="20">
+        <v>0.77110370370370374</v>
+      </c>
+      <c r="D35" s="20">
+        <v>0.96666666666666667</v>
+      </c>
+      <c r="E35" s="20">
+        <v>0.93548387096774188</v>
+      </c>
+      <c r="F35" s="20">
+        <v>0.9909805907172996</v>
+      </c>
+      <c r="G35" s="20">
+        <v>1</v>
+      </c>
+      <c r="H35" s="20">
+        <v>1.0074434782608697</v>
+      </c>
+      <c r="I35" s="20">
+        <v>1</v>
+      </c>
+      <c r="J35" s="20">
+        <v>1.0002111111111112</v>
+      </c>
+      <c r="K35" s="20">
+        <v>1.0278787878787878</v>
+      </c>
+      <c r="L35" s="21">
+        <v>1.0375000000000001</v>
+      </c>
+      <c r="M35" s="21">
+        <v>1.0273000000000001</v>
+      </c>
+      <c r="N35" s="20">
+        <v>1.0273000000000001</v>
+      </c>
+      <c r="O35" s="20">
+        <v>0.97</v>
+      </c>
+      <c r="P35" s="20">
+        <v>0.98309999999999997</v>
+      </c>
+      <c r="Q35" s="20">
+        <v>0.99680000000000002</v>
+      </c>
+      <c r="R35" s="20">
+        <v>0.75970000000000004</v>
+      </c>
+      <c r="S35" s="20">
+        <v>0.77029999999999998</v>
+      </c>
+      <c r="T35" s="20">
+        <v>0.77180000000000004</v>
+      </c>
+      <c r="U35" s="20">
+        <v>0.85019999999999996</v>
+      </c>
+      <c r="V35" s="22">
+        <v>0.84019999999999995</v>
+      </c>
+      <c r="W35" s="22">
+        <v>0.85050000000000003</v>
+      </c>
+      <c r="X35" s="20">
+        <v>0.871</v>
+      </c>
+      <c r="Y35" s="20">
+        <v>0.97260000000000002</v>
+      </c>
+      <c r="Z35" s="20">
+        <v>0.73229999999999995</v>
+      </c>
+      <c r="AA35" s="20">
+        <v>0.81440000000000001</v>
+      </c>
+      <c r="AB35" s="20">
+        <v>0.82609999999999995</v>
+      </c>
+      <c r="AC35" s="20">
+        <v>0.85499999999999998</v>
+      </c>
+      <c r="AD35" s="20">
+        <v>0.93330000000000002</v>
+      </c>
+      <c r="AE35" s="20">
+        <v>0.93</v>
+      </c>
+      <c r="AF35" s="20">
+        <v>0.95640000000000003</v>
+      </c>
+      <c r="AG35" s="20">
+        <v>1</v>
+      </c>
+      <c r="AH35" s="20">
+        <v>0.8357</v>
+      </c>
+      <c r="AI35" s="20">
+        <v>0.84089999999999998</v>
+      </c>
+      <c r="AJ35" s="20">
+        <v>0.86050000000000004</v>
+      </c>
+      <c r="AK35" s="20">
+        <v>0.90139999999999998</v>
+      </c>
+      <c r="AL35" s="20">
+        <v>0.90590000000000004</v>
+      </c>
+      <c r="AM35" s="20">
+        <v>0.91910000000000003</v>
+      </c>
+      <c r="AN35" s="5"/>
+      <c r="AO35" s="5"/>
+      <c r="AP35" s="6"/>
+    </row>
+    <row r="36" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A36" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="B36" s="20">
+        <v>0.64551428571428571</v>
+      </c>
+      <c r="C36" s="20">
+        <v>0.70068434343434349</v>
+      </c>
+      <c r="D36" s="20">
+        <v>0.84514672686230252</v>
+      </c>
+      <c r="E36" s="20">
+        <v>1.0004926108374383</v>
+      </c>
+      <c r="F36" s="20">
+        <v>0.86840909090909091</v>
+      </c>
+      <c r="G36" s="20">
+        <v>0.92281981981981986</v>
+      </c>
+      <c r="H36" s="20">
+        <v>0.97060880296174412</v>
+      </c>
+      <c r="I36" s="20">
+        <v>0.998</v>
+      </c>
+      <c r="J36" s="20">
+        <v>0.97643835616438357</v>
+      </c>
+      <c r="K36" s="20">
+        <v>0.9821428571428571</v>
+      </c>
+      <c r="L36" s="21">
+        <v>0.99378498359390077</v>
+      </c>
+      <c r="M36" s="21">
+        <v>0.98209999999999997</v>
+      </c>
+      <c r="N36" s="20">
+        <v>1.0724</v>
+      </c>
+      <c r="O36" s="20">
+        <v>1.0390000000000001</v>
+      </c>
+      <c r="P36" s="20">
+        <v>1.0128999999999999</v>
+      </c>
+      <c r="Q36" s="20">
+        <v>0.98659999999999992</v>
+      </c>
+      <c r="R36" s="20">
+        <v>0.92100000000000004</v>
+      </c>
+      <c r="S36" s="20">
+        <v>0.93679999999999997</v>
+      </c>
+      <c r="T36" s="20">
+        <v>0.96889999999999998</v>
+      </c>
+      <c r="U36" s="20">
+        <v>1</v>
+      </c>
+      <c r="V36" s="22">
+        <v>0.93579999999999997</v>
+      </c>
+      <c r="W36" s="22">
+        <v>0.95889999999999997</v>
+      </c>
+      <c r="X36" s="20">
+        <v>0.96689999999999998</v>
+      </c>
+      <c r="Y36" s="20">
+        <v>0.99719999999999998</v>
+      </c>
+      <c r="Z36" s="20">
+        <v>0.90539999999999998</v>
+      </c>
+      <c r="AA36" s="20">
+        <v>0.94269999999999998</v>
+      </c>
+      <c r="AB36" s="20">
+        <v>0.94469999999999998</v>
+      </c>
+      <c r="AC36" s="20">
+        <v>1</v>
+      </c>
+      <c r="AD36" s="20">
+        <v>0.86899999999999999</v>
+      </c>
+      <c r="AE36" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="AF36" s="20">
+        <v>0.92520000000000002</v>
+      </c>
+      <c r="AG36" s="20">
+        <v>0.97799999999999998</v>
+      </c>
+      <c r="AH36" s="20">
+        <v>0.90310000000000001</v>
+      </c>
+      <c r="AI36" s="20">
+        <v>0.9143</v>
+      </c>
+      <c r="AJ36" s="20">
+        <v>0.93620000000000003</v>
+      </c>
+      <c r="AK36" s="20">
+        <v>0.94269999999999998</v>
+      </c>
+      <c r="AL36" s="20">
+        <v>0.97309999999999997</v>
+      </c>
+      <c r="AM36" s="20">
+        <v>0.79110000000000003</v>
+      </c>
+      <c r="AO36" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="AP36" s="7"/>
+    </row>
+    <row r="37" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A37" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="B37" s="20">
+        <v>0.97543529411764707</v>
+      </c>
+      <c r="C37" s="20">
+        <v>0.57144669472881326</v>
+      </c>
+      <c r="D37" s="20">
+        <v>0.71519607843137256</v>
+      </c>
+      <c r="E37" s="20">
+        <v>0.84302941176470592</v>
+      </c>
+      <c r="F37" s="20">
+        <v>0.90312280701754388</v>
+      </c>
+      <c r="G37" s="20">
+        <v>0.92398726003490395</v>
+      </c>
+      <c r="H37" s="20">
+        <v>0.98281481481481481</v>
+      </c>
+      <c r="I37" s="20">
+        <v>0.87280000000000002</v>
+      </c>
+      <c r="J37" s="20">
+        <v>0.92685714285714282</v>
+      </c>
+      <c r="K37" s="20">
+        <v>0.94970370370370372</v>
+      </c>
+      <c r="L37" s="21">
+        <v>0.95960000000000001</v>
+      </c>
+      <c r="M37" s="21">
+        <v>0.97349999999999992</v>
+      </c>
+      <c r="N37" s="20">
+        <v>1</v>
+      </c>
+      <c r="O37" s="20">
+        <v>0.92159999999999997</v>
+      </c>
+      <c r="P37" s="20">
+        <v>0.9425</v>
+      </c>
+      <c r="Q37" s="20">
+        <v>0.83920000000000006</v>
+      </c>
+      <c r="R37" s="20">
+        <v>0.90129999999999999</v>
+      </c>
+      <c r="S37" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="T37" s="20">
+        <v>0.94510000000000005</v>
+      </c>
+      <c r="U37" s="20">
+        <v>0.98839999999999995</v>
+      </c>
+      <c r="V37" s="22">
+        <v>1</v>
+      </c>
+      <c r="W37" s="22">
+        <v>0.6654000000000001</v>
+      </c>
+      <c r="X37" s="20">
+        <v>0.74139999999999995</v>
+      </c>
+      <c r="Y37" s="20">
+        <v>0.7167</v>
+      </c>
+      <c r="Z37" s="20">
+        <v>0.76629999999999998</v>
+      </c>
+      <c r="AA37" s="20">
+        <v>0.84630000000000005</v>
+      </c>
+      <c r="AB37" s="20">
+        <v>0.94330000000000003</v>
+      </c>
+      <c r="AC37" s="20">
+        <v>0.70499999999999996</v>
+      </c>
+      <c r="AD37" s="20">
+        <v>0.82269999999999999</v>
+      </c>
+      <c r="AE37" s="20">
+        <v>0.83330000000000004</v>
+      </c>
+      <c r="AF37" s="20">
+        <v>0.86</v>
+      </c>
+      <c r="AG37" s="20">
+        <v>0.90510000000000002</v>
+      </c>
+      <c r="AH37" s="20">
+        <v>0.93140000000000001</v>
+      </c>
+      <c r="AI37" s="20">
+        <v>0.91520000000000001</v>
+      </c>
+      <c r="AJ37" s="20">
+        <v>0.99160000000000004</v>
+      </c>
+      <c r="AK37" s="20">
+        <v>0.55930000000000002</v>
+      </c>
+      <c r="AL37" s="20">
+        <v>0.63129999999999997</v>
+      </c>
+      <c r="AM37" s="20">
+        <v>0.64019999999999999</v>
+      </c>
+      <c r="AN37" s="5"/>
+      <c r="AO37" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="AP37" s="6"/>
+    </row>
+    <row r="38" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A38" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="B38" s="20">
+        <v>0.92612794612794613</v>
+      </c>
+      <c r="C38" s="20">
+        <v>0.96770030499343263</v>
+      </c>
+      <c r="D38" s="20">
+        <v>0.68671739130434784</v>
+      </c>
+      <c r="E38" s="20">
+        <v>0.83670932209747195</v>
+      </c>
+      <c r="F38" s="20">
+        <v>0.87177326839826841</v>
+      </c>
+      <c r="G38" s="20">
+        <v>0.96986474637613573</v>
+      </c>
+      <c r="H38" s="20">
+        <v>0.86336044728234507</v>
+      </c>
+      <c r="I38" s="20">
+        <v>0.92590000000000006</v>
+      </c>
+      <c r="J38" s="20">
+        <v>0.97839160839160844</v>
+      </c>
+      <c r="K38" s="20">
+        <v>0.99544761904761903</v>
+      </c>
+      <c r="L38" s="21">
+        <v>1.0840878378378378</v>
+      </c>
+      <c r="M38" s="21">
+        <v>1.0580000000000001</v>
+      </c>
+      <c r="N38" s="20">
+        <v>1.1002000000000001</v>
+      </c>
+      <c r="O38" s="20">
+        <v>1.0322</v>
+      </c>
+      <c r="P38" s="20">
+        <v>0.98350000000000004</v>
+      </c>
+      <c r="Q38" s="20">
+        <v>0.94840000000000002</v>
+      </c>
+      <c r="R38" s="20">
+        <v>0.93269999999999997</v>
+      </c>
+      <c r="S38" s="20">
+        <v>0.96870000000000001</v>
+      </c>
+      <c r="T38" s="20">
+        <v>0.92849999999999999</v>
+      </c>
+      <c r="U38" s="20">
+        <v>0.97289999999999999</v>
+      </c>
+      <c r="V38" s="22">
+        <v>0.95550000000000002</v>
+      </c>
+      <c r="W38" s="22">
+        <v>1</v>
+      </c>
+      <c r="X38" s="20">
+        <v>0.81189999999999996</v>
+      </c>
+      <c r="Y38" s="20">
+        <v>0.8125</v>
+      </c>
+      <c r="Z38" s="20">
+        <v>0.88090000000000002</v>
+      </c>
+      <c r="AA38" s="20">
+        <v>0.91220000000000001</v>
+      </c>
+      <c r="AB38" s="20">
+        <v>0.98819999999999997</v>
+      </c>
+      <c r="AC38" s="20">
+        <v>0.998</v>
+      </c>
+      <c r="AD38" s="20">
+        <v>0.86899999999999999</v>
+      </c>
+      <c r="AE38" s="20">
+        <v>0.88849999999999996</v>
+      </c>
+      <c r="AF38" s="20">
+        <v>0.9042</v>
+      </c>
+      <c r="AG38" s="20">
+        <v>0.95209999999999995</v>
+      </c>
+      <c r="AH38" s="20">
+        <v>0.8377</v>
+      </c>
+      <c r="AI38" s="20">
+        <v>0.85919999999999996</v>
+      </c>
+      <c r="AJ38" s="20">
+        <v>0.89180000000000004</v>
+      </c>
+      <c r="AK38" s="20">
+        <v>0.95699999999999996</v>
+      </c>
+      <c r="AL38" s="20">
+        <v>0.65800000000000003</v>
+      </c>
+      <c r="AM38" s="20">
+        <v>0.65010000000000001</v>
+      </c>
+      <c r="AO38" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="AP38" s="7"/>
+    </row>
+    <row r="39" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A39" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="B39" s="20">
+        <v>0.71695752555318437</v>
+      </c>
+      <c r="C39" s="20">
+        <v>0.734213</v>
+      </c>
+      <c r="D39" s="20">
+        <v>0.88257538461538454</v>
+      </c>
+      <c r="E39" s="20">
+        <v>0.9968462747778537</v>
+      </c>
+      <c r="F39" s="20">
+        <v>1.0016709064327485</v>
+      </c>
+      <c r="G39" s="20">
+        <v>0.96191999999999989</v>
+      </c>
+      <c r="H39" s="20">
+        <v>1.0154275184275185</v>
+      </c>
+      <c r="I39" s="20">
+        <v>0.98840000000000006</v>
+      </c>
+      <c r="J39" s="20">
+        <v>1.1596263888888889</v>
+      </c>
+      <c r="K39" s="20">
+        <v>1.3067857142857142</v>
+      </c>
+      <c r="L39" s="21">
+        <v>1.3467129032258063</v>
+      </c>
+      <c r="M39" s="21">
+        <v>1.2479</v>
+      </c>
+      <c r="N39" s="20">
+        <v>1.2258</v>
+      </c>
+      <c r="O39" s="20">
+        <v>1.0461</v>
+      </c>
+      <c r="P39" s="20">
+        <v>1.0445</v>
+      </c>
+      <c r="Q39" s="20">
+        <v>0.995</v>
+      </c>
+      <c r="R39" s="20">
+        <v>0.435</v>
+      </c>
+      <c r="S39" s="20">
+        <v>0.49980000000000002</v>
+      </c>
+      <c r="T39" s="20">
+        <v>0.59119999999999995</v>
+      </c>
+      <c r="U39" s="20">
+        <v>0.71260000000000001</v>
+      </c>
+      <c r="V39" s="22">
+        <v>0.82609999999999995</v>
+      </c>
+      <c r="W39" s="22">
+        <v>0.95310000000000006</v>
+      </c>
+      <c r="X39" s="20">
+        <v>0.95579999999999998</v>
+      </c>
+      <c r="Y39" s="20">
+        <v>0.9929</v>
+      </c>
+      <c r="Z39" s="20">
+        <v>0.70220000000000005</v>
+      </c>
+      <c r="AA39" s="20">
+        <v>0.81730000000000003</v>
+      </c>
+      <c r="AB39" s="20">
+        <v>0.8</v>
+      </c>
+      <c r="AC39" s="20">
+        <v>0.87</v>
+      </c>
+      <c r="AD39" s="20">
+        <v>0.85699999999999998</v>
+      </c>
+      <c r="AE39" s="20">
+        <v>0.94769999999999999</v>
+      </c>
+      <c r="AF39" s="20">
+        <v>0.9375</v>
+      </c>
+      <c r="AG39" s="20">
+        <v>0.97460000000000002</v>
+      </c>
+      <c r="AH39" s="20">
+        <v>0.67910000000000004</v>
+      </c>
+      <c r="AI39" s="20">
+        <v>0.64329999999999998</v>
+      </c>
+      <c r="AJ39" s="20">
+        <v>0.63700000000000001</v>
+      </c>
+      <c r="AK39" s="20">
+        <v>0.6966</v>
+      </c>
+      <c r="AL39" s="20">
+        <v>0.76190000000000002</v>
+      </c>
+      <c r="AM39" s="20">
+        <v>0.74419999999999997</v>
+      </c>
+      <c r="AN39" s="5"/>
+      <c r="AO39" s="5"/>
+      <c r="AP39" s="6"/>
+    </row>
+    <row r="40" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A40" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B40" s="20">
+        <v>0.78221343873517801</v>
+      </c>
+      <c r="C40" s="20">
+        <v>0.99899863597612959</v>
+      </c>
+      <c r="D40" s="20">
+        <v>0.72606944444444432</v>
+      </c>
+      <c r="E40" s="20">
+        <v>0.8615263157894737</v>
+      </c>
+      <c r="F40" s="20">
+        <v>0.94439393939393934</v>
+      </c>
+      <c r="G40" s="20">
+        <v>0.98919431871390662</v>
+      </c>
+      <c r="H40" s="20">
+        <v>0.98112679153094462</v>
+      </c>
+      <c r="I40" s="20">
+        <v>0.98140000000000005</v>
+      </c>
+      <c r="J40" s="20">
+        <v>0.9961044176706827</v>
+      </c>
+      <c r="K40" s="20">
+        <v>0.9964924924924925</v>
+      </c>
+      <c r="L40" s="21">
+        <v>1.0002926945752775</v>
+      </c>
+      <c r="M40" s="21">
+        <v>1</v>
+      </c>
+      <c r="N40" s="20">
+        <v>1.0104</v>
+      </c>
+      <c r="O40" s="20">
+        <v>1.0042</v>
+      </c>
+      <c r="P40" s="20">
+        <v>1.0008999999999999</v>
+      </c>
+      <c r="Q40" s="20">
+        <v>0.51749999999999996</v>
+      </c>
+      <c r="R40" s="20">
+        <v>0.51639999999999997</v>
+      </c>
+      <c r="S40" s="20">
+        <v>0.54010000000000002</v>
+      </c>
+      <c r="T40" s="20">
+        <v>0.62</v>
+      </c>
+      <c r="U40" s="20">
+        <v>0.8</v>
+      </c>
+      <c r="V40" s="22">
+        <v>0.79800000000000004</v>
+      </c>
+      <c r="W40" s="22">
+        <v>0.8155</v>
+      </c>
+      <c r="X40" s="20">
+        <v>1</v>
+      </c>
+      <c r="Y40" s="20">
+        <v>0.55400000000000005</v>
+      </c>
+      <c r="Z40" s="20">
+        <v>0.61360000000000003</v>
+      </c>
+      <c r="AA40" s="20">
+        <v>0.68500000000000005</v>
+      </c>
+      <c r="AB40" s="20">
+        <v>0.76459999999999995</v>
+      </c>
+      <c r="AC40" s="20">
+        <v>0.82030000000000003</v>
+      </c>
+      <c r="AD40" s="20">
+        <v>0.91859999999999997</v>
+      </c>
+      <c r="AE40" s="20">
+        <v>0.96250000000000002</v>
+      </c>
+      <c r="AF40" s="20">
+        <v>0.82940000000000003</v>
+      </c>
+      <c r="AG40" s="20">
+        <v>0.88390000000000002</v>
+      </c>
+      <c r="AH40" s="20">
+        <v>0.83330000000000004</v>
+      </c>
+      <c r="AI40" s="20">
+        <v>0.88890000000000002</v>
+      </c>
+      <c r="AJ40" s="20">
+        <v>0.88229999999999997</v>
+      </c>
+      <c r="AK40" s="20">
+        <v>0.83299999999999996</v>
+      </c>
+      <c r="AL40" s="20">
+        <v>0.94399999999999995</v>
+      </c>
+      <c r="AM40" s="20">
+        <v>0.9839</v>
+      </c>
+      <c r="AP40" s="7"/>
+    </row>
+    <row r="41" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A41" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="B41" s="20">
+        <v>0.9675738045738046</v>
+      </c>
+      <c r="C41" s="20">
+        <v>0.5265488721804511</v>
+      </c>
+      <c r="D41" s="20">
+        <v>0.67502790423861858</v>
+      </c>
+      <c r="E41" s="20">
+        <v>0.79685585585585583</v>
+      </c>
+      <c r="F41" s="20">
+        <v>0.87361818181818185</v>
+      </c>
+      <c r="G41" s="20">
+        <v>0.94104013536866349</v>
+      </c>
+      <c r="H41" s="20">
+        <v>1</v>
+      </c>
+      <c r="I41" s="20">
+        <v>0.96019999999999994</v>
+      </c>
+      <c r="J41" s="20">
+        <v>0.98798399999999997</v>
+      </c>
+      <c r="K41" s="20">
+        <v>1.0101526315789473</v>
+      </c>
+      <c r="L41" s="21">
+        <v>1.0335799999999999</v>
+      </c>
+      <c r="M41" s="21">
+        <v>1.0818000000000001</v>
+      </c>
+      <c r="N41" s="20">
+        <v>1.0497000000000001</v>
+      </c>
+      <c r="O41" s="20">
+        <v>1.0037</v>
+      </c>
+      <c r="P41" s="20">
+        <v>0.98219999999999996</v>
+      </c>
+      <c r="Q41" s="20">
+        <v>0.92269999999999996</v>
+      </c>
+      <c r="R41" s="20">
+        <v>0.86099999999999999</v>
+      </c>
+      <c r="S41" s="20">
+        <v>0.88109999999999999</v>
+      </c>
+      <c r="T41" s="20">
+        <v>0.94469999999999998</v>
+      </c>
+      <c r="U41" s="20">
+        <v>0.98450000000000004</v>
+      </c>
+      <c r="V41" s="22">
+        <v>0.95099999999999996</v>
+      </c>
+      <c r="W41" s="22">
+        <v>0.98250000000000004</v>
+      </c>
+      <c r="X41" s="20">
+        <v>1</v>
+      </c>
+      <c r="Y41" s="20">
+        <v>0.66</v>
+      </c>
+      <c r="Z41" s="20">
+        <v>0.70140000000000002</v>
+      </c>
+      <c r="AA41" s="20">
+        <v>0.70420000000000005</v>
+      </c>
+      <c r="AB41" s="20">
+        <v>0.72770000000000001</v>
+      </c>
+      <c r="AC41" s="20">
+        <v>0.76780000000000004</v>
+      </c>
+      <c r="AD41" s="20">
+        <v>0.78149999999999997</v>
+      </c>
+      <c r="AE41" s="20">
+        <v>0.88129999999999997</v>
+      </c>
+      <c r="AF41" s="20">
+        <v>0.94979999999999998</v>
+      </c>
+      <c r="AG41" s="20">
+        <v>0.64739999999999998</v>
+      </c>
+      <c r="AH41" s="20">
+        <v>0.66669999999999996</v>
+      </c>
+      <c r="AI41" s="20">
+        <v>0.70069999999999999</v>
+      </c>
+      <c r="AJ41" s="20">
+        <v>0.66610000000000003</v>
+      </c>
+      <c r="AK41" s="20">
+        <v>0.69620000000000004</v>
+      </c>
+      <c r="AL41" s="20">
+        <v>0.71970000000000001</v>
+      </c>
+      <c r="AM41" s="20">
+        <v>0.75790000000000002</v>
+      </c>
+      <c r="AN41" s="5"/>
+      <c r="AO41" s="5"/>
+      <c r="AP41" s="6"/>
+    </row>
+    <row r="42" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A42" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="B42" s="20">
+        <v>0.72731034482758616</v>
+      </c>
+      <c r="C42" s="20">
+        <v>0.79217826284674853</v>
+      </c>
+      <c r="D42" s="20">
+        <v>0.83698913681738107</v>
+      </c>
+      <c r="E42" s="20">
+        <v>0.94113970588235296</v>
+      </c>
+      <c r="F42" s="20">
+        <v>0.94171031746031741</v>
+      </c>
+      <c r="G42" s="20">
+        <v>0.99632085855806285</v>
+      </c>
+      <c r="H42" s="20">
+        <v>0.99850000000000005</v>
+      </c>
+      <c r="I42" s="20">
+        <v>1.0170000000000001</v>
+      </c>
+      <c r="J42" s="20">
+        <v>0.97373015873015878</v>
+      </c>
+      <c r="K42" s="20">
+        <v>1.04010989010989</v>
+      </c>
+      <c r="L42" s="21">
+        <v>1.04010989010989</v>
+      </c>
+      <c r="M42" s="21">
+        <v>1.0304</v>
+      </c>
+      <c r="N42" s="20">
+        <v>0.92949999999999999</v>
+      </c>
+      <c r="O42" s="20">
+        <v>0.90859999999999996</v>
+      </c>
+      <c r="P42" s="20">
+        <v>0.99309999999999998</v>
+      </c>
+      <c r="Q42" s="20">
+        <v>0.99180000000000001</v>
+      </c>
+      <c r="R42" s="20">
+        <v>0.89810000000000001</v>
+      </c>
+      <c r="S42" s="20">
+        <v>0.96479999999999999</v>
+      </c>
+      <c r="T42" s="20">
+        <v>0.97199999999999998</v>
+      </c>
+      <c r="U42" s="20">
+        <v>1</v>
+      </c>
+      <c r="V42" s="22">
+        <v>0.79039999999999999</v>
+      </c>
+      <c r="W42" s="22">
+        <v>0.71590000000000009</v>
+      </c>
+      <c r="X42" s="20">
+        <v>0.67520000000000002</v>
+      </c>
+      <c r="Y42" s="20">
+        <v>0.77690000000000003</v>
+      </c>
+      <c r="Z42" s="20">
+        <v>0.77159999999999995</v>
+      </c>
+      <c r="AA42" s="20">
+        <v>0.90810000000000002</v>
+      </c>
+      <c r="AB42" s="20">
+        <v>0.92589999999999995</v>
+      </c>
+      <c r="AC42" s="20">
+        <v>1</v>
+      </c>
+      <c r="AD42" s="20">
+        <v>0.71540000000000004</v>
+      </c>
+      <c r="AE42" s="20">
+        <v>0.78339999999999999</v>
+      </c>
+      <c r="AF42" s="20">
+        <v>0.7923</v>
+      </c>
+      <c r="AG42" s="20">
+        <v>0.9133</v>
+      </c>
+      <c r="AH42" s="20">
+        <v>0.876</v>
+      </c>
+      <c r="AI42" s="20">
+        <v>0.94510000000000005</v>
+      </c>
+      <c r="AJ42" s="20">
+        <v>0.88800000000000001</v>
+      </c>
+      <c r="AK42" s="20">
+        <v>0.97819999999999996</v>
+      </c>
+      <c r="AL42" s="20">
+        <v>0.62539999999999996</v>
+      </c>
+      <c r="AM42" s="20">
+        <v>0.57979999999999998</v>
+      </c>
+      <c r="AP42" s="7"/>
+    </row>
+    <row r="43" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A43" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="B43" s="20">
+        <v>0.74080000000000001</v>
+      </c>
+      <c r="C43" s="20">
+        <v>0.84945770065075921</v>
+      </c>
+      <c r="D43" s="20">
+        <v>0.98505357821405948</v>
+      </c>
+      <c r="E43" s="20">
+        <v>0.82443299900605393</v>
+      </c>
+      <c r="F43" s="20">
+        <v>0.87065004985044858</v>
+      </c>
+      <c r="G43" s="20">
+        <v>0.91411057692307696</v>
+      </c>
+      <c r="H43" s="20">
+        <v>0.94736842105263153</v>
+      </c>
+      <c r="I43" s="20">
+        <v>0.99750000000000005</v>
+      </c>
+      <c r="J43" s="20">
+        <v>0.97773504273504264</v>
+      </c>
+      <c r="K43" s="20">
+        <v>0.95672514619883042</v>
+      </c>
+      <c r="L43" s="21">
+        <v>0.97653061224489801</v>
+      </c>
+      <c r="M43" s="21">
+        <v>0.99360000000000004</v>
+      </c>
+      <c r="N43" s="20">
+        <v>0.99560000000000004</v>
+      </c>
+      <c r="O43" s="20">
+        <v>1.0371999999999999</v>
+      </c>
+      <c r="P43" s="20">
+        <v>0.95020000000000004</v>
+      </c>
+      <c r="Q43" s="20">
+        <v>0.91049999999999998</v>
+      </c>
+      <c r="R43" s="20">
+        <v>0.91600000000000004</v>
+      </c>
+      <c r="S43" s="20">
+        <v>0.92720000000000002</v>
+      </c>
+      <c r="T43" s="20">
+        <v>0.96120000000000005</v>
+      </c>
+      <c r="U43" s="20">
+        <v>0.9869</v>
+      </c>
+      <c r="V43" s="22">
+        <v>0.99350000000000005</v>
+      </c>
+      <c r="W43" s="22">
+        <v>0.80599999999999994</v>
+      </c>
+      <c r="X43" s="20">
+        <v>0.83189999999999997</v>
+      </c>
+      <c r="Y43" s="20">
+        <v>0.84770000000000001</v>
+      </c>
+      <c r="Z43" s="20">
+        <v>0.88500000000000001</v>
+      </c>
+      <c r="AA43" s="20">
+        <v>0.89349999999999996</v>
+      </c>
+      <c r="AB43" s="20">
+        <v>0.94259999999999999</v>
+      </c>
+      <c r="AC43" s="20">
+        <v>0.96</v>
+      </c>
+      <c r="AD43" s="20">
+        <v>1</v>
+      </c>
+      <c r="AE43" s="20">
+        <v>0.86399999999999999</v>
+      </c>
+      <c r="AF43" s="20">
+        <v>0.9083</v>
+      </c>
+      <c r="AG43" s="20">
+        <v>0.92589999999999995</v>
+      </c>
+      <c r="AH43" s="20">
+        <v>0.93179999999999996</v>
+      </c>
+      <c r="AI43" s="20">
+        <v>0.9173</v>
+      </c>
+      <c r="AJ43" s="20">
+        <v>0.9627</v>
+      </c>
+      <c r="AK43" s="20">
+        <v>0.96889999999999998</v>
+      </c>
+      <c r="AL43" s="20">
+        <v>1</v>
+      </c>
+      <c r="AM43" s="20">
+        <v>0.65159999999999996</v>
+      </c>
+      <c r="AN43" s="5"/>
+      <c r="AO43" s="5"/>
+      <c r="AP43" s="6"/>
+    </row>
+    <row r="44" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A44" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="B44" s="20">
+        <v>0.99765432098765428</v>
+      </c>
+      <c r="C44" s="20">
+        <v>0.8</v>
+      </c>
+      <c r="D44" s="20">
+        <v>0.8454780361757106</v>
+      </c>
+      <c r="E44" s="20">
+        <v>0.93612903225806443</v>
+      </c>
+      <c r="F44" s="20">
+        <v>1.014390243902439</v>
+      </c>
+      <c r="G44" s="20">
+        <v>0.94545454545454544</v>
+      </c>
+      <c r="H44" s="20">
+        <v>0.95486111111111116</v>
+      </c>
+      <c r="I44" s="20">
+        <v>0.97699999999999998</v>
+      </c>
+      <c r="J44" s="20">
+        <v>0.97389830508474573</v>
+      </c>
+      <c r="K44" s="20">
+        <v>0.9813883161512027</v>
+      </c>
+      <c r="L44" s="21">
+        <v>1.026845238095238</v>
+      </c>
+      <c r="M44" s="21">
+        <v>1</v>
+      </c>
+      <c r="N44" s="20">
+        <v>0.96879999999999999</v>
+      </c>
+      <c r="O44" s="20">
+        <v>0.95499999999999996</v>
+      </c>
+      <c r="P44" s="20">
+        <v>0.92920000000000003</v>
+      </c>
+      <c r="Q44" s="20">
+        <v>0.91930000000000012</v>
+      </c>
+      <c r="R44" s="20">
+        <v>0.86240000000000006</v>
+      </c>
+      <c r="S44" s="20">
+        <v>0.98309999999999997</v>
+      </c>
+      <c r="T44" s="20">
+        <v>0.8155</v>
+      </c>
+      <c r="U44" s="20">
+        <v>0.78859999999999997</v>
+      </c>
+      <c r="V44" s="22">
+        <v>0.86539999999999995</v>
+      </c>
+      <c r="W44" s="22">
+        <v>0.86849999999999994</v>
+      </c>
+      <c r="X44" s="20">
+        <v>0.86450000000000005</v>
+      </c>
+      <c r="Y44" s="20">
+        <v>0.88570000000000004</v>
+      </c>
+      <c r="Z44" s="20">
+        <v>0.92310000000000003</v>
+      </c>
+      <c r="AA44" s="20">
+        <v>1</v>
+      </c>
+      <c r="AB44" s="20">
+        <v>0.78120000000000001</v>
+      </c>
+      <c r="AC44" s="20">
+        <v>0.78</v>
+      </c>
+      <c r="AD44" s="20">
+        <v>0.78</v>
+      </c>
+      <c r="AE44" s="20">
+        <v>0.85</v>
+      </c>
+      <c r="AF44" s="20">
+        <v>0.85070000000000001</v>
+      </c>
+      <c r="AG44" s="20">
+        <v>0.85570000000000002</v>
+      </c>
+      <c r="AH44" s="20">
+        <v>0.92430000000000001</v>
+      </c>
+      <c r="AI44" s="20">
+        <v>0.96189999999999998</v>
+      </c>
+      <c r="AJ44" s="20">
+        <v>0.66669999999999996</v>
+      </c>
+      <c r="AK44" s="20">
+        <v>0.74429999999999996</v>
+      </c>
+      <c r="AL44" s="20">
+        <v>0.72</v>
+      </c>
+      <c r="AM44" s="20">
+        <v>0.6875</v>
+      </c>
+      <c r="AP44" s="7"/>
+    </row>
+    <row r="45" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A45" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="B45" s="20">
+        <v>0.82702843010752691</v>
+      </c>
+      <c r="C45" s="20">
+        <v>0.82509999999999994</v>
+      </c>
+      <c r="D45" s="20">
+        <v>0.99350667989417984</v>
+      </c>
+      <c r="E45" s="20">
+        <v>0.84134502351097185</v>
+      </c>
+      <c r="F45" s="20">
+        <v>0.91140624999999997</v>
+      </c>
+      <c r="G45" s="20">
+        <v>0.9334213836477987</v>
+      </c>
+      <c r="H45" s="20">
+        <v>0.98585454545454543</v>
+      </c>
+      <c r="I45" s="20">
+        <v>0.99519999999999997</v>
+      </c>
+      <c r="J45" s="20">
+        <v>1.0473474860335195</v>
+      </c>
+      <c r="K45" s="20">
+        <v>1.0465024630541873</v>
+      </c>
+      <c r="L45" s="21">
+        <v>1.0371666666666666</v>
+      </c>
+      <c r="M45" s="21">
+        <v>1.0573999999999999</v>
+      </c>
+      <c r="N45" s="20">
+        <v>0.99069999999999991</v>
+      </c>
+      <c r="O45" s="20">
+        <v>0.97620000000000007</v>
+      </c>
+      <c r="P45" s="20">
+        <v>1.0024</v>
+      </c>
+      <c r="Q45" s="20">
+        <v>0.99010000000000009</v>
+      </c>
+      <c r="R45" s="20">
+        <v>0.81979999999999997</v>
+      </c>
+      <c r="S45" s="20">
+        <v>0.8377</v>
+      </c>
+      <c r="T45" s="20">
+        <v>0.90410000000000001</v>
+      </c>
+      <c r="U45" s="20">
+        <v>0.94730000000000003</v>
+      </c>
+      <c r="V45" s="22">
+        <v>0.95320000000000005</v>
+      </c>
+      <c r="W45" s="22">
+        <v>0.99819999999999998</v>
+      </c>
+      <c r="X45" s="20">
+        <v>0.85770000000000002</v>
+      </c>
+      <c r="Y45" s="20">
+        <v>0.873</v>
+      </c>
+      <c r="Z45" s="20">
+        <v>0.94740000000000002</v>
+      </c>
+      <c r="AA45" s="20">
+        <v>0.95009999999999994</v>
+      </c>
+      <c r="AB45" s="20">
+        <v>0.94140000000000001</v>
+      </c>
+      <c r="AC45" s="20">
+        <v>0.96640000000000004</v>
+      </c>
+      <c r="AD45" s="20">
+        <v>0.84750000000000003</v>
+      </c>
+      <c r="AE45" s="20">
+        <v>0.84909999999999997</v>
+      </c>
+      <c r="AF45" s="20">
+        <v>0.88100000000000001</v>
+      </c>
+      <c r="AG45" s="20">
+        <v>0.91400000000000003</v>
+      </c>
+      <c r="AH45" s="20">
+        <v>0.96850000000000003</v>
+      </c>
+      <c r="AI45" s="20">
+        <v>0.9153</v>
+      </c>
+      <c r="AJ45" s="20">
+        <v>0.96930000000000005</v>
+      </c>
+      <c r="AK45" s="20">
+        <v>0.86119999999999997</v>
+      </c>
+      <c r="AL45" s="20">
+        <v>0.95909999999999995</v>
+      </c>
+      <c r="AM45" s="20">
+        <v>0.49390000000000001</v>
+      </c>
+      <c r="AN45" s="5"/>
+      <c r="AO45" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="AP45" s="6"/>
+    </row>
+    <row r="46" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A46" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="B46" s="20">
+        <v>0.6313333333333333</v>
+      </c>
+      <c r="C46" s="20">
+        <v>0.6960547785547786</v>
+      </c>
+      <c r="D46" s="20">
+        <v>0.7936825885978428</v>
+      </c>
+      <c r="E46" s="20">
+        <v>0.96232476635514019</v>
+      </c>
+      <c r="F46" s="20">
+        <v>0.76442733565647691</v>
+      </c>
+      <c r="G46" s="20">
+        <v>0.8444116310767833</v>
+      </c>
+      <c r="H46" s="20">
+        <v>0.89804968589377498</v>
+      </c>
+      <c r="I46" s="20">
+        <v>0.98819999999999997</v>
+      </c>
+      <c r="J46" s="20">
+        <v>0.98622267759562843</v>
+      </c>
+      <c r="K46" s="20">
+        <v>0.99122807017543868</v>
+      </c>
+      <c r="L46" s="21">
+        <v>1.0374915483434752</v>
+      </c>
+      <c r="M46" s="21">
+        <v>1.0242</v>
+      </c>
+      <c r="N46" s="20">
+        <v>0.998</v>
+      </c>
+      <c r="O46" s="20">
+        <v>0.97060000000000002</v>
+      </c>
+      <c r="P46" s="20">
+        <v>0.88929999999999998</v>
+      </c>
+      <c r="Q46" s="20">
+        <v>0.83609999999999995</v>
+      </c>
+      <c r="R46" s="20">
+        <v>0.84150000000000003</v>
+      </c>
+      <c r="S46" s="20">
+        <v>0.86360000000000003</v>
+      </c>
+      <c r="T46" s="20">
+        <v>1</v>
+      </c>
+      <c r="U46" s="20">
+        <v>0.77980000000000005</v>
+      </c>
+      <c r="V46" s="22">
+        <v>0.84030000000000005</v>
+      </c>
+      <c r="W46" s="22">
+        <v>0.94740000000000002</v>
+      </c>
+      <c r="X46" s="20">
+        <v>1</v>
+      </c>
+      <c r="Y46" s="20">
+        <v>0.72840000000000005</v>
+      </c>
+      <c r="Z46" s="20">
+        <v>0.73299999999999998</v>
+      </c>
+      <c r="AA46" s="20">
+        <v>0.745</v>
+      </c>
+      <c r="AB46" s="20">
+        <v>0.85329999999999995</v>
+      </c>
+      <c r="AC46" s="20">
+        <v>0.92659999999999998</v>
+      </c>
+      <c r="AD46" s="20">
+        <v>1</v>
+      </c>
+      <c r="AE46" s="20">
+        <v>0.74150000000000005</v>
+      </c>
+      <c r="AF46" s="20">
+        <v>0.76939999999999997</v>
+      </c>
+      <c r="AG46" s="20">
+        <v>0.82</v>
+      </c>
+      <c r="AH46" s="20">
+        <v>0.81699999999999995</v>
+      </c>
+      <c r="AI46" s="20">
+        <v>0.84</v>
+      </c>
+      <c r="AJ46" s="20">
+        <v>0.875</v>
+      </c>
+      <c r="AK46" s="20">
+        <v>0.90300000000000002</v>
+      </c>
+      <c r="AL46" s="20">
+        <v>0.97909999999999997</v>
+      </c>
+      <c r="AM46" s="20">
+        <v>0.48149999999999998</v>
+      </c>
+      <c r="AP46" s="7"/>
+    </row>
+    <row r="47" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A47" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="B47" s="20">
+        <v>0.88717873423385629</v>
+      </c>
+      <c r="C47" s="20">
+        <v>0.9989836046463787</v>
+      </c>
+      <c r="D47" s="20">
+        <v>0.73583417306965615</v>
+      </c>
+      <c r="E47" s="20">
+        <v>0.87892205882352936</v>
+      </c>
+      <c r="F47" s="20">
+        <v>0.93919444444444444</v>
+      </c>
+      <c r="G47" s="20">
+        <v>0.9932693043046541</v>
+      </c>
+      <c r="H47" s="20">
+        <v>0.81725888324873097</v>
+      </c>
+      <c r="I47" s="20">
+        <v>0.86750000000000005</v>
+      </c>
+      <c r="J47" s="20">
+        <v>0.94300751879699229</v>
+      </c>
+      <c r="K47" s="20">
+        <v>0.99458101710506486</v>
+      </c>
+      <c r="L47" s="21">
+        <v>1.0059866348448687</v>
+      </c>
+      <c r="M47" s="21">
+        <v>1.0307999999999999</v>
+      </c>
+      <c r="N47" s="20">
+        <v>0.96450000000000002</v>
+      </c>
+      <c r="O47" s="20">
+        <v>0.95</v>
+      </c>
+      <c r="P47" s="20">
+        <v>0.94750000000000001</v>
+      </c>
+      <c r="Q47" s="20">
+        <v>0.87190000000000001</v>
+      </c>
+      <c r="R47" s="20">
+        <v>0.90749999999999997</v>
+      </c>
+      <c r="S47" s="20">
+        <v>0.97940000000000005</v>
+      </c>
+      <c r="T47" s="20">
+        <v>0.83830000000000005</v>
+      </c>
+      <c r="U47" s="20">
+        <v>0.86460000000000004</v>
+      </c>
+      <c r="V47" s="22">
+        <v>0.92410000000000003</v>
+      </c>
+      <c r="W47" s="22">
+        <v>0.99470000000000003</v>
+      </c>
+      <c r="X47" s="20">
+        <v>0.85880000000000001</v>
+      </c>
+      <c r="Y47" s="20">
+        <v>0.88449999999999995</v>
+      </c>
+      <c r="Z47" s="20">
+        <v>0.95960000000000001</v>
+      </c>
+      <c r="AA47" s="20">
+        <v>1</v>
+      </c>
+      <c r="AB47" s="20">
+        <v>0.84760000000000002</v>
+      </c>
+      <c r="AC47" s="20">
+        <v>0.86070000000000002</v>
+      </c>
+      <c r="AD47" s="20">
+        <v>0.89859999999999995</v>
+      </c>
+      <c r="AE47" s="20">
+        <v>0.96989999999999998</v>
+      </c>
+      <c r="AF47" s="20">
+        <v>0.86099999999999999</v>
+      </c>
+      <c r="AG47" s="20">
+        <v>0.89470000000000005</v>
+      </c>
+      <c r="AH47" s="20">
+        <v>0.92379999999999995</v>
+      </c>
+      <c r="AI47" s="20">
+        <v>0.91669999999999996</v>
+      </c>
+      <c r="AJ47" s="20">
+        <v>1</v>
+      </c>
+      <c r="AK47" s="20">
+        <v>0.58930000000000005</v>
+      </c>
+      <c r="AL47" s="20">
+        <v>0.65449999999999997</v>
+      </c>
+      <c r="AM47" s="20">
+        <v>0.69020000000000004</v>
+      </c>
+      <c r="AN47" s="5"/>
+      <c r="AO47" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="AP47" s="6"/>
+    </row>
+    <row r="48" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A48" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="B48" s="20">
+        <v>0.78974285714285708</v>
+      </c>
+      <c r="C48" s="20">
+        <v>0.82315577889447245</v>
+      </c>
+      <c r="D48" s="20">
+        <v>0.90649999999999986</v>
+      </c>
+      <c r="E48" s="20">
+        <v>1.0034117647058824</v>
+      </c>
+      <c r="F48" s="20">
+        <v>1.0706251435132033</v>
+      </c>
+      <c r="G48" s="20">
+        <v>1.0020428571428572</v>
+      </c>
+      <c r="H48" s="20">
+        <v>1.0070937499999999</v>
+      </c>
+      <c r="I48" s="20">
+        <v>1.1606999999999998</v>
+      </c>
+      <c r="J48" s="20">
+        <v>1.13622</v>
+      </c>
+      <c r="K48" s="20">
+        <v>1.264591511627907</v>
+      </c>
+      <c r="L48" s="21">
+        <v>1.1389303643724698</v>
+      </c>
+      <c r="M48" s="21">
+        <v>1.0690999999999999</v>
+      </c>
+      <c r="N48" s="20">
+        <v>1.0898000000000001</v>
+      </c>
+      <c r="O48" s="20">
+        <v>1.0112999999999999</v>
+      </c>
+      <c r="P48" s="20">
+        <v>0.90200000000000002</v>
+      </c>
+      <c r="Q48" s="20">
+        <v>0.86450000000000005</v>
+      </c>
+      <c r="R48" s="20">
+        <v>0.83240000000000003</v>
+      </c>
+      <c r="S48" s="20">
+        <v>0.82310000000000005</v>
+      </c>
+      <c r="T48" s="20">
+        <v>0.98509999999999998</v>
+      </c>
+      <c r="U48" s="20">
+        <v>0.96220000000000006</v>
+      </c>
+      <c r="V48" s="22">
+        <v>1</v>
+      </c>
+      <c r="W48" s="22">
+        <v>1</v>
+      </c>
+      <c r="X48" s="20">
+        <v>0.77039999999999997</v>
+      </c>
+      <c r="Y48" s="20">
+        <v>0.78249999999999997</v>
+      </c>
+      <c r="Z48" s="20">
+        <v>0.86280000000000001</v>
+      </c>
+      <c r="AA48" s="20">
+        <v>0.87460000000000004</v>
+      </c>
+      <c r="AB48" s="20">
+        <v>0.7944</v>
+      </c>
+      <c r="AC48" s="20">
+        <v>0.90139999999999998</v>
+      </c>
+      <c r="AD48" s="20">
+        <v>0.86509999999999998</v>
+      </c>
+      <c r="AE48" s="20">
+        <v>0.92069999999999996</v>
+      </c>
+      <c r="AF48" s="20">
+        <v>0.81</v>
+      </c>
+      <c r="AG48" s="20">
+        <v>0.84860000000000002</v>
+      </c>
+      <c r="AH48" s="20">
+        <v>0.8599</v>
+      </c>
+      <c r="AI48" s="20">
+        <v>0.92390000000000005</v>
+      </c>
+      <c r="AJ48" s="20">
+        <v>0.87939999999999996</v>
+      </c>
+      <c r="AK48" s="20">
+        <v>0.92369999999999997</v>
+      </c>
+      <c r="AL48" s="20">
+        <v>0.99209999999999998</v>
+      </c>
+      <c r="AM48" s="20">
+        <v>0.95950000000000002</v>
+      </c>
+      <c r="AP48" s="7"/>
+    </row>
+    <row r="49" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A49" s="15" t="s">
+        <v>48</v>
+      </c>
+      <c r="B49" s="20">
+        <v>0.81599493029150816</v>
+      </c>
+      <c r="C49" s="20">
+        <v>0.8591375770020534</v>
+      </c>
+      <c r="D49" s="20">
+        <v>0.98677515954835537</v>
+      </c>
+      <c r="E49" s="20">
+        <v>0.92174679487179478</v>
+      </c>
+      <c r="F49" s="20">
+        <v>0.9594137214137215</v>
+      </c>
+      <c r="G49" s="20">
+        <v>0.98292682926829267</v>
+      </c>
+      <c r="H49" s="20">
+        <v>0.99992499999999995</v>
+      </c>
+      <c r="I49" s="20">
+        <v>1.0215000000000001</v>
+      </c>
+      <c r="J49" s="20">
+        <v>1.0035443569553806</v>
+      </c>
+      <c r="K49" s="20">
+        <v>0.99323059988992835</v>
+      </c>
+      <c r="L49" s="21">
+        <v>0.9953448275862069</v>
+      </c>
+      <c r="M49" s="21">
+        <v>0.94609999999999994</v>
+      </c>
+      <c r="N49" s="20">
+        <v>0.93129999999999991</v>
+      </c>
+      <c r="O49" s="20">
+        <v>0.92689999999999995</v>
+      </c>
+      <c r="P49" s="20">
+        <v>0.92469999999999997</v>
+      </c>
+      <c r="Q49" s="20">
+        <v>0.92489999999999994</v>
+      </c>
+      <c r="R49" s="20">
+        <v>0.9556</v>
+      </c>
+      <c r="S49" s="20">
+        <v>0.96540000000000004</v>
+      </c>
+      <c r="T49" s="20">
+        <v>1</v>
+      </c>
+      <c r="U49" s="20">
+        <v>0.82089999999999996</v>
+      </c>
+      <c r="V49" s="22">
+        <v>0.88249999999999995</v>
+      </c>
+      <c r="W49" s="22">
+        <v>0.90629999999999999</v>
+      </c>
+      <c r="X49" s="20">
+        <v>0.91749999999999998</v>
+      </c>
+      <c r="Y49" s="20">
+        <v>0.93330000000000002</v>
+      </c>
+      <c r="Z49" s="20">
+        <v>0.95779999999999998</v>
+      </c>
+      <c r="AA49" s="20">
+        <v>0.98170000000000002</v>
+      </c>
+      <c r="AB49" s="20">
+        <v>1</v>
+      </c>
+      <c r="AC49" s="20">
+        <v>0.76500000000000001</v>
+      </c>
+      <c r="AD49" s="20">
+        <v>0.82489999999999997</v>
+      </c>
+      <c r="AE49" s="20">
+        <v>0.85570000000000002</v>
+      </c>
+      <c r="AF49" s="20">
+        <v>0.85519999999999996</v>
+      </c>
+      <c r="AG49" s="20">
+        <v>0.95309999999999995</v>
+      </c>
+      <c r="AH49" s="20">
+        <v>0.98070000000000002</v>
+      </c>
+      <c r="AI49" s="20">
+        <v>0.99</v>
+      </c>
+      <c r="AJ49" s="20">
+        <v>1</v>
+      </c>
+      <c r="AK49" s="20">
+        <v>0.57320000000000004</v>
+      </c>
+      <c r="AL49" s="20">
+        <v>0.55600000000000005</v>
+      </c>
+      <c r="AM49" s="20">
+        <v>0.61099999999999999</v>
+      </c>
+      <c r="AN49" s="5"/>
+      <c r="AO49" s="5"/>
+      <c r="AP49" s="6"/>
+    </row>
+    <row r="50" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A50" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="B50" s="20">
+        <v>0.9929013333333333</v>
+      </c>
+      <c r="C50" s="20">
+        <v>0.60042352941176469</v>
+      </c>
+      <c r="D50" s="20">
+        <v>0.69863717907573819</v>
+      </c>
+      <c r="E50" s="20">
+        <v>0.88381279279279279</v>
+      </c>
+      <c r="F50" s="20">
+        <v>0.87719999999999998</v>
+      </c>
+      <c r="G50" s="20">
+        <v>0.87272727272727268</v>
+      </c>
+      <c r="H50" s="20">
+        <v>0.90717184325108846</v>
+      </c>
+      <c r="I50" s="20">
+        <v>0.98459999999999992</v>
+      </c>
+      <c r="J50" s="20">
+        <v>1.113475</v>
+      </c>
+      <c r="K50" s="20">
+        <v>1.036358064516129</v>
+      </c>
+      <c r="L50" s="21">
+        <v>1.0909515939238341</v>
+      </c>
+      <c r="M50" s="21">
+        <v>1.1662999999999999</v>
+      </c>
+      <c r="N50" s="20">
+        <v>1.0948</v>
+      </c>
+      <c r="O50" s="20">
+        <v>1</v>
+      </c>
+      <c r="P50" s="20">
+        <v>0.97409999999999997</v>
+      </c>
+      <c r="Q50" s="20">
+        <v>0.9798</v>
+      </c>
+      <c r="R50" s="20">
+        <v>0.72430000000000005</v>
+      </c>
+      <c r="S50" s="20">
+        <v>0.66320000000000001</v>
+      </c>
+      <c r="T50" s="20">
+        <v>0.69240000000000002</v>
+      </c>
+      <c r="U50" s="20">
+        <v>0.73860000000000003</v>
+      </c>
+      <c r="V50" s="22">
+        <v>0.85199999999999998</v>
+      </c>
+      <c r="W50" s="22">
+        <v>0.95739999999999992</v>
+      </c>
+      <c r="X50" s="20">
+        <v>0.66400000000000003</v>
+      </c>
+      <c r="Y50" s="20">
+        <v>0.73870000000000002</v>
+      </c>
+      <c r="Z50" s="20">
+        <v>0.81489999999999996</v>
+      </c>
+      <c r="AA50" s="20">
+        <v>0.93630000000000002</v>
+      </c>
+      <c r="AB50" s="20">
+        <v>0.83930000000000005</v>
+      </c>
+      <c r="AC50" s="20">
+        <v>0.85929999999999995</v>
+      </c>
+      <c r="AD50" s="20">
+        <v>0.83960000000000001</v>
+      </c>
+      <c r="AE50" s="20">
+        <v>1</v>
+      </c>
+      <c r="AF50" s="20">
+        <v>0.66</v>
+      </c>
+      <c r="AG50" s="20">
+        <v>0.69440000000000002</v>
+      </c>
+      <c r="AH50" s="20">
+        <v>0.62980000000000003</v>
+      </c>
+      <c r="AI50" s="20">
+        <v>0.6</v>
+      </c>
+      <c r="AJ50" s="20">
+        <v>0.68</v>
+      </c>
+      <c r="AK50" s="20">
+        <v>0.71350000000000002</v>
+      </c>
+      <c r="AL50" s="20">
+        <v>0.76359999999999995</v>
+      </c>
+      <c r="AM50" s="20">
+        <v>0.86250000000000004</v>
+      </c>
+      <c r="AP50" s="7"/>
+    </row>
+    <row r="51" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A51" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="B51" s="20">
+        <v>0.92532085561497324</v>
+      </c>
+      <c r="C51" s="20">
+        <v>0.96290198080681644</v>
+      </c>
+      <c r="D51" s="20">
+        <v>0.71460000000000012</v>
+      </c>
+      <c r="E51" s="20">
+        <v>0.87715789473684214</v>
+      </c>
+      <c r="F51" s="20">
+        <v>0.95398666666666665</v>
+      </c>
+      <c r="G51" s="20">
+        <v>0.98582269723501204</v>
+      </c>
+      <c r="H51" s="20">
+        <v>0.88689024390243898</v>
+      </c>
+      <c r="I51" s="20">
+        <v>0.94099999999999995</v>
+      </c>
+      <c r="J51" s="20">
+        <v>0.95960474308300392</v>
+      </c>
+      <c r="K51" s="20">
+        <v>0.98452554744525544</v>
+      </c>
+      <c r="L51" s="21">
+        <v>1</v>
+      </c>
+      <c r="M51" s="21">
+        <v>1.0478000000000001</v>
+      </c>
+      <c r="N51" s="20">
+        <v>1.0301149999999999</v>
+      </c>
+      <c r="O51" s="20">
+        <v>0.98699999999999999</v>
+      </c>
+      <c r="P51" s="20">
+        <v>0.98060000000000003</v>
+      </c>
+      <c r="Q51" s="20">
+        <v>0.9486</v>
+      </c>
+      <c r="R51" s="20">
+        <v>0.92100000000000004</v>
+      </c>
+      <c r="S51" s="20">
+        <v>0.99399999999999999</v>
+      </c>
+      <c r="T51" s="20">
+        <v>0.90839999999999999</v>
+      </c>
+      <c r="U51" s="20">
+        <v>0.93369999999999997</v>
+      </c>
+      <c r="V51" s="22">
+        <v>0.97970000000000002</v>
+      </c>
+      <c r="W51" s="22">
+        <v>1</v>
+      </c>
+      <c r="X51" s="20">
+        <v>0.89470000000000005</v>
+      </c>
+      <c r="Y51" s="20">
+        <v>0.92510000000000003</v>
+      </c>
+      <c r="Z51" s="20">
+        <v>0.9718</v>
+      </c>
+      <c r="AA51" s="20">
+        <v>1</v>
+      </c>
+      <c r="AB51" s="20">
+        <v>0.88739999999999997</v>
+      </c>
+      <c r="AC51" s="20">
+        <v>0.92079999999999995</v>
+      </c>
+      <c r="AD51" s="20">
+        <v>0.96950000000000003</v>
+      </c>
+      <c r="AE51" s="20">
+        <v>1</v>
+      </c>
+      <c r="AF51" s="20">
+        <v>0.9617</v>
+      </c>
+      <c r="AG51" s="20">
+        <v>0.97870000000000001</v>
+      </c>
+      <c r="AH51" s="20">
+        <v>1.0001</v>
+      </c>
+      <c r="AI51" s="20">
+        <v>0.68</v>
+      </c>
+      <c r="AJ51" s="20">
+        <v>0.70750000000000002</v>
+      </c>
+      <c r="AK51" s="20">
+        <v>0.72740000000000005</v>
+      </c>
+      <c r="AL51" s="20">
+        <v>0.80620000000000003</v>
+      </c>
+      <c r="AM51" s="20">
+        <v>0.81830000000000003</v>
+      </c>
+      <c r="AN51" s="5"/>
+      <c r="AO51" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="AP51" s="6"/>
+    </row>
+    <row r="52" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A52" s="15" t="s">
+        <v>51</v>
+      </c>
+      <c r="B52" s="20">
+        <v>0.66050505050505048</v>
+      </c>
+      <c r="C52" s="20">
+        <v>0.78913105413105411</v>
+      </c>
+      <c r="D52" s="20">
+        <v>0.95621686746987944</v>
+      </c>
+      <c r="E52" s="20">
+        <v>1</v>
+      </c>
+      <c r="F52" s="20">
+        <v>0.9653311447330859</v>
+      </c>
+      <c r="G52" s="20">
+        <v>0.98123699421965316</v>
+      </c>
+      <c r="H52" s="20">
+        <v>0.98884272997032641</v>
+      </c>
+      <c r="I52" s="20">
+        <v>1.0165</v>
+      </c>
+      <c r="J52" s="20">
+        <v>1.0526315789473684</v>
+      </c>
+      <c r="K52" s="20">
+        <v>1.4044794007490637</v>
+      </c>
+      <c r="L52" s="21">
+        <v>1.3609907586503329</v>
+      </c>
+      <c r="M52" s="21">
+        <v>1.3977999999999999</v>
+      </c>
+      <c r="N52" s="20">
+        <v>1.2494000000000001</v>
+      </c>
+      <c r="O52" s="20">
+        <v>1.0842000000000001</v>
+      </c>
+      <c r="P52" s="20">
+        <v>1.0771999999999999</v>
+      </c>
+      <c r="Q52" s="20">
+        <v>1.0583</v>
+      </c>
+      <c r="R52" s="20">
+        <v>1</v>
+      </c>
+      <c r="S52" s="20">
+        <v>0.87570000000000003</v>
+      </c>
+      <c r="T52" s="20">
+        <v>0.92120000000000002</v>
+      </c>
+      <c r="U52" s="20">
+        <v>0.95279999999999998</v>
+      </c>
+      <c r="V52" s="22">
+        <v>1</v>
+      </c>
+      <c r="W52" s="22">
+        <v>0.7833</v>
+      </c>
+      <c r="X52" s="20">
+        <v>0.81</v>
+      </c>
+      <c r="Y52" s="20">
+        <v>0.87229999999999996</v>
+      </c>
+      <c r="Z52" s="20">
+        <v>0.98860000000000003</v>
+      </c>
+      <c r="AA52" s="20">
+        <v>0.70750000000000002</v>
+      </c>
+      <c r="AB52" s="20">
+        <v>0.78349999999999997</v>
+      </c>
+      <c r="AC52" s="20">
+        <v>0.76170000000000004</v>
+      </c>
+      <c r="AD52" s="20">
+        <v>0.83799999999999997</v>
+      </c>
+      <c r="AE52" s="20">
+        <v>0.93930000000000002</v>
+      </c>
+      <c r="AF52" s="20">
+        <v>0.96330000000000005</v>
+      </c>
+      <c r="AG52" s="20">
+        <v>0.96599999999999997</v>
+      </c>
+      <c r="AH52" s="20">
+        <v>1.0045999999999999</v>
+      </c>
+      <c r="AI52" s="20">
+        <v>0.73650000000000004</v>
+      </c>
+      <c r="AJ52" s="20">
+        <v>0.7419</v>
+      </c>
+      <c r="AK52" s="20">
+        <v>0.74460000000000004</v>
+      </c>
+      <c r="AL52" s="20">
+        <v>0.76229999999999998</v>
+      </c>
+      <c r="AM52" s="20">
+        <v>0.87170000000000003</v>
+      </c>
+      <c r="AO52" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="AP52" s="7"/>
+    </row>
+    <row r="53" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A53" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="B53" s="20">
+        <v>0.64629508196721308</v>
+      </c>
+      <c r="C53" s="20">
+        <v>0.66493333333333338</v>
+      </c>
+      <c r="D53" s="20">
+        <v>0.80781746031746027</v>
+      </c>
+      <c r="E53" s="20">
+        <v>0.91730688203955535</v>
+      </c>
+      <c r="F53" s="20">
+        <v>0.96867999999999999</v>
+      </c>
+      <c r="G53" s="20">
+        <v>0.98429641280705094</v>
+      </c>
+      <c r="H53" s="20">
+        <v>0.86214925373134332</v>
+      </c>
+      <c r="I53" s="20">
+        <v>0.90879999999999994</v>
+      </c>
+      <c r="J53" s="20">
+        <v>0.95736363636363653</v>
+      </c>
+      <c r="K53" s="20">
+        <v>0.97519256505576213</v>
+      </c>
+      <c r="L53" s="21">
+        <v>0.99431999999999998</v>
+      </c>
+      <c r="M53" s="21">
+        <v>1.0143</v>
+      </c>
+      <c r="N53" s="20">
+        <v>1.0187999999999999</v>
+      </c>
+      <c r="O53" s="20">
+        <v>0.9869</v>
+      </c>
+      <c r="P53" s="20">
+        <v>0.90049999999999997</v>
+      </c>
+      <c r="Q53" s="20">
+        <v>0.86549999999999994</v>
+      </c>
+      <c r="R53" s="20">
+        <v>0.85550000000000004</v>
+      </c>
+      <c r="S53" s="20">
+        <v>0.89259999999999995</v>
+      </c>
+      <c r="T53" s="20">
+        <v>0.91710000000000003</v>
+      </c>
+      <c r="U53" s="20">
+        <v>0.97040000000000004</v>
+      </c>
+      <c r="V53" s="22">
+        <v>0.96150000000000002</v>
+      </c>
+      <c r="W53" s="22">
+        <v>0.98370000000000002</v>
+      </c>
+      <c r="X53" s="20">
+        <v>0.77249999999999996</v>
+      </c>
+      <c r="Y53" s="20">
+        <v>0.77500000000000002</v>
+      </c>
+      <c r="Z53" s="20">
+        <v>0.82250000000000001</v>
+      </c>
+      <c r="AA53" s="20">
+        <v>0.82069999999999999</v>
+      </c>
+      <c r="AB53" s="20">
+        <v>0.86750000000000005</v>
+      </c>
+      <c r="AC53" s="20">
+        <v>0.88219999999999998</v>
+      </c>
+      <c r="AD53" s="20">
+        <v>0.90700000000000003</v>
+      </c>
+      <c r="AE53" s="20">
+        <v>0.95689999999999997</v>
+      </c>
+      <c r="AF53" s="20">
+        <v>0.81299999999999994</v>
+      </c>
+      <c r="AG53" s="20">
+        <v>0.83979999999999999</v>
+      </c>
+      <c r="AH53" s="20">
+        <v>0.89270000000000005</v>
+      </c>
+      <c r="AI53" s="20">
+        <v>0.85</v>
+      </c>
+      <c r="AJ53" s="20">
+        <v>0.86609999999999998</v>
+      </c>
+      <c r="AK53" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="AL53" s="20">
+        <v>0.93600000000000005</v>
+      </c>
+      <c r="AM53" s="20">
+        <v>0.93859999999999999</v>
+      </c>
+      <c r="AN53" s="5"/>
+      <c r="AO53" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="AP53" s="6"/>
+    </row>
+    <row r="54" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A54" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="B54" s="20">
+        <v>0.94893764705882366</v>
+      </c>
+      <c r="C54" s="20">
+        <v>0.94161111111111107</v>
+      </c>
+      <c r="D54" s="20">
+        <v>1.0020714285714285</v>
+      </c>
+      <c r="E54" s="20">
+        <v>0.93625454545454545</v>
+      </c>
+      <c r="F54" s="20">
+        <v>0.96235000000000004</v>
+      </c>
+      <c r="G54" s="20">
+        <v>1.007286774495173</v>
+      </c>
+      <c r="H54" s="20">
+        <v>0.98683098995695839</v>
+      </c>
+      <c r="I54" s="20">
+        <v>0.95709999999999995</v>
+      </c>
+      <c r="J54" s="20">
+        <v>0.97299500000000005</v>
+      </c>
+      <c r="K54" s="20">
+        <v>0.92866666666666675</v>
+      </c>
+      <c r="L54" s="21">
+        <v>0.98198150833937636</v>
+      </c>
+      <c r="M54" s="21">
+        <v>0.85919999999999996</v>
+      </c>
+      <c r="N54" s="20">
+        <v>0.88139999999999996</v>
+      </c>
+      <c r="O54" s="20">
+        <v>0.84770000000000001</v>
+      </c>
+      <c r="P54" s="20">
+        <v>0.875</v>
+      </c>
+      <c r="Q54" s="20">
+        <v>0.89170000000000005</v>
+      </c>
+      <c r="R54" s="20">
+        <v>0.87439999999999996</v>
+      </c>
+      <c r="S54" s="20">
+        <v>0.86819999999999997</v>
+      </c>
+      <c r="T54" s="20">
+        <v>1</v>
+      </c>
+      <c r="U54" s="20">
+        <v>0.88100000000000001</v>
+      </c>
+      <c r="V54" s="22">
+        <v>0.88380000000000003</v>
+      </c>
+      <c r="W54" s="22">
+        <v>0.79049999999999998</v>
+      </c>
+      <c r="X54" s="20">
+        <v>0.93149999999999999</v>
+      </c>
+      <c r="Y54" s="20">
+        <v>0.92769999999999997</v>
+      </c>
+      <c r="Z54" s="20">
+        <v>0.91510000000000002</v>
+      </c>
+      <c r="AA54" s="20">
+        <v>0.99280000000000002</v>
+      </c>
+      <c r="AB54" s="20">
+        <v>1</v>
+      </c>
+      <c r="AC54" s="20">
+        <v>0.78149999999999997</v>
+      </c>
+      <c r="AD54" s="20">
+        <v>0.84230000000000005</v>
+      </c>
+      <c r="AE54" s="20">
+        <v>0.82520000000000004</v>
+      </c>
+      <c r="AF54" s="20">
+        <v>0.8</v>
+      </c>
+      <c r="AG54" s="20">
+        <v>0.84230000000000005</v>
+      </c>
+      <c r="AH54" s="20">
+        <v>0.86880000000000002</v>
+      </c>
+      <c r="AI54" s="20">
+        <v>0.9294</v>
+      </c>
+      <c r="AJ54" s="20">
+        <v>0.99509999999999998</v>
+      </c>
+      <c r="AK54" s="20">
+        <v>0.73829999999999996</v>
+      </c>
+      <c r="AL54" s="20">
+        <v>0.68159999999999998</v>
+      </c>
+      <c r="AM54" s="20">
+        <v>0.72540000000000004</v>
+      </c>
+      <c r="AP54" s="7"/>
+    </row>
+    <row r="55" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A55" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="B55" s="20">
+        <v>0.87663636363636366</v>
+      </c>
+      <c r="C55" s="20">
+        <v>0.94722948397363038</v>
+      </c>
+      <c r="D55" s="20">
+        <v>0.73886010362694288</v>
+      </c>
+      <c r="E55" s="20">
+        <v>0.8987878787878788</v>
+      </c>
+      <c r="F55" s="20">
+        <v>0.93567010309278353</v>
+      </c>
+      <c r="G55" s="20">
+        <v>0.97531914893617033</v>
+      </c>
+      <c r="H55" s="20">
+        <v>0.96347876899104012</v>
+      </c>
+      <c r="I55" s="20">
+        <v>0.96950000000000003</v>
+      </c>
+      <c r="J55" s="20">
+        <v>0.97859649122807013</v>
+      </c>
+      <c r="K55" s="20">
+        <v>0.99019607843137269</v>
+      </c>
+      <c r="L55" s="21">
+        <v>0.99334693877551028</v>
+      </c>
+      <c r="M55" s="21">
+        <v>0.98370000000000002</v>
+      </c>
+      <c r="N55" s="20">
+        <v>0.98159999999999992</v>
+      </c>
+      <c r="O55" s="20">
+        <v>0.96200000000000008</v>
+      </c>
+      <c r="P55" s="20">
+        <v>0.9577</v>
+      </c>
+      <c r="Q55" s="20">
+        <v>0.95499999999999996</v>
+      </c>
+      <c r="R55" s="20">
+        <v>0.93940000000000001</v>
+      </c>
+      <c r="S55" s="20">
+        <v>1</v>
+      </c>
+      <c r="T55" s="20">
+        <v>0.87929999999999997</v>
+      </c>
+      <c r="U55" s="20">
+        <v>0.88749999999999996</v>
+      </c>
+      <c r="V55" s="22">
+        <v>0.95579999999999998</v>
+      </c>
+      <c r="W55" s="22">
+        <v>1</v>
+      </c>
+      <c r="X55" s="20">
+        <v>0.75249999999999995</v>
+      </c>
+      <c r="Y55" s="20">
+        <v>0.81820000000000004</v>
+      </c>
+      <c r="Z55" s="20">
+        <v>0.82379999999999998</v>
+      </c>
+      <c r="AA55" s="20">
+        <v>0.83630000000000004</v>
+      </c>
+      <c r="AB55" s="20">
+        <v>0.875</v>
+      </c>
+      <c r="AC55" s="20">
+        <v>0.88400000000000001</v>
+      </c>
+      <c r="AD55" s="20">
+        <v>0.92320000000000002</v>
+      </c>
+      <c r="AE55" s="20">
+        <v>0.99029999999999996</v>
+      </c>
+      <c r="AF55" s="20">
+        <v>0.80910000000000004</v>
+      </c>
+      <c r="AG55" s="20">
+        <v>0.8528</v>
+      </c>
+      <c r="AH55" s="20">
+        <v>0.85560000000000003</v>
+      </c>
+      <c r="AI55" s="20">
+        <v>0.86770000000000003</v>
+      </c>
+      <c r="AJ55" s="20">
+        <v>0.87119999999999997</v>
+      </c>
+      <c r="AK55" s="20">
+        <v>0.89329999999999998</v>
+      </c>
+      <c r="AL55" s="20">
+        <v>1</v>
+      </c>
+      <c r="AM55" s="20">
+        <v>0.60460000000000003</v>
+      </c>
+      <c r="AN55" s="5"/>
+      <c r="AO55" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="AP55" s="6"/>
+    </row>
+    <row r="56" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A56" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="B56" s="20">
+        <v>0.58880409653858368</v>
+      </c>
+      <c r="C56" s="20">
+        <v>0.6484942857142858</v>
+      </c>
+      <c r="D56" s="20">
+        <v>0.82237035294117644</v>
+      </c>
+      <c r="E56" s="20">
+        <v>0.9545987747362279</v>
+      </c>
+      <c r="F56" s="20">
+        <v>0.96458914728682166</v>
+      </c>
+      <c r="G56" s="20">
+        <v>0.98232105263157909</v>
+      </c>
+      <c r="H56" s="20">
+        <v>0.97246903696727105</v>
+      </c>
+      <c r="I56" s="20">
+        <v>0.99360000000000004</v>
+      </c>
+      <c r="J56" s="20">
+        <v>1.0861272676914555</v>
+      </c>
+      <c r="K56" s="20">
+        <v>1.0420069911239653</v>
+      </c>
+      <c r="L56" s="21">
+        <v>1.0095238095238095</v>
+      </c>
+      <c r="M56" s="21">
+        <v>1.0378000000000001</v>
+      </c>
+      <c r="N56" s="20">
+        <v>1.0834999999999999</v>
+      </c>
+      <c r="O56" s="20">
+        <v>1.0295999999999998</v>
+      </c>
+      <c r="P56" s="20">
+        <v>1.0055000000000001</v>
+      </c>
+      <c r="Q56" s="20">
+        <v>0.99590000000000001</v>
+      </c>
+      <c r="R56" s="20">
+        <v>0.91049999999999998</v>
+      </c>
+      <c r="S56" s="20">
+        <v>0.91930000000000001</v>
+      </c>
+      <c r="T56" s="20">
+        <v>0.94710000000000005</v>
+      </c>
+      <c r="U56" s="20">
+        <v>0.95940000000000003</v>
+      </c>
+      <c r="V56" s="22">
+        <v>0.97289999999999999</v>
+      </c>
+      <c r="W56" s="22">
+        <v>0.96610000000000007</v>
+      </c>
+      <c r="X56" s="20">
+        <v>0.996</v>
+      </c>
+      <c r="Y56" s="20">
+        <v>1</v>
+      </c>
+      <c r="Z56" s="20">
+        <v>0.87070000000000003</v>
+      </c>
+      <c r="AA56" s="20">
+        <v>0.91369999999999996</v>
+      </c>
+      <c r="AB56" s="20">
+        <v>0.95330000000000004</v>
+      </c>
+      <c r="AC56" s="20">
+        <v>1</v>
+      </c>
+      <c r="AD56" s="20">
+        <v>0.81</v>
+      </c>
+      <c r="AE56" s="20">
+        <v>0.80169999999999997</v>
+      </c>
+      <c r="AF56" s="20">
+        <v>0.84299999999999997</v>
+      </c>
+      <c r="AG56" s="20">
+        <v>0.86599999999999999</v>
+      </c>
+      <c r="AH56" s="20">
+        <v>0.90129999999999999</v>
+      </c>
+      <c r="AI56" s="20">
+        <v>0.85229999999999995</v>
+      </c>
+      <c r="AJ56" s="20">
+        <v>0.89949999999999997</v>
+      </c>
+      <c r="AK56" s="20">
+        <v>0.97089999999999999</v>
+      </c>
+      <c r="AL56" s="20">
+        <v>0.83230000000000004</v>
+      </c>
+      <c r="AM56" s="20">
+        <v>0.84</v>
+      </c>
+      <c r="AP56" s="7"/>
+    </row>
+    <row r="57" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A57" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="B57" s="20">
+        <v>0.92734838709677414</v>
+      </c>
+      <c r="C57" s="20">
+        <v>0.9804659528907923</v>
+      </c>
+      <c r="D57" s="20">
+        <v>0.7540361217520416</v>
+      </c>
+      <c r="E57" s="20">
+        <v>0.87366363636363631</v>
+      </c>
+      <c r="F57" s="20">
+        <v>0.91982817869415812</v>
+      </c>
+      <c r="G57" s="20">
+        <v>0.96970000000000001</v>
+      </c>
+      <c r="H57" s="20">
+        <v>0.85017185185185185</v>
+      </c>
+      <c r="I57" s="20">
+        <v>0.91339999999999999</v>
+      </c>
+      <c r="J57" s="20">
+        <v>0.93677099236641226</v>
+      </c>
+      <c r="K57" s="20">
+        <v>0.97399999999999987</v>
+      </c>
+      <c r="L57" s="21">
+        <v>1.0010863511399726</v>
+      </c>
+      <c r="M57" s="21">
+        <v>1.0723</v>
+      </c>
+      <c r="N57" s="20">
+        <v>1.044</v>
+      </c>
+      <c r="O57" s="20">
+        <v>0.98670000000000002</v>
+      </c>
+      <c r="P57" s="20">
+        <v>1.0701000000000001</v>
+      </c>
+      <c r="Q57" s="20">
+        <v>0.97540000000000004</v>
+      </c>
+      <c r="R57" s="20">
+        <v>0.9919</v>
+      </c>
+      <c r="S57" s="20">
+        <v>0.8407</v>
+      </c>
+      <c r="T57" s="20">
+        <v>0.90069999999999995</v>
+      </c>
+      <c r="U57" s="20">
+        <v>0.95960000000000001</v>
+      </c>
+      <c r="V57" s="22">
+        <v>0.9889</v>
+      </c>
+      <c r="W57" s="22">
+        <v>0.86170000000000002</v>
+      </c>
+      <c r="X57" s="20">
+        <v>0.89680000000000004</v>
+      </c>
+      <c r="Y57" s="20">
+        <v>0.94099999999999995</v>
+      </c>
+      <c r="Z57" s="20">
+        <v>0.97560000000000002</v>
+      </c>
+      <c r="AA57" s="20">
+        <v>0.83640000000000003</v>
+      </c>
+      <c r="AB57" s="20">
+        <v>0.87809999999999999</v>
+      </c>
+      <c r="AC57" s="20">
+        <v>0.93500000000000005</v>
+      </c>
+      <c r="AD57" s="20">
+        <v>0.98460000000000003</v>
+      </c>
+      <c r="AE57" s="20">
+        <v>0.90949999999999998</v>
+      </c>
+      <c r="AF57" s="20">
+        <v>0.8962</v>
+      </c>
+      <c r="AG57" s="20">
+        <v>0.94869999999999999</v>
+      </c>
+      <c r="AH57" s="20">
+        <v>0.98260000000000003</v>
+      </c>
+      <c r="AI57" s="20">
+        <v>0.51700000000000002</v>
+      </c>
+      <c r="AJ57" s="20">
+        <v>0.59630000000000005</v>
+      </c>
+      <c r="AK57" s="20">
+        <v>0.622</v>
+      </c>
+      <c r="AL57" s="20">
+        <v>0.65</v>
+      </c>
+      <c r="AM57" s="20">
+        <v>0.65769999999999995</v>
+      </c>
+      <c r="AN57" s="5"/>
+      <c r="AO57" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="AP57" s="6"/>
+    </row>
+    <row r="58" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A58" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="B58" s="20">
+        <v>0.97494019830405276</v>
+      </c>
+      <c r="C58" s="20">
+        <v>1.0081666666666667</v>
+      </c>
+      <c r="D58" s="20">
+        <v>0.89378914728682157</v>
+      </c>
+      <c r="E58" s="20">
+        <v>0.96663461538461537</v>
+      </c>
+      <c r="F58" s="20">
+        <v>0.96584337349397587</v>
+      </c>
+      <c r="G58" s="20">
+        <v>1.003611111111111</v>
+      </c>
+      <c r="H58" s="20">
+        <v>1.042514880952381</v>
+      </c>
+      <c r="I58" s="20">
+        <v>1.0273000000000001</v>
+      </c>
+      <c r="J58" s="20">
+        <v>1.0409194835680751</v>
+      </c>
+      <c r="K58" s="20">
+        <v>0.99927606557377047</v>
+      </c>
+      <c r="L58" s="21">
+        <v>1.2618260869565217</v>
+      </c>
+      <c r="M58" s="21">
+        <v>1.3000999999999998</v>
+      </c>
+      <c r="N58" s="20">
+        <v>1.2035</v>
+      </c>
+      <c r="O58" s="20">
+        <v>1.1294</v>
+      </c>
+      <c r="P58" s="20">
+        <v>1.0929</v>
+      </c>
+      <c r="Q58" s="20">
+        <v>0.98170000000000002</v>
+      </c>
+      <c r="R58" s="20">
+        <v>0.95879999999999999</v>
+      </c>
+      <c r="S58" s="20">
+        <v>1</v>
+      </c>
+      <c r="T58" s="20">
+        <v>0.77429999999999999</v>
+      </c>
+      <c r="U58" s="20">
+        <v>0.89859999999999995</v>
+      </c>
+      <c r="V58" s="22">
+        <v>0.96</v>
+      </c>
+      <c r="W58" s="22">
+        <v>1</v>
+      </c>
+      <c r="X58" s="20">
+        <v>0.83850000000000002</v>
+      </c>
+      <c r="Y58" s="20">
+        <v>0.84799999999999998</v>
+      </c>
+      <c r="Z58" s="20">
+        <v>0.93840000000000001</v>
+      </c>
+      <c r="AA58" s="20">
+        <v>1</v>
+      </c>
+      <c r="AB58" s="20">
+        <v>0.78459999999999996</v>
+      </c>
+      <c r="AC58" s="20">
+        <v>0.86060000000000003</v>
+      </c>
+      <c r="AD58" s="20">
+        <v>0.879</v>
+      </c>
+      <c r="AE58" s="20">
+        <v>0.92930000000000001</v>
+      </c>
+      <c r="AF58" s="20">
+        <v>0.98880000000000001</v>
+      </c>
+      <c r="AG58" s="20">
+        <v>1</v>
+      </c>
+      <c r="AH58" s="20">
+        <v>0.97819999999999996</v>
+      </c>
+      <c r="AI58" s="20">
+        <v>1</v>
+      </c>
+      <c r="AJ58" s="20">
+        <v>0.8196</v>
+      </c>
+      <c r="AK58" s="20">
+        <v>0.85040000000000004</v>
+      </c>
+      <c r="AL58" s="20">
+        <v>0.88839999999999997</v>
+      </c>
+      <c r="AM58" s="20">
+        <v>0.87090000000000001</v>
+      </c>
+      <c r="AO58" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="AP58" s="7"/>
+    </row>
+    <row r="59" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A59" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B59" s="20">
+        <v>0.94741075949367082</v>
+      </c>
+      <c r="C59" s="20">
+        <v>0.62874880974226377</v>
+      </c>
+      <c r="D59" s="20">
+        <v>0.725037252964427</v>
+      </c>
+      <c r="E59" s="20">
+        <v>0.89514315800715538</v>
+      </c>
+      <c r="F59" s="20">
+        <v>0.99407622166246856</v>
+      </c>
+      <c r="G59" s="20">
+        <v>0.77287226277372267</v>
+      </c>
+      <c r="H59" s="20">
+        <v>0.82881055555555561</v>
+      </c>
+      <c r="I59" s="20">
+        <v>0.81720000000000004</v>
+      </c>
+      <c r="J59" s="20">
+        <v>0.87511503496503495</v>
+      </c>
+      <c r="K59" s="20">
+        <v>0.89970398671096352</v>
+      </c>
+      <c r="L59" s="21">
+        <v>0.87265873995316756</v>
+      </c>
+      <c r="M59" s="21">
+        <v>0.9133</v>
+      </c>
+      <c r="N59" s="20">
+        <v>0.99730000000000008</v>
+      </c>
+      <c r="O59" s="20">
+        <v>0.75260000000000005</v>
+      </c>
+      <c r="P59" s="20">
+        <v>0.75329999999999997</v>
+      </c>
+      <c r="Q59" s="20">
+        <v>0.66510000000000002</v>
+      </c>
+      <c r="R59" s="20">
+        <v>0.65459999999999996</v>
+      </c>
+      <c r="S59" s="20">
+        <v>0.72199999999999998</v>
+      </c>
+      <c r="T59" s="20">
+        <v>0.85919999999999996</v>
+      </c>
+      <c r="U59" s="20">
+        <v>0.87690000000000001</v>
+      </c>
+      <c r="V59" s="22">
+        <v>0.97570000000000001</v>
+      </c>
+      <c r="W59" s="22">
+        <v>0.45520000000000005</v>
+      </c>
+      <c r="X59" s="20">
+        <v>0.4955</v>
+      </c>
+      <c r="Y59" s="20">
+        <v>0.48039999999999999</v>
+      </c>
+      <c r="Z59" s="20">
+        <v>0.57499999999999996</v>
+      </c>
+      <c r="AA59" s="20">
+        <v>0.5595</v>
+      </c>
+      <c r="AB59" s="20">
+        <v>0.69189999999999996</v>
+      </c>
+      <c r="AC59" s="20">
+        <v>0.752</v>
+      </c>
+      <c r="AD59" s="20">
+        <v>0.8538</v>
+      </c>
+      <c r="AE59" s="20">
+        <v>0.52139999999999997</v>
+      </c>
+      <c r="AF59" s="20">
+        <v>0.55200000000000005</v>
+      </c>
+      <c r="AG59" s="20">
+        <v>0.625</v>
+      </c>
+      <c r="AH59" s="20">
+        <v>0.65</v>
+      </c>
+      <c r="AI59" s="20">
+        <v>0.63859999999999995</v>
+      </c>
+      <c r="AJ59" s="20">
+        <v>0.83630000000000004</v>
+      </c>
+      <c r="AK59" s="20">
+        <v>0.87760000000000005</v>
+      </c>
+      <c r="AL59" s="20">
+        <v>0.93330000000000002</v>
+      </c>
+      <c r="AM59" s="20">
+        <v>0.4602</v>
+      </c>
+      <c r="AN59" s="5"/>
+      <c r="AO59" s="5"/>
+      <c r="AP59" s="6"/>
+    </row>
+    <row r="60" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A60" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="B60" s="20">
+        <v>0.64957706766917278</v>
+      </c>
+      <c r="C60" s="20">
+        <v>0.72177777777777774</v>
+      </c>
+      <c r="D60" s="20">
+        <v>0.99022368421052631</v>
+      </c>
+      <c r="E60" s="20">
+        <v>1.0017307692307693</v>
+      </c>
+      <c r="F60" s="20">
+        <v>1.0582857142857143</v>
+      </c>
+      <c r="G60" s="20">
+        <v>1.038</v>
+      </c>
+      <c r="H60" s="20">
+        <v>1.0983333333333334</v>
+      </c>
+      <c r="I60" s="20">
+        <v>1.0148000000000001</v>
+      </c>
+      <c r="J60" s="20">
+        <v>1.0918297872340426</v>
+      </c>
+      <c r="K60" s="20">
+        <v>1.0819594594594595</v>
+      </c>
+      <c r="L60" s="21">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="M60" s="21">
+        <v>1.0225</v>
+      </c>
+      <c r="N60" s="20">
+        <v>1.0105</v>
+      </c>
+      <c r="O60" s="20">
+        <v>0.9887999999999999</v>
+      </c>
+      <c r="P60" s="20">
+        <v>0.97019999999999995</v>
+      </c>
+      <c r="Q60" s="20">
+        <v>1.002</v>
+      </c>
+      <c r="R60" s="20">
+        <v>0.72909999999999997</v>
+      </c>
+      <c r="S60" s="20">
+        <v>0.81489999999999996</v>
+      </c>
+      <c r="T60" s="20">
+        <v>0.80959999999999999</v>
+      </c>
+      <c r="U60" s="20">
+        <v>0.89710000000000001</v>
+      </c>
+      <c r="V60" s="22">
+        <v>0.88070000000000004</v>
+      </c>
+      <c r="W60" s="22">
+        <v>0.91989999999999994</v>
+      </c>
+      <c r="X60" s="20">
+        <v>0.93679999999999997</v>
+      </c>
+      <c r="Y60" s="20">
+        <v>0.95340000000000003</v>
+      </c>
+      <c r="Z60" s="20">
+        <v>0.76919999999999999</v>
+      </c>
+      <c r="AA60" s="20">
+        <v>0.84399999999999997</v>
+      </c>
+      <c r="AB60" s="20">
+        <v>0.82430000000000003</v>
+      </c>
+      <c r="AC60" s="20">
+        <v>0.872</v>
+      </c>
+      <c r="AD60" s="20">
+        <v>0.91559999999999997</v>
+      </c>
+      <c r="AE60" s="20">
+        <v>0.93220000000000003</v>
+      </c>
+      <c r="AF60" s="20">
+        <v>0.95369999999999999</v>
+      </c>
+      <c r="AG60" s="20">
+        <v>0.98440000000000005</v>
+      </c>
+      <c r="AH60" s="20">
+        <v>0.76349999999999996</v>
+      </c>
+      <c r="AI60" s="20">
+        <v>0.74219999999999997</v>
+      </c>
+      <c r="AJ60" s="20">
+        <v>0.7742</v>
+      </c>
+      <c r="AK60" s="20">
+        <v>0.81320000000000003</v>
+      </c>
+      <c r="AL60" s="20">
+        <v>0.84489999999999998</v>
+      </c>
+      <c r="AM60" s="20">
+        <v>0.875</v>
+      </c>
+      <c r="AP60" s="7"/>
+    </row>
+    <row r="61" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A61" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="B61" s="20">
+        <v>0.8611428571428571</v>
+      </c>
+      <c r="C61" s="20">
+        <v>0.99088659793814449</v>
+      </c>
+      <c r="D61" s="20">
+        <v>0.74200151585820895</v>
+      </c>
+      <c r="E61" s="20">
+        <v>0.86622448979591837</v>
+      </c>
+      <c r="F61" s="20">
+        <v>0.9391647058823529</v>
+      </c>
+      <c r="G61" s="20">
+        <v>0.95906122448979592</v>
+      </c>
+      <c r="H61" s="20">
+        <v>0.91286576704545452</v>
+      </c>
+      <c r="I61" s="20">
+        <v>0.96660000000000001</v>
+      </c>
+      <c r="J61" s="20">
+        <v>0.98006060606060597</v>
+      </c>
+      <c r="K61" s="20">
+        <v>0.97560975609756095</v>
+      </c>
+      <c r="L61" s="21">
+        <v>0.97535519125683057</v>
+      </c>
+      <c r="M61" s="21">
+        <v>0.96</v>
+      </c>
+      <c r="N61" s="20">
+        <v>0.94640000000000002</v>
+      </c>
+      <c r="O61" s="20">
+        <v>0.94989999999999997</v>
+      </c>
+      <c r="P61" s="20">
+        <v>0.82</v>
+      </c>
+      <c r="Q61" s="20">
+        <v>0.74080000000000001</v>
+      </c>
+      <c r="R61" s="20">
+        <v>0.8</v>
+      </c>
+      <c r="S61" s="20">
+        <v>0.85109999999999997</v>
+      </c>
+      <c r="T61" s="20">
+        <v>0.88980000000000004</v>
+      </c>
+      <c r="U61" s="20">
+        <v>0.90400000000000003</v>
+      </c>
+      <c r="V61" s="22">
+        <v>0.9929</v>
+      </c>
+      <c r="W61" s="22">
+        <v>1</v>
+      </c>
+      <c r="X61" s="20">
+        <v>0.65749999999999997</v>
+      </c>
+      <c r="Y61" s="20">
+        <v>0.64549999999999996</v>
+      </c>
+      <c r="Z61" s="20">
+        <v>0.75800000000000001</v>
+      </c>
+      <c r="AA61" s="20">
+        <v>0.73250000000000004</v>
+      </c>
+      <c r="AB61" s="20">
+        <v>0.77310000000000001</v>
+      </c>
+      <c r="AC61" s="20">
+        <v>0.90559999999999996</v>
+      </c>
+      <c r="AD61" s="20">
+        <v>0.87890000000000001</v>
+      </c>
+      <c r="AE61" s="20">
+        <v>0.95330000000000004</v>
+      </c>
+      <c r="AF61" s="20">
+        <v>0.70599999999999996</v>
+      </c>
+      <c r="AG61" s="20">
+        <v>0.72060000000000002</v>
+      </c>
+      <c r="AH61" s="20">
+        <v>0.77390000000000003</v>
+      </c>
+      <c r="AI61" s="20">
+        <v>0.74250000000000005</v>
+      </c>
+      <c r="AJ61" s="20">
+        <v>0.81779999999999997</v>
+      </c>
+      <c r="AK61" s="20">
+        <v>0.86899999999999999</v>
+      </c>
+      <c r="AL61" s="20">
+        <v>0.8952</v>
+      </c>
+      <c r="AM61" s="20">
+        <v>0.95279999999999998</v>
+      </c>
+      <c r="AN61" s="5"/>
+      <c r="AO61" s="5"/>
+      <c r="AP61" s="6"/>
+    </row>
+    <row r="62" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A62" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="B62" s="20">
+        <v>0.9268920341560416</v>
+      </c>
+      <c r="C62" s="20">
+        <v>0.96611051054002262</v>
+      </c>
+      <c r="D62" s="20">
+        <v>0.74333333333333329</v>
+      </c>
+      <c r="E62" s="20">
+        <v>0.88491163123955097</v>
+      </c>
+      <c r="F62" s="20">
+        <v>0.93598553345388791</v>
+      </c>
+      <c r="G62" s="20">
+        <v>0.98571428571428588</v>
+      </c>
+      <c r="H62" s="20">
+        <v>0.74720812182741114</v>
+      </c>
+      <c r="I62" s="20">
+        <v>0.80010000000000003</v>
+      </c>
+      <c r="J62" s="20">
+        <v>0.86276942355889719</v>
+      </c>
+      <c r="K62" s="20">
+        <v>0.89800000000000002</v>
+      </c>
+      <c r="L62" s="21">
+        <v>0.94183006535947711</v>
+      </c>
+      <c r="M62" s="21">
+        <v>1</v>
+      </c>
+      <c r="N62" s="20">
+        <v>1.0015000000000001</v>
+      </c>
+      <c r="O62" s="20">
+        <v>0.96</v>
+      </c>
+      <c r="P62" s="20">
+        <v>0.88929999999999998</v>
+      </c>
+      <c r="Q62" s="20">
+        <v>0.81889999999999996</v>
+      </c>
+      <c r="R62" s="20">
+        <v>0.82899999999999996</v>
+      </c>
+      <c r="S62" s="20">
+        <v>0.87329999999999997</v>
+      </c>
+      <c r="T62" s="20">
+        <v>0.93759999999999999</v>
+      </c>
+      <c r="U62" s="20">
+        <v>0.9506</v>
+      </c>
+      <c r="V62" s="22">
+        <v>0.95799999999999996</v>
+      </c>
+      <c r="W62" s="22">
+        <v>0.98080000000000001</v>
+      </c>
+      <c r="X62" s="20">
+        <v>0.87609999999999999</v>
+      </c>
+      <c r="Y62" s="20">
+        <v>0.88129999999999997</v>
+      </c>
+      <c r="Z62" s="20">
+        <v>0.94269999999999998</v>
+      </c>
+      <c r="AA62" s="20">
+        <v>0.94099999999999995</v>
+      </c>
+      <c r="AB62" s="20">
+        <v>0.98399999999999999</v>
+      </c>
+      <c r="AC62" s="20">
+        <v>0.86319999999999997</v>
+      </c>
+      <c r="AD62" s="20">
+        <v>0.88849999999999996</v>
+      </c>
+      <c r="AE62" s="20">
+        <v>0.92569999999999997</v>
+      </c>
+      <c r="AF62" s="20">
+        <v>0.9597</v>
+      </c>
+      <c r="AG62" s="20">
+        <v>0.98240000000000005</v>
+      </c>
+      <c r="AH62" s="20">
+        <v>0.98160000000000003</v>
+      </c>
+      <c r="AI62" s="20">
+        <v>0.99609999999999999</v>
+      </c>
+      <c r="AJ62" s="20">
+        <v>0.84189999999999998</v>
+      </c>
+      <c r="AK62" s="20">
+        <v>0.88690000000000002</v>
+      </c>
+      <c r="AL62" s="20">
+        <v>0.93140000000000001</v>
+      </c>
+      <c r="AM62" s="20">
+        <v>0.97440000000000004</v>
+      </c>
+      <c r="AO62" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="AP62" s="7"/>
+    </row>
+    <row r="63" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A63" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="B63" s="20">
+        <v>0.74888260869565215</v>
+      </c>
+      <c r="C63" s="20">
+        <v>0.80833333333333324</v>
+      </c>
+      <c r="D63" s="20">
+        <v>0.99763888888888896</v>
+      </c>
+      <c r="E63" s="20">
+        <v>0.85606060606060608</v>
+      </c>
+      <c r="F63" s="20">
+        <v>0.94456179775280891</v>
+      </c>
+      <c r="G63" s="20">
+        <v>0.96480182926829272</v>
+      </c>
+      <c r="H63" s="20">
+        <v>0.98705698005698006</v>
+      </c>
+      <c r="I63" s="20">
+        <v>1.0284</v>
+      </c>
+      <c r="J63" s="20">
+        <v>1.0458132875143185</v>
+      </c>
+      <c r="K63" s="20">
+        <v>1</v>
+      </c>
+      <c r="L63" s="21">
+        <v>0.99312500000000004</v>
+      </c>
+      <c r="M63" s="21">
+        <v>1.1267</v>
+      </c>
+      <c r="N63" s="20">
+        <v>1.0451000000000001</v>
+      </c>
+      <c r="O63" s="20">
+        <v>1.0449999999999999</v>
+      </c>
+      <c r="P63" s="20">
+        <v>1.0206999999999999</v>
+      </c>
+      <c r="Q63" s="20">
+        <v>0.9698</v>
+      </c>
+      <c r="R63" s="20">
+        <v>0.54190000000000005</v>
+      </c>
+      <c r="S63" s="20">
+        <v>0.59519999999999995</v>
+      </c>
+      <c r="T63" s="20">
+        <v>0.65310000000000001</v>
+      </c>
+      <c r="U63" s="20">
+        <v>0.74819999999999998</v>
+      </c>
+      <c r="V63" s="22">
+        <v>0.77729999999999999</v>
+      </c>
+      <c r="W63" s="22">
+        <v>0.84670000000000001</v>
+      </c>
+      <c r="X63" s="20">
+        <v>0.84619999999999995</v>
+      </c>
+      <c r="Y63" s="20">
+        <v>0.96040000000000003</v>
+      </c>
+      <c r="Z63" s="20">
+        <v>0.66779999999999995</v>
+      </c>
+      <c r="AA63" s="20">
+        <v>0.74909999999999999</v>
+      </c>
+      <c r="AB63" s="20">
+        <v>0.77600000000000002</v>
+      </c>
+      <c r="AC63" s="20">
+        <v>0.77290000000000003</v>
+      </c>
+      <c r="AD63" s="20">
+        <v>0.93149999999999999</v>
+      </c>
+      <c r="AE63" s="20">
+        <v>0.91059999999999997</v>
+      </c>
+      <c r="AF63" s="20">
+        <v>0.88229999999999997</v>
+      </c>
+      <c r="AG63" s="20">
+        <v>0.99150000000000005</v>
+      </c>
+      <c r="AH63" s="20">
+        <v>0.7671</v>
+      </c>
+      <c r="AI63" s="20">
+        <v>0.73199999999999998</v>
+      </c>
+      <c r="AJ63" s="20">
+        <v>0.74870000000000003</v>
+      </c>
+      <c r="AK63" s="20">
+        <v>0.8387</v>
+      </c>
+      <c r="AL63" s="20">
+        <v>0.82579999999999998</v>
+      </c>
+      <c r="AM63" s="20">
+        <v>0.82099999999999995</v>
+      </c>
+      <c r="AN63" s="5"/>
+      <c r="AO63" s="5"/>
+      <c r="AP63" s="6"/>
+    </row>
+    <row r="64" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A64" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B64" s="20">
+        <v>0.62888126856803328</v>
+      </c>
+      <c r="C64" s="20">
+        <v>0.69852272727272724</v>
+      </c>
+      <c r="D64" s="20">
+        <v>0.84877333333333338</v>
+      </c>
+      <c r="E64" s="20">
+        <v>0.93947247706422021</v>
+      </c>
+      <c r="F64" s="20">
+        <v>0.98404425925925931</v>
+      </c>
+      <c r="G64" s="20">
+        <v>0.90246263468891197</v>
+      </c>
+      <c r="H64" s="20">
+        <v>0.9372044334975369</v>
+      </c>
+      <c r="I64" s="20">
+        <v>0.97430000000000005</v>
+      </c>
+      <c r="J64" s="20">
+        <v>1.0074410774410776</v>
+      </c>
+      <c r="K64" s="20">
+        <v>0.96881533101045303</v>
+      </c>
+      <c r="L64" s="21">
+        <v>1.0451095461658841</v>
+      </c>
+      <c r="M64" s="21">
+        <v>1.0559000000000001</v>
+      </c>
+      <c r="N64" s="20">
+        <v>0.95680000000000009</v>
+      </c>
+      <c r="O64" s="20">
+        <v>0.7145999999999999</v>
+      </c>
+      <c r="P64" s="20">
+        <v>0.78400000000000003</v>
+      </c>
+      <c r="Q64" s="20">
+        <v>0.68059999999999998</v>
+      </c>
+      <c r="R64" s="20">
+        <v>0.72</v>
+      </c>
+      <c r="S64" s="20">
+        <v>0.77</v>
+      </c>
+      <c r="T64" s="20">
+        <v>0.83589999999999998</v>
+      </c>
+      <c r="U64" s="20">
+        <v>0.83250000000000002</v>
+      </c>
+      <c r="V64" s="22">
+        <v>0.97270000000000001</v>
+      </c>
+      <c r="W64" s="22">
+        <v>0.74580000000000002</v>
+      </c>
+      <c r="X64" s="20">
+        <v>0.66479999999999995</v>
+      </c>
+      <c r="Y64" s="20">
+        <v>0.77990000000000004</v>
+      </c>
+      <c r="Z64" s="20">
+        <v>0.7712</v>
+      </c>
+      <c r="AA64" s="20">
+        <v>0.83</v>
+      </c>
+      <c r="AB64" s="20">
+        <v>0.89339999999999997</v>
+      </c>
+      <c r="AC64" s="20">
+        <v>0.91</v>
+      </c>
+      <c r="AD64" s="20">
+        <v>0.99809999999999999</v>
+      </c>
+      <c r="AE64" s="20">
+        <v>0.76749999999999996</v>
+      </c>
+      <c r="AF64" s="20">
+        <v>0.8427</v>
+      </c>
+      <c r="AG64" s="20">
+        <v>0.83960000000000001</v>
+      </c>
+      <c r="AH64" s="20">
+        <v>0.73</v>
+      </c>
+      <c r="AI64" s="20">
+        <v>0.76919999999999999</v>
+      </c>
+      <c r="AJ64" s="20">
+        <v>0.77270000000000005</v>
+      </c>
+      <c r="AK64" s="20">
+        <v>0.82479999999999998</v>
+      </c>
+      <c r="AL64" s="20">
+        <v>1</v>
+      </c>
+      <c r="AM64" s="20">
+        <v>0.65500000000000003</v>
+      </c>
+      <c r="AP64" s="7"/>
+    </row>
+    <row r="65" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A65" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="B65" s="20">
+        <v>0.90400476758045289</v>
+      </c>
+      <c r="C65" s="20">
+        <v>0.97873071209270079</v>
+      </c>
+      <c r="D65" s="20">
+        <v>0.80281550690280279</v>
+      </c>
+      <c r="E65" s="20">
+        <v>0.91702903225806454</v>
+      </c>
+      <c r="F65" s="20">
+        <v>0.95604851448776229</v>
+      </c>
+      <c r="G65" s="20">
+        <v>1.0056884265573427</v>
+      </c>
+      <c r="H65" s="20">
+        <v>0.95669483613731399</v>
+      </c>
+      <c r="I65" s="20">
+        <v>0.97930000000000006</v>
+      </c>
+      <c r="J65" s="20">
+        <v>0.99697772795216755</v>
+      </c>
+      <c r="K65" s="20">
+        <v>0.99760254083484567</v>
+      </c>
+      <c r="L65" s="21">
+        <v>1.0309999999999999</v>
+      </c>
+      <c r="M65" s="21">
+        <v>1.06</v>
+      </c>
+      <c r="N65" s="20">
+        <v>1.0019</v>
+      </c>
+      <c r="O65" s="20">
+        <v>0.98299999999999998</v>
+      </c>
+      <c r="P65" s="20">
+        <v>0.96519999999999995</v>
+      </c>
+      <c r="Q65" s="20">
+        <v>0.93769999999999998</v>
+      </c>
+      <c r="R65" s="20">
+        <v>0.94120000000000004</v>
+      </c>
+      <c r="S65" s="20">
+        <v>1</v>
+      </c>
+      <c r="T65" s="20">
+        <v>0.89659999999999995</v>
+      </c>
+      <c r="U65" s="20">
+        <v>0.97160000000000002</v>
+      </c>
+      <c r="V65" s="22">
+        <v>1</v>
+      </c>
+      <c r="W65" s="22">
+        <v>1</v>
+      </c>
+      <c r="X65" s="20">
+        <v>0.78</v>
+      </c>
+      <c r="Y65" s="20">
+        <v>0.82120000000000004</v>
+      </c>
+      <c r="Z65" s="20">
+        <v>0.81240000000000001</v>
+      </c>
+      <c r="AA65" s="20">
+        <v>0.8296</v>
+      </c>
+      <c r="AB65" s="20">
+        <v>0.9143</v>
+      </c>
+      <c r="AC65" s="20">
+        <v>0.95489999999999997</v>
+      </c>
+      <c r="AD65" s="20">
+        <v>0.96150000000000002</v>
+      </c>
+      <c r="AE65" s="20">
+        <v>1</v>
+      </c>
+      <c r="AF65" s="20">
+        <v>0.84499999999999997</v>
+      </c>
+      <c r="AG65" s="20">
+        <v>0.86899999999999999</v>
+      </c>
+      <c r="AH65" s="20">
+        <v>0.89329999999999998</v>
+      </c>
+      <c r="AI65" s="20">
+        <v>0.87511000000000005</v>
+      </c>
+      <c r="AJ65" s="20">
+        <v>0.92669999999999997</v>
+      </c>
+      <c r="AK65" s="20">
+        <v>0.93959999999999999</v>
+      </c>
+      <c r="AL65" s="20">
+        <v>0.93359999999999999</v>
+      </c>
+      <c r="AM65" s="20">
+        <v>0.9909</v>
+      </c>
+      <c r="AN65" s="5"/>
+      <c r="AO65" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="AP65" s="6"/>
+    </row>
+    <row r="66" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A66" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B66" s="20">
+        <v>0.98315600848916829</v>
+      </c>
+      <c r="C66" s="20">
+        <v>0.62413793103448278</v>
+      </c>
+      <c r="D66" s="20">
+        <v>0.70901818181818177</v>
+      </c>
+      <c r="E66" s="20">
+        <v>0.84299999999999997</v>
+      </c>
+      <c r="F66" s="20">
+        <v>0.89242510121457486</v>
+      </c>
+      <c r="G66" s="20">
+        <v>0.92494736842105274</v>
+      </c>
+      <c r="H66" s="20">
+        <v>0.92545454545454542</v>
+      </c>
+      <c r="I66" s="20">
+        <v>0.98419999999999996</v>
+      </c>
+      <c r="J66" s="20">
+        <v>1.0223680555555557</v>
+      </c>
+      <c r="K66" s="20">
+        <v>1.0183333333333333</v>
+      </c>
+      <c r="L66" s="21">
+        <v>1.0068285714285714</v>
+      </c>
+      <c r="M66" s="21">
+        <v>1.0062</v>
+      </c>
+      <c r="N66" s="20">
+        <v>0.99370000000000003</v>
+      </c>
+      <c r="O66" s="20">
+        <v>0.96739999999999993</v>
+      </c>
+      <c r="P66" s="20">
+        <v>0.98570000000000002</v>
+      </c>
+      <c r="Q66" s="20">
+        <v>0.96239999999999992</v>
+      </c>
+      <c r="R66" s="20">
+        <v>0.81920000000000004</v>
+      </c>
+      <c r="S66" s="20">
+        <v>0.82779999999999998</v>
+      </c>
+      <c r="T66" s="20">
+        <v>0.88100000000000001</v>
+      </c>
+      <c r="U66" s="20">
+        <v>0.91080000000000005</v>
+      </c>
+      <c r="V66" s="22">
+        <v>0.90810000000000002</v>
+      </c>
+      <c r="W66" s="22">
+        <v>0.91069999999999995</v>
+      </c>
+      <c r="X66" s="20">
+        <v>0.91839999999999999</v>
+      </c>
+      <c r="Y66" s="20">
+        <v>0.9617</v>
+      </c>
+      <c r="Z66" s="20">
+        <v>0.70289999999999997</v>
+      </c>
+      <c r="AA66" s="20">
+        <v>0.78169999999999995</v>
+      </c>
+      <c r="AB66" s="20">
+        <v>0.82350000000000001</v>
+      </c>
+      <c r="AC66" s="20">
+        <v>0.83150000000000002</v>
+      </c>
+      <c r="AD66" s="20">
+        <v>0.87819999999999998</v>
+      </c>
+      <c r="AE66" s="20">
+        <v>0.89570000000000005</v>
+      </c>
+      <c r="AF66" s="20">
+        <v>0.96050000000000002</v>
+      </c>
+      <c r="AG66" s="20">
+        <v>0.9516</v>
+      </c>
+      <c r="AH66" s="20">
+        <v>0.78100000000000003</v>
+      </c>
+      <c r="AI66" s="20">
+        <v>0.77100000000000002</v>
+      </c>
+      <c r="AJ66" s="20">
+        <v>0.77929999999999999</v>
+      </c>
+      <c r="AK66" s="20">
+        <v>0.82210000000000005</v>
+      </c>
+      <c r="AL66" s="20">
+        <v>0.84219999999999995</v>
+      </c>
+      <c r="AM66" s="20">
+        <v>0.87350000000000005</v>
+      </c>
+      <c r="AP66" s="7"/>
+    </row>
+    <row r="67" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A67" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="B67" s="20">
+        <v>0.65431157078215907</v>
+      </c>
+      <c r="C67" s="20">
+        <v>0.70362351190476191</v>
+      </c>
+      <c r="D67" s="20">
+        <v>0.96709815152304091</v>
+      </c>
+      <c r="E67" s="20">
+        <v>1.0010382978723404</v>
+      </c>
+      <c r="F67" s="20">
+        <v>0.79220779220779225</v>
+      </c>
+      <c r="G67" s="20">
+        <v>0.83785176058852939</v>
+      </c>
+      <c r="H67" s="20">
+        <v>0.89506415132613215</v>
+      </c>
+      <c r="I67" s="20">
+        <v>0.95279999999999998</v>
+      </c>
+      <c r="J67" s="20">
+        <v>0.90159292035398242</v>
+      </c>
+      <c r="K67" s="20">
+        <v>0.93154875717017205</v>
+      </c>
+      <c r="L67" s="21">
+        <v>0.93333333333333335</v>
+      </c>
+      <c r="M67" s="21">
+        <v>1.0041</v>
+      </c>
+      <c r="N67" s="20">
+        <v>0.96409999999999996</v>
+      </c>
+      <c r="O67" s="20">
+        <v>1.1299999999999999</v>
+      </c>
+      <c r="P67" s="20">
+        <v>1.0459000000000001</v>
+      </c>
+      <c r="Q67" s="20">
+        <v>0.96970000000000001</v>
+      </c>
+      <c r="R67" s="20">
+        <v>0.93689999999999996</v>
+      </c>
+      <c r="S67" s="20">
+        <v>0.97030000000000005</v>
+      </c>
+      <c r="T67" s="20">
+        <v>0.67330000000000001</v>
+      </c>
+      <c r="U67" s="20">
+        <v>0.81830000000000003</v>
+      </c>
+      <c r="V67" s="22">
+        <v>0.9133</v>
+      </c>
+      <c r="W67" s="22">
+        <v>0.92870000000000008</v>
+      </c>
+      <c r="X67" s="20">
+        <v>0.93020000000000003</v>
+      </c>
+      <c r="Y67" s="20">
+        <v>0.96130000000000004</v>
+      </c>
+      <c r="Z67" s="20">
+        <v>0.95050000000000001</v>
+      </c>
+      <c r="AA67" s="20">
+        <v>0.98740000000000006</v>
+      </c>
+      <c r="AB67" s="20">
+        <v>0.70350000000000001</v>
+      </c>
+      <c r="AC67" s="20">
+        <v>0.73909999999999998</v>
+      </c>
+      <c r="AD67" s="20">
+        <v>0.82269999999999999</v>
+      </c>
+      <c r="AE67" s="20">
+        <v>0.84989999999999999</v>
+      </c>
+      <c r="AF67" s="20">
+        <v>0.88990000000000002</v>
+      </c>
+      <c r="AG67" s="20">
+        <v>0.93840000000000001</v>
+      </c>
+      <c r="AH67" s="20">
+        <v>0.96</v>
+      </c>
+      <c r="AI67" s="20">
+        <v>0.9849</v>
+      </c>
+      <c r="AJ67" s="20">
+        <v>0.7419</v>
+      </c>
+      <c r="AK67" s="20">
+        <v>0.75249999999999995</v>
+      </c>
+      <c r="AL67" s="20">
+        <v>0.7762</v>
+      </c>
+      <c r="AM67" s="20">
+        <v>0.83709999999999996</v>
+      </c>
+      <c r="AN67" s="5"/>
+      <c r="AO67" s="5"/>
+      <c r="AP67" s="6"/>
+    </row>
+    <row r="68" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A68" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B68" s="20">
+        <v>0.82238809523809531</v>
+      </c>
+      <c r="C68" s="20">
+        <v>0.96595085714285711</v>
+      </c>
+      <c r="D68" s="20">
+        <v>0.77336611721611737</v>
+      </c>
+      <c r="E68" s="20">
+        <v>0.93077894736842104</v>
+      </c>
+      <c r="F68" s="20">
+        <v>0.9845522388059702</v>
+      </c>
+      <c r="G68" s="20">
+        <v>1.0181260638297873</v>
+      </c>
+      <c r="H68" s="20">
+        <v>0.95454545454545459</v>
+      </c>
+      <c r="I68" s="20">
+        <v>1</v>
+      </c>
+      <c r="J68" s="20">
+        <v>1.0034987012987013</v>
+      </c>
+      <c r="K68" s="20">
+        <v>0.99055291534949075</v>
+      </c>
+      <c r="L68" s="21">
+        <v>1.0650874074074075</v>
+      </c>
+      <c r="M68" s="21">
+        <v>1.0625</v>
+      </c>
+      <c r="N68" s="20">
+        <v>1.0382</v>
+      </c>
+      <c r="O68" s="20">
+        <v>1.0318000000000001</v>
+      </c>
+      <c r="P68" s="20">
+        <v>0.86550000000000005</v>
+      </c>
+      <c r="Q68" s="20">
+        <v>0.8609</v>
+      </c>
+      <c r="R68" s="20">
+        <v>0.91800000000000004</v>
+      </c>
+      <c r="S68" s="20">
+        <v>0.98070000000000002</v>
+      </c>
+      <c r="T68" s="20">
+        <v>0.63</v>
+      </c>
+      <c r="U68" s="20">
+        <v>0.71230000000000004</v>
+      </c>
+      <c r="V68" s="22">
+        <v>0.78129999999999999</v>
+      </c>
+      <c r="W68" s="22">
+        <v>0.86080000000000001</v>
+      </c>
+      <c r="X68" s="20">
+        <v>0.94120000000000004</v>
+      </c>
+      <c r="Y68" s="20">
+        <v>0.97719999999999996</v>
+      </c>
+      <c r="Z68" s="20">
+        <v>0.82340000000000002</v>
+      </c>
+      <c r="AA68" s="20">
+        <v>0.91520000000000001</v>
+      </c>
+      <c r="AB68" s="20">
+        <v>0.89500000000000002</v>
+      </c>
+      <c r="AC68" s="20">
+        <v>0.95660000000000001</v>
+      </c>
+      <c r="AD68" s="20">
+        <v>0.96360000000000001</v>
+      </c>
+      <c r="AE68" s="20">
+        <v>0.73</v>
+      </c>
+      <c r="AF68" s="20">
+        <v>0.70269999999999999</v>
+      </c>
+      <c r="AG68" s="20">
+        <v>0.81269999999999998</v>
+      </c>
+      <c r="AH68" s="20">
+        <v>0.82</v>
+      </c>
+      <c r="AI68" s="20">
+        <v>0.82240000000000002</v>
+      </c>
+      <c r="AJ68" s="20">
+        <v>0.8659</v>
+      </c>
+      <c r="AK68" s="20">
+        <v>0.95479999999999998</v>
+      </c>
+      <c r="AL68" s="20">
+        <v>0.96599999999999997</v>
+      </c>
+      <c r="AM68" s="20">
+        <v>0.52080000000000004</v>
+      </c>
+      <c r="AP68" s="7"/>
+    </row>
+    <row r="69" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A69" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="B69" s="20">
+        <v>0.78953870967741935</v>
+      </c>
+      <c r="C69" s="20">
+        <v>0.85945887445887448</v>
+      </c>
+      <c r="D69" s="20">
+        <v>1.0151484073131656</v>
+      </c>
+      <c r="E69" s="20">
+        <v>0.85515476775093735</v>
+      </c>
+      <c r="F69" s="20">
+        <v>0.89254887218045109</v>
+      </c>
+      <c r="G69" s="20">
+        <v>0.9496296296296296</v>
+      </c>
+      <c r="H69" s="20">
+        <v>0.98586713847949814</v>
+      </c>
+      <c r="I69" s="20">
+        <v>1.0017</v>
+      </c>
+      <c r="J69" s="20">
+        <v>0.99983333333333335</v>
+      </c>
+      <c r="K69" s="20">
+        <v>1</v>
+      </c>
+      <c r="L69" s="21">
+        <v>0.9783256270141516</v>
+      </c>
+      <c r="M69" s="21">
+        <v>1.0487</v>
+      </c>
+      <c r="N69" s="20">
+        <v>1.0097</v>
+      </c>
+      <c r="O69" s="20">
+        <v>0.99109999999999998</v>
+      </c>
+      <c r="P69" s="20">
+        <v>0.97519999999999996</v>
+      </c>
+      <c r="Q69" s="20">
+        <v>0.8012999999999999</v>
+      </c>
+      <c r="R69" s="20">
+        <v>0.82699999999999996</v>
+      </c>
+      <c r="S69" s="20">
+        <v>0.89370000000000005</v>
+      </c>
+      <c r="T69" s="20">
+        <v>1</v>
+      </c>
+      <c r="U69" s="20">
+        <v>0.83930000000000005</v>
+      </c>
+      <c r="V69" s="22">
+        <v>0.90180000000000005</v>
+      </c>
+      <c r="W69" s="22">
+        <v>0.93010000000000004</v>
+      </c>
+      <c r="X69" s="20">
+        <v>0.97219999999999995</v>
+      </c>
+      <c r="Y69" s="20">
+        <v>0.98270000000000002</v>
+      </c>
+      <c r="Z69" s="20">
+        <v>1</v>
+      </c>
+      <c r="AA69" s="20">
+        <v>0.81359999999999999</v>
+      </c>
+      <c r="AB69" s="20">
+        <v>0.83730000000000004</v>
+      </c>
+      <c r="AC69" s="20">
+        <v>0.87139999999999995</v>
+      </c>
+      <c r="AD69" s="20">
+        <v>0.89429999999999998</v>
+      </c>
+      <c r="AE69" s="20">
+        <v>0.90890000000000004</v>
+      </c>
+      <c r="AF69" s="20">
+        <v>0.93520000000000003</v>
+      </c>
+      <c r="AG69" s="20">
+        <v>0.96120000000000005</v>
+      </c>
+      <c r="AH69" s="20">
+        <v>0.99370000000000003</v>
+      </c>
+      <c r="AI69" s="20">
+        <v>0.81430000000000002</v>
+      </c>
+      <c r="AJ69" s="20">
+        <v>0.7792</v>
+      </c>
+      <c r="AK69" s="20">
+        <v>0.80279999999999996</v>
+      </c>
+      <c r="AL69" s="20">
+        <v>0.84409999999999996</v>
+      </c>
+      <c r="AM69" s="20">
+        <v>0.80869999999999997</v>
+      </c>
+      <c r="AN69" s="5"/>
+      <c r="AO69" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="AP69" s="6"/>
+    </row>
+    <row r="70" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A70" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="B70" s="20">
+        <v>0.64450067069081163</v>
+      </c>
+      <c r="C70" s="20">
+        <v>0.69466666666666665</v>
+      </c>
+      <c r="D70" s="20">
+        <v>0.81970668953687831</v>
+      </c>
+      <c r="E70" s="20">
+        <v>0.98660000000000003</v>
+      </c>
+      <c r="F70" s="20">
+        <v>0.88866242038216559</v>
+      </c>
+      <c r="G70" s="20">
+        <v>0.90924657534246578</v>
+      </c>
+      <c r="H70" s="20">
+        <v>0.95242290748898684</v>
+      </c>
+      <c r="I70" s="20">
+        <v>1</v>
+      </c>
+      <c r="J70" s="20">
+        <v>0.99217391304347824</v>
+      </c>
+      <c r="K70" s="20">
+        <v>0.97897281639928702</v>
+      </c>
+      <c r="L70" s="21">
+        <v>1.0056451612903226</v>
+      </c>
+      <c r="M70" s="21">
+        <v>1.0382</v>
+      </c>
+      <c r="N70" s="20">
+        <v>1.0515000000000001</v>
+      </c>
+      <c r="O70" s="20">
+        <v>0.99109999999999998</v>
+      </c>
+      <c r="P70" s="20">
+        <v>0.98650000000000004</v>
+      </c>
+      <c r="Q70" s="20">
+        <v>0.98970000000000002</v>
+      </c>
+      <c r="R70" s="20">
+        <v>0.79330000000000001</v>
+      </c>
+      <c r="S70" s="20">
+        <v>0.83140000000000003</v>
+      </c>
+      <c r="T70" s="20">
+        <v>0.89739999999999998</v>
+      </c>
+      <c r="U70" s="20">
+        <v>0.95579999999999998</v>
+      </c>
+      <c r="V70" s="22">
+        <v>0.8377</v>
+      </c>
+      <c r="W70" s="22">
+        <v>0.88180000000000014</v>
+      </c>
+      <c r="X70" s="20">
+        <v>0.90159999999999996</v>
+      </c>
+      <c r="Y70" s="20">
+        <v>0.96619999999999995</v>
+      </c>
+      <c r="Z70" s="20">
+        <v>0.83020000000000005</v>
+      </c>
+      <c r="AA70" s="20">
+        <v>0.88480000000000003</v>
+      </c>
+      <c r="AB70" s="20">
+        <v>0.93089999999999995</v>
+      </c>
+      <c r="AC70" s="20">
+        <v>0.96460000000000001</v>
+      </c>
+      <c r="AD70" s="20">
+        <v>0.82589999999999997</v>
+      </c>
+      <c r="AE70" s="20">
+        <v>0.85909999999999997</v>
+      </c>
+      <c r="AF70" s="20">
+        <v>0.89600000000000002</v>
+      </c>
+      <c r="AG70" s="20">
+        <v>0.94620000000000004</v>
+      </c>
+      <c r="AH70" s="20">
+        <v>0.85560000000000003</v>
+      </c>
+      <c r="AI70" s="20">
+        <v>0.83399999999999996</v>
+      </c>
+      <c r="AJ70" s="20">
+        <v>0.84570000000000001</v>
+      </c>
+      <c r="AK70" s="20">
+        <v>0.88619999999999999</v>
+      </c>
+      <c r="AL70" s="20">
+        <v>0.93520000000000003</v>
+      </c>
+      <c r="AM70" s="20">
+        <v>0.99629999999999996</v>
+      </c>
+      <c r="AO70" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="AP70" s="7"/>
+    </row>
+    <row r="71" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A71" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="B71" s="20">
+        <v>0.68936170212765957</v>
+      </c>
+      <c r="C71" s="20">
+        <v>0.75167653508771926</v>
+      </c>
+      <c r="D71" s="20">
+        <v>0.844208612836439</v>
+      </c>
+      <c r="E71" s="20">
+        <v>0.92350975928833079</v>
+      </c>
+      <c r="F71" s="20">
+        <v>0.98842294928408947</v>
+      </c>
+      <c r="G71" s="20">
+        <v>0.90671707317073169</v>
+      </c>
+      <c r="H71" s="20">
+        <v>0.92503185117967335</v>
+      </c>
+      <c r="I71" s="20">
+        <v>0.95150000000000001</v>
+      </c>
+      <c r="J71" s="20">
+        <v>0.92895454545454537</v>
+      </c>
+      <c r="K71" s="20">
+        <v>0.9286875816993464</v>
+      </c>
+      <c r="L71" s="21">
+        <v>0.83482500000000004</v>
+      </c>
+      <c r="M71" s="21">
+        <v>0.94989999999999997</v>
+      </c>
+      <c r="N71" s="20">
+        <v>0.9728</v>
+      </c>
+      <c r="O71" s="20">
+        <v>0.72719999999999996</v>
+      </c>
+      <c r="P71" s="20">
+        <v>0.64290000000000003</v>
+      </c>
+      <c r="Q71" s="20">
+        <v>0.55469999999999997</v>
+      </c>
+      <c r="R71" s="20">
+        <v>0.48409999999999997</v>
+      </c>
+      <c r="S71" s="20">
+        <v>0.42520000000000002</v>
+      </c>
+      <c r="T71" s="20">
+        <v>0.57520000000000004</v>
+      </c>
+      <c r="U71" s="20">
+        <v>0.9446</v>
+      </c>
+      <c r="V71" s="22">
+        <v>1</v>
+      </c>
+      <c r="W71" s="22">
+        <v>0.84260000000000002</v>
+      </c>
+      <c r="X71" s="20">
+        <v>0.85009999999999997</v>
+      </c>
+      <c r="Y71" s="20">
+        <v>0.81950000000000001</v>
+      </c>
+      <c r="Z71" s="20">
+        <v>0.89600000000000002</v>
+      </c>
+      <c r="AA71" s="20">
+        <v>0.9083</v>
+      </c>
+      <c r="AB71" s="20">
+        <v>0.92730000000000001</v>
+      </c>
+      <c r="AC71" s="20">
+        <v>0.92500000000000004</v>
+      </c>
+      <c r="AD71" s="20">
+        <v>0.99470000000000003</v>
+      </c>
+      <c r="AE71" s="20">
+        <v>0.72899999999999998</v>
+      </c>
+      <c r="AF71" s="20">
+        <v>0.78810000000000002</v>
+      </c>
+      <c r="AG71" s="20">
+        <v>0.79349999999999998</v>
+      </c>
+      <c r="AH71" s="20">
+        <v>0.75</v>
+      </c>
+      <c r="AI71" s="20">
+        <v>0.77529999999999999</v>
+      </c>
+      <c r="AJ71" s="20">
+        <v>0.7893</v>
+      </c>
+      <c r="AK71" s="20">
+        <v>0.86960000000000004</v>
+      </c>
+      <c r="AL71" s="20">
+        <v>0.98550000000000004</v>
+      </c>
+      <c r="AM71" s="20">
+        <v>0.47820000000000001</v>
+      </c>
+      <c r="AN71" s="5"/>
+      <c r="AO71" s="5"/>
+      <c r="AP71" s="6"/>
+    </row>
+    <row r="72" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A72" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="B72" s="20">
+        <v>0.74624242424242426</v>
+      </c>
+      <c r="C72" s="20">
+        <v>0.85309090909090912</v>
+      </c>
+      <c r="D72" s="20">
+        <v>0.9754666666666667</v>
+      </c>
+      <c r="E72" s="20">
+        <v>0.85979853479853485</v>
+      </c>
+      <c r="F72" s="20">
+        <v>0.86557377049180328</v>
+      </c>
+      <c r="G72" s="20">
+        <v>0.90601576994434141</v>
+      </c>
+      <c r="H72" s="20">
+        <v>0.96443488943488953</v>
+      </c>
+      <c r="I72" s="20">
+        <v>0.96299999999999997</v>
+      </c>
+      <c r="J72" s="20">
+        <v>1</v>
+      </c>
+      <c r="K72" s="20">
+        <v>1.0389944808554672</v>
+      </c>
+      <c r="L72" s="21">
+        <v>1.0082033788174138</v>
+      </c>
+      <c r="M72" s="21">
+        <v>1.1977</v>
+      </c>
+      <c r="N72" s="20">
+        <v>1.0748</v>
+      </c>
+      <c r="O72" s="20">
+        <v>1.0265</v>
+      </c>
+      <c r="P72" s="20">
+        <v>0.96609999999999996</v>
+      </c>
+      <c r="Q72" s="20">
+        <v>0.88139999999999996</v>
+      </c>
+      <c r="R72" s="20">
+        <v>0.85780000000000001</v>
+      </c>
+      <c r="S72" s="20">
+        <v>0.86409999999999998</v>
+      </c>
+      <c r="T72" s="20">
+        <v>1</v>
+      </c>
+      <c r="U72" s="20">
+        <v>0.66820000000000002</v>
+      </c>
+      <c r="V72" s="22">
+        <v>0.7319</v>
+      </c>
+      <c r="W72" s="22">
+        <v>0.77379999999999993</v>
+      </c>
+      <c r="X72" s="20">
+        <v>0.80730000000000002</v>
+      </c>
+      <c r="Y72" s="20">
+        <v>0.8417</v>
+      </c>
+      <c r="Z72" s="20">
+        <v>0.85829999999999995</v>
+      </c>
+      <c r="AA72" s="20">
+        <v>0.92830000000000001</v>
+      </c>
+      <c r="AB72" s="20">
+        <v>0.96309999999999996</v>
+      </c>
+      <c r="AC72" s="20">
+        <v>0.78800000000000003</v>
+      </c>
+      <c r="AD72" s="20">
+        <v>0.8</v>
+      </c>
+      <c r="AE72" s="20">
+        <v>0.86229999999999996</v>
+      </c>
+      <c r="AF72" s="20">
+        <v>0.83</v>
+      </c>
+      <c r="AG72" s="20">
+        <v>0.87490000000000001</v>
+      </c>
+      <c r="AH72" s="20">
+        <v>0.88890000000000002</v>
+      </c>
+      <c r="AI72" s="20">
+        <v>0.88060000000000005</v>
+      </c>
+      <c r="AJ72" s="20">
+        <v>0.9577</v>
+      </c>
+      <c r="AK72" s="20">
+        <v>0.51359999999999995</v>
+      </c>
+      <c r="AL72" s="20">
+        <v>0.53779999999999994</v>
+      </c>
+      <c r="AM72" s="20">
+        <v>0.61750000000000005</v>
+      </c>
+      <c r="AP72" s="7"/>
+    </row>
+    <row r="73" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A73" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="B73" s="20">
+        <v>0.54870979757085014</v>
+      </c>
+      <c r="C73" s="20">
+        <v>0.62658564713423426</v>
+      </c>
+      <c r="D73" s="20">
+        <v>0.71791219512195126</v>
+      </c>
+      <c r="E73" s="20">
+        <v>0.85359689922480619</v>
+      </c>
+      <c r="F73" s="20">
+        <v>0.92530000000000001</v>
+      </c>
+      <c r="G73" s="20">
+        <v>0.97043333333333337</v>
+      </c>
+      <c r="H73" s="20">
+        <v>0.85881249999999998</v>
+      </c>
+      <c r="I73" s="20">
+        <v>0.91900000000000004</v>
+      </c>
+      <c r="J73" s="20">
+        <v>0.96169333333333329</v>
+      </c>
+      <c r="K73" s="20">
+        <v>0.99596444444444443</v>
+      </c>
+      <c r="L73" s="21">
+        <v>1.0526047430830039</v>
+      </c>
+      <c r="M73" s="21">
+        <v>1.0093000000000001</v>
+      </c>
+      <c r="N73" s="20">
+        <v>1.0143</v>
+      </c>
+      <c r="O73" s="20">
+        <v>1.0068000000000001</v>
+      </c>
+      <c r="P73" s="20">
+        <v>0.70369999999999999</v>
+      </c>
+      <c r="Q73" s="20">
+        <v>0.64190000000000003</v>
+      </c>
+      <c r="R73" s="20">
+        <v>0.55659999999999998</v>
+      </c>
+      <c r="S73" s="20">
+        <v>0.61670000000000003</v>
+      </c>
+      <c r="T73" s="20">
+        <v>0.63929999999999998</v>
+      </c>
+      <c r="U73" s="20">
+        <v>0.74160000000000004</v>
+      </c>
+      <c r="V73" s="22">
+        <v>0.85429999999999995</v>
+      </c>
+      <c r="W73" s="22">
+        <v>1</v>
+      </c>
+      <c r="X73" s="20">
+        <v>0.64500000000000002</v>
+      </c>
+      <c r="Y73" s="20">
+        <v>0.63239999999999996</v>
+      </c>
+      <c r="Z73" s="20">
+        <v>0.73899999999999999</v>
+      </c>
+      <c r="AA73" s="20">
+        <v>0.76380000000000003</v>
+      </c>
+      <c r="AB73" s="20">
+        <v>0.8226</v>
+      </c>
+      <c r="AC73" s="20">
+        <v>0.83650000000000002</v>
+      </c>
+      <c r="AD73" s="20">
+        <v>0.90820000000000001</v>
+      </c>
+      <c r="AE73" s="20">
+        <v>0.98780000000000001</v>
+      </c>
+      <c r="AF73" s="20">
+        <v>0.68500000000000005</v>
+      </c>
+      <c r="AG73" s="20">
+        <v>0.77910000000000001</v>
+      </c>
+      <c r="AH73" s="20">
+        <v>0.75</v>
+      </c>
+      <c r="AI73" s="20">
+        <v>0.73089999999999999</v>
+      </c>
+      <c r="AJ73" s="20">
+        <v>0.72070000000000001</v>
+      </c>
+      <c r="AK73" s="20">
+        <v>0.78200000000000003</v>
+      </c>
+      <c r="AL73" s="20">
+        <v>0.82079999999999997</v>
+      </c>
+      <c r="AM73" s="20">
+        <v>0.89419999999999999</v>
+      </c>
+      <c r="AN73" s="5"/>
+      <c r="AO73" s="5"/>
+      <c r="AP73" s="6"/>
+    </row>
+    <row r="74" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A74" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B74" s="20">
+        <v>1</v>
+      </c>
+      <c r="C74" s="20">
+        <v>0.74043478260869566</v>
+      </c>
+      <c r="D74" s="20">
+        <v>0.83333333333333348</v>
+      </c>
+      <c r="E74" s="20">
+        <v>0.89894736842105261</v>
+      </c>
+      <c r="F74" s="20">
+        <v>1</v>
+      </c>
+      <c r="G74" s="20">
+        <v>1.0316022099447515</v>
+      </c>
+      <c r="H74" s="20">
+        <v>1.0029339853300734</v>
+      </c>
+      <c r="I74" s="20">
+        <v>1.0364</v>
+      </c>
+      <c r="J74" s="20">
+        <v>0.99199999999999999</v>
+      </c>
+      <c r="K74" s="20">
+        <v>1.3168431372549021</v>
+      </c>
+      <c r="L74" s="21">
+        <v>1.3204444444444445</v>
+      </c>
+      <c r="M74" s="21">
+        <v>1.2023999999999999</v>
+      </c>
+      <c r="N74" s="20">
+        <v>1.27</v>
+      </c>
+      <c r="O74" s="20">
+        <v>1.1443000000000001</v>
+      </c>
+      <c r="P74" s="20">
+        <v>1.0617000000000001</v>
+      </c>
+      <c r="Q74" s="20">
+        <v>1.06</v>
+      </c>
+      <c r="R74" s="20">
+        <v>1</v>
+      </c>
+      <c r="S74" s="20">
+        <v>0.58799999999999997</v>
+      </c>
+      <c r="T74" s="20">
+        <v>0.72360000000000002</v>
+      </c>
+      <c r="U74" s="20">
+        <v>0.86860000000000004</v>
+      </c>
+      <c r="V74" s="22">
+        <v>0.87419999999999998</v>
+      </c>
+      <c r="W74" s="22">
+        <v>0.87580000000000002</v>
+      </c>
+      <c r="X74" s="20">
+        <v>0.93110000000000004</v>
+      </c>
+      <c r="Y74" s="20">
+        <v>0.95809999999999995</v>
+      </c>
+      <c r="Z74" s="20">
+        <v>1</v>
+      </c>
+      <c r="AA74" s="20">
+        <v>0.91300000000000003</v>
+      </c>
+      <c r="AB74" s="20">
+        <v>0.89870000000000005</v>
+      </c>
+      <c r="AC74" s="20">
+        <v>0.86070000000000002</v>
+      </c>
+      <c r="AD74" s="20">
+        <v>0.93340000000000001</v>
+      </c>
+      <c r="AE74" s="20">
+        <v>0.89200000000000002</v>
+      </c>
+      <c r="AF74" s="20">
+        <v>0.85980000000000001</v>
+      </c>
+      <c r="AG74" s="20">
+        <v>0.95599999999999996</v>
+      </c>
+      <c r="AH74" s="20">
+        <v>0.95179999999999998</v>
+      </c>
+      <c r="AI74" s="20">
+        <v>0.57479999999999998</v>
+      </c>
+      <c r="AJ74" s="20">
+        <v>0.61329999999999996</v>
+      </c>
+      <c r="AK74" s="20">
+        <v>0.68440000000000001</v>
+      </c>
+      <c r="AL74" s="20">
+        <v>0.69230000000000003</v>
+      </c>
+      <c r="AM74" s="20">
+        <v>0.72489999999999999</v>
+      </c>
+      <c r="AP74" s="7"/>
+    </row>
+    <row r="75" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A75" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="B75" s="20">
+        <v>0.75333559322033894</v>
+      </c>
+      <c r="C75" s="20">
+        <v>0.79713076923076931</v>
+      </c>
+      <c r="D75" s="20">
+        <v>0.91329142857142853</v>
+      </c>
+      <c r="E75" s="20">
+        <v>0.97589285714285712</v>
+      </c>
+      <c r="F75" s="20">
+        <v>0.90804393203883493</v>
+      </c>
+      <c r="G75" s="20">
+        <v>0.93079999999999996</v>
+      </c>
+      <c r="H75" s="20">
+        <v>0.95765822784810128</v>
+      </c>
+      <c r="I75" s="20">
+        <v>0.98280000000000001</v>
+      </c>
+      <c r="J75" s="20">
+        <v>1.0067647142331353</v>
+      </c>
+      <c r="K75" s="20">
+        <v>1.0518133333333333</v>
+      </c>
+      <c r="L75" s="21">
+        <v>1.0165392156862745</v>
+      </c>
+      <c r="M75" s="21">
+        <v>1.0166999999999999</v>
+      </c>
+      <c r="N75" s="20">
+        <v>0.99909999999999999</v>
+      </c>
+      <c r="O75" s="20">
+        <v>0.94059999999999999</v>
+      </c>
+      <c r="P75" s="20">
+        <v>0.97850000000000004</v>
+      </c>
+      <c r="Q75" s="20">
+        <v>0.95860000000000001</v>
+      </c>
+      <c r="R75" s="20">
+        <v>0.89029999999999998</v>
+      </c>
+      <c r="S75" s="20">
+        <v>0.90849999999999997</v>
+      </c>
+      <c r="T75" s="20">
+        <v>0.97270000000000001</v>
+      </c>
+      <c r="U75" s="20">
+        <v>1</v>
+      </c>
+      <c r="V75" s="22">
+        <v>0.90800000000000003</v>
+      </c>
+      <c r="W75" s="22">
+        <v>0.94159999999999999</v>
+      </c>
+      <c r="X75" s="20">
+        <v>0.9597</v>
+      </c>
+      <c r="Y75" s="20">
+        <v>0.98909999999999998</v>
+      </c>
+      <c r="Z75" s="20">
+        <v>0.92130000000000001</v>
+      </c>
+      <c r="AA75" s="20">
+        <v>0.91369999999999996</v>
+      </c>
+      <c r="AB75" s="20">
+        <v>0.95860000000000001</v>
+      </c>
+      <c r="AC75" s="20">
+        <v>0.97350000000000003</v>
+      </c>
+      <c r="AD75" s="20">
+        <v>0.92</v>
+      </c>
+      <c r="AE75" s="20">
+        <v>0.92449999999999999</v>
+      </c>
+      <c r="AF75" s="20">
+        <v>0.93720000000000003</v>
+      </c>
+      <c r="AG75" s="20">
+        <v>0.95879999999999999</v>
+      </c>
+      <c r="AH75" s="20">
+        <v>0.87290000000000001</v>
+      </c>
+      <c r="AI75" s="20">
+        <v>0.93469999999999998</v>
+      </c>
+      <c r="AJ75" s="20">
+        <v>0.91659999999999997</v>
+      </c>
+      <c r="AK75" s="20">
+        <v>0.97840000000000005</v>
+      </c>
+      <c r="AL75" s="20">
+        <v>0.65359999999999996</v>
+      </c>
+      <c r="AM75" s="20">
+        <v>0.70950000000000002</v>
+      </c>
+      <c r="AN75" s="5"/>
+      <c r="AO75" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="AP75" s="6"/>
+    </row>
+    <row r="76" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A76" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="B76" s="20">
+        <v>0.99977916666666677</v>
+      </c>
+      <c r="C76" s="20">
+        <v>0.69615141196013286</v>
+      </c>
+      <c r="D76" s="20">
+        <v>0.81021568627450979</v>
+      </c>
+      <c r="E76" s="20">
+        <v>0.92417928039702235</v>
+      </c>
+      <c r="F76" s="20">
+        <v>0.99944289693593313</v>
+      </c>
+      <c r="G76" s="20">
+        <v>0.92252859590724579</v>
+      </c>
+      <c r="H76" s="20">
+        <v>0.96646408839779019</v>
+      </c>
+      <c r="I76" s="20">
+        <v>0.98829999999999996</v>
+      </c>
+      <c r="J76" s="20">
+        <v>1.0031840524303659</v>
+      </c>
+      <c r="K76" s="20">
+        <v>0.99284805653710251</v>
+      </c>
+      <c r="L76" s="21">
+        <v>1</v>
+      </c>
+      <c r="M76" s="21">
+        <v>1.0103</v>
+      </c>
+      <c r="N76" s="20">
+        <v>0.99860000000000004</v>
+      </c>
+      <c r="O76" s="20">
+        <v>0.99290000000000012</v>
+      </c>
+      <c r="P76" s="20">
+        <v>0.98670000000000002</v>
+      </c>
+      <c r="Q76" s="20">
+        <v>0.98010000000000008</v>
+      </c>
+      <c r="R76" s="20">
+        <v>0.99439999999999995</v>
+      </c>
+      <c r="S76" s="20">
+        <v>0.88060000000000005</v>
+      </c>
+      <c r="T76" s="20">
+        <v>0.92600000000000005</v>
+      </c>
+      <c r="U76" s="20">
+        <v>0.96750000000000003</v>
+      </c>
+      <c r="V76" s="22">
+        <v>0.98880000000000001</v>
+      </c>
+      <c r="W76" s="22">
+        <v>0.79720000000000002</v>
+      </c>
+      <c r="X76" s="20">
+        <v>0.79549999999999998</v>
+      </c>
+      <c r="Y76" s="20">
+        <v>0.82140000000000002</v>
+      </c>
+      <c r="Z76" s="20">
+        <v>0.85760000000000003</v>
+      </c>
+      <c r="AA76" s="20">
+        <v>0.88400000000000001</v>
+      </c>
+      <c r="AB76" s="20">
+        <v>0.93269999999999997</v>
+      </c>
+      <c r="AC76" s="20">
+        <v>0.93279999999999996</v>
+      </c>
+      <c r="AD76" s="20">
+        <v>0.97970000000000002</v>
+      </c>
+      <c r="AE76" s="20">
+        <v>0.80100000000000005</v>
+      </c>
+      <c r="AF76" s="20">
+        <v>0.84640000000000004</v>
+      </c>
+      <c r="AG76" s="20">
+        <v>0.83779999999999999</v>
+      </c>
+      <c r="AH76" s="20">
+        <v>0.89690000000000003</v>
+      </c>
+      <c r="AI76" s="20">
+        <v>0.88819999999999999</v>
+      </c>
+      <c r="AJ76" s="20">
+        <v>0.92630000000000001</v>
+      </c>
+      <c r="AK76" s="20">
+        <v>0.96930000000000005</v>
+      </c>
+      <c r="AL76" s="20">
+        <v>1</v>
+      </c>
+      <c r="AM76" s="20">
+        <v>0.75349999999999995</v>
+      </c>
+      <c r="AO76" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AP76" s="7"/>
+    </row>
+    <row r="77" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A77" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="B77" s="20">
+        <v>0.6729823461798512</v>
+      </c>
+      <c r="C77" s="20">
+        <v>0.66506799999999999</v>
+      </c>
+      <c r="D77" s="20">
+        <v>0.84450000000000003</v>
+      </c>
+      <c r="E77" s="20">
+        <v>0.96535449735449741</v>
+      </c>
+      <c r="F77" s="20">
+        <v>0.83160000000000001</v>
+      </c>
+      <c r="G77" s="20">
+        <v>0.88045629629629629</v>
+      </c>
+      <c r="H77" s="20">
+        <v>0.93935157894736843</v>
+      </c>
+      <c r="I77" s="20">
+        <v>0.99970000000000003</v>
+      </c>
+      <c r="J77" s="20">
+        <v>0.96769565217391307</v>
+      </c>
+      <c r="K77" s="20">
+        <v>1.0148950617283949</v>
+      </c>
+      <c r="L77" s="21">
+        <v>0.99729130434782609</v>
+      </c>
+      <c r="M77" s="21">
+        <v>1.0084</v>
+      </c>
+      <c r="N77" s="20">
+        <v>1.0024999999999999</v>
+      </c>
+      <c r="O77" s="20">
+        <v>0.88569999999999993</v>
+      </c>
+      <c r="P77" s="20">
+        <v>0.87890000000000001</v>
+      </c>
+      <c r="Q77" s="20">
+        <v>0.93900000000000006</v>
+      </c>
+      <c r="R77" s="20">
+        <v>0.60799999999999998</v>
+      </c>
+      <c r="S77" s="20">
+        <v>0.62160000000000004</v>
+      </c>
+      <c r="T77" s="20">
+        <v>0.68420000000000003</v>
+      </c>
+      <c r="U77" s="20">
+        <v>0.75600000000000001</v>
+      </c>
+      <c r="V77" s="22">
+        <v>0.76339999999999997</v>
+      </c>
+      <c r="W77" s="22">
+        <v>0.83760000000000012</v>
+      </c>
+      <c r="X77" s="20">
+        <v>0.89339999999999997</v>
+      </c>
+      <c r="Y77" s="20">
+        <v>1</v>
+      </c>
+      <c r="Z77" s="20">
+        <v>0.67959999999999998</v>
+      </c>
+      <c r="AA77" s="20">
+        <v>0.83420000000000005</v>
+      </c>
+      <c r="AB77" s="20">
+        <v>0.81069999999999998</v>
+      </c>
+      <c r="AC77" s="20">
+        <v>0.89300000000000002</v>
+      </c>
+      <c r="AD77" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="AE77" s="20">
+        <v>0.95850000000000002</v>
+      </c>
+      <c r="AF77" s="20">
+        <v>0.99050000000000005</v>
+      </c>
+      <c r="AG77" s="20">
+        <v>1</v>
+      </c>
+      <c r="AH77" s="20">
+        <v>0.75880000000000003</v>
+      </c>
+      <c r="AI77" s="20">
+        <v>0.7258</v>
+      </c>
+      <c r="AJ77" s="20">
+        <v>0.74099999999999999</v>
+      </c>
+      <c r="AK77" s="20">
+        <v>0.77900000000000003</v>
+      </c>
+      <c r="AL77" s="20">
+        <v>0.9022</v>
+      </c>
+      <c r="AM77" s="20">
+        <v>0.87490000000000001</v>
+      </c>
+      <c r="AN77" s="5"/>
+      <c r="AO77" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="AP77" s="6"/>
+    </row>
+    <row r="78" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A78" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="B78" s="20">
+        <v>0.83875000000000011</v>
+      </c>
+      <c r="C78" s="20">
+        <v>0.94226349206349203</v>
+      </c>
+      <c r="D78" s="20">
+        <v>0.76640612244897954</v>
+      </c>
+      <c r="E78" s="20">
+        <v>0.87322580645161285</v>
+      </c>
+      <c r="F78" s="20">
+        <v>0.91279999999999994</v>
+      </c>
+      <c r="G78" s="20">
+        <v>0.95258766119060245</v>
+      </c>
+      <c r="H78" s="20">
+        <v>0.90168000000000004</v>
+      </c>
+      <c r="I78" s="20">
+        <v>0.92569999999999997</v>
+      </c>
+      <c r="J78" s="20">
+        <v>0.96471328671328682</v>
+      </c>
+      <c r="K78" s="20">
+        <v>0.95811509591326105</v>
+      </c>
+      <c r="L78" s="21">
+        <v>0.97999110472624906</v>
+      </c>
+      <c r="M78" s="21">
+        <v>1.0454000000000001</v>
+      </c>
+      <c r="N78" s="20">
+        <v>1.0510999999999999</v>
+      </c>
+      <c r="O78" s="20">
+        <v>0.9748</v>
+      </c>
+      <c r="P78" s="20">
+        <v>0.9819</v>
+      </c>
+      <c r="Q78" s="20">
+        <v>0.96340000000000003</v>
+      </c>
+      <c r="R78" s="20">
+        <v>0.92430000000000001</v>
+      </c>
+      <c r="S78" s="20">
+        <v>0.96760000000000002</v>
+      </c>
+      <c r="T78" s="20">
+        <v>0.86180000000000001</v>
+      </c>
+      <c r="U78" s="20">
+        <v>0.88200000000000001</v>
+      </c>
+      <c r="V78" s="22">
+        <v>0.89080000000000004</v>
+      </c>
+      <c r="W78" s="22">
+        <v>0.90010000000000012</v>
+      </c>
+      <c r="X78" s="20">
+        <v>0.91080000000000005</v>
+      </c>
+      <c r="Y78" s="20">
+        <v>0.96989999999999998</v>
+      </c>
+      <c r="Z78" s="20">
+        <v>0.6391</v>
+      </c>
+      <c r="AA78" s="20">
+        <v>0.71509999999999996</v>
+      </c>
+      <c r="AB78" s="20">
+        <v>0.75380000000000003</v>
+      </c>
+      <c r="AC78" s="20">
+        <v>0.80600000000000005</v>
+      </c>
+      <c r="AD78" s="20">
+        <v>0.85429999999999995</v>
+      </c>
+      <c r="AE78" s="20">
+        <v>0.89990000000000003</v>
+      </c>
+      <c r="AF78" s="20">
+        <v>0.92920000000000003</v>
+      </c>
+      <c r="AG78" s="20">
+        <v>0.95820000000000005</v>
+      </c>
+      <c r="AH78" s="20">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="AI78" s="20">
+        <v>0.64170000000000005</v>
+      </c>
+      <c r="AJ78" s="20">
+        <v>0.65690000000000004</v>
+      </c>
+      <c r="AK78" s="20">
+        <v>0.65690000000000004</v>
+      </c>
+      <c r="AL78" s="20">
+        <v>0.7117</v>
+      </c>
+      <c r="AM78" s="20">
+        <v>0.78569999999999995</v>
+      </c>
+      <c r="AP78" s="7"/>
+    </row>
+    <row r="79" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A79" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="B79" s="20">
+        <v>1.0264424999999999</v>
+      </c>
+      <c r="C79" s="20">
+        <v>0.76456410256410257</v>
+      </c>
+      <c r="D79" s="20">
+        <v>0.88301886792452833</v>
+      </c>
+      <c r="E79" s="20">
+        <v>0.95902222222222222</v>
+      </c>
+      <c r="F79" s="20">
+        <v>0.95814509803921566</v>
+      </c>
+      <c r="G79" s="20">
+        <v>0.99880330634277992</v>
+      </c>
+      <c r="H79" s="20">
+        <v>0.99944578313253007</v>
+      </c>
+      <c r="I79" s="20">
+        <v>0.97689999999999999</v>
+      </c>
+      <c r="J79" s="20">
+        <v>1.0077414285714286</v>
+      </c>
+      <c r="K79" s="20">
+        <v>1.0068461538461539</v>
+      </c>
+      <c r="L79" s="21">
+        <v>1.0570504201680673</v>
+      </c>
+      <c r="M79" s="21">
+        <v>0.99080000000000001</v>
+      </c>
+      <c r="N79" s="20">
+        <v>1.0323</v>
+      </c>
+      <c r="O79" s="20">
+        <v>1.0083</v>
+      </c>
+      <c r="P79" s="20">
+        <v>1.0182</v>
+      </c>
+      <c r="Q79" s="20">
+        <v>0.95730000000000004</v>
+      </c>
+      <c r="R79" s="20">
+        <v>1</v>
+      </c>
+      <c r="S79" s="20">
+        <v>0.86529999999999996</v>
+      </c>
+      <c r="T79" s="20">
+        <v>0.93700000000000006</v>
+      </c>
+      <c r="U79" s="20">
+        <v>0.91290000000000004</v>
+      </c>
+      <c r="V79" s="22">
+        <v>1</v>
+      </c>
+      <c r="W79" s="22">
+        <v>0.78230000000000011</v>
+      </c>
+      <c r="X79" s="20">
+        <v>0.74529999999999996</v>
+      </c>
+      <c r="Y79" s="20">
+        <v>0.84499999999999997</v>
+      </c>
+      <c r="Z79" s="20">
+        <v>0.87829999999999997</v>
+      </c>
+      <c r="AA79" s="20">
+        <v>0.92490000000000006</v>
+      </c>
+      <c r="AB79" s="20">
+        <v>0.95469999999999999</v>
+      </c>
+      <c r="AC79" s="20">
+        <v>0.99609999999999999</v>
+      </c>
+      <c r="AD79" s="20">
+        <v>0.75</v>
+      </c>
+      <c r="AE79" s="20">
+        <v>0.76400000000000001</v>
+      </c>
+      <c r="AF79" s="20">
+        <v>0.8286</v>
+      </c>
+      <c r="AG79" s="20">
+        <v>0.82099999999999995</v>
+      </c>
+      <c r="AH79" s="20">
+        <v>0.85099999999999998</v>
+      </c>
+      <c r="AI79" s="20">
+        <v>0.88280000000000003</v>
+      </c>
+      <c r="AJ79" s="20">
+        <v>0.88570000000000004</v>
+      </c>
+      <c r="AK79" s="20">
+        <v>0.93789999999999996</v>
+      </c>
+      <c r="AL79" s="20">
+        <v>0.71</v>
+      </c>
+      <c r="AM79" s="20">
+        <v>0.69710000000000005</v>
+      </c>
+      <c r="AN79" s="5"/>
+      <c r="AO79" s="5"/>
+      <c r="AP79" s="6"/>
+    </row>
+    <row r="80" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A80" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="B80" s="20">
+        <v>0.97694951664876473</v>
+      </c>
+      <c r="C80" s="20">
+        <v>0.73981132075471701</v>
+      </c>
+      <c r="D80" s="20">
+        <v>0.84901960784313735</v>
+      </c>
+      <c r="E80" s="20">
+        <v>0.92451361867704285</v>
+      </c>
+      <c r="F80" s="20">
+        <v>0.97142857142857142</v>
+      </c>
+      <c r="G80" s="20">
+        <v>0.99557575757575767</v>
+      </c>
+      <c r="H80" s="20">
+        <v>1.001611111111111</v>
+      </c>
+      <c r="I80" s="20">
+        <v>0.98499999999999999</v>
+      </c>
+      <c r="J80" s="20">
+        <v>0.99822222222222223</v>
+      </c>
+      <c r="K80" s="20">
+        <v>0.99950000000000006</v>
+      </c>
+      <c r="L80" s="21">
+        <v>1</v>
+      </c>
+      <c r="M80" s="21">
+        <v>0.9819</v>
+      </c>
+      <c r="N80" s="20">
+        <v>0.98</v>
+      </c>
+      <c r="O80" s="20">
+        <v>1</v>
+      </c>
+      <c r="P80" s="20">
+        <v>0.98470000000000002</v>
+      </c>
+      <c r="Q80" s="20">
+        <v>0.83180000000000009</v>
+      </c>
+      <c r="R80" s="20">
+        <v>0.84399999999999997</v>
+      </c>
+      <c r="S80" s="20">
+        <v>0.8972</v>
+      </c>
+      <c r="T80" s="20">
+        <v>0.90459999999999996</v>
+      </c>
+      <c r="U80" s="20">
+        <v>0.97299999999999998</v>
+      </c>
+      <c r="V80" s="22">
+        <v>0.90580000000000005</v>
+      </c>
+      <c r="W80" s="22">
+        <v>0.90580000000000005</v>
+      </c>
+      <c r="X80" s="20">
+        <v>0.89880000000000004</v>
+      </c>
+      <c r="Y80" s="20">
+        <v>0.85260000000000002</v>
+      </c>
+      <c r="Z80" s="20">
+        <v>0.81</v>
+      </c>
+      <c r="AA80" s="20">
+        <v>0.90359999999999996</v>
+      </c>
+      <c r="AB80" s="20">
+        <v>0.89029999999999998</v>
+      </c>
+      <c r="AC80" s="20">
+        <v>0.9083</v>
+      </c>
+      <c r="AD80" s="20">
+        <v>1</v>
+      </c>
+      <c r="AE80" s="20">
+        <v>0.76800000000000002</v>
+      </c>
+      <c r="AF80" s="20">
+        <v>0.79910000000000003</v>
+      </c>
+      <c r="AG80" s="20">
+        <v>0.85609999999999997</v>
+      </c>
+      <c r="AH80" s="20">
+        <v>0.81810000000000005</v>
+      </c>
+      <c r="AI80" s="20">
+        <v>0.92520000000000002</v>
+      </c>
+      <c r="AJ80" s="20">
+        <v>0.89639999999999997</v>
+      </c>
+      <c r="AK80" s="20">
+        <v>0.89680000000000004</v>
+      </c>
+      <c r="AL80" s="20">
+        <v>0.97929999999999995</v>
+      </c>
+      <c r="AM80" s="20">
+        <v>0.60799999999999998</v>
+      </c>
+      <c r="AP80" s="7"/>
+    </row>
+    <row r="81" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A81" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B81" s="20">
+        <v>0.98778909090909095</v>
+      </c>
+      <c r="C81" s="20">
+        <v>0.69545454545454544</v>
+      </c>
+      <c r="D81" s="20">
+        <v>0.77855919080919078</v>
+      </c>
+      <c r="E81" s="20">
+        <v>0.91523888888888894</v>
+      </c>
+      <c r="F81" s="20">
+        <v>0.98925751479970114</v>
+      </c>
+      <c r="G81" s="20">
+        <v>1.0077125</v>
+      </c>
+      <c r="H81" s="20">
+        <v>0.98793101604278077</v>
+      </c>
+      <c r="I81" s="20">
+        <v>1.0151999999999999</v>
+      </c>
+      <c r="J81" s="20">
+        <v>1.0519730769230768</v>
+      </c>
+      <c r="K81" s="20">
+        <v>1.0353351463607594</v>
+      </c>
+      <c r="L81" s="21">
+        <v>1.008376599292228</v>
+      </c>
+      <c r="M81" s="21">
+        <v>1.0504</v>
+      </c>
+      <c r="N81" s="20">
+        <v>1.0373000000000001</v>
+      </c>
+      <c r="O81" s="20">
+        <v>0.98819999999999997</v>
+      </c>
+      <c r="P81" s="20">
+        <v>0.91639999999999999</v>
+      </c>
+      <c r="Q81" s="20">
+        <v>0.88070000000000004</v>
+      </c>
+      <c r="R81" s="20">
+        <v>0.88080000000000003</v>
+      </c>
+      <c r="S81" s="20">
+        <v>0.89759999999999995</v>
+      </c>
+      <c r="T81" s="20">
+        <v>0.88919999999999999</v>
+      </c>
+      <c r="U81" s="20">
+        <v>0.9556</v>
+      </c>
+      <c r="V81" s="22">
+        <v>0.97289999999999999</v>
+      </c>
+      <c r="W81" s="22">
+        <v>0.98920000000000008</v>
+      </c>
+      <c r="X81" s="20">
+        <v>0.85219999999999996</v>
+      </c>
+      <c r="Y81" s="20">
+        <v>0.88160000000000005</v>
+      </c>
+      <c r="Z81" s="20">
+        <v>0.92900000000000005</v>
+      </c>
+      <c r="AA81" s="20">
+        <v>0.98160000000000003</v>
+      </c>
+      <c r="AB81" s="20">
+        <v>0.84670000000000001</v>
+      </c>
+      <c r="AC81" s="20">
+        <v>0.88</v>
+      </c>
+      <c r="AD81" s="20">
+        <v>0.8921</v>
+      </c>
+      <c r="AE81" s="20">
+        <v>0.98709999999999998</v>
+      </c>
+      <c r="AF81" s="20">
+        <v>0.86639999999999995</v>
+      </c>
+      <c r="AG81" s="20">
+        <v>0.93</v>
+      </c>
+      <c r="AH81" s="20">
+        <v>0.9516</v>
+      </c>
+      <c r="AI81" s="20">
+        <v>0.98839999999999995</v>
+      </c>
+      <c r="AJ81" s="20">
+        <v>0.86909999999999998</v>
+      </c>
+      <c r="AK81" s="20">
+        <v>0.87839999999999996</v>
+      </c>
+      <c r="AL81" s="20">
+        <v>0.98839999999999995</v>
+      </c>
+      <c r="AM81" s="20">
+        <v>1</v>
+      </c>
+      <c r="AN81" s="5"/>
+      <c r="AO81" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="AP81" s="6"/>
+    </row>
+    <row r="82" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A82" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="B82" s="20">
+        <v>0.87831734317343158</v>
+      </c>
+      <c r="C82" s="20">
+        <v>0.95496000000000014</v>
+      </c>
+      <c r="D82" s="20">
+        <v>0.73377222222222227</v>
+      </c>
+      <c r="E82" s="20">
+        <v>0.85893157181571811</v>
+      </c>
+      <c r="F82" s="20">
+        <v>0.94367199999999996</v>
+      </c>
+      <c r="G82" s="20">
+        <v>0.99234042553191482</v>
+      </c>
+      <c r="H82" s="20">
+        <v>0.9521914280726258</v>
+      </c>
+      <c r="I82" s="20">
+        <v>0.96660000000000001</v>
+      </c>
+      <c r="J82" s="20">
+        <v>0.97930120481927707</v>
+      </c>
+      <c r="K82" s="20">
+        <v>1.0246283185840708</v>
+      </c>
+      <c r="L82" s="21">
+        <v>1.0882631578947368</v>
+      </c>
+      <c r="M82" s="21">
+        <v>1.0415999999999999</v>
+      </c>
+      <c r="N82" s="20">
+        <v>0.97299999999999998</v>
+      </c>
+      <c r="O82" s="20">
+        <v>1.046</v>
+      </c>
+      <c r="P82" s="20">
+        <v>0.97760000000000002</v>
+      </c>
+      <c r="Q82" s="20">
+        <v>0.96709999999999996</v>
+      </c>
+      <c r="R82" s="20">
+        <v>0.96719999999999995</v>
+      </c>
+      <c r="S82" s="20">
+        <v>0.99780000000000002</v>
+      </c>
+      <c r="T82" s="20">
+        <v>0.94899999999999995</v>
+      </c>
+      <c r="U82" s="20">
+        <v>0.9839</v>
+      </c>
+      <c r="V82" s="22">
+        <v>0.97340000000000004</v>
+      </c>
+      <c r="W82" s="22">
+        <v>1</v>
+      </c>
+      <c r="X82" s="20">
+        <v>0.92820000000000003</v>
+      </c>
+      <c r="Y82" s="20">
+        <v>0.94940000000000002</v>
+      </c>
+      <c r="Z82" s="20">
+        <v>0.95520000000000005</v>
+      </c>
+      <c r="AA82" s="20">
+        <v>0.98760000000000003</v>
+      </c>
+      <c r="AB82" s="20">
+        <v>0.9052</v>
+      </c>
+      <c r="AC82" s="20">
+        <v>0.90429999999999999</v>
+      </c>
+      <c r="AD82" s="20">
+        <v>0.96989999999999998</v>
+      </c>
+      <c r="AE82" s="20">
+        <v>1</v>
+      </c>
+      <c r="AF82" s="20">
+        <v>0.86499999999999999</v>
+      </c>
+      <c r="AG82" s="20">
+        <v>0.88170000000000004</v>
+      </c>
+      <c r="AH82" s="20">
+        <v>0.90920000000000001</v>
+      </c>
+      <c r="AI82" s="20">
+        <v>0.93010000000000004</v>
+      </c>
+      <c r="AJ82" s="20">
+        <v>1</v>
+      </c>
+      <c r="AK82" s="20">
+        <v>0.72589999999999999</v>
+      </c>
+      <c r="AL82" s="20">
+        <v>0.7772</v>
+      </c>
+      <c r="AM82" s="20">
+        <v>0.82199999999999995</v>
+      </c>
+      <c r="AO82" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="AP82" s="7"/>
+    </row>
+    <row r="83" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A83" s="15" t="s">
+        <v>83</v>
+      </c>
+      <c r="B83" s="20">
+        <v>0.94886470588235294</v>
+      </c>
+      <c r="C83" s="20">
+        <v>0.98933333333333318</v>
+      </c>
+      <c r="D83" s="20">
+        <v>0.68727309398951197</v>
+      </c>
+      <c r="E83" s="20">
+        <v>0.88407834101382488</v>
+      </c>
+      <c r="F83" s="20">
+        <v>0.92121212121212126</v>
+      </c>
+      <c r="G83" s="20">
+        <v>0.98590308370044055</v>
+      </c>
+      <c r="H83" s="20">
+        <v>0.93134328358208951</v>
+      </c>
+      <c r="I83" s="20">
+        <v>0.92949999999999999</v>
+      </c>
+      <c r="J83" s="20">
+        <v>1.018897927053267</v>
+      </c>
+      <c r="K83" s="20">
+        <v>1</v>
+      </c>
+      <c r="L83" s="21">
+        <v>1.0274626865671641</v>
+      </c>
+      <c r="M83" s="21">
+        <v>1</v>
+      </c>
+      <c r="N83" s="20">
+        <v>1.0043</v>
+      </c>
+      <c r="O83" s="20">
+        <v>1.0048000000000001</v>
+      </c>
+      <c r="P83" s="20">
+        <v>0.93289999999999995</v>
+      </c>
+      <c r="Q83" s="20">
+        <v>0.91269999999999996</v>
+      </c>
+      <c r="R83" s="20">
+        <v>0.93240000000000001</v>
+      </c>
+      <c r="S83" s="20">
+        <v>0.93640000000000001</v>
+      </c>
+      <c r="T83" s="20">
+        <v>0.82450000000000001</v>
+      </c>
+      <c r="U83" s="20">
+        <v>0.8861</v>
+      </c>
+      <c r="V83" s="22">
+        <v>0.87460000000000004</v>
+      </c>
+      <c r="W83" s="22">
+        <v>0.89620000000000011</v>
+      </c>
+      <c r="X83" s="20">
+        <v>0.96899999999999997</v>
+      </c>
+      <c r="Y83" s="20">
+        <v>0.74</v>
+      </c>
+      <c r="Z83" s="20">
+        <v>0.76980000000000004</v>
+      </c>
+      <c r="AA83" s="20">
+        <v>0.79430000000000001</v>
+      </c>
+      <c r="AB83" s="20">
+        <v>0.8165</v>
+      </c>
+      <c r="AC83" s="20">
+        <v>0.90269999999999995</v>
+      </c>
+      <c r="AD83" s="20">
+        <v>0.93140000000000001</v>
+      </c>
+      <c r="AE83" s="20">
+        <v>1</v>
+      </c>
+      <c r="AF83" s="20">
+        <v>1</v>
+      </c>
+      <c r="AG83" s="20">
+        <v>0.73929999999999996</v>
+      </c>
+      <c r="AH83" s="20">
+        <v>0.80930000000000002</v>
+      </c>
+      <c r="AI83" s="20">
+        <v>0.73909999999999998</v>
+      </c>
+      <c r="AJ83" s="20">
+        <v>0.74399999999999999</v>
+      </c>
+      <c r="AK83" s="20">
+        <v>0.85</v>
+      </c>
+      <c r="AL83" s="20">
+        <v>0.85709999999999997</v>
+      </c>
+      <c r="AM83" s="20">
+        <v>0.91779999999999995</v>
+      </c>
+      <c r="AN83" s="5"/>
+      <c r="AO83" s="5"/>
+      <c r="AP83" s="6"/>
+    </row>
+    <row r="84" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A84" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="B84" s="20">
+        <v>0.97289729071100917</v>
+      </c>
+      <c r="C84" s="20">
+        <v>0.76603174603174606</v>
+      </c>
+      <c r="D84" s="20">
+        <v>0.82253125000000016</v>
+      </c>
+      <c r="E84" s="20">
+        <v>0.93014608590927339</v>
+      </c>
+      <c r="F84" s="20">
+        <v>0.96820504385964912</v>
+      </c>
+      <c r="G84" s="20">
+        <v>0.99350000000000005</v>
+      </c>
+      <c r="H84" s="20">
+        <v>0.9326644080416977</v>
+      </c>
+      <c r="I84" s="20">
+        <v>1.002</v>
+      </c>
+      <c r="J84" s="20">
+        <v>1.0242955588452998</v>
+      </c>
+      <c r="K84" s="20">
+        <v>1.0374000000000001</v>
+      </c>
+      <c r="L84" s="21">
+        <v>1.0257333333333334</v>
+      </c>
+      <c r="M84" s="21">
+        <v>1.0624</v>
+      </c>
+      <c r="N84" s="20">
+        <v>1.0177</v>
+      </c>
+      <c r="O84" s="20">
+        <v>1</v>
+      </c>
+      <c r="P84" s="20">
+        <v>0.83689999999999998</v>
+      </c>
+      <c r="Q84" s="20">
+        <v>0.77510000000000001</v>
+      </c>
+      <c r="R84" s="20">
+        <v>0.81599999999999995</v>
+      </c>
+      <c r="S84" s="20">
+        <v>0.85419999999999996</v>
+      </c>
+      <c r="T84" s="20">
+        <v>0.8609</v>
+      </c>
+      <c r="U84" s="20">
+        <v>0.92179999999999995</v>
+      </c>
+      <c r="V84" s="22">
+        <v>0.96899999999999997</v>
+      </c>
+      <c r="W84" s="22">
+        <v>1</v>
+      </c>
+      <c r="X84" s="20">
+        <v>0.72</v>
+      </c>
+      <c r="Y84" s="20">
+        <v>0.7732</v>
+      </c>
+      <c r="Z84" s="20">
+        <v>0.71009999999999995</v>
+      </c>
+      <c r="AA84" s="20">
+        <v>0.80600000000000005</v>
+      </c>
+      <c r="AB84" s="20">
+        <v>0.8</v>
+      </c>
+      <c r="AC84" s="20">
+        <v>0.88839999999999997</v>
+      </c>
+      <c r="AD84" s="20">
+        <v>0.90600000000000003</v>
+      </c>
+      <c r="AE84" s="20">
+        <v>1</v>
+      </c>
+      <c r="AF84" s="20">
+        <v>0.68</v>
+      </c>
+      <c r="AG84" s="20">
+        <v>0.68859999999999999</v>
+      </c>
+      <c r="AH84" s="20">
+        <v>0.74409999999999998</v>
+      </c>
+      <c r="AI84" s="20">
+        <v>0.70950000000000002</v>
+      </c>
+      <c r="AJ84" s="20">
+        <v>0.79410000000000003</v>
+      </c>
+      <c r="AK84" s="20">
+        <v>0.84279999999999999</v>
+      </c>
+      <c r="AL84" s="20">
+        <v>0.92010000000000003</v>
+      </c>
+      <c r="AM84" s="20">
+        <v>0.9647</v>
+      </c>
+      <c r="AP84" s="7"/>
+    </row>
+    <row r="85" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A85" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="B85" s="20">
+        <v>0.68512987012987014</v>
+      </c>
+      <c r="C85" s="20">
+        <v>0.75077777777777788</v>
+      </c>
+      <c r="D85" s="20">
+        <v>0.84072923707117253</v>
+      </c>
+      <c r="E85" s="20">
+        <v>0.91464000000000001</v>
+      </c>
+      <c r="F85" s="20">
+        <v>1.0031841868823002</v>
+      </c>
+      <c r="G85" s="20">
+        <v>1.0061297709923664</v>
+      </c>
+      <c r="H85" s="20">
+        <v>1.0441764705882353</v>
+      </c>
+      <c r="I85" s="20">
+        <v>1.0415000000000001</v>
+      </c>
+      <c r="J85" s="20">
+        <v>1.0669999999999999</v>
+      </c>
+      <c r="K85" s="20">
+        <v>1.0194202898550724</v>
+      </c>
+      <c r="L85" s="21">
+        <v>1.0084404096834265</v>
+      </c>
+      <c r="M85" s="21">
+        <v>1.0818000000000001</v>
+      </c>
+      <c r="N85" s="20">
+        <v>1.0895999999999999</v>
+      </c>
+      <c r="O85" s="20">
+        <v>0.99980000000000002</v>
+      </c>
+      <c r="P85" s="20">
+        <v>0.90610000000000002</v>
+      </c>
+      <c r="Q85" s="20">
+        <v>0.94230000000000003</v>
+      </c>
+      <c r="R85" s="20">
+        <v>0.88200000000000001</v>
+      </c>
+      <c r="S85" s="20">
+        <v>0.91590000000000005</v>
+      </c>
+      <c r="T85" s="20">
+        <v>0.91359999999999997</v>
+      </c>
+      <c r="U85" s="20">
+        <v>0.9748</v>
+      </c>
+      <c r="V85" s="22">
+        <v>1</v>
+      </c>
+      <c r="W85" s="22">
+        <v>1</v>
+      </c>
+      <c r="X85" s="20">
+        <v>0.79479999999999995</v>
+      </c>
+      <c r="Y85" s="20">
+        <v>0.83199999999999996</v>
+      </c>
+      <c r="Z85" s="20">
+        <v>0.88639999999999997</v>
+      </c>
+      <c r="AA85" s="20">
+        <v>0.86140000000000005</v>
+      </c>
+      <c r="AB85" s="20">
+        <v>0.93149999999999999</v>
+      </c>
+      <c r="AC85" s="20">
+        <v>0.90910000000000002</v>
+      </c>
+      <c r="AD85" s="20">
+        <v>1</v>
+      </c>
+      <c r="AE85" s="20">
+        <v>1</v>
+      </c>
+      <c r="AF85" s="20">
+        <v>0.76680000000000004</v>
+      </c>
+      <c r="AG85" s="20">
+        <v>0.8115</v>
+      </c>
+      <c r="AH85" s="20">
+        <v>0.84309999999999996</v>
+      </c>
+      <c r="AI85" s="20">
+        <v>0.84619999999999995</v>
+      </c>
+      <c r="AJ85" s="20">
+        <v>0.86409999999999998</v>
+      </c>
+      <c r="AK85" s="20">
+        <v>0.9073</v>
+      </c>
+      <c r="AL85" s="20">
+        <v>0.93089999999999995</v>
+      </c>
+      <c r="AM85" s="20">
+        <v>0.96560000000000001</v>
+      </c>
+      <c r="AN85" s="5"/>
+      <c r="AO85" s="5"/>
+      <c r="AP85" s="6"/>
+    </row>
+    <row r="86" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A86" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="B86" s="20">
+        <v>0.72307161706579881</v>
+      </c>
+      <c r="C86" s="20">
+        <v>0.73762328767123297</v>
+      </c>
+      <c r="D86" s="20">
+        <v>0.83180000000000009</v>
+      </c>
+      <c r="E86" s="20">
+        <v>0.98703813953488373</v>
+      </c>
+      <c r="F86" s="20">
+        <v>0.84414</v>
+      </c>
+      <c r="G86" s="20">
+        <v>0.87655177865612655</v>
+      </c>
+      <c r="H86" s="20">
+        <v>0.93133986928104573</v>
+      </c>
+      <c r="I86" s="20">
+        <v>0.98329999999999995</v>
+      </c>
+      <c r="J86" s="20">
+        <v>0.90730454415818995</v>
+      </c>
+      <c r="K86" s="20">
+        <v>0.93101777777777783</v>
+      </c>
+      <c r="L86" s="21">
+        <v>0.95283643892339542</v>
+      </c>
+      <c r="M86" s="21">
+        <v>0.98699999999999999</v>
+      </c>
+      <c r="N86" s="20">
+        <v>0.9456</v>
+      </c>
+      <c r="O86" s="20">
+        <v>0.90920000000000001</v>
+      </c>
+      <c r="P86" s="20">
+        <v>0.88290000000000002</v>
+      </c>
+      <c r="Q86" s="20">
+        <v>0.86899999999999999</v>
+      </c>
+      <c r="R86" s="20">
+        <v>0.81910000000000005</v>
+      </c>
+      <c r="S86" s="20">
+        <v>0.90569999999999995</v>
+      </c>
+      <c r="T86" s="20">
+        <v>0.95750000000000002</v>
+      </c>
+      <c r="U86" s="20">
+        <v>0.999</v>
+      </c>
+      <c r="V86" s="22">
+        <v>0.85680000000000001</v>
+      </c>
+      <c r="W86" s="22">
+        <v>0.88749999999999996</v>
+      </c>
+      <c r="X86" s="20">
+        <v>0.95420000000000005</v>
+      </c>
+      <c r="Y86" s="20">
+        <v>1</v>
+      </c>
+      <c r="Z86" s="20">
+        <v>0.66830000000000001</v>
+      </c>
+      <c r="AA86" s="20">
+        <v>0.73699999999999999</v>
+      </c>
+      <c r="AB86" s="20">
+        <v>0.79500000000000004</v>
+      </c>
+      <c r="AC86" s="20">
+        <v>0.80500000000000005</v>
+      </c>
+      <c r="AD86" s="20">
+        <v>0.85540000000000005</v>
+      </c>
+      <c r="AE86" s="20">
+        <v>0.87709999999999999</v>
+      </c>
+      <c r="AF86" s="20">
+        <v>0.92630000000000001</v>
+      </c>
+      <c r="AG86" s="20">
+        <v>0.98870000000000002</v>
+      </c>
+      <c r="AH86" s="20">
+        <v>0.61799999999999999</v>
+      </c>
+      <c r="AI86" s="20">
+        <v>0.66910000000000003</v>
+      </c>
+      <c r="AJ86" s="20">
+        <v>0.61140000000000005</v>
+      </c>
+      <c r="AK86" s="20">
+        <v>0.71</v>
+      </c>
+      <c r="AL86" s="20">
+        <v>0.78159999999999996</v>
+      </c>
+      <c r="AM86" s="20">
+        <v>0.80030000000000001</v>
+      </c>
+      <c r="AO86" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="AP86" s="7"/>
+    </row>
+    <row r="87" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A87" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="B87" s="20">
+        <v>0.67470470470470478</v>
+      </c>
+      <c r="C87" s="20">
+        <v>0.79706993006992999</v>
+      </c>
+      <c r="D87" s="20">
+        <v>0.90773843930635834</v>
+      </c>
+      <c r="E87" s="20">
+        <v>0.99938835632452649</v>
+      </c>
+      <c r="F87" s="20">
+        <v>0.87930192224309867</v>
+      </c>
+      <c r="G87" s="20">
+        <v>0.93618181818181823</v>
+      </c>
+      <c r="H87" s="20">
+        <v>0.97416216216216212</v>
+      </c>
+      <c r="I87" s="20">
+        <v>0.99879999999999991</v>
+      </c>
+      <c r="J87" s="20">
+        <v>0.98961937716262971</v>
+      </c>
+      <c r="K87" s="20">
+        <v>0.98687499999999995</v>
+      </c>
+      <c r="L87" s="21">
+        <v>1.0083333333333333</v>
+      </c>
+      <c r="M87" s="21">
+        <v>0.99650000000000005</v>
+      </c>
+      <c r="N87" s="20">
+        <v>1.06</v>
+      </c>
+      <c r="O87" s="20">
+        <v>0.96589999999999998</v>
+      </c>
+      <c r="P87" s="20">
+        <v>0.98060000000000003</v>
+      </c>
+      <c r="Q87" s="20">
+        <v>0.99870000000000003</v>
+      </c>
+      <c r="R87" s="20">
+        <v>0.89470000000000005</v>
+      </c>
+      <c r="S87" s="20">
+        <v>0.91830000000000001</v>
+      </c>
+      <c r="T87" s="20">
+        <v>0.95740000000000003</v>
+      </c>
+      <c r="U87" s="20">
+        <v>0.99839999999999995</v>
+      </c>
+      <c r="V87" s="22">
+        <v>0.91039999999999999</v>
+      </c>
+      <c r="W87" s="22">
+        <v>0.93020000000000003</v>
+      </c>
+      <c r="X87" s="20">
+        <v>0.92500000000000004</v>
+      </c>
+      <c r="Y87" s="20">
+        <v>0.995</v>
+      </c>
+      <c r="Z87" s="20">
+        <v>0.87670000000000003</v>
+      </c>
+      <c r="AA87" s="20">
+        <v>0.8992</v>
+      </c>
+      <c r="AB87" s="20">
+        <v>0.92279999999999995</v>
+      </c>
+      <c r="AC87" s="20">
+        <v>1</v>
+      </c>
+      <c r="AD87" s="20">
+        <v>0.92500000000000004</v>
+      </c>
+      <c r="AE87" s="20">
+        <v>0.93200000000000005</v>
+      </c>
+      <c r="AF87" s="20">
+        <v>0.98640000000000005</v>
+      </c>
+      <c r="AG87" s="20">
+        <v>1</v>
+      </c>
+      <c r="AH87" s="20">
+        <v>0.77049999999999996</v>
+      </c>
+      <c r="AI87" s="20">
+        <v>0.73750000000000004</v>
+      </c>
+      <c r="AJ87" s="20">
+        <v>0.79630000000000001</v>
+      </c>
+      <c r="AK87" s="20">
+        <v>0.86670000000000003</v>
+      </c>
+      <c r="AL87" s="20">
+        <v>0.94450000000000001</v>
+      </c>
+      <c r="AM87" s="20">
+        <v>0.94259999999999999</v>
+      </c>
+      <c r="AN87" s="5"/>
+      <c r="AO87" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="AP87" s="6"/>
+    </row>
+    <row r="88" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A88" s="15" t="s">
+        <v>88</v>
+      </c>
+      <c r="B88" s="20">
+        <v>0.82113207547169809</v>
+      </c>
+      <c r="C88" s="20">
+        <v>0.77430107526881709</v>
+      </c>
+      <c r="D88" s="20">
+        <v>0.88507352941176465</v>
+      </c>
+      <c r="E88" s="20">
+        <v>0.99558620689655175</v>
+      </c>
+      <c r="F88" s="20">
+        <v>0.92430882352941168</v>
+      </c>
+      <c r="G88" s="20">
+        <v>0.93863725012189181</v>
+      </c>
+      <c r="H88" s="20">
+        <v>0.96930777107748323</v>
+      </c>
+      <c r="I88" s="20">
+        <v>0.98230000000000006</v>
+      </c>
+      <c r="J88" s="20">
+        <v>0.99630136986301365</v>
+      </c>
+      <c r="K88" s="20">
+        <v>0.98677685950413219</v>
+      </c>
+      <c r="L88" s="21">
+        <v>0.99157522123893804</v>
+      </c>
+      <c r="M88" s="21">
+        <v>0.99590000000000001</v>
+      </c>
+      <c r="N88" s="20">
+        <v>0.99750000000000005</v>
+      </c>
+      <c r="O88" s="20">
+        <v>0.98019999999999996</v>
+      </c>
+      <c r="P88" s="20">
+        <v>0.96299999999999997</v>
+      </c>
+      <c r="Q88" s="20">
+        <v>0.96200000000000008</v>
+      </c>
+      <c r="R88" s="20">
+        <v>0.98780000000000001</v>
+      </c>
+      <c r="S88" s="20">
+        <v>0.90249999999999997</v>
+      </c>
+      <c r="T88" s="20">
+        <v>0.97789999999999999</v>
+      </c>
+      <c r="U88" s="20">
+        <v>0.9667</v>
+      </c>
+      <c r="V88" s="22">
+        <v>1</v>
+      </c>
+      <c r="W88" s="22">
+        <v>0.85829999999999995</v>
+      </c>
+      <c r="X88" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="Y88" s="20">
+        <v>0.92759999999999998</v>
+      </c>
+      <c r="Z88" s="20">
+        <v>1</v>
+      </c>
+      <c r="AA88" s="20">
+        <v>1</v>
+      </c>
+      <c r="AB88" s="20">
+        <v>0.79879999999999995</v>
+      </c>
+      <c r="AC88" s="20">
+        <v>0.87519999999999998</v>
+      </c>
+      <c r="AD88" s="20">
+        <v>0.90510000000000002</v>
+      </c>
+      <c r="AE88" s="20">
+        <v>0.97219999999999995</v>
+      </c>
+      <c r="AF88" s="20">
+        <v>0.91220000000000001</v>
+      </c>
+      <c r="AG88" s="20">
+        <v>0.91020000000000001</v>
+      </c>
+      <c r="AH88" s="20">
+        <v>0.95440000000000003</v>
+      </c>
+      <c r="AI88" s="20">
+        <v>0.99539999999999995</v>
+      </c>
+      <c r="AJ88" s="20">
+        <v>0.73650000000000004</v>
+      </c>
+      <c r="AK88" s="20">
+        <v>0.72709999999999997</v>
+      </c>
+      <c r="AL88" s="20">
+        <v>0.86299999999999999</v>
+      </c>
+      <c r="AM88" s="20">
+        <v>0.84560000000000002</v>
+      </c>
+      <c r="AO88" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="AP88" s="7"/>
+    </row>
+    <row r="89" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A89" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="B89" s="20">
+        <v>0.61176972281449893</v>
+      </c>
+      <c r="C89" s="20">
+        <v>0.66982405498281783</v>
+      </c>
+      <c r="D89" s="20">
+        <v>0.81893103448275861</v>
+      </c>
+      <c r="E89" s="20">
+        <v>0.99835537833106403</v>
+      </c>
+      <c r="F89" s="20">
+        <v>0.84910338007910824</v>
+      </c>
+      <c r="G89" s="20">
+        <v>0.89914634146341466</v>
+      </c>
+      <c r="H89" s="20">
+        <v>0.97</v>
+      </c>
+      <c r="I89" s="20">
+        <v>0.98549999999999993</v>
+      </c>
+      <c r="J89" s="20">
+        <v>1.0364901960784314</v>
+      </c>
+      <c r="K89" s="20">
+        <v>1.0752469857508222</v>
+      </c>
+      <c r="L89" s="21">
+        <v>1.0115000000000001</v>
+      </c>
+      <c r="M89" s="21">
+        <v>0.99909000000000003</v>
+      </c>
+      <c r="N89" s="20">
+        <v>0.96550000000000002</v>
+      </c>
+      <c r="O89" s="20">
+        <v>0.91469999999999996</v>
+      </c>
+      <c r="P89" s="20">
+        <v>0.8861</v>
+      </c>
+      <c r="Q89" s="20">
+        <v>0.66080000000000005</v>
+      </c>
+      <c r="R89" s="20">
+        <v>0.66290000000000004</v>
+      </c>
+      <c r="S89" s="20">
+        <v>0.72650000000000003</v>
+      </c>
+      <c r="T89" s="20">
+        <v>0.94210000000000005</v>
+      </c>
+      <c r="U89" s="20">
+        <v>0.99160000000000004</v>
+      </c>
+      <c r="V89" s="22">
+        <v>0.55300000000000005</v>
+      </c>
+      <c r="W89" s="22">
+        <v>0.66079999999999994</v>
+      </c>
+      <c r="X89" s="20">
+        <v>0.66569999999999996</v>
+      </c>
+      <c r="Y89" s="20">
+        <v>0.7</v>
+      </c>
+      <c r="Z89" s="20">
+        <v>0.91590000000000005</v>
+      </c>
+      <c r="AA89" s="20">
+        <v>0.73409999999999997</v>
+      </c>
+      <c r="AB89" s="20">
+        <v>0.70469999999999999</v>
+      </c>
+      <c r="AC89" s="20">
+        <v>0.91669999999999996</v>
+      </c>
+      <c r="AD89" s="20">
+        <v>0.72399999999999998</v>
+      </c>
+      <c r="AE89" s="20">
+        <v>0.83330000000000004</v>
+      </c>
+      <c r="AF89" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="AG89" s="20">
+        <v>0.86750000000000005</v>
+      </c>
+      <c r="AH89" s="20">
+        <v>0.93930000000000002</v>
+      </c>
+      <c r="AI89" s="20">
+        <v>0.89729999999999999</v>
+      </c>
+      <c r="AJ89" s="20">
+        <v>0.89400000000000002</v>
+      </c>
+      <c r="AK89" s="20">
+        <v>0.93559999999999999</v>
+      </c>
+      <c r="AL89" s="20">
+        <v>0.54379999999999995</v>
+      </c>
+      <c r="AM89" s="20">
+        <v>0.64839999999999998</v>
+      </c>
+      <c r="AN89" s="5"/>
+      <c r="AO89" s="5"/>
+      <c r="AP89" s="6"/>
+    </row>
+    <row r="90" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A90" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="B90" s="20">
+        <v>0.60729999999999995</v>
+      </c>
+      <c r="C90" s="20">
+        <v>0.6652330014224751</v>
+      </c>
+      <c r="D90" s="20">
+        <v>0.84795362967700671</v>
+      </c>
+      <c r="E90" s="20">
+        <v>0.99847532051282051</v>
+      </c>
+      <c r="F90" s="20">
+        <v>0.8375588235294118</v>
+      </c>
+      <c r="G90" s="20">
+        <v>0.92310868079289132</v>
+      </c>
+      <c r="H90" s="20">
+        <v>0.94778996865203768</v>
+      </c>
+      <c r="I90" s="20">
+        <v>0.9706999999999999</v>
+      </c>
+      <c r="J90" s="20">
+        <v>0.99891386554621842</v>
+      </c>
+      <c r="K90" s="20">
+        <v>1.0511460674157302</v>
+      </c>
+      <c r="L90" s="21">
+        <v>1.0372727272727273</v>
+      </c>
+      <c r="M90" s="21">
+        <v>1.0266999999999999</v>
+      </c>
+      <c r="N90" s="20">
+        <v>0.99950000000000006</v>
+      </c>
+      <c r="O90" s="20">
+        <v>0.98769999999999991</v>
+      </c>
+      <c r="P90" s="20">
+        <v>0.99429999999999996</v>
+      </c>
+      <c r="Q90" s="20">
+        <v>0.996</v>
+      </c>
+      <c r="R90" s="20">
+        <v>0.79710000000000003</v>
+      </c>
+      <c r="S90" s="20">
+        <v>0.7671</v>
+      </c>
+      <c r="T90" s="20">
+        <v>0.82</v>
+      </c>
+      <c r="U90" s="20">
+        <v>0.92310000000000003</v>
+      </c>
+      <c r="V90" s="22">
+        <v>0.91169999999999995</v>
+      </c>
+      <c r="W90" s="22">
+        <v>0.92569999999999997</v>
+      </c>
+      <c r="X90" s="20">
+        <v>0.99660000000000004</v>
+      </c>
+      <c r="Y90" s="20">
+        <v>0.7712</v>
+      </c>
+      <c r="Z90" s="20">
+        <v>0.85470000000000002</v>
+      </c>
+      <c r="AA90" s="20">
+        <v>0.90559999999999996</v>
+      </c>
+      <c r="AB90" s="20">
+        <v>0.9294</v>
+      </c>
+      <c r="AC90" s="20">
+        <v>0.97199999999999998</v>
+      </c>
+      <c r="AD90" s="20">
+        <v>0.96030000000000004</v>
+      </c>
+      <c r="AE90" s="20">
+        <v>0.99750000000000005</v>
+      </c>
+      <c r="AF90" s="20">
+        <v>0.754</v>
+      </c>
+      <c r="AG90" s="20">
+        <v>0.78749999999999998</v>
+      </c>
+      <c r="AH90" s="20">
+        <v>0.81</v>
+      </c>
+      <c r="AI90" s="20">
+        <v>0.78380000000000005</v>
+      </c>
+      <c r="AJ90" s="20">
+        <v>0.85899999999999999</v>
+      </c>
+      <c r="AK90" s="20">
+        <v>0.86499999999999999</v>
+      </c>
+      <c r="AL90" s="20">
+        <v>0.93369999999999997</v>
+      </c>
+      <c r="AM90" s="20">
+        <v>0.98570000000000002</v>
+      </c>
+      <c r="AP90" s="7"/>
+    </row>
+    <row r="91" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A91" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="B91" s="20">
+        <v>0.64582853855005751</v>
+      </c>
+      <c r="C91" s="20">
+        <v>0.74877394957983201</v>
+      </c>
+      <c r="D91" s="20">
+        <v>0.89907430340557271</v>
+      </c>
+      <c r="E91" s="20">
+        <v>0.95699713467048708</v>
+      </c>
+      <c r="F91" s="20">
+        <v>1.0001904761904763</v>
+      </c>
+      <c r="G91" s="20">
+        <v>0.92715094339622639</v>
+      </c>
+      <c r="H91" s="20">
+        <v>1.1292126223091978</v>
+      </c>
+      <c r="I91" s="20">
+        <v>0.99750000000000005</v>
+      </c>
+      <c r="J91" s="20">
+        <v>1.4585499999999998</v>
+      </c>
+      <c r="K91" s="20">
+        <v>1.4293333333333333</v>
+      </c>
+      <c r="L91" s="21">
+        <v>1.1570459595959597</v>
+      </c>
+      <c r="M91" s="21">
+        <v>1.1246</v>
+      </c>
+      <c r="N91" s="20">
+        <v>1.0623</v>
+      </c>
+      <c r="O91" s="20">
+        <v>1.0709</v>
+      </c>
+      <c r="P91" s="20">
+        <v>0.99750000000000005</v>
+      </c>
+      <c r="Q91" s="20">
+        <v>1.0098</v>
+      </c>
+      <c r="R91" s="20">
+        <v>0.78339999999999999</v>
+      </c>
+      <c r="S91" s="20">
+        <v>0.74260000000000004</v>
+      </c>
+      <c r="T91" s="20">
+        <v>0.89780000000000004</v>
+      </c>
+      <c r="U91" s="20">
+        <v>1</v>
+      </c>
+      <c r="V91" s="22">
+        <v>0.58399999999999996</v>
+      </c>
+      <c r="W91" s="22">
+        <v>0.67130000000000001</v>
+      </c>
+      <c r="X91" s="20">
+        <v>0.78249999999999997</v>
+      </c>
+      <c r="Y91" s="20">
+        <v>0.69840000000000002</v>
+      </c>
+      <c r="Z91" s="20">
+        <v>0.8</v>
+      </c>
+      <c r="AA91" s="20">
+        <v>0.91320000000000001</v>
+      </c>
+      <c r="AB91" s="20">
+        <v>1.0297000000000001</v>
+      </c>
+      <c r="AC91" s="20">
+        <v>1</v>
+      </c>
+      <c r="AD91" s="20">
+        <v>0.67390000000000005</v>
+      </c>
+      <c r="AE91" s="20">
+        <v>0.72750000000000004</v>
+      </c>
+      <c r="AF91" s="20">
+        <v>0.76990000000000003</v>
+      </c>
+      <c r="AG91" s="20">
+        <v>0.73160000000000003</v>
+      </c>
+      <c r="AH91" s="20">
+        <v>0.77239999999999998</v>
+      </c>
+      <c r="AI91" s="20">
+        <v>0.71130000000000004</v>
+      </c>
+      <c r="AJ91" s="20">
+        <v>0.67810000000000004</v>
+      </c>
+      <c r="AK91" s="20">
+        <v>0.96440000000000003</v>
+      </c>
+      <c r="AL91" s="20">
+        <v>0.67710000000000004</v>
+      </c>
+      <c r="AM91" s="20">
+        <v>0.45660000000000001</v>
+      </c>
+      <c r="AN91" s="5"/>
+      <c r="AO91" s="5"/>
+      <c r="AP91" s="6"/>
+    </row>
+    <row r="92" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A92" s="15" t="s">
+        <v>92</v>
+      </c>
+      <c r="B92" s="20">
+        <v>0.66965517241379313</v>
+      </c>
+      <c r="C92" s="20">
+        <v>0.70172451589331386</v>
+      </c>
+      <c r="D92" s="20">
+        <v>0.82028985507246377</v>
+      </c>
+      <c r="E92" s="20">
+        <v>1</v>
+      </c>
+      <c r="F92" s="20">
+        <v>0.77346754364396353</v>
+      </c>
+      <c r="G92" s="20">
+        <v>0.79042253521126749</v>
+      </c>
+      <c r="H92" s="20">
+        <v>0.84481686957415125</v>
+      </c>
+      <c r="I92" s="20">
+        <v>0.88400000000000001</v>
+      </c>
+      <c r="J92" s="20">
+        <v>0.95332284374799303</v>
+      </c>
+      <c r="K92" s="20">
+        <v>0.99714285714285711</v>
+      </c>
+      <c r="L92" s="21">
+        <v>1.1097382904638886</v>
+      </c>
+      <c r="M92" s="21">
+        <v>1.1786000000000001</v>
+      </c>
+      <c r="N92" s="20">
+        <v>1.1978</v>
+      </c>
+      <c r="O92" s="20">
+        <v>1.1115999999999999</v>
+      </c>
+      <c r="P92" s="20">
+        <v>1.0646</v>
+      </c>
+      <c r="Q92" s="20">
+        <v>0.96</v>
+      </c>
+      <c r="R92" s="20">
+        <v>0.96450000000000002</v>
+      </c>
+      <c r="S92" s="20">
+        <v>0.84030000000000005</v>
+      </c>
+      <c r="T92" s="20">
+        <v>0.90959999999999996</v>
+      </c>
+      <c r="U92" s="20">
+        <v>0.93120000000000003</v>
+      </c>
+      <c r="V92" s="22">
+        <v>0.97529999999999994</v>
+      </c>
+      <c r="W92" s="22">
+        <v>0.88730000000000009</v>
+      </c>
+      <c r="X92" s="20">
+        <v>0.9425</v>
+      </c>
+      <c r="Y92" s="20">
+        <v>0.93920000000000003</v>
+      </c>
+      <c r="Z92" s="20">
+        <v>0.98140000000000005</v>
+      </c>
+      <c r="AA92" s="20">
+        <v>0.69499999999999995</v>
+      </c>
+      <c r="AB92" s="20">
+        <v>0.74619999999999997</v>
+      </c>
+      <c r="AC92" s="20">
+        <v>0.7712</v>
+      </c>
+      <c r="AD92" s="20">
+        <v>0.82169999999999999</v>
+      </c>
+      <c r="AE92" s="20">
+        <v>0.88319999999999999</v>
+      </c>
+      <c r="AF92" s="20">
+        <v>0.9395</v>
+      </c>
+      <c r="AG92" s="20">
+        <v>0.92920000000000003</v>
+      </c>
+      <c r="AH92" s="20">
+        <v>0.95469999999999999</v>
+      </c>
+      <c r="AI92" s="20">
+        <v>0.55149999999999999</v>
+      </c>
+      <c r="AJ92" s="20">
+        <v>0.59560000000000002</v>
+      </c>
+      <c r="AK92" s="20">
+        <v>0.67649999999999999</v>
+      </c>
+      <c r="AL92" s="20">
+        <v>0.68559999999999999</v>
+      </c>
+      <c r="AM92" s="20">
+        <v>0.70220000000000005</v>
+      </c>
+      <c r="AP92" s="7"/>
+    </row>
+    <row r="93" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A93" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="B93" s="20">
+        <v>1.000658451749735</v>
+      </c>
+      <c r="C93" s="20">
+        <v>0.54971276595744678</v>
+      </c>
+      <c r="D93" s="20">
+        <v>0.74772000000000005</v>
+      </c>
+      <c r="E93" s="20">
+        <v>0.80867539267015709</v>
+      </c>
+      <c r="F93" s="20">
+        <v>0.85970270270270266</v>
+      </c>
+      <c r="G93" s="20">
+        <v>0.94374736842105267</v>
+      </c>
+      <c r="H93" s="20">
+        <v>0.96757096045197732</v>
+      </c>
+      <c r="I93" s="20">
+        <v>0.97870000000000001</v>
+      </c>
+      <c r="J93" s="20">
+        <v>1.0261307692307693</v>
+      </c>
+      <c r="K93" s="20">
+        <v>1.2</v>
+      </c>
+      <c r="L93" s="21">
+        <v>1.2281324786324785</v>
+      </c>
+      <c r="M93" s="21">
+        <v>1.3888999999999998</v>
+      </c>
+      <c r="N93" s="20">
+        <v>1.3087</v>
+      </c>
+      <c r="O93" s="20">
+        <v>1.1676</v>
+      </c>
+      <c r="P93" s="20">
+        <v>1.0063</v>
+      </c>
+      <c r="Q93" s="20">
+        <v>0.94530000000000003</v>
+      </c>
+      <c r="R93" s="20">
+        <v>1</v>
+      </c>
+      <c r="S93" s="20">
+        <v>0.74209999999999998</v>
+      </c>
+      <c r="T93" s="20">
+        <v>0.8</v>
+      </c>
+      <c r="U93" s="20">
+        <v>0.77780000000000005</v>
+      </c>
+      <c r="V93" s="22">
+        <v>0.76429999999999998</v>
+      </c>
+      <c r="W93" s="22">
+        <v>0.82420000000000004</v>
+      </c>
+      <c r="X93" s="20">
+        <v>0.84019999999999995</v>
+      </c>
+      <c r="Y93" s="20">
+        <v>0.82389999999999997</v>
+      </c>
+      <c r="Z93" s="20">
+        <v>0.91390000000000005</v>
+      </c>
+      <c r="AA93" s="20">
+        <v>0.73680000000000001</v>
+      </c>
+      <c r="AB93" s="20">
+        <v>0.84299999999999997</v>
+      </c>
+      <c r="AC93" s="20">
+        <v>0.81110000000000004</v>
+      </c>
+      <c r="AD93" s="20">
+        <v>0.9</v>
+      </c>
+      <c r="AE93" s="20">
+        <v>0.94130000000000003</v>
+      </c>
+      <c r="AF93" s="20">
+        <v>0.95520000000000005</v>
+      </c>
+      <c r="AG93" s="20">
+        <v>0.95540000000000003</v>
+      </c>
+      <c r="AH93" s="20">
+        <v>1</v>
+      </c>
+      <c r="AI93" s="20">
+        <v>0.53849999999999998</v>
+      </c>
+      <c r="AJ93" s="20">
+        <v>0.6</v>
+      </c>
+      <c r="AK93" s="20">
+        <v>0.63470000000000004</v>
+      </c>
+      <c r="AL93" s="20">
+        <v>0.63639999999999997</v>
+      </c>
+      <c r="AM93" s="20">
+        <v>0.6452</v>
+      </c>
+      <c r="AN93" s="5"/>
+      <c r="AO93" s="5"/>
+      <c r="AP93" s="6"/>
+    </row>
+    <row r="94" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A94" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="B94" s="20">
+        <v>0.98633912748643771</v>
+      </c>
+      <c r="C94" s="20">
+        <v>0.64683959589153361</v>
+      </c>
+      <c r="D94" s="20">
+        <v>0.80523753164556966</v>
+      </c>
+      <c r="E94" s="20">
+        <v>0.95734993084370679</v>
+      </c>
+      <c r="F94" s="20">
+        <v>1.00078363636364</v>
+      </c>
+      <c r="G94" s="20">
+        <v>0.84436823070607558</v>
+      </c>
+      <c r="H94" s="20">
+        <v>0.89001276595744683</v>
+      </c>
+      <c r="I94" s="20">
+        <v>0.94299999999999995</v>
+      </c>
+      <c r="J94" s="20">
+        <v>0.99572390165887925</v>
+      </c>
+      <c r="K94" s="20">
+        <v>1.0044148968678379</v>
+      </c>
+      <c r="L94" s="21">
+        <v>1.054915412692806</v>
+      </c>
+      <c r="M94" s="21">
+        <v>1.093</v>
+      </c>
+      <c r="N94" s="20">
+        <v>1.101</v>
+      </c>
+      <c r="O94" s="20">
+        <v>1.0559000000000001</v>
+      </c>
+      <c r="P94" s="20">
+        <v>1.0346</v>
+      </c>
+      <c r="Q94" s="20">
+        <v>0.99319999999999997</v>
+      </c>
+      <c r="R94" s="20">
+        <v>0.99909999999999999</v>
+      </c>
+      <c r="S94" s="20">
+        <v>0.81320000000000003</v>
+      </c>
+      <c r="T94" s="20">
+        <v>0.84470000000000001</v>
+      </c>
+      <c r="U94" s="20">
+        <v>0.89159999999999995</v>
+      </c>
+      <c r="V94" s="22">
+        <v>0.9093</v>
+      </c>
+      <c r="W94" s="22">
+        <v>0.91800000000000004</v>
+      </c>
+      <c r="X94" s="20">
+        <v>0.92820000000000003</v>
+      </c>
+      <c r="Y94" s="20">
+        <v>0.96289999999999998</v>
+      </c>
+      <c r="Z94" s="20">
+        <v>0.99590000000000001</v>
+      </c>
+      <c r="AA94" s="20">
+        <v>0.73</v>
+      </c>
+      <c r="AB94" s="20">
+        <v>0.7591</v>
+      </c>
+      <c r="AC94" s="20">
+        <v>0.76970000000000005</v>
+      </c>
+      <c r="AD94" s="20">
+        <v>0.80049999999999999</v>
+      </c>
+      <c r="AE94" s="20">
+        <v>0.86539999999999995</v>
+      </c>
+      <c r="AF94" s="20">
+        <v>0.90880000000000005</v>
+      </c>
+      <c r="AG94" s="20">
+        <v>0.94399999999999995</v>
+      </c>
+      <c r="AH94" s="20">
+        <v>0.96020000000000005</v>
+      </c>
+      <c r="AI94" s="20">
+        <v>0.6855</v>
+      </c>
+      <c r="AJ94" s="20">
+        <v>0.69179999999999997</v>
+      </c>
+      <c r="AK94" s="20">
+        <v>0.66800000000000004</v>
+      </c>
+      <c r="AL94" s="20">
+        <v>0.72219999999999995</v>
+      </c>
+      <c r="AM94" s="20">
+        <v>0.73019999999999996</v>
+      </c>
+      <c r="AP94" s="7"/>
+    </row>
+    <row r="95" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A95" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="B95" s="20">
+        <v>0.68965517241379315</v>
+      </c>
+      <c r="C95" s="20">
+        <v>0.70515597107438022</v>
+      </c>
+      <c r="D95" s="20">
+        <v>0.86175278154681134</v>
+      </c>
+      <c r="E95" s="20">
+        <v>0.91718857142857146</v>
+      </c>
+      <c r="F95" s="20">
+        <v>1</v>
+      </c>
+      <c r="G95" s="20">
+        <v>1.0270235294117647</v>
+      </c>
+      <c r="H95" s="20">
+        <v>1.0597020408163265</v>
+      </c>
+      <c r="I95" s="20">
+        <v>1.0293999999999999</v>
+      </c>
+      <c r="J95" s="20">
+        <v>1.2332535778985507</v>
+      </c>
+      <c r="K95" s="20">
+        <v>1.1371066666666667</v>
+      </c>
+      <c r="L95" s="21">
+        <v>1.1832500444275196</v>
+      </c>
+      <c r="M95" s="21">
+        <v>1.077</v>
+      </c>
+      <c r="N95" s="20">
+        <v>1.0343</v>
+      </c>
+      <c r="O95" s="20">
+        <v>1.0053000000000001</v>
+      </c>
+      <c r="P95" s="20">
+        <v>1.0426</v>
+      </c>
+      <c r="Q95" s="20">
+        <v>0.9728</v>
+      </c>
+      <c r="R95" s="20">
+        <v>0.59960000000000002</v>
+      </c>
+      <c r="S95" s="20">
+        <v>0.41420000000000001</v>
+      </c>
+      <c r="T95" s="20">
+        <v>0.54310000000000003</v>
+      </c>
+      <c r="U95" s="20">
+        <v>0.71879999999999999</v>
+      </c>
+      <c r="V95" s="22">
+        <v>0.79269999999999996</v>
+      </c>
+      <c r="W95" s="22">
+        <v>0.82400000000000007</v>
+      </c>
+      <c r="X95" s="20">
+        <v>0.86599999999999999</v>
+      </c>
+      <c r="Y95" s="20">
+        <v>1</v>
+      </c>
+      <c r="Z95" s="20">
+        <v>0.72219999999999995</v>
+      </c>
+      <c r="AA95" s="20">
+        <v>0.74560000000000004</v>
+      </c>
+      <c r="AB95" s="20">
+        <v>0.83320000000000005</v>
+      </c>
+      <c r="AC95" s="20">
+        <v>0.82</v>
+      </c>
+      <c r="AD95" s="20">
+        <v>0.9536</v>
+      </c>
+      <c r="AE95" s="20">
+        <v>0.93279999999999996</v>
+      </c>
+      <c r="AF95" s="20">
+        <v>0.93400000000000005</v>
+      </c>
+      <c r="AG95" s="20">
+        <v>1</v>
+      </c>
+      <c r="AH95" s="20">
+        <v>0.55210000000000004</v>
+      </c>
+      <c r="AI95" s="20">
+        <v>0.6</v>
+      </c>
+      <c r="AJ95" s="20">
+        <v>0.63629999999999998</v>
+      </c>
+      <c r="AK95" s="20">
+        <v>0.73329999999999995</v>
+      </c>
+      <c r="AL95" s="20">
+        <v>0.80459999999999998</v>
+      </c>
+      <c r="AM95" s="20">
+        <v>0.80549999999999999</v>
+      </c>
+      <c r="AN95" s="5"/>
+      <c r="AO95" s="5"/>
+      <c r="AP95" s="6"/>
+    </row>
+    <row r="96" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A96" s="15" t="s">
+        <v>96</v>
+      </c>
+      <c r="B96" s="20">
+        <v>0.9689189189189189</v>
+      </c>
+      <c r="C96" s="20">
+        <v>1</v>
+      </c>
+      <c r="D96" s="20">
+        <v>0.9971830985915493</v>
+      </c>
+      <c r="E96" s="20">
+        <v>1</v>
+      </c>
+      <c r="F96" s="20">
+        <v>1</v>
+      </c>
+      <c r="G96" s="20">
+        <v>1</v>
+      </c>
+      <c r="H96" s="20">
+        <v>1.0120300751879698</v>
+      </c>
+      <c r="I96" s="20">
+        <v>1.0299</v>
+      </c>
+      <c r="J96" s="20">
+        <v>1.015068493150685</v>
+      </c>
+      <c r="K96" s="20">
+        <v>1</v>
+      </c>
+      <c r="L96" s="21">
+        <v>1.0349999999999999</v>
+      </c>
+      <c r="M96" s="21">
+        <v>0.98239999999999994</v>
+      </c>
+      <c r="N96" s="20">
+        <v>1.0015000000000001</v>
+      </c>
+      <c r="O96" s="20">
+        <v>0.90769999999999995</v>
+      </c>
+      <c r="P96" s="20">
+        <v>0.85399999999999998</v>
+      </c>
+      <c r="Q96" s="20">
+        <v>0.79659999999999997</v>
+      </c>
+      <c r="R96" s="20">
+        <v>0.86070000000000002</v>
+      </c>
+      <c r="S96" s="20">
+        <v>0.82069999999999999</v>
+      </c>
+      <c r="T96" s="20">
+        <v>0.94679999999999997</v>
+      </c>
+      <c r="U96" s="20">
+        <v>1</v>
+      </c>
+      <c r="V96" s="22">
+        <v>0.75749999999999995</v>
+      </c>
+      <c r="W96" s="22">
+        <v>0.7995000000000001</v>
+      </c>
+      <c r="X96" s="20">
+        <v>0.76</v>
+      </c>
+      <c r="Y96" s="20">
+        <v>0.85640000000000005</v>
+      </c>
+      <c r="Z96" s="20">
+        <v>0.92720000000000002</v>
+      </c>
+      <c r="AA96" s="20">
+        <v>0.87439999999999996</v>
+      </c>
+      <c r="AB96" s="20">
+        <v>0.92090000000000005</v>
+      </c>
+      <c r="AC96" s="20">
+        <v>0.99580000000000002</v>
+      </c>
+      <c r="AD96" s="20">
+        <v>0.77980000000000005</v>
+      </c>
+      <c r="AE96" s="20">
+        <v>0.86670000000000003</v>
+      </c>
+      <c r="AF96" s="20">
+        <v>0.85799999999999998</v>
+      </c>
+      <c r="AG96" s="20">
+        <v>0.86509999999999998</v>
+      </c>
+      <c r="AH96" s="20">
+        <v>0.92500000000000004</v>
+      </c>
+      <c r="AI96" s="20">
+        <v>0.89290000000000003</v>
+      </c>
+      <c r="AJ96" s="20">
+        <v>0.95909999999999995</v>
+      </c>
+      <c r="AK96" s="20">
+        <v>1</v>
+      </c>
+      <c r="AL96" s="20">
+        <v>0.74570000000000003</v>
+      </c>
+      <c r="AM96" s="20">
+        <v>0.73499999999999999</v>
+      </c>
+      <c r="AP96" s="7"/>
+    </row>
+    <row r="97" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A97" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="B97" s="20">
+        <v>0.69674207936726906</v>
+      </c>
+      <c r="C97" s="20">
+        <v>0.76577777777777778</v>
+      </c>
+      <c r="D97" s="20">
+        <v>0.98405427158790393</v>
+      </c>
+      <c r="E97" s="20">
+        <v>0.78916335791264891</v>
+      </c>
+      <c r="F97" s="20">
+        <v>0.85441669420707234</v>
+      </c>
+      <c r="G97" s="20">
+        <v>0.92461538461538462</v>
+      </c>
+      <c r="H97" s="20">
+        <v>0.9575510204081632</v>
+      </c>
+      <c r="I97" s="20">
+        <v>1.0139</v>
+      </c>
+      <c r="J97" s="20">
+        <v>0.9936491935483871</v>
+      </c>
+      <c r="K97" s="20">
+        <v>0.99697117071045938</v>
+      </c>
+      <c r="L97" s="21">
+        <v>0.98882352941176466</v>
+      </c>
+      <c r="M97" s="21">
+        <v>1.0295999999999998</v>
+      </c>
+      <c r="N97" s="20">
+        <v>1.0202</v>
+      </c>
+      <c r="O97" s="20">
+        <v>0.97909999999999997</v>
+      </c>
+      <c r="P97" s="20">
+        <v>0.91010000000000002</v>
+      </c>
+      <c r="Q97" s="20">
+        <v>0.78739999999999999</v>
+      </c>
+      <c r="R97" s="20">
+        <v>0.78380000000000005</v>
+      </c>
+      <c r="S97" s="20">
+        <v>0.84030000000000005</v>
+      </c>
+      <c r="T97" s="20">
+        <v>0.97529999999999994</v>
+      </c>
+      <c r="U97" s="20">
+        <v>0.76490000000000002</v>
+      </c>
+      <c r="V97" s="22">
+        <v>0.84379999999999999</v>
+      </c>
+      <c r="W97" s="22">
+        <v>0.87329999999999997</v>
+      </c>
+      <c r="X97" s="20">
+        <v>0.96889999999999998</v>
+      </c>
+      <c r="Y97" s="20">
+        <v>0.63519999999999999</v>
+      </c>
+      <c r="Z97" s="20">
+        <v>0.68210000000000004</v>
+      </c>
+      <c r="AA97" s="20">
+        <v>0.76190000000000002</v>
+      </c>
+      <c r="AB97" s="20">
+        <v>0.81399999999999995</v>
+      </c>
+      <c r="AC97" s="20">
+        <v>0.85750000000000004</v>
+      </c>
+      <c r="AD97" s="20">
+        <v>0.92500000000000004</v>
+      </c>
+      <c r="AE97" s="20">
+        <v>1</v>
+      </c>
+      <c r="AF97" s="20">
+        <v>0.71599999999999997</v>
+      </c>
+      <c r="AG97" s="20">
+        <v>0.73399999999999999</v>
+      </c>
+      <c r="AH97" s="20">
+        <v>0.86</v>
+      </c>
+      <c r="AI97" s="20">
+        <v>0.8</v>
+      </c>
+      <c r="AJ97" s="20">
+        <v>0.80349999999999999</v>
+      </c>
+      <c r="AK97" s="20">
+        <v>0.84440000000000004</v>
+      </c>
+      <c r="AL97" s="20">
+        <v>0.94850000000000001</v>
+      </c>
+      <c r="AM97" s="20">
+        <v>0.97</v>
+      </c>
+      <c r="AN97" s="5"/>
+      <c r="AO97" s="5"/>
+      <c r="AP97" s="6"/>
+    </row>
+    <row r="98" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A98" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="B98" s="20">
+        <v>0.66929343980592337</v>
+      </c>
+      <c r="C98" s="20">
+        <v>0.69980705009276434</v>
+      </c>
+      <c r="D98" s="20">
+        <v>0.83346000000000009</v>
+      </c>
+      <c r="E98" s="20">
+        <v>0.94447659574468079</v>
+      </c>
+      <c r="F98" s="20">
+        <v>0.98359223300970877</v>
+      </c>
+      <c r="G98" s="20">
+        <v>1.0003883495145631</v>
+      </c>
+      <c r="H98" s="20">
+        <v>0.98286363636363627</v>
+      </c>
+      <c r="I98" s="20">
+        <v>0.98730000000000007</v>
+      </c>
+      <c r="J98" s="20">
+        <v>0.99819157088122612</v>
+      </c>
+      <c r="K98" s="20">
+        <v>1.0036592662080466</v>
+      </c>
+      <c r="L98" s="21">
+        <v>1.0063698630136986</v>
+      </c>
+      <c r="M98" s="21">
+        <v>1.0002</v>
+      </c>
+      <c r="N98" s="20">
+        <v>1.0022</v>
+      </c>
+      <c r="O98" s="20">
+        <v>0.99470000000000003</v>
+      </c>
+      <c r="P98" s="20">
+        <v>0.82669999999999999</v>
+      </c>
+      <c r="Q98" s="20">
+        <v>0.82450000000000001</v>
+      </c>
+      <c r="R98" s="20">
+        <v>0.82809999999999995</v>
+      </c>
+      <c r="S98" s="20">
+        <v>0.87949999999999995</v>
+      </c>
+      <c r="T98" s="20">
+        <v>0.9083</v>
+      </c>
+      <c r="U98" s="20">
+        <v>0.94520000000000004</v>
+      </c>
+      <c r="V98" s="22">
+        <v>0.98219999999999996</v>
+      </c>
+      <c r="W98" s="22">
+        <v>0.99870000000000003</v>
+      </c>
+      <c r="X98" s="20">
+        <v>0.745</v>
+      </c>
+      <c r="Y98" s="20">
+        <v>0.78869999999999996</v>
+      </c>
+      <c r="Z98" s="20">
+        <v>0.77939999999999998</v>
+      </c>
+      <c r="AA98" s="20">
+        <v>0.8</v>
+      </c>
+      <c r="AB98" s="20">
+        <v>0.85489999999999999</v>
+      </c>
+      <c r="AC98" s="20">
+        <v>0.86460000000000004</v>
+      </c>
+      <c r="AD98" s="20">
+        <v>0.89900000000000002</v>
+      </c>
+      <c r="AE98" s="20">
+        <v>0.95520000000000005</v>
+      </c>
+      <c r="AF98" s="20">
+        <v>0.78849999999999998</v>
+      </c>
+      <c r="AG98" s="20">
+        <v>0.83709999999999996</v>
+      </c>
+      <c r="AH98" s="20">
+        <v>0.87180000000000002</v>
+      </c>
+      <c r="AI98" s="20">
+        <v>0.83160000000000001</v>
+      </c>
+      <c r="AJ98" s="20">
+        <v>0.89159999999999995</v>
+      </c>
+      <c r="AK98" s="20">
+        <v>0.95269999999999999</v>
+      </c>
+      <c r="AL98" s="20">
+        <v>0.9819</v>
+      </c>
+      <c r="AM98" s="20">
+        <v>0.99039999999999995</v>
+      </c>
+      <c r="AP98" s="7"/>
+    </row>
+    <row r="99" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A99" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="B99" s="20">
+        <v>0.75764749172083901</v>
+      </c>
+      <c r="C99" s="20">
+        <v>0.86444444444444446</v>
+      </c>
+      <c r="D99" s="20">
+        <v>0.90871934604904636</v>
+      </c>
+      <c r="E99" s="20">
+        <v>0.92037296037296035</v>
+      </c>
+      <c r="F99" s="20">
+        <v>0.96789999999999998</v>
+      </c>
+      <c r="G99" s="20">
+        <v>0.9850225108225108</v>
+      </c>
+      <c r="H99" s="20">
+        <v>0.95281355932203393</v>
+      </c>
+      <c r="I99" s="20">
+        <v>0.94930000000000003</v>
+      </c>
+      <c r="J99" s="20">
+        <v>0.93230144927536229</v>
+      </c>
+      <c r="K99" s="20">
+        <v>0.9499463401210787</v>
+      </c>
+      <c r="L99" s="21">
+        <v>0.93243243243243246</v>
+      </c>
+      <c r="M99" s="21">
+        <v>0.98640000000000005</v>
+      </c>
+      <c r="N99" s="20">
+        <v>1.0015000000000001</v>
+      </c>
+      <c r="O99" s="20">
+        <v>1.0110999999999999</v>
+      </c>
+      <c r="P99" s="20">
+        <v>0.9627</v>
+      </c>
+      <c r="Q99" s="20">
+        <v>0.94769999999999999</v>
+      </c>
+      <c r="R99" s="20">
+        <v>0.92969999999999997</v>
+      </c>
+      <c r="S99" s="20">
+        <v>0.98660000000000003</v>
+      </c>
+      <c r="T99" s="20">
+        <v>0.86219999999999997</v>
+      </c>
+      <c r="U99" s="20">
+        <v>0.87429999999999997</v>
+      </c>
+      <c r="V99" s="22">
+        <v>0.92649999999999999</v>
+      </c>
+      <c r="W99" s="22">
+        <v>0.96870000000000012</v>
+      </c>
+      <c r="X99" s="20">
+        <v>0.84419999999999995</v>
+      </c>
+      <c r="Y99" s="20">
+        <v>0.86560000000000004</v>
+      </c>
+      <c r="Z99" s="20">
+        <v>0.91639999999999999</v>
+      </c>
+      <c r="AA99" s="20">
+        <v>0.96250000000000002</v>
+      </c>
+      <c r="AB99" s="20">
+        <v>1</v>
+      </c>
+      <c r="AC99" s="20">
+        <v>0.75</v>
+      </c>
+      <c r="AD99" s="20">
+        <v>0.77200000000000002</v>
+      </c>
+      <c r="AE99" s="20">
+        <v>0.84550000000000003</v>
+      </c>
+      <c r="AF99" s="20">
+        <v>0.91859999999999997</v>
+      </c>
+      <c r="AG99" s="20">
+        <v>0.99450000000000005</v>
+      </c>
+      <c r="AH99" s="20">
+        <v>0.78600000000000003</v>
+      </c>
+      <c r="AI99" s="20">
+        <v>0.79800000000000004</v>
+      </c>
+      <c r="AJ99" s="20">
+        <v>0.8609</v>
+      </c>
+      <c r="AK99" s="20">
+        <v>0.82</v>
+      </c>
+      <c r="AL99" s="20">
+        <v>0.8569</v>
+      </c>
+      <c r="AM99" s="20">
+        <v>0.90169999999999995</v>
+      </c>
+      <c r="AN99" s="5"/>
+      <c r="AO99" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="AP99" s="6"/>
+    </row>
+    <row r="100" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A100" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="B100" s="20">
+        <v>1.0073463020362476</v>
+      </c>
+      <c r="C100" s="20">
+        <v>0.56778845259938837</v>
+      </c>
+      <c r="D100" s="20">
+        <v>0.71691463414634138</v>
+      </c>
+      <c r="E100" s="20">
+        <v>0.84305660377358493</v>
+      </c>
+      <c r="F100" s="20">
+        <v>0.92955813664596276</v>
+      </c>
+      <c r="G100" s="20">
+        <v>0.94733880055089514</v>
+      </c>
+      <c r="H100" s="20">
+        <v>0.99056842105263154</v>
+      </c>
+      <c r="I100" s="20">
+        <v>1.0219</v>
+      </c>
+      <c r="J100" s="20">
+        <v>1.007792507204611</v>
+      </c>
+      <c r="K100" s="20">
+        <v>1.0886121933382089</v>
+      </c>
+      <c r="L100" s="21">
+        <v>1.103695652173913</v>
+      </c>
+      <c r="M100" s="21">
+        <v>1.0856000000000001</v>
+      </c>
+      <c r="N100" s="20">
         <v>1.0764</v>
       </c>
-      <c r="O4" s="27">
-[...5 lines deleted...]
-      <c r="Q4" s="27">
+      <c r="O100" s="20">
+        <v>1.0514000000000001</v>
+      </c>
+      <c r="P100" s="20">
+        <v>1.0161</v>
+      </c>
+      <c r="Q100" s="20">
+        <v>0.96970000000000001</v>
+      </c>
+      <c r="R100" s="20">
+        <v>1</v>
+      </c>
+      <c r="S100" s="20">
+        <v>0.87629999999999997</v>
+      </c>
+      <c r="T100" s="20">
+        <v>0.91600000000000004</v>
+      </c>
+      <c r="U100" s="20">
+        <v>0.90710000000000002</v>
+      </c>
+      <c r="V100" s="22">
+        <v>0.9375</v>
+      </c>
+      <c r="W100" s="22">
+        <v>0.9598000000000001</v>
+      </c>
+      <c r="X100" s="20">
+        <v>0.96379999999999999</v>
+      </c>
+      <c r="Y100" s="20">
+        <v>0.99080000000000001</v>
+      </c>
+      <c r="Z100" s="20">
+        <v>1</v>
+      </c>
+      <c r="AA100" s="20">
+        <v>0.80789999999999995</v>
+      </c>
+      <c r="AB100" s="20">
+        <v>0.82599999999999996</v>
+      </c>
+      <c r="AC100" s="20">
+        <v>0.8589</v>
+      </c>
+      <c r="AD100" s="20">
+        <v>0.88900000000000001</v>
+      </c>
+      <c r="AE100" s="20">
+        <v>0.90880000000000005</v>
+      </c>
+      <c r="AF100" s="20">
+        <v>0.95150000000000001</v>
+      </c>
+      <c r="AG100" s="20">
+        <v>0.96489999999999998</v>
+      </c>
+      <c r="AH100" s="20">
+        <v>1</v>
+      </c>
+      <c r="AI100" s="20">
+        <v>0.80620000000000003</v>
+      </c>
+      <c r="AJ100" s="20">
+        <v>0.80420000000000003</v>
+      </c>
+      <c r="AK100" s="20">
+        <v>0.8478</v>
+      </c>
+      <c r="AL100" s="20">
+        <v>0.83330000000000004</v>
+      </c>
+      <c r="AM100" s="20">
+        <v>0.86029999999999995</v>
+      </c>
+      <c r="AP100" s="7"/>
+    </row>
+    <row r="101" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A101" s="15" t="s">
+        <v>101</v>
+      </c>
+      <c r="B101" s="20">
+        <v>0.74964102564102564</v>
+      </c>
+      <c r="C101" s="20">
+        <v>0.98452432432432435</v>
+      </c>
+      <c r="D101" s="20">
+        <v>0.77901666666666669</v>
+      </c>
+      <c r="E101" s="20">
+        <v>0.90250098039215687</v>
+      </c>
+      <c r="F101" s="20">
+        <v>0.94089009009009006</v>
+      </c>
+      <c r="G101" s="20">
+        <v>0.95922875816993458</v>
+      </c>
+      <c r="H101" s="20">
+        <v>0.96375423728813558</v>
+      </c>
+      <c r="I101" s="20">
+        <v>1.0037</v>
+      </c>
+      <c r="J101" s="20">
+        <v>1.0200507954545452</v>
+      </c>
+      <c r="K101" s="20">
+        <v>1.0351985151049665</v>
+      </c>
+      <c r="L101" s="21">
+        <v>1.037128125</v>
+      </c>
+      <c r="M101" s="21">
+        <v>1.0606</v>
+      </c>
+      <c r="N101" s="20">
+        <v>1.1194999999999999</v>
+      </c>
+      <c r="O101" s="20">
+        <v>1.0286</v>
+      </c>
+      <c r="P101" s="20">
+        <v>1.026</v>
+      </c>
+      <c r="Q101" s="20">
+        <v>1.0045999999999999</v>
+      </c>
+      <c r="R101" s="20">
+        <v>0.85419999999999996</v>
+      </c>
+      <c r="S101" s="20">
+        <v>0.88429999999999997</v>
+      </c>
+      <c r="T101" s="20">
+        <v>0.94189999999999996</v>
+      </c>
+      <c r="U101" s="20">
+        <v>1</v>
+      </c>
+      <c r="V101" s="22">
+        <v>0.81420000000000003</v>
+      </c>
+      <c r="W101" s="22">
+        <v>0.86599999999999999</v>
+      </c>
+      <c r="X101" s="20">
+        <v>0.86060000000000003</v>
+      </c>
+      <c r="Y101" s="20">
+        <v>0.89729999999999999</v>
+      </c>
+      <c r="Z101" s="20">
+        <v>0.9103</v>
+      </c>
+      <c r="AA101" s="20">
+        <v>1</v>
+      </c>
+      <c r="AB101" s="20">
+        <v>0.71</v>
+      </c>
+      <c r="AC101" s="20">
+        <v>0.74890000000000001</v>
+      </c>
+      <c r="AD101" s="20">
+        <v>0.82669999999999999</v>
+      </c>
+      <c r="AE101" s="20">
+        <v>0.82</v>
+      </c>
+      <c r="AF101" s="20">
+        <v>0.92769999999999997</v>
+      </c>
+      <c r="AG101" s="20">
+        <v>0.97789999999999999</v>
+      </c>
+      <c r="AH101" s="20">
+        <v>0.97160000000000002</v>
+      </c>
+      <c r="AI101" s="20">
+        <v>0.98570000000000002</v>
+      </c>
+      <c r="AJ101" s="20">
+        <v>0.64580000000000004</v>
+      </c>
+      <c r="AK101" s="20">
+        <v>0.70720000000000005</v>
+      </c>
+      <c r="AL101" s="20">
+        <v>0.79020000000000001</v>
+      </c>
+      <c r="AM101" s="20">
+        <v>0.7974</v>
+      </c>
+      <c r="AN101" s="5"/>
+      <c r="AO101" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="AP101" s="6"/>
+    </row>
+    <row r="102" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A102" s="15" t="s">
+        <v>102</v>
+      </c>
+      <c r="B102" s="20">
+        <v>0.97792068595927117</v>
+      </c>
+      <c r="C102" s="20">
+        <v>0.86629787234042555</v>
+      </c>
+      <c r="D102" s="20">
+        <v>0.93437499999999996</v>
+      </c>
+      <c r="E102" s="20">
+        <v>0.93517647058823528</v>
+      </c>
+      <c r="F102" s="20">
+        <v>0.92431818181818182</v>
+      </c>
+      <c r="G102" s="20">
+        <v>0.90782608695652167</v>
+      </c>
+      <c r="H102" s="20">
+        <v>0.9012</v>
+      </c>
+      <c r="I102" s="20">
+        <v>0.94159999999999999</v>
+      </c>
+      <c r="J102" s="20">
+        <v>0.99387499999999984</v>
+      </c>
+      <c r="K102" s="20">
+        <v>1.0416666666666667</v>
+      </c>
+      <c r="L102" s="21">
+        <v>0.91751592356687894</v>
+      </c>
+      <c r="M102" s="21">
+        <v>1.0509999999999999</v>
+      </c>
+      <c r="N102" s="20">
+        <v>1.0364</v>
+      </c>
+      <c r="O102" s="20">
         <v>1.0022</v>
       </c>
-      <c r="R4" s="31">
-[...668 lines deleted...]
-      <c r="AH9" s="5">
+      <c r="P102" s="20">
+        <v>0.95069999999999999</v>
+      </c>
+      <c r="Q102" s="20">
+        <v>0.98829999999999996</v>
+      </c>
+      <c r="R102" s="20">
+        <v>0.99739999999999995</v>
+      </c>
+      <c r="S102" s="20">
+        <v>0.63329999999999997</v>
+      </c>
+      <c r="T102" s="20">
+        <v>0.66869999999999996</v>
+      </c>
+      <c r="U102" s="20">
+        <v>0.7591</v>
+      </c>
+      <c r="V102" s="22">
+        <v>0.7893</v>
+      </c>
+      <c r="W102" s="22">
+        <v>0.82920000000000005</v>
+      </c>
+      <c r="X102" s="20">
+        <v>0.89629999999999999</v>
+      </c>
+      <c r="Y102" s="20">
+        <v>0.9708</v>
+      </c>
+      <c r="Z102" s="20">
+        <v>1</v>
+      </c>
+      <c r="AA102" s="20">
+        <v>0.74519999999999997</v>
+      </c>
+      <c r="AB102" s="20">
+        <v>0.76729999999999998</v>
+      </c>
+      <c r="AC102" s="20">
+        <v>0.8165</v>
+      </c>
+      <c r="AD102" s="20">
+        <v>0.81310000000000004</v>
+      </c>
+      <c r="AE102" s="20">
+        <v>0.93259999999999998</v>
+      </c>
+      <c r="AF102" s="20">
+        <v>0.92969999999999997</v>
+      </c>
+      <c r="AG102" s="20">
+        <v>0.97460000000000002</v>
+      </c>
+      <c r="AH102" s="20">
+        <v>1.0038</v>
+      </c>
+      <c r="AI102" s="20">
+        <v>0.67549999999999999</v>
+      </c>
+      <c r="AJ102" s="20">
+        <v>0.78620000000000001</v>
+      </c>
+      <c r="AK102" s="20">
         <v>0.80830000000000002</v>
       </c>
-      <c r="AI9" s="5">
-[...11486 lines deleted...]
-      <c r="AO101" s="5">
+      <c r="AL102" s="20">
+        <v>0.74070000000000003</v>
+      </c>
+      <c r="AM102" s="20">
         <v>0.86980000000000002</v>
       </c>
-      <c r="AR101" s="47"/>
-[...881 lines deleted...]
-      <c r="X306" s="21"/>
+      <c r="AN102" s="8"/>
+      <c r="AO102" s="8"/>
+      <c r="AP102" s="9"/>
+    </row>
+    <row r="103" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A103" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="M103" s="10"/>
+      <c r="W103" s="11"/>
+    </row>
+    <row r="104" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="A104" s="2"/>
+      <c r="B104" s="2"/>
+      <c r="C104" s="2"/>
+      <c r="D104" s="2"/>
+      <c r="E104" s="2"/>
+      <c r="F104" s="2"/>
+      <c r="I104" s="2"/>
+      <c r="J104" s="2"/>
+      <c r="K104" s="2"/>
+      <c r="L104" s="2"/>
+      <c r="N104" s="2"/>
+      <c r="O104" s="2"/>
+      <c r="P104" s="2"/>
+      <c r="Q104" s="2"/>
+      <c r="R104" s="2"/>
+      <c r="S104" s="2"/>
+      <c r="T104" s="2"/>
+      <c r="U104" s="2"/>
+      <c r="V104" s="2"/>
+      <c r="W104" s="12"/>
+      <c r="X104" s="2"/>
+      <c r="Y104" s="2"/>
+      <c r="Z104" s="2"/>
+    </row>
+    <row r="105" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="W105" s="12"/>
+    </row>
+    <row r="106" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="W106" s="12"/>
+    </row>
+    <row r="107" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="W107" s="12"/>
+    </row>
+    <row r="108" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="W108" s="12"/>
+    </row>
+    <row r="109" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="W109" s="12"/>
+    </row>
+    <row r="110" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="W110" s="12"/>
+    </row>
+    <row r="111" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="W111" s="12"/>
+    </row>
+    <row r="112" spans="1:42" x14ac:dyDescent="0.35">
+      <c r="W112" s="12"/>
+    </row>
+    <row r="113" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W113" s="12"/>
+    </row>
+    <row r="114" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W114" s="12"/>
+    </row>
+    <row r="115" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W115" s="12"/>
+    </row>
+    <row r="116" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W116" s="12"/>
+    </row>
+    <row r="117" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W117" s="12"/>
+    </row>
+    <row r="118" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W118" s="12"/>
+    </row>
+    <row r="119" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W119" s="12"/>
+    </row>
+    <row r="120" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W120" s="12"/>
+    </row>
+    <row r="121" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W121" s="12"/>
+    </row>
+    <row r="122" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W122" s="12"/>
+    </row>
+    <row r="123" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W123" s="12"/>
+    </row>
+    <row r="124" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W124" s="12"/>
+    </row>
+    <row r="125" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W125" s="12"/>
+    </row>
+    <row r="126" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W126" s="12"/>
+    </row>
+    <row r="127" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W127" s="12"/>
+    </row>
+    <row r="128" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W128" s="12"/>
+    </row>
+    <row r="129" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W129" s="12"/>
+    </row>
+    <row r="130" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W130" s="12"/>
+    </row>
+    <row r="131" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W131" s="12"/>
+    </row>
+    <row r="132" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W132" s="12"/>
+    </row>
+    <row r="133" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W133" s="12"/>
+    </row>
+    <row r="134" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W134" s="12"/>
+    </row>
+    <row r="135" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W135" s="12"/>
+    </row>
+    <row r="136" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W136" s="12"/>
+    </row>
+    <row r="137" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W137" s="12"/>
+    </row>
+    <row r="138" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W138" s="12"/>
+    </row>
+    <row r="139" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W139" s="12"/>
+    </row>
+    <row r="140" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W140" s="12"/>
+    </row>
+    <row r="141" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W141" s="12"/>
+    </row>
+    <row r="142" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W142" s="12"/>
+    </row>
+    <row r="143" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W143" s="12"/>
+    </row>
+    <row r="144" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W144" s="12"/>
+    </row>
+    <row r="145" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W145" s="12"/>
+    </row>
+    <row r="146" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W146" s="12"/>
+    </row>
+    <row r="147" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W147" s="12"/>
+    </row>
+    <row r="148" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W148" s="12"/>
+    </row>
+    <row r="149" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W149" s="12"/>
+    </row>
+    <row r="150" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W150" s="12"/>
+    </row>
+    <row r="151" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W151" s="12"/>
+    </row>
+    <row r="152" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W152" s="12"/>
+    </row>
+    <row r="153" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W153" s="12"/>
+    </row>
+    <row r="154" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W154" s="12"/>
+    </row>
+    <row r="155" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W155" s="12"/>
+    </row>
+    <row r="156" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W156" s="12"/>
+    </row>
+    <row r="157" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W157" s="12"/>
+    </row>
+    <row r="158" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W158" s="12"/>
+    </row>
+    <row r="159" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W159" s="12"/>
+    </row>
+    <row r="160" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W160" s="12"/>
+    </row>
+    <row r="161" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W161" s="12"/>
+    </row>
+    <row r="162" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W162" s="12"/>
+    </row>
+    <row r="163" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W163" s="12"/>
+    </row>
+    <row r="164" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W164" s="12"/>
+    </row>
+    <row r="165" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W165" s="12"/>
+    </row>
+    <row r="166" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W166" s="12"/>
+    </row>
+    <row r="167" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W167" s="12"/>
+    </row>
+    <row r="168" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W168" s="12"/>
+    </row>
+    <row r="169" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W169" s="12"/>
+    </row>
+    <row r="170" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W170" s="12"/>
+    </row>
+    <row r="171" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W171" s="12"/>
+    </row>
+    <row r="172" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W172" s="12"/>
+    </row>
+    <row r="173" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W173" s="12"/>
+    </row>
+    <row r="174" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W174" s="12"/>
+    </row>
+    <row r="175" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W175" s="12"/>
+    </row>
+    <row r="176" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W176" s="12"/>
+    </row>
+    <row r="177" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W177" s="12"/>
+    </row>
+    <row r="178" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W178" s="12"/>
+    </row>
+    <row r="179" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W179" s="12"/>
+    </row>
+    <row r="180" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W180" s="12"/>
+    </row>
+    <row r="181" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W181" s="12"/>
+    </row>
+    <row r="182" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W182" s="12"/>
+    </row>
+    <row r="183" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W183" s="12"/>
+    </row>
+    <row r="184" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W184" s="12"/>
+    </row>
+    <row r="185" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W185" s="12"/>
+    </row>
+    <row r="186" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W186" s="12"/>
+    </row>
+    <row r="187" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W187" s="12"/>
+    </row>
+    <row r="188" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W188" s="12"/>
+    </row>
+    <row r="189" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W189" s="12"/>
+    </row>
+    <row r="190" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W190" s="12"/>
+    </row>
+    <row r="191" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W191" s="12"/>
+    </row>
+    <row r="192" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W192" s="12"/>
+    </row>
+    <row r="193" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W193" s="12"/>
+    </row>
+    <row r="194" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W194" s="12"/>
+    </row>
+    <row r="195" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W195" s="12"/>
+    </row>
+    <row r="196" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W196" s="12"/>
+    </row>
+    <row r="197" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W197" s="12"/>
+    </row>
+    <row r="198" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W198" s="12"/>
+    </row>
+    <row r="199" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W199" s="12"/>
+    </row>
+    <row r="200" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W200" s="12"/>
+    </row>
+    <row r="201" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W201" s="12"/>
+    </row>
+    <row r="202" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W202" s="12"/>
+    </row>
+    <row r="203" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W203" s="12"/>
+    </row>
+    <row r="204" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W204" s="12"/>
+    </row>
+    <row r="205" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W205" s="12"/>
+    </row>
+    <row r="206" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W206" s="12"/>
+    </row>
+    <row r="207" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W207" s="12"/>
+    </row>
+    <row r="208" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W208" s="12"/>
+    </row>
+    <row r="209" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W209" s="12"/>
+    </row>
+    <row r="210" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W210" s="12"/>
+    </row>
+    <row r="211" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W211" s="12"/>
+    </row>
+    <row r="212" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W212" s="12"/>
+    </row>
+    <row r="213" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W213" s="12"/>
+    </row>
+    <row r="214" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W214" s="12"/>
+    </row>
+    <row r="215" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W215" s="12"/>
+    </row>
+    <row r="216" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W216" s="12"/>
+    </row>
+    <row r="217" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W217" s="12"/>
+    </row>
+    <row r="218" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W218" s="12"/>
+    </row>
+    <row r="219" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W219" s="12"/>
+    </row>
+    <row r="220" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W220" s="12"/>
+    </row>
+    <row r="221" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W221" s="12"/>
+    </row>
+    <row r="222" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W222" s="12"/>
+    </row>
+    <row r="223" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W223" s="12"/>
+    </row>
+    <row r="224" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W224" s="12"/>
+    </row>
+    <row r="225" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W225" s="12"/>
+    </row>
+    <row r="226" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W226" s="12"/>
+    </row>
+    <row r="227" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W227" s="12"/>
+    </row>
+    <row r="228" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W228" s="12"/>
+    </row>
+    <row r="229" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W229" s="12"/>
+    </row>
+    <row r="230" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W230" s="12"/>
+    </row>
+    <row r="231" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W231" s="12"/>
+    </row>
+    <row r="232" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W232" s="12"/>
+    </row>
+    <row r="233" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W233" s="12"/>
+    </row>
+    <row r="234" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W234" s="12"/>
+    </row>
+    <row r="235" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W235" s="12"/>
+    </row>
+    <row r="236" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W236" s="12"/>
+    </row>
+    <row r="237" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W237" s="12"/>
+    </row>
+    <row r="238" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W238" s="12"/>
+    </row>
+    <row r="239" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W239" s="12"/>
+    </row>
+    <row r="240" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W240" s="12"/>
+    </row>
+    <row r="241" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W241" s="12"/>
+    </row>
+    <row r="242" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W242" s="12"/>
+    </row>
+    <row r="243" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W243" s="12"/>
+    </row>
+    <row r="244" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W244" s="12"/>
+    </row>
+    <row r="245" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W245" s="12"/>
+    </row>
+    <row r="246" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W246" s="12"/>
+    </row>
+    <row r="247" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W247" s="12"/>
+    </row>
+    <row r="248" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W248" s="12"/>
+    </row>
+    <row r="249" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W249" s="12"/>
+    </row>
+    <row r="250" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W250" s="12"/>
+    </row>
+    <row r="251" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W251" s="12"/>
+    </row>
+    <row r="252" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W252" s="12"/>
+    </row>
+    <row r="253" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W253" s="12"/>
+    </row>
+    <row r="254" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W254" s="12"/>
+    </row>
+    <row r="255" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W255" s="13"/>
+    </row>
+    <row r="256" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W256" s="12"/>
+    </row>
+    <row r="257" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W257" s="12"/>
+    </row>
+    <row r="258" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W258" s="12"/>
+    </row>
+    <row r="259" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W259" s="12"/>
+    </row>
+    <row r="260" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W260" s="12"/>
+    </row>
+    <row r="261" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W261" s="12"/>
+    </row>
+    <row r="262" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W262" s="12"/>
+    </row>
+    <row r="263" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W263" s="12"/>
+    </row>
+    <row r="264" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W264" s="12"/>
+    </row>
+    <row r="265" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W265" s="12"/>
+    </row>
+    <row r="266" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W266" s="12"/>
+    </row>
+    <row r="267" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W267" s="12"/>
+    </row>
+    <row r="268" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W268" s="12"/>
+    </row>
+    <row r="269" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W269" s="12"/>
+    </row>
+    <row r="270" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W270" s="12"/>
+    </row>
+    <row r="271" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W271" s="12"/>
+    </row>
+    <row r="272" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W272" s="12"/>
+    </row>
+    <row r="273" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W273" s="12"/>
+    </row>
+    <row r="274" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W274" s="12"/>
+    </row>
+    <row r="275" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W275" s="12"/>
+    </row>
+    <row r="276" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W276" s="12"/>
+    </row>
+    <row r="277" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W277" s="12"/>
+    </row>
+    <row r="278" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W278" s="12"/>
+    </row>
+    <row r="279" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W279" s="12"/>
+    </row>
+    <row r="280" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W280" s="12"/>
+    </row>
+    <row r="281" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W281" s="12"/>
+    </row>
+    <row r="282" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W282" s="12"/>
+    </row>
+    <row r="283" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W283" s="12"/>
+    </row>
+    <row r="284" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W284" s="12"/>
+    </row>
+    <row r="285" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W285" s="12"/>
+    </row>
+    <row r="286" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W286" s="12"/>
+    </row>
+    <row r="287" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W287" s="12"/>
+    </row>
+    <row r="288" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W288" s="12"/>
+    </row>
+    <row r="289" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W289" s="12"/>
+    </row>
+    <row r="290" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W290" s="12"/>
+    </row>
+    <row r="291" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W291" s="12"/>
+    </row>
+    <row r="292" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W292" s="12"/>
+    </row>
+    <row r="293" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W293" s="12"/>
+    </row>
+    <row r="294" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W294" s="12"/>
+    </row>
+    <row r="295" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W295" s="12"/>
+    </row>
+    <row r="296" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W296" s="12"/>
+    </row>
+    <row r="297" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W297" s="12"/>
+    </row>
+    <row r="298" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W298" s="12"/>
+    </row>
+    <row r="299" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W299" s="12"/>
+    </row>
+    <row r="300" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W300" s="12"/>
+    </row>
+    <row r="301" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W301" s="12"/>
+    </row>
+    <row r="302" spans="23:23" x14ac:dyDescent="0.35">
+      <c r="W302" s="12"/>
     </row>
   </sheetData>
-  <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="1" bottom="0.8" header="0.5" footer="0.5"/>
-  <pageSetup scale="38" fitToHeight="3" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="33" fitToHeight="3" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;CREAL ESTATE ASSESSMENT SALES RATIO STUDY PERCENTAGES</oddHeader>
     <oddFooter>&amp;LNote: Ratios in BOLD denote the year of revaluation</oddFooter>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
-    <brk id="32" min="1" max="35" man="1"/>
-    <brk id="60" min="1" max="35" man="1"/>
+    <brk id="31" max="38" man="1"/>
+    <brk id="59" max="38" man="1"/>
   </rowBreaks>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8D459826-E53C-4428-9154-BA8C87F37353}">
+  <dimension ref="A1:E8"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="12.921875" style="23" customWidth="1"/>
+    <col min="2" max="2" width="129.53515625" style="23" customWidth="1"/>
+    <col min="3" max="3" width="25.3828125" style="23" customWidth="1"/>
+    <col min="4" max="16384" width="9.23046875" style="23"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="19" x14ac:dyDescent="0.4">
+      <c r="A1" s="14" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A2" s="32" t="s">
+        <v>143</v>
+      </c>
+      <c r="B2" s="24"/>
+    </row>
+    <row r="3" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="33" t="s">
+        <v>144</v>
+      </c>
+      <c r="B3" s="34" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="55.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="25">
+        <v>1</v>
+      </c>
+      <c r="B4" s="26" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="22" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="27">
+        <v>2</v>
+      </c>
+      <c r="B5" s="28" t="s">
+        <v>146</v>
+      </c>
+      <c r="E5" s="29"/>
+    </row>
+    <row r="6" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="30" t="s">
+        <v>147</v>
+      </c>
+      <c r="B6" s="31"/>
+      <c r="E6" s="29"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="E7" s="29"/>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="E8" s="29"/>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="70" orientation="landscape" r:id="rId1"/>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>10</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="12" baseType="lpstr">
-[...11 lines deleted...]
-      <vt:lpstr>TOREPROP</vt:lpstr>
+    <vt:vector size="9" baseType="lpstr">
+      <vt:lpstr>County Sales Ratio Medians</vt:lpstr>
+      <vt:lpstr>Notes</vt:lpstr>
+      <vt:lpstr>'County Sales Ratio Medians'!CONAME</vt:lpstr>
+      <vt:lpstr>'County Sales Ratio Medians'!Print_Area</vt:lpstr>
+      <vt:lpstr>Notes!Print_Area</vt:lpstr>
+      <vt:lpstr>'County Sales Ratio Medians'!Print_Area_MI</vt:lpstr>
+      <vt:lpstr>'County Sales Ratio Medians'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'County Sales Ratio Medians'!Print_Titles_MI</vt:lpstr>
+      <vt:lpstr>'County Sales Ratio Medians'!TOREPROP</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Department of Revenue</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>rvwrw00</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>