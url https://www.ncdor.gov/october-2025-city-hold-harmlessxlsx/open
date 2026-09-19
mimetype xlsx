--- v0 (2025-12-26)
+++ v1 (2026-09-19)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr hidePivotFieldList="1" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Private\Tax Admin\Distribution Unit\Sales &amp; Use\S&amp;U Downloads\FY 25-26\4-October 2025\Website\Accessibility\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{658B2955-421C-47CE-B9D2-50278DC2678D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{CD730A47-CFD2-4EE7-ACCE-2E01C2949632}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{74CFBE31-186B-4642-87A4-4CFD6A2E19EC}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{74CFBE31-186B-4642-87A4-4CFD6A2E19EC}"/>
   </bookViews>
   <sheets>
     <sheet name="City Hold Harmless" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'City Hold Harmless'!$6:$6</definedName>
   </definedNames>
   <calcPr calcId="191029" calcOnSave="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -2965,16521 +2965,16521 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{83FEFE29-2220-4C36-BE0F-30048A1DC113}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G720"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="28.42578125" style="2" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="16.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="28.44140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="20.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="17.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="18.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="16.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="21" style="1" bestFit="1" customWidth="1"/>
-    <col min="8" max="16384" width="8.7109375" style="2"/>
+    <col min="8" max="16384" width="8.6640625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="5" customFormat="1" ht="24" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:7" s="5" customFormat="1" ht="23.4" x14ac:dyDescent="0.45">
       <c r="A1" s="11" t="s">
         <v>668</v>
       </c>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
         <v>605</v>
       </c>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A3" s="2" t="s">
         <v>661</v>
       </c>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A4" s="2" t="s">
         <v>606</v>
       </c>
     </row>
-    <row r="5" spans="1:7" ht="19.5" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:7" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A5" s="12" t="s">
         <v>601</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
     </row>
-    <row r="6" spans="1:7" ht="63" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:7" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A6" s="7" t="s">
         <v>604</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>663</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>664</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>665</v>
       </c>
       <c r="E6" s="9" t="s">
         <v>666</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>667</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>603</v>
       </c>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A7" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="13">
         <v>-661581.82999999996</v>
       </c>
       <c r="C7" s="14">
         <v>0</v>
       </c>
       <c r="D7" s="14">
         <v>0</v>
       </c>
       <c r="E7" s="14">
         <v>0</v>
       </c>
       <c r="F7" s="14">
         <v>40245.71</v>
       </c>
       <c r="G7" s="14">
         <v>-621336.12</v>
       </c>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A8" s="23" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="15">
         <v>5668.07</v>
       </c>
       <c r="C8" s="16">
         <v>2834.03</v>
       </c>
       <c r="D8" s="16">
         <v>12715.35</v>
       </c>
       <c r="E8" s="16">
         <v>3178.83</v>
       </c>
       <c r="F8" s="16">
         <v>-344.8</v>
       </c>
       <c r="G8" s="16">
         <v>5323.27</v>
       </c>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A9" s="23" t="s">
         <v>607</v>
       </c>
       <c r="B9" s="15">
         <v>318785.17</v>
       </c>
       <c r="C9" s="16">
         <v>159392.57999999999</v>
       </c>
       <c r="D9" s="16">
         <v>715140.44</v>
       </c>
       <c r="E9" s="16">
         <v>178785.11</v>
       </c>
       <c r="F9" s="16">
         <v>-19392.53</v>
       </c>
       <c r="G9" s="16">
         <v>299392.64000000001</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A10" s="23" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="15">
         <v>61786.54</v>
       </c>
       <c r="C10" s="16">
         <v>30893.27</v>
       </c>
       <c r="D10" s="16">
         <v>138607.62</v>
       </c>
       <c r="E10" s="16">
         <v>34651.9</v>
       </c>
       <c r="F10" s="16">
         <v>-3758.63</v>
       </c>
       <c r="G10" s="16">
         <v>58027.91</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A11" s="23" t="s">
         <v>608</v>
       </c>
       <c r="B11" s="15">
         <v>25292.15</v>
       </c>
       <c r="C11" s="16">
         <v>12646.07</v>
       </c>
       <c r="D11" s="16">
         <v>56738.65</v>
       </c>
       <c r="E11" s="16">
         <v>14184.66</v>
       </c>
       <c r="F11" s="16">
         <v>-1538.59</v>
       </c>
       <c r="G11" s="16">
         <v>23753.56</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A12" s="23" t="s">
         <v>3</v>
       </c>
       <c r="B12" s="15">
         <v>112145.86</v>
       </c>
       <c r="C12" s="16">
         <v>56072.93</v>
       </c>
       <c r="D12" s="16">
         <v>251580.2</v>
       </c>
       <c r="E12" s="16">
         <v>62895.05</v>
       </c>
       <c r="F12" s="16">
         <v>-6822.12</v>
       </c>
       <c r="G12" s="16">
         <v>105323.74</v>
       </c>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A13" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="15">
         <v>18697.18</v>
       </c>
       <c r="C13" s="16">
         <v>9348.59</v>
       </c>
       <c r="D13" s="16">
         <v>41943.94</v>
       </c>
       <c r="E13" s="16">
         <v>10485.98</v>
       </c>
       <c r="F13" s="16">
         <v>-1137.3900000000001</v>
       </c>
       <c r="G13" s="16">
         <v>17559.79</v>
       </c>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A14" s="23" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="15">
         <v>13779.13</v>
       </c>
       <c r="C14" s="16">
         <v>6889.56</v>
       </c>
       <c r="D14" s="16">
         <v>30911.14</v>
       </c>
       <c r="E14" s="16">
         <v>7727.78</v>
       </c>
       <c r="F14" s="16">
         <v>-838.22</v>
       </c>
       <c r="G14" s="16">
         <v>12940.91</v>
       </c>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A15" s="23" t="s">
         <v>609</v>
       </c>
       <c r="B15" s="15">
         <v>87094.9</v>
       </c>
       <c r="C15" s="16">
         <v>43547.45</v>
       </c>
       <c r="D15" s="16">
         <v>195382.62</v>
       </c>
       <c r="E15" s="16">
         <v>48845.65</v>
       </c>
       <c r="F15" s="16">
         <v>-5298.2</v>
       </c>
       <c r="G15" s="16">
         <v>81796.7</v>
       </c>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A16" s="23" t="s">
         <v>6</v>
       </c>
       <c r="B16" s="15">
         <v>3198.3</v>
       </c>
       <c r="C16" s="16">
         <v>1599.15</v>
       </c>
       <c r="D16" s="16">
         <v>7174.85</v>
       </c>
       <c r="E16" s="16">
         <v>1793.71</v>
       </c>
       <c r="F16" s="16">
         <v>-194.56</v>
       </c>
       <c r="G16" s="16">
         <v>3003.74</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="17">
         <v>15134.53</v>
       </c>
       <c r="C17" s="18">
         <v>7567.26</v>
       </c>
       <c r="D17" s="18">
         <v>33951.74</v>
       </c>
       <c r="E17" s="18">
         <v>8487.93</v>
       </c>
       <c r="F17" s="18">
         <v>-920.67</v>
       </c>
       <c r="G17" s="18">
         <v>14213.86</v>
       </c>
     </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A18" s="25" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="19">
         <v>-19401.099999999999</v>
       </c>
       <c r="C18" s="20">
         <v>0</v>
       </c>
       <c r="D18" s="20">
         <v>0</v>
       </c>
       <c r="E18" s="20">
         <v>0</v>
       </c>
       <c r="F18" s="20">
         <v>-4481.75</v>
       </c>
       <c r="G18" s="20">
         <v>-23882.85</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="17">
         <v>19401.099999999999</v>
       </c>
       <c r="C19" s="18">
         <v>9700.5499999999993</v>
       </c>
       <c r="D19" s="18">
         <v>20875.21</v>
       </c>
       <c r="E19" s="18">
         <v>5218.8</v>
       </c>
       <c r="F19" s="18">
         <v>4481.75</v>
       </c>
       <c r="G19" s="18">
         <v>23882.85</v>
       </c>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A20" s="25" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="15">
         <v>-15045.58</v>
       </c>
       <c r="C20" s="16">
         <v>0</v>
       </c>
       <c r="D20" s="16">
         <v>0</v>
       </c>
       <c r="E20" s="16">
         <v>0</v>
       </c>
       <c r="F20" s="16">
         <v>-1933.53</v>
       </c>
       <c r="G20" s="16">
         <v>-16979.11</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="24" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="15">
         <v>15045.58</v>
       </c>
       <c r="C21" s="16">
         <v>7522.79</v>
       </c>
       <c r="D21" s="16">
         <v>22357.040000000001</v>
       </c>
       <c r="E21" s="16">
         <v>5589.26</v>
       </c>
       <c r="F21" s="16">
         <v>1933.53</v>
       </c>
       <c r="G21" s="16">
         <v>16979.11</v>
       </c>
     </row>
-    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A22" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="19">
         <v>-54233.29</v>
       </c>
       <c r="C22" s="20">
         <v>0</v>
       </c>
       <c r="D22" s="20">
         <v>0</v>
       </c>
       <c r="E22" s="20">
         <v>0</v>
       </c>
       <c r="F22" s="20">
         <v>-11930.3</v>
       </c>
       <c r="G22" s="20">
         <v>-66163.59</v>
       </c>
     </row>
-    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A23" s="23" t="s">
         <v>13</v>
       </c>
       <c r="B23" s="15">
         <v>2788.6</v>
       </c>
       <c r="C23" s="16">
         <v>1394.3</v>
       </c>
       <c r="D23" s="16">
         <v>3123.45</v>
       </c>
       <c r="E23" s="16">
         <v>780.86</v>
       </c>
       <c r="F23" s="16">
         <v>613.44000000000005</v>
       </c>
       <c r="G23" s="16">
         <v>3402.04</v>
       </c>
     </row>
-    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A24" s="23" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="15">
         <v>2480.86</v>
       </c>
       <c r="C24" s="16">
         <v>1240.43</v>
       </c>
       <c r="D24" s="16">
         <v>2778.75</v>
       </c>
       <c r="E24" s="16">
         <v>694.68</v>
       </c>
       <c r="F24" s="16">
         <v>545.75</v>
       </c>
       <c r="G24" s="16">
         <v>3026.61</v>
       </c>
     </row>
-    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A25" s="23" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="15">
         <v>960.93</v>
       </c>
       <c r="C25" s="16">
         <v>480.46</v>
       </c>
       <c r="D25" s="16">
         <v>1076.31</v>
       </c>
       <c r="E25" s="16">
         <v>269.07</v>
       </c>
       <c r="F25" s="16">
         <v>211.39</v>
       </c>
       <c r="G25" s="16">
         <v>1172.32</v>
       </c>
     </row>
-    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A26" s="23" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="15">
         <v>2078.89</v>
       </c>
       <c r="C26" s="16">
         <v>1039.44</v>
       </c>
       <c r="D26" s="16">
         <v>2328.5100000000002</v>
       </c>
       <c r="E26" s="16">
         <v>582.12</v>
       </c>
       <c r="F26" s="16">
         <v>457.32</v>
       </c>
       <c r="G26" s="16">
         <v>2536.21</v>
       </c>
     </row>
-    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A27" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="15">
         <v>2493.42</v>
       </c>
       <c r="C27" s="16">
         <v>1246.71</v>
       </c>
       <c r="D27" s="16">
         <v>2792.82</v>
       </c>
       <c r="E27" s="16">
         <v>698.2</v>
       </c>
       <c r="F27" s="16">
         <v>548.51</v>
       </c>
       <c r="G27" s="16">
         <v>3041.93</v>
       </c>
     </row>
-    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A28" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="15">
         <v>11914.36</v>
       </c>
       <c r="C28" s="16">
         <v>5957.18</v>
       </c>
       <c r="D28" s="16">
         <v>13345</v>
       </c>
       <c r="E28" s="16">
         <v>3336.25</v>
       </c>
       <c r="F28" s="16">
         <v>2620.9299999999998</v>
       </c>
       <c r="G28" s="16">
         <v>14535.29</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="17">
         <v>31516.23</v>
       </c>
       <c r="C29" s="18">
         <v>15758.11</v>
       </c>
       <c r="D29" s="18">
         <v>35300.61</v>
       </c>
       <c r="E29" s="18">
         <v>8825.15</v>
       </c>
       <c r="F29" s="18">
         <v>6932.96</v>
       </c>
       <c r="G29" s="18">
         <v>38449.19</v>
       </c>
     </row>
-    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A30" s="25" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="19">
         <v>-23757.91</v>
       </c>
       <c r="C30" s="20">
         <v>0</v>
       </c>
       <c r="D30" s="20">
         <v>0</v>
       </c>
       <c r="E30" s="20">
         <v>0</v>
       </c>
       <c r="F30" s="20">
         <v>-57.5</v>
       </c>
       <c r="G30" s="20">
         <v>-23815.41</v>
       </c>
     </row>
-    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A31" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="15">
         <v>12441.01</v>
       </c>
       <c r="C31" s="16">
         <v>6220.5</v>
       </c>
       <c r="D31" s="16">
         <v>24761.59</v>
       </c>
       <c r="E31" s="16">
         <v>6190.39</v>
       </c>
       <c r="F31" s="16">
         <v>30.11</v>
       </c>
       <c r="G31" s="16">
         <v>12471.12</v>
       </c>
     </row>
-    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A32" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="15">
         <v>949.4</v>
       </c>
       <c r="C32" s="16">
         <v>474.7</v>
       </c>
       <c r="D32" s="16">
         <v>1889.61</v>
       </c>
       <c r="E32" s="16">
         <v>472.4</v>
       </c>
       <c r="F32" s="16">
         <v>2.2999999999999998</v>
       </c>
       <c r="G32" s="16">
         <v>951.7</v>
       </c>
     </row>
-    <row r="33" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A33" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="17">
         <v>10367.5</v>
       </c>
       <c r="C33" s="18">
         <v>5183.75</v>
       </c>
       <c r="D33" s="18">
         <v>20634.64</v>
       </c>
       <c r="E33" s="18">
         <v>5158.66</v>
       </c>
       <c r="F33" s="18">
         <v>25.09</v>
       </c>
       <c r="G33" s="18">
         <v>10392.59</v>
       </c>
     </row>
-    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A34" s="25" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="19">
         <v>-27924.54</v>
       </c>
       <c r="C34" s="20">
         <v>0</v>
       </c>
       <c r="D34" s="20">
         <v>0</v>
       </c>
       <c r="E34" s="20">
         <v>0</v>
       </c>
       <c r="F34" s="20">
         <v>6173.76</v>
       </c>
       <c r="G34" s="20">
         <v>-21750.78</v>
       </c>
     </row>
-    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A35" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="15">
         <v>10318.33</v>
       </c>
       <c r="C35" s="16">
         <v>5159.16</v>
       </c>
       <c r="D35" s="16">
         <v>29761.67</v>
       </c>
       <c r="E35" s="16">
         <v>7440.41</v>
       </c>
       <c r="F35" s="16">
         <v>-2281.25</v>
       </c>
       <c r="G35" s="16">
         <v>8037.08</v>
       </c>
     </row>
-    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A36" s="23" t="s">
         <v>610</v>
       </c>
       <c r="B36" s="15">
         <v>543.5</v>
       </c>
       <c r="C36" s="16">
         <v>271.75</v>
       </c>
       <c r="D36" s="16">
         <v>1567.65</v>
       </c>
       <c r="E36" s="16">
         <v>391.91</v>
       </c>
       <c r="F36" s="16">
         <v>-120.16</v>
       </c>
       <c r="G36" s="16">
         <v>423.34</v>
       </c>
     </row>
-    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A37" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="15">
         <v>2141.0700000000002</v>
       </c>
       <c r="C37" s="16">
         <v>1070.53</v>
       </c>
       <c r="D37" s="16">
         <v>6175.6</v>
       </c>
       <c r="E37" s="16">
         <v>1543.9</v>
       </c>
       <c r="F37" s="16">
         <v>-473.37</v>
       </c>
       <c r="G37" s="16">
         <v>1667.7</v>
       </c>
     </row>
-    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A38" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="15">
         <v>4529.1899999999996</v>
       </c>
       <c r="C38" s="16">
         <v>2264.59</v>
       </c>
       <c r="D38" s="16">
         <v>13063.77</v>
       </c>
       <c r="E38" s="16">
         <v>3265.94</v>
       </c>
       <c r="F38" s="16">
         <v>-1001.35</v>
       </c>
       <c r="G38" s="16">
         <v>3527.84</v>
       </c>
     </row>
-    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A39" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B39" s="15">
         <v>881.14</v>
       </c>
       <c r="C39" s="16">
         <v>440.57</v>
       </c>
       <c r="D39" s="16">
         <v>2541.5100000000002</v>
       </c>
       <c r="E39" s="16">
         <v>635.37</v>
       </c>
       <c r="F39" s="16">
         <v>-194.8</v>
       </c>
       <c r="G39" s="16">
         <v>686.34</v>
       </c>
     </row>
-    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A40" s="23" t="s">
         <v>29</v>
       </c>
       <c r="B40" s="15">
         <v>5904.42</v>
       </c>
       <c r="C40" s="16">
         <v>2952.21</v>
       </c>
       <c r="D40" s="16">
         <v>17030.41</v>
       </c>
       <c r="E40" s="16">
         <v>4257.6000000000004</v>
       </c>
       <c r="F40" s="16">
         <v>-1305.3900000000001</v>
       </c>
       <c r="G40" s="16">
         <v>4599.03</v>
       </c>
     </row>
-    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A41" s="23" t="s">
         <v>611</v>
       </c>
       <c r="B41" s="15">
         <v>345.87</v>
       </c>
       <c r="C41" s="16">
         <v>172.93</v>
       </c>
       <c r="D41" s="16">
         <v>997.61</v>
       </c>
       <c r="E41" s="16">
         <v>249.4</v>
       </c>
       <c r="F41" s="16">
         <v>-76.47</v>
       </c>
       <c r="G41" s="16">
         <v>269.39999999999998</v>
       </c>
     </row>
-    <row r="42" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A42" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="17">
         <v>3261.02</v>
       </c>
       <c r="C42" s="18">
         <v>1630.51</v>
       </c>
       <c r="D42" s="18">
         <v>9405.92</v>
       </c>
       <c r="E42" s="18">
         <v>2351.48</v>
       </c>
       <c r="F42" s="18">
         <v>-720.97</v>
       </c>
       <c r="G42" s="18">
         <v>2540.0500000000002</v>
       </c>
     </row>
-    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A43" s="25" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="19">
         <v>-94014.13</v>
       </c>
       <c r="C43" s="20">
         <v>0</v>
       </c>
       <c r="D43" s="20">
         <v>0</v>
       </c>
       <c r="E43" s="20">
         <v>0</v>
       </c>
       <c r="F43" s="20">
         <v>-13674.97</v>
       </c>
       <c r="G43" s="20">
         <v>-107689.1</v>
       </c>
     </row>
-    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A44" s="23" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="15">
         <v>3205.82</v>
       </c>
       <c r="C44" s="16">
         <v>1602.91</v>
       </c>
       <c r="D44" s="16">
         <v>4546.42</v>
       </c>
       <c r="E44" s="16">
         <v>1136.5999999999999</v>
       </c>
       <c r="F44" s="16">
         <v>466.31</v>
       </c>
       <c r="G44" s="16">
         <v>3672.13</v>
       </c>
     </row>
-    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A45" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B45" s="15">
         <v>1724.58</v>
       </c>
       <c r="C45" s="16">
         <v>862.29</v>
       </c>
       <c r="D45" s="16">
         <v>2445.7600000000002</v>
       </c>
       <c r="E45" s="16">
         <v>611.44000000000005</v>
       </c>
       <c r="F45" s="16">
         <v>250.85</v>
       </c>
       <c r="G45" s="16">
         <v>1975.43</v>
       </c>
     </row>
-    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A46" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B46" s="15">
         <v>9860.81</v>
       </c>
       <c r="C46" s="16">
         <v>4930.3999999999996</v>
       </c>
       <c r="D46" s="16">
         <v>13984.35</v>
       </c>
       <c r="E46" s="16">
         <v>3496.08</v>
       </c>
       <c r="F46" s="16">
         <v>1434.32</v>
       </c>
       <c r="G46" s="16">
         <v>11295.13</v>
       </c>
     </row>
-    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A47" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B47" s="15">
         <v>5309.67</v>
       </c>
       <c r="C47" s="16">
         <v>2654.83</v>
       </c>
       <c r="D47" s="16">
         <v>7530.04</v>
       </c>
       <c r="E47" s="16">
         <v>1882.51</v>
       </c>
       <c r="F47" s="16">
         <v>772.32</v>
       </c>
       <c r="G47" s="16">
         <v>6081.99</v>
       </c>
     </row>
-    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A48" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B48" s="15">
         <v>1144.95</v>
       </c>
       <c r="C48" s="16">
         <v>572.47</v>
       </c>
       <c r="D48" s="16">
         <v>1623.73</v>
       </c>
       <c r="E48" s="16">
         <v>405.93</v>
       </c>
       <c r="F48" s="16">
         <v>166.54</v>
       </c>
       <c r="G48" s="16">
         <v>1311.49</v>
       </c>
     </row>
-    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A49" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B49" s="15">
         <v>70020.42</v>
       </c>
       <c r="C49" s="16">
         <v>35010.21</v>
       </c>
       <c r="D49" s="16">
         <v>99301.13</v>
       </c>
       <c r="E49" s="16">
         <v>24825.279999999999</v>
       </c>
       <c r="F49" s="16">
         <v>10184.93</v>
       </c>
       <c r="G49" s="16">
         <v>80205.350000000006</v>
       </c>
     </row>
-    <row r="50" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A50" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B50" s="17">
         <v>2747.88</v>
       </c>
       <c r="C50" s="18">
         <v>1373.94</v>
       </c>
       <c r="D50" s="18">
         <v>3896.97</v>
       </c>
       <c r="E50" s="18">
         <v>974.24</v>
       </c>
       <c r="F50" s="18">
         <v>399.7</v>
       </c>
       <c r="G50" s="18">
         <v>3147.58</v>
       </c>
     </row>
-    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A51" s="25" t="s">
         <v>39</v>
       </c>
       <c r="B51" s="19">
         <v>-35194.75</v>
       </c>
       <c r="C51" s="20">
         <v>0</v>
       </c>
       <c r="D51" s="20">
         <v>0</v>
       </c>
       <c r="E51" s="20">
         <v>0</v>
       </c>
       <c r="F51" s="20">
         <v>-12291.96</v>
       </c>
       <c r="G51" s="20">
         <v>-47486.71</v>
       </c>
     </row>
-    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A52" s="23" t="s">
         <v>40</v>
       </c>
       <c r="B52" s="15">
         <v>1074.8499999999999</v>
       </c>
       <c r="C52" s="16">
         <v>537.41999999999996</v>
       </c>
       <c r="D52" s="16">
         <v>648.11</v>
       </c>
       <c r="E52" s="16">
         <v>162.02000000000001</v>
       </c>
       <c r="F52" s="16">
         <v>375.4</v>
       </c>
       <c r="G52" s="16">
         <v>1450.25</v>
       </c>
     </row>
-    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A53" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B53" s="15">
         <v>4491.3100000000004</v>
       </c>
       <c r="C53" s="16">
         <v>2245.65</v>
       </c>
       <c r="D53" s="16">
         <v>2708.17</v>
       </c>
       <c r="E53" s="16">
         <v>677.04</v>
       </c>
       <c r="F53" s="16">
         <v>1568.61</v>
       </c>
       <c r="G53" s="16">
         <v>6059.92</v>
       </c>
     </row>
-    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A54" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B54" s="15">
         <v>1292.3800000000001</v>
       </c>
       <c r="C54" s="16">
         <v>646.19000000000005</v>
       </c>
       <c r="D54" s="16">
         <v>779.28</v>
       </c>
       <c r="E54" s="16">
         <v>194.82</v>
       </c>
       <c r="F54" s="16">
         <v>451.37</v>
       </c>
       <c r="G54" s="16">
         <v>1743.75</v>
       </c>
     </row>
-    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A55" s="23" t="s">
         <v>43</v>
       </c>
       <c r="B55" s="15">
         <v>1260.3800000000001</v>
       </c>
       <c r="C55" s="16">
         <v>630.19000000000005</v>
       </c>
       <c r="D55" s="16">
         <v>759.98</v>
       </c>
       <c r="E55" s="16">
         <v>189.99</v>
       </c>
       <c r="F55" s="16">
         <v>440.2</v>
       </c>
       <c r="G55" s="16">
         <v>1700.58</v>
       </c>
     </row>
-    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A56" s="23" t="s">
         <v>44</v>
       </c>
       <c r="B56" s="15">
         <v>2610.34</v>
       </c>
       <c r="C56" s="16">
         <v>1305.17</v>
       </c>
       <c r="D56" s="16">
         <v>1573.98</v>
       </c>
       <c r="E56" s="16">
         <v>393.49</v>
       </c>
       <c r="F56" s="16">
         <v>911.68</v>
       </c>
       <c r="G56" s="16">
         <v>3522.02</v>
       </c>
     </row>
-    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A57" s="23" t="s">
         <v>45</v>
       </c>
       <c r="B57" s="15">
         <v>1126.03</v>
       </c>
       <c r="C57" s="16">
         <v>563.01</v>
       </c>
       <c r="D57" s="16">
         <v>678.97</v>
       </c>
       <c r="E57" s="16">
         <v>169.74</v>
       </c>
       <c r="F57" s="16">
         <v>393.27</v>
       </c>
       <c r="G57" s="16">
         <v>1519.3</v>
       </c>
     </row>
-    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A58" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B58" s="15">
         <v>1081.24</v>
       </c>
       <c r="C58" s="16">
         <v>540.62</v>
       </c>
       <c r="D58" s="16">
         <v>651.96</v>
       </c>
       <c r="E58" s="16">
         <v>162.99</v>
       </c>
       <c r="F58" s="16">
         <v>377.63</v>
       </c>
       <c r="G58" s="16">
         <v>1458.87</v>
       </c>
     </row>
-    <row r="59" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A59" s="24" t="s">
         <v>47</v>
       </c>
       <c r="B59" s="17">
         <v>22258.22</v>
       </c>
       <c r="C59" s="18">
         <v>11129.11</v>
       </c>
       <c r="D59" s="18">
         <v>13421.27</v>
       </c>
       <c r="E59" s="18">
         <v>3355.31</v>
       </c>
       <c r="F59" s="18">
         <v>7773.8</v>
       </c>
       <c r="G59" s="18">
         <v>30032.02</v>
       </c>
     </row>
-    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A60" s="25" t="s">
         <v>48</v>
       </c>
       <c r="B60" s="19">
         <v>-34343.339999999997</v>
       </c>
       <c r="C60" s="20">
         <v>0</v>
       </c>
       <c r="D60" s="20">
         <v>0</v>
       </c>
       <c r="E60" s="20">
         <v>0</v>
       </c>
       <c r="F60" s="20">
         <v>-7099.1</v>
       </c>
       <c r="G60" s="20">
         <v>-41442.44</v>
       </c>
     </row>
-    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A61" s="23" t="s">
         <v>49</v>
       </c>
       <c r="B61" s="15">
         <v>5587.8</v>
       </c>
       <c r="C61" s="16">
         <v>2793.9</v>
       </c>
       <c r="D61" s="16">
         <v>6555.38</v>
       </c>
       <c r="E61" s="16">
         <v>1638.84</v>
       </c>
       <c r="F61" s="16">
         <v>1155.06</v>
       </c>
       <c r="G61" s="16">
         <v>6742.86</v>
       </c>
     </row>
-    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A62" s="23" t="s">
         <v>50</v>
       </c>
       <c r="B62" s="15">
         <v>3105.52</v>
       </c>
       <c r="C62" s="16">
         <v>1552.76</v>
       </c>
       <c r="D62" s="16">
         <v>3643.28</v>
       </c>
       <c r="E62" s="16">
         <v>910.82</v>
       </c>
       <c r="F62" s="16">
         <v>641.94000000000005</v>
       </c>
       <c r="G62" s="16">
         <v>3747.46</v>
       </c>
     </row>
-    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A63" s="23" t="s">
         <v>51</v>
       </c>
       <c r="B63" s="15">
         <v>769.89</v>
       </c>
       <c r="C63" s="16">
         <v>384.94</v>
       </c>
       <c r="D63" s="16">
         <v>903.2</v>
       </c>
       <c r="E63" s="16">
         <v>225.8</v>
       </c>
       <c r="F63" s="16">
         <v>159.13999999999999</v>
       </c>
       <c r="G63" s="16">
         <v>929.03</v>
       </c>
     </row>
-    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A64" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B64" s="15">
         <v>730.27</v>
       </c>
       <c r="C64" s="16">
         <v>365.13</v>
       </c>
       <c r="D64" s="16">
         <v>856.73</v>
       </c>
       <c r="E64" s="16">
         <v>214.18</v>
       </c>
       <c r="F64" s="16">
         <v>150.94999999999999</v>
       </c>
       <c r="G64" s="16">
         <v>881.22</v>
       </c>
     </row>
-    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A65" s="23" t="s">
         <v>53</v>
       </c>
       <c r="B65" s="15">
         <v>17119.38</v>
       </c>
       <c r="C65" s="16">
         <v>8559.69</v>
       </c>
       <c r="D65" s="16">
         <v>20083.79</v>
       </c>
       <c r="E65" s="16">
         <v>5020.9399999999996</v>
       </c>
       <c r="F65" s="16">
         <v>3538.75</v>
       </c>
       <c r="G65" s="16">
         <v>20658.13</v>
       </c>
     </row>
-    <row r="66" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A66" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B66" s="15">
         <v>424.01</v>
       </c>
       <c r="C66" s="16">
         <v>212</v>
       </c>
       <c r="D66" s="16">
         <v>497.44</v>
       </c>
       <c r="E66" s="16">
         <v>124.36</v>
       </c>
       <c r="F66" s="16">
         <v>87.64</v>
       </c>
       <c r="G66" s="16">
         <v>511.65</v>
       </c>
     </row>
-    <row r="67" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A67" s="24" t="s">
         <v>55</v>
       </c>
       <c r="B67" s="17">
         <v>6606.47</v>
       </c>
       <c r="C67" s="18">
         <v>3303.23</v>
       </c>
       <c r="D67" s="18">
         <v>7750.46</v>
       </c>
       <c r="E67" s="18">
         <v>1937.61</v>
       </c>
       <c r="F67" s="18">
         <v>1365.62</v>
       </c>
       <c r="G67" s="18">
         <v>7972.09</v>
       </c>
     </row>
-    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A68" s="25" t="s">
         <v>56</v>
       </c>
       <c r="B68" s="19">
         <v>-607089.42000000004</v>
       </c>
       <c r="C68" s="20">
         <v>0</v>
       </c>
       <c r="D68" s="20">
         <v>0</v>
       </c>
       <c r="E68" s="20">
         <v>0</v>
       </c>
       <c r="F68" s="20">
         <v>-12810.24</v>
       </c>
       <c r="G68" s="20">
         <v>-619899.66</v>
       </c>
     </row>
-    <row r="69" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A69" s="23" t="s">
         <v>57</v>
       </c>
       <c r="B69" s="15">
         <v>2118.71</v>
       </c>
       <c r="C69" s="16">
         <v>1059.3499999999999</v>
       </c>
       <c r="D69" s="16">
         <v>4058.59</v>
       </c>
       <c r="E69" s="16">
         <v>1014.64</v>
       </c>
       <c r="F69" s="16">
         <v>44.71</v>
       </c>
       <c r="G69" s="16">
         <v>2163.42</v>
       </c>
     </row>
-    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A70" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B70" s="15">
         <v>20687.810000000001</v>
       </c>
       <c r="C70" s="16">
         <v>10343.9</v>
       </c>
       <c r="D70" s="16">
         <v>39629.49</v>
       </c>
       <c r="E70" s="16">
         <v>9907.3700000000008</v>
       </c>
       <c r="F70" s="16">
         <v>436.53</v>
       </c>
       <c r="G70" s="16">
         <v>21124.34</v>
       </c>
     </row>
-    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A71" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B71" s="15">
         <v>46532.639999999999</v>
       </c>
       <c r="C71" s="16">
         <v>23266.32</v>
       </c>
       <c r="D71" s="16">
         <v>89137.75</v>
       </c>
       <c r="E71" s="16">
         <v>22284.43</v>
       </c>
       <c r="F71" s="16">
         <v>981.89</v>
       </c>
       <c r="G71" s="16">
         <v>47514.53</v>
       </c>
     </row>
-    <row r="72" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A72" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B72" s="15">
         <v>1359.18</v>
       </c>
       <c r="C72" s="16">
         <v>679.59</v>
       </c>
       <c r="D72" s="16">
         <v>2603.63</v>
       </c>
       <c r="E72" s="16">
         <v>650.9</v>
       </c>
       <c r="F72" s="16">
         <v>28.69</v>
       </c>
       <c r="G72" s="16">
         <v>1387.87</v>
       </c>
     </row>
-    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A73" s="23" t="s">
         <v>61</v>
       </c>
       <c r="B73" s="15">
         <v>17583.009999999998</v>
       </c>
       <c r="C73" s="16">
         <v>8791.5</v>
       </c>
       <c r="D73" s="16">
         <v>33681.94</v>
       </c>
       <c r="E73" s="16">
         <v>8420.48</v>
       </c>
       <c r="F73" s="16">
         <v>371.02</v>
       </c>
       <c r="G73" s="16">
         <v>17954.03</v>
       </c>
     </row>
-    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A74" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B74" s="15">
         <v>38677.230000000003</v>
       </c>
       <c r="C74" s="16">
         <v>19338.61</v>
       </c>
       <c r="D74" s="16">
         <v>74089.95</v>
       </c>
       <c r="E74" s="16">
         <v>18522.48</v>
       </c>
       <c r="F74" s="16">
         <v>816.13</v>
       </c>
       <c r="G74" s="16">
         <v>39493.360000000001</v>
       </c>
     </row>
-    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A75" s="23" t="s">
         <v>63</v>
       </c>
       <c r="B75" s="15">
         <v>2831.72</v>
       </c>
       <c r="C75" s="16">
         <v>1415.86</v>
       </c>
       <c r="D75" s="16">
         <v>5424.43</v>
       </c>
       <c r="E75" s="16">
         <v>1356.1</v>
       </c>
       <c r="F75" s="16">
         <v>59.76</v>
       </c>
       <c r="G75" s="16">
         <v>2891.48</v>
       </c>
     </row>
-    <row r="76" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A76" s="23" t="s">
         <v>64</v>
       </c>
       <c r="B76" s="15">
         <v>7289.1</v>
       </c>
       <c r="C76" s="16">
         <v>3644.55</v>
       </c>
       <c r="D76" s="16">
         <v>13962.97</v>
       </c>
       <c r="E76" s="16">
         <v>3490.74</v>
       </c>
       <c r="F76" s="16">
         <v>153.81</v>
       </c>
       <c r="G76" s="16">
         <v>7442.91</v>
       </c>
     </row>
-    <row r="77" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A77" s="23" t="s">
         <v>65</v>
       </c>
       <c r="B77" s="15">
         <v>220303.72</v>
       </c>
       <c r="C77" s="16">
         <v>110151.86</v>
       </c>
       <c r="D77" s="16">
         <v>422012.94</v>
       </c>
       <c r="E77" s="16">
         <v>105503.23</v>
       </c>
       <c r="F77" s="16">
         <v>4648.63</v>
       </c>
       <c r="G77" s="16">
         <v>224952.35</v>
       </c>
     </row>
-    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A78" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B78" s="15">
         <v>11280</v>
       </c>
       <c r="C78" s="16">
         <v>5640</v>
       </c>
       <c r="D78" s="16">
         <v>21607.919999999998</v>
       </c>
       <c r="E78" s="16">
         <v>5401.98</v>
       </c>
       <c r="F78" s="16">
         <v>238.02</v>
       </c>
       <c r="G78" s="16">
         <v>11518.02</v>
       </c>
     </row>
-    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A79" s="23" t="s">
         <v>67</v>
       </c>
       <c r="B79" s="15">
         <v>6342.94</v>
       </c>
       <c r="C79" s="16">
         <v>3171.47</v>
       </c>
       <c r="D79" s="16">
         <v>12150.51</v>
       </c>
       <c r="E79" s="16">
         <v>3037.62</v>
       </c>
       <c r="F79" s="16">
         <v>133.85</v>
       </c>
       <c r="G79" s="16">
         <v>6476.79</v>
       </c>
     </row>
-    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A80" s="23" t="s">
         <v>68</v>
       </c>
       <c r="B80" s="15">
         <v>66467.509999999995</v>
       </c>
       <c r="C80" s="16">
         <v>33233.75</v>
       </c>
       <c r="D80" s="16">
         <v>127324.91</v>
       </c>
       <c r="E80" s="16">
         <v>31831.22</v>
       </c>
       <c r="F80" s="16">
         <v>1402.53</v>
       </c>
       <c r="G80" s="16">
         <v>67870.039999999994</v>
       </c>
     </row>
-    <row r="81" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A81" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B81" s="15">
         <v>7009.24</v>
       </c>
       <c r="C81" s="16">
         <v>3504.62</v>
       </c>
       <c r="D81" s="16">
         <v>13426.88</v>
       </c>
       <c r="E81" s="16">
         <v>3356.72</v>
       </c>
       <c r="F81" s="16">
         <v>147.9</v>
       </c>
       <c r="G81" s="16">
         <v>7157.14</v>
       </c>
     </row>
-    <row r="82" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A82" s="23" t="s">
         <v>70</v>
       </c>
       <c r="B82" s="15">
         <v>54960.959999999999</v>
       </c>
       <c r="C82" s="16">
         <v>27480.48</v>
       </c>
       <c r="D82" s="16">
         <v>105282.99</v>
       </c>
       <c r="E82" s="16">
         <v>26320.74</v>
       </c>
       <c r="F82" s="16">
         <v>1159.74</v>
       </c>
       <c r="G82" s="16">
         <v>56120.7</v>
       </c>
     </row>
-    <row r="83" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A83" s="23" t="s">
         <v>71</v>
       </c>
       <c r="B83" s="15">
         <v>1925.49</v>
       </c>
       <c r="C83" s="16">
         <v>962.74</v>
       </c>
       <c r="D83" s="16">
         <v>3688.45</v>
       </c>
       <c r="E83" s="16">
         <v>922.11</v>
       </c>
       <c r="F83" s="16">
         <v>40.630000000000003</v>
       </c>
       <c r="G83" s="16">
         <v>1966.12</v>
       </c>
     </row>
-    <row r="84" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A84" s="23" t="s">
         <v>72</v>
       </c>
       <c r="B84" s="15">
         <v>34472.97</v>
       </c>
       <c r="C84" s="16">
         <v>17236.48</v>
       </c>
       <c r="D84" s="16">
         <v>66036.289999999994</v>
       </c>
       <c r="E84" s="16">
         <v>16509.07</v>
       </c>
       <c r="F84" s="16">
         <v>727.41</v>
       </c>
       <c r="G84" s="16">
         <v>35200.379999999997</v>
       </c>
     </row>
-    <row r="85" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A85" s="23" t="s">
         <v>73</v>
       </c>
       <c r="B85" s="15">
         <v>31574.76</v>
       </c>
       <c r="C85" s="16">
         <v>15787.38</v>
       </c>
       <c r="D85" s="16">
         <v>60484.49</v>
       </c>
       <c r="E85" s="16">
         <v>15121.12</v>
       </c>
       <c r="F85" s="16">
         <v>666.26</v>
       </c>
       <c r="G85" s="16">
         <v>32241.02</v>
       </c>
     </row>
-    <row r="86" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A86" s="23" t="s">
         <v>74</v>
       </c>
       <c r="B86" s="15">
         <v>31767.99</v>
       </c>
       <c r="C86" s="16">
         <v>15883.99</v>
       </c>
       <c r="D86" s="16">
         <v>60854.63</v>
       </c>
       <c r="E86" s="16">
         <v>15213.65</v>
       </c>
       <c r="F86" s="16">
         <v>670.34</v>
       </c>
       <c r="G86" s="16">
         <v>32438.33</v>
       </c>
     </row>
-    <row r="87" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A87" s="24" t="s">
         <v>75</v>
       </c>
       <c r="B87" s="17">
         <v>3904.44</v>
       </c>
       <c r="C87" s="18">
         <v>1952.22</v>
       </c>
       <c r="D87" s="18">
         <v>7479.33</v>
       </c>
       <c r="E87" s="18">
         <v>1869.83</v>
       </c>
       <c r="F87" s="18">
         <v>82.39</v>
       </c>
       <c r="G87" s="18">
         <v>3986.83</v>
       </c>
     </row>
-    <row r="88" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A88" s="25" t="s">
         <v>76</v>
       </c>
       <c r="B88" s="19">
         <v>-642958.46</v>
       </c>
       <c r="C88" s="20">
         <v>0</v>
       </c>
       <c r="D88" s="20">
         <v>0</v>
       </c>
       <c r="E88" s="20">
         <v>0</v>
       </c>
       <c r="F88" s="20">
         <v>120255.82</v>
       </c>
       <c r="G88" s="20">
         <v>-522702.64</v>
       </c>
     </row>
-    <row r="89" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A89" s="23" t="s">
         <v>77</v>
       </c>
       <c r="B89" s="15">
         <v>526076.31000000006</v>
       </c>
       <c r="C89" s="16">
         <v>263038.15000000002</v>
       </c>
       <c r="D89" s="16">
         <v>1445731.61</v>
       </c>
       <c r="E89" s="16">
         <v>361432.9</v>
       </c>
       <c r="F89" s="16">
         <v>-98394.75</v>
       </c>
       <c r="G89" s="16">
         <v>427681.56</v>
       </c>
     </row>
-    <row r="90" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A90" s="23" t="s">
         <v>78</v>
       </c>
       <c r="B90" s="15">
         <v>19475.509999999998</v>
       </c>
       <c r="C90" s="16">
         <v>9737.75</v>
       </c>
       <c r="D90" s="16">
         <v>53521.45</v>
       </c>
       <c r="E90" s="16">
         <v>13380.36</v>
       </c>
       <c r="F90" s="16">
         <v>-3642.61</v>
       </c>
       <c r="G90" s="16">
         <v>15832.9</v>
       </c>
     </row>
-    <row r="91" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A91" s="23" t="s">
         <v>79</v>
       </c>
       <c r="B91" s="15">
         <v>34287.07</v>
       </c>
       <c r="C91" s="16">
         <v>17143.53</v>
       </c>
       <c r="D91" s="16">
         <v>94225.68</v>
       </c>
       <c r="E91" s="16">
         <v>23556.42</v>
       </c>
       <c r="F91" s="16">
         <v>-6412.89</v>
       </c>
       <c r="G91" s="16">
         <v>27874.18</v>
       </c>
     </row>
-    <row r="92" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A92" s="23" t="s">
         <v>80</v>
       </c>
       <c r="B92" s="15">
         <v>7927.31</v>
       </c>
       <c r="C92" s="16">
         <v>3963.65</v>
       </c>
       <c r="D92" s="16">
         <v>21785.360000000001</v>
       </c>
       <c r="E92" s="16">
         <v>5446.34</v>
       </c>
       <c r="F92" s="16">
         <v>-1482.69</v>
       </c>
       <c r="G92" s="16">
         <v>6444.62</v>
       </c>
     </row>
-    <row r="93" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A93" s="23" t="s">
         <v>81</v>
       </c>
       <c r="B93" s="15">
         <v>27589.38</v>
       </c>
       <c r="C93" s="16">
         <v>13794.69</v>
       </c>
       <c r="D93" s="16">
         <v>75819.5</v>
       </c>
       <c r="E93" s="16">
         <v>18954.87</v>
       </c>
       <c r="F93" s="16">
         <v>-5160.18</v>
       </c>
       <c r="G93" s="16">
         <v>22429.200000000001</v>
       </c>
     </row>
-    <row r="94" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="94" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A94" s="24" t="s">
         <v>82</v>
       </c>
       <c r="B94" s="17">
         <v>27602.880000000001</v>
       </c>
       <c r="C94" s="18">
         <v>13801.44</v>
       </c>
       <c r="D94" s="18">
         <v>75856.58</v>
       </c>
       <c r="E94" s="18">
         <v>18964.14</v>
       </c>
       <c r="F94" s="18">
         <v>-5162.7</v>
       </c>
       <c r="G94" s="18">
         <v>22440.18</v>
       </c>
     </row>
-    <row r="95" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A95" s="25" t="s">
         <v>83</v>
       </c>
       <c r="B95" s="19">
         <v>-213887.35999999999</v>
       </c>
       <c r="C95" s="20">
         <v>0</v>
       </c>
       <c r="D95" s="20">
         <v>0</v>
       </c>
       <c r="E95" s="20">
         <v>0</v>
       </c>
       <c r="F95" s="20">
         <v>-49636.31</v>
       </c>
       <c r="G95" s="20">
         <v>-263523.67</v>
       </c>
     </row>
-    <row r="96" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A96" s="23" t="s">
         <v>84</v>
       </c>
       <c r="B96" s="15">
         <v>10295.64</v>
       </c>
       <c r="C96" s="16">
         <v>5147.82</v>
       </c>
       <c r="D96" s="16">
         <v>11034.15</v>
       </c>
       <c r="E96" s="16">
         <v>2758.53</v>
       </c>
       <c r="F96" s="16">
         <v>2389.29</v>
       </c>
       <c r="G96" s="16">
         <v>12684.93</v>
       </c>
     </row>
-    <row r="97" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A97" s="23" t="s">
         <v>85</v>
       </c>
       <c r="B97" s="15">
         <v>11705.57</v>
       </c>
       <c r="C97" s="16">
         <v>5852.78</v>
       </c>
       <c r="D97" s="16">
         <v>12545.21</v>
       </c>
       <c r="E97" s="16">
         <v>3136.3</v>
       </c>
       <c r="F97" s="16">
         <v>2716.48</v>
       </c>
       <c r="G97" s="16">
         <v>14422.05</v>
       </c>
     </row>
-    <row r="98" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A98" s="23" t="s">
         <v>86</v>
       </c>
       <c r="B98" s="15">
         <v>10321.870000000001</v>
       </c>
       <c r="C98" s="16">
         <v>5160.93</v>
       </c>
       <c r="D98" s="16">
         <v>11062.26</v>
       </c>
       <c r="E98" s="16">
         <v>2765.56</v>
       </c>
       <c r="F98" s="16">
         <v>2395.37</v>
       </c>
       <c r="G98" s="16">
         <v>12717.24</v>
       </c>
     </row>
-    <row r="99" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A99" s="23" t="s">
         <v>612</v>
       </c>
       <c r="B99" s="15">
         <v>583.62</v>
       </c>
       <c r="C99" s="16">
         <v>291.81</v>
       </c>
       <c r="D99" s="16">
         <v>625.48</v>
       </c>
       <c r="E99" s="16">
         <v>156.37</v>
       </c>
       <c r="F99" s="16">
         <v>135.44</v>
       </c>
       <c r="G99" s="16">
         <v>719.06</v>
       </c>
     </row>
-    <row r="100" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A100" s="23" t="s">
         <v>87</v>
       </c>
       <c r="B100" s="15">
         <v>11148.18</v>
       </c>
       <c r="C100" s="16">
         <v>5574.09</v>
       </c>
       <c r="D100" s="16">
         <v>11947.84</v>
       </c>
       <c r="E100" s="16">
         <v>2986.96</v>
       </c>
       <c r="F100" s="16">
         <v>2587.13</v>
       </c>
       <c r="G100" s="16">
         <v>13735.31</v>
       </c>
     </row>
-    <row r="101" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A101" s="23" t="s">
         <v>613</v>
       </c>
       <c r="B101" s="15">
         <v>5010.1400000000003</v>
       </c>
       <c r="C101" s="16">
         <v>2505.0700000000002</v>
       </c>
       <c r="D101" s="16">
         <v>5369.52</v>
       </c>
       <c r="E101" s="16">
         <v>1342.38</v>
       </c>
       <c r="F101" s="16">
         <v>1162.69</v>
       </c>
       <c r="G101" s="16">
         <v>6172.83</v>
       </c>
     </row>
-    <row r="102" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A102" s="23" t="s">
         <v>88</v>
       </c>
       <c r="B102" s="15">
         <v>119390.27</v>
       </c>
       <c r="C102" s="16">
         <v>59695.13</v>
       </c>
       <c r="D102" s="16">
         <v>127954.14</v>
       </c>
       <c r="E102" s="16">
         <v>31988.53</v>
       </c>
       <c r="F102" s="16">
         <v>27706.6</v>
       </c>
       <c r="G102" s="16">
         <v>147096.87</v>
       </c>
     </row>
-    <row r="103" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A103" s="23" t="s">
         <v>614</v>
       </c>
       <c r="B103" s="15">
         <v>4275.6499999999996</v>
       </c>
       <c r="C103" s="16">
         <v>2137.8200000000002</v>
       </c>
       <c r="D103" s="16">
         <v>4582.34</v>
       </c>
       <c r="E103" s="16">
         <v>1145.58</v>
       </c>
       <c r="F103" s="16">
         <v>992.24</v>
       </c>
       <c r="G103" s="16">
         <v>5267.89</v>
       </c>
     </row>
-    <row r="104" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A104" s="23" t="s">
         <v>89</v>
       </c>
       <c r="B104" s="15">
         <v>8348.0400000000009</v>
       </c>
       <c r="C104" s="16">
         <v>4174.0200000000004</v>
       </c>
       <c r="D104" s="16">
         <v>8946.85</v>
       </c>
       <c r="E104" s="16">
         <v>2236.71</v>
       </c>
       <c r="F104" s="16">
         <v>1937.31</v>
       </c>
       <c r="G104" s="16">
         <v>10285.35</v>
       </c>
     </row>
-    <row r="105" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="105" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A105" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B105" s="17">
         <v>32808.379999999997</v>
       </c>
       <c r="C105" s="18">
         <v>16404.189999999999</v>
       </c>
       <c r="D105" s="18">
         <v>35161.730000000003</v>
       </c>
       <c r="E105" s="18">
         <v>8790.43</v>
       </c>
       <c r="F105" s="18">
         <v>7613.76</v>
       </c>
       <c r="G105" s="18">
         <v>40422.14</v>
       </c>
     </row>
-    <row r="106" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A106" s="25" t="s">
         <v>91</v>
       </c>
       <c r="B106" s="19">
         <v>-836884.41</v>
       </c>
       <c r="C106" s="20">
         <v>0</v>
       </c>
       <c r="D106" s="20">
         <v>0</v>
       </c>
       <c r="E106" s="20">
         <v>0</v>
       </c>
       <c r="F106" s="20">
         <v>15791.07</v>
       </c>
       <c r="G106" s="20">
         <v>-821093.34</v>
       </c>
     </row>
-    <row r="107" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A107" s="23" t="s">
         <v>92</v>
       </c>
       <c r="B107" s="15">
         <v>499477.07</v>
       </c>
       <c r="C107" s="16">
         <v>249738.53</v>
       </c>
       <c r="D107" s="16">
         <v>1036652.41</v>
       </c>
       <c r="E107" s="16">
         <v>259163.1</v>
       </c>
       <c r="F107" s="16">
         <v>-9424.57</v>
       </c>
       <c r="G107" s="16">
         <v>490052.5</v>
       </c>
     </row>
-    <row r="108" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A108" s="23" t="s">
         <v>93</v>
       </c>
       <c r="B108" s="15">
         <v>97114.59</v>
       </c>
       <c r="C108" s="16">
         <v>48557.29</v>
       </c>
       <c r="D108" s="16">
         <v>201558.96</v>
       </c>
       <c r="E108" s="16">
         <v>50389.74</v>
       </c>
       <c r="F108" s="16">
         <v>-1832.45</v>
       </c>
       <c r="G108" s="16">
         <v>95282.14</v>
       </c>
     </row>
-    <row r="109" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A109" s="23" t="s">
         <v>615</v>
       </c>
       <c r="B109" s="15">
         <v>10.66</v>
       </c>
       <c r="C109" s="16">
         <v>5.33</v>
       </c>
       <c r="D109" s="16">
         <v>22.13</v>
       </c>
       <c r="E109" s="16">
         <v>5.53</v>
       </c>
       <c r="F109" s="16">
         <v>-0.2</v>
       </c>
       <c r="G109" s="16">
         <v>10.46</v>
       </c>
     </row>
-    <row r="110" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A110" s="23" t="s">
         <v>616</v>
       </c>
       <c r="B110" s="15">
         <v>222197.75</v>
       </c>
       <c r="C110" s="16">
         <v>111098.87</v>
       </c>
       <c r="D110" s="16">
         <v>461165.98</v>
       </c>
       <c r="E110" s="16">
         <v>115291.49</v>
       </c>
       <c r="F110" s="16">
         <v>-4192.62</v>
       </c>
       <c r="G110" s="16">
         <v>218005.13</v>
       </c>
     </row>
-    <row r="111" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A111" s="23" t="s">
         <v>617</v>
       </c>
       <c r="B111" s="15">
         <v>2563.71</v>
       </c>
       <c r="C111" s="16">
         <v>1281.8499999999999</v>
       </c>
       <c r="D111" s="16">
         <v>5320.92</v>
       </c>
       <c r="E111" s="16">
         <v>1330.23</v>
       </c>
       <c r="F111" s="16">
         <v>-48.38</v>
       </c>
       <c r="G111" s="16">
         <v>2515.33</v>
       </c>
     </row>
-    <row r="112" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A112" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B112" s="15">
         <v>9621.1200000000008</v>
       </c>
       <c r="C112" s="16">
         <v>4810.5600000000004</v>
       </c>
       <c r="D112" s="16">
         <v>19968.39</v>
       </c>
       <c r="E112" s="16">
         <v>4992.09</v>
       </c>
       <c r="F112" s="16">
         <v>-181.53</v>
       </c>
       <c r="G112" s="16">
         <v>9439.59</v>
       </c>
     </row>
-    <row r="113" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="113" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A113" s="24" t="s">
         <v>95</v>
       </c>
       <c r="B113" s="17">
         <v>5899.51</v>
       </c>
       <c r="C113" s="18">
         <v>2949.75</v>
       </c>
       <c r="D113" s="18">
         <v>12244.28</v>
       </c>
       <c r="E113" s="18">
         <v>3061.07</v>
       </c>
       <c r="F113" s="18">
         <v>-111.32</v>
       </c>
       <c r="G113" s="18">
         <v>5788.19</v>
       </c>
     </row>
-    <row r="114" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A114" s="25" t="s">
         <v>96</v>
       </c>
       <c r="B114" s="19">
-        <v>0</v>
+        <v>-240758.58</v>
       </c>
       <c r="C114" s="20">
         <v>0</v>
       </c>
       <c r="D114" s="20">
         <v>0</v>
       </c>
       <c r="E114" s="20">
         <v>0</v>
       </c>
       <c r="F114" s="20">
-        <v>0</v>
+        <v>-43091.32</v>
       </c>
       <c r="G114" s="20">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:7" x14ac:dyDescent="0.25">
+        <v>-283849.90000000002</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A115" s="23" t="s">
         <v>618</v>
       </c>
       <c r="B115" s="15">
-        <v>-240758.58</v>
+        <v>664.98</v>
       </c>
       <c r="C115" s="16">
-        <v>0</v>
+        <v>332.49</v>
       </c>
       <c r="D115" s="16">
-        <v>0</v>
+        <v>853.89</v>
       </c>
       <c r="E115" s="16">
-        <v>0</v>
+        <v>213.47</v>
       </c>
       <c r="F115" s="16">
-        <v>-43091.32</v>
+        <v>119.02</v>
       </c>
       <c r="G115" s="16">
-        <v>-283849.90000000002</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:7" x14ac:dyDescent="0.25">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A116" s="23" t="s">
         <v>97</v>
       </c>
       <c r="B116" s="15">
-        <v>664.98</v>
+        <v>16360.89</v>
       </c>
       <c r="C116" s="16">
-        <v>332.49</v>
+        <v>8180.44</v>
       </c>
       <c r="D116" s="16">
-        <v>853.89</v>
+        <v>21008.6</v>
       </c>
       <c r="E116" s="16">
-        <v>213.47</v>
+        <v>5252.15</v>
       </c>
       <c r="F116" s="16">
-        <v>119.02</v>
+        <v>2928.29</v>
       </c>
       <c r="G116" s="16">
-        <v>784</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:7" x14ac:dyDescent="0.25">
+        <v>19289.18</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A117" s="23" t="s">
         <v>98</v>
       </c>
       <c r="B117" s="15">
-        <v>16360.89</v>
+        <v>1851.14</v>
       </c>
       <c r="C117" s="16">
-        <v>8180.44</v>
+        <v>925.57</v>
       </c>
       <c r="D117" s="16">
-        <v>21008.6</v>
+        <v>2377</v>
       </c>
       <c r="E117" s="16">
-        <v>5252.15</v>
+        <v>594.25</v>
       </c>
       <c r="F117" s="16">
-        <v>2928.29</v>
+        <v>331.32</v>
       </c>
       <c r="G117" s="16">
-        <v>19289.18</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:7" x14ac:dyDescent="0.25">
+        <v>2182.46</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A118" s="23" t="s">
         <v>99</v>
       </c>
       <c r="B118" s="15">
-        <v>1851.14</v>
+        <v>22297.79</v>
       </c>
       <c r="C118" s="16">
-        <v>925.57</v>
+        <v>11148.89</v>
       </c>
       <c r="D118" s="16">
-        <v>2377</v>
+        <v>28632.02</v>
       </c>
       <c r="E118" s="16">
-        <v>594.25</v>
+        <v>7158</v>
       </c>
       <c r="F118" s="16">
-        <v>331.32</v>
+        <v>3990.89</v>
       </c>
       <c r="G118" s="16">
-        <v>2182.46</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:7" x14ac:dyDescent="0.25">
+        <v>26288.68</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A119" s="23" t="s">
         <v>100</v>
       </c>
       <c r="B119" s="15">
-        <v>22297.79</v>
+        <v>30828.67</v>
       </c>
       <c r="C119" s="16">
-        <v>11148.89</v>
+        <v>15414.33</v>
       </c>
       <c r="D119" s="16">
-        <v>28632.02</v>
+        <v>39586.31</v>
       </c>
       <c r="E119" s="16">
-        <v>7158</v>
+        <v>9896.57</v>
       </c>
       <c r="F119" s="16">
-        <v>3990.89</v>
+        <v>5517.76</v>
       </c>
       <c r="G119" s="16">
-        <v>26288.68</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:7" x14ac:dyDescent="0.25">
+        <v>36346.43</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A120" s="23" t="s">
         <v>612</v>
       </c>
       <c r="B120" s="15">
-        <v>30828.67</v>
+        <v>209.69</v>
       </c>
       <c r="C120" s="16">
-        <v>15414.33</v>
+        <v>104.84</v>
       </c>
       <c r="D120" s="16">
-        <v>39586.31</v>
+        <v>269.26</v>
       </c>
       <c r="E120" s="16">
-        <v>9896.57</v>
+        <v>67.31</v>
       </c>
       <c r="F120" s="16">
-        <v>5517.76</v>
+        <v>37.53</v>
       </c>
       <c r="G120" s="16">
-        <v>36346.43</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:7" x14ac:dyDescent="0.25">
+        <v>247.22</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A121" s="23" t="s">
         <v>101</v>
       </c>
       <c r="B121" s="15">
-        <v>209.69</v>
+        <v>23280.31</v>
       </c>
       <c r="C121" s="16">
-        <v>104.84</v>
+        <v>11640.15</v>
       </c>
       <c r="D121" s="16">
-        <v>269.26</v>
+        <v>29893.65</v>
       </c>
       <c r="E121" s="16">
-        <v>67.31</v>
+        <v>7473.41</v>
       </c>
       <c r="F121" s="16">
-        <v>37.53</v>
+        <v>4166.74</v>
       </c>
       <c r="G121" s="16">
-        <v>247.22</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:7" x14ac:dyDescent="0.25">
+        <v>27447.05</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A122" s="23" t="s">
         <v>102</v>
       </c>
       <c r="B122" s="15">
-        <v>23280.31</v>
+        <v>112711.06</v>
       </c>
       <c r="C122" s="16">
-        <v>11640.15</v>
+        <v>56355.53</v>
       </c>
       <c r="D122" s="16">
-        <v>29893.65</v>
+        <v>144729.38</v>
       </c>
       <c r="E122" s="16">
-        <v>7473.41</v>
+        <v>36182.339999999997</v>
       </c>
       <c r="F122" s="16">
-        <v>4166.74</v>
+        <v>20173.189999999999</v>
       </c>
       <c r="G122" s="16">
-        <v>27447.05</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:7" x14ac:dyDescent="0.25">
+        <v>132884.25</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A123" s="23" t="s">
         <v>614</v>
       </c>
       <c r="B123" s="15">
-        <v>112711.06</v>
+        <v>2114.79</v>
       </c>
       <c r="C123" s="16">
-        <v>56355.53</v>
+        <v>1057.3900000000001</v>
       </c>
       <c r="D123" s="16">
-        <v>144729.38</v>
+        <v>2715.55</v>
       </c>
       <c r="E123" s="16">
-        <v>36182.339999999997</v>
+        <v>678.88</v>
       </c>
       <c r="F123" s="16">
-        <v>20173.189999999999</v>
+        <v>378.51</v>
       </c>
       <c r="G123" s="16">
-        <v>132884.25</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:7" x14ac:dyDescent="0.25">
+        <v>2493.3000000000002</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A124" s="23" t="s">
         <v>103</v>
       </c>
       <c r="B124" s="15">
-        <v>2114.79</v>
+        <v>0</v>
       </c>
       <c r="C124" s="16">
-        <v>1057.3900000000001</v>
+        <v>0</v>
       </c>
       <c r="D124" s="16">
-        <v>2715.55</v>
+        <v>0</v>
       </c>
       <c r="E124" s="16">
-        <v>678.88</v>
+        <v>0</v>
       </c>
       <c r="F124" s="16">
-        <v>378.51</v>
+        <v>0</v>
       </c>
       <c r="G124" s="16">
-        <v>2493.3000000000002</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A125" s="24" t="s">
         <v>104</v>
       </c>
       <c r="B125" s="17">
         <v>30439.26</v>
       </c>
       <c r="C125" s="18">
         <v>15219.63</v>
       </c>
       <c r="D125" s="18">
         <v>39086.269999999997</v>
       </c>
       <c r="E125" s="18">
         <v>9771.56</v>
       </c>
       <c r="F125" s="18">
         <v>5448.07</v>
       </c>
       <c r="G125" s="18">
         <v>35887.33</v>
       </c>
     </row>
-    <row r="126" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A126" s="25" t="s">
         <v>105</v>
       </c>
       <c r="B126" s="19">
         <v>-329.07</v>
       </c>
       <c r="C126" s="20">
         <v>0</v>
       </c>
       <c r="D126" s="20">
         <v>0</v>
       </c>
       <c r="E126" s="20">
         <v>0</v>
       </c>
       <c r="F126" s="20">
         <v>-50.11</v>
       </c>
       <c r="G126" s="20">
         <v>-379.18</v>
       </c>
     </row>
-    <row r="127" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="127" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A127" s="24" t="s">
         <v>619</v>
       </c>
       <c r="B127" s="17">
         <v>329.07</v>
       </c>
       <c r="C127" s="18">
         <v>164.53</v>
       </c>
       <c r="D127" s="18">
         <v>457.7</v>
       </c>
       <c r="E127" s="18">
         <v>114.42</v>
       </c>
       <c r="F127" s="18">
         <v>50.11</v>
       </c>
       <c r="G127" s="18">
         <v>379.18</v>
       </c>
     </row>
-    <row r="128" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A128" s="25" t="s">
         <v>106</v>
       </c>
       <c r="B128" s="19">
         <v>-235547.63</v>
       </c>
       <c r="C128" s="20">
         <v>0</v>
       </c>
       <c r="D128" s="20">
         <v>0</v>
       </c>
       <c r="E128" s="20">
         <v>0</v>
       </c>
       <c r="F128" s="20">
         <v>1959.74</v>
       </c>
       <c r="G128" s="20">
         <v>-233587.89</v>
       </c>
     </row>
-    <row r="129" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A129" s="23" t="s">
         <v>107</v>
       </c>
       <c r="B129" s="15">
         <v>29652.49</v>
       </c>
       <c r="C129" s="16">
         <v>14826.24</v>
       </c>
       <c r="D129" s="16">
         <v>60291.8</v>
       </c>
       <c r="E129" s="16">
         <v>15072.95</v>
       </c>
       <c r="F129" s="16">
         <v>-246.71</v>
       </c>
       <c r="G129" s="16">
         <v>29405.78</v>
       </c>
     </row>
-    <row r="130" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A130" s="23" t="s">
         <v>108</v>
       </c>
       <c r="B130" s="15">
         <v>40788.11</v>
       </c>
       <c r="C130" s="16">
         <v>20394.05</v>
       </c>
       <c r="D130" s="16">
         <v>82933.63</v>
       </c>
       <c r="E130" s="16">
         <v>20733.400000000001</v>
       </c>
       <c r="F130" s="16">
         <v>-339.35</v>
       </c>
       <c r="G130" s="16">
         <v>40448.76</v>
       </c>
     </row>
-    <row r="131" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A131" s="23" t="s">
         <v>109</v>
       </c>
       <c r="B131" s="15">
         <v>313.32</v>
       </c>
       <c r="C131" s="16">
         <v>156.66</v>
       </c>
       <c r="D131" s="16">
         <v>637.07000000000005</v>
       </c>
       <c r="E131" s="16">
         <v>159.26</v>
       </c>
       <c r="F131" s="16">
         <v>-2.6</v>
       </c>
       <c r="G131" s="16">
         <v>310.72000000000003</v>
       </c>
     </row>
-    <row r="132" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A132" s="23" t="s">
         <v>110</v>
       </c>
       <c r="B132" s="15">
         <v>6800.85</v>
       </c>
       <c r="C132" s="16">
         <v>3400.42</v>
       </c>
       <c r="D132" s="16">
         <v>13828.02</v>
       </c>
       <c r="E132" s="16">
         <v>3457</v>
       </c>
       <c r="F132" s="16">
         <v>-56.58</v>
       </c>
       <c r="G132" s="16">
         <v>6744.27</v>
       </c>
     </row>
-    <row r="133" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A133" s="23" t="s">
         <v>111</v>
       </c>
       <c r="B133" s="15">
         <v>5007.09</v>
       </c>
       <c r="C133" s="16">
         <v>2503.54</v>
       </c>
       <c r="D133" s="16">
         <v>10180.82</v>
       </c>
       <c r="E133" s="16">
         <v>2545.1999999999998</v>
       </c>
       <c r="F133" s="16">
         <v>-41.66</v>
       </c>
       <c r="G133" s="16">
         <v>4965.43</v>
       </c>
     </row>
-    <row r="134" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A134" s="23" t="s">
         <v>112</v>
       </c>
       <c r="B134" s="15">
         <v>38403.07</v>
       </c>
       <c r="C134" s="16">
         <v>19201.53</v>
       </c>
       <c r="D134" s="16">
         <v>78084.179999999993</v>
       </c>
       <c r="E134" s="16">
         <v>19521.04</v>
       </c>
       <c r="F134" s="16">
         <v>-319.51</v>
       </c>
       <c r="G134" s="16">
         <v>38083.56</v>
       </c>
     </row>
-    <row r="135" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A135" s="23" t="s">
         <v>113</v>
       </c>
       <c r="B135" s="15">
         <v>11547.66</v>
       </c>
       <c r="C135" s="16">
         <v>5773.83</v>
       </c>
       <c r="D135" s="16">
         <v>23479.62</v>
       </c>
       <c r="E135" s="16">
         <v>5869.9</v>
       </c>
       <c r="F135" s="16">
         <v>-96.07</v>
       </c>
       <c r="G135" s="16">
         <v>11451.59</v>
       </c>
     </row>
-    <row r="136" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A136" s="23" t="s">
         <v>114</v>
       </c>
       <c r="B136" s="15">
         <v>67662.27</v>
       </c>
       <c r="C136" s="16">
         <v>33831.129999999997</v>
       </c>
       <c r="D136" s="16">
         <v>137576.32999999999</v>
       </c>
       <c r="E136" s="16">
         <v>34394.080000000002</v>
       </c>
       <c r="F136" s="16">
         <v>-562.95000000000005</v>
       </c>
       <c r="G136" s="16">
         <v>67099.320000000007</v>
       </c>
     </row>
-    <row r="137" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A137" s="23" t="s">
         <v>115</v>
       </c>
       <c r="B137" s="15">
         <v>15448.99</v>
       </c>
       <c r="C137" s="16">
         <v>7724.49</v>
       </c>
       <c r="D137" s="16">
         <v>31412.12</v>
       </c>
       <c r="E137" s="16">
         <v>7853.03</v>
       </c>
       <c r="F137" s="16">
         <v>-128.54</v>
       </c>
       <c r="G137" s="16">
         <v>15320.45</v>
       </c>
     </row>
-    <row r="138" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A138" s="23" t="s">
         <v>116</v>
       </c>
       <c r="B138" s="15">
         <v>541.25</v>
       </c>
       <c r="C138" s="16">
         <v>270.62</v>
       </c>
       <c r="D138" s="16">
         <v>1100.51</v>
       </c>
       <c r="E138" s="16">
         <v>275.12</v>
       </c>
       <c r="F138" s="16">
         <v>-4.5</v>
       </c>
       <c r="G138" s="16">
         <v>536.75</v>
       </c>
     </row>
-    <row r="139" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="139" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A139" s="24" t="s">
         <v>117</v>
       </c>
       <c r="B139" s="17">
         <v>19382.53</v>
       </c>
       <c r="C139" s="18">
         <v>9691.26</v>
       </c>
       <c r="D139" s="18">
         <v>39410.120000000003</v>
       </c>
       <c r="E139" s="18">
         <v>9852.5300000000007</v>
       </c>
       <c r="F139" s="18">
         <v>-161.27000000000001</v>
       </c>
       <c r="G139" s="18">
         <v>19221.259999999998</v>
       </c>
     </row>
-    <row r="140" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A140" s="25" t="s">
         <v>118</v>
       </c>
       <c r="B140" s="19">
         <v>-5349.07</v>
       </c>
       <c r="C140" s="20">
         <v>0</v>
       </c>
       <c r="D140" s="20">
         <v>0</v>
       </c>
       <c r="E140" s="20">
         <v>0</v>
       </c>
       <c r="F140" s="20">
         <v>-1561.29</v>
       </c>
       <c r="G140" s="20">
         <v>-6910.36</v>
       </c>
     </row>
-    <row r="141" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A141" s="23" t="s">
         <v>119</v>
       </c>
       <c r="B141" s="15">
         <v>745.06</v>
       </c>
       <c r="C141" s="16">
         <v>372.53</v>
       </c>
       <c r="D141" s="16">
         <v>620.25</v>
       </c>
       <c r="E141" s="16">
         <v>155.06</v>
       </c>
       <c r="F141" s="16">
         <v>217.47</v>
       </c>
       <c r="G141" s="16">
         <v>962.53</v>
       </c>
     </row>
-    <row r="142" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="142" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A142" s="24" t="s">
         <v>120</v>
       </c>
       <c r="B142" s="17">
         <v>4604.01</v>
       </c>
       <c r="C142" s="18">
         <v>2302</v>
       </c>
       <c r="D142" s="18">
         <v>3832.73</v>
       </c>
       <c r="E142" s="18">
         <v>958.18</v>
       </c>
       <c r="F142" s="18">
         <v>1343.82</v>
       </c>
       <c r="G142" s="18">
         <v>5947.83</v>
       </c>
     </row>
-    <row r="143" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A143" s="25" t="s">
         <v>121</v>
       </c>
       <c r="B143" s="19">
         <v>-468709.14</v>
       </c>
       <c r="C143" s="20">
         <v>0</v>
       </c>
       <c r="D143" s="20">
         <v>0</v>
       </c>
       <c r="E143" s="20">
         <v>0</v>
       </c>
       <c r="F143" s="20">
         <v>19404.11</v>
       </c>
       <c r="G143" s="20">
         <v>-449305.03</v>
       </c>
     </row>
-    <row r="144" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A144" s="23" t="s">
         <v>122</v>
       </c>
       <c r="B144" s="15">
         <v>2676.94</v>
       </c>
       <c r="C144" s="16">
         <v>1338.47</v>
       </c>
       <c r="D144" s="16">
         <v>5797.17</v>
       </c>
       <c r="E144" s="16">
         <v>1449.29</v>
       </c>
       <c r="F144" s="16">
         <v>-110.82</v>
       </c>
       <c r="G144" s="16">
         <v>2566.12</v>
       </c>
     </row>
-    <row r="145" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A145" s="23" t="s">
         <v>123</v>
       </c>
       <c r="B145" s="15">
         <v>4347.8900000000003</v>
       </c>
       <c r="C145" s="16">
         <v>2173.94</v>
       </c>
       <c r="D145" s="16">
         <v>9415.7800000000007</v>
       </c>
       <c r="E145" s="16">
         <v>2353.94</v>
       </c>
       <c r="F145" s="16">
         <v>-180</v>
       </c>
       <c r="G145" s="16">
         <v>4167.8900000000003</v>
       </c>
     </row>
-    <row r="146" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A146" s="23" t="s">
         <v>124</v>
       </c>
       <c r="B146" s="15">
         <v>10437.19</v>
       </c>
       <c r="C146" s="16">
         <v>5218.59</v>
       </c>
       <c r="D146" s="16">
         <v>22602.74</v>
       </c>
       <c r="E146" s="16">
         <v>5650.68</v>
       </c>
       <c r="F146" s="16">
         <v>-432.09</v>
       </c>
       <c r="G146" s="16">
         <v>10005.1</v>
       </c>
     </row>
-    <row r="147" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A147" s="23" t="s">
         <v>125</v>
       </c>
       <c r="B147" s="15">
         <v>52403.72</v>
       </c>
       <c r="C147" s="16">
         <v>26201.86</v>
       </c>
       <c r="D147" s="16">
         <v>113485.29</v>
       </c>
       <c r="E147" s="16">
         <v>28371.32</v>
       </c>
       <c r="F147" s="16">
         <v>-2169.46</v>
       </c>
       <c r="G147" s="16">
         <v>50234.26</v>
       </c>
     </row>
-    <row r="148" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A148" s="23" t="s">
         <v>612</v>
       </c>
       <c r="B148" s="15">
         <v>270061.07</v>
       </c>
       <c r="C148" s="16">
         <v>135030.53</v>
       </c>
       <c r="D148" s="16">
         <v>584843.24</v>
       </c>
       <c r="E148" s="16">
         <v>146210.81</v>
       </c>
       <c r="F148" s="16">
         <v>-11180.28</v>
       </c>
       <c r="G148" s="16">
         <v>258880.79</v>
       </c>
     </row>
-    <row r="149" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A149" s="23" t="s">
         <v>613</v>
       </c>
       <c r="B149" s="15">
         <v>26234.240000000002</v>
       </c>
       <c r="C149" s="16">
         <v>13117.12</v>
       </c>
       <c r="D149" s="16">
         <v>56812.77</v>
       </c>
       <c r="E149" s="16">
         <v>14203.19</v>
       </c>
       <c r="F149" s="16">
         <v>-1086.07</v>
       </c>
       <c r="G149" s="16">
         <v>25148.17</v>
       </c>
     </row>
-    <row r="150" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A150" s="23" t="s">
         <v>620</v>
       </c>
       <c r="B150" s="15">
         <v>23327.72</v>
       </c>
       <c r="C150" s="16">
         <v>11663.86</v>
       </c>
       <c r="D150" s="16">
         <v>50518.42</v>
       </c>
       <c r="E150" s="16">
         <v>12629.6</v>
       </c>
       <c r="F150" s="16">
         <v>-965.74</v>
       </c>
       <c r="G150" s="16">
         <v>22361.98</v>
       </c>
     </row>
-    <row r="151" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="151" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A151" s="24" t="s">
         <v>126</v>
       </c>
       <c r="B151" s="17">
         <v>79220.37</v>
       </c>
       <c r="C151" s="18">
         <v>39610.18</v>
       </c>
       <c r="D151" s="18">
         <v>171559.33</v>
       </c>
       <c r="E151" s="18">
         <v>42889.83</v>
       </c>
       <c r="F151" s="18">
         <v>-3279.65</v>
       </c>
       <c r="G151" s="18">
         <v>75940.72</v>
       </c>
     </row>
-    <row r="152" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A152" s="25" t="s">
         <v>127</v>
       </c>
       <c r="B152" s="19">
         <v>-135307.92000000001</v>
       </c>
       <c r="C152" s="20">
         <v>0</v>
       </c>
       <c r="D152" s="20">
         <v>0</v>
       </c>
       <c r="E152" s="20">
         <v>0</v>
       </c>
       <c r="F152" s="20">
         <v>-8532.16</v>
       </c>
       <c r="G152" s="20">
         <v>-143840.07999999999</v>
       </c>
     </row>
-    <row r="153" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A153" s="22" t="s">
         <v>621</v>
       </c>
       <c r="B153" s="13">
         <v>292.08</v>
       </c>
       <c r="C153" s="14">
         <v>146.04</v>
       </c>
       <c r="D153" s="14">
         <v>510.49</v>
       </c>
       <c r="E153" s="14">
         <v>127.62</v>
       </c>
       <c r="F153" s="14">
         <v>18.420000000000002</v>
       </c>
       <c r="G153" s="14">
         <v>310.5</v>
       </c>
     </row>
-    <row r="154" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A154" s="23" t="s">
         <v>622</v>
       </c>
       <c r="B154" s="15">
         <v>32191.48</v>
       </c>
       <c r="C154" s="16">
         <v>16095.74</v>
       </c>
       <c r="D154" s="16">
         <v>56263.34</v>
       </c>
       <c r="E154" s="16">
         <v>14065.83</v>
       </c>
       <c r="F154" s="16">
         <v>2029.91</v>
       </c>
       <c r="G154" s="16">
         <v>34221.39</v>
       </c>
     </row>
-    <row r="155" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A155" s="23" t="s">
         <v>128</v>
       </c>
       <c r="B155" s="15">
         <v>1818</v>
       </c>
       <c r="C155" s="16">
         <v>909</v>
       </c>
       <c r="D155" s="16">
         <v>3177.45</v>
       </c>
       <c r="E155" s="16">
         <v>794.36</v>
       </c>
       <c r="F155" s="16">
         <v>114.64</v>
       </c>
       <c r="G155" s="16">
         <v>1932.64</v>
       </c>
     </row>
-    <row r="156" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A156" s="23" t="s">
         <v>129</v>
       </c>
       <c r="B156" s="15">
         <v>43778.68</v>
       </c>
       <c r="C156" s="16">
         <v>21889.34</v>
       </c>
       <c r="D156" s="16">
         <v>76515.11</v>
       </c>
       <c r="E156" s="16">
         <v>19128.77</v>
       </c>
       <c r="F156" s="16">
         <v>2760.57</v>
       </c>
       <c r="G156" s="16">
         <v>46539.25</v>
       </c>
     </row>
-    <row r="157" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="157" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A157" s="24" t="s">
         <v>130</v>
       </c>
       <c r="B157" s="17">
         <v>57227.68</v>
       </c>
       <c r="C157" s="18">
         <v>28613.84</v>
       </c>
       <c r="D157" s="18">
         <v>100020.88</v>
       </c>
       <c r="E157" s="18">
         <v>25005.22</v>
       </c>
       <c r="F157" s="18">
         <v>3608.62</v>
       </c>
       <c r="G157" s="18">
         <v>60836.3</v>
       </c>
     </row>
-    <row r="158" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A158" s="25" t="s">
         <v>131</v>
       </c>
       <c r="B158" s="19">
         <v>-27082.1</v>
       </c>
       <c r="C158" s="20">
         <v>0</v>
       </c>
       <c r="D158" s="20">
         <v>0</v>
       </c>
       <c r="E158" s="20">
         <v>0</v>
       </c>
       <c r="F158" s="20">
         <v>4059.17</v>
       </c>
       <c r="G158" s="20">
         <v>-23022.93</v>
       </c>
     </row>
-    <row r="159" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A159" s="23" t="s">
         <v>132</v>
       </c>
       <c r="B159" s="15">
         <v>13210.78</v>
       </c>
       <c r="C159" s="16">
         <v>6605.39</v>
       </c>
       <c r="D159" s="16">
         <v>34341.910000000003</v>
       </c>
       <c r="E159" s="16">
         <v>8585.4699999999993</v>
       </c>
       <c r="F159" s="16">
         <v>-1980.08</v>
       </c>
       <c r="G159" s="16">
         <v>11230.7</v>
       </c>
     </row>
-    <row r="160" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="160" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A160" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B160" s="17">
         <v>13871.32</v>
       </c>
       <c r="C160" s="18">
         <v>6935.66</v>
       </c>
       <c r="D160" s="18">
         <v>36059.01</v>
       </c>
       <c r="E160" s="18">
         <v>9014.75</v>
       </c>
       <c r="F160" s="18">
         <v>-2079.09</v>
       </c>
       <c r="G160" s="18">
         <v>11792.23</v>
       </c>
     </row>
-    <row r="161" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A161" s="25" t="s">
         <v>134</v>
       </c>
       <c r="B161" s="19">
         <v>-21811.02</v>
       </c>
       <c r="C161" s="20">
         <v>0</v>
       </c>
       <c r="D161" s="20">
         <v>0</v>
       </c>
       <c r="E161" s="20">
         <v>0</v>
       </c>
       <c r="F161" s="20">
         <v>-4206.8100000000004</v>
       </c>
       <c r="G161" s="20">
         <v>-26017.83</v>
       </c>
     </row>
-    <row r="162" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="162" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A162" s="24" t="s">
         <v>135</v>
       </c>
       <c r="B162" s="17">
         <v>21811.02</v>
       </c>
       <c r="C162" s="18">
         <v>10905.51</v>
       </c>
       <c r="D162" s="18">
         <v>26794.799999999999</v>
       </c>
       <c r="E162" s="18">
         <v>6698.7</v>
       </c>
       <c r="F162" s="18">
         <v>4206.8100000000004</v>
       </c>
       <c r="G162" s="18">
         <v>26017.83</v>
       </c>
     </row>
-    <row r="163" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A163" s="25" t="s">
         <v>136</v>
       </c>
       <c r="B163" s="19">
         <v>-1202.3499999999999</v>
       </c>
       <c r="C163" s="20">
         <v>0</v>
       </c>
       <c r="D163" s="20">
         <v>0</v>
       </c>
       <c r="E163" s="20">
         <v>0</v>
       </c>
       <c r="F163" s="20">
         <v>-180.15</v>
       </c>
       <c r="G163" s="20">
         <v>-1382.5</v>
       </c>
     </row>
-    <row r="164" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="164" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A164" s="24" t="s">
         <v>137</v>
       </c>
       <c r="B164" s="17">
         <v>1202.3499999999999</v>
       </c>
       <c r="C164" s="18">
         <v>601.16999999999996</v>
       </c>
       <c r="D164" s="18">
         <v>1684.09</v>
       </c>
       <c r="E164" s="18">
         <v>421.02</v>
       </c>
       <c r="F164" s="18">
         <v>180.15</v>
       </c>
       <c r="G164" s="18">
         <v>1382.5</v>
       </c>
     </row>
-    <row r="165" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A165" s="25" t="s">
         <v>138</v>
       </c>
       <c r="B165" s="19">
         <v>-206118.11</v>
       </c>
       <c r="C165" s="20">
         <v>0</v>
       </c>
       <c r="D165" s="20">
         <v>0</v>
       </c>
       <c r="E165" s="20">
         <v>0</v>
       </c>
       <c r="F165" s="20">
         <v>-17113.05</v>
       </c>
       <c r="G165" s="20">
         <v>-223231.16</v>
       </c>
     </row>
-    <row r="166" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A166" s="23" t="s">
         <v>139</v>
       </c>
       <c r="B166" s="15">
         <v>302.85000000000002</v>
       </c>
       <c r="C166" s="16">
         <v>151.41999999999999</v>
       </c>
       <c r="D166" s="16">
         <v>505.13</v>
       </c>
       <c r="E166" s="16">
         <v>126.28</v>
       </c>
       <c r="F166" s="16">
         <v>25.14</v>
       </c>
       <c r="G166" s="16">
         <v>327.99</v>
       </c>
     </row>
-    <row r="167" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A167" s="23" t="s">
         <v>140</v>
       </c>
       <c r="B167" s="15">
         <v>10947.06</v>
       </c>
       <c r="C167" s="16">
         <v>5473.53</v>
       </c>
       <c r="D167" s="16">
         <v>18258.580000000002</v>
       </c>
       <c r="E167" s="16">
         <v>4564.6400000000003</v>
       </c>
       <c r="F167" s="16">
         <v>908.89</v>
       </c>
       <c r="G167" s="16">
         <v>11855.95</v>
       </c>
     </row>
-    <row r="168" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A168" s="23" t="s">
         <v>141</v>
       </c>
       <c r="B168" s="15">
         <v>129.54</v>
       </c>
       <c r="C168" s="16">
         <v>64.77</v>
       </c>
       <c r="D168" s="16">
         <v>216.06</v>
       </c>
       <c r="E168" s="16">
         <v>54.01</v>
       </c>
       <c r="F168" s="16">
         <v>10.76</v>
       </c>
       <c r="G168" s="16">
         <v>140.30000000000001</v>
       </c>
     </row>
-    <row r="169" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A169" s="23" t="s">
         <v>142</v>
       </c>
       <c r="B169" s="15">
         <v>205.87</v>
       </c>
       <c r="C169" s="16">
         <v>102.93</v>
       </c>
       <c r="D169" s="16">
         <v>343.38</v>
       </c>
       <c r="E169" s="16">
         <v>85.84</v>
       </c>
       <c r="F169" s="16">
         <v>17.09</v>
       </c>
       <c r="G169" s="16">
         <v>222.96</v>
       </c>
     </row>
-    <row r="170" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A170" s="23" t="s">
         <v>143</v>
       </c>
       <c r="B170" s="15">
         <v>220.79</v>
       </c>
       <c r="C170" s="16">
         <v>110.39</v>
       </c>
       <c r="D170" s="16">
         <v>368.25</v>
       </c>
       <c r="E170" s="16">
         <v>92.06</v>
       </c>
       <c r="F170" s="16">
         <v>18.329999999999998</v>
       </c>
       <c r="G170" s="16">
         <v>239.12</v>
       </c>
     </row>
-    <row r="171" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A171" s="23" t="s">
         <v>144</v>
       </c>
       <c r="B171" s="15">
         <v>1836.28</v>
       </c>
       <c r="C171" s="16">
         <v>918.14</v>
       </c>
       <c r="D171" s="16">
         <v>3062.72</v>
       </c>
       <c r="E171" s="16">
         <v>765.68</v>
       </c>
       <c r="F171" s="16">
         <v>152.46</v>
       </c>
       <c r="G171" s="16">
         <v>1988.74</v>
       </c>
     </row>
-    <row r="172" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A172" s="23" t="s">
         <v>623</v>
       </c>
       <c r="B172" s="15">
         <v>68749.460000000006</v>
       </c>
       <c r="C172" s="16">
         <v>34374.730000000003</v>
       </c>
       <c r="D172" s="16">
         <v>114667.13</v>
       </c>
       <c r="E172" s="16">
         <v>28666.78</v>
       </c>
       <c r="F172" s="16">
         <v>5707.95</v>
       </c>
       <c r="G172" s="16">
         <v>74457.41</v>
       </c>
     </row>
-    <row r="173" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A173" s="23" t="s">
         <v>145</v>
       </c>
       <c r="B173" s="15">
         <v>933.71</v>
       </c>
       <c r="C173" s="16">
         <v>466.85</v>
       </c>
       <c r="D173" s="16">
         <v>1557.34</v>
       </c>
       <c r="E173" s="16">
         <v>389.33</v>
       </c>
       <c r="F173" s="16">
         <v>77.52</v>
       </c>
       <c r="G173" s="16">
         <v>1011.23</v>
       </c>
     </row>
-    <row r="174" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A174" s="23" t="s">
         <v>146</v>
       </c>
       <c r="B174" s="15">
         <v>384.3</v>
       </c>
       <c r="C174" s="16">
         <v>192.15</v>
       </c>
       <c r="D174" s="16">
         <v>640.98</v>
       </c>
       <c r="E174" s="16">
         <v>160.24</v>
       </c>
       <c r="F174" s="16">
         <v>31.91</v>
       </c>
       <c r="G174" s="16">
         <v>416.21</v>
       </c>
     </row>
-    <row r="175" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A175" s="23" t="s">
         <v>147</v>
       </c>
       <c r="B175" s="15">
         <v>706.48</v>
       </c>
       <c r="C175" s="16">
         <v>353.24</v>
       </c>
       <c r="D175" s="16">
         <v>1178.3399999999999</v>
       </c>
       <c r="E175" s="16">
         <v>294.58</v>
       </c>
       <c r="F175" s="16">
         <v>58.66</v>
       </c>
       <c r="G175" s="16">
         <v>765.14</v>
       </c>
     </row>
-    <row r="176" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A176" s="23" t="s">
         <v>148</v>
       </c>
       <c r="B176" s="15">
         <v>0</v>
       </c>
       <c r="C176" s="16">
         <v>0</v>
       </c>
       <c r="D176" s="16">
         <v>0</v>
       </c>
       <c r="E176" s="16">
         <v>0</v>
       </c>
       <c r="F176" s="16">
         <v>0</v>
       </c>
       <c r="G176" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="177" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A177" s="23" t="s">
         <v>149</v>
       </c>
       <c r="B177" s="15">
         <v>328.09</v>
       </c>
       <c r="C177" s="16">
         <v>164.04</v>
       </c>
       <c r="D177" s="16">
         <v>547.22</v>
       </c>
       <c r="E177" s="16">
         <v>136.80000000000001</v>
       </c>
       <c r="F177" s="16">
         <v>27.24</v>
       </c>
       <c r="G177" s="16">
         <v>355.33</v>
       </c>
     </row>
-    <row r="178" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A178" s="23" t="s">
         <v>150</v>
       </c>
       <c r="B178" s="15">
         <v>231.46</v>
       </c>
       <c r="C178" s="16">
         <v>115.73</v>
       </c>
       <c r="D178" s="16">
         <v>386.06</v>
       </c>
       <c r="E178" s="16">
         <v>96.51</v>
       </c>
       <c r="F178" s="16">
         <v>19.22</v>
       </c>
       <c r="G178" s="16">
         <v>250.68</v>
       </c>
     </row>
-    <row r="179" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A179" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B179" s="15">
         <v>120806.19</v>
       </c>
       <c r="C179" s="16">
         <v>60403.09</v>
       </c>
       <c r="D179" s="16">
         <v>201492.47</v>
       </c>
       <c r="E179" s="16">
         <v>50373.11</v>
       </c>
       <c r="F179" s="16">
         <v>10029.98</v>
       </c>
       <c r="G179" s="16">
         <v>130836.17</v>
       </c>
     </row>
-    <row r="180" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="180" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A180" s="24" t="s">
         <v>152</v>
       </c>
       <c r="B180" s="17">
         <v>336.03</v>
       </c>
       <c r="C180" s="18">
         <v>168.01</v>
       </c>
       <c r="D180" s="18">
         <v>560.47</v>
       </c>
       <c r="E180" s="18">
         <v>140.11000000000001</v>
       </c>
       <c r="F180" s="18">
         <v>27.9</v>
       </c>
       <c r="G180" s="18">
         <v>363.93</v>
       </c>
     </row>
-    <row r="181" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A181" s="25" t="s">
         <v>153</v>
       </c>
       <c r="B181" s="19">
         <v>-78000.009999999995</v>
       </c>
       <c r="C181" s="20">
         <v>0</v>
       </c>
       <c r="D181" s="20">
         <v>0</v>
       </c>
       <c r="E181" s="20">
         <v>0</v>
       </c>
       <c r="F181" s="20">
         <v>-6957.88</v>
       </c>
       <c r="G181" s="20">
         <v>-84957.89</v>
       </c>
     </row>
-    <row r="182" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A182" s="23" t="s">
         <v>154</v>
       </c>
       <c r="B182" s="15">
         <v>884.6</v>
       </c>
       <c r="C182" s="16">
         <v>442.3</v>
       </c>
       <c r="D182" s="16">
         <v>1453.56</v>
       </c>
       <c r="E182" s="16">
         <v>363.39</v>
       </c>
       <c r="F182" s="16">
         <v>78.91</v>
       </c>
       <c r="G182" s="16">
         <v>963.51</v>
       </c>
     </row>
-    <row r="183" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A183" s="23" t="s">
         <v>155</v>
       </c>
       <c r="B183" s="15">
         <v>2819.68</v>
       </c>
       <c r="C183" s="16">
         <v>1409.84</v>
       </c>
       <c r="D183" s="16">
         <v>4633.26</v>
       </c>
       <c r="E183" s="16">
         <v>1158.31</v>
       </c>
       <c r="F183" s="16">
         <v>251.53</v>
       </c>
       <c r="G183" s="16">
         <v>3071.21</v>
       </c>
     </row>
-    <row r="184" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A184" s="23" t="s">
         <v>156</v>
       </c>
       <c r="B184" s="15">
         <v>5097.53</v>
       </c>
       <c r="C184" s="16">
         <v>2548.7600000000002</v>
       </c>
       <c r="D184" s="16">
         <v>8376.2000000000007</v>
       </c>
       <c r="E184" s="16">
         <v>2094.0500000000002</v>
       </c>
       <c r="F184" s="16">
         <v>454.71</v>
       </c>
       <c r="G184" s="16">
         <v>5552.24</v>
       </c>
     </row>
-    <row r="185" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A185" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B185" s="15">
         <v>740.86</v>
       </c>
       <c r="C185" s="16">
         <v>370.43</v>
       </c>
       <c r="D185" s="16">
         <v>1217.3599999999999</v>
       </c>
       <c r="E185" s="16">
         <v>304.33999999999997</v>
       </c>
       <c r="F185" s="16">
         <v>66.09</v>
       </c>
       <c r="G185" s="16">
         <v>806.95</v>
       </c>
     </row>
-    <row r="186" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A186" s="23" t="s">
         <v>158</v>
       </c>
       <c r="B186" s="15">
         <v>8486.67</v>
       </c>
       <c r="C186" s="16">
         <v>4243.33</v>
       </c>
       <c r="D186" s="16">
         <v>13945.18</v>
       </c>
       <c r="E186" s="16">
         <v>3486.29</v>
       </c>
       <c r="F186" s="16">
         <v>757.04</v>
       </c>
       <c r="G186" s="16">
         <v>9243.7099999999991</v>
       </c>
     </row>
-    <row r="187" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A187" s="23" t="s">
         <v>159</v>
       </c>
       <c r="B187" s="15">
         <v>3848.02</v>
       </c>
       <c r="C187" s="16">
         <v>1924.01</v>
       </c>
       <c r="D187" s="16">
         <v>6323.02</v>
       </c>
       <c r="E187" s="16">
         <v>1580.75</v>
       </c>
       <c r="F187" s="16">
         <v>343.26</v>
       </c>
       <c r="G187" s="16">
         <v>4191.28</v>
       </c>
     </row>
-    <row r="188" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A188" s="23" t="s">
         <v>160</v>
       </c>
       <c r="B188" s="15">
         <v>6966.26</v>
       </c>
       <c r="C188" s="16">
         <v>3483.13</v>
       </c>
       <c r="D188" s="16">
         <v>11446.87</v>
       </c>
       <c r="E188" s="16">
         <v>2861.71</v>
       </c>
       <c r="F188" s="16">
         <v>621.41999999999996</v>
       </c>
       <c r="G188" s="16">
         <v>7587.68</v>
       </c>
     </row>
-    <row r="189" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A189" s="23" t="s">
         <v>161</v>
       </c>
       <c r="B189" s="15">
         <v>2377.38</v>
       </c>
       <c r="C189" s="16">
         <v>1188.69</v>
       </c>
       <c r="D189" s="16">
         <v>3906.48</v>
       </c>
       <c r="E189" s="16">
         <v>976.62</v>
       </c>
       <c r="F189" s="16">
         <v>212.07</v>
       </c>
       <c r="G189" s="16">
         <v>2589.4499999999998</v>
       </c>
     </row>
-    <row r="190" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A190" s="23" t="s">
         <v>162</v>
       </c>
       <c r="B190" s="15">
         <v>20854.57</v>
       </c>
       <c r="C190" s="16">
         <v>10427.280000000001</v>
       </c>
       <c r="D190" s="16">
         <v>34267.949999999997</v>
       </c>
       <c r="E190" s="16">
         <v>8566.98</v>
       </c>
       <c r="F190" s="16">
         <v>1860.3</v>
       </c>
       <c r="G190" s="16">
         <v>22714.87</v>
       </c>
     </row>
-    <row r="191" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="191" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A191" s="24" t="s">
         <v>163</v>
       </c>
       <c r="B191" s="17">
         <v>25924.44</v>
       </c>
       <c r="C191" s="18">
         <v>12962.22</v>
       </c>
       <c r="D191" s="18">
         <v>42598.7</v>
       </c>
       <c r="E191" s="18">
         <v>10649.67</v>
       </c>
       <c r="F191" s="18">
         <v>2312.5500000000002</v>
       </c>
       <c r="G191" s="18">
         <v>28236.99</v>
       </c>
     </row>
-    <row r="192" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A192" s="25" t="s">
         <v>164</v>
       </c>
       <c r="B192" s="19">
         <v>-315638.21000000002</v>
       </c>
       <c r="C192" s="20">
         <v>0</v>
       </c>
       <c r="D192" s="20">
         <v>0</v>
       </c>
       <c r="E192" s="20">
         <v>0</v>
       </c>
       <c r="F192" s="20">
         <v>-9513.02</v>
       </c>
       <c r="G192" s="20">
         <v>-325151.23</v>
       </c>
     </row>
-    <row r="193" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A193" s="23" t="s">
         <v>165</v>
       </c>
       <c r="B193" s="15">
         <v>3985.84</v>
       </c>
       <c r="C193" s="16">
         <v>1992.92</v>
       </c>
       <c r="D193" s="16">
         <v>7491.17</v>
       </c>
       <c r="E193" s="16">
         <v>1872.79</v>
       </c>
       <c r="F193" s="16">
         <v>120.13</v>
       </c>
       <c r="G193" s="16">
         <v>4105.97</v>
       </c>
     </row>
-    <row r="194" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A194" s="23" t="s">
         <v>166</v>
       </c>
       <c r="B194" s="15">
         <v>1019.96</v>
       </c>
       <c r="C194" s="16">
         <v>509.98</v>
       </c>
       <c r="D194" s="16">
         <v>1916.95</v>
       </c>
       <c r="E194" s="16">
         <v>479.23</v>
       </c>
       <c r="F194" s="16">
         <v>30.75</v>
       </c>
       <c r="G194" s="16">
         <v>1050.71</v>
       </c>
     </row>
-    <row r="195" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A195" s="23" t="s">
         <v>167</v>
       </c>
       <c r="B195" s="15">
         <v>802.01</v>
       </c>
       <c r="C195" s="16">
         <v>401</v>
       </c>
       <c r="D195" s="16">
         <v>1507.34</v>
       </c>
       <c r="E195" s="16">
         <v>376.83</v>
       </c>
       <c r="F195" s="16">
         <v>24.17</v>
       </c>
       <c r="G195" s="16">
         <v>826.18</v>
       </c>
     </row>
-    <row r="196" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A196" s="23" t="s">
         <v>168</v>
       </c>
       <c r="B196" s="15">
         <v>80806.37</v>
       </c>
       <c r="C196" s="16">
         <v>40403.18</v>
       </c>
       <c r="D196" s="16">
         <v>151871.07</v>
       </c>
       <c r="E196" s="16">
         <v>37967.760000000002</v>
       </c>
       <c r="F196" s="16">
         <v>2435.42</v>
       </c>
       <c r="G196" s="16">
         <v>83241.789999999994</v>
       </c>
     </row>
-    <row r="197" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A197" s="23" t="s">
         <v>169</v>
       </c>
       <c r="B197" s="15">
         <v>199423.95</v>
       </c>
       <c r="C197" s="16">
         <v>99711.97</v>
       </c>
       <c r="D197" s="16">
         <v>374806.2</v>
       </c>
       <c r="E197" s="16">
         <v>93701.55</v>
       </c>
       <c r="F197" s="16">
         <v>6010.42</v>
       </c>
       <c r="G197" s="16">
         <v>205434.37</v>
       </c>
     </row>
-    <row r="198" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A198" s="23" t="s">
         <v>170</v>
       </c>
       <c r="B198" s="15">
         <v>10777.32</v>
       </c>
       <c r="C198" s="16">
         <v>5388.66</v>
       </c>
       <c r="D198" s="16">
         <v>20255.38</v>
       </c>
       <c r="E198" s="16">
         <v>5063.84</v>
       </c>
       <c r="F198" s="16">
         <v>324.82</v>
       </c>
       <c r="G198" s="16">
         <v>11102.14</v>
       </c>
     </row>
-    <row r="199" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A199" s="23" t="s">
         <v>171</v>
       </c>
       <c r="B199" s="15">
         <v>15548.54</v>
       </c>
       <c r="C199" s="16">
         <v>7774.27</v>
       </c>
       <c r="D199" s="16">
         <v>29222.62</v>
       </c>
       <c r="E199" s="16">
         <v>7305.65</v>
       </c>
       <c r="F199" s="16">
         <v>468.62</v>
       </c>
       <c r="G199" s="16">
         <v>16017.16</v>
       </c>
     </row>
-    <row r="200" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="200" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A200" s="24" t="s">
         <v>172</v>
       </c>
       <c r="B200" s="17">
         <v>3274.22</v>
       </c>
       <c r="C200" s="18">
         <v>1637.11</v>
       </c>
       <c r="D200" s="18">
         <v>6153.71</v>
       </c>
       <c r="E200" s="18">
         <v>1538.42</v>
       </c>
       <c r="F200" s="18">
         <v>98.69</v>
       </c>
       <c r="G200" s="18">
         <v>3372.91</v>
       </c>
     </row>
-    <row r="201" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A201" s="25" t="s">
         <v>662</v>
       </c>
       <c r="B201" s="19">
         <v>-905117.09</v>
       </c>
       <c r="C201" s="20">
         <v>0</v>
       </c>
       <c r="D201" s="20">
         <v>0</v>
       </c>
       <c r="E201" s="20">
         <v>0</v>
       </c>
       <c r="F201" s="20">
         <v>-42682.22</v>
       </c>
       <c r="G201" s="20">
         <v>-947799.31</v>
       </c>
     </row>
-    <row r="202" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A202" s="23" t="s">
         <v>173</v>
       </c>
       <c r="B202" s="15">
         <v>8548.41</v>
       </c>
       <c r="C202" s="16">
         <v>4274.2</v>
       </c>
       <c r="D202" s="16">
         <v>15484.36</v>
       </c>
       <c r="E202" s="16">
         <v>3871.09</v>
       </c>
       <c r="F202" s="16">
         <v>403.11</v>
       </c>
       <c r="G202" s="16">
         <v>8951.52</v>
       </c>
     </row>
-    <row r="203" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A203" s="23" t="s">
         <v>624</v>
       </c>
       <c r="B203" s="15">
         <v>430.25</v>
       </c>
       <c r="C203" s="16">
         <v>215.12</v>
       </c>
       <c r="D203" s="16">
         <v>779.34</v>
       </c>
       <c r="E203" s="16">
         <v>194.83</v>
       </c>
       <c r="F203" s="16">
         <v>20.29</v>
       </c>
       <c r="G203" s="16">
         <v>450.54</v>
       </c>
     </row>
-    <row r="204" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A204" s="23" t="s">
         <v>174</v>
       </c>
       <c r="B204" s="15">
         <v>796144.94</v>
       </c>
       <c r="C204" s="16">
         <v>398072.47</v>
       </c>
       <c r="D204" s="16">
         <v>1442116.06</v>
       </c>
       <c r="E204" s="16">
         <v>360529.01</v>
       </c>
       <c r="F204" s="16">
         <v>37543.46</v>
       </c>
       <c r="G204" s="16">
         <v>833688.4</v>
       </c>
     </row>
-    <row r="205" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A205" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B205" s="15">
         <v>228.47</v>
       </c>
       <c r="C205" s="16">
         <v>114.23</v>
       </c>
       <c r="D205" s="16">
         <v>413.84</v>
       </c>
       <c r="E205" s="16">
         <v>103.46</v>
       </c>
       <c r="F205" s="16">
         <v>10.77</v>
       </c>
       <c r="G205" s="16">
         <v>239.24</v>
       </c>
     </row>
-    <row r="206" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A206" s="23" t="s">
         <v>176</v>
       </c>
       <c r="B206" s="15">
         <v>62996.06</v>
       </c>
       <c r="C206" s="16">
         <v>31498.03</v>
       </c>
       <c r="D206" s="16">
         <v>114109.41</v>
       </c>
       <c r="E206" s="16">
         <v>28527.35</v>
       </c>
       <c r="F206" s="16">
         <v>2970.68</v>
       </c>
       <c r="G206" s="16">
         <v>65966.740000000005</v>
       </c>
     </row>
-    <row r="207" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A207" s="23" t="s">
         <v>177</v>
       </c>
       <c r="B207" s="15">
         <v>359.57</v>
       </c>
       <c r="C207" s="16">
         <v>179.78</v>
       </c>
       <c r="D207" s="16">
         <v>651.30999999999995</v>
       </c>
       <c r="E207" s="16">
         <v>162.82</v>
       </c>
       <c r="F207" s="16">
         <v>16.96</v>
       </c>
       <c r="G207" s="16">
         <v>376.53</v>
       </c>
     </row>
-    <row r="208" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A208" s="23" t="s">
         <v>178</v>
       </c>
       <c r="B208" s="15">
         <v>31645.26</v>
       </c>
       <c r="C208" s="16">
         <v>15822.63</v>
       </c>
       <c r="D208" s="16">
         <v>57321.39</v>
       </c>
       <c r="E208" s="16">
         <v>14330.34</v>
       </c>
       <c r="F208" s="16">
         <v>1492.29</v>
       </c>
       <c r="G208" s="16">
         <v>33137.550000000003</v>
       </c>
     </row>
-    <row r="209" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A209" s="23" t="s">
         <v>179</v>
       </c>
       <c r="B209" s="15">
         <v>3363.4</v>
       </c>
       <c r="C209" s="16">
         <v>1681.7</v>
       </c>
       <c r="D209" s="16">
         <v>6092.38</v>
       </c>
       <c r="E209" s="16">
         <v>1523.09</v>
       </c>
       <c r="F209" s="16">
         <v>158.61000000000001</v>
       </c>
       <c r="G209" s="16">
         <v>3522.01</v>
       </c>
     </row>
-    <row r="210" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="210" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A210" s="24" t="s">
         <v>180</v>
       </c>
       <c r="B210" s="17">
         <v>1400.73</v>
       </c>
       <c r="C210" s="18">
         <v>700.36</v>
       </c>
       <c r="D210" s="18">
         <v>2537.25</v>
       </c>
       <c r="E210" s="18">
         <v>634.30999999999995</v>
       </c>
       <c r="F210" s="18">
         <v>66.05</v>
       </c>
       <c r="G210" s="18">
         <v>1466.78</v>
       </c>
     </row>
-    <row r="211" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="211" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A211" s="26" t="s">
         <v>181</v>
       </c>
       <c r="B211" s="17">
         <v>0</v>
       </c>
       <c r="C211" s="18">
         <v>0</v>
       </c>
       <c r="D211" s="18">
         <v>0</v>
       </c>
       <c r="E211" s="18">
         <v>0</v>
       </c>
       <c r="F211" s="18">
         <v>0</v>
       </c>
       <c r="G211" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="212" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A212" s="25" t="s">
         <v>182</v>
       </c>
       <c r="B212" s="19">
         <v>-168551.02</v>
       </c>
       <c r="C212" s="20">
         <v>0</v>
       </c>
       <c r="D212" s="20">
         <v>0</v>
       </c>
       <c r="E212" s="20">
         <v>0</v>
       </c>
       <c r="F212" s="20">
         <v>84226.44</v>
       </c>
       <c r="G212" s="20">
         <v>-84324.58</v>
       </c>
     </row>
-    <row r="213" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A213" s="23" t="s">
         <v>183</v>
       </c>
       <c r="B213" s="15">
         <v>23418.14</v>
       </c>
       <c r="C213" s="16">
         <v>11709.07</v>
       </c>
       <c r="D213" s="16">
         <v>93645.29</v>
       </c>
       <c r="E213" s="16">
         <v>23411.32</v>
       </c>
       <c r="F213" s="16">
         <v>-11702.25</v>
       </c>
       <c r="G213" s="16">
         <v>11715.89</v>
       </c>
     </row>
-    <row r="214" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A214" s="23" t="s">
         <v>184</v>
       </c>
       <c r="B214" s="15">
         <v>47711.199999999997</v>
       </c>
       <c r="C214" s="16">
         <v>23855.599999999999</v>
       </c>
       <c r="D214" s="16">
         <v>190789.25</v>
       </c>
       <c r="E214" s="16">
         <v>47697.31</v>
       </c>
       <c r="F214" s="16">
         <v>-23841.71</v>
       </c>
       <c r="G214" s="16">
         <v>23869.49</v>
       </c>
     </row>
-    <row r="215" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A215" s="23" t="s">
         <v>185</v>
       </c>
       <c r="B215" s="15">
         <v>21083.03</v>
       </c>
       <c r="C215" s="16">
         <v>10541.51</v>
       </c>
       <c r="D215" s="16">
         <v>84307.58</v>
       </c>
       <c r="E215" s="16">
         <v>21076.89</v>
       </c>
       <c r="F215" s="16">
         <v>-10535.38</v>
       </c>
       <c r="G215" s="16">
         <v>10547.65</v>
       </c>
     </row>
-    <row r="216" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A216" s="23" t="s">
         <v>186</v>
       </c>
       <c r="B216" s="15">
         <v>9876.31</v>
       </c>
       <c r="C216" s="16">
         <v>4938.1499999999996</v>
       </c>
       <c r="D216" s="16">
         <v>39493.74</v>
       </c>
       <c r="E216" s="16">
         <v>9873.43</v>
       </c>
       <c r="F216" s="16">
         <v>-4935.28</v>
       </c>
       <c r="G216" s="16">
         <v>4941.03</v>
       </c>
     </row>
-    <row r="217" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A217" s="23" t="s">
         <v>187</v>
       </c>
       <c r="B217" s="15">
         <v>48564.1</v>
       </c>
       <c r="C217" s="16">
         <v>24282.05</v>
       </c>
       <c r="D217" s="16">
         <v>194199.86</v>
       </c>
       <c r="E217" s="16">
         <v>48549.96</v>
       </c>
       <c r="F217" s="16">
         <v>-24267.91</v>
       </c>
       <c r="G217" s="16">
         <v>24296.19</v>
       </c>
     </row>
-    <row r="218" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="218" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A218" s="24" t="s">
         <v>188</v>
       </c>
       <c r="B218" s="17">
         <v>17898.240000000002</v>
       </c>
       <c r="C218" s="18">
         <v>8949.1200000000008</v>
       </c>
       <c r="D218" s="18">
         <v>71572.13</v>
       </c>
       <c r="E218" s="18">
         <v>17893.03</v>
       </c>
       <c r="F218" s="18">
         <v>-8943.91</v>
       </c>
       <c r="G218" s="18">
         <v>8954.33</v>
       </c>
     </row>
-    <row r="219" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A219" s="25" t="s">
         <v>189</v>
       </c>
       <c r="B219" s="19">
         <v>-408319.28</v>
       </c>
       <c r="C219" s="20">
         <v>0</v>
       </c>
       <c r="D219" s="20">
         <v>0</v>
       </c>
       <c r="E219" s="20">
         <v>0</v>
       </c>
       <c r="F219" s="20">
         <v>-70823.240000000005</v>
       </c>
       <c r="G219" s="20">
         <v>-479142.52</v>
       </c>
     </row>
-    <row r="220" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A220" s="23" t="s">
         <v>190</v>
       </c>
       <c r="B220" s="15">
         <v>10112.469999999999</v>
       </c>
       <c r="C220" s="16">
         <v>5056.2299999999996</v>
       </c>
       <c r="D220" s="16">
         <v>13208.89</v>
       </c>
       <c r="E220" s="16">
         <v>3302.22</v>
       </c>
       <c r="F220" s="16">
         <v>1754.01</v>
       </c>
       <c r="G220" s="16">
         <v>11866.48</v>
       </c>
     </row>
-    <row r="221" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A221" s="23" t="s">
         <v>625</v>
       </c>
       <c r="B221" s="15">
         <v>46308.47</v>
       </c>
       <c r="C221" s="16">
         <v>23154.23</v>
       </c>
       <c r="D221" s="16">
         <v>60488</v>
       </c>
       <c r="E221" s="16">
         <v>15122</v>
       </c>
       <c r="F221" s="16">
         <v>8032.23</v>
       </c>
       <c r="G221" s="16">
         <v>54340.7</v>
       </c>
     </row>
-    <row r="222" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A222" s="23" t="s">
         <v>191</v>
       </c>
       <c r="B222" s="15">
         <v>127466.52</v>
       </c>
       <c r="C222" s="16">
         <v>63733.26</v>
       </c>
       <c r="D222" s="16">
         <v>166496.43</v>
       </c>
       <c r="E222" s="16">
         <v>41624.1</v>
       </c>
       <c r="F222" s="16">
         <v>22109.16</v>
       </c>
       <c r="G222" s="16">
         <v>149575.67999999999</v>
       </c>
     </row>
-    <row r="223" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A223" s="23" t="s">
         <v>192</v>
       </c>
       <c r="B223" s="15">
         <v>31293.919999999998</v>
       </c>
       <c r="C223" s="16">
         <v>15646.96</v>
       </c>
       <c r="D223" s="16">
         <v>40876.04</v>
       </c>
       <c r="E223" s="16">
         <v>10219.01</v>
       </c>
       <c r="F223" s="16">
         <v>5427.95</v>
       </c>
       <c r="G223" s="16">
         <v>36721.870000000003</v>
       </c>
     </row>
-    <row r="224" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A224" s="23" t="s">
         <v>626</v>
       </c>
       <c r="B224" s="15">
         <v>172887.69</v>
       </c>
       <c r="C224" s="16">
         <v>86443.839999999997</v>
       </c>
       <c r="D224" s="16">
         <v>225825.44</v>
       </c>
       <c r="E224" s="16">
         <v>56456.36</v>
       </c>
       <c r="F224" s="16">
         <v>29987.48</v>
       </c>
       <c r="G224" s="16">
         <v>202875.17</v>
       </c>
     </row>
-    <row r="225" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="225" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A225" s="24" t="s">
         <v>193</v>
       </c>
       <c r="B225" s="17">
         <v>20250.21</v>
       </c>
       <c r="C225" s="18">
         <v>10125.1</v>
       </c>
       <c r="D225" s="18">
         <v>26450.77</v>
       </c>
       <c r="E225" s="18">
         <v>6612.69</v>
       </c>
       <c r="F225" s="18">
         <v>3512.41</v>
       </c>
       <c r="G225" s="18">
         <v>23762.62</v>
       </c>
     </row>
-    <row r="226" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A226" s="25" t="s">
         <v>194</v>
       </c>
       <c r="B226" s="19">
         <v>-35143.71</v>
       </c>
       <c r="C226" s="20">
         <v>0</v>
       </c>
       <c r="D226" s="20">
         <v>0</v>
       </c>
       <c r="E226" s="20">
         <v>0</v>
       </c>
       <c r="F226" s="20">
         <v>-4028.07</v>
       </c>
       <c r="G226" s="20">
         <v>-39171.78</v>
       </c>
     </row>
-    <row r="227" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A227" s="23" t="s">
         <v>195</v>
       </c>
       <c r="B227" s="15">
         <v>7249.45</v>
       </c>
       <c r="C227" s="16">
         <v>3624.72</v>
       </c>
       <c r="D227" s="16">
         <v>11175.26</v>
       </c>
       <c r="E227" s="16">
         <v>2793.81</v>
       </c>
       <c r="F227" s="16">
         <v>830.91</v>
       </c>
       <c r="G227" s="16">
         <v>8080.36</v>
       </c>
     </row>
-    <row r="228" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A228" s="23" t="s">
         <v>196</v>
       </c>
       <c r="B228" s="15">
         <v>1311.48</v>
       </c>
       <c r="C228" s="16">
         <v>655.74</v>
       </c>
       <c r="D228" s="16">
         <v>2021.69</v>
       </c>
       <c r="E228" s="16">
         <v>505.42</v>
       </c>
       <c r="F228" s="16">
         <v>150.32</v>
       </c>
       <c r="G228" s="16">
         <v>1461.8</v>
       </c>
     </row>
-    <row r="229" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="229" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A229" s="24" t="s">
         <v>197</v>
       </c>
       <c r="B229" s="17">
         <v>26582.78</v>
       </c>
       <c r="C229" s="18">
         <v>13291.39</v>
       </c>
       <c r="D229" s="18">
         <v>40978.230000000003</v>
       </c>
       <c r="E229" s="18">
         <v>10244.549999999999</v>
       </c>
       <c r="F229" s="18">
         <v>3046.84</v>
       </c>
       <c r="G229" s="18">
         <v>29629.62</v>
       </c>
     </row>
-    <row r="230" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A230" s="25" t="s">
         <v>198</v>
       </c>
       <c r="B230" s="19">
         <v>-89938.93</v>
       </c>
       <c r="C230" s="20">
         <v>0</v>
       </c>
       <c r="D230" s="20">
         <v>0</v>
       </c>
       <c r="E230" s="20">
         <v>0</v>
       </c>
       <c r="F230" s="20">
         <v>-15843.9</v>
       </c>
       <c r="G230" s="20">
         <v>-105782.83</v>
       </c>
     </row>
-    <row r="231" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A231" s="23" t="s">
         <v>199</v>
       </c>
       <c r="B231" s="15">
         <v>7965.49</v>
       </c>
       <c r="C231" s="16">
         <v>3982.74</v>
       </c>
       <c r="D231" s="16">
         <v>10318.09</v>
       </c>
       <c r="E231" s="16">
         <v>2579.52</v>
       </c>
       <c r="F231" s="16">
         <v>1403.22</v>
       </c>
       <c r="G231" s="16">
         <v>9368.7099999999991</v>
       </c>
     </row>
-    <row r="232" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A232" s="23" t="s">
         <v>200</v>
       </c>
       <c r="B232" s="15">
         <v>2332.7600000000002</v>
       </c>
       <c r="C232" s="16">
         <v>1166.3800000000001</v>
       </c>
       <c r="D232" s="16">
         <v>3021.74</v>
       </c>
       <c r="E232" s="16">
         <v>755.43</v>
       </c>
       <c r="F232" s="16">
         <v>410.95</v>
       </c>
       <c r="G232" s="16">
         <v>2743.71</v>
       </c>
     </row>
-    <row r="233" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A233" s="23" t="s">
         <v>201</v>
       </c>
       <c r="B233" s="15">
         <v>5639.84</v>
       </c>
       <c r="C233" s="16">
         <v>2819.92</v>
       </c>
       <c r="D233" s="16">
         <v>7305.56</v>
       </c>
       <c r="E233" s="16">
         <v>1826.39</v>
       </c>
       <c r="F233" s="16">
         <v>993.53</v>
       </c>
       <c r="G233" s="16">
         <v>6633.37</v>
       </c>
     </row>
-    <row r="234" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A234" s="23" t="s">
         <v>202</v>
       </c>
       <c r="B234" s="15">
         <v>4110.76</v>
       </c>
       <c r="C234" s="16">
         <v>2055.38</v>
       </c>
       <c r="D234" s="16">
         <v>5324.86</v>
       </c>
       <c r="E234" s="16">
         <v>1331.21</v>
       </c>
       <c r="F234" s="16">
         <v>724.17</v>
       </c>
       <c r="G234" s="16">
         <v>4834.93</v>
       </c>
     </row>
-    <row r="235" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A235" s="23" t="s">
         <v>627</v>
       </c>
       <c r="B235" s="15">
         <v>0</v>
       </c>
       <c r="C235" s="16">
         <v>0</v>
       </c>
       <c r="D235" s="16">
         <v>0</v>
       </c>
       <c r="E235" s="16">
         <v>0</v>
       </c>
       <c r="F235" s="16">
         <v>0</v>
       </c>
       <c r="G235" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="236" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A236" s="23" t="s">
         <v>203</v>
       </c>
       <c r="B236" s="15">
         <v>5782.11</v>
       </c>
       <c r="C236" s="16">
         <v>2891.05</v>
       </c>
       <c r="D236" s="16">
         <v>7489.85</v>
       </c>
       <c r="E236" s="16">
         <v>1872.46</v>
       </c>
       <c r="F236" s="16">
         <v>1018.59</v>
       </c>
       <c r="G236" s="16">
         <v>6800.7</v>
       </c>
     </row>
-    <row r="237" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A237" s="23" t="s">
         <v>204</v>
       </c>
       <c r="B237" s="15">
         <v>5995.44</v>
       </c>
       <c r="C237" s="16">
         <v>2997.72</v>
       </c>
       <c r="D237" s="16">
         <v>7766.19</v>
       </c>
       <c r="E237" s="16">
         <v>1941.54</v>
       </c>
       <c r="F237" s="16">
         <v>1056.18</v>
       </c>
       <c r="G237" s="16">
         <v>7051.62</v>
       </c>
     </row>
-    <row r="238" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A238" s="23" t="s">
         <v>628</v>
       </c>
       <c r="B238" s="15">
         <v>42.68</v>
       </c>
       <c r="C238" s="16">
         <v>21.34</v>
       </c>
       <c r="D238" s="16">
         <v>55.29</v>
       </c>
       <c r="E238" s="16">
         <v>13.82</v>
       </c>
       <c r="F238" s="16">
         <v>7.52</v>
       </c>
       <c r="G238" s="16">
         <v>50.2</v>
       </c>
     </row>
-    <row r="239" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A239" s="23" t="s">
         <v>205</v>
       </c>
       <c r="B239" s="15">
         <v>9871.5400000000009</v>
       </c>
       <c r="C239" s="16">
         <v>4935.7700000000004</v>
       </c>
       <c r="D239" s="16">
         <v>12787.09</v>
       </c>
       <c r="E239" s="16">
         <v>3196.77</v>
       </c>
       <c r="F239" s="16">
         <v>1739</v>
       </c>
       <c r="G239" s="16">
         <v>11610.54</v>
       </c>
     </row>
-    <row r="240" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A240" s="23" t="s">
         <v>206</v>
       </c>
       <c r="B240" s="15">
         <v>3648.47</v>
       </c>
       <c r="C240" s="16">
         <v>1824.23</v>
       </c>
       <c r="D240" s="16">
         <v>4726.04</v>
       </c>
       <c r="E240" s="16">
         <v>1181.51</v>
       </c>
       <c r="F240" s="16">
         <v>642.72</v>
       </c>
       <c r="G240" s="16">
         <v>4291.1899999999996</v>
       </c>
     </row>
-    <row r="241" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A241" s="23" t="s">
         <v>629</v>
       </c>
       <c r="B241" s="15">
         <v>24856.59</v>
       </c>
       <c r="C241" s="16">
         <v>12428.29</v>
       </c>
       <c r="D241" s="16">
         <v>32197.96</v>
       </c>
       <c r="E241" s="16">
         <v>8049.49</v>
       </c>
       <c r="F241" s="16">
         <v>4378.8</v>
       </c>
       <c r="G241" s="16">
         <v>29235.39</v>
       </c>
     </row>
-    <row r="242" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="242" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A242" s="24" t="s">
         <v>207</v>
       </c>
       <c r="B242" s="17">
         <v>19693.25</v>
       </c>
       <c r="C242" s="18">
         <v>9846.6200000000008</v>
       </c>
       <c r="D242" s="18">
         <v>25509.63</v>
       </c>
       <c r="E242" s="18">
         <v>6377.4</v>
       </c>
       <c r="F242" s="18">
         <v>3469.22</v>
       </c>
       <c r="G242" s="18">
         <v>23162.47</v>
       </c>
     </row>
-    <row r="243" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A243" s="25" t="s">
         <v>208</v>
       </c>
       <c r="B243" s="19">
         <v>-1612801.93</v>
       </c>
       <c r="C243" s="20">
         <v>0</v>
       </c>
       <c r="D243" s="20">
         <v>0</v>
       </c>
       <c r="E243" s="20">
         <v>0</v>
       </c>
       <c r="F243" s="20">
         <v>-53252.67</v>
       </c>
       <c r="G243" s="20">
         <v>-1666054.6</v>
       </c>
     </row>
-    <row r="244" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A244" s="23" t="s">
         <v>622</v>
       </c>
       <c r="B244" s="15">
         <v>0</v>
       </c>
       <c r="C244" s="21">
         <v>0</v>
       </c>
       <c r="D244" s="21">
         <v>0</v>
       </c>
       <c r="E244" s="21">
         <v>0</v>
       </c>
       <c r="F244" s="21">
         <v>0</v>
       </c>
       <c r="G244" s="21">
         <v>0</v>
       </c>
     </row>
-    <row r="245" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A245" s="23" t="s">
         <v>630</v>
       </c>
       <c r="B245" s="15">
         <v>15624.97</v>
       </c>
       <c r="C245" s="16">
         <v>7812.48</v>
       </c>
       <c r="D245" s="16">
         <v>29186.27</v>
       </c>
       <c r="E245" s="16">
         <v>7296.56</v>
       </c>
       <c r="F245" s="16">
         <v>515.91999999999996</v>
       </c>
       <c r="G245" s="16">
         <v>16140.89</v>
       </c>
     </row>
-    <row r="246" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A246" s="23" t="s">
         <v>631</v>
       </c>
       <c r="B246" s="15">
         <v>1587135.37</v>
       </c>
       <c r="C246" s="16">
         <v>793567.68</v>
       </c>
       <c r="D246" s="16">
         <v>2964649.99</v>
       </c>
       <c r="E246" s="16">
         <v>741162.49</v>
       </c>
       <c r="F246" s="16">
         <v>52405.19</v>
       </c>
       <c r="G246" s="16">
         <v>1639540.56</v>
       </c>
     </row>
-    <row r="247" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A247" s="23" t="s">
         <v>632</v>
       </c>
       <c r="B247" s="15">
         <v>1251.9000000000001</v>
       </c>
       <c r="C247" s="16">
         <v>625.95000000000005</v>
       </c>
       <c r="D247" s="16">
         <v>2338.46</v>
       </c>
       <c r="E247" s="16">
         <v>584.61</v>
       </c>
       <c r="F247" s="16">
         <v>41.34</v>
       </c>
       <c r="G247" s="16">
         <v>1293.24</v>
       </c>
     </row>
-    <row r="248" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="248" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A248" s="24" t="s">
         <v>633</v>
       </c>
       <c r="B248" s="17">
         <v>8789.69</v>
       </c>
       <c r="C248" s="18">
         <v>4394.84</v>
       </c>
       <c r="D248" s="18">
         <v>16418.48</v>
       </c>
       <c r="E248" s="18">
         <v>4104.62</v>
       </c>
       <c r="F248" s="18">
         <v>290.22000000000003</v>
       </c>
       <c r="G248" s="18">
         <v>9079.91</v>
       </c>
     </row>
-    <row r="249" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A249" s="25" t="s">
         <v>209</v>
       </c>
       <c r="B249" s="19">
         <v>-165012.53</v>
       </c>
       <c r="C249" s="20">
         <v>0</v>
       </c>
       <c r="D249" s="20">
         <v>0</v>
       </c>
       <c r="E249" s="20">
         <v>0</v>
       </c>
       <c r="F249" s="20">
         <v>-40257.870000000003</v>
       </c>
       <c r="G249" s="20">
         <v>-205270.39999999999</v>
       </c>
     </row>
-    <row r="250" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A250" s="23" t="s">
         <v>210</v>
       </c>
       <c r="B250" s="15">
         <v>1103.0999999999999</v>
       </c>
       <c r="C250" s="16">
         <v>551.54999999999995</v>
       </c>
       <c r="D250" s="16">
         <v>1129.72</v>
       </c>
       <c r="E250" s="16">
         <v>282.43</v>
       </c>
       <c r="F250" s="16">
         <v>269.12</v>
       </c>
       <c r="G250" s="16">
         <v>1372.22</v>
       </c>
     </row>
-    <row r="251" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A251" s="23" t="s">
         <v>211</v>
       </c>
       <c r="B251" s="15">
         <v>194.03</v>
       </c>
       <c r="C251" s="16">
         <v>97.01</v>
       </c>
       <c r="D251" s="16">
         <v>198.71</v>
       </c>
       <c r="E251" s="16">
         <v>49.67</v>
       </c>
       <c r="F251" s="16">
         <v>47.34</v>
       </c>
       <c r="G251" s="16">
         <v>241.37</v>
       </c>
     </row>
-    <row r="252" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A252" s="23" t="s">
         <v>212</v>
       </c>
       <c r="B252" s="15">
         <v>2267.1799999999998</v>
       </c>
       <c r="C252" s="16">
         <v>1133.5899999999999</v>
       </c>
       <c r="D252" s="16">
         <v>2321.88</v>
       </c>
       <c r="E252" s="16">
         <v>580.47</v>
       </c>
       <c r="F252" s="16">
         <v>553.12</v>
       </c>
       <c r="G252" s="16">
         <v>2820.3</v>
       </c>
     </row>
-    <row r="253" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A253" s="23" t="s">
         <v>213</v>
       </c>
       <c r="B253" s="15">
         <v>6663.02</v>
       </c>
       <c r="C253" s="16">
         <v>3331.51</v>
       </c>
       <c r="D253" s="16">
         <v>6823.78</v>
       </c>
       <c r="E253" s="16">
         <v>1705.94</v>
       </c>
       <c r="F253" s="16">
         <v>1625.57</v>
       </c>
       <c r="G253" s="16">
         <v>8288.59</v>
       </c>
     </row>
-    <row r="254" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A254" s="23" t="s">
         <v>214</v>
       </c>
       <c r="B254" s="15">
         <v>7012.24</v>
       </c>
       <c r="C254" s="16">
         <v>3506.12</v>
       </c>
       <c r="D254" s="16">
         <v>7181.42</v>
       </c>
       <c r="E254" s="16">
         <v>1795.35</v>
       </c>
       <c r="F254" s="16">
         <v>1710.77</v>
       </c>
       <c r="G254" s="16">
         <v>8723.01</v>
       </c>
     </row>
-    <row r="255" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A255" s="23" t="s">
         <v>634</v>
       </c>
       <c r="B255" s="15">
         <v>85228.05</v>
       </c>
       <c r="C255" s="16">
         <v>42614.02</v>
       </c>
       <c r="D255" s="16">
         <v>87284.31</v>
       </c>
       <c r="E255" s="16">
         <v>21821.07</v>
       </c>
       <c r="F255" s="16">
         <v>20792.95</v>
       </c>
       <c r="G255" s="16">
         <v>106021</v>
       </c>
     </row>
-    <row r="256" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A256" s="23" t="s">
         <v>635</v>
       </c>
       <c r="B256" s="15">
         <v>1252.77</v>
       </c>
       <c r="C256" s="16">
         <v>626.38</v>
       </c>
       <c r="D256" s="16">
         <v>1282.99</v>
       </c>
       <c r="E256" s="16">
         <v>320.74</v>
       </c>
       <c r="F256" s="16">
         <v>305.64</v>
       </c>
       <c r="G256" s="16">
         <v>1558.41</v>
       </c>
     </row>
-    <row r="257" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A257" s="23" t="s">
         <v>215</v>
       </c>
       <c r="B257" s="15">
         <v>349.22</v>
       </c>
       <c r="C257" s="16">
         <v>174.61</v>
       </c>
       <c r="D257" s="16">
         <v>357.64</v>
       </c>
       <c r="E257" s="16">
         <v>89.41</v>
       </c>
       <c r="F257" s="16">
         <v>85.2</v>
       </c>
       <c r="G257" s="16">
         <v>434.42</v>
       </c>
     </row>
-    <row r="258" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A258" s="23" t="s">
         <v>216</v>
       </c>
       <c r="B258" s="15">
         <v>59285.48</v>
       </c>
       <c r="C258" s="16">
         <v>29642.74</v>
       </c>
       <c r="D258" s="16">
         <v>60715.83</v>
       </c>
       <c r="E258" s="16">
         <v>15178.95</v>
       </c>
       <c r="F258" s="16">
         <v>14463.79</v>
       </c>
       <c r="G258" s="16">
         <v>73749.27</v>
       </c>
     </row>
-    <row r="259" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="259" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A259" s="24" t="s">
         <v>636</v>
       </c>
       <c r="B259" s="17">
         <v>1657.44</v>
       </c>
       <c r="C259" s="18">
         <v>828.72</v>
       </c>
       <c r="D259" s="18">
         <v>1697.43</v>
       </c>
       <c r="E259" s="18">
         <v>424.35</v>
       </c>
       <c r="F259" s="18">
         <v>404.37</v>
       </c>
       <c r="G259" s="18">
         <v>2061.81</v>
       </c>
     </row>
-    <row r="260" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A260" s="25" t="s">
         <v>217</v>
       </c>
       <c r="B260" s="19">
         <v>-1418023.31</v>
       </c>
       <c r="C260" s="20">
         <v>0</v>
       </c>
       <c r="D260" s="20">
         <v>0</v>
       </c>
       <c r="E260" s="20">
         <v>0</v>
       </c>
       <c r="F260" s="20">
         <v>106432.28</v>
       </c>
       <c r="G260" s="20">
         <v>-1311591.03</v>
       </c>
     </row>
-    <row r="261" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A261" s="23" t="s">
         <v>218</v>
       </c>
       <c r="B261" s="15">
         <v>782.99</v>
       </c>
       <c r="C261" s="16">
         <v>391.49</v>
       </c>
       <c r="D261" s="16">
         <v>1801.06</v>
       </c>
       <c r="E261" s="16">
         <v>450.26</v>
       </c>
       <c r="F261" s="16">
         <v>-58.77</v>
       </c>
       <c r="G261" s="16">
         <v>724.22</v>
       </c>
     </row>
-    <row r="262" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A262" s="23" t="s">
         <v>219</v>
       </c>
       <c r="B262" s="15">
         <v>24824.560000000001</v>
       </c>
       <c r="C262" s="16">
         <v>12412.28</v>
       </c>
       <c r="D262" s="16">
         <v>57102.12</v>
       </c>
       <c r="E262" s="16">
         <v>14275.53</v>
       </c>
       <c r="F262" s="16">
         <v>-1863.25</v>
       </c>
       <c r="G262" s="16">
         <v>22961.31</v>
       </c>
     </row>
-    <row r="263" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A263" s="23" t="s">
         <v>625</v>
       </c>
       <c r="B263" s="15">
         <v>5086.75</v>
       </c>
       <c r="C263" s="16">
         <v>2543.37</v>
       </c>
       <c r="D263" s="16">
         <v>11700.69</v>
       </c>
       <c r="E263" s="16">
         <v>2925.17</v>
       </c>
       <c r="F263" s="16">
         <v>-381.8</v>
       </c>
       <c r="G263" s="16">
         <v>4704.95</v>
       </c>
     </row>
-    <row r="264" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A264" s="23" t="s">
         <v>637</v>
       </c>
       <c r="B264" s="15">
         <v>137333.98000000001</v>
       </c>
       <c r="C264" s="16">
         <v>68666.990000000005</v>
       </c>
       <c r="D264" s="16">
         <v>315899.37</v>
       </c>
       <c r="E264" s="16">
         <v>78974.84</v>
       </c>
       <c r="F264" s="16">
         <v>-10307.85</v>
       </c>
       <c r="G264" s="16">
         <v>127026.13</v>
       </c>
     </row>
-    <row r="265" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A265" s="23" t="s">
         <v>638</v>
       </c>
       <c r="B265" s="15">
         <v>2221.83</v>
       </c>
       <c r="C265" s="16">
         <v>1110.9100000000001</v>
       </c>
       <c r="D265" s="16">
         <v>5110.71</v>
       </c>
       <c r="E265" s="16">
         <v>1277.67</v>
       </c>
       <c r="F265" s="16">
         <v>-166.76</v>
       </c>
       <c r="G265" s="16">
         <v>2055.0700000000002</v>
       </c>
     </row>
-    <row r="266" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A266" s="23" t="s">
         <v>220</v>
       </c>
       <c r="B266" s="15">
         <v>23376.33</v>
       </c>
       <c r="C266" s="16">
         <v>11688.16</v>
       </c>
       <c r="D266" s="16">
         <v>53770.86</v>
       </c>
       <c r="E266" s="16">
         <v>13442.71</v>
       </c>
       <c r="F266" s="16">
         <v>-1754.55</v>
       </c>
       <c r="G266" s="16">
         <v>21621.78</v>
       </c>
     </row>
-    <row r="267" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A267" s="23" t="s">
         <v>221</v>
       </c>
       <c r="B267" s="15">
         <v>10557.29</v>
       </c>
       <c r="C267" s="16">
         <v>5278.64</v>
       </c>
       <c r="D267" s="16">
         <v>24284.16</v>
       </c>
       <c r="E267" s="16">
         <v>6071.04</v>
       </c>
       <c r="F267" s="16">
         <v>-792.4</v>
       </c>
       <c r="G267" s="16">
         <v>9764.89</v>
       </c>
     </row>
-    <row r="268" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A268" s="23" t="s">
         <v>639</v>
       </c>
       <c r="B268" s="15">
         <v>791.38</v>
       </c>
       <c r="C268" s="16">
         <v>395.69</v>
       </c>
       <c r="D268" s="16">
         <v>1820.35</v>
       </c>
       <c r="E268" s="16">
         <v>455.08</v>
       </c>
       <c r="F268" s="16">
         <v>-59.39</v>
       </c>
       <c r="G268" s="16">
         <v>731.99</v>
       </c>
     </row>
-    <row r="269" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A269" s="23" t="s">
         <v>222</v>
       </c>
       <c r="B269" s="15">
         <v>7926.86</v>
       </c>
       <c r="C269" s="16">
         <v>3963.43</v>
       </c>
       <c r="D269" s="16">
         <v>18233.57</v>
       </c>
       <c r="E269" s="16">
         <v>4558.3900000000003</v>
       </c>
       <c r="F269" s="16">
         <v>-594.96</v>
       </c>
       <c r="G269" s="16">
         <v>7331.9</v>
       </c>
     </row>
-    <row r="270" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="270" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A270" s="24" t="s">
         <v>223</v>
       </c>
       <c r="B270" s="17">
         <v>1205121.3400000001</v>
       </c>
       <c r="C270" s="18">
         <v>602560.67000000004</v>
       </c>
       <c r="D270" s="18">
         <v>2772052.91</v>
       </c>
       <c r="E270" s="18">
         <v>693013.22</v>
       </c>
       <c r="F270" s="18">
         <v>-90452.55</v>
       </c>
       <c r="G270" s="18">
         <v>1114668.79</v>
       </c>
     </row>
-    <row r="271" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A271" s="25" t="s">
         <v>224</v>
       </c>
       <c r="B271" s="19">
         <v>-86210.78</v>
       </c>
       <c r="C271" s="20">
         <v>0</v>
       </c>
       <c r="D271" s="20">
         <v>0</v>
       </c>
       <c r="E271" s="20">
         <v>0</v>
       </c>
       <c r="F271" s="20">
         <v>-15964.69</v>
       </c>
       <c r="G271" s="20">
         <v>-102175.47</v>
       </c>
     </row>
-    <row r="272" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A272" s="23" t="s">
         <v>225</v>
       </c>
       <c r="B272" s="15">
         <v>1733.47</v>
       </c>
       <c r="C272" s="16">
         <v>866.73</v>
       </c>
       <c r="D272" s="16">
         <v>2182.91</v>
       </c>
       <c r="E272" s="16">
         <v>545.72</v>
       </c>
       <c r="F272" s="16">
         <v>321.01</v>
       </c>
       <c r="G272" s="16">
         <v>2054.48</v>
       </c>
     </row>
-    <row r="273" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A273" s="23" t="s">
         <v>226</v>
       </c>
       <c r="B273" s="15">
-        <v>0</v>
+        <v>23155.25</v>
       </c>
       <c r="C273" s="16">
-        <v>0</v>
+        <v>11577.62</v>
       </c>
       <c r="D273" s="16">
-        <v>0</v>
+        <v>29158.76</v>
       </c>
       <c r="E273" s="16">
-        <v>0</v>
+        <v>7289.69</v>
       </c>
       <c r="F273" s="16">
-        <v>0</v>
+        <v>4287.93</v>
       </c>
       <c r="G273" s="16">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:7" x14ac:dyDescent="0.25">
+        <v>27443.18</v>
+      </c>
+    </row>
+    <row r="274" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A274" s="23" t="s">
         <v>227</v>
       </c>
       <c r="B274" s="15">
-        <v>23155.25</v>
+        <v>18230.32</v>
       </c>
       <c r="C274" s="16">
-        <v>11577.62</v>
+        <v>9115.16</v>
       </c>
       <c r="D274" s="16">
-        <v>29158.76</v>
+        <v>22956.93</v>
       </c>
       <c r="E274" s="16">
-        <v>7289.69</v>
+        <v>5739.23</v>
       </c>
       <c r="F274" s="16">
-        <v>4287.93</v>
+        <v>3375.93</v>
       </c>
       <c r="G274" s="16">
-        <v>27443.18</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:7" x14ac:dyDescent="0.25">
+        <v>21606.25</v>
+      </c>
+    </row>
+    <row r="275" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A275" s="23" t="s">
         <v>640</v>
       </c>
       <c r="B275" s="15">
-        <v>18230.32</v>
+        <v>14663.84</v>
       </c>
       <c r="C275" s="16">
-        <v>9115.16</v>
+        <v>7331.92</v>
       </c>
       <c r="D275" s="16">
-        <v>22956.93</v>
+        <v>18465.759999999998</v>
       </c>
       <c r="E275" s="16">
-        <v>5739.23</v>
+        <v>4616.4399999999996</v>
       </c>
       <c r="F275" s="16">
-        <v>3375.93</v>
+        <v>2715.48</v>
       </c>
       <c r="G275" s="16">
-        <v>21606.25</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+        <v>17379.32</v>
+      </c>
+    </row>
+    <row r="276" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A276" s="24" t="s">
         <v>228</v>
       </c>
       <c r="B276" s="17">
-        <v>14663.84</v>
+        <v>28427.9</v>
       </c>
       <c r="C276" s="18">
-        <v>7331.92</v>
+        <v>14213.95</v>
       </c>
       <c r="D276" s="18">
-        <v>18465.759999999998</v>
+        <v>35798.46</v>
       </c>
       <c r="E276" s="18">
-        <v>4616.4399999999996</v>
+        <v>8949.61</v>
       </c>
       <c r="F276" s="18">
-        <v>2715.48</v>
+        <v>5264.34</v>
       </c>
       <c r="G276" s="18">
-        <v>17379.32</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:7" x14ac:dyDescent="0.25">
+        <v>33692.239999999998</v>
+      </c>
+    </row>
+    <row r="277" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A277" s="25" t="s">
         <v>229</v>
       </c>
       <c r="B277" s="19">
         <v>-740355.53</v>
       </c>
       <c r="C277" s="20">
         <v>0</v>
       </c>
       <c r="D277" s="20">
         <v>0</v>
       </c>
       <c r="E277" s="20">
         <v>0</v>
       </c>
       <c r="F277" s="20">
         <v>-141100.04999999999</v>
       </c>
       <c r="G277" s="20">
         <v>-881455.58</v>
       </c>
     </row>
-    <row r="278" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A278" s="23" t="s">
         <v>230</v>
       </c>
       <c r="B278" s="15">
         <v>108005.04</v>
       </c>
       <c r="C278" s="16">
         <v>54002.52</v>
       </c>
       <c r="D278" s="16">
         <v>133673.89000000001</v>
       </c>
       <c r="E278" s="16">
         <v>33418.47</v>
       </c>
       <c r="F278" s="16">
         <v>20584.05</v>
       </c>
       <c r="G278" s="16">
         <v>128589.09</v>
       </c>
     </row>
-    <row r="279" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A279" s="23" t="s">
         <v>231</v>
       </c>
       <c r="B279" s="15">
         <v>32377.58</v>
       </c>
       <c r="C279" s="16">
         <v>16188.79</v>
       </c>
       <c r="D279" s="16">
         <v>40072.54</v>
       </c>
       <c r="E279" s="16">
         <v>10018.129999999999</v>
       </c>
       <c r="F279" s="16">
         <v>6170.66</v>
       </c>
       <c r="G279" s="16">
         <v>38548.239999999998</v>
       </c>
     </row>
-    <row r="280" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A280" s="23" t="s">
         <v>232</v>
       </c>
       <c r="B280" s="15">
         <v>23249.35</v>
       </c>
       <c r="C280" s="16">
         <v>11624.67</v>
       </c>
       <c r="D280" s="16">
         <v>28774.87</v>
       </c>
       <c r="E280" s="16">
         <v>7193.71</v>
       </c>
       <c r="F280" s="16">
         <v>4430.96</v>
       </c>
       <c r="G280" s="16">
         <v>27680.31</v>
       </c>
     </row>
-    <row r="281" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A281" s="23" t="s">
         <v>233</v>
       </c>
       <c r="B281" s="15">
         <v>34312.870000000003</v>
       </c>
       <c r="C281" s="16">
         <v>17156.43</v>
       </c>
       <c r="D281" s="16">
         <v>42467.79</v>
       </c>
       <c r="E281" s="16">
         <v>10616.94</v>
       </c>
       <c r="F281" s="16">
         <v>6539.49</v>
       </c>
       <c r="G281" s="16">
         <v>40852.36</v>
       </c>
     </row>
-    <row r="282" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A282" s="23" t="s">
         <v>234</v>
       </c>
       <c r="B282" s="15">
         <v>16271.48</v>
       </c>
       <c r="C282" s="16">
         <v>8135.74</v>
       </c>
       <c r="D282" s="16">
         <v>20138.61</v>
       </c>
       <c r="E282" s="16">
         <v>5034.6499999999996</v>
       </c>
       <c r="F282" s="16">
         <v>3101.09</v>
       </c>
       <c r="G282" s="16">
         <v>19372.57</v>
       </c>
     </row>
-    <row r="283" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A283" s="23" t="s">
         <v>235</v>
       </c>
       <c r="B283" s="15">
         <v>364773.08</v>
       </c>
       <c r="C283" s="16">
         <v>182386.54</v>
       </c>
       <c r="D283" s="16">
         <v>451466.3</v>
       </c>
       <c r="E283" s="16">
         <v>112866.57</v>
       </c>
       <c r="F283" s="16">
         <v>69519.97</v>
       </c>
       <c r="G283" s="16">
         <v>434293.05</v>
       </c>
     </row>
-    <row r="284" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A284" s="23" t="s">
         <v>236</v>
       </c>
       <c r="B284" s="15">
         <v>1509.15</v>
       </c>
       <c r="C284" s="16">
         <v>754.57</v>
       </c>
       <c r="D284" s="16">
         <v>1867.82</v>
       </c>
       <c r="E284" s="16">
         <v>466.95</v>
       </c>
       <c r="F284" s="16">
         <v>287.62</v>
       </c>
       <c r="G284" s="16">
         <v>1796.77</v>
       </c>
     </row>
-    <row r="285" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A285" s="23" t="s">
         <v>623</v>
       </c>
       <c r="B285" s="15">
         <v>12289.17</v>
       </c>
       <c r="C285" s="16">
         <v>6144.58</v>
       </c>
       <c r="D285" s="16">
         <v>15209.85</v>
       </c>
       <c r="E285" s="16">
         <v>3802.46</v>
       </c>
       <c r="F285" s="16">
         <v>2342.12</v>
       </c>
       <c r="G285" s="16">
         <v>14631.29</v>
       </c>
     </row>
-    <row r="286" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A286" s="23" t="s">
         <v>237</v>
       </c>
       <c r="B286" s="15">
         <v>16876.68</v>
       </c>
       <c r="C286" s="16">
         <v>8438.34</v>
       </c>
       <c r="D286" s="16">
         <v>20887.66</v>
       </c>
       <c r="E286" s="16">
         <v>5221.91</v>
       </c>
       <c r="F286" s="16">
         <v>3216.43</v>
       </c>
       <c r="G286" s="16">
         <v>20093.11</v>
       </c>
     </row>
-    <row r="287" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A287" s="23" t="s">
         <v>238</v>
       </c>
       <c r="B287" s="15">
         <v>5133.7700000000004</v>
       </c>
       <c r="C287" s="16">
         <v>2566.88</v>
       </c>
       <c r="D287" s="16">
         <v>6353.88</v>
       </c>
       <c r="E287" s="16">
         <v>1588.47</v>
       </c>
       <c r="F287" s="16">
         <v>978.41</v>
       </c>
       <c r="G287" s="16">
         <v>6112.18</v>
       </c>
     </row>
-    <row r="288" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A288" s="23" t="s">
         <v>239</v>
       </c>
       <c r="B288" s="15">
         <v>88636.65</v>
       </c>
       <c r="C288" s="16">
         <v>44318.32</v>
       </c>
       <c r="D288" s="16">
         <v>109702.34</v>
       </c>
       <c r="E288" s="16">
         <v>27425.58</v>
       </c>
       <c r="F288" s="16">
         <v>16892.740000000002</v>
       </c>
       <c r="G288" s="16">
         <v>105529.39</v>
       </c>
     </row>
-    <row r="289" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A289" s="23" t="s">
         <v>240</v>
       </c>
       <c r="B289" s="15">
         <v>14991.95</v>
       </c>
       <c r="C289" s="16">
         <v>7495.97</v>
       </c>
       <c r="D289" s="16">
         <v>18554.990000000002</v>
       </c>
       <c r="E289" s="16">
         <v>4638.74</v>
       </c>
       <c r="F289" s="16">
         <v>2857.23</v>
       </c>
       <c r="G289" s="16">
         <v>17849.18</v>
       </c>
     </row>
-    <row r="290" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A290" s="23" t="s">
         <v>241</v>
       </c>
       <c r="B290" s="15">
         <v>0</v>
       </c>
       <c r="C290" s="16">
         <v>0</v>
       </c>
       <c r="D290" s="16">
         <v>0</v>
       </c>
       <c r="E290" s="16">
         <v>0</v>
       </c>
       <c r="F290" s="16">
         <v>0</v>
       </c>
       <c r="G290" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="291" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="291" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A291" s="24" t="s">
         <v>242</v>
       </c>
       <c r="B291" s="17">
         <v>21928.76</v>
       </c>
       <c r="C291" s="18">
         <v>10964.38</v>
       </c>
       <c r="D291" s="18">
         <v>27140.42</v>
       </c>
       <c r="E291" s="18">
         <v>6785.1</v>
       </c>
       <c r="F291" s="18">
         <v>4179.28</v>
       </c>
       <c r="G291" s="18">
         <v>26108.04</v>
       </c>
     </row>
-    <row r="292" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A292" s="25" t="s">
         <v>243</v>
       </c>
       <c r="B292" s="19">
         <v>-2084.21</v>
       </c>
       <c r="C292" s="20">
         <v>0</v>
       </c>
       <c r="D292" s="20">
         <v>0</v>
       </c>
       <c r="E292" s="20">
         <v>0</v>
       </c>
       <c r="F292" s="20">
         <v>-713.43</v>
       </c>
       <c r="G292" s="20">
         <v>-2797.64</v>
       </c>
     </row>
-    <row r="293" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="293" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A293" s="24" t="s">
         <v>244</v>
       </c>
       <c r="B293" s="17">
         <v>2084.21</v>
       </c>
       <c r="C293" s="18">
         <v>1042.0999999999999</v>
       </c>
       <c r="D293" s="18">
         <v>1314.68</v>
       </c>
       <c r="E293" s="18">
         <v>328.67</v>
       </c>
       <c r="F293" s="18">
         <v>713.43</v>
       </c>
       <c r="G293" s="18">
         <v>2797.64</v>
       </c>
     </row>
-    <row r="294" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A294" s="25" t="s">
         <v>245</v>
       </c>
       <c r="B294" s="19">
         <v>-4707.05</v>
       </c>
       <c r="C294" s="20">
         <v>0</v>
       </c>
       <c r="D294" s="20">
         <v>0</v>
       </c>
       <c r="E294" s="20">
         <v>0</v>
       </c>
       <c r="F294" s="20">
         <v>-348.39</v>
       </c>
       <c r="G294" s="20">
         <v>-5055.4399999999996</v>
       </c>
     </row>
-    <row r="295" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A295" s="23" t="s">
         <v>246</v>
       </c>
       <c r="B295" s="15">
         <v>0</v>
       </c>
       <c r="C295" s="16">
         <v>0</v>
       </c>
       <c r="D295" s="16">
         <v>36.840000000000003</v>
       </c>
       <c r="E295" s="16">
         <v>0</v>
       </c>
       <c r="F295" s="16">
         <v>0</v>
       </c>
       <c r="G295" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="296" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A296" s="23" t="s">
         <v>247</v>
       </c>
       <c r="B296" s="15">
         <v>2930.06</v>
       </c>
       <c r="C296" s="16">
         <v>1465.03</v>
       </c>
       <c r="D296" s="16">
         <v>4992.66</v>
       </c>
       <c r="E296" s="16">
         <v>1248.1600000000001</v>
       </c>
       <c r="F296" s="16">
         <v>216.87</v>
       </c>
       <c r="G296" s="16">
         <v>3146.93</v>
       </c>
     </row>
-    <row r="297" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="297" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A297" s="24" t="s">
         <v>248</v>
       </c>
       <c r="B297" s="17">
         <v>1776.99</v>
       </c>
       <c r="C297" s="18">
         <v>888.49</v>
       </c>
       <c r="D297" s="18">
         <v>3027.89</v>
       </c>
       <c r="E297" s="18">
         <v>756.97</v>
       </c>
       <c r="F297" s="18">
         <v>131.52000000000001</v>
       </c>
       <c r="G297" s="18">
         <v>1908.51</v>
       </c>
     </row>
-    <row r="298" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A298" s="25" t="s">
         <v>249</v>
       </c>
       <c r="B298" s="19">
         <v>-152095.29999999999</v>
       </c>
       <c r="C298" s="20">
         <v>0</v>
       </c>
       <c r="D298" s="20">
         <v>0</v>
       </c>
       <c r="E298" s="20">
         <v>0</v>
       </c>
       <c r="F298" s="20">
         <v>-35786.660000000003</v>
       </c>
       <c r="G298" s="20">
         <v>-187881.96</v>
       </c>
     </row>
-    <row r="299" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A299" s="23" t="s">
         <v>250</v>
       </c>
       <c r="B299" s="15">
         <v>52228.160000000003</v>
       </c>
       <c r="C299" s="16">
         <v>26114.080000000002</v>
       </c>
       <c r="D299" s="16">
         <v>55301.06</v>
       </c>
       <c r="E299" s="16">
         <v>13825.26</v>
       </c>
       <c r="F299" s="16">
         <v>12288.82</v>
       </c>
       <c r="G299" s="16">
         <v>64516.98</v>
       </c>
     </row>
-    <row r="300" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A300" s="23" t="s">
         <v>251</v>
       </c>
       <c r="B300" s="15">
         <v>32815.360000000001</v>
       </c>
       <c r="C300" s="16">
         <v>16407.68</v>
       </c>
       <c r="D300" s="16">
         <v>34746.080000000002</v>
       </c>
       <c r="E300" s="16">
         <v>8686.52</v>
       </c>
       <c r="F300" s="16">
         <v>7721.16</v>
       </c>
       <c r="G300" s="16">
         <v>40536.519999999997</v>
       </c>
     </row>
-    <row r="301" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A301" s="23" t="s">
         <v>252</v>
       </c>
       <c r="B301" s="15">
         <v>57984.22</v>
       </c>
       <c r="C301" s="16">
         <v>28992.11</v>
       </c>
       <c r="D301" s="16">
         <v>61395.77</v>
       </c>
       <c r="E301" s="16">
         <v>15348.94</v>
       </c>
       <c r="F301" s="16">
         <v>13643.17</v>
       </c>
       <c r="G301" s="16">
         <v>71627.39</v>
       </c>
     </row>
-    <row r="302" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A302" s="23" t="s">
         <v>253</v>
       </c>
       <c r="B302" s="15">
         <v>6870.75</v>
       </c>
       <c r="C302" s="16">
         <v>3435.37</v>
       </c>
       <c r="D302" s="16">
         <v>7275</v>
       </c>
       <c r="E302" s="16">
         <v>1818.75</v>
       </c>
       <c r="F302" s="16">
         <v>1616.62</v>
       </c>
       <c r="G302" s="16">
         <v>8487.3700000000008</v>
       </c>
     </row>
-    <row r="303" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="303" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A303" s="24" t="s">
         <v>254</v>
       </c>
       <c r="B303" s="17">
         <v>2196.81</v>
       </c>
       <c r="C303" s="18">
         <v>1098.4000000000001</v>
       </c>
       <c r="D303" s="18">
         <v>2326.0700000000002</v>
       </c>
       <c r="E303" s="18">
         <v>581.51</v>
       </c>
       <c r="F303" s="18">
         <v>516.89</v>
       </c>
       <c r="G303" s="18">
         <v>2713.7</v>
       </c>
     </row>
-    <row r="304" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A304" s="25" t="s">
         <v>255</v>
       </c>
       <c r="B304" s="19">
         <v>-8440.6</v>
       </c>
       <c r="C304" s="20">
         <v>0</v>
       </c>
       <c r="D304" s="20">
         <v>0</v>
       </c>
       <c r="E304" s="20">
         <v>0</v>
       </c>
       <c r="F304" s="20">
         <v>-2530.5700000000002</v>
       </c>
       <c r="G304" s="20">
         <v>-10971.17</v>
       </c>
     </row>
-    <row r="305" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A305" s="23" t="s">
         <v>256</v>
       </c>
       <c r="B305" s="15">
         <v>1174.0999999999999</v>
       </c>
       <c r="C305" s="16">
         <v>587.04999999999995</v>
       </c>
       <c r="D305" s="16">
         <v>940.18</v>
       </c>
       <c r="E305" s="16">
         <v>235.04</v>
       </c>
       <c r="F305" s="16">
         <v>352.01</v>
       </c>
       <c r="G305" s="16">
         <v>1526.11</v>
       </c>
     </row>
-    <row r="306" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A306" s="23" t="s">
         <v>257</v>
       </c>
       <c r="B306" s="15">
         <v>6317.76</v>
       </c>
       <c r="C306" s="16">
         <v>3158.88</v>
       </c>
       <c r="D306" s="16">
         <v>5059.0600000000004</v>
       </c>
       <c r="E306" s="16">
         <v>1264.76</v>
       </c>
       <c r="F306" s="16">
         <v>1894.12</v>
       </c>
       <c r="G306" s="16">
         <v>8211.8799999999992</v>
       </c>
     </row>
-    <row r="307" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="307" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A307" s="24" t="s">
         <v>258</v>
       </c>
       <c r="B307" s="17">
         <v>948.74</v>
       </c>
       <c r="C307" s="18">
         <v>474.37</v>
       </c>
       <c r="D307" s="18">
         <v>759.72</v>
       </c>
       <c r="E307" s="18">
         <v>189.93</v>
       </c>
       <c r="F307" s="18">
         <v>284.44</v>
       </c>
       <c r="G307" s="18">
         <v>1233.18</v>
       </c>
     </row>
-    <row r="308" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A308" s="25" t="s">
         <v>259</v>
       </c>
       <c r="B308" s="19">
         <v>-1796173.5</v>
       </c>
       <c r="C308" s="20">
         <v>0</v>
       </c>
       <c r="D308" s="20">
         <v>0</v>
       </c>
       <c r="E308" s="20">
         <v>0</v>
       </c>
       <c r="F308" s="20">
         <v>16639.8</v>
       </c>
       <c r="G308" s="20">
         <v>-1779533.7</v>
       </c>
     </row>
-    <row r="309" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A309" s="23" t="s">
         <v>641</v>
       </c>
       <c r="B309" s="15">
         <v>645.27</v>
       </c>
       <c r="C309" s="16">
         <v>322.63</v>
       </c>
       <c r="D309" s="16">
         <v>1314.45</v>
       </c>
       <c r="E309" s="16">
         <v>328.61</v>
       </c>
       <c r="F309" s="16">
         <v>-5.98</v>
       </c>
       <c r="G309" s="16">
         <v>639.29</v>
       </c>
     </row>
-    <row r="310" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A310" s="23" t="s">
         <v>607</v>
       </c>
       <c r="B310" s="15">
         <v>6549.63</v>
       </c>
       <c r="C310" s="16">
         <v>3274.81</v>
       </c>
       <c r="D310" s="16">
         <v>13341.96</v>
       </c>
       <c r="E310" s="16">
         <v>3335.49</v>
       </c>
       <c r="F310" s="16">
         <v>-60.68</v>
       </c>
       <c r="G310" s="16">
         <v>6488.95</v>
       </c>
     </row>
-    <row r="311" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A311" s="23" t="s">
         <v>608</v>
       </c>
       <c r="B311" s="15">
         <v>12042.87</v>
       </c>
       <c r="C311" s="16">
         <v>6021.43</v>
       </c>
       <c r="D311" s="16">
         <v>24532</v>
       </c>
       <c r="E311" s="16">
         <v>6133</v>
       </c>
       <c r="F311" s="16">
         <v>-111.57</v>
       </c>
       <c r="G311" s="16">
         <v>11931.3</v>
       </c>
     </row>
-    <row r="312" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A312" s="23" t="s">
         <v>260</v>
       </c>
       <c r="B312" s="15">
         <v>1310763.26</v>
       </c>
       <c r="C312" s="16">
         <v>655381.63</v>
       </c>
       <c r="D312" s="16">
         <v>2670098.2799999998</v>
       </c>
       <c r="E312" s="16">
         <v>667524.56999999995</v>
       </c>
       <c r="F312" s="16">
         <v>-12142.94</v>
       </c>
       <c r="G312" s="16">
         <v>1298620.32</v>
       </c>
     </row>
-    <row r="313" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A313" s="23" t="s">
         <v>625</v>
       </c>
       <c r="B313" s="15">
         <v>415905.14</v>
       </c>
       <c r="C313" s="16">
         <v>207952.57</v>
       </c>
       <c r="D313" s="16">
         <v>847222.1</v>
       </c>
       <c r="E313" s="16">
         <v>211805.52</v>
       </c>
       <c r="F313" s="16">
         <v>-3852.95</v>
       </c>
       <c r="G313" s="16">
         <v>412052.19</v>
       </c>
     </row>
-    <row r="314" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A314" s="23" t="s">
         <v>261</v>
       </c>
       <c r="B314" s="15">
         <v>20638.060000000001</v>
       </c>
       <c r="C314" s="16">
         <v>10319.030000000001</v>
       </c>
       <c r="D314" s="16">
         <v>42040.88</v>
       </c>
       <c r="E314" s="16">
         <v>10510.22</v>
       </c>
       <c r="F314" s="16">
         <v>-191.19</v>
       </c>
       <c r="G314" s="16">
         <v>20446.87</v>
       </c>
     </row>
-    <row r="315" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A315" s="23" t="s">
         <v>637</v>
       </c>
       <c r="B315" s="15">
         <v>16759.13</v>
       </c>
       <c r="C315" s="16">
         <v>8379.56</v>
       </c>
       <c r="D315" s="16">
         <v>34139.29</v>
       </c>
       <c r="E315" s="16">
         <v>8534.82</v>
       </c>
       <c r="F315" s="16">
         <v>-155.26</v>
       </c>
       <c r="G315" s="16">
         <v>16603.87</v>
       </c>
     </row>
-    <row r="316" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A316" s="23" t="s">
         <v>262</v>
       </c>
       <c r="B316" s="15">
         <v>6205.27</v>
       </c>
       <c r="C316" s="16">
         <v>3102.63</v>
       </c>
       <c r="D316" s="16">
         <v>12640.49</v>
       </c>
       <c r="E316" s="16">
         <v>3160.12</v>
       </c>
       <c r="F316" s="16">
         <v>-57.49</v>
       </c>
       <c r="G316" s="16">
         <v>6147.78</v>
       </c>
     </row>
-    <row r="317" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A317" s="23" t="s">
         <v>263</v>
       </c>
       <c r="B317" s="15">
         <v>2218.88</v>
       </c>
       <c r="C317" s="16">
         <v>1109.44</v>
       </c>
       <c r="D317" s="16">
         <v>4519.9799999999996</v>
       </c>
       <c r="E317" s="16">
         <v>1129.99</v>
       </c>
       <c r="F317" s="16">
         <v>-20.55</v>
       </c>
       <c r="G317" s="16">
         <v>2198.33</v>
       </c>
     </row>
-    <row r="318" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A318" s="23" t="s">
         <v>264</v>
       </c>
       <c r="B318" s="15">
         <v>989.62</v>
       </c>
       <c r="C318" s="16">
         <v>494.81</v>
       </c>
       <c r="D318" s="16">
         <v>2015.92</v>
       </c>
       <c r="E318" s="16">
         <v>503.98</v>
       </c>
       <c r="F318" s="16">
         <v>-9.17</v>
       </c>
       <c r="G318" s="16">
         <v>980.45</v>
       </c>
     </row>
-    <row r="319" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A319" s="23" t="s">
         <v>265</v>
       </c>
       <c r="B319" s="15">
         <v>0</v>
       </c>
       <c r="C319" s="16">
         <v>0</v>
       </c>
       <c r="D319" s="16">
         <v>0</v>
       </c>
       <c r="E319" s="16">
         <v>0</v>
       </c>
       <c r="F319" s="16">
         <v>0</v>
       </c>
       <c r="G319" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="320" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A320" s="23" t="s">
         <v>266</v>
       </c>
       <c r="B320" s="15">
         <v>2865.06</v>
       </c>
       <c r="C320" s="16">
         <v>1432.53</v>
       </c>
       <c r="D320" s="16">
         <v>5836.29</v>
       </c>
       <c r="E320" s="16">
         <v>1459.07</v>
       </c>
       <c r="F320" s="16">
         <v>-26.54</v>
       </c>
       <c r="G320" s="16">
         <v>2838.52</v>
       </c>
     </row>
-    <row r="321" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="321" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A321" s="24" t="s">
         <v>267</v>
       </c>
       <c r="B321" s="17">
         <v>591.30999999999995</v>
       </c>
       <c r="C321" s="18">
         <v>295.64999999999998</v>
       </c>
       <c r="D321" s="18">
         <v>1204.52</v>
       </c>
       <c r="E321" s="18">
         <v>301.13</v>
       </c>
       <c r="F321" s="18">
         <v>-5.48</v>
       </c>
       <c r="G321" s="18">
         <v>585.83000000000004</v>
       </c>
     </row>
-    <row r="322" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A322" s="25" t="s">
         <v>268</v>
       </c>
       <c r="B322" s="19">
         <v>-112310.87</v>
       </c>
       <c r="C322" s="20">
         <v>0</v>
       </c>
       <c r="D322" s="20">
         <v>0</v>
       </c>
       <c r="E322" s="20">
         <v>0</v>
       </c>
       <c r="F322" s="20">
         <v>-12721.01</v>
       </c>
       <c r="G322" s="20">
         <v>-125031.88</v>
       </c>
     </row>
-    <row r="323" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A323" s="23" t="s">
         <v>269</v>
       </c>
       <c r="B323" s="15">
         <v>6914.88</v>
       </c>
       <c r="C323" s="16">
         <v>3457.44</v>
       </c>
       <c r="D323" s="16">
         <v>10696.89</v>
       </c>
       <c r="E323" s="16">
         <v>2674.22</v>
       </c>
       <c r="F323" s="16">
         <v>783.22</v>
       </c>
       <c r="G323" s="16">
         <v>7698.1</v>
       </c>
     </row>
-    <row r="324" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A324" s="23" t="s">
         <v>270</v>
       </c>
       <c r="B324" s="15">
         <v>842.69</v>
       </c>
       <c r="C324" s="16">
         <v>421.34</v>
       </c>
       <c r="D324" s="16">
         <v>1303.5899999999999</v>
       </c>
       <c r="E324" s="16">
         <v>325.89</v>
       </c>
       <c r="F324" s="16">
         <v>95.45</v>
       </c>
       <c r="G324" s="16">
         <v>938.14</v>
       </c>
     </row>
-    <row r="325" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A325" s="23" t="s">
         <v>271</v>
       </c>
       <c r="B325" s="15">
         <v>594.78</v>
       </c>
       <c r="C325" s="16">
         <v>297.39</v>
       </c>
       <c r="D325" s="16">
         <v>920.09</v>
       </c>
       <c r="E325" s="16">
         <v>230.02</v>
       </c>
       <c r="F325" s="16">
         <v>67.37</v>
       </c>
       <c r="G325" s="16">
         <v>662.15</v>
       </c>
     </row>
-    <row r="326" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A326" s="23" t="s">
         <v>272</v>
       </c>
       <c r="B326" s="15">
         <v>3070.06</v>
       </c>
       <c r="C326" s="16">
         <v>1535.03</v>
       </c>
       <c r="D326" s="16">
         <v>4749.18</v>
       </c>
       <c r="E326" s="16">
         <v>1187.29</v>
       </c>
       <c r="F326" s="16">
         <v>347.74</v>
       </c>
       <c r="G326" s="16">
         <v>3417.8</v>
       </c>
     </row>
-    <row r="327" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A327" s="23" t="s">
         <v>273</v>
       </c>
       <c r="B327" s="15">
         <v>81618.289999999994</v>
       </c>
       <c r="C327" s="16">
         <v>40809.14</v>
       </c>
       <c r="D327" s="16">
         <v>126258.3</v>
       </c>
       <c r="E327" s="16">
         <v>31564.57</v>
       </c>
       <c r="F327" s="16">
         <v>9244.57</v>
       </c>
       <c r="G327" s="16">
         <v>90862.86</v>
       </c>
     </row>
-    <row r="328" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A328" s="23" t="s">
         <v>274</v>
       </c>
       <c r="B328" s="15">
         <v>5872.94</v>
       </c>
       <c r="C328" s="16">
         <v>2936.47</v>
       </c>
       <c r="D328" s="16">
         <v>9085.07</v>
       </c>
       <c r="E328" s="16">
         <v>2271.2600000000002</v>
       </c>
       <c r="F328" s="16">
         <v>665.21</v>
       </c>
       <c r="G328" s="16">
         <v>6538.15</v>
       </c>
     </row>
-    <row r="329" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="329" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A329" s="24" t="s">
         <v>275</v>
       </c>
       <c r="B329" s="17">
         <v>13397.23</v>
       </c>
       <c r="C329" s="18">
         <v>6698.61</v>
       </c>
       <c r="D329" s="18">
         <v>20724.66</v>
       </c>
       <c r="E329" s="18">
         <v>5181.16</v>
       </c>
       <c r="F329" s="18">
         <v>1517.45</v>
       </c>
       <c r="G329" s="18">
         <v>14914.68</v>
       </c>
     </row>
-    <row r="330" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A330" s="25" t="s">
         <v>276</v>
       </c>
       <c r="B330" s="19">
         <v>-168467.3</v>
       </c>
       <c r="C330" s="20">
         <v>0</v>
       </c>
       <c r="D330" s="20">
         <v>0</v>
       </c>
       <c r="E330" s="20">
         <v>0</v>
       </c>
       <c r="F330" s="20">
         <v>-31159.81</v>
       </c>
       <c r="G330" s="20">
         <v>-199627.11</v>
       </c>
     </row>
-    <row r="331" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A331" s="23" t="s">
         <v>642</v>
       </c>
       <c r="B331" s="15">
         <v>38938.239999999998</v>
       </c>
       <c r="C331" s="16">
         <v>19469.12</v>
       </c>
       <c r="D331" s="16">
         <v>49068.33</v>
       </c>
       <c r="E331" s="16">
         <v>12267.08</v>
       </c>
       <c r="F331" s="16">
         <v>7202.04</v>
       </c>
       <c r="G331" s="16">
         <v>46140.28</v>
       </c>
     </row>
-    <row r="332" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A332" s="23" t="s">
         <v>643</v>
       </c>
       <c r="B332" s="15">
         <v>19.760000000000002</v>
       </c>
       <c r="C332" s="16">
         <v>9.8800000000000008</v>
       </c>
       <c r="D332" s="16">
         <v>24.9</v>
       </c>
       <c r="E332" s="16">
         <v>6.22</v>
       </c>
       <c r="F332" s="16">
         <v>3.66</v>
       </c>
       <c r="G332" s="16">
         <v>23.42</v>
       </c>
     </row>
-    <row r="333" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A333" s="23" t="s">
         <v>644</v>
       </c>
       <c r="B333" s="15">
         <v>53.18</v>
       </c>
       <c r="C333" s="16">
         <v>26.59</v>
       </c>
       <c r="D333" s="16">
         <v>67.02</v>
       </c>
       <c r="E333" s="16">
         <v>16.75</v>
       </c>
       <c r="F333" s="16">
         <v>9.84</v>
       </c>
       <c r="G333" s="16">
         <v>63.02</v>
       </c>
     </row>
-    <row r="334" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A334" s="23" t="s">
         <v>277</v>
       </c>
       <c r="B334" s="15">
         <v>8419.2000000000007</v>
       </c>
       <c r="C334" s="16">
         <v>4209.6000000000004</v>
       </c>
       <c r="D334" s="16">
         <v>10609.52</v>
       </c>
       <c r="E334" s="16">
         <v>2652.38</v>
       </c>
       <c r="F334" s="16">
         <v>1557.22</v>
       </c>
       <c r="G334" s="16">
         <v>9976.42</v>
       </c>
     </row>
-    <row r="335" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A335" s="23" t="s">
         <v>278</v>
       </c>
       <c r="B335" s="15">
         <v>65086.31</v>
       </c>
       <c r="C335" s="16">
         <v>32543.15</v>
       </c>
       <c r="D335" s="16">
         <v>82019.039999999994</v>
       </c>
       <c r="E335" s="16">
         <v>20504.759999999998</v>
       </c>
       <c r="F335" s="16">
         <v>12038.39</v>
       </c>
       <c r="G335" s="16">
         <v>77124.7</v>
       </c>
     </row>
-    <row r="336" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A336" s="23" t="s">
         <v>279</v>
       </c>
       <c r="B336" s="15">
         <v>18997.48</v>
       </c>
       <c r="C336" s="16">
         <v>9498.74</v>
       </c>
       <c r="D336" s="16">
         <v>23939.82</v>
       </c>
       <c r="E336" s="16">
         <v>5984.95</v>
       </c>
       <c r="F336" s="16">
         <v>3513.79</v>
       </c>
       <c r="G336" s="16">
         <v>22511.27</v>
       </c>
     </row>
-    <row r="337" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="337" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A337" s="24" t="s">
         <v>280</v>
       </c>
       <c r="B337" s="17">
         <v>36953.129999999997</v>
       </c>
       <c r="C337" s="18">
         <v>18476.560000000001</v>
       </c>
       <c r="D337" s="18">
         <v>46566.78</v>
       </c>
       <c r="E337" s="18">
         <v>11641.69</v>
       </c>
       <c r="F337" s="18">
         <v>6834.87</v>
       </c>
       <c r="G337" s="18">
         <v>43788</v>
       </c>
     </row>
-    <row r="338" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A338" s="25" t="s">
         <v>281</v>
       </c>
       <c r="B338" s="19">
         <v>-128250.44</v>
       </c>
       <c r="C338" s="20">
         <v>0</v>
       </c>
       <c r="D338" s="20">
         <v>0</v>
       </c>
       <c r="E338" s="20">
         <v>0</v>
       </c>
       <c r="F338" s="20">
         <v>4153.3500000000004</v>
       </c>
       <c r="G338" s="20">
         <v>-124097.09</v>
       </c>
     </row>
-    <row r="339" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A339" s="23" t="s">
         <v>282</v>
       </c>
       <c r="B339" s="15">
         <v>31352.71</v>
       </c>
       <c r="C339" s="16">
         <v>15676.35</v>
       </c>
       <c r="D339" s="16">
         <v>66766.81</v>
       </c>
       <c r="E339" s="16">
         <v>16691.7</v>
       </c>
       <c r="F339" s="16">
         <v>-1015.35</v>
       </c>
       <c r="G339" s="16">
         <v>30337.360000000001</v>
       </c>
     </row>
-    <row r="340" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A340" s="23" t="s">
         <v>283</v>
       </c>
       <c r="B340" s="15">
         <v>9799.9</v>
       </c>
       <c r="C340" s="16">
         <v>4899.95</v>
       </c>
       <c r="D340" s="16">
         <v>20869.27</v>
       </c>
       <c r="E340" s="16">
         <v>5217.3100000000004</v>
       </c>
       <c r="F340" s="16">
         <v>-317.36</v>
       </c>
       <c r="G340" s="16">
         <v>9482.5400000000009</v>
       </c>
     </row>
-    <row r="341" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A341" s="23" t="s">
         <v>284</v>
       </c>
       <c r="B341" s="15">
         <v>13456.68</v>
       </c>
       <c r="C341" s="16">
         <v>6728.34</v>
       </c>
       <c r="D341" s="16">
         <v>28656.52</v>
       </c>
       <c r="E341" s="16">
         <v>7164.13</v>
       </c>
       <c r="F341" s="16">
         <v>-435.79</v>
       </c>
       <c r="G341" s="16">
         <v>13020.89</v>
       </c>
     </row>
-    <row r="342" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="342" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A342" s="24" t="s">
         <v>285</v>
       </c>
       <c r="B342" s="17">
         <v>73641.149999999994</v>
       </c>
       <c r="C342" s="18">
         <v>36820.57</v>
       </c>
       <c r="D342" s="18">
         <v>156821.68</v>
       </c>
       <c r="E342" s="18">
         <v>39205.42</v>
       </c>
       <c r="F342" s="18">
         <v>-2384.85</v>
       </c>
       <c r="G342" s="18">
         <v>71256.3</v>
       </c>
     </row>
-    <row r="343" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A343" s="25" t="s">
         <v>286</v>
       </c>
       <c r="B343" s="19">
         <v>-221661.49</v>
       </c>
       <c r="C343" s="20">
         <v>0</v>
       </c>
       <c r="D343" s="20">
         <v>0</v>
       </c>
       <c r="E343" s="20">
         <v>0</v>
       </c>
       <c r="F343" s="20">
         <v>-2003.59</v>
       </c>
       <c r="G343" s="20">
         <v>-223665.08</v>
       </c>
     </row>
-    <row r="344" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A344" s="23" t="s">
         <v>287</v>
       </c>
       <c r="B344" s="15">
         <v>12593.07</v>
       </c>
       <c r="C344" s="16">
         <v>6296.53</v>
       </c>
       <c r="D344" s="16">
         <v>24730.83</v>
       </c>
       <c r="E344" s="16">
         <v>6182.7</v>
       </c>
       <c r="F344" s="16">
         <v>113.83</v>
       </c>
       <c r="G344" s="16">
         <v>12706.9</v>
       </c>
     </row>
-    <row r="345" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A345" s="23" t="s">
         <v>288</v>
       </c>
       <c r="B345" s="15">
         <v>37453.19</v>
       </c>
       <c r="C345" s="16">
         <v>18726.59</v>
       </c>
       <c r="D345" s="16">
         <v>73552.23</v>
       </c>
       <c r="E345" s="16">
         <v>18388.05</v>
       </c>
       <c r="F345" s="16">
         <v>338.54</v>
       </c>
       <c r="G345" s="16">
         <v>37791.730000000003</v>
       </c>
     </row>
-    <row r="346" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A346" s="23" t="s">
         <v>289</v>
       </c>
       <c r="B346" s="15">
         <v>123064.05</v>
       </c>
       <c r="C346" s="16">
         <v>61532.02</v>
       </c>
       <c r="D346" s="16">
         <v>241678.6</v>
       </c>
       <c r="E346" s="16">
         <v>60419.65</v>
       </c>
       <c r="F346" s="16">
         <v>1112.3699999999999</v>
       </c>
       <c r="G346" s="16">
         <v>124176.42</v>
       </c>
     </row>
-    <row r="347" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A347" s="23" t="s">
         <v>290</v>
       </c>
       <c r="B347" s="15">
         <v>19539.07</v>
       </c>
       <c r="C347" s="16">
         <v>9769.5300000000007</v>
       </c>
       <c r="D347" s="16">
         <v>38371.69</v>
       </c>
       <c r="E347" s="16">
         <v>9592.92</v>
       </c>
       <c r="F347" s="16">
         <v>176.61</v>
       </c>
       <c r="G347" s="16">
         <v>19715.68</v>
       </c>
     </row>
-    <row r="348" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A348" s="23" t="s">
         <v>291</v>
       </c>
       <c r="B348" s="15">
         <v>28761.29</v>
       </c>
       <c r="C348" s="16">
         <v>14380.64</v>
       </c>
       <c r="D348" s="16">
         <v>56482.68</v>
       </c>
       <c r="E348" s="16">
         <v>14120.67</v>
       </c>
       <c r="F348" s="16">
         <v>259.97000000000003</v>
       </c>
       <c r="G348" s="16">
         <v>29021.26</v>
       </c>
     </row>
-    <row r="349" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="349" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A349" s="24" t="s">
         <v>645</v>
       </c>
       <c r="B349" s="17">
         <v>250.82</v>
       </c>
       <c r="C349" s="18">
         <v>125.41</v>
       </c>
       <c r="D349" s="18">
         <v>492.57</v>
       </c>
       <c r="E349" s="18">
         <v>123.14</v>
       </c>
       <c r="F349" s="18">
         <v>2.27</v>
       </c>
       <c r="G349" s="18">
         <v>253.09</v>
       </c>
     </row>
-    <row r="350" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A350" s="25" t="s">
         <v>292</v>
       </c>
       <c r="B350" s="19">
         <v>-35872.639999999999</v>
       </c>
       <c r="C350" s="20">
         <v>0</v>
       </c>
       <c r="D350" s="20">
         <v>0</v>
       </c>
       <c r="E350" s="20">
         <v>0</v>
       </c>
       <c r="F350" s="20">
         <v>-5981.2</v>
       </c>
       <c r="G350" s="20">
         <v>-41853.839999999997</v>
       </c>
     </row>
-    <row r="351" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A351" s="23" t="s">
         <v>293</v>
       </c>
       <c r="B351" s="15">
         <v>24119.63</v>
       </c>
       <c r="C351" s="16">
         <v>12059.81</v>
       </c>
       <c r="D351" s="16">
         <v>32153</v>
       </c>
       <c r="E351" s="16">
         <v>8038.25</v>
       </c>
       <c r="F351" s="16">
         <v>4021.56</v>
       </c>
       <c r="G351" s="16">
         <v>28141.19</v>
       </c>
     </row>
-    <row r="352" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A352" s="23" t="s">
         <v>294</v>
       </c>
       <c r="B352" s="15">
         <v>1272.9000000000001</v>
       </c>
       <c r="C352" s="16">
         <v>636.45000000000005</v>
       </c>
       <c r="D352" s="16">
         <v>1696.86</v>
       </c>
       <c r="E352" s="16">
         <v>424.21</v>
       </c>
       <c r="F352" s="16">
         <v>212.24</v>
       </c>
       <c r="G352" s="16">
         <v>1485.14</v>
       </c>
     </row>
-    <row r="353" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A353" s="23" t="s">
         <v>295</v>
       </c>
       <c r="B353" s="15">
         <v>159.80000000000001</v>
       </c>
       <c r="C353" s="16">
         <v>79.900000000000006</v>
       </c>
       <c r="D353" s="16">
         <v>213.03</v>
       </c>
       <c r="E353" s="16">
         <v>53.25</v>
       </c>
       <c r="F353" s="16">
         <v>26.65</v>
       </c>
       <c r="G353" s="16">
         <v>186.45</v>
       </c>
     </row>
-    <row r="354" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A354" s="23" t="s">
         <v>296</v>
       </c>
       <c r="B354" s="15">
         <v>223</v>
       </c>
       <c r="C354" s="16">
         <v>111.5</v>
       </c>
       <c r="D354" s="16">
         <v>297.27999999999997</v>
       </c>
       <c r="E354" s="16">
         <v>74.319999999999993</v>
       </c>
       <c r="F354" s="16">
         <v>37.18</v>
       </c>
       <c r="G354" s="16">
         <v>260.18</v>
       </c>
     </row>
-    <row r="355" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A355" s="23" t="s">
         <v>297</v>
       </c>
       <c r="B355" s="15">
         <v>8067.36</v>
       </c>
       <c r="C355" s="16">
         <v>4033.68</v>
       </c>
       <c r="D355" s="16">
         <v>10754.3</v>
       </c>
       <c r="E355" s="16">
         <v>2688.57</v>
       </c>
       <c r="F355" s="16">
         <v>1345.11</v>
       </c>
       <c r="G355" s="16">
         <v>9412.4699999999993</v>
       </c>
     </row>
-    <row r="356" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="356" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A356" s="24" t="s">
         <v>298</v>
       </c>
       <c r="B356" s="17">
         <v>2029.95</v>
       </c>
       <c r="C356" s="18">
         <v>1014.97</v>
       </c>
       <c r="D356" s="18">
         <v>2706.05</v>
       </c>
       <c r="E356" s="18">
         <v>676.51</v>
       </c>
       <c r="F356" s="18">
         <v>338.46</v>
       </c>
       <c r="G356" s="18">
         <v>2368.41</v>
       </c>
     </row>
-    <row r="357" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A357" s="25" t="s">
         <v>299</v>
       </c>
       <c r="B357" s="19">
         <v>-37103.51</v>
       </c>
       <c r="C357" s="20">
         <v>0</v>
       </c>
       <c r="D357" s="20">
         <v>0</v>
       </c>
       <c r="E357" s="20">
         <v>0</v>
       </c>
       <c r="F357" s="20">
         <v>-9068.2900000000009</v>
       </c>
       <c r="G357" s="20">
         <v>-46171.8</v>
       </c>
     </row>
-    <row r="358" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A358" s="23" t="s">
         <v>300</v>
       </c>
       <c r="B358" s="15">
         <v>37103.51</v>
       </c>
       <c r="C358" s="16">
         <v>18551.75</v>
       </c>
       <c r="D358" s="16">
         <v>37933.85</v>
       </c>
       <c r="E358" s="16">
         <v>9483.4599999999991</v>
       </c>
       <c r="F358" s="16">
         <v>9068.2900000000009</v>
       </c>
       <c r="G358" s="16">
         <v>46171.8</v>
       </c>
     </row>
-    <row r="359" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="359" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A359" s="24" t="s">
         <v>646</v>
       </c>
       <c r="B359" s="17">
         <v>0</v>
       </c>
       <c r="C359" s="18">
         <v>0</v>
       </c>
       <c r="D359" s="18">
         <v>0</v>
       </c>
       <c r="E359" s="18">
         <v>0</v>
       </c>
       <c r="F359" s="18">
         <v>0</v>
       </c>
       <c r="G359" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="360" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="360" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A360" s="26" t="s">
         <v>301</v>
       </c>
       <c r="B360" s="17">
         <v>0</v>
       </c>
       <c r="C360" s="18">
         <v>0</v>
       </c>
       <c r="D360" s="18">
         <v>0</v>
       </c>
       <c r="E360" s="18">
         <v>0</v>
       </c>
       <c r="F360" s="18">
         <v>0</v>
       </c>
       <c r="G360" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="361" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A361" s="25" t="s">
         <v>302</v>
       </c>
       <c r="B361" s="19">
         <v>-580766.48</v>
       </c>
       <c r="C361" s="20">
         <v>0</v>
       </c>
       <c r="D361" s="20">
         <v>0</v>
       </c>
       <c r="E361" s="20">
         <v>0</v>
       </c>
       <c r="F361" s="20">
         <v>39749.82</v>
       </c>
       <c r="G361" s="20">
         <v>-541016.66</v>
       </c>
     </row>
-    <row r="362" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A362" s="23" t="s">
         <v>647</v>
       </c>
       <c r="B362" s="15">
         <v>2473.34</v>
       </c>
       <c r="C362" s="16">
         <v>1236.67</v>
       </c>
       <c r="D362" s="16">
         <v>5623.82</v>
       </c>
       <c r="E362" s="16">
         <v>1405.95</v>
       </c>
       <c r="F362" s="16">
         <v>-169.28</v>
       </c>
       <c r="G362" s="16">
         <v>2304.06</v>
       </c>
     </row>
-    <row r="363" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A363" s="23" t="s">
         <v>303</v>
       </c>
       <c r="B363" s="15">
         <v>3389.67</v>
       </c>
       <c r="C363" s="16">
         <v>1694.83</v>
       </c>
       <c r="D363" s="16">
         <v>7707.35</v>
       </c>
       <c r="E363" s="16">
         <v>1926.83</v>
       </c>
       <c r="F363" s="16">
         <v>-232</v>
       </c>
       <c r="G363" s="16">
         <v>3157.67</v>
       </c>
     </row>
-    <row r="364" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A364" s="23" t="s">
         <v>304</v>
       </c>
       <c r="B364" s="15">
         <v>1028.04</v>
       </c>
       <c r="C364" s="16">
         <v>514.02</v>
       </c>
       <c r="D364" s="16">
         <v>2337.52</v>
       </c>
       <c r="E364" s="16">
         <v>584.38</v>
       </c>
       <c r="F364" s="16">
         <v>-70.36</v>
       </c>
       <c r="G364" s="16">
         <v>957.68</v>
       </c>
     </row>
-    <row r="365" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A365" s="23" t="s">
         <v>305</v>
       </c>
       <c r="B365" s="15">
         <v>349512.72</v>
       </c>
       <c r="C365" s="16">
         <v>174756.36</v>
       </c>
       <c r="D365" s="16">
         <v>794713.25</v>
       </c>
       <c r="E365" s="16">
         <v>198678.31</v>
       </c>
       <c r="F365" s="16">
         <v>-23921.95</v>
       </c>
       <c r="G365" s="16">
         <v>325590.77</v>
       </c>
     </row>
-    <row r="366" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A366" s="23" t="s">
         <v>306</v>
       </c>
       <c r="B366" s="15">
         <v>185272.11</v>
       </c>
       <c r="C366" s="16">
         <v>92636.05</v>
       </c>
       <c r="D366" s="16">
         <v>421267.08</v>
       </c>
       <c r="E366" s="16">
         <v>105316.77</v>
       </c>
       <c r="F366" s="16">
         <v>-12680.72</v>
       </c>
       <c r="G366" s="16">
         <v>172591.39</v>
       </c>
     </row>
-    <row r="367" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="367" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A367" s="24" t="s">
         <v>307</v>
       </c>
       <c r="B367" s="17">
         <v>39090.6</v>
       </c>
       <c r="C367" s="18">
         <v>19545.3</v>
       </c>
       <c r="D367" s="18">
         <v>88883.24</v>
       </c>
       <c r="E367" s="18">
         <v>22220.81</v>
       </c>
       <c r="F367" s="18">
         <v>-2675.51</v>
       </c>
       <c r="G367" s="18">
         <v>36415.089999999997</v>
       </c>
     </row>
-    <row r="368" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A368" s="25" t="s">
         <v>308</v>
       </c>
       <c r="B368" s="19">
         <v>-21419.63</v>
       </c>
       <c r="C368" s="20">
         <v>0</v>
       </c>
       <c r="D368" s="20">
         <v>0</v>
       </c>
       <c r="E368" s="20">
         <v>0</v>
       </c>
       <c r="F368" s="20">
         <v>1547.96</v>
       </c>
       <c r="G368" s="20">
         <v>-19871.669999999998</v>
       </c>
     </row>
-    <row r="369" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A369" s="23" t="s">
         <v>309</v>
       </c>
       <c r="B369" s="15">
         <v>1115.01</v>
       </c>
       <c r="C369" s="16">
         <v>557.5</v>
       </c>
       <c r="D369" s="16">
         <v>2552.33</v>
       </c>
       <c r="E369" s="16">
         <v>638.08000000000004</v>
       </c>
       <c r="F369" s="16">
         <v>-80.58</v>
       </c>
       <c r="G369" s="16">
         <v>1034.43</v>
       </c>
     </row>
-    <row r="370" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A370" s="23" t="s">
         <v>310</v>
       </c>
       <c r="B370" s="15">
         <v>434.6</v>
       </c>
       <c r="C370" s="16">
         <v>217.3</v>
       </c>
       <c r="D370" s="16">
         <v>994.84</v>
       </c>
       <c r="E370" s="16">
         <v>248.71</v>
       </c>
       <c r="F370" s="16">
         <v>-31.41</v>
       </c>
       <c r="G370" s="16">
         <v>403.19</v>
       </c>
     </row>
-    <row r="371" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A371" s="23" t="s">
         <v>648</v>
       </c>
       <c r="B371" s="15">
         <v>778.94</v>
       </c>
       <c r="C371" s="16">
         <v>389.47</v>
       </c>
       <c r="D371" s="16">
         <v>1783.06</v>
       </c>
       <c r="E371" s="16">
         <v>445.76</v>
       </c>
       <c r="F371" s="16">
         <v>-56.29</v>
       </c>
       <c r="G371" s="16">
         <v>722.65</v>
       </c>
     </row>
-    <row r="372" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A372" s="23" t="s">
         <v>311</v>
       </c>
       <c r="B372" s="15">
         <v>18429.63</v>
       </c>
       <c r="C372" s="16">
         <v>9214.81</v>
       </c>
       <c r="D372" s="16">
         <v>42186.76</v>
       </c>
       <c r="E372" s="16">
         <v>10546.69</v>
       </c>
       <c r="F372" s="16">
         <v>-1331.88</v>
       </c>
       <c r="G372" s="16">
         <v>17097.75</v>
       </c>
     </row>
-    <row r="373" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="373" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A373" s="24" t="s">
         <v>312</v>
       </c>
       <c r="B373" s="17">
         <v>661.45</v>
       </c>
       <c r="C373" s="18">
         <v>330.72</v>
       </c>
       <c r="D373" s="18">
         <v>1514.1</v>
       </c>
       <c r="E373" s="18">
         <v>378.52</v>
       </c>
       <c r="F373" s="18">
         <v>-47.8</v>
       </c>
       <c r="G373" s="18">
         <v>613.65</v>
       </c>
     </row>
-    <row r="374" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A374" s="25" t="s">
         <v>313</v>
       </c>
       <c r="B374" s="19">
         <v>-363680.18</v>
       </c>
       <c r="C374" s="20">
         <v>0</v>
       </c>
       <c r="D374" s="20">
         <v>0</v>
       </c>
       <c r="E374" s="20">
         <v>0</v>
       </c>
       <c r="F374" s="20">
         <v>-31925.86</v>
       </c>
       <c r="G374" s="20">
         <v>-395606.04</v>
       </c>
     </row>
-    <row r="375" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A375" s="23" t="s">
         <v>314</v>
       </c>
       <c r="B375" s="15">
         <v>0</v>
       </c>
       <c r="C375" s="16">
         <v>0</v>
       </c>
       <c r="D375" s="16">
         <v>18499.93</v>
       </c>
       <c r="E375" s="16">
         <v>0</v>
       </c>
       <c r="F375" s="16">
         <v>0</v>
       </c>
       <c r="G375" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="376" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A376" s="23" t="s">
         <v>315</v>
       </c>
       <c r="B376" s="15">
         <v>22413.07</v>
       </c>
       <c r="C376" s="16">
         <v>11206.53</v>
       </c>
       <c r="D376" s="16">
         <v>36955.96</v>
       </c>
       <c r="E376" s="16">
         <v>9238.99</v>
       </c>
       <c r="F376" s="16">
         <v>1967.54</v>
       </c>
       <c r="G376" s="16">
         <v>24380.61</v>
       </c>
     </row>
-    <row r="377" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A377" s="23" t="s">
         <v>316</v>
       </c>
       <c r="B377" s="15">
         <v>180452.9</v>
       </c>
       <c r="C377" s="16">
         <v>90226.45</v>
       </c>
       <c r="D377" s="16">
         <v>297541.17</v>
       </c>
       <c r="E377" s="16">
         <v>74385.289999999994</v>
       </c>
       <c r="F377" s="16">
         <v>15841.16</v>
       </c>
       <c r="G377" s="16">
         <v>196294.06</v>
       </c>
     </row>
-    <row r="378" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A378" s="23" t="s">
         <v>317</v>
       </c>
       <c r="B378" s="15">
         <v>11782.35</v>
       </c>
       <c r="C378" s="16">
         <v>5891.17</v>
       </c>
       <c r="D378" s="16">
         <v>19427.41</v>
       </c>
       <c r="E378" s="16">
         <v>4856.8500000000004</v>
       </c>
       <c r="F378" s="16">
         <v>1034.32</v>
       </c>
       <c r="G378" s="16">
         <v>12816.67</v>
       </c>
     </row>
-    <row r="379" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A379" s="23" t="s">
         <v>649</v>
       </c>
       <c r="B379" s="15">
         <v>9615.93</v>
       </c>
       <c r="C379" s="16">
         <v>4807.96</v>
       </c>
       <c r="D379" s="16">
         <v>15855.3</v>
       </c>
       <c r="E379" s="16">
         <v>3963.82</v>
       </c>
       <c r="F379" s="16">
         <v>844.14</v>
       </c>
       <c r="G379" s="16">
         <v>10460.07</v>
       </c>
     </row>
-    <row r="380" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A380" s="23" t="s">
         <v>318</v>
       </c>
       <c r="B380" s="15">
         <v>1501.72</v>
       </c>
       <c r="C380" s="16">
         <v>750.86</v>
       </c>
       <c r="D380" s="16">
         <v>2476.13</v>
       </c>
       <c r="E380" s="16">
         <v>619.03</v>
       </c>
       <c r="F380" s="16">
         <v>131.83000000000001</v>
       </c>
       <c r="G380" s="16">
         <v>1633.55</v>
       </c>
     </row>
-    <row r="381" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A381" s="23" t="s">
         <v>319</v>
       </c>
       <c r="B381" s="15">
         <v>5922.89</v>
       </c>
       <c r="C381" s="16">
         <v>2961.44</v>
       </c>
       <c r="D381" s="16">
         <v>9766.01</v>
       </c>
       <c r="E381" s="16">
         <v>2441.5</v>
       </c>
       <c r="F381" s="16">
         <v>519.94000000000005</v>
       </c>
       <c r="G381" s="16">
         <v>6442.83</v>
       </c>
     </row>
-    <row r="382" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A382" s="23" t="s">
         <v>320</v>
       </c>
       <c r="B382" s="15">
         <v>5920.73</v>
       </c>
       <c r="C382" s="16">
         <v>2960.36</v>
       </c>
       <c r="D382" s="16">
         <v>9762.44</v>
       </c>
       <c r="E382" s="16">
         <v>2440.61</v>
       </c>
       <c r="F382" s="16">
         <v>519.75</v>
       </c>
       <c r="G382" s="16">
         <v>6440.48</v>
       </c>
     </row>
-    <row r="383" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A383" s="23" t="s">
         <v>321</v>
       </c>
       <c r="B383" s="15">
         <v>33878.22</v>
       </c>
       <c r="C383" s="16">
         <v>16939.11</v>
       </c>
       <c r="D383" s="16">
         <v>55860.37</v>
       </c>
       <c r="E383" s="16">
         <v>13965.09</v>
       </c>
       <c r="F383" s="16">
         <v>2974.02</v>
       </c>
       <c r="G383" s="16">
         <v>36852.239999999998</v>
       </c>
     </row>
-    <row r="384" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A384" s="23" t="s">
         <v>322</v>
       </c>
       <c r="B384" s="15">
         <v>77402.03</v>
       </c>
       <c r="C384" s="16">
         <v>38701.01</v>
       </c>
       <c r="D384" s="16">
         <v>127624.95</v>
       </c>
       <c r="E384" s="16">
         <v>31906.23</v>
       </c>
       <c r="F384" s="16">
         <v>6794.78</v>
       </c>
       <c r="G384" s="16">
         <v>84196.81</v>
       </c>
     </row>
-    <row r="385" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A385" s="23" t="s">
         <v>323</v>
       </c>
       <c r="B385" s="15">
         <v>14790.34</v>
       </c>
       <c r="C385" s="16">
         <v>7395.17</v>
       </c>
       <c r="D385" s="16">
         <v>24387.17</v>
       </c>
       <c r="E385" s="16">
         <v>6096.79</v>
       </c>
       <c r="F385" s="16">
         <v>1298.3800000000001</v>
       </c>
       <c r="G385" s="16">
         <v>16088.72</v>
       </c>
     </row>
-    <row r="386" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="386" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A386" s="24" t="s">
         <v>650</v>
       </c>
       <c r="B386" s="17">
         <v>0</v>
       </c>
       <c r="C386" s="18">
         <v>0</v>
       </c>
       <c r="D386" s="18">
         <v>0</v>
       </c>
       <c r="E386" s="18">
         <v>0</v>
       </c>
       <c r="F386" s="18">
         <v>0</v>
       </c>
       <c r="G386" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="387" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A387" s="25" t="s">
         <v>324</v>
       </c>
       <c r="B387" s="19">
         <v>-3791.16</v>
       </c>
       <c r="C387" s="20">
         <v>0</v>
       </c>
       <c r="D387" s="20">
         <v>0</v>
       </c>
       <c r="E387" s="20">
         <v>0</v>
       </c>
       <c r="F387" s="20">
         <v>-850.55</v>
       </c>
       <c r="G387" s="20">
         <v>-4641.71</v>
       </c>
     </row>
-    <row r="388" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A388" s="23" t="s">
         <v>325</v>
       </c>
       <c r="B388" s="15">
         <v>2569.65</v>
       </c>
       <c r="C388" s="16">
         <v>1284.82</v>
       </c>
       <c r="D388" s="16">
         <v>2833.28</v>
       </c>
       <c r="E388" s="16">
         <v>708.32</v>
       </c>
       <c r="F388" s="16">
         <v>576.5</v>
       </c>
       <c r="G388" s="16">
         <v>3146.15</v>
       </c>
     </row>
-    <row r="389" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A389" s="23" t="s">
         <v>326</v>
       </c>
       <c r="B389" s="15">
         <v>681.62</v>
       </c>
       <c r="C389" s="16">
         <v>340.81</v>
       </c>
       <c r="D389" s="16">
         <v>751.55</v>
       </c>
       <c r="E389" s="16">
         <v>187.88</v>
       </c>
       <c r="F389" s="16">
         <v>152.93</v>
       </c>
       <c r="G389" s="16">
         <v>834.55</v>
       </c>
     </row>
-    <row r="390" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="390" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A390" s="24" t="s">
         <v>327</v>
       </c>
       <c r="B390" s="17">
         <v>539.89</v>
       </c>
       <c r="C390" s="18">
         <v>269.94</v>
       </c>
       <c r="D390" s="18">
         <v>595.28</v>
       </c>
       <c r="E390" s="18">
         <v>148.82</v>
       </c>
       <c r="F390" s="18">
         <v>121.12</v>
       </c>
       <c r="G390" s="18">
         <v>661.01</v>
       </c>
     </row>
-    <row r="391" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A391" s="25" t="s">
         <v>328</v>
       </c>
       <c r="B391" s="19">
         <v>-157886.99</v>
       </c>
       <c r="C391" s="20">
         <v>0</v>
       </c>
       <c r="D391" s="20">
         <v>0</v>
       </c>
       <c r="E391" s="20">
         <v>0</v>
       </c>
       <c r="F391" s="20">
         <v>16094.26</v>
       </c>
       <c r="G391" s="20">
         <v>-141792.73000000001</v>
       </c>
     </row>
-    <row r="392" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A392" s="23" t="s">
         <v>644</v>
       </c>
       <c r="B392" s="15">
         <v>4238.75</v>
       </c>
       <c r="C392" s="16">
         <v>2119.37</v>
       </c>
       <c r="D392" s="16">
         <v>10205.81</v>
       </c>
       <c r="E392" s="16">
         <v>2551.4499999999998</v>
       </c>
       <c r="F392" s="16">
         <v>-432.08</v>
       </c>
       <c r="G392" s="16">
         <v>3806.67</v>
       </c>
     </row>
-    <row r="393" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="393" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A393" s="24" t="s">
         <v>329</v>
       </c>
       <c r="B393" s="17">
         <v>153648.24</v>
       </c>
       <c r="C393" s="18">
         <v>76824.12</v>
       </c>
       <c r="D393" s="18">
         <v>369945.22</v>
       </c>
       <c r="E393" s="18">
         <v>92486.3</v>
       </c>
       <c r="F393" s="18">
         <v>-15662.18</v>
       </c>
       <c r="G393" s="18">
         <v>137986.06</v>
       </c>
     </row>
-    <row r="394" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A394" s="25" t="s">
         <v>330</v>
       </c>
       <c r="B394" s="19">
         <v>-98315.03</v>
       </c>
       <c r="C394" s="20">
         <v>0</v>
       </c>
       <c r="D394" s="20">
         <v>0</v>
       </c>
       <c r="E394" s="20">
         <v>0</v>
       </c>
       <c r="F394" s="20">
         <v>3226.59</v>
       </c>
       <c r="G394" s="20">
         <v>-95088.44</v>
       </c>
     </row>
-    <row r="395" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A395" s="23" t="s">
         <v>651</v>
       </c>
       <c r="B395" s="15">
         <v>228.01</v>
       </c>
       <c r="C395" s="16">
         <v>114</v>
       </c>
       <c r="D395" s="16">
         <v>485.96</v>
       </c>
       <c r="E395" s="16">
         <v>121.49</v>
       </c>
       <c r="F395" s="16">
         <v>-7.49</v>
       </c>
       <c r="G395" s="16">
         <v>220.52</v>
       </c>
     </row>
-    <row r="396" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A396" s="23" t="s">
         <v>331</v>
       </c>
       <c r="B396" s="15">
         <v>89853.97</v>
       </c>
       <c r="C396" s="16">
         <v>44926.98</v>
       </c>
       <c r="D396" s="16">
         <v>191503.53</v>
       </c>
       <c r="E396" s="16">
         <v>47875.88</v>
       </c>
       <c r="F396" s="16">
         <v>-2948.9</v>
       </c>
       <c r="G396" s="16">
         <v>86905.07</v>
       </c>
     </row>
-    <row r="397" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A397" s="23" t="s">
         <v>332</v>
       </c>
       <c r="B397" s="15">
         <v>6519.99</v>
       </c>
       <c r="C397" s="16">
         <v>3259.99</v>
       </c>
       <c r="D397" s="16">
         <v>13895.9</v>
       </c>
       <c r="E397" s="16">
         <v>3473.97</v>
       </c>
       <c r="F397" s="16">
         <v>-213.98</v>
       </c>
       <c r="G397" s="16">
         <v>6306.01</v>
       </c>
     </row>
-    <row r="398" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="398" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A398" s="24" t="s">
         <v>333</v>
       </c>
       <c r="B398" s="17">
         <v>1713.06</v>
       </c>
       <c r="C398" s="18">
         <v>856.53</v>
       </c>
       <c r="D398" s="18">
         <v>3651</v>
       </c>
       <c r="E398" s="18">
         <v>912.75</v>
       </c>
       <c r="F398" s="18">
         <v>-56.22</v>
       </c>
       <c r="G398" s="18">
         <v>1656.84</v>
       </c>
     </row>
-    <row r="399" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A399" s="25" t="s">
         <v>334</v>
       </c>
       <c r="B399" s="19">
         <v>-90202.95</v>
       </c>
       <c r="C399" s="20">
         <v>0</v>
       </c>
       <c r="D399" s="20">
         <v>0</v>
       </c>
       <c r="E399" s="20">
         <v>0</v>
       </c>
       <c r="F399" s="20">
         <v>616.4</v>
       </c>
       <c r="G399" s="20">
         <v>-89586.55</v>
       </c>
     </row>
-    <row r="400" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A400" s="23" t="s">
         <v>335</v>
       </c>
       <c r="B400" s="15">
-        <v>0</v>
+        <v>90127.360000000001</v>
       </c>
       <c r="C400" s="16">
-        <v>0</v>
+        <v>45063.68</v>
       </c>
       <c r="D400" s="16">
-        <v>0</v>
+        <v>182718.26</v>
       </c>
       <c r="E400" s="16">
-        <v>0</v>
+        <v>45679.56</v>
       </c>
       <c r="F400" s="16">
-        <v>0</v>
+        <v>-615.88</v>
       </c>
       <c r="G400" s="16">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+        <v>89511.48</v>
+      </c>
+    </row>
+    <row r="401" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A401" s="24" t="s">
         <v>620</v>
       </c>
       <c r="B401" s="17">
-        <v>90127.360000000001</v>
+        <v>75.59</v>
       </c>
       <c r="C401" s="18">
-        <v>45063.68</v>
+        <v>37.79</v>
       </c>
       <c r="D401" s="18">
-        <v>182718.26</v>
+        <v>153.25</v>
       </c>
       <c r="E401" s="18">
-        <v>45679.56</v>
+        <v>38.31</v>
       </c>
       <c r="F401" s="18">
-        <v>-615.88</v>
+        <v>-0.52</v>
       </c>
       <c r="G401" s="18">
-        <v>89511.48</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:7" x14ac:dyDescent="0.25">
+        <v>75.069999999999993</v>
+      </c>
+    </row>
+    <row r="402" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A402" s="25" t="s">
         <v>336</v>
       </c>
       <c r="B402" s="19">
         <v>-44390.46</v>
       </c>
       <c r="C402" s="20">
         <v>0</v>
       </c>
       <c r="D402" s="20">
         <v>0</v>
       </c>
       <c r="E402" s="20">
         <v>0</v>
       </c>
       <c r="F402" s="20">
         <v>10774.52</v>
       </c>
       <c r="G402" s="20">
         <v>-33615.94</v>
       </c>
     </row>
-    <row r="403" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A403" s="23" t="s">
         <v>337</v>
       </c>
       <c r="B403" s="15">
         <v>23612.29</v>
       </c>
       <c r="C403" s="16">
         <v>11806.14</v>
       </c>
       <c r="D403" s="16">
         <v>70149.42</v>
       </c>
       <c r="E403" s="16">
         <v>17537.349999999999</v>
       </c>
       <c r="F403" s="16">
         <v>-5731.21</v>
       </c>
       <c r="G403" s="16">
         <v>17881.080000000002</v>
       </c>
     </row>
-    <row r="404" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="404" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A404" s="24" t="s">
         <v>648</v>
       </c>
       <c r="B404" s="17">
         <v>20778.169999999998</v>
       </c>
       <c r="C404" s="18">
         <v>10389.08</v>
       </c>
       <c r="D404" s="18">
         <v>61729.58</v>
       </c>
       <c r="E404" s="18">
         <v>15432.39</v>
       </c>
       <c r="F404" s="18">
         <v>-5043.3100000000004</v>
       </c>
       <c r="G404" s="18">
         <v>15734.86</v>
       </c>
     </row>
-    <row r="405" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A405" s="25" t="s">
         <v>338</v>
       </c>
       <c r="B405" s="19">
         <v>-26369.38</v>
       </c>
       <c r="C405" s="20">
         <v>0</v>
       </c>
       <c r="D405" s="20">
         <v>0</v>
       </c>
       <c r="E405" s="20">
         <v>0</v>
       </c>
       <c r="F405" s="20">
         <v>-4964.3500000000004</v>
       </c>
       <c r="G405" s="20">
         <v>-31333.73</v>
       </c>
     </row>
-    <row r="406" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A406" s="23" t="s">
         <v>339</v>
       </c>
       <c r="B406" s="15">
         <v>3782.49</v>
       </c>
       <c r="C406" s="16">
         <v>1891.24</v>
       </c>
       <c r="D406" s="16">
         <v>4716.59</v>
       </c>
       <c r="E406" s="16">
         <v>1179.1400000000001</v>
       </c>
       <c r="F406" s="16">
         <v>712.1</v>
       </c>
       <c r="G406" s="16">
         <v>4494.59</v>
       </c>
     </row>
-    <row r="407" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A407" s="23" t="s">
         <v>340</v>
       </c>
       <c r="B407" s="15">
         <v>16923.96</v>
       </c>
       <c r="C407" s="16">
         <v>8461.98</v>
       </c>
       <c r="D407" s="16">
         <v>21103.38</v>
       </c>
       <c r="E407" s="16">
         <v>5275.84</v>
       </c>
       <c r="F407" s="16">
         <v>3186.14</v>
       </c>
       <c r="G407" s="16">
         <v>20110.099999999999</v>
       </c>
     </row>
-    <row r="408" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="408" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A408" s="24" t="s">
         <v>341</v>
       </c>
       <c r="B408" s="17">
         <v>5662.93</v>
       </c>
       <c r="C408" s="18">
         <v>2831.46</v>
       </c>
       <c r="D408" s="18">
         <v>7061.41</v>
       </c>
       <c r="E408" s="18">
         <v>1765.35</v>
       </c>
       <c r="F408" s="18">
         <v>1066.1099999999999</v>
       </c>
       <c r="G408" s="18">
         <v>6729.04</v>
       </c>
     </row>
-    <row r="409" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A409" s="25" t="s">
         <v>342</v>
       </c>
       <c r="B409" s="19">
         <v>-42556.62</v>
       </c>
       <c r="C409" s="20">
         <v>0</v>
       </c>
       <c r="D409" s="20">
         <v>0</v>
       </c>
       <c r="E409" s="20">
         <v>0</v>
       </c>
       <c r="F409" s="20">
         <v>-9817.2900000000009</v>
       </c>
       <c r="G409" s="20">
         <v>-52373.91</v>
       </c>
     </row>
-    <row r="410" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A410" s="23" t="s">
         <v>343</v>
       </c>
       <c r="B410" s="15">
         <v>161.16</v>
       </c>
       <c r="C410" s="16">
         <v>80.58</v>
       </c>
       <c r="D410" s="16">
         <v>173.61</v>
       </c>
       <c r="E410" s="16">
         <v>43.4</v>
       </c>
       <c r="F410" s="16">
         <v>37.18</v>
       </c>
       <c r="G410" s="16">
         <v>198.34</v>
       </c>
     </row>
-    <row r="411" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A411" s="23" t="s">
         <v>344</v>
       </c>
       <c r="B411" s="15">
         <v>389.64</v>
       </c>
       <c r="C411" s="16">
         <v>194.82</v>
       </c>
       <c r="D411" s="16">
         <v>419.74</v>
       </c>
       <c r="E411" s="16">
         <v>104.93</v>
       </c>
       <c r="F411" s="16">
         <v>89.89</v>
       </c>
       <c r="G411" s="16">
         <v>479.53</v>
       </c>
     </row>
-    <row r="412" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A412" s="23" t="s">
         <v>345</v>
       </c>
       <c r="B412" s="15">
         <v>815.14</v>
       </c>
       <c r="C412" s="16">
         <v>407.57</v>
       </c>
       <c r="D412" s="16">
         <v>878.11</v>
       </c>
       <c r="E412" s="16">
         <v>219.52</v>
       </c>
       <c r="F412" s="16">
         <v>188.05</v>
       </c>
       <c r="G412" s="16">
         <v>1003.19</v>
       </c>
     </row>
-    <row r="413" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A413" s="23" t="s">
         <v>346</v>
       </c>
       <c r="B413" s="15">
         <v>66.59</v>
       </c>
       <c r="C413" s="16">
         <v>33.29</v>
       </c>
       <c r="D413" s="16">
         <v>71.73</v>
       </c>
       <c r="E413" s="16">
         <v>17.93</v>
       </c>
       <c r="F413" s="16">
         <v>15.36</v>
       </c>
       <c r="G413" s="16">
         <v>81.95</v>
       </c>
     </row>
-    <row r="414" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A414" s="23" t="s">
         <v>347</v>
       </c>
       <c r="B414" s="15">
         <v>1249.49</v>
       </c>
       <c r="C414" s="16">
         <v>624.74</v>
       </c>
       <c r="D414" s="16">
         <v>1346.01</v>
       </c>
       <c r="E414" s="16">
         <v>336.5</v>
       </c>
       <c r="F414" s="16">
         <v>288.24</v>
       </c>
       <c r="G414" s="16">
         <v>1537.73</v>
       </c>
     </row>
-    <row r="415" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A415" s="23" t="s">
         <v>348</v>
       </c>
       <c r="B415" s="15">
         <v>725.73</v>
       </c>
       <c r="C415" s="16">
         <v>362.86</v>
       </c>
       <c r="D415" s="16">
         <v>781.79</v>
       </c>
       <c r="E415" s="16">
         <v>195.44</v>
       </c>
       <c r="F415" s="16">
         <v>167.42</v>
       </c>
       <c r="G415" s="16">
         <v>893.15</v>
       </c>
     </row>
-    <row r="416" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A416" s="23" t="s">
         <v>349</v>
       </c>
       <c r="B416" s="15">
         <v>703.73</v>
       </c>
       <c r="C416" s="16">
         <v>351.86</v>
       </c>
       <c r="D416" s="16">
         <v>758.1</v>
       </c>
       <c r="E416" s="16">
         <v>189.52</v>
       </c>
       <c r="F416" s="16">
         <v>162.34</v>
       </c>
       <c r="G416" s="16">
         <v>866.07</v>
       </c>
     </row>
-    <row r="417" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A417" s="23" t="s">
         <v>350</v>
       </c>
       <c r="B417" s="15">
         <v>6649.55</v>
       </c>
       <c r="C417" s="16">
         <v>3324.77</v>
       </c>
       <c r="D417" s="16">
         <v>7163.23</v>
       </c>
       <c r="E417" s="16">
         <v>1790.8</v>
       </c>
       <c r="F417" s="16">
         <v>1533.97</v>
       </c>
       <c r="G417" s="16">
         <v>8183.52</v>
       </c>
     </row>
-    <row r="418" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="418" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A418" s="24" t="s">
         <v>351</v>
       </c>
       <c r="B418" s="17">
         <v>31795.59</v>
       </c>
       <c r="C418" s="18">
         <v>15897.79</v>
       </c>
       <c r="D418" s="18">
         <v>34251.83</v>
       </c>
       <c r="E418" s="18">
         <v>8562.9500000000007</v>
       </c>
       <c r="F418" s="18">
         <v>7334.84</v>
       </c>
       <c r="G418" s="18">
         <v>39130.43</v>
       </c>
     </row>
-    <row r="419" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A419" s="25" t="s">
         <v>352</v>
       </c>
       <c r="B419" s="19">
         <v>-46373.11</v>
       </c>
       <c r="C419" s="20">
         <v>0</v>
       </c>
       <c r="D419" s="20">
         <v>0</v>
       </c>
       <c r="E419" s="20">
         <v>0</v>
       </c>
       <c r="F419" s="20">
         <v>-7719.38</v>
       </c>
       <c r="G419" s="20">
         <v>-54092.49</v>
       </c>
     </row>
-    <row r="420" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A420" s="23" t="s">
         <v>353</v>
       </c>
       <c r="B420" s="15">
         <v>40336.81</v>
       </c>
       <c r="C420" s="16">
         <v>20168.400000000001</v>
       </c>
       <c r="D420" s="16">
         <v>53815.38</v>
       </c>
       <c r="E420" s="16">
         <v>13453.84</v>
       </c>
       <c r="F420" s="16">
         <v>6714.56</v>
       </c>
       <c r="G420" s="16">
         <v>47051.37</v>
       </c>
     </row>
-    <row r="421" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="421" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A421" s="24" t="s">
         <v>354</v>
       </c>
       <c r="B421" s="17">
         <v>6036.3</v>
       </c>
       <c r="C421" s="18">
         <v>3018.15</v>
       </c>
       <c r="D421" s="18">
         <v>8053.33</v>
       </c>
       <c r="E421" s="18">
         <v>2013.33</v>
       </c>
       <c r="F421" s="18">
         <v>1004.82</v>
       </c>
       <c r="G421" s="18">
         <v>7041.12</v>
       </c>
     </row>
-    <row r="422" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A422" s="25" t="s">
         <v>355</v>
       </c>
       <c r="B422" s="19">
         <v>-3164129.41</v>
       </c>
       <c r="C422" s="20">
         <v>0</v>
       </c>
       <c r="D422" s="20">
         <v>0</v>
       </c>
       <c r="E422" s="20">
         <v>0</v>
       </c>
       <c r="F422" s="20">
         <v>620159.74</v>
       </c>
       <c r="G422" s="20">
         <v>-2543969.67</v>
       </c>
     </row>
-    <row r="423" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A423" s="23" t="s">
         <v>356</v>
       </c>
       <c r="B423" s="15">
         <v>2681311.4900000002</v>
       </c>
       <c r="C423" s="16">
         <v>1340655.74</v>
       </c>
       <c r="D423" s="16">
         <v>7464738.5</v>
       </c>
       <c r="E423" s="16">
         <v>1866184.62</v>
       </c>
       <c r="F423" s="16">
         <v>-525528.88</v>
       </c>
       <c r="G423" s="16">
         <v>2155782.61</v>
       </c>
     </row>
-    <row r="424" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A424" s="23" t="s">
         <v>357</v>
       </c>
       <c r="B424" s="15">
         <v>86184.57</v>
       </c>
       <c r="C424" s="16">
         <v>43092.28</v>
       </c>
       <c r="D424" s="16">
         <v>239936.8</v>
       </c>
       <c r="E424" s="16">
         <v>59984.2</v>
       </c>
       <c r="F424" s="16">
         <v>-16891.919999999998</v>
       </c>
       <c r="G424" s="16">
         <v>69292.649999999994</v>
       </c>
     </row>
-    <row r="425" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A425" s="23" t="s">
         <v>647</v>
       </c>
       <c r="B425" s="15">
         <v>49107.68</v>
       </c>
       <c r="C425" s="16">
         <v>24553.84</v>
       </c>
       <c r="D425" s="16">
         <v>136715.20000000001</v>
       </c>
       <c r="E425" s="16">
         <v>34178.800000000003</v>
       </c>
       <c r="F425" s="16">
         <v>-9624.9599999999991</v>
       </c>
       <c r="G425" s="16">
         <v>39482.720000000001</v>
       </c>
     </row>
-    <row r="426" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A426" s="23" t="s">
         <v>615</v>
       </c>
       <c r="B426" s="15">
         <v>155501.25</v>
       </c>
       <c r="C426" s="16">
         <v>77750.62</v>
       </c>
       <c r="D426" s="16">
         <v>432913.6</v>
       </c>
       <c r="E426" s="16">
         <v>108228.4</v>
       </c>
       <c r="F426" s="16">
         <v>-30477.78</v>
       </c>
       <c r="G426" s="16">
         <v>125023.47</v>
       </c>
     </row>
-    <row r="427" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A427" s="23" t="s">
         <v>358</v>
       </c>
       <c r="B427" s="15">
         <v>87277</v>
       </c>
       <c r="C427" s="16">
         <v>43638.5</v>
       </c>
       <c r="D427" s="16">
         <v>242978.11</v>
       </c>
       <c r="E427" s="16">
         <v>60744.52</v>
       </c>
       <c r="F427" s="16">
         <v>-17106.02</v>
       </c>
       <c r="G427" s="16">
         <v>70170.98</v>
       </c>
     </row>
-    <row r="428" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A428" s="23" t="s">
         <v>652</v>
       </c>
       <c r="B428" s="15">
         <v>57232.39</v>
       </c>
       <c r="C428" s="16">
         <v>28616.19</v>
       </c>
       <c r="D428" s="16">
         <v>159334.28</v>
       </c>
       <c r="E428" s="16">
         <v>39833.57</v>
       </c>
       <c r="F428" s="16">
         <v>-11217.38</v>
       </c>
       <c r="G428" s="16">
         <v>46015.01</v>
       </c>
     </row>
-    <row r="429" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A429" s="23" t="s">
         <v>359</v>
       </c>
       <c r="B429" s="15">
         <v>46948.17</v>
       </c>
       <c r="C429" s="16">
         <v>23474.080000000002</v>
       </c>
       <c r="D429" s="16">
         <v>130703.12</v>
       </c>
       <c r="E429" s="16">
         <v>32675.78</v>
       </c>
       <c r="F429" s="16">
         <v>-9201.7000000000007</v>
       </c>
       <c r="G429" s="16">
         <v>37746.47</v>
       </c>
     </row>
-    <row r="430" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A430" s="23" t="s">
         <v>653</v>
       </c>
       <c r="B430" s="15">
         <v>566.86</v>
       </c>
       <c r="C430" s="16">
         <v>283.43</v>
       </c>
       <c r="D430" s="16">
         <v>1578.14</v>
       </c>
       <c r="E430" s="16">
         <v>394.53</v>
       </c>
       <c r="F430" s="16">
         <v>-111.1</v>
       </c>
       <c r="G430" s="16">
         <v>455.76</v>
       </c>
     </row>
-    <row r="431" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="431" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A431" s="24" t="s">
         <v>654</v>
       </c>
       <c r="B431" s="17">
         <v>0</v>
       </c>
       <c r="C431" s="18">
         <v>0</v>
       </c>
       <c r="D431" s="18">
         <v>0</v>
       </c>
       <c r="E431" s="18">
         <v>0</v>
       </c>
       <c r="F431" s="18">
         <v>0</v>
       </c>
       <c r="G431" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="432" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A432" s="25" t="s">
         <v>360</v>
       </c>
       <c r="B432" s="19">
         <v>-12371.48</v>
       </c>
       <c r="C432" s="20">
         <v>0</v>
       </c>
       <c r="D432" s="20">
         <v>0</v>
       </c>
       <c r="E432" s="20">
         <v>0</v>
       </c>
       <c r="F432" s="20">
         <v>-676.51</v>
       </c>
       <c r="G432" s="20">
         <v>-13047.99</v>
       </c>
     </row>
-    <row r="433" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A433" s="23" t="s">
         <v>361</v>
       </c>
       <c r="B433" s="15">
         <v>1361.51</v>
       </c>
       <c r="C433" s="16">
         <v>680.75</v>
       </c>
       <c r="D433" s="16">
         <v>2425.2199999999998</v>
       </c>
       <c r="E433" s="16">
         <v>606.29999999999995</v>
       </c>
       <c r="F433" s="16">
         <v>74.45</v>
       </c>
       <c r="G433" s="16">
         <v>1435.96</v>
       </c>
     </row>
-    <row r="434" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="434" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A434" s="24" t="s">
         <v>362</v>
       </c>
       <c r="B434" s="17">
         <v>11009.97</v>
       </c>
       <c r="C434" s="18">
         <v>5504.98</v>
       </c>
       <c r="D434" s="18">
         <v>19611.689999999999</v>
       </c>
       <c r="E434" s="18">
         <v>4902.92</v>
       </c>
       <c r="F434" s="18">
         <v>602.05999999999995</v>
       </c>
       <c r="G434" s="18">
         <v>11612.03</v>
       </c>
     </row>
-    <row r="435" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A435" s="25" t="s">
         <v>363</v>
       </c>
       <c r="B435" s="19">
         <v>-51280.63</v>
       </c>
       <c r="C435" s="20">
         <v>0</v>
       </c>
       <c r="D435" s="20">
         <v>0</v>
       </c>
       <c r="E435" s="20">
         <v>0</v>
       </c>
       <c r="F435" s="20">
         <v>-9612.01</v>
       </c>
       <c r="G435" s="20">
         <v>-60892.639999999999</v>
       </c>
     </row>
-    <row r="436" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A436" s="23" t="s">
         <v>364</v>
       </c>
       <c r="B436" s="15">
         <v>12289.32</v>
       </c>
       <c r="C436" s="16">
         <v>6144.66</v>
       </c>
       <c r="D436" s="16">
         <v>15364.63</v>
       </c>
       <c r="E436" s="16">
         <v>3841.15</v>
       </c>
       <c r="F436" s="16">
         <v>2303.5100000000002</v>
       </c>
       <c r="G436" s="16">
         <v>14592.83</v>
       </c>
     </row>
-    <row r="437" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A437" s="23" t="s">
         <v>655</v>
       </c>
       <c r="B437" s="15">
         <v>5363.91</v>
       </c>
       <c r="C437" s="16">
         <v>2681.95</v>
       </c>
       <c r="D437" s="16">
         <v>6706.19</v>
       </c>
       <c r="E437" s="16">
         <v>1676.54</v>
       </c>
       <c r="F437" s="16">
         <v>1005.41</v>
       </c>
       <c r="G437" s="16">
         <v>6369.32</v>
       </c>
     </row>
-    <row r="438" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A438" s="23" t="s">
         <v>365</v>
       </c>
       <c r="B438" s="15">
         <v>7709.41</v>
       </c>
       <c r="C438" s="16">
         <v>3854.7</v>
       </c>
       <c r="D438" s="16">
         <v>9638.64</v>
       </c>
       <c r="E438" s="16">
         <v>2409.66</v>
       </c>
       <c r="F438" s="16">
         <v>1445.04</v>
       </c>
       <c r="G438" s="16">
         <v>9154.4500000000007</v>
       </c>
     </row>
-    <row r="439" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A439" s="23" t="s">
         <v>366</v>
       </c>
       <c r="B439" s="15">
         <v>5370.46</v>
       </c>
       <c r="C439" s="16">
         <v>2685.23</v>
       </c>
       <c r="D439" s="16">
         <v>6714.38</v>
       </c>
       <c r="E439" s="16">
         <v>1678.59</v>
       </c>
       <c r="F439" s="16">
         <v>1006.64</v>
       </c>
       <c r="G439" s="16">
         <v>6377.1</v>
       </c>
     </row>
-    <row r="440" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="440" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A440" s="24" t="s">
         <v>367</v>
       </c>
       <c r="B440" s="17">
         <v>20547.53</v>
       </c>
       <c r="C440" s="18">
         <v>10273.76</v>
       </c>
       <c r="D440" s="18">
         <v>25689.41</v>
       </c>
       <c r="E440" s="18">
         <v>6422.35</v>
       </c>
       <c r="F440" s="18">
         <v>3851.41</v>
       </c>
       <c r="G440" s="18">
         <v>24398.94</v>
       </c>
     </row>
-    <row r="441" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A441" s="25" t="s">
         <v>368</v>
       </c>
       <c r="B441" s="19">
         <v>-383752.5</v>
       </c>
       <c r="C441" s="20">
         <v>0</v>
       </c>
       <c r="D441" s="20">
         <v>0</v>
       </c>
       <c r="E441" s="20">
         <v>0</v>
       </c>
       <c r="F441" s="20">
         <v>32904</v>
       </c>
       <c r="G441" s="20">
         <v>-350848.5</v>
       </c>
     </row>
-    <row r="442" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A442" s="23" t="s">
         <v>369</v>
       </c>
       <c r="B442" s="15">
         <v>61280.76</v>
       </c>
       <c r="C442" s="16">
         <v>30640.38</v>
       </c>
       <c r="D442" s="16">
         <v>143579.04</v>
       </c>
       <c r="E442" s="16">
         <v>35894.76</v>
       </c>
       <c r="F442" s="16">
         <v>-5254.38</v>
       </c>
       <c r="G442" s="16">
         <v>56026.38</v>
       </c>
     </row>
-    <row r="443" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A443" s="23" t="s">
         <v>370</v>
       </c>
       <c r="B443" s="15">
         <v>1601.13</v>
       </c>
       <c r="C443" s="16">
         <v>800.56</v>
       </c>
       <c r="D443" s="16">
         <v>3751.4</v>
       </c>
       <c r="E443" s="16">
         <v>937.85</v>
       </c>
       <c r="F443" s="16">
         <v>-137.29</v>
       </c>
       <c r="G443" s="16">
         <v>1463.84</v>
       </c>
     </row>
-    <row r="444" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A444" s="23" t="s">
         <v>655</v>
       </c>
       <c r="B444" s="15">
-        <v>61280.76</v>
+        <v>0</v>
       </c>
       <c r="C444" s="16">
-        <v>30640.38</v>
+        <v>0</v>
       </c>
       <c r="D444" s="16">
-        <v>143579.04</v>
+        <v>0</v>
       </c>
       <c r="E444" s="16">
-        <v>35894.76</v>
+        <v>0</v>
       </c>
       <c r="F444" s="16">
-        <v>-5254.38</v>
+        <v>0</v>
       </c>
       <c r="G444" s="16">
-        <v>56026.38</v>
-[...2 lines deleted...]
-    <row r="445" spans="1:7" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="445" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A445" s="23" t="s">
         <v>371</v>
       </c>
       <c r="B445" s="15">
-        <v>1601.13</v>
+        <v>18796.689999999999</v>
       </c>
       <c r="C445" s="16">
-        <v>800.56</v>
+        <v>9398.34</v>
       </c>
       <c r="D445" s="16">
-        <v>3751.4</v>
+        <v>44040.09</v>
       </c>
       <c r="E445" s="16">
-        <v>937.85</v>
+        <v>11010.02</v>
       </c>
       <c r="F445" s="16">
-        <v>-137.29</v>
+        <v>-1611.68</v>
       </c>
       <c r="G445" s="16">
-        <v>1463.84</v>
-[...2 lines deleted...]
-    <row r="446" spans="1:7" x14ac:dyDescent="0.25">
+        <v>17185.009999999998</v>
+      </c>
+    </row>
+    <row r="446" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A446" s="23" t="s">
         <v>372</v>
       </c>
       <c r="B446" s="15">
-        <v>18796.689999999999</v>
+        <v>9476.26</v>
       </c>
       <c r="C446" s="16">
-        <v>9398.34</v>
+        <v>4738.13</v>
       </c>
       <c r="D446" s="16">
-        <v>44040.09</v>
+        <v>22202.61</v>
       </c>
       <c r="E446" s="16">
-        <v>11010.02</v>
+        <v>5550.65</v>
       </c>
       <c r="F446" s="16">
-        <v>-1611.68</v>
+        <v>-812.52</v>
       </c>
       <c r="G446" s="16">
-        <v>17185.009999999998</v>
-[...2 lines deleted...]
-    <row r="447" spans="1:7" x14ac:dyDescent="0.25">
+        <v>8663.74</v>
+      </c>
+    </row>
+    <row r="447" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A447" s="23" t="s">
         <v>373</v>
       </c>
       <c r="B447" s="15">
-        <v>9476.26</v>
+        <v>9899.84</v>
       </c>
       <c r="C447" s="16">
-        <v>4738.13</v>
+        <v>4949.92</v>
       </c>
       <c r="D447" s="16">
-        <v>22202.61</v>
+        <v>23195.05</v>
       </c>
       <c r="E447" s="16">
-        <v>5550.65</v>
+        <v>5798.76</v>
       </c>
       <c r="F447" s="16">
-        <v>-812.52</v>
+        <v>-848.84</v>
       </c>
       <c r="G447" s="16">
-        <v>8663.74</v>
-[...2 lines deleted...]
-    <row r="448" spans="1:7" x14ac:dyDescent="0.25">
+        <v>9051</v>
+      </c>
+    </row>
+    <row r="448" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A448" s="23" t="s">
         <v>374</v>
       </c>
       <c r="B448" s="15">
-        <v>9899.84</v>
+        <v>120642.63</v>
       </c>
       <c r="C448" s="16">
-        <v>4949.92</v>
+        <v>60321.31</v>
       </c>
       <c r="D448" s="16">
-        <v>23195.05</v>
+        <v>282662.19</v>
       </c>
       <c r="E448" s="16">
-        <v>5798.76</v>
+        <v>70665.539999999994</v>
       </c>
       <c r="F448" s="16">
-        <v>-848.84</v>
+        <v>-10344.23</v>
       </c>
       <c r="G448" s="16">
-        <v>9051</v>
-[...2 lines deleted...]
-    <row r="449" spans="1:7" x14ac:dyDescent="0.25">
+        <v>110298.4</v>
+      </c>
+    </row>
+    <row r="449" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A449" s="23" t="s">
         <v>375</v>
       </c>
       <c r="B449" s="15">
-        <v>120642.63</v>
+        <v>7850.12</v>
       </c>
       <c r="C449" s="16">
-        <v>60321.31</v>
+        <v>3925.06</v>
       </c>
       <c r="D449" s="16">
-        <v>282662.19</v>
+        <v>18392.61</v>
       </c>
       <c r="E449" s="16">
-        <v>70665.539999999994</v>
+        <v>4598.1499999999996</v>
       </c>
       <c r="F449" s="16">
-        <v>-10344.23</v>
+        <v>-673.09</v>
       </c>
       <c r="G449" s="16">
-        <v>110298.4</v>
-[...2 lines deleted...]
-    <row r="450" spans="1:7" x14ac:dyDescent="0.25">
+        <v>7177.03</v>
+      </c>
+    </row>
+    <row r="450" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A450" s="23" t="s">
         <v>376</v>
       </c>
       <c r="B450" s="15">
-        <v>7850.12</v>
+        <v>108412.6</v>
       </c>
       <c r="C450" s="16">
-        <v>3925.06</v>
+        <v>54206.3</v>
       </c>
       <c r="D450" s="16">
-        <v>18392.61</v>
+        <v>254007.58</v>
       </c>
       <c r="E450" s="16">
-        <v>4598.1499999999996</v>
+        <v>63501.89</v>
       </c>
       <c r="F450" s="16">
-        <v>-673.09</v>
+        <v>-9295.59</v>
       </c>
       <c r="G450" s="16">
-        <v>7177.03</v>
-[...2 lines deleted...]
-    <row r="451" spans="1:7" x14ac:dyDescent="0.25">
+        <v>99117.01</v>
+      </c>
+    </row>
+    <row r="451" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A451" s="23" t="s">
         <v>377</v>
       </c>
       <c r="B451" s="15">
-        <v>108412.6</v>
+        <v>4205.47</v>
       </c>
       <c r="C451" s="16">
-        <v>54206.3</v>
+        <v>2102.73</v>
       </c>
       <c r="D451" s="16">
-        <v>254007.58</v>
+        <v>9853.2999999999993</v>
       </c>
       <c r="E451" s="16">
-        <v>63501.89</v>
+        <v>2463.3200000000002</v>
       </c>
       <c r="F451" s="16">
-        <v>-9295.59</v>
+        <v>-360.59</v>
       </c>
       <c r="G451" s="16">
-        <v>99117.01</v>
-[...2 lines deleted...]
-    <row r="452" spans="1:7" x14ac:dyDescent="0.25">
+        <v>3844.88</v>
+      </c>
+    </row>
+    <row r="452" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A452" s="23" t="s">
         <v>378</v>
       </c>
       <c r="B452" s="15">
-        <v>4205.47</v>
+        <v>6597.87</v>
       </c>
       <c r="C452" s="16">
-        <v>2102.73</v>
+        <v>3298.93</v>
       </c>
       <c r="D452" s="16">
-        <v>9853.2999999999993</v>
+        <v>15458.61</v>
       </c>
       <c r="E452" s="16">
-        <v>2463.3200000000002</v>
+        <v>3864.65</v>
       </c>
       <c r="F452" s="16">
-        <v>-360.59</v>
+        <v>-565.72</v>
       </c>
       <c r="G452" s="16">
-        <v>3844.88</v>
-[...2 lines deleted...]
-    <row r="453" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+        <v>6032.15</v>
+      </c>
+    </row>
+    <row r="453" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A453" s="24" t="s">
         <v>379</v>
       </c>
       <c r="B453" s="17">
-        <v>6597.87</v>
+        <v>34989.129999999997</v>
       </c>
       <c r="C453" s="18">
-        <v>3298.93</v>
+        <v>17494.560000000001</v>
       </c>
       <c r="D453" s="18">
-        <v>15458.61</v>
+        <v>81978.52</v>
       </c>
       <c r="E453" s="18">
-        <v>3864.65</v>
+        <v>20494.63</v>
       </c>
       <c r="F453" s="18">
-        <v>-565.72</v>
+        <v>-3000.07</v>
       </c>
       <c r="G453" s="18">
-        <v>6032.15</v>
-[...2 lines deleted...]
-    <row r="454" spans="1:7" x14ac:dyDescent="0.25">
+        <v>31989.06</v>
+      </c>
+    </row>
+    <row r="454" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A454" s="25" t="s">
         <v>380</v>
       </c>
       <c r="B454" s="19">
         <v>-292920.34999999998</v>
       </c>
       <c r="C454" s="20">
         <v>0</v>
       </c>
       <c r="D454" s="20">
         <v>0</v>
       </c>
       <c r="E454" s="20">
         <v>0</v>
       </c>
       <c r="F454" s="20">
         <v>2333.5</v>
       </c>
       <c r="G454" s="20">
         <v>-290586.84999999998</v>
       </c>
     </row>
-    <row r="455" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="455" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A455" s="23" t="s">
         <v>381</v>
       </c>
       <c r="B455" s="15">
         <v>3108.33</v>
       </c>
       <c r="C455" s="16">
         <v>1554.16</v>
       </c>
       <c r="D455" s="16">
         <v>6315.71</v>
       </c>
       <c r="E455" s="16">
         <v>1578.92</v>
       </c>
       <c r="F455" s="16">
         <v>-24.76</v>
       </c>
       <c r="G455" s="16">
         <v>3083.57</v>
       </c>
     </row>
-    <row r="456" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="456" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A456" s="23" t="s">
         <v>382</v>
       </c>
       <c r="B456" s="15">
         <v>1410.98</v>
       </c>
       <c r="C456" s="16">
         <v>705.49</v>
       </c>
       <c r="D456" s="16">
         <v>2866.92</v>
       </c>
       <c r="E456" s="16">
         <v>716.73</v>
       </c>
       <c r="F456" s="16">
         <v>-11.24</v>
       </c>
       <c r="G456" s="16">
         <v>1399.74</v>
       </c>
     </row>
-    <row r="457" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="457" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A457" s="23" t="s">
         <v>383</v>
       </c>
       <c r="B457" s="15">
         <v>5847.04</v>
       </c>
       <c r="C457" s="16">
         <v>2923.52</v>
       </c>
       <c r="D457" s="16">
         <v>11880.41</v>
       </c>
       <c r="E457" s="16">
         <v>2970.1</v>
       </c>
       <c r="F457" s="16">
         <v>-46.58</v>
       </c>
       <c r="G457" s="16">
         <v>5800.46</v>
       </c>
     </row>
-    <row r="458" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="458" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A458" s="23" t="s">
         <v>384</v>
       </c>
       <c r="B458" s="15">
         <v>5066.0600000000004</v>
       </c>
       <c r="C458" s="16">
         <v>2533.0300000000002</v>
       </c>
       <c r="D458" s="16">
         <v>10293.56</v>
       </c>
       <c r="E458" s="16">
         <v>2573.39</v>
       </c>
       <c r="F458" s="16">
         <v>-40.36</v>
       </c>
       <c r="G458" s="16">
         <v>5025.7</v>
       </c>
     </row>
-    <row r="459" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="459" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A459" s="23" t="s">
         <v>385</v>
       </c>
       <c r="B459" s="15">
         <v>1535.97</v>
       </c>
       <c r="C459" s="16">
         <v>767.98</v>
       </c>
       <c r="D459" s="16">
         <v>3120.89</v>
       </c>
       <c r="E459" s="16">
         <v>780.22</v>
       </c>
       <c r="F459" s="16">
         <v>-12.24</v>
       </c>
       <c r="G459" s="16">
         <v>1523.73</v>
       </c>
     </row>
-    <row r="460" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="460" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A460" s="23" t="s">
         <v>386</v>
       </c>
       <c r="B460" s="15">
         <v>31094.03</v>
       </c>
       <c r="C460" s="16">
         <v>15547.01</v>
       </c>
       <c r="D460" s="16">
         <v>63178.89</v>
       </c>
       <c r="E460" s="16">
         <v>15794.72</v>
       </c>
       <c r="F460" s="16">
         <v>-247.71</v>
       </c>
       <c r="G460" s="16">
         <v>30846.32</v>
       </c>
     </row>
-    <row r="461" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="461" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A461" s="23" t="s">
         <v>387</v>
       </c>
       <c r="B461" s="15">
         <v>18244.07</v>
       </c>
       <c r="C461" s="16">
         <v>9122.0300000000007</v>
       </c>
       <c r="D461" s="16">
         <v>37069.49</v>
       </c>
       <c r="E461" s="16">
         <v>9267.3700000000008</v>
       </c>
       <c r="F461" s="16">
         <v>-145.34</v>
       </c>
       <c r="G461" s="16">
         <v>18098.73</v>
       </c>
     </row>
-    <row r="462" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="462" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A462" s="23" t="s">
         <v>634</v>
       </c>
       <c r="B462" s="15">
         <v>211676.06</v>
       </c>
       <c r="C462" s="16">
         <v>105838.03</v>
       </c>
       <c r="D462" s="16">
         <v>430097.24</v>
       </c>
       <c r="E462" s="16">
         <v>107524.31</v>
       </c>
       <c r="F462" s="16">
         <v>-1686.28</v>
       </c>
       <c r="G462" s="16">
         <v>209989.78</v>
       </c>
     </row>
-    <row r="463" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="463" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A463" s="23" t="s">
         <v>635</v>
       </c>
       <c r="B463" s="15">
         <v>5753.32</v>
       </c>
       <c r="C463" s="16">
         <v>2876.66</v>
       </c>
       <c r="D463" s="16">
         <v>11689.97</v>
       </c>
       <c r="E463" s="16">
         <v>2922.49</v>
       </c>
       <c r="F463" s="16">
         <v>-45.83</v>
       </c>
       <c r="G463" s="16">
         <v>5707.49</v>
       </c>
     </row>
-    <row r="464" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="464" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A464" s="23" t="s">
         <v>388</v>
       </c>
       <c r="B464" s="15">
         <v>7393.41</v>
       </c>
       <c r="C464" s="16">
         <v>3696.7</v>
       </c>
       <c r="D464" s="16">
         <v>15022.42</v>
       </c>
       <c r="E464" s="16">
         <v>3755.6</v>
       </c>
       <c r="F464" s="16">
         <v>-58.9</v>
       </c>
       <c r="G464" s="16">
         <v>7334.51</v>
       </c>
     </row>
-    <row r="465" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="465" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A465" s="24" t="s">
         <v>636</v>
       </c>
       <c r="B465" s="17">
         <v>1791.08</v>
       </c>
       <c r="C465" s="18">
         <v>895.54</v>
       </c>
       <c r="D465" s="18">
         <v>3639.22</v>
       </c>
       <c r="E465" s="18">
         <v>909.8</v>
       </c>
       <c r="F465" s="18">
         <v>-14.26</v>
       </c>
       <c r="G465" s="18">
         <v>1776.82</v>
       </c>
     </row>
-    <row r="466" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="466" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A466" s="25" t="s">
         <v>389</v>
       </c>
       <c r="B466" s="19">
         <v>-719730.07</v>
       </c>
       <c r="C466" s="20">
         <v>0</v>
       </c>
       <c r="D466" s="20">
         <v>0</v>
       </c>
       <c r="E466" s="20">
         <v>0</v>
       </c>
       <c r="F466" s="20">
         <v>173709.64</v>
       </c>
       <c r="G466" s="20">
         <v>-546020.43000000005</v>
       </c>
     </row>
-    <row r="467" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="467" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A467" s="23" t="s">
         <v>390</v>
       </c>
       <c r="B467" s="15">
         <v>47421.49</v>
       </c>
       <c r="C467" s="16">
         <v>23710.74</v>
       </c>
       <c r="D467" s="16">
         <v>140624.41</v>
       </c>
       <c r="E467" s="16">
         <v>35156.1</v>
       </c>
       <c r="F467" s="16">
         <v>-11445.36</v>
       </c>
       <c r="G467" s="16">
         <v>35976.129999999997</v>
       </c>
     </row>
-    <row r="468" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="468" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A468" s="23" t="s">
         <v>391</v>
       </c>
       <c r="B468" s="15">
         <v>24228.92</v>
       </c>
       <c r="C468" s="16">
         <v>12114.46</v>
       </c>
       <c r="D468" s="16">
         <v>71848.81</v>
       </c>
       <c r="E468" s="16">
         <v>17962.2</v>
       </c>
       <c r="F468" s="16">
         <v>-5847.74</v>
       </c>
       <c r="G468" s="16">
         <v>18381.18</v>
       </c>
     </row>
-    <row r="469" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="469" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A469" s="23" t="s">
         <v>392</v>
       </c>
       <c r="B469" s="15">
         <v>625188.73</v>
       </c>
       <c r="C469" s="16">
         <v>312594.36</v>
       </c>
       <c r="D469" s="16">
         <v>1853944.33</v>
       </c>
       <c r="E469" s="16">
         <v>463486.08</v>
       </c>
       <c r="F469" s="16">
         <v>-150891.72</v>
       </c>
       <c r="G469" s="16">
         <v>474297.01</v>
       </c>
     </row>
-    <row r="470" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="470" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A470" s="24" t="s">
         <v>393</v>
       </c>
       <c r="B470" s="17">
         <v>22890.93</v>
       </c>
       <c r="C470" s="18">
         <v>11445.46</v>
       </c>
       <c r="D470" s="18">
         <v>67881.13</v>
       </c>
       <c r="E470" s="18">
         <v>16970.28</v>
       </c>
       <c r="F470" s="18">
         <v>-5524.82</v>
       </c>
       <c r="G470" s="18">
         <v>17366.11</v>
       </c>
     </row>
-    <row r="471" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="471" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A471" s="25" t="s">
         <v>394</v>
       </c>
       <c r="B471" s="19">
         <v>-33742.74</v>
       </c>
       <c r="C471" s="20">
         <v>0</v>
       </c>
       <c r="D471" s="20">
         <v>0</v>
       </c>
       <c r="E471" s="20">
         <v>0</v>
       </c>
       <c r="F471" s="20">
         <v>-6239.72</v>
       </c>
       <c r="G471" s="20">
         <v>-39982.46</v>
       </c>
     </row>
-    <row r="472" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="472" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A472" s="23" t="s">
         <v>395</v>
       </c>
       <c r="B472" s="15">
         <v>4717.95</v>
       </c>
       <c r="C472" s="16">
         <v>2358.9699999999998</v>
       </c>
       <c r="D472" s="16">
         <v>5946.13</v>
       </c>
       <c r="E472" s="16">
         <v>1486.53</v>
       </c>
       <c r="F472" s="16">
         <v>872.44</v>
       </c>
       <c r="G472" s="16">
         <v>5590.39</v>
       </c>
     </row>
-    <row r="473" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="473" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A473" s="23" t="s">
         <v>396</v>
       </c>
       <c r="B473" s="15">
         <v>5763.41</v>
       </c>
       <c r="C473" s="16">
         <v>2881.7</v>
       </c>
       <c r="D473" s="16">
         <v>7263.74</v>
       </c>
       <c r="E473" s="16">
         <v>1815.93</v>
       </c>
       <c r="F473" s="16">
         <v>1065.77</v>
       </c>
       <c r="G473" s="16">
         <v>6829.18</v>
       </c>
     </row>
-    <row r="474" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="474" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A474" s="23" t="s">
         <v>397</v>
       </c>
       <c r="B474" s="15">
         <v>6420.17</v>
       </c>
       <c r="C474" s="16">
         <v>3210.08</v>
       </c>
       <c r="D474" s="16">
         <v>8091.47</v>
       </c>
       <c r="E474" s="16">
         <v>2022.86</v>
       </c>
       <c r="F474" s="16">
         <v>1187.22</v>
       </c>
       <c r="G474" s="16">
         <v>7607.39</v>
       </c>
     </row>
-    <row r="475" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="475" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A475" s="23" t="s">
         <v>398</v>
       </c>
       <c r="B475" s="15">
         <v>2734.26</v>
       </c>
       <c r="C475" s="16">
         <v>1367.13</v>
       </c>
       <c r="D475" s="16">
         <v>3446.04</v>
       </c>
       <c r="E475" s="16">
         <v>861.51</v>
       </c>
       <c r="F475" s="16">
         <v>505.62</v>
       </c>
       <c r="G475" s="16">
         <v>3239.88</v>
       </c>
     </row>
-    <row r="476" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="476" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A476" s="23" t="s">
         <v>399</v>
       </c>
       <c r="B476" s="15">
         <v>381.99</v>
       </c>
       <c r="C476" s="16">
         <v>190.99</v>
       </c>
       <c r="D476" s="16">
         <v>481.43</v>
       </c>
       <c r="E476" s="16">
         <v>120.35</v>
       </c>
       <c r="F476" s="16">
         <v>70.64</v>
       </c>
       <c r="G476" s="16">
         <v>452.63</v>
       </c>
     </row>
-    <row r="477" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="477" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A477" s="23" t="s">
         <v>400</v>
       </c>
       <c r="B477" s="15">
         <v>5615.97</v>
       </c>
       <c r="C477" s="16">
         <v>2807.98</v>
       </c>
       <c r="D477" s="16">
         <v>7077.92</v>
       </c>
       <c r="E477" s="16">
         <v>1769.48</v>
       </c>
       <c r="F477" s="16">
         <v>1038.5</v>
       </c>
       <c r="G477" s="16">
         <v>6654.47</v>
       </c>
     </row>
-    <row r="478" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="478" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A478" s="23" t="s">
         <v>401</v>
       </c>
       <c r="B478" s="15">
         <v>3397.74</v>
       </c>
       <c r="C478" s="16">
         <v>1698.87</v>
       </c>
       <c r="D478" s="16">
         <v>4282.2299999999996</v>
       </c>
       <c r="E478" s="16">
         <v>1070.55</v>
       </c>
       <c r="F478" s="16">
         <v>628.32000000000005</v>
       </c>
       <c r="G478" s="16">
         <v>4026.06</v>
       </c>
     </row>
-    <row r="479" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="479" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A479" s="23" t="s">
         <v>402</v>
       </c>
       <c r="B479" s="15">
         <v>1186.19</v>
       </c>
       <c r="C479" s="16">
         <v>593.09</v>
       </c>
       <c r="D479" s="16">
         <v>1494.97</v>
       </c>
       <c r="E479" s="16">
         <v>373.74</v>
       </c>
       <c r="F479" s="16">
         <v>219.35</v>
       </c>
       <c r="G479" s="16">
         <v>1405.54</v>
       </c>
     </row>
-    <row r="480" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="480" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A480" s="24" t="s">
         <v>403</v>
       </c>
       <c r="B480" s="17">
         <v>3525.06</v>
       </c>
       <c r="C480" s="18">
         <v>1762.53</v>
       </c>
       <c r="D480" s="18">
         <v>4442.7</v>
       </c>
       <c r="E480" s="18">
         <v>1110.67</v>
       </c>
       <c r="F480" s="18">
         <v>651.86</v>
       </c>
       <c r="G480" s="18">
         <v>4176.92</v>
       </c>
     </row>
-    <row r="481" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="481" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A481" s="25" t="s">
         <v>404</v>
       </c>
       <c r="B481" s="19">
         <v>-464291.74</v>
       </c>
       <c r="C481" s="20">
         <v>0</v>
       </c>
       <c r="D481" s="20">
         <v>0</v>
       </c>
       <c r="E481" s="20">
         <v>0</v>
       </c>
       <c r="F481" s="20">
         <v>-44511.87</v>
       </c>
       <c r="G481" s="20">
         <v>-508803.61</v>
       </c>
     </row>
-    <row r="482" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="482" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A482" s="23" t="s">
         <v>405</v>
       </c>
       <c r="B482" s="15">
         <v>31737.97</v>
       </c>
       <c r="C482" s="16">
         <v>15868.98</v>
       </c>
       <c r="D482" s="16">
         <v>51305</v>
       </c>
       <c r="E482" s="16">
         <v>12826.25</v>
       </c>
       <c r="F482" s="16">
         <v>3042.73</v>
       </c>
       <c r="G482" s="16">
         <v>34780.699999999997</v>
       </c>
     </row>
-    <row r="483" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="483" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A483" s="23" t="s">
         <v>406</v>
       </c>
       <c r="B483" s="15">
         <v>298922.86</v>
       </c>
       <c r="C483" s="16">
         <v>149461.43</v>
       </c>
       <c r="D483" s="16">
         <v>483214.2</v>
       </c>
       <c r="E483" s="16">
         <v>120803.55</v>
       </c>
       <c r="F483" s="16">
         <v>28657.88</v>
       </c>
       <c r="G483" s="16">
         <v>327580.74</v>
       </c>
     </row>
-    <row r="484" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="484" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A484" s="23" t="s">
         <v>407</v>
       </c>
       <c r="B484" s="15">
         <v>76750.62</v>
       </c>
       <c r="C484" s="16">
         <v>38375.31</v>
       </c>
       <c r="D484" s="16">
         <v>124068.76</v>
       </c>
       <c r="E484" s="16">
         <v>31017.19</v>
       </c>
       <c r="F484" s="16">
         <v>7358.12</v>
       </c>
       <c r="G484" s="16">
         <v>84108.74</v>
       </c>
     </row>
-    <row r="485" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="485" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A485" s="23" t="s">
         <v>408</v>
       </c>
       <c r="B485" s="15">
         <v>9278.84</v>
       </c>
       <c r="C485" s="16">
         <v>4639.42</v>
       </c>
       <c r="D485" s="16">
         <v>14999.41</v>
       </c>
       <c r="E485" s="16">
         <v>3749.85</v>
       </c>
       <c r="F485" s="16">
         <v>889.57</v>
       </c>
       <c r="G485" s="16">
         <v>10168.41</v>
       </c>
     </row>
-    <row r="486" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="486" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A486" s="23" t="s">
         <v>656</v>
       </c>
       <c r="B486" s="15">
         <v>20763.02</v>
       </c>
       <c r="C486" s="16">
         <v>10381.51</v>
       </c>
       <c r="D486" s="16">
         <v>33563.800000000003</v>
       </c>
       <c r="E486" s="16">
         <v>8390.9500000000007</v>
       </c>
       <c r="F486" s="16">
         <v>1990.56</v>
       </c>
       <c r="G486" s="16">
         <v>22753.58</v>
       </c>
     </row>
-    <row r="487" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="487" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A487" s="24" t="s">
         <v>409</v>
       </c>
       <c r="B487" s="17">
         <v>26838.43</v>
       </c>
       <c r="C487" s="18">
         <v>13419.21</v>
       </c>
       <c r="D487" s="18">
         <v>43384.81</v>
       </c>
       <c r="E487" s="18">
         <v>10846.2</v>
       </c>
       <c r="F487" s="18">
         <v>2573.0100000000002</v>
       </c>
       <c r="G487" s="18">
         <v>29411.439999999999</v>
       </c>
     </row>
-    <row r="488" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="488" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A488" s="25" t="s">
         <v>410</v>
       </c>
       <c r="B488" s="19">
         <v>-602616.81000000006</v>
       </c>
       <c r="C488" s="20">
         <v>0</v>
       </c>
       <c r="D488" s="20">
         <v>0</v>
       </c>
       <c r="E488" s="20">
         <v>0</v>
       </c>
       <c r="F488" s="20">
         <v>-62985.88</v>
       </c>
       <c r="G488" s="20">
         <v>-665602.68999999994</v>
       </c>
     </row>
-    <row r="489" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="489" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A489" s="23" t="s">
         <v>411</v>
       </c>
       <c r="B489" s="15">
         <v>132210.31</v>
       </c>
       <c r="C489" s="16">
         <v>66105.149999999994</v>
       </c>
       <c r="D489" s="16">
         <v>209145.8</v>
       </c>
       <c r="E489" s="16">
         <v>52286.45</v>
       </c>
       <c r="F489" s="16">
         <v>13818.7</v>
       </c>
       <c r="G489" s="16">
         <v>146029.01</v>
       </c>
     </row>
-    <row r="490" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="490" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A490" s="23" t="s">
         <v>630</v>
       </c>
       <c r="B490" s="15">
         <v>380299.91</v>
       </c>
       <c r="C490" s="16">
         <v>190149.95</v>
       </c>
       <c r="D490" s="16">
         <v>601603.09</v>
       </c>
       <c r="E490" s="16">
         <v>150400.76999999999</v>
       </c>
       <c r="F490" s="16">
         <v>39749.18</v>
       </c>
       <c r="G490" s="16">
         <v>420049.09</v>
       </c>
     </row>
-    <row r="491" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="491" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A491" s="23" t="s">
         <v>631</v>
       </c>
       <c r="B491" s="15">
         <v>898.06</v>
       </c>
       <c r="C491" s="16">
         <v>449.03</v>
       </c>
       <c r="D491" s="16">
         <v>1420.65</v>
       </c>
       <c r="E491" s="16">
         <v>355.16</v>
       </c>
       <c r="F491" s="16">
         <v>93.87</v>
       </c>
       <c r="G491" s="16">
         <v>991.93</v>
       </c>
     </row>
-    <row r="492" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="492" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A492" s="23" t="s">
         <v>412</v>
       </c>
       <c r="B492" s="15">
         <v>63564.81</v>
       </c>
       <c r="C492" s="16">
         <v>31782.400000000001</v>
       </c>
       <c r="D492" s="16">
         <v>100554.29</v>
       </c>
       <c r="E492" s="16">
         <v>25138.57</v>
       </c>
       <c r="F492" s="16">
         <v>6643.83</v>
       </c>
       <c r="G492" s="16">
         <v>70208.639999999999</v>
       </c>
     </row>
-    <row r="493" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="493" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A493" s="24" t="s">
         <v>609</v>
       </c>
       <c r="B493" s="17">
         <v>25643.72</v>
       </c>
       <c r="C493" s="18">
         <v>12821.86</v>
       </c>
       <c r="D493" s="18">
         <v>40566.25</v>
       </c>
       <c r="E493" s="18">
         <v>10141.56</v>
       </c>
       <c r="F493" s="18">
         <v>2680.3</v>
       </c>
       <c r="G493" s="18">
         <v>28324.02</v>
       </c>
     </row>
-    <row r="494" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="494" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A494" s="25" t="s">
         <v>413</v>
       </c>
       <c r="B494" s="19">
         <v>-8153.18</v>
       </c>
       <c r="C494" s="20">
         <v>0</v>
       </c>
       <c r="D494" s="20">
         <v>0</v>
       </c>
       <c r="E494" s="20">
         <v>0</v>
       </c>
       <c r="F494" s="20">
         <v>-1458.76</v>
       </c>
       <c r="G494" s="20">
         <v>-9611.94</v>
       </c>
     </row>
-    <row r="495" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="495" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A495" s="23" t="s">
         <v>414</v>
       </c>
       <c r="B495" s="15">
         <v>423.41</v>
       </c>
       <c r="C495" s="16">
         <v>211.7</v>
       </c>
       <c r="D495" s="16">
         <v>543.79</v>
       </c>
       <c r="E495" s="16">
         <v>135.94</v>
       </c>
       <c r="F495" s="16">
         <v>75.760000000000005</v>
       </c>
       <c r="G495" s="16">
         <v>499.17</v>
       </c>
     </row>
-    <row r="496" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="496" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A496" s="23" t="s">
         <v>415</v>
       </c>
       <c r="B496" s="15">
         <v>0</v>
       </c>
       <c r="C496" s="16">
         <v>0</v>
       </c>
       <c r="D496" s="16">
         <v>0</v>
       </c>
       <c r="E496" s="16">
         <v>0</v>
       </c>
       <c r="F496" s="16">
         <v>0</v>
       </c>
       <c r="G496" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="497" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="497" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A497" s="23" t="s">
         <v>416</v>
       </c>
       <c r="B497" s="15">
         <v>926.61</v>
       </c>
       <c r="C497" s="16">
         <v>463.3</v>
       </c>
       <c r="D497" s="16">
         <v>1190.07</v>
       </c>
       <c r="E497" s="16">
         <v>297.51</v>
       </c>
       <c r="F497" s="16">
         <v>165.79</v>
       </c>
       <c r="G497" s="16">
         <v>1092.4000000000001</v>
       </c>
     </row>
-    <row r="498" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="498" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A498" s="23" t="s">
         <v>417</v>
       </c>
       <c r="B498" s="15">
         <v>260.41000000000003</v>
       </c>
       <c r="C498" s="16">
         <v>130.19999999999999</v>
       </c>
       <c r="D498" s="16">
         <v>334.45</v>
       </c>
       <c r="E498" s="16">
         <v>83.61</v>
       </c>
       <c r="F498" s="16">
         <v>46.59</v>
       </c>
       <c r="G498" s="16">
         <v>307</v>
       </c>
     </row>
-    <row r="499" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="499" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A499" s="23" t="s">
         <v>418</v>
       </c>
       <c r="B499" s="15">
         <v>255.16</v>
       </c>
       <c r="C499" s="16">
         <v>127.58</v>
       </c>
       <c r="D499" s="16">
         <v>327.71</v>
       </c>
       <c r="E499" s="16">
         <v>81.92</v>
       </c>
       <c r="F499" s="16">
         <v>45.66</v>
       </c>
       <c r="G499" s="16">
         <v>300.82</v>
       </c>
     </row>
-    <row r="500" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="500" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A500" s="23" t="s">
         <v>419</v>
       </c>
       <c r="B500" s="15">
         <v>1143.3399999999999</v>
       </c>
       <c r="C500" s="16">
         <v>571.66999999999996</v>
       </c>
       <c r="D500" s="16">
         <v>1468.44</v>
       </c>
       <c r="E500" s="16">
         <v>367.11</v>
       </c>
       <c r="F500" s="16">
         <v>204.56</v>
       </c>
       <c r="G500" s="16">
         <v>1347.9</v>
       </c>
     </row>
-    <row r="501" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="501" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A501" s="23" t="s">
         <v>420</v>
       </c>
       <c r="B501" s="15">
         <v>4442.84</v>
       </c>
       <c r="C501" s="16">
         <v>2221.42</v>
       </c>
       <c r="D501" s="16">
         <v>5706.09</v>
       </c>
       <c r="E501" s="16">
         <v>1426.52</v>
       </c>
       <c r="F501" s="16">
         <v>794.9</v>
       </c>
       <c r="G501" s="16">
         <v>5237.74</v>
       </c>
     </row>
-    <row r="502" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="502" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A502" s="23" t="s">
         <v>421</v>
       </c>
       <c r="B502" s="15">
         <v>275.61</v>
       </c>
       <c r="C502" s="16">
         <v>137.80000000000001</v>
       </c>
       <c r="D502" s="16">
         <v>353.98</v>
       </c>
       <c r="E502" s="16">
         <v>88.49</v>
       </c>
       <c r="F502" s="16">
         <v>49.31</v>
       </c>
       <c r="G502" s="16">
         <v>324.92</v>
       </c>
     </row>
-    <row r="503" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="503" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A503" s="24" t="s">
         <v>422</v>
       </c>
       <c r="B503" s="17">
         <v>425.8</v>
       </c>
       <c r="C503" s="18">
         <v>212.9</v>
       </c>
       <c r="D503" s="18">
         <v>546.87</v>
       </c>
       <c r="E503" s="18">
         <v>136.71</v>
       </c>
       <c r="F503" s="18">
         <v>76.19</v>
       </c>
       <c r="G503" s="18">
         <v>501.99</v>
       </c>
     </row>
-    <row r="504" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="504" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A504" s="25" t="s">
         <v>423</v>
       </c>
       <c r="B504" s="19">
         <v>-99737.79</v>
       </c>
       <c r="C504" s="20">
         <v>0</v>
       </c>
       <c r="D504" s="20">
         <v>0</v>
       </c>
       <c r="E504" s="20">
         <v>0</v>
       </c>
       <c r="F504" s="20">
         <v>6414.44</v>
       </c>
       <c r="G504" s="20">
         <v>-93323.35</v>
       </c>
     </row>
-    <row r="505" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="505" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A505" s="24" t="s">
         <v>619</v>
       </c>
       <c r="B505" s="17">
         <v>99737.79</v>
       </c>
       <c r="C505" s="18">
         <v>49868.89</v>
       </c>
       <c r="D505" s="18">
         <v>225133.32</v>
       </c>
       <c r="E505" s="18">
         <v>56283.33</v>
       </c>
       <c r="F505" s="18">
         <v>-6414.44</v>
       </c>
       <c r="G505" s="18">
         <v>93323.35</v>
       </c>
     </row>
-    <row r="506" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="506" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A506" s="25" t="s">
         <v>424</v>
       </c>
       <c r="B506" s="19">
         <v>-74728.649999999994</v>
       </c>
       <c r="C506" s="20">
         <v>0</v>
       </c>
       <c r="D506" s="20">
         <v>0</v>
       </c>
       <c r="E506" s="20">
         <v>0</v>
       </c>
       <c r="F506" s="20">
         <v>-3689.6</v>
       </c>
       <c r="G506" s="20">
         <v>-78418.25</v>
       </c>
     </row>
-    <row r="507" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="507" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A507" s="23" t="s">
         <v>425</v>
       </c>
       <c r="B507" s="15">
         <v>2517.2399999999998</v>
       </c>
       <c r="C507" s="16">
         <v>1258.6199999999999</v>
       </c>
       <c r="D507" s="16">
         <v>4537.3500000000004</v>
       </c>
       <c r="E507" s="16">
         <v>1134.33</v>
       </c>
       <c r="F507" s="16">
         <v>124.29</v>
       </c>
       <c r="G507" s="16">
         <v>2641.53</v>
       </c>
     </row>
-    <row r="508" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="508" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A508" s="23" t="s">
         <v>426</v>
       </c>
       <c r="B508" s="15">
         <v>28447.82</v>
       </c>
       <c r="C508" s="16">
         <v>14223.91</v>
       </c>
       <c r="D508" s="16">
         <v>51277.41</v>
       </c>
       <c r="E508" s="16">
         <v>12819.35</v>
       </c>
       <c r="F508" s="16">
         <v>1404.56</v>
       </c>
       <c r="G508" s="16">
         <v>29852.38</v>
       </c>
     </row>
-    <row r="509" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="509" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A509" s="23" t="s">
         <v>427</v>
       </c>
       <c r="B509" s="15">
         <v>3404.35</v>
       </c>
       <c r="C509" s="16">
         <v>1702.17</v>
       </c>
       <c r="D509" s="16">
         <v>6136.37</v>
       </c>
       <c r="E509" s="16">
         <v>1534.09</v>
       </c>
       <c r="F509" s="16">
         <v>168.08</v>
       </c>
       <c r="G509" s="16">
         <v>3572.43</v>
       </c>
     </row>
-    <row r="510" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="510" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A510" s="23" t="s">
         <v>656</v>
       </c>
       <c r="B510" s="15">
         <v>34938.07</v>
       </c>
       <c r="C510" s="16">
         <v>17469.03</v>
       </c>
       <c r="D510" s="16">
         <v>62976.15</v>
       </c>
       <c r="E510" s="16">
         <v>15744.03</v>
       </c>
       <c r="F510" s="16">
         <v>1725</v>
       </c>
       <c r="G510" s="16">
         <v>36663.07</v>
       </c>
     </row>
-    <row r="511" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="511" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A511" s="23" t="s">
         <v>428</v>
       </c>
       <c r="B511" s="15">
         <v>3904.73</v>
       </c>
       <c r="C511" s="16">
         <v>1952.36</v>
       </c>
       <c r="D511" s="16">
         <v>7038.3</v>
       </c>
       <c r="E511" s="16">
         <v>1759.57</v>
       </c>
       <c r="F511" s="16">
         <v>192.79</v>
       </c>
       <c r="G511" s="16">
         <v>4097.5200000000004</v>
       </c>
     </row>
-    <row r="512" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="512" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A512" s="23" t="s">
         <v>629</v>
       </c>
       <c r="B512" s="15">
         <v>0</v>
       </c>
       <c r="C512" s="16">
         <v>0</v>
       </c>
       <c r="D512" s="16">
         <v>0</v>
       </c>
       <c r="E512" s="16">
         <v>0</v>
       </c>
       <c r="F512" s="16">
         <v>0</v>
       </c>
       <c r="G512" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="513" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="513" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A513" s="24" t="s">
         <v>429</v>
       </c>
       <c r="B513" s="17">
         <v>1516.44</v>
       </c>
       <c r="C513" s="18">
         <v>758.22</v>
       </c>
       <c r="D513" s="18">
         <v>2733.39</v>
       </c>
       <c r="E513" s="18">
         <v>683.34</v>
       </c>
       <c r="F513" s="18">
         <v>74.88</v>
       </c>
       <c r="G513" s="18">
         <v>1591.32</v>
       </c>
     </row>
-    <row r="514" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="514" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A514" s="25" t="s">
         <v>430</v>
       </c>
       <c r="B514" s="19">
         <v>-20183.810000000001</v>
       </c>
       <c r="C514" s="20">
         <v>0</v>
       </c>
       <c r="D514" s="20">
         <v>0</v>
       </c>
       <c r="E514" s="20">
         <v>0</v>
       </c>
       <c r="F514" s="20">
         <v>-6479.31</v>
       </c>
       <c r="G514" s="20">
         <v>-26663.119999999999</v>
       </c>
     </row>
-    <row r="515" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="515" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A515" s="23" t="s">
         <v>431</v>
       </c>
       <c r="B515" s="15">
         <v>15661.33</v>
       </c>
       <c r="C515" s="16">
         <v>7830.66</v>
       </c>
       <c r="D515" s="16">
         <v>11212.56</v>
       </c>
       <c r="E515" s="16">
         <v>2803.14</v>
       </c>
       <c r="F515" s="16">
         <v>5027.5200000000004</v>
       </c>
       <c r="G515" s="16">
         <v>20688.849999999999</v>
       </c>
     </row>
-    <row r="516" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="516" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A516" s="24" t="s">
         <v>432</v>
       </c>
       <c r="B516" s="17">
         <v>4522.4799999999996</v>
       </c>
       <c r="C516" s="18">
         <v>2261.2399999999998</v>
       </c>
       <c r="D516" s="18">
         <v>3237.82</v>
       </c>
       <c r="E516" s="18">
         <v>809.45</v>
       </c>
       <c r="F516" s="18">
         <v>1451.79</v>
       </c>
       <c r="G516" s="18">
         <v>5974.27</v>
       </c>
     </row>
-    <row r="517" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="517" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A517" s="25" t="s">
         <v>433</v>
       </c>
       <c r="B517" s="19">
         <v>-44269.55</v>
       </c>
       <c r="C517" s="20">
         <v>0</v>
       </c>
       <c r="D517" s="20">
         <v>0</v>
       </c>
       <c r="E517" s="20">
         <v>0</v>
       </c>
       <c r="F517" s="20">
         <v>-1171.3</v>
       </c>
       <c r="G517" s="20">
         <v>-45440.85</v>
       </c>
     </row>
-    <row r="518" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="518" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A518" s="24" t="s">
         <v>434</v>
       </c>
       <c r="B518" s="17">
         <v>44269.55</v>
       </c>
       <c r="C518" s="18">
         <v>22134.77</v>
       </c>
       <c r="D518" s="18">
         <v>83853.91</v>
       </c>
       <c r="E518" s="18">
         <v>20963.47</v>
       </c>
       <c r="F518" s="18">
         <v>1171.3</v>
       </c>
       <c r="G518" s="18">
         <v>45440.85</v>
       </c>
     </row>
-    <row r="519" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="519" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A519" s="25" t="s">
         <v>435</v>
       </c>
       <c r="B519" s="19">
         <v>-691450.81</v>
       </c>
       <c r="C519" s="20">
         <v>0</v>
       </c>
       <c r="D519" s="20">
         <v>0</v>
       </c>
       <c r="E519" s="20">
         <v>0</v>
       </c>
       <c r="F519" s="20">
         <v>-156209.44</v>
       </c>
       <c r="G519" s="20">
         <v>-847660.25</v>
       </c>
     </row>
-    <row r="520" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="520" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A520" s="23" t="s">
         <v>436</v>
       </c>
       <c r="B520" s="15">
         <v>31111.31</v>
       </c>
       <c r="C520" s="16">
         <v>15555.65</v>
       </c>
       <c r="D520" s="16">
         <v>34108.519999999997</v>
       </c>
       <c r="E520" s="16">
         <v>8527.1299999999992</v>
       </c>
       <c r="F520" s="16">
         <v>7028.52</v>
       </c>
       <c r="G520" s="16">
         <v>38139.83</v>
       </c>
     </row>
-    <row r="521" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="521" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A521" s="23" t="s">
         <v>437</v>
       </c>
       <c r="B521" s="15">
         <v>7916.09</v>
       </c>
       <c r="C521" s="16">
         <v>3958.04</v>
       </c>
       <c r="D521" s="16">
         <v>8678.7099999999991</v>
       </c>
       <c r="E521" s="16">
         <v>2169.67</v>
       </c>
       <c r="F521" s="16">
         <v>1788.37</v>
       </c>
       <c r="G521" s="16">
         <v>9704.4599999999991</v>
       </c>
     </row>
-    <row r="522" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="522" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A522" s="23" t="s">
         <v>438</v>
       </c>
       <c r="B522" s="15">
         <v>267.89</v>
       </c>
       <c r="C522" s="16">
         <v>133.94</v>
       </c>
       <c r="D522" s="16">
         <v>293.7</v>
       </c>
       <c r="E522" s="16">
         <v>73.42</v>
       </c>
       <c r="F522" s="16">
         <v>60.52</v>
       </c>
       <c r="G522" s="16">
         <v>328.41</v>
       </c>
     </row>
-    <row r="523" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="523" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A523" s="23" t="s">
         <v>439</v>
       </c>
       <c r="B523" s="15">
         <v>25741.03</v>
       </c>
       <c r="C523" s="16">
         <v>12870.51</v>
       </c>
       <c r="D523" s="16">
         <v>28220.87</v>
       </c>
       <c r="E523" s="16">
         <v>7055.21</v>
       </c>
       <c r="F523" s="16">
         <v>5815.3</v>
       </c>
       <c r="G523" s="16">
         <v>31556.33</v>
       </c>
     </row>
-    <row r="524" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="524" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A524" s="23" t="s">
         <v>440</v>
       </c>
       <c r="B524" s="15">
         <v>2160.4</v>
       </c>
       <c r="C524" s="16">
         <v>1080.2</v>
       </c>
       <c r="D524" s="16">
         <v>2368.52</v>
       </c>
       <c r="E524" s="16">
         <v>592.13</v>
       </c>
       <c r="F524" s="16">
         <v>488.07</v>
       </c>
       <c r="G524" s="16">
         <v>2648.47</v>
       </c>
     </row>
-    <row r="525" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="525" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A525" s="23" t="s">
         <v>441</v>
       </c>
       <c r="B525" s="15">
         <v>541420.72</v>
       </c>
       <c r="C525" s="16">
         <v>270710.36</v>
       </c>
       <c r="D525" s="16">
         <v>593580.15</v>
       </c>
       <c r="E525" s="16">
         <v>148395.03</v>
       </c>
       <c r="F525" s="16">
         <v>122315.33</v>
       </c>
       <c r="G525" s="16">
         <v>663736.05000000005</v>
       </c>
     </row>
-    <row r="526" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="526" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A526" s="23" t="s">
         <v>651</v>
       </c>
       <c r="B526" s="15">
         <v>13632.44</v>
       </c>
       <c r="C526" s="16">
         <v>6816.22</v>
       </c>
       <c r="D526" s="16">
         <v>14945.77</v>
       </c>
       <c r="E526" s="16">
         <v>3736.44</v>
       </c>
       <c r="F526" s="16">
         <v>3079.78</v>
       </c>
       <c r="G526" s="16">
         <v>16712.22</v>
       </c>
     </row>
-    <row r="527" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="527" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A527" s="23" t="s">
         <v>442</v>
       </c>
       <c r="B527" s="15">
         <v>2394.9299999999998</v>
       </c>
       <c r="C527" s="16">
         <v>1197.46</v>
       </c>
       <c r="D527" s="16">
         <v>2625.65</v>
       </c>
       <c r="E527" s="16">
         <v>656.41</v>
       </c>
       <c r="F527" s="16">
         <v>541.04999999999995</v>
       </c>
       <c r="G527" s="16">
         <v>2935.98</v>
       </c>
     </row>
-    <row r="528" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="528" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A528" s="23" t="s">
         <v>443</v>
       </c>
       <c r="B528" s="15">
         <v>3204.41</v>
       </c>
       <c r="C528" s="16">
         <v>1602.2</v>
       </c>
       <c r="D528" s="16">
         <v>3513.12</v>
       </c>
       <c r="E528" s="16">
         <v>878.28</v>
       </c>
       <c r="F528" s="16">
         <v>723.92</v>
       </c>
       <c r="G528" s="16">
         <v>3928.33</v>
       </c>
     </row>
-    <row r="529" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="529" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A529" s="24" t="s">
         <v>444</v>
       </c>
       <c r="B529" s="17">
         <v>63601.59</v>
       </c>
       <c r="C529" s="18">
         <v>31800.79</v>
       </c>
       <c r="D529" s="18">
         <v>69728.850000000006</v>
       </c>
       <c r="E529" s="18">
         <v>17432.21</v>
       </c>
       <c r="F529" s="18">
         <v>14368.58</v>
       </c>
       <c r="G529" s="18">
         <v>77970.17</v>
       </c>
     </row>
-    <row r="530" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="530" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A530" s="25" t="s">
         <v>445</v>
       </c>
       <c r="B530" s="19">
         <v>-24493.84</v>
       </c>
       <c r="C530" s="20">
         <v>0</v>
       </c>
       <c r="D530" s="20">
         <v>0</v>
       </c>
       <c r="E530" s="20">
         <v>0</v>
       </c>
       <c r="F530" s="20">
         <v>-1208.17</v>
       </c>
       <c r="G530" s="20">
         <v>-25702.01</v>
       </c>
     </row>
-    <row r="531" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="531" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A531" s="23" t="s">
         <v>446</v>
       </c>
       <c r="B531" s="15">
         <v>7658.08</v>
       </c>
       <c r="C531" s="16">
         <v>3829.04</v>
       </c>
       <c r="D531" s="16">
         <v>13805.23</v>
       </c>
       <c r="E531" s="16">
         <v>3451.3</v>
       </c>
       <c r="F531" s="16">
         <v>377.74</v>
       </c>
       <c r="G531" s="16">
         <v>8035.82</v>
       </c>
     </row>
-    <row r="532" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="532" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A532" s="23" t="s">
         <v>645</v>
       </c>
       <c r="B532" s="15">
         <v>5062.76</v>
       </c>
       <c r="C532" s="16">
         <v>2531.38</v>
       </c>
       <c r="D532" s="16">
         <v>9126.64</v>
       </c>
       <c r="E532" s="16">
         <v>2281.66</v>
       </c>
       <c r="F532" s="16">
         <v>249.72</v>
       </c>
       <c r="G532" s="16">
         <v>5312.48</v>
       </c>
     </row>
-    <row r="533" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="533" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A533" s="24" t="s">
         <v>447</v>
       </c>
       <c r="B533" s="17">
         <v>11773</v>
       </c>
       <c r="C533" s="18">
         <v>5886.5</v>
       </c>
       <c r="D533" s="18">
         <v>21223.18</v>
       </c>
       <c r="E533" s="18">
         <v>5305.79</v>
       </c>
       <c r="F533" s="18">
         <v>580.71</v>
       </c>
       <c r="G533" s="18">
         <v>12353.71</v>
       </c>
     </row>
-    <row r="534" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="534" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A534" s="25" t="s">
         <v>448</v>
       </c>
       <c r="B534" s="19">
         <v>-363073.99</v>
       </c>
       <c r="C534" s="20">
         <v>0</v>
       </c>
       <c r="D534" s="20">
         <v>0</v>
       </c>
       <c r="E534" s="20">
         <v>0</v>
       </c>
       <c r="F534" s="20">
         <v>-36135.74</v>
       </c>
       <c r="G534" s="20">
         <v>-399209.73</v>
       </c>
     </row>
-    <row r="535" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="535" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A535" s="23" t="s">
         <v>641</v>
       </c>
       <c r="B535" s="15">
         <v>72878.63</v>
       </c>
       <c r="C535" s="16">
         <v>36439.31</v>
       </c>
       <c r="D535" s="16">
         <v>116743.64</v>
       </c>
       <c r="E535" s="16">
         <v>29185.91</v>
       </c>
       <c r="F535" s="16">
         <v>7253.4</v>
       </c>
       <c r="G535" s="16">
         <v>80132.03</v>
       </c>
     </row>
-    <row r="536" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="536" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A536" s="23" t="s">
         <v>449</v>
       </c>
       <c r="B536" s="15">
         <v>173733.27</v>
       </c>
       <c r="C536" s="16">
         <v>86866.63</v>
       </c>
       <c r="D536" s="16">
         <v>278301.8</v>
       </c>
       <c r="E536" s="16">
         <v>69575.45</v>
       </c>
       <c r="F536" s="16">
         <v>17291.18</v>
       </c>
       <c r="G536" s="16">
         <v>191024.45</v>
       </c>
     </row>
-    <row r="537" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="537" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A537" s="23" t="s">
         <v>450</v>
       </c>
       <c r="B537" s="15">
         <v>7611.81</v>
       </c>
       <c r="C537" s="16">
         <v>3805.9</v>
       </c>
       <c r="D537" s="16">
         <v>12193.3</v>
       </c>
       <c r="E537" s="16">
         <v>3048.32</v>
       </c>
       <c r="F537" s="16">
         <v>757.58</v>
       </c>
       <c r="G537" s="16">
         <v>8369.39</v>
       </c>
     </row>
-    <row r="538" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="538" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A538" s="23" t="s">
         <v>625</v>
       </c>
       <c r="B538" s="15">
         <v>61.91</v>
       </c>
       <c r="C538" s="16">
         <v>30.95</v>
       </c>
       <c r="D538" s="16">
         <v>99.18</v>
       </c>
       <c r="E538" s="16">
         <v>24.79</v>
       </c>
       <c r="F538" s="16">
         <v>6.16</v>
       </c>
       <c r="G538" s="16">
         <v>68.069999999999993</v>
       </c>
     </row>
-    <row r="539" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="539" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A539" s="23" t="s">
         <v>451</v>
       </c>
       <c r="B539" s="15">
         <v>16592.36</v>
       </c>
       <c r="C539" s="16">
         <v>8296.18</v>
       </c>
       <c r="D539" s="16">
         <v>26579.16</v>
       </c>
       <c r="E539" s="16">
         <v>6644.79</v>
       </c>
       <c r="F539" s="16">
         <v>1651.39</v>
       </c>
       <c r="G539" s="16">
         <v>18243.75</v>
       </c>
     </row>
-    <row r="540" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="540" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A540" s="23" t="s">
         <v>452</v>
       </c>
       <c r="B540" s="15">
         <v>11049.16</v>
       </c>
       <c r="C540" s="16">
         <v>5524.58</v>
       </c>
       <c r="D540" s="16">
         <v>17699.55</v>
       </c>
       <c r="E540" s="16">
         <v>4424.88</v>
       </c>
       <c r="F540" s="16">
         <v>1099.7</v>
       </c>
       <c r="G540" s="16">
         <v>12148.86</v>
       </c>
     </row>
-    <row r="541" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="541" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A541" s="23" t="s">
         <v>453</v>
       </c>
       <c r="B541" s="15">
         <v>29177.439999999999</v>
       </c>
       <c r="C541" s="16">
         <v>14588.72</v>
       </c>
       <c r="D541" s="16">
         <v>46739.08</v>
       </c>
       <c r="E541" s="16">
         <v>11684.77</v>
       </c>
       <c r="F541" s="16">
         <v>2903.95</v>
       </c>
       <c r="G541" s="16">
         <v>32081.39</v>
       </c>
     </row>
-    <row r="542" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="542" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A542" s="23" t="s">
         <v>454</v>
       </c>
       <c r="B542" s="15">
         <v>1455.44</v>
       </c>
       <c r="C542" s="16">
         <v>727.72</v>
       </c>
       <c r="D542" s="16">
         <v>2331.46</v>
       </c>
       <c r="E542" s="16">
         <v>582.86</v>
       </c>
       <c r="F542" s="16">
         <v>144.86000000000001</v>
       </c>
       <c r="G542" s="16">
         <v>1600.3</v>
       </c>
     </row>
-    <row r="543" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="543" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A543" s="23" t="s">
         <v>455</v>
       </c>
       <c r="B543" s="15">
         <v>2434</v>
       </c>
       <c r="C543" s="16">
         <v>1217</v>
       </c>
       <c r="D543" s="16">
         <v>3899</v>
       </c>
       <c r="E543" s="16">
         <v>974.75</v>
       </c>
       <c r="F543" s="16">
         <v>242.25</v>
       </c>
       <c r="G543" s="16">
         <v>2676.25</v>
       </c>
     </row>
-    <row r="544" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="544" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A544" s="23" t="s">
         <v>626</v>
       </c>
       <c r="B544" s="15">
         <v>3765.61</v>
       </c>
       <c r="C544" s="16">
         <v>1882.8</v>
       </c>
       <c r="D544" s="16">
         <v>6032.09</v>
       </c>
       <c r="E544" s="16">
         <v>1508.02</v>
       </c>
       <c r="F544" s="16">
         <v>374.78</v>
       </c>
       <c r="G544" s="16">
         <v>4140.3900000000003</v>
       </c>
     </row>
-    <row r="545" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="545" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A545" s="24" t="s">
         <v>456</v>
       </c>
       <c r="B545" s="17">
         <v>44314.36</v>
       </c>
       <c r="C545" s="18">
         <v>22157.18</v>
       </c>
       <c r="D545" s="18">
         <v>70986.789999999994</v>
       </c>
       <c r="E545" s="18">
         <v>17746.689999999999</v>
       </c>
       <c r="F545" s="18">
         <v>4410.49</v>
       </c>
       <c r="G545" s="18">
         <v>48724.85</v>
       </c>
     </row>
-    <row r="546" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="546" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A546" s="25" t="s">
         <v>457</v>
       </c>
       <c r="B546" s="19">
         <v>-75044.070000000007</v>
       </c>
       <c r="C546" s="20">
         <v>0</v>
       </c>
       <c r="D546" s="20">
         <v>0</v>
       </c>
       <c r="E546" s="20">
         <v>0</v>
       </c>
       <c r="F546" s="20">
         <v>-13233.51</v>
       </c>
       <c r="G546" s="20">
         <v>-88277.58</v>
       </c>
     </row>
-    <row r="547" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="547" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A547" s="23" t="s">
         <v>458</v>
       </c>
       <c r="B547" s="15">
         <v>1275.3800000000001</v>
       </c>
       <c r="C547" s="16">
         <v>637.69000000000005</v>
       </c>
       <c r="D547" s="16">
         <v>1651.14</v>
       </c>
       <c r="E547" s="16">
         <v>412.78</v>
       </c>
       <c r="F547" s="16">
         <v>224.91</v>
       </c>
       <c r="G547" s="16">
         <v>1500.29</v>
       </c>
     </row>
-    <row r="548" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="548" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A548" s="23" t="s">
         <v>459</v>
       </c>
       <c r="B548" s="15">
         <v>3442.07</v>
       </c>
       <c r="C548" s="16">
         <v>1721.03</v>
       </c>
       <c r="D548" s="16">
         <v>4456.2</v>
       </c>
       <c r="E548" s="16">
         <v>1114.05</v>
       </c>
       <c r="F548" s="16">
         <v>606.98</v>
       </c>
       <c r="G548" s="16">
         <v>4049.05</v>
       </c>
     </row>
-    <row r="549" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="549" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A549" s="23" t="s">
         <v>460</v>
       </c>
       <c r="B549" s="15">
         <v>27052.97</v>
       </c>
       <c r="C549" s="16">
         <v>13526.48</v>
       </c>
       <c r="D549" s="16">
         <v>35023.51</v>
       </c>
       <c r="E549" s="16">
         <v>8755.8700000000008</v>
       </c>
       <c r="F549" s="16">
         <v>4770.6099999999997</v>
       </c>
       <c r="G549" s="16">
         <v>31823.58</v>
       </c>
     </row>
-    <row r="550" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="550" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A550" s="23" t="s">
         <v>461</v>
       </c>
       <c r="B550" s="15">
         <v>1118.6199999999999</v>
       </c>
       <c r="C550" s="16">
         <v>559.30999999999995</v>
       </c>
       <c r="D550" s="16">
         <v>1448.2</v>
       </c>
       <c r="E550" s="16">
         <v>362.05</v>
       </c>
       <c r="F550" s="16">
         <v>197.26</v>
       </c>
       <c r="G550" s="16">
         <v>1315.88</v>
       </c>
     </row>
-    <row r="551" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="551" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A551" s="23" t="s">
         <v>462</v>
       </c>
       <c r="B551" s="15">
         <v>0</v>
       </c>
       <c r="C551" s="16">
         <v>0</v>
       </c>
       <c r="D551" s="16">
         <v>0</v>
       </c>
       <c r="E551" s="16">
         <v>0</v>
       </c>
       <c r="F551" s="16">
         <v>0</v>
       </c>
       <c r="G551" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="552" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="552" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A552" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B552" s="17">
         <v>42155.03</v>
       </c>
       <c r="C552" s="18">
         <v>21077.51</v>
       </c>
       <c r="D552" s="18">
         <v>54575.05</v>
       </c>
       <c r="E552" s="18">
         <v>13643.76</v>
       </c>
       <c r="F552" s="18">
         <v>7433.75</v>
       </c>
       <c r="G552" s="18">
         <v>49588.78</v>
       </c>
     </row>
-    <row r="553" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="553" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A553" s="25" t="s">
         <v>464</v>
       </c>
       <c r="B553" s="19">
         <v>-241840.7</v>
       </c>
       <c r="C553" s="20">
         <v>0</v>
       </c>
       <c r="D553" s="20">
         <v>0</v>
       </c>
       <c r="E553" s="20">
         <v>0</v>
       </c>
       <c r="F553" s="20">
         <v>-47155.57</v>
       </c>
       <c r="G553" s="20">
         <v>-288996.27</v>
       </c>
     </row>
-    <row r="554" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="554" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A554" s="23" t="s">
         <v>465</v>
       </c>
       <c r="B554" s="15">
         <v>15505.27</v>
       </c>
       <c r="C554" s="16">
         <v>7752.63</v>
       </c>
       <c r="D554" s="16">
         <v>18917.3</v>
       </c>
       <c r="E554" s="16">
         <v>4729.32</v>
       </c>
       <c r="F554" s="16">
         <v>3023.31</v>
       </c>
       <c r="G554" s="16">
         <v>18528.580000000002</v>
       </c>
     </row>
-    <row r="555" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="555" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A555" s="23" t="s">
         <v>466</v>
       </c>
       <c r="B555" s="15">
         <v>584.92999999999995</v>
       </c>
       <c r="C555" s="16">
         <v>292.45999999999998</v>
       </c>
       <c r="D555" s="16">
         <v>713.65</v>
       </c>
       <c r="E555" s="16">
         <v>178.41</v>
       </c>
       <c r="F555" s="16">
         <v>114.05</v>
       </c>
       <c r="G555" s="16">
         <v>698.98</v>
       </c>
     </row>
-    <row r="556" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="556" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A556" s="23" t="s">
         <v>467</v>
       </c>
       <c r="B556" s="15">
         <v>137088.16</v>
       </c>
       <c r="C556" s="16">
         <v>68544.08</v>
       </c>
       <c r="D556" s="16">
         <v>167255.22</v>
       </c>
       <c r="E556" s="16">
         <v>41813.800000000003</v>
       </c>
       <c r="F556" s="16">
         <v>26730.28</v>
       </c>
       <c r="G556" s="16">
         <v>163818.44</v>
       </c>
     </row>
-    <row r="557" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="557" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A557" s="23" t="s">
         <v>468</v>
       </c>
       <c r="B557" s="15">
         <v>754.13</v>
       </c>
       <c r="C557" s="16">
         <v>377.06</v>
       </c>
       <c r="D557" s="16">
         <v>920.09</v>
       </c>
       <c r="E557" s="16">
         <v>230.02</v>
       </c>
       <c r="F557" s="16">
         <v>147.04</v>
       </c>
       <c r="G557" s="16">
         <v>901.17</v>
       </c>
     </row>
-    <row r="558" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="558" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A558" s="23" t="s">
         <v>657</v>
       </c>
       <c r="B558" s="15">
         <v>13426.19</v>
       </c>
       <c r="C558" s="16">
         <v>6713.09</v>
       </c>
       <c r="D558" s="16">
         <v>16380.7</v>
       </c>
       <c r="E558" s="16">
         <v>4095.17</v>
       </c>
       <c r="F558" s="16">
         <v>2617.92</v>
       </c>
       <c r="G558" s="16">
         <v>16044.11</v>
       </c>
     </row>
-    <row r="559" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="559" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A559" s="23" t="s">
         <v>469</v>
       </c>
       <c r="B559" s="15">
         <v>655.42</v>
       </c>
       <c r="C559" s="16">
         <v>327.71</v>
       </c>
       <c r="D559" s="16">
         <v>799.64</v>
       </c>
       <c r="E559" s="16">
         <v>199.91</v>
       </c>
       <c r="F559" s="16">
         <v>127.8</v>
       </c>
       <c r="G559" s="16">
         <v>783.22</v>
       </c>
     </row>
-    <row r="560" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="560" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A560" s="23" t="s">
         <v>470</v>
       </c>
       <c r="B560" s="15">
         <v>422.9</v>
       </c>
       <c r="C560" s="16">
         <v>211.45</v>
       </c>
       <c r="D560" s="16">
         <v>515.96</v>
       </c>
       <c r="E560" s="16">
         <v>128.99</v>
       </c>
       <c r="F560" s="16">
         <v>82.46</v>
       </c>
       <c r="G560" s="16">
         <v>505.36</v>
       </c>
     </row>
-    <row r="561" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="561" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A561" s="23" t="s">
         <v>471</v>
       </c>
       <c r="B561" s="15">
         <v>4891.2299999999996</v>
       </c>
       <c r="C561" s="16">
         <v>2445.61</v>
       </c>
       <c r="D561" s="16">
         <v>5967.58</v>
       </c>
       <c r="E561" s="16">
         <v>1491.89</v>
       </c>
       <c r="F561" s="16">
         <v>953.72</v>
       </c>
       <c r="G561" s="16">
         <v>5844.95</v>
       </c>
     </row>
-    <row r="562" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="562" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A562" s="23" t="s">
         <v>472</v>
       </c>
       <c r="B562" s="15">
         <v>22454.52</v>
       </c>
       <c r="C562" s="16">
         <v>11227.26</v>
       </c>
       <c r="D562" s="16">
         <v>27395.77</v>
       </c>
       <c r="E562" s="16">
         <v>6848.94</v>
       </c>
       <c r="F562" s="16">
         <v>4378.32</v>
       </c>
       <c r="G562" s="16">
         <v>26832.84</v>
       </c>
     </row>
-    <row r="563" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="563" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A563" s="23" t="s">
         <v>473</v>
       </c>
       <c r="B563" s="15">
         <v>838.74</v>
       </c>
       <c r="C563" s="16">
         <v>419.37</v>
       </c>
       <c r="D563" s="16">
         <v>1023.3</v>
       </c>
       <c r="E563" s="16">
         <v>255.82</v>
       </c>
       <c r="F563" s="16">
         <v>163.55000000000001</v>
       </c>
       <c r="G563" s="16">
         <v>1002.29</v>
       </c>
     </row>
-    <row r="564" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="564" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A564" s="23" t="s">
         <v>474</v>
       </c>
       <c r="B564" s="15">
         <v>429.96</v>
       </c>
       <c r="C564" s="16">
         <v>214.98</v>
       </c>
       <c r="D564" s="16">
         <v>524.57000000000005</v>
       </c>
       <c r="E564" s="16">
         <v>131.13999999999999</v>
       </c>
       <c r="F564" s="16">
         <v>83.84</v>
       </c>
       <c r="G564" s="16">
         <v>513.79999999999995</v>
       </c>
     </row>
-    <row r="565" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="565" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A565" s="23" t="s">
         <v>646</v>
       </c>
       <c r="B565" s="15">
         <v>22059.86</v>
       </c>
       <c r="C565" s="16">
         <v>11029.93</v>
       </c>
       <c r="D565" s="16">
         <v>26914.27</v>
       </c>
       <c r="E565" s="16">
         <v>6728.56</v>
       </c>
       <c r="F565" s="16">
         <v>4301.37</v>
       </c>
       <c r="G565" s="16">
         <v>26361.23</v>
       </c>
     </row>
-    <row r="566" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="566" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A566" s="23" t="s">
         <v>475</v>
       </c>
       <c r="B566" s="15">
         <v>1973.41</v>
       </c>
       <c r="C566" s="16">
         <v>986.7</v>
       </c>
       <c r="D566" s="16">
         <v>2407.6799999999998</v>
       </c>
       <c r="E566" s="16">
         <v>601.91999999999996</v>
       </c>
       <c r="F566" s="16">
         <v>384.78</v>
       </c>
       <c r="G566" s="16">
         <v>2358.19</v>
       </c>
     </row>
-    <row r="567" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="567" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A567" s="23" t="s">
         <v>476</v>
       </c>
       <c r="B567" s="15">
         <v>6258.54</v>
       </c>
       <c r="C567" s="16">
         <v>3129.27</v>
       </c>
       <c r="D567" s="16">
         <v>7635.77</v>
       </c>
       <c r="E567" s="16">
         <v>1908.94</v>
       </c>
       <c r="F567" s="16">
         <v>1220.33</v>
       </c>
       <c r="G567" s="16">
         <v>7478.87</v>
       </c>
     </row>
-    <row r="568" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="568" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A568" s="24" t="s">
         <v>477</v>
       </c>
       <c r="B568" s="17">
         <v>14497.44</v>
       </c>
       <c r="C568" s="18">
         <v>7248.72</v>
       </c>
       <c r="D568" s="18">
         <v>17687.689999999999</v>
       </c>
       <c r="E568" s="18">
         <v>4421.92</v>
       </c>
       <c r="F568" s="18">
         <v>2826.8</v>
       </c>
       <c r="G568" s="18">
         <v>17324.240000000002</v>
       </c>
     </row>
-    <row r="569" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="569" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A569" s="25" t="s">
         <v>478</v>
       </c>
       <c r="B569" s="19">
         <v>-243475.34</v>
       </c>
       <c r="C569" s="20">
         <v>0</v>
       </c>
       <c r="D569" s="20">
         <v>0</v>
       </c>
       <c r="E569" s="20">
         <v>0</v>
       </c>
       <c r="F569" s="20">
         <v>-53594.559999999998</v>
       </c>
       <c r="G569" s="20">
         <v>-297069.90000000002</v>
       </c>
     </row>
-    <row r="570" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="570" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A570" s="23" t="s">
         <v>479</v>
       </c>
       <c r="B570" s="15">
         <v>96247.15</v>
       </c>
       <c r="C570" s="16">
         <v>48123.57</v>
       </c>
       <c r="D570" s="16">
         <v>107749.4</v>
       </c>
       <c r="E570" s="16">
         <v>26937.35</v>
       </c>
       <c r="F570" s="16">
         <v>21186.22</v>
       </c>
       <c r="G570" s="16">
         <v>117433.37</v>
       </c>
     </row>
-    <row r="571" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="571" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A571" s="23" t="s">
         <v>480</v>
       </c>
       <c r="B571" s="15">
         <v>13536.76</v>
       </c>
       <c r="C571" s="16">
         <v>6768.38</v>
       </c>
       <c r="D571" s="16">
         <v>15154.51</v>
       </c>
       <c r="E571" s="16">
         <v>3788.62</v>
       </c>
       <c r="F571" s="16">
         <v>2979.76</v>
       </c>
       <c r="G571" s="16">
         <v>16516.52</v>
       </c>
     </row>
-    <row r="572" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="572" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A572" s="23" t="s">
         <v>481</v>
       </c>
       <c r="B572" s="15">
         <v>15537.38</v>
       </c>
       <c r="C572" s="16">
         <v>7768.69</v>
       </c>
       <c r="D572" s="16">
         <v>17394.21</v>
       </c>
       <c r="E572" s="16">
         <v>4348.55</v>
       </c>
       <c r="F572" s="16">
         <v>3420.14</v>
       </c>
       <c r="G572" s="16">
         <v>18957.52</v>
       </c>
     </row>
-    <row r="573" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="573" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A573" s="23" t="s">
         <v>482</v>
       </c>
       <c r="B573" s="15">
         <v>92775.69</v>
       </c>
       <c r="C573" s="16">
         <v>46387.839999999997</v>
       </c>
       <c r="D573" s="16">
         <v>103863.08</v>
       </c>
       <c r="E573" s="16">
         <v>25965.77</v>
       </c>
       <c r="F573" s="16">
         <v>20422.07</v>
       </c>
       <c r="G573" s="16">
         <v>113197.75999999999</v>
       </c>
     </row>
-    <row r="574" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="574" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A574" s="23" t="s">
         <v>483</v>
       </c>
       <c r="B574" s="15">
         <v>8557.1200000000008</v>
       </c>
       <c r="C574" s="16">
         <v>4278.5600000000004</v>
       </c>
       <c r="D574" s="16">
         <v>9579.76</v>
       </c>
       <c r="E574" s="16">
         <v>2394.94</v>
       </c>
       <c r="F574" s="16">
         <v>1883.62</v>
       </c>
       <c r="G574" s="16">
         <v>10440.74</v>
       </c>
     </row>
-    <row r="575" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="575" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A575" s="24" t="s">
         <v>484</v>
       </c>
       <c r="B575" s="17">
         <v>16821.240000000002</v>
       </c>
       <c r="C575" s="18">
         <v>8410.6200000000008</v>
       </c>
       <c r="D575" s="18">
         <v>18831.5</v>
       </c>
       <c r="E575" s="18">
         <v>4707.87</v>
       </c>
       <c r="F575" s="18">
         <v>3702.75</v>
       </c>
       <c r="G575" s="18">
         <v>20523.990000000002</v>
       </c>
     </row>
-    <row r="576" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="576" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A576" s="25" t="s">
         <v>485</v>
       </c>
       <c r="B576" s="19">
         <v>-390275.22</v>
       </c>
       <c r="C576" s="20">
         <v>0</v>
       </c>
       <c r="D576" s="20">
         <v>0</v>
       </c>
       <c r="E576" s="20">
         <v>0</v>
       </c>
       <c r="F576" s="20">
         <v>-19905.64</v>
       </c>
       <c r="G576" s="20">
         <v>-410180.86</v>
       </c>
     </row>
-    <row r="577" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="577" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A577" s="23" t="s">
         <v>486</v>
       </c>
       <c r="B577" s="15">
         <v>27568.87</v>
       </c>
       <c r="C577" s="16">
         <v>13784.43</v>
       </c>
       <c r="D577" s="16">
         <v>49513.24</v>
       </c>
       <c r="E577" s="16">
         <v>12378.31</v>
       </c>
       <c r="F577" s="16">
         <v>1406.12</v>
       </c>
       <c r="G577" s="16">
         <v>28974.99</v>
       </c>
     </row>
-    <row r="578" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="578" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A578" s="23" t="s">
         <v>487</v>
       </c>
       <c r="B578" s="15">
         <v>4873.9399999999996</v>
       </c>
       <c r="C578" s="16">
         <v>2436.9699999999998</v>
       </c>
       <c r="D578" s="16">
         <v>8753.51</v>
       </c>
       <c r="E578" s="16">
         <v>2188.37</v>
       </c>
       <c r="F578" s="16">
         <v>248.6</v>
       </c>
       <c r="G578" s="16">
         <v>5122.54</v>
       </c>
     </row>
-    <row r="579" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="579" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A579" s="23" t="s">
         <v>488</v>
       </c>
       <c r="B579" s="15">
         <v>9239.41</v>
       </c>
       <c r="C579" s="16">
         <v>4619.7</v>
       </c>
       <c r="D579" s="16">
         <v>16593.830000000002</v>
       </c>
       <c r="E579" s="16">
         <v>4148.45</v>
       </c>
       <c r="F579" s="16">
         <v>471.25</v>
       </c>
       <c r="G579" s="16">
         <v>9710.66</v>
       </c>
     </row>
-    <row r="580" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="580" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A580" s="23" t="s">
         <v>489</v>
       </c>
       <c r="B580" s="15">
         <v>4625.17</v>
       </c>
       <c r="C580" s="16">
         <v>2312.58</v>
       </c>
       <c r="D580" s="16">
         <v>8306.73</v>
       </c>
       <c r="E580" s="16">
         <v>2076.6799999999998</v>
       </c>
       <c r="F580" s="16">
         <v>235.9</v>
       </c>
       <c r="G580" s="16">
         <v>4861.07</v>
       </c>
     </row>
-    <row r="581" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="581" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A581" s="23" t="s">
         <v>490</v>
       </c>
       <c r="B581" s="15">
         <v>17710.650000000001</v>
       </c>
       <c r="C581" s="16">
         <v>8855.32</v>
       </c>
       <c r="D581" s="16">
         <v>31808.04</v>
       </c>
       <c r="E581" s="16">
         <v>7952.01</v>
       </c>
       <c r="F581" s="16">
         <v>903.31</v>
       </c>
       <c r="G581" s="16">
         <v>18613.96</v>
       </c>
     </row>
-    <row r="582" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="582" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A582" s="23" t="s">
         <v>616</v>
       </c>
       <c r="B582" s="15">
         <v>60829.55</v>
       </c>
       <c r="C582" s="16">
         <v>30414.77</v>
       </c>
       <c r="D582" s="16">
         <v>109248.87</v>
       </c>
       <c r="E582" s="16">
         <v>27312.21</v>
       </c>
       <c r="F582" s="16">
         <v>3102.56</v>
       </c>
       <c r="G582" s="16">
         <v>63932.11</v>
       </c>
     </row>
-    <row r="583" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="583" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A583" s="23" t="s">
         <v>491</v>
       </c>
       <c r="B583" s="15">
         <v>21810.95</v>
       </c>
       <c r="C583" s="16">
         <v>10905.47</v>
       </c>
       <c r="D583" s="16">
         <v>39172.11</v>
       </c>
       <c r="E583" s="16">
         <v>9793.02</v>
       </c>
       <c r="F583" s="16">
         <v>1112.45</v>
       </c>
       <c r="G583" s="16">
         <v>22923.4</v>
       </c>
     </row>
-    <row r="584" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="584" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A584" s="23" t="s">
         <v>492</v>
       </c>
       <c r="B584" s="15">
         <v>13593.82</v>
       </c>
       <c r="C584" s="16">
         <v>6796.91</v>
       </c>
       <c r="D584" s="16">
         <v>24414.28</v>
       </c>
       <c r="E584" s="16">
         <v>6103.57</v>
       </c>
       <c r="F584" s="16">
         <v>693.34</v>
       </c>
       <c r="G584" s="16">
         <v>14287.16</v>
       </c>
     </row>
-    <row r="585" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="585" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A585" s="23" t="s">
         <v>493</v>
       </c>
       <c r="B585" s="15">
         <v>211124.17</v>
       </c>
       <c r="C585" s="16">
         <v>105562.08</v>
       </c>
       <c r="D585" s="16">
         <v>379175.53</v>
       </c>
       <c r="E585" s="16">
         <v>94793.88</v>
       </c>
       <c r="F585" s="16">
         <v>10768.2</v>
       </c>
       <c r="G585" s="16">
         <v>221892.37</v>
       </c>
     </row>
-    <row r="586" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="586" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A586" s="24" t="s">
         <v>494</v>
       </c>
       <c r="B586" s="17">
         <v>18898.689999999999</v>
       </c>
       <c r="C586" s="18">
         <v>9449.34</v>
       </c>
       <c r="D586" s="18">
         <v>33941.74</v>
       </c>
       <c r="E586" s="18">
         <v>8485.43</v>
       </c>
       <c r="F586" s="18">
         <v>963.91</v>
       </c>
       <c r="G586" s="18">
         <v>19862.599999999999</v>
       </c>
     </row>
-    <row r="587" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="587" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A587" s="25" t="s">
         <v>495</v>
       </c>
       <c r="B587" s="19">
         <v>-144785.54999999999</v>
       </c>
       <c r="C587" s="20">
         <v>0</v>
       </c>
       <c r="D587" s="20">
         <v>0</v>
       </c>
       <c r="E587" s="20">
         <v>0</v>
       </c>
       <c r="F587" s="20">
         <v>-13713.13</v>
       </c>
       <c r="G587" s="20">
         <v>-158498.68</v>
       </c>
     </row>
-    <row r="588" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="588" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A588" s="23" t="s">
         <v>496</v>
       </c>
       <c r="B588" s="15">
         <v>722.17</v>
       </c>
       <c r="C588" s="16">
         <v>361.08</v>
       </c>
       <c r="D588" s="16">
         <v>1170.74</v>
       </c>
       <c r="E588" s="16">
         <v>292.68</v>
       </c>
       <c r="F588" s="16">
         <v>68.400000000000006</v>
       </c>
       <c r="G588" s="16">
         <v>790.57</v>
       </c>
     </row>
-    <row r="589" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="589" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A589" s="23" t="s">
         <v>497</v>
       </c>
       <c r="B589" s="15">
         <v>1155.8800000000001</v>
       </c>
       <c r="C589" s="16">
         <v>577.94000000000005</v>
       </c>
       <c r="D589" s="16">
         <v>1873.86</v>
       </c>
       <c r="E589" s="16">
         <v>468.46</v>
       </c>
       <c r="F589" s="16">
         <v>109.48</v>
       </c>
       <c r="G589" s="16">
         <v>1265.3599999999999</v>
       </c>
     </row>
-    <row r="590" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="590" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A590" s="23" t="s">
         <v>498</v>
       </c>
       <c r="B590" s="15">
         <v>821.86</v>
       </c>
       <c r="C590" s="16">
         <v>410.93</v>
       </c>
       <c r="D590" s="16">
         <v>1332.36</v>
       </c>
       <c r="E590" s="16">
         <v>333.09</v>
       </c>
       <c r="F590" s="16">
         <v>77.84</v>
       </c>
       <c r="G590" s="16">
         <v>899.7</v>
       </c>
     </row>
-    <row r="591" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="591" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A591" s="23" t="s">
         <v>499</v>
       </c>
       <c r="B591" s="15">
         <v>72811.75</v>
       </c>
       <c r="C591" s="16">
         <v>36405.870000000003</v>
       </c>
       <c r="D591" s="16">
         <v>118038.51</v>
       </c>
       <c r="E591" s="16">
         <v>29509.62</v>
       </c>
       <c r="F591" s="16">
         <v>6896.25</v>
       </c>
       <c r="G591" s="16">
         <v>79708</v>
       </c>
     </row>
-    <row r="592" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="592" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A592" s="23" t="s">
         <v>500</v>
       </c>
       <c r="B592" s="15">
         <v>31936.799999999999</v>
       </c>
       <c r="C592" s="16">
         <v>15968.4</v>
       </c>
       <c r="D592" s="16">
         <v>51774.239999999998</v>
       </c>
       <c r="E592" s="16">
         <v>12943.56</v>
       </c>
       <c r="F592" s="16">
         <v>3024.84</v>
       </c>
       <c r="G592" s="16">
         <v>34961.64</v>
       </c>
     </row>
-    <row r="593" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="593" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A593" s="23" t="s">
         <v>501</v>
       </c>
       <c r="B593" s="15">
         <v>1292.6300000000001</v>
       </c>
       <c r="C593" s="16">
         <v>646.30999999999995</v>
       </c>
       <c r="D593" s="16">
         <v>2095.54</v>
       </c>
       <c r="E593" s="16">
         <v>523.88</v>
       </c>
       <c r="F593" s="16">
         <v>122.43</v>
       </c>
       <c r="G593" s="16">
         <v>1415.06</v>
       </c>
     </row>
-    <row r="594" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="594" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A594" s="23" t="s">
         <v>502</v>
       </c>
       <c r="B594" s="15">
         <v>18285.79</v>
       </c>
       <c r="C594" s="16">
         <v>9142.89</v>
       </c>
       <c r="D594" s="16">
         <v>29643.94</v>
       </c>
       <c r="E594" s="16">
         <v>7410.98</v>
       </c>
       <c r="F594" s="16">
         <v>1731.91</v>
       </c>
       <c r="G594" s="16">
         <v>20017.7</v>
       </c>
     </row>
-    <row r="595" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="595" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A595" s="24" t="s">
         <v>503</v>
       </c>
       <c r="B595" s="17">
         <v>17758.669999999998</v>
       </c>
       <c r="C595" s="18">
         <v>8879.33</v>
       </c>
       <c r="D595" s="18">
         <v>28789.4</v>
       </c>
       <c r="E595" s="18">
         <v>7197.35</v>
       </c>
       <c r="F595" s="18">
         <v>1681.98</v>
       </c>
       <c r="G595" s="18">
         <v>19440.650000000001</v>
       </c>
     </row>
-    <row r="596" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="596" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A596" s="25" t="s">
         <v>504</v>
       </c>
       <c r="B596" s="19">
         <v>-83921.68</v>
       </c>
       <c r="C596" s="20">
         <v>0</v>
       </c>
       <c r="D596" s="20">
         <v>0</v>
       </c>
       <c r="E596" s="20">
         <v>0</v>
       </c>
       <c r="F596" s="20">
         <v>-12726.47</v>
       </c>
       <c r="G596" s="20">
         <v>-96648.15</v>
       </c>
     </row>
-    <row r="597" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="597" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A597" s="23" t="s">
         <v>505</v>
       </c>
       <c r="B597" s="15">
         <v>1205.19</v>
       </c>
       <c r="C597" s="16">
         <v>602.59</v>
       </c>
       <c r="D597" s="16">
         <v>1679.34</v>
       </c>
       <c r="E597" s="16">
         <v>419.83</v>
       </c>
       <c r="F597" s="16">
         <v>182.76</v>
       </c>
       <c r="G597" s="16">
         <v>1387.95</v>
       </c>
     </row>
-    <row r="598" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="598" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A598" s="23" t="s">
         <v>506</v>
       </c>
       <c r="B598" s="15">
         <v>59474.58</v>
       </c>
       <c r="C598" s="16">
         <v>29737.29</v>
       </c>
       <c r="D598" s="16">
         <v>82872.649999999994</v>
       </c>
       <c r="E598" s="16">
         <v>20718.16</v>
       </c>
       <c r="F598" s="16">
         <v>9019.1299999999992</v>
       </c>
       <c r="G598" s="16">
         <v>68493.710000000006</v>
       </c>
     </row>
-    <row r="599" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="599" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A599" s="23" t="s">
         <v>658</v>
       </c>
       <c r="B599" s="15">
         <v>0</v>
       </c>
       <c r="C599" s="16">
         <v>0</v>
       </c>
       <c r="D599" s="16">
         <v>0</v>
       </c>
       <c r="E599" s="16">
         <v>0</v>
       </c>
       <c r="F599" s="16">
         <v>0</v>
       </c>
       <c r="G599" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="600" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="600" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A600" s="23" t="s">
         <v>624</v>
       </c>
       <c r="B600" s="15">
         <v>0</v>
       </c>
       <c r="C600" s="16">
         <v>0</v>
       </c>
       <c r="D600" s="16">
         <v>0</v>
       </c>
       <c r="E600" s="16">
         <v>0</v>
       </c>
       <c r="F600" s="16">
         <v>0</v>
       </c>
       <c r="G600" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="601" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="601" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A601" s="23" t="s">
         <v>507</v>
       </c>
       <c r="B601" s="15">
         <v>4239.16</v>
       </c>
       <c r="C601" s="16">
         <v>2119.58</v>
       </c>
       <c r="D601" s="16">
         <v>5906.9</v>
       </c>
       <c r="E601" s="16">
         <v>1476.72</v>
       </c>
       <c r="F601" s="16">
         <v>642.86</v>
       </c>
       <c r="G601" s="16">
         <v>4882.0200000000004</v>
       </c>
     </row>
-    <row r="602" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="602" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A602" s="23" t="s">
         <v>627</v>
       </c>
       <c r="B602" s="15">
         <v>1121.1199999999999</v>
       </c>
       <c r="C602" s="16">
         <v>560.55999999999995</v>
       </c>
       <c r="D602" s="16">
         <v>1562.18</v>
       </c>
       <c r="E602" s="16">
         <v>390.54</v>
       </c>
       <c r="F602" s="16">
         <v>170.02</v>
       </c>
       <c r="G602" s="16">
         <v>1291.1400000000001</v>
       </c>
     </row>
-    <row r="603" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="603" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A603" s="23" t="s">
         <v>508</v>
       </c>
       <c r="B603" s="15">
         <v>4204.13</v>
       </c>
       <c r="C603" s="16">
         <v>2102.06</v>
       </c>
       <c r="D603" s="16">
         <v>5858.08</v>
       </c>
       <c r="E603" s="16">
         <v>1464.52</v>
       </c>
       <c r="F603" s="16">
         <v>637.54</v>
       </c>
       <c r="G603" s="16">
         <v>4841.67</v>
       </c>
     </row>
-    <row r="604" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="604" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A604" s="23" t="s">
         <v>509</v>
       </c>
       <c r="B604" s="15">
         <v>8247.11</v>
       </c>
       <c r="C604" s="16">
         <v>4123.55</v>
       </c>
       <c r="D604" s="16">
         <v>11491.62</v>
       </c>
       <c r="E604" s="16">
         <v>2872.9</v>
       </c>
       <c r="F604" s="16">
         <v>1250.6500000000001</v>
       </c>
       <c r="G604" s="16">
         <v>9497.76</v>
       </c>
     </row>
-    <row r="605" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="605" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A605" s="23" t="s">
         <v>510</v>
       </c>
       <c r="B605" s="15">
         <v>3755.72</v>
       </c>
       <c r="C605" s="16">
         <v>1877.86</v>
       </c>
       <c r="D605" s="16">
         <v>5233.2700000000004</v>
       </c>
       <c r="E605" s="16">
         <v>1308.31</v>
       </c>
       <c r="F605" s="16">
         <v>569.54999999999995</v>
       </c>
       <c r="G605" s="16">
         <v>4325.2700000000004</v>
       </c>
     </row>
-    <row r="606" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="606" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A606" s="24" t="s">
         <v>511</v>
       </c>
       <c r="B606" s="17">
         <v>1674.67</v>
       </c>
       <c r="C606" s="18">
         <v>837.33</v>
       </c>
       <c r="D606" s="18">
         <v>2333.5100000000002</v>
       </c>
       <c r="E606" s="18">
         <v>583.37</v>
       </c>
       <c r="F606" s="18">
         <v>253.96</v>
       </c>
       <c r="G606" s="18">
         <v>1928.63</v>
       </c>
     </row>
-    <row r="607" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="607" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A607" s="25" t="s">
         <v>512</v>
       </c>
       <c r="B607" s="19">
         <v>-36823.769999999997</v>
       </c>
       <c r="C607" s="20">
         <v>0</v>
       </c>
       <c r="D607" s="20">
         <v>0</v>
       </c>
       <c r="E607" s="20">
         <v>0</v>
       </c>
       <c r="F607" s="20">
         <v>-2623.21</v>
       </c>
       <c r="G607" s="20">
         <v>-39446.980000000003</v>
       </c>
     </row>
-    <row r="608" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="608" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A608" s="23" t="s">
         <v>513</v>
       </c>
       <c r="B608" s="15">
         <v>0</v>
       </c>
       <c r="C608" s="16">
         <v>0</v>
       </c>
       <c r="D608" s="16">
         <v>0</v>
       </c>
       <c r="E608" s="16">
         <v>0</v>
       </c>
       <c r="F608" s="16">
         <v>0</v>
       </c>
       <c r="G608" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="609" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="609" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A609" s="23" t="s">
         <v>514</v>
       </c>
       <c r="B609" s="15">
         <v>1195.01</v>
       </c>
       <c r="C609" s="16">
         <v>597.5</v>
       </c>
       <c r="D609" s="16">
         <v>2049.5100000000002</v>
       </c>
       <c r="E609" s="16">
         <v>512.37</v>
       </c>
       <c r="F609" s="16">
         <v>85.13</v>
       </c>
       <c r="G609" s="16">
         <v>1280.1400000000001</v>
       </c>
     </row>
-    <row r="610" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="610" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A610" s="23" t="s">
         <v>515</v>
       </c>
       <c r="B610" s="15">
         <v>32169.09</v>
       </c>
       <c r="C610" s="16">
         <v>16084.54</v>
       </c>
       <c r="D610" s="16">
         <v>55171.66</v>
       </c>
       <c r="E610" s="16">
         <v>13792.91</v>
       </c>
       <c r="F610" s="16">
         <v>2291.63</v>
       </c>
       <c r="G610" s="16">
         <v>34460.720000000001</v>
       </c>
     </row>
-    <row r="611" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="611" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A611" s="23" t="s">
         <v>657</v>
       </c>
       <c r="B611" s="15">
         <v>1508.45</v>
       </c>
       <c r="C611" s="16">
         <v>754.22</v>
       </c>
       <c r="D611" s="16">
         <v>2587.08</v>
       </c>
       <c r="E611" s="16">
         <v>646.77</v>
       </c>
       <c r="F611" s="16">
         <v>107.45</v>
       </c>
       <c r="G611" s="16">
         <v>1615.9</v>
       </c>
     </row>
-    <row r="612" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="612" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A612" s="24" t="s">
         <v>516</v>
       </c>
       <c r="B612" s="17">
         <v>1951.22</v>
       </c>
       <c r="C612" s="18">
         <v>975.61</v>
       </c>
       <c r="D612" s="18">
         <v>3346.44</v>
       </c>
       <c r="E612" s="18">
         <v>836.61</v>
       </c>
       <c r="F612" s="18">
         <v>139</v>
       </c>
       <c r="G612" s="18">
         <v>2090.2199999999998</v>
       </c>
     </row>
-    <row r="613" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="613" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A613" s="25" t="s">
         <v>517</v>
       </c>
       <c r="B613" s="19">
         <v>-194401.33</v>
       </c>
       <c r="C613" s="20">
         <v>0</v>
       </c>
       <c r="D613" s="20">
         <v>0</v>
       </c>
       <c r="E613" s="20">
         <v>0</v>
       </c>
       <c r="F613" s="20">
         <v>-15514.86</v>
       </c>
       <c r="G613" s="20">
         <v>-209916.19</v>
       </c>
     </row>
-    <row r="614" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="614" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A614" s="23" t="s">
         <v>518</v>
       </c>
       <c r="B614" s="15">
         <v>100186.56</v>
       </c>
       <c r="C614" s="16">
         <v>50093.279999999999</v>
       </c>
       <c r="D614" s="16">
         <v>168390.23</v>
       </c>
       <c r="E614" s="16">
         <v>42097.55</v>
       </c>
       <c r="F614" s="16">
         <v>7995.73</v>
       </c>
       <c r="G614" s="16">
         <v>108182.29</v>
       </c>
     </row>
-    <row r="615" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="615" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A615" s="23" t="s">
         <v>519</v>
       </c>
       <c r="B615" s="15">
         <v>11005.93</v>
       </c>
       <c r="C615" s="16">
         <v>5502.96</v>
       </c>
       <c r="D615" s="16">
         <v>18498.41</v>
       </c>
       <c r="E615" s="16">
         <v>4624.6000000000004</v>
       </c>
       <c r="F615" s="16">
         <v>878.36</v>
       </c>
       <c r="G615" s="16">
         <v>11884.29</v>
       </c>
     </row>
-    <row r="616" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="616" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A616" s="23" t="s">
         <v>617</v>
       </c>
       <c r="B616" s="15">
         <v>28674.06</v>
       </c>
       <c r="C616" s="16">
         <v>14337.03</v>
       </c>
       <c r="D616" s="16">
         <v>48194.41</v>
       </c>
       <c r="E616" s="16">
         <v>12048.6</v>
       </c>
       <c r="F616" s="16">
         <v>2288.4299999999998</v>
       </c>
       <c r="G616" s="16">
         <v>30962.49</v>
       </c>
     </row>
-    <row r="617" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="617" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A617" s="23" t="s">
         <v>520</v>
       </c>
       <c r="B617" s="15">
         <v>3739.62</v>
       </c>
       <c r="C617" s="16">
         <v>1869.81</v>
       </c>
       <c r="D617" s="16">
         <v>6285.42</v>
       </c>
       <c r="E617" s="16">
         <v>1571.35</v>
       </c>
       <c r="F617" s="16">
         <v>298.45999999999998</v>
       </c>
       <c r="G617" s="16">
         <v>4038.08</v>
       </c>
     </row>
-    <row r="618" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="618" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A618" s="23" t="s">
         <v>521</v>
       </c>
       <c r="B618" s="15">
         <v>4464.5200000000004</v>
       </c>
       <c r="C618" s="16">
         <v>2232.2600000000002</v>
       </c>
       <c r="D618" s="16">
         <v>7503.82</v>
       </c>
       <c r="E618" s="16">
         <v>1875.95</v>
       </c>
       <c r="F618" s="16">
         <v>356.31</v>
       </c>
       <c r="G618" s="16">
         <v>4820.83</v>
       </c>
     </row>
-    <row r="619" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="619" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A619" s="23" t="s">
         <v>522</v>
       </c>
       <c r="B619" s="15">
         <v>14250.72</v>
       </c>
       <c r="C619" s="16">
         <v>7125.36</v>
       </c>
       <c r="D619" s="16">
         <v>23952.13</v>
       </c>
       <c r="E619" s="16">
         <v>5988.03</v>
       </c>
       <c r="F619" s="16">
         <v>1137.33</v>
       </c>
       <c r="G619" s="16">
         <v>15388.05</v>
       </c>
     </row>
-    <row r="620" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="620" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A620" s="23" t="s">
         <v>523</v>
       </c>
       <c r="B620" s="15">
         <v>13922.79</v>
       </c>
       <c r="C620" s="16">
         <v>6961.39</v>
       </c>
       <c r="D620" s="16">
         <v>23400.97</v>
       </c>
       <c r="E620" s="16">
         <v>5850.24</v>
       </c>
       <c r="F620" s="16">
         <v>1111.1500000000001</v>
       </c>
       <c r="G620" s="16">
         <v>15033.94</v>
       </c>
     </row>
-    <row r="621" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="621" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A621" s="23" t="s">
         <v>524</v>
       </c>
       <c r="B621" s="15">
         <v>4919.0200000000004</v>
       </c>
       <c r="C621" s="16">
         <v>2459.5100000000002</v>
       </c>
       <c r="D621" s="16">
         <v>8267.7199999999993</v>
       </c>
       <c r="E621" s="16">
         <v>2066.9299999999998</v>
       </c>
       <c r="F621" s="16">
         <v>392.58</v>
       </c>
       <c r="G621" s="16">
         <v>5311.6</v>
       </c>
     </row>
-    <row r="622" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="622" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A622" s="23" t="s">
         <v>525</v>
       </c>
       <c r="B622" s="15">
         <v>3526.7</v>
       </c>
       <c r="C622" s="16">
         <v>1763.35</v>
       </c>
       <c r="D622" s="16">
         <v>5927.56</v>
       </c>
       <c r="E622" s="16">
         <v>1481.89</v>
       </c>
       <c r="F622" s="16">
         <v>281.45999999999998</v>
       </c>
       <c r="G622" s="16">
         <v>3808.16</v>
       </c>
     </row>
-    <row r="623" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="623" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A623" s="24" t="s">
         <v>526</v>
       </c>
       <c r="B623" s="17">
         <v>9711.41</v>
       </c>
       <c r="C623" s="18">
         <v>4855.7</v>
       </c>
       <c r="D623" s="18">
         <v>16322.61</v>
       </c>
       <c r="E623" s="18">
         <v>4080.65</v>
       </c>
       <c r="F623" s="18">
         <v>775.05</v>
       </c>
       <c r="G623" s="18">
         <v>10486.46</v>
       </c>
     </row>
-    <row r="624" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="624" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A624" s="25" t="s">
         <v>527</v>
       </c>
       <c r="B624" s="19">
         <v>-38611.879999999997</v>
       </c>
       <c r="C624" s="20">
         <v>0</v>
       </c>
       <c r="D624" s="20">
         <v>0</v>
       </c>
       <c r="E624" s="20">
         <v>0</v>
       </c>
       <c r="F624" s="20">
         <v>-8460.59</v>
       </c>
       <c r="G624" s="20">
         <v>-47072.47</v>
       </c>
     </row>
-    <row r="625" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="625" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A625" s="23" t="s">
         <v>528</v>
       </c>
       <c r="B625" s="15">
         <v>319.29000000000002</v>
       </c>
       <c r="C625" s="16">
         <v>159.63999999999999</v>
       </c>
       <c r="D625" s="16">
         <v>358.73</v>
       </c>
       <c r="E625" s="16">
         <v>89.68</v>
       </c>
       <c r="F625" s="16">
         <v>69.959999999999994</v>
       </c>
       <c r="G625" s="16">
         <v>389.25</v>
       </c>
     </row>
-    <row r="626" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="626" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A626" s="23" t="s">
         <v>638</v>
       </c>
       <c r="B626" s="15">
         <v>32239.63</v>
       </c>
       <c r="C626" s="16">
         <v>16119.81</v>
       </c>
       <c r="D626" s="16">
         <v>36222.019999999997</v>
       </c>
       <c r="E626" s="16">
         <v>9055.5</v>
       </c>
       <c r="F626" s="16">
         <v>7064.31</v>
       </c>
       <c r="G626" s="16">
         <v>39303.94</v>
       </c>
     </row>
-    <row r="627" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="627" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A627" s="23" t="s">
         <v>639</v>
       </c>
       <c r="B627" s="15">
         <v>0</v>
       </c>
       <c r="C627" s="16">
         <v>0</v>
       </c>
       <c r="D627" s="16">
         <v>0</v>
       </c>
       <c r="E627" s="16">
         <v>0</v>
       </c>
       <c r="F627" s="16">
         <v>0</v>
       </c>
       <c r="G627" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="628" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="628" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A628" s="24" t="s">
         <v>529</v>
       </c>
       <c r="B628" s="17">
         <v>6052.96</v>
       </c>
       <c r="C628" s="18">
         <v>3026.48</v>
       </c>
       <c r="D628" s="18">
         <v>6800.65</v>
       </c>
       <c r="E628" s="18">
         <v>1700.16</v>
       </c>
       <c r="F628" s="18">
         <v>1326.32</v>
       </c>
       <c r="G628" s="18">
         <v>7379.28</v>
       </c>
     </row>
-    <row r="629" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="629" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A629" s="25" t="s">
         <v>530</v>
       </c>
       <c r="B629" s="19">
         <v>-130720.67</v>
       </c>
       <c r="C629" s="20">
         <v>0</v>
       </c>
       <c r="D629" s="20">
         <v>0</v>
       </c>
       <c r="E629" s="20">
         <v>0</v>
       </c>
       <c r="F629" s="20">
         <v>-4062.04</v>
       </c>
       <c r="G629" s="20">
         <v>-134782.71</v>
       </c>
     </row>
-    <row r="630" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="630" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A630" s="23" t="s">
         <v>531</v>
       </c>
       <c r="B630" s="15">
         <v>11265.2</v>
       </c>
       <c r="C630" s="16">
         <v>5632.6</v>
       </c>
       <c r="D630" s="16">
         <v>21130.18</v>
       </c>
       <c r="E630" s="16">
         <v>5282.54</v>
       </c>
       <c r="F630" s="16">
         <v>350.06</v>
       </c>
       <c r="G630" s="16">
         <v>11615.26</v>
       </c>
     </row>
-    <row r="631" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="631" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A631" s="23" t="s">
         <v>659</v>
       </c>
       <c r="B631" s="15">
         <v>30563.34</v>
       </c>
       <c r="C631" s="16">
         <v>15281.67</v>
       </c>
       <c r="D631" s="16">
         <v>57327.77</v>
       </c>
       <c r="E631" s="16">
         <v>14331.94</v>
       </c>
       <c r="F631" s="16">
         <v>949.73</v>
       </c>
       <c r="G631" s="16">
         <v>31513.07</v>
       </c>
     </row>
-    <row r="632" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="632" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A632" s="23" t="s">
         <v>532</v>
       </c>
       <c r="B632" s="15">
         <v>78326.37</v>
       </c>
       <c r="C632" s="16">
         <v>39163.18</v>
       </c>
       <c r="D632" s="16">
         <v>146917.07</v>
       </c>
       <c r="E632" s="16">
         <v>36729.26</v>
       </c>
       <c r="F632" s="16">
         <v>2433.92</v>
       </c>
       <c r="G632" s="16">
         <v>80760.289999999994</v>
       </c>
     </row>
-    <row r="633" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="633" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A633" s="24" t="s">
         <v>533</v>
       </c>
       <c r="B633" s="17">
         <v>10565.76</v>
       </c>
       <c r="C633" s="18">
         <v>5282.88</v>
       </c>
       <c r="D633" s="18">
         <v>19818.23</v>
       </c>
       <c r="E633" s="18">
         <v>4954.55</v>
       </c>
       <c r="F633" s="18">
         <v>328.33</v>
       </c>
       <c r="G633" s="18">
         <v>10894.09</v>
       </c>
     </row>
-    <row r="634" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="634" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A634" s="25" t="s">
         <v>534</v>
       </c>
       <c r="B634" s="19">
         <v>-12045.56</v>
       </c>
       <c r="C634" s="20">
         <v>0</v>
       </c>
       <c r="D634" s="20">
         <v>0</v>
       </c>
       <c r="E634" s="20">
         <v>0</v>
       </c>
       <c r="F634" s="20">
         <v>-2444.54</v>
       </c>
       <c r="G634" s="20">
         <v>-14490.1</v>
       </c>
     </row>
-    <row r="635" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="635" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A635" s="24" t="s">
         <v>535</v>
       </c>
       <c r="B635" s="17">
         <v>12045.56</v>
       </c>
       <c r="C635" s="18">
         <v>6022.78</v>
       </c>
       <c r="D635" s="18">
         <v>14312.99</v>
       </c>
       <c r="E635" s="18">
         <v>3578.24</v>
       </c>
       <c r="F635" s="18">
         <v>2444.54</v>
       </c>
       <c r="G635" s="18">
         <v>14490.1</v>
       </c>
     </row>
-    <row r="636" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="636" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A636" s="25" t="s">
         <v>536</v>
       </c>
       <c r="B636" s="19">
         <v>-40483.11</v>
       </c>
       <c r="C636" s="20">
         <v>0</v>
       </c>
       <c r="D636" s="20">
         <v>0</v>
       </c>
       <c r="E636" s="20">
         <v>0</v>
       </c>
       <c r="F636" s="20">
         <v>-134.9</v>
       </c>
       <c r="G636" s="20">
         <v>-40618.01</v>
       </c>
     </row>
-    <row r="637" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="637" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A637" s="23" t="s">
         <v>537</v>
       </c>
       <c r="B637" s="15">
         <v>39625.31</v>
       </c>
       <c r="C637" s="16">
         <v>19812.650000000001</v>
       </c>
       <c r="D637" s="16">
         <v>78722.44</v>
       </c>
       <c r="E637" s="16">
         <v>19680.61</v>
       </c>
       <c r="F637" s="16">
         <v>132.04</v>
       </c>
       <c r="G637" s="16">
         <v>39757.35</v>
       </c>
     </row>
-    <row r="638" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="638" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A638" s="24" t="s">
         <v>538</v>
       </c>
       <c r="B638" s="17">
         <v>857.8</v>
       </c>
       <c r="C638" s="18">
         <v>428.9</v>
       </c>
       <c r="D638" s="18">
         <v>1704.17</v>
       </c>
       <c r="E638" s="18">
         <v>426.04</v>
       </c>
       <c r="F638" s="18">
         <v>2.86</v>
       </c>
       <c r="G638" s="18">
         <v>860.66</v>
       </c>
     </row>
-    <row r="639" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="639" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A639" s="25" t="s">
         <v>539</v>
       </c>
       <c r="B639" s="19">
         <v>2508.14</v>
       </c>
       <c r="C639" s="20">
         <v>1254.07</v>
       </c>
       <c r="D639" s="20">
         <v>4841.1099999999997</v>
       </c>
       <c r="E639" s="20">
         <v>1210.27</v>
       </c>
       <c r="F639" s="20">
         <v>43.8</v>
       </c>
       <c r="G639" s="20">
         <v>2551.94</v>
       </c>
     </row>
-    <row r="640" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="640" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A640" s="24" t="s">
         <v>540</v>
       </c>
       <c r="B640" s="17">
         <v>-2508.14</v>
       </c>
       <c r="C640" s="18">
         <v>0</v>
       </c>
       <c r="D640" s="18">
         <v>0</v>
       </c>
       <c r="E640" s="18">
         <v>0</v>
       </c>
       <c r="F640" s="18">
         <v>-43.8</v>
       </c>
       <c r="G640" s="18">
         <v>-2551.94</v>
       </c>
     </row>
-    <row r="641" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="641" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A641" s="25" t="s">
         <v>541</v>
       </c>
       <c r="B641" s="19">
         <v>-485206.77</v>
       </c>
       <c r="C641" s="20">
         <v>0</v>
       </c>
       <c r="D641" s="20">
         <v>0</v>
       </c>
       <c r="E641" s="20">
         <v>0</v>
       </c>
       <c r="F641" s="20">
         <v>-38058.01</v>
       </c>
       <c r="G641" s="20">
         <v>-523264.78</v>
       </c>
     </row>
-    <row r="642" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="642" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A642" s="23" t="s">
         <v>542</v>
       </c>
       <c r="B642" s="15">
         <v>982.58</v>
       </c>
       <c r="C642" s="16">
         <v>491.29</v>
       </c>
       <c r="D642" s="16">
         <v>1656.87</v>
       </c>
       <c r="E642" s="16">
         <v>414.21</v>
       </c>
       <c r="F642" s="16">
         <v>77.08</v>
       </c>
       <c r="G642" s="16">
         <v>1059.6600000000001</v>
       </c>
     </row>
-    <row r="643" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="643" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A643" s="23" t="s">
         <v>543</v>
       </c>
       <c r="B643" s="15">
         <v>0</v>
       </c>
       <c r="C643" s="16">
         <v>0</v>
       </c>
       <c r="D643" s="16">
         <v>0</v>
       </c>
       <c r="E643" s="16">
         <v>0</v>
       </c>
       <c r="F643" s="16">
         <v>0</v>
       </c>
       <c r="G643" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="644" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="644" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A644" s="23" t="s">
         <v>544</v>
       </c>
       <c r="B644" s="15">
         <v>85320.59</v>
       </c>
       <c r="C644" s="16">
         <v>42660.29</v>
       </c>
       <c r="D644" s="16">
         <v>143872.14000000001</v>
       </c>
       <c r="E644" s="16">
         <v>35968.03</v>
       </c>
       <c r="F644" s="16">
         <v>6692.26</v>
       </c>
       <c r="G644" s="16">
         <v>92012.85</v>
       </c>
     </row>
-    <row r="645" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="645" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A645" s="23" t="s">
         <v>545</v>
       </c>
       <c r="B645" s="15">
         <v>5897.57</v>
       </c>
       <c r="C645" s="16">
         <v>2948.78</v>
       </c>
       <c r="D645" s="16">
         <v>9944.7999999999993</v>
       </c>
       <c r="E645" s="16">
         <v>2486.1999999999998</v>
       </c>
       <c r="F645" s="16">
         <v>462.58</v>
       </c>
       <c r="G645" s="16">
         <v>6360.15</v>
       </c>
     </row>
-    <row r="646" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="646" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A646" s="23" t="s">
         <v>546</v>
       </c>
       <c r="B646" s="15">
         <v>10757.15</v>
       </c>
       <c r="C646" s="16">
         <v>5378.57</v>
       </c>
       <c r="D646" s="16">
         <v>18139.27</v>
       </c>
       <c r="E646" s="16">
         <v>4534.8100000000004</v>
       </c>
       <c r="F646" s="16">
         <v>843.76</v>
       </c>
       <c r="G646" s="16">
         <v>11600.91</v>
       </c>
     </row>
-    <row r="647" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="647" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A647" s="23" t="s">
         <v>547</v>
       </c>
       <c r="B647" s="15">
         <v>9637.07</v>
       </c>
       <c r="C647" s="16">
         <v>4818.53</v>
       </c>
       <c r="D647" s="16">
         <v>16250.54</v>
       </c>
       <c r="E647" s="16">
         <v>4062.63</v>
       </c>
       <c r="F647" s="16">
         <v>755.9</v>
       </c>
       <c r="G647" s="16">
         <v>10392.969999999999</v>
       </c>
     </row>
-    <row r="648" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="648" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A648" s="23" t="s">
         <v>548</v>
       </c>
       <c r="B648" s="15">
         <v>680.44</v>
       </c>
       <c r="C648" s="16">
         <v>340.22</v>
       </c>
       <c r="D648" s="16">
         <v>1147.4000000000001</v>
       </c>
       <c r="E648" s="16">
         <v>286.85000000000002</v>
       </c>
       <c r="F648" s="16">
         <v>53.37</v>
       </c>
       <c r="G648" s="16">
         <v>733.81</v>
       </c>
     </row>
-    <row r="649" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="649" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A649" s="23" t="s">
         <v>652</v>
       </c>
       <c r="B649" s="15">
         <v>26.89</v>
       </c>
       <c r="C649" s="16">
         <v>13.44</v>
       </c>
       <c r="D649" s="16">
         <v>45.34</v>
       </c>
       <c r="E649" s="16">
         <v>11.33</v>
       </c>
       <c r="F649" s="16">
         <v>2.11</v>
       </c>
       <c r="G649" s="16">
         <v>29</v>
       </c>
     </row>
-    <row r="650" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="650" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A650" s="23" t="s">
         <v>549</v>
       </c>
       <c r="B650" s="15">
         <v>220005.57</v>
       </c>
       <c r="C650" s="16">
         <v>110002.78</v>
       </c>
       <c r="D650" s="16">
         <v>370985.14</v>
       </c>
       <c r="E650" s="16">
         <v>92746.28</v>
       </c>
       <c r="F650" s="16">
         <v>17256.5</v>
       </c>
       <c r="G650" s="16">
         <v>237262.07</v>
       </c>
     </row>
-    <row r="651" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="651" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A651" s="23" t="s">
         <v>653</v>
       </c>
       <c r="B651" s="15">
         <v>43214.2</v>
       </c>
       <c r="C651" s="16">
         <v>21607.1</v>
       </c>
       <c r="D651" s="16">
         <v>72870.100000000006</v>
       </c>
       <c r="E651" s="16">
         <v>18217.52</v>
       </c>
       <c r="F651" s="16">
         <v>3389.58</v>
       </c>
       <c r="G651" s="16">
         <v>46603.78</v>
       </c>
     </row>
-    <row r="652" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="652" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A652" s="23" t="s">
         <v>550</v>
       </c>
       <c r="B652" s="15">
         <v>1332.82</v>
       </c>
       <c r="C652" s="16">
         <v>666.41</v>
       </c>
       <c r="D652" s="16">
         <v>2247.4699999999998</v>
       </c>
       <c r="E652" s="16">
         <v>561.86</v>
       </c>
       <c r="F652" s="16">
         <v>104.55</v>
       </c>
       <c r="G652" s="16">
         <v>1437.37</v>
       </c>
     </row>
-    <row r="653" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="653" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A653" s="23" t="s">
         <v>551</v>
       </c>
       <c r="B653" s="15">
         <v>93591.11</v>
       </c>
       <c r="C653" s="16">
         <v>46795.55</v>
       </c>
       <c r="D653" s="16">
         <v>157818.32999999999</v>
       </c>
       <c r="E653" s="16">
         <v>39454.58</v>
       </c>
       <c r="F653" s="16">
         <v>7340.97</v>
       </c>
       <c r="G653" s="16">
         <v>100932.08</v>
       </c>
     </row>
-    <row r="654" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="654" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A654" s="23" t="s">
         <v>654</v>
       </c>
       <c r="B654" s="15">
         <v>6693.59</v>
       </c>
       <c r="C654" s="16">
         <v>3346.79</v>
       </c>
       <c r="D654" s="16">
         <v>11287.08</v>
       </c>
       <c r="E654" s="16">
         <v>2821.77</v>
       </c>
       <c r="F654" s="16">
         <v>525.02</v>
       </c>
       <c r="G654" s="16">
         <v>7218.61</v>
       </c>
     </row>
-    <row r="655" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="655" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A655" s="23" t="s">
         <v>552</v>
       </c>
       <c r="B655" s="15">
         <v>1897.7</v>
       </c>
       <c r="C655" s="16">
         <v>948.85</v>
       </c>
       <c r="D655" s="16">
         <v>3200</v>
       </c>
       <c r="E655" s="16">
         <v>800</v>
       </c>
       <c r="F655" s="16">
         <v>148.85</v>
       </c>
       <c r="G655" s="16">
         <v>2046.55</v>
       </c>
     </row>
-    <row r="656" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="656" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A656" s="24" t="s">
         <v>553</v>
       </c>
       <c r="B656" s="17">
         <v>5169.49</v>
       </c>
       <c r="C656" s="18">
         <v>2584.7399999999998</v>
       </c>
       <c r="D656" s="18">
         <v>8717.07</v>
       </c>
       <c r="E656" s="18">
         <v>2179.2600000000002</v>
       </c>
       <c r="F656" s="18">
         <v>405.48</v>
       </c>
       <c r="G656" s="18">
         <v>5574.97</v>
       </c>
     </row>
-    <row r="657" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="657" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A657" s="25" t="s">
         <v>554</v>
       </c>
       <c r="B657" s="19">
         <v>-79499.399999999994</v>
       </c>
       <c r="C657" s="20">
         <v>0</v>
       </c>
       <c r="D657" s="20">
         <v>0</v>
       </c>
       <c r="E657" s="20">
         <v>0</v>
       </c>
       <c r="F657" s="20">
         <v>-11267.71</v>
       </c>
       <c r="G657" s="20">
         <v>-90767.11</v>
       </c>
     </row>
-    <row r="658" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="658" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A658" s="23" t="s">
         <v>555</v>
       </c>
       <c r="B658" s="15">
         <v>78980.33</v>
       </c>
       <c r="C658" s="16">
         <v>39490.160000000003</v>
       </c>
       <c r="D658" s="16">
         <v>113184.11</v>
       </c>
       <c r="E658" s="16">
         <v>28296.02</v>
       </c>
       <c r="F658" s="16">
         <v>11194.14</v>
       </c>
       <c r="G658" s="16">
         <v>90174.47</v>
       </c>
     </row>
-    <row r="659" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="659" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A659" s="23" t="s">
         <v>556</v>
       </c>
       <c r="B659" s="15">
         <v>173.79</v>
       </c>
       <c r="C659" s="16">
         <v>86.89</v>
       </c>
       <c r="D659" s="16">
         <v>249.06</v>
       </c>
       <c r="E659" s="16">
         <v>62.26</v>
       </c>
       <c r="F659" s="16">
         <v>24.63</v>
       </c>
       <c r="G659" s="16">
         <v>198.42</v>
       </c>
     </row>
-    <row r="660" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="660" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A660" s="24" t="s">
         <v>557</v>
       </c>
       <c r="B660" s="17">
         <v>345.28</v>
       </c>
       <c r="C660" s="18">
         <v>172.64</v>
       </c>
       <c r="D660" s="18">
         <v>494.81</v>
       </c>
       <c r="E660" s="18">
         <v>123.7</v>
       </c>
       <c r="F660" s="18">
         <v>48.94</v>
       </c>
       <c r="G660" s="18">
         <v>394.22</v>
       </c>
     </row>
-    <row r="661" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="661" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A661" s="25" t="s">
         <v>558</v>
       </c>
       <c r="B661" s="19">
         <v>-4751263.16</v>
       </c>
       <c r="C661" s="20">
         <v>0</v>
       </c>
       <c r="D661" s="20">
         <v>0</v>
       </c>
       <c r="E661" s="20">
         <v>0</v>
       </c>
       <c r="F661" s="20">
         <v>667129.41</v>
       </c>
       <c r="G661" s="20">
         <v>-4084133.75</v>
       </c>
     </row>
-    <row r="662" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="662" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A662" s="23" t="s">
         <v>642</v>
       </c>
       <c r="B662" s="15">
         <v>5496.5</v>
       </c>
       <c r="C662" s="16">
         <v>2748.25</v>
       </c>
       <c r="D662" s="16">
         <v>14080.07</v>
       </c>
       <c r="E662" s="16">
         <v>3520.01</v>
       </c>
       <c r="F662" s="16">
         <v>-771.76</v>
       </c>
       <c r="G662" s="16">
         <v>4724.74</v>
       </c>
     </row>
-    <row r="663" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="663" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A663" s="23" t="s">
         <v>621</v>
       </c>
       <c r="B663" s="15">
         <v>342479.4</v>
       </c>
       <c r="C663" s="16">
         <v>171239.7</v>
       </c>
       <c r="D663" s="16">
         <v>877310.24</v>
       </c>
       <c r="E663" s="16">
         <v>219327.56</v>
       </c>
       <c r="F663" s="16">
         <v>-48087.86</v>
       </c>
       <c r="G663" s="16">
         <v>294391.53999999998</v>
       </c>
     </row>
-    <row r="664" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="664" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A664" s="23" t="s">
         <v>622</v>
       </c>
       <c r="B664" s="15">
         <v>834688.81</v>
       </c>
       <c r="C664" s="16">
         <v>417344.4</v>
       </c>
       <c r="D664" s="16">
         <v>2138175.44</v>
       </c>
       <c r="E664" s="16">
         <v>534543.86</v>
       </c>
       <c r="F664" s="16">
         <v>-117199.46</v>
       </c>
       <c r="G664" s="16">
         <v>717489.35</v>
       </c>
     </row>
-    <row r="665" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="665" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A665" s="23" t="s">
         <v>660</v>
       </c>
       <c r="B665" s="15">
         <v>0</v>
       </c>
       <c r="C665" s="16">
         <v>0</v>
       </c>
       <c r="D665" s="16">
         <v>0</v>
       </c>
       <c r="E665" s="16">
         <v>0</v>
       </c>
       <c r="F665" s="16">
         <v>0</v>
       </c>
       <c r="G665" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="666" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="666" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A666" s="23" t="s">
         <v>631</v>
       </c>
       <c r="B666" s="15">
         <v>1341.14</v>
       </c>
       <c r="C666" s="16">
         <v>670.57</v>
       </c>
       <c r="D666" s="16">
         <v>3435.53</v>
       </c>
       <c r="E666" s="16">
         <v>858.88</v>
       </c>
       <c r="F666" s="16">
         <v>-188.31</v>
       </c>
       <c r="G666" s="16">
         <v>1152.83</v>
       </c>
     </row>
-    <row r="667" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="667" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A667" s="23" t="s">
         <v>559</v>
       </c>
       <c r="B667" s="15">
         <v>201837.16</v>
       </c>
       <c r="C667" s="16">
         <v>100918.58</v>
       </c>
       <c r="D667" s="16">
         <v>517034.91</v>
       </c>
       <c r="E667" s="16">
         <v>129258.72</v>
       </c>
       <c r="F667" s="16">
         <v>-28340.14</v>
       </c>
       <c r="G667" s="16">
         <v>173497.02</v>
       </c>
     </row>
-    <row r="668" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="668" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A668" s="23" t="s">
         <v>560</v>
       </c>
       <c r="B668" s="15">
         <v>175940.97</v>
       </c>
       <c r="C668" s="16">
         <v>87970.48</v>
       </c>
       <c r="D668" s="16">
         <v>450698.1</v>
       </c>
       <c r="E668" s="16">
         <v>112674.52</v>
       </c>
       <c r="F668" s="16">
         <v>-24704.04</v>
       </c>
       <c r="G668" s="16">
         <v>151236.93</v>
       </c>
     </row>
-    <row r="669" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="669" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A669" s="23" t="s">
         <v>561</v>
       </c>
       <c r="B669" s="15">
         <v>223779.52</v>
       </c>
       <c r="C669" s="16">
         <v>111889.76</v>
       </c>
       <c r="D669" s="16">
         <v>573243.43999999994</v>
       </c>
       <c r="E669" s="16">
         <v>143310.85999999999</v>
       </c>
       <c r="F669" s="16">
         <v>-31421.1</v>
       </c>
       <c r="G669" s="16">
         <v>192358.42</v>
       </c>
     </row>
-    <row r="670" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="670" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A670" s="23" t="s">
         <v>562</v>
       </c>
       <c r="B670" s="15">
         <v>103473.60000000001</v>
       </c>
       <c r="C670" s="16">
         <v>51736.800000000003</v>
       </c>
       <c r="D670" s="16">
         <v>265062.52</v>
       </c>
       <c r="E670" s="16">
         <v>66265.63</v>
       </c>
       <c r="F670" s="16">
         <v>-14528.83</v>
       </c>
       <c r="G670" s="16">
         <v>88944.77</v>
       </c>
     </row>
-    <row r="671" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="671" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A671" s="23" t="s">
         <v>632</v>
       </c>
       <c r="B671" s="15">
         <v>154112.87</v>
       </c>
       <c r="C671" s="16">
         <v>77056.429999999993</v>
       </c>
       <c r="D671" s="16">
         <v>394782.29</v>
       </c>
       <c r="E671" s="16">
         <v>98695.57</v>
       </c>
       <c r="F671" s="16">
         <v>-21639.14</v>
       </c>
       <c r="G671" s="16">
         <v>132473.73000000001</v>
       </c>
     </row>
-    <row r="672" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="672" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A672" s="23" t="s">
         <v>633</v>
       </c>
       <c r="B672" s="15">
         <v>2276182.44</v>
       </c>
       <c r="C672" s="16">
         <v>1138091.22</v>
       </c>
       <c r="D672" s="16">
         <v>5830768.7400000002</v>
       </c>
       <c r="E672" s="16">
         <v>1457692.18</v>
       </c>
       <c r="F672" s="16">
         <v>-319600.96000000002</v>
       </c>
       <c r="G672" s="16">
         <v>1956581.48</v>
       </c>
     </row>
-    <row r="673" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="673" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A673" s="23" t="s">
         <v>563</v>
       </c>
       <c r="B673" s="15">
         <v>54435.19</v>
       </c>
       <c r="C673" s="16">
         <v>27217.59</v>
       </c>
       <c r="D673" s="16">
         <v>139443.56</v>
       </c>
       <c r="E673" s="16">
         <v>34860.89</v>
       </c>
       <c r="F673" s="16">
         <v>-7643.3</v>
       </c>
       <c r="G673" s="16">
         <v>46791.89</v>
       </c>
     </row>
-    <row r="674" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="674" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A674" s="23" t="s">
         <v>640</v>
       </c>
       <c r="B674" s="15">
         <v>257946.95</v>
       </c>
       <c r="C674" s="16">
         <v>128973.47</v>
       </c>
       <c r="D674" s="16">
         <v>660768.23</v>
       </c>
       <c r="E674" s="16">
         <v>165192.04999999999</v>
       </c>
       <c r="F674" s="16">
         <v>-36218.58</v>
       </c>
       <c r="G674" s="16">
         <v>221728.37</v>
       </c>
     </row>
-    <row r="675" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="675" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A675" s="23" t="s">
         <v>564</v>
       </c>
       <c r="B675" s="15">
         <v>77553.52</v>
       </c>
       <c r="C675" s="16">
         <v>38776.76</v>
       </c>
       <c r="D675" s="16">
         <v>198664.5</v>
       </c>
       <c r="E675" s="16">
         <v>49666.12</v>
       </c>
       <c r="F675" s="16">
         <v>-10889.36</v>
       </c>
       <c r="G675" s="16">
         <v>66664.160000000003</v>
       </c>
     </row>
-    <row r="676" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="676" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A676" s="24" t="s">
         <v>650</v>
       </c>
       <c r="B676" s="17">
         <v>41995.09</v>
       </c>
       <c r="C676" s="18">
         <v>20997.54</v>
       </c>
       <c r="D676" s="18">
         <v>107576.45</v>
       </c>
       <c r="E676" s="18">
         <v>26894.11</v>
       </c>
       <c r="F676" s="18">
         <v>-5896.57</v>
       </c>
       <c r="G676" s="18">
         <v>36098.519999999997</v>
       </c>
     </row>
-    <row r="677" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="677" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A677" s="25" t="s">
         <v>565</v>
       </c>
       <c r="B677" s="19">
         <v>-14492.82</v>
       </c>
       <c r="C677" s="20">
         <v>0</v>
       </c>
       <c r="D677" s="20">
         <v>0</v>
       </c>
       <c r="E677" s="20">
         <v>0</v>
       </c>
       <c r="F677" s="20">
         <v>-3698.98</v>
       </c>
       <c r="G677" s="20">
         <v>-18191.8</v>
       </c>
     </row>
-    <row r="678" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="678" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A678" s="23" t="s">
         <v>566</v>
       </c>
       <c r="B678" s="15">
         <v>795.72</v>
       </c>
       <c r="C678" s="16">
         <v>397.86</v>
       </c>
       <c r="D678" s="16">
         <v>779.08</v>
       </c>
       <c r="E678" s="16">
         <v>194.77</v>
       </c>
       <c r="F678" s="16">
         <v>203.09</v>
       </c>
       <c r="G678" s="16">
         <v>998.81</v>
       </c>
     </row>
-    <row r="679" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="679" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A679" s="23" t="s">
         <v>567</v>
       </c>
       <c r="B679" s="15">
         <v>7246.41</v>
       </c>
       <c r="C679" s="16">
         <v>3623.2</v>
       </c>
       <c r="D679" s="16">
         <v>7094.85</v>
       </c>
       <c r="E679" s="16">
         <v>1773.71</v>
       </c>
       <c r="F679" s="16">
         <v>1849.49</v>
       </c>
       <c r="G679" s="16">
         <v>9095.9</v>
       </c>
     </row>
-    <row r="680" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="680" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A680" s="24" t="s">
         <v>568</v>
       </c>
       <c r="B680" s="17">
         <v>6450.69</v>
       </c>
       <c r="C680" s="18">
         <v>3225.34</v>
       </c>
       <c r="D680" s="18">
         <v>6315.77</v>
       </c>
       <c r="E680" s="18">
         <v>1578.94</v>
       </c>
       <c r="F680" s="18">
         <v>1646.4</v>
       </c>
       <c r="G680" s="18">
         <v>8097.09</v>
       </c>
     </row>
-    <row r="681" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="681" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A681" s="25" t="s">
         <v>569</v>
       </c>
       <c r="B681" s="19">
         <v>-13227.81</v>
       </c>
       <c r="C681" s="20">
         <v>0</v>
       </c>
       <c r="D681" s="20">
         <v>0</v>
       </c>
       <c r="E681" s="20">
         <v>0</v>
       </c>
       <c r="F681" s="20">
         <v>-2140.73</v>
       </c>
       <c r="G681" s="20">
         <v>-15368.54</v>
       </c>
     </row>
-    <row r="682" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="682" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A682" s="23" t="s">
         <v>570</v>
       </c>
       <c r="B682" s="15">
         <v>979.79</v>
       </c>
       <c r="C682" s="16">
         <v>489.89</v>
       </c>
       <c r="D682" s="16">
         <v>1325.33</v>
       </c>
       <c r="E682" s="16">
         <v>331.33</v>
       </c>
       <c r="F682" s="16">
         <v>158.56</v>
       </c>
       <c r="G682" s="16">
         <v>1138.3499999999999</v>
       </c>
     </row>
-    <row r="683" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="683" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A683" s="23" t="s">
         <v>571</v>
       </c>
       <c r="B683" s="15">
         <v>10773.74</v>
       </c>
       <c r="C683" s="16">
         <v>5386.87</v>
       </c>
       <c r="D683" s="16">
         <v>14573.19</v>
       </c>
       <c r="E683" s="16">
         <v>3643.29</v>
       </c>
       <c r="F683" s="16">
         <v>1743.58</v>
       </c>
       <c r="G683" s="16">
         <v>12517.32</v>
       </c>
     </row>
-    <row r="684" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="684" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A684" s="24" t="s">
         <v>572</v>
       </c>
       <c r="B684" s="17">
         <v>1474.28</v>
       </c>
       <c r="C684" s="18">
         <v>737.14</v>
       </c>
       <c r="D684" s="18">
         <v>1994.2</v>
       </c>
       <c r="E684" s="18">
         <v>498.55</v>
       </c>
       <c r="F684" s="18">
         <v>238.59</v>
       </c>
       <c r="G684" s="18">
         <v>1712.87</v>
       </c>
     </row>
-    <row r="685" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="685" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A685" s="25" t="s">
         <v>573</v>
       </c>
       <c r="B685" s="19">
         <v>-161255.56</v>
       </c>
       <c r="C685" s="20">
         <v>0</v>
       </c>
       <c r="D685" s="20">
         <v>0</v>
       </c>
       <c r="E685" s="20">
         <v>0</v>
       </c>
       <c r="F685" s="20">
         <v>29275.31</v>
       </c>
       <c r="G685" s="20">
         <v>-131980.25</v>
       </c>
     </row>
-    <row r="686" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="686" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A686" s="23" t="s">
         <v>610</v>
       </c>
       <c r="B686" s="15">
         <v>41375.879999999997</v>
       </c>
       <c r="C686" s="16">
         <v>20687.939999999999</v>
       </c>
       <c r="D686" s="16">
         <v>112798.28</v>
       </c>
       <c r="E686" s="16">
         <v>28199.57</v>
       </c>
       <c r="F686" s="16">
         <v>-7511.63</v>
       </c>
       <c r="G686" s="16">
         <v>33864.25</v>
       </c>
     </row>
-    <row r="687" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="687" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A687" s="23" t="s">
         <v>618</v>
       </c>
       <c r="B687" s="15">
         <v>44406.04</v>
       </c>
       <c r="C687" s="16">
         <v>22203.02</v>
       </c>
       <c r="D687" s="16">
         <v>121059.04</v>
       </c>
       <c r="E687" s="16">
         <v>30264.76</v>
       </c>
       <c r="F687" s="16">
         <v>-8061.74</v>
       </c>
       <c r="G687" s="16">
         <v>36344.300000000003</v>
       </c>
     </row>
-    <row r="688" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="688" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A688" s="23" t="s">
         <v>574</v>
       </c>
       <c r="B688" s="15">
         <v>68942.89</v>
       </c>
       <c r="C688" s="16">
         <v>34471.440000000002</v>
       </c>
       <c r="D688" s="16">
         <v>187951.03</v>
       </c>
       <c r="E688" s="16">
         <v>46987.75</v>
       </c>
       <c r="F688" s="16">
         <v>-12516.31</v>
       </c>
       <c r="G688" s="16">
         <v>56426.58</v>
       </c>
     </row>
-    <row r="689" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="689" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A689" s="24" t="s">
         <v>611</v>
       </c>
       <c r="B689" s="17">
         <v>6530.75</v>
       </c>
       <c r="C689" s="18">
         <v>3265.37</v>
       </c>
       <c r="D689" s="18">
         <v>17804.03</v>
       </c>
       <c r="E689" s="18">
         <v>4451</v>
       </c>
       <c r="F689" s="18">
         <v>-1185.6300000000001</v>
       </c>
       <c r="G689" s="18">
         <v>5345.12</v>
       </c>
     </row>
-    <row r="690" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="690" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A690" s="25" t="s">
         <v>575</v>
       </c>
       <c r="B690" s="19">
         <v>-252018.67</v>
       </c>
       <c r="C690" s="20">
         <v>0</v>
       </c>
       <c r="D690" s="20">
         <v>0</v>
       </c>
       <c r="E690" s="20">
         <v>0</v>
       </c>
       <c r="F690" s="20">
         <v>-36972.269999999997</v>
       </c>
       <c r="G690" s="20">
         <v>-288990.94</v>
       </c>
     </row>
-    <row r="691" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="691" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A691" s="23" t="s">
         <v>576</v>
       </c>
       <c r="B691" s="15">
         <v>945.28</v>
       </c>
       <c r="C691" s="16">
         <v>472.64</v>
       </c>
       <c r="D691" s="16">
         <v>1335.86</v>
       </c>
       <c r="E691" s="16">
         <v>333.96</v>
       </c>
       <c r="F691" s="16">
         <v>138.68</v>
       </c>
       <c r="G691" s="16">
         <v>1083.96</v>
       </c>
     </row>
-    <row r="692" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="692" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A692" s="23" t="s">
         <v>577</v>
       </c>
       <c r="B692" s="15">
         <v>4244.24</v>
       </c>
       <c r="C692" s="16">
         <v>2122.12</v>
       </c>
       <c r="D692" s="16">
         <v>5997.88</v>
       </c>
       <c r="E692" s="16">
         <v>1499.47</v>
       </c>
       <c r="F692" s="16">
         <v>622.65</v>
       </c>
       <c r="G692" s="16">
         <v>4866.8900000000003</v>
       </c>
     </row>
-    <row r="693" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="693" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A693" s="23" t="s">
         <v>578</v>
       </c>
       <c r="B693" s="15">
         <v>211747</v>
       </c>
       <c r="C693" s="16">
         <v>105873.5</v>
       </c>
       <c r="D693" s="16">
         <v>299237.09000000003</v>
       </c>
       <c r="E693" s="16">
         <v>74809.27</v>
       </c>
       <c r="F693" s="16">
         <v>31064.23</v>
       </c>
       <c r="G693" s="16">
         <v>242811.23</v>
       </c>
     </row>
-    <row r="694" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="694" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A694" s="23" t="s">
         <v>628</v>
       </c>
       <c r="B694" s="15">
         <v>21956.19</v>
       </c>
       <c r="C694" s="16">
         <v>10978.09</v>
       </c>
       <c r="D694" s="16">
         <v>31028.1</v>
       </c>
       <c r="E694" s="16">
         <v>7757.02</v>
       </c>
       <c r="F694" s="16">
         <v>3221.07</v>
       </c>
       <c r="G694" s="16">
         <v>25177.26</v>
       </c>
     </row>
-    <row r="695" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="695" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A695" s="23" t="s">
         <v>579</v>
       </c>
       <c r="B695" s="15">
         <v>3313.31</v>
       </c>
       <c r="C695" s="16">
         <v>1656.65</v>
       </c>
       <c r="D695" s="16">
         <v>4682.3100000000004</v>
       </c>
       <c r="E695" s="16">
         <v>1170.57</v>
       </c>
       <c r="F695" s="16">
         <v>486.08</v>
       </c>
       <c r="G695" s="16">
         <v>3799.39</v>
       </c>
     </row>
-    <row r="696" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="696" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A696" s="23" t="s">
         <v>580</v>
       </c>
       <c r="B696" s="15">
         <v>150.44999999999999</v>
       </c>
       <c r="C696" s="16">
         <v>75.22</v>
       </c>
       <c r="D696" s="16">
         <v>212.62</v>
       </c>
       <c r="E696" s="16">
         <v>53.15</v>
       </c>
       <c r="F696" s="16">
         <v>22.07</v>
       </c>
       <c r="G696" s="16">
         <v>172.52</v>
       </c>
     </row>
-    <row r="697" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="697" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A697" s="24" t="s">
         <v>581</v>
       </c>
       <c r="B697" s="17">
         <v>9662.2000000000007</v>
       </c>
       <c r="C697" s="18">
         <v>4831.1000000000004</v>
       </c>
       <c r="D697" s="18">
         <v>13654.44</v>
       </c>
       <c r="E697" s="18">
         <v>3413.61</v>
       </c>
       <c r="F697" s="18">
         <v>1417.49</v>
       </c>
       <c r="G697" s="18">
         <v>11079.69</v>
       </c>
     </row>
-    <row r="698" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="698" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A698" s="25" t="s">
         <v>582</v>
       </c>
       <c r="B698" s="19">
         <v>-67802.559999999998</v>
       </c>
       <c r="C698" s="20">
         <v>0</v>
       </c>
       <c r="D698" s="20">
         <v>0</v>
       </c>
       <c r="E698" s="20">
         <v>0</v>
       </c>
       <c r="F698" s="20">
         <v>-7906.61</v>
       </c>
       <c r="G698" s="20">
         <v>-75709.17</v>
       </c>
     </row>
-    <row r="699" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="699" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A699" s="23" t="s">
         <v>659</v>
       </c>
       <c r="B699" s="15">
         <v>568.4</v>
       </c>
       <c r="C699" s="16">
         <v>284.2</v>
       </c>
       <c r="D699" s="16">
         <v>871.68</v>
       </c>
       <c r="E699" s="16">
         <v>217.92</v>
       </c>
       <c r="F699" s="16">
         <v>66.28</v>
       </c>
       <c r="G699" s="16">
         <v>634.67999999999995</v>
       </c>
     </row>
-    <row r="700" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="700" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A700" s="23" t="s">
         <v>583</v>
       </c>
       <c r="B700" s="15">
         <v>35152.49</v>
       </c>
       <c r="C700" s="16">
         <v>17576.240000000002</v>
       </c>
       <c r="D700" s="16">
         <v>53908.13</v>
       </c>
       <c r="E700" s="16">
         <v>13477.03</v>
       </c>
       <c r="F700" s="16">
         <v>4099.21</v>
       </c>
       <c r="G700" s="16">
         <v>39251.699999999997</v>
       </c>
     </row>
-    <row r="701" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="701" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A701" s="23" t="s">
         <v>584</v>
       </c>
       <c r="B701" s="15">
         <v>3465.51</v>
       </c>
       <c r="C701" s="16">
         <v>1732.75</v>
       </c>
       <c r="D701" s="16">
         <v>5314.54</v>
       </c>
       <c r="E701" s="16">
         <v>1328.63</v>
       </c>
       <c r="F701" s="16">
         <v>404.12</v>
       </c>
       <c r="G701" s="16">
         <v>3869.63</v>
       </c>
     </row>
-    <row r="702" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="702" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A702" s="24" t="s">
         <v>585</v>
       </c>
       <c r="B702" s="17">
         <v>28616.16</v>
       </c>
       <c r="C702" s="18">
         <v>14308.08</v>
       </c>
       <c r="D702" s="18">
         <v>43884.34</v>
       </c>
       <c r="E702" s="18">
         <v>10971.08</v>
       </c>
       <c r="F702" s="18">
         <v>3337</v>
       </c>
       <c r="G702" s="18">
         <v>31953.16</v>
       </c>
     </row>
-    <row r="703" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="703" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A703" s="25" t="s">
         <v>586</v>
       </c>
       <c r="B703" s="19">
         <v>-232875.33</v>
       </c>
       <c r="C703" s="20">
         <v>0</v>
       </c>
       <c r="D703" s="20">
         <v>0</v>
       </c>
       <c r="E703" s="20">
         <v>0</v>
       </c>
       <c r="F703" s="20">
         <v>-9899.84</v>
       </c>
       <c r="G703" s="20">
         <v>-242775.17</v>
       </c>
     </row>
-    <row r="704" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="704" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A704" s="23" t="s">
         <v>587</v>
       </c>
       <c r="B704" s="15">
         <v>1409.65</v>
       </c>
       <c r="C704" s="16">
         <v>704.82</v>
       </c>
       <c r="D704" s="16">
         <v>2579.59</v>
       </c>
       <c r="E704" s="16">
         <v>644.89</v>
       </c>
       <c r="F704" s="16">
         <v>59.93</v>
       </c>
       <c r="G704" s="16">
         <v>1469.58</v>
       </c>
     </row>
-    <row r="705" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="705" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A705" s="23" t="s">
         <v>588</v>
       </c>
       <c r="B705" s="15">
         <v>3546.55</v>
       </c>
       <c r="C705" s="16">
         <v>1773.27</v>
       </c>
       <c r="D705" s="16">
         <v>6490.03</v>
       </c>
       <c r="E705" s="16">
         <v>1622.5</v>
       </c>
       <c r="F705" s="16">
         <v>150.77000000000001</v>
       </c>
       <c r="G705" s="16">
         <v>3697.32</v>
       </c>
     </row>
-    <row r="706" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="706" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A706" s="23" t="s">
         <v>649</v>
       </c>
       <c r="B706" s="15">
         <v>466.37</v>
       </c>
       <c r="C706" s="16">
         <v>233.18</v>
       </c>
       <c r="D706" s="16">
         <v>853.44</v>
       </c>
       <c r="E706" s="16">
         <v>213.36</v>
       </c>
       <c r="F706" s="16">
         <v>19.82</v>
       </c>
       <c r="G706" s="16">
         <v>486.19</v>
       </c>
     </row>
-    <row r="707" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="707" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A707" s="23" t="s">
         <v>589</v>
       </c>
       <c r="B707" s="15">
         <v>1552.48</v>
       </c>
       <c r="C707" s="16">
         <v>776.24</v>
       </c>
       <c r="D707" s="16">
         <v>2840.97</v>
       </c>
       <c r="E707" s="16">
         <v>710.24</v>
       </c>
       <c r="F707" s="16">
         <v>66</v>
       </c>
       <c r="G707" s="16">
         <v>1618.48</v>
       </c>
     </row>
-    <row r="708" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="708" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A708" s="23" t="s">
         <v>590</v>
       </c>
       <c r="B708" s="15">
         <v>1247.3599999999999</v>
       </c>
       <c r="C708" s="16">
         <v>623.67999999999995</v>
       </c>
       <c r="D708" s="16">
         <v>2282.61</v>
       </c>
       <c r="E708" s="16">
         <v>570.65</v>
       </c>
       <c r="F708" s="16">
         <v>53.03</v>
       </c>
       <c r="G708" s="16">
         <v>1300.3900000000001</v>
       </c>
     </row>
-    <row r="709" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="709" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A709" s="23" t="s">
         <v>635</v>
       </c>
       <c r="B709" s="15">
         <v>984.19</v>
       </c>
       <c r="C709" s="16">
         <v>492.09</v>
       </c>
       <c r="D709" s="16">
         <v>1801.03</v>
       </c>
       <c r="E709" s="16">
         <v>450.25</v>
       </c>
       <c r="F709" s="16">
         <v>41.84</v>
       </c>
       <c r="G709" s="16">
         <v>1026.03</v>
       </c>
     </row>
-    <row r="710" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="710" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A710" s="23" t="s">
         <v>591</v>
       </c>
       <c r="B710" s="15">
         <v>1088.32</v>
       </c>
       <c r="C710" s="16">
         <v>544.16</v>
       </c>
       <c r="D710" s="16">
         <v>1991.58</v>
       </c>
       <c r="E710" s="16">
         <v>497.89</v>
       </c>
       <c r="F710" s="16">
         <v>46.27</v>
       </c>
       <c r="G710" s="16">
         <v>1134.5899999999999</v>
       </c>
     </row>
-    <row r="711" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="711" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A711" s="23" t="s">
         <v>592</v>
       </c>
       <c r="B711" s="15">
         <v>2727.76</v>
       </c>
       <c r="C711" s="16">
         <v>1363.88</v>
       </c>
       <c r="D711" s="16">
         <v>4991.68</v>
       </c>
       <c r="E711" s="16">
         <v>1247.92</v>
       </c>
       <c r="F711" s="16">
         <v>115.96</v>
       </c>
       <c r="G711" s="16">
         <v>2843.72</v>
       </c>
     </row>
-    <row r="712" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="712" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A712" s="24" t="s">
         <v>593</v>
       </c>
       <c r="B712" s="17">
         <v>219852.65</v>
       </c>
       <c r="C712" s="18">
         <v>109926.32</v>
       </c>
       <c r="D712" s="18">
         <v>402320.4</v>
       </c>
       <c r="E712" s="18">
         <v>100580.1</v>
       </c>
       <c r="F712" s="18">
         <v>9346.2199999999993</v>
       </c>
       <c r="G712" s="18">
         <v>229198.87</v>
       </c>
     </row>
-    <row r="713" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="713" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A713" s="25" t="s">
         <v>594</v>
       </c>
       <c r="B713" s="19">
         <v>-37102.839999999997</v>
       </c>
       <c r="C713" s="20">
         <v>0</v>
       </c>
       <c r="D713" s="20">
         <v>0</v>
       </c>
       <c r="E713" s="20">
         <v>0</v>
       </c>
       <c r="F713" s="20">
         <v>-8405.61</v>
       </c>
       <c r="G713" s="20">
         <v>-45508.45</v>
       </c>
     </row>
-    <row r="714" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="714" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A714" s="23" t="s">
         <v>595</v>
       </c>
       <c r="B714" s="15">
         <v>5347.78</v>
       </c>
       <c r="C714" s="16">
         <v>2673.89</v>
       </c>
       <c r="D714" s="16">
         <v>5849.43</v>
       </c>
       <c r="E714" s="16">
         <v>1462.35</v>
       </c>
       <c r="F714" s="16">
         <v>1211.54</v>
       </c>
       <c r="G714" s="16">
         <v>6559.32</v>
       </c>
     </row>
-    <row r="715" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="715" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A715" s="23" t="s">
         <v>596</v>
       </c>
       <c r="B715" s="15">
         <v>3274.2</v>
       </c>
       <c r="C715" s="16">
         <v>1637.1</v>
       </c>
       <c r="D715" s="16">
         <v>3581.34</v>
       </c>
       <c r="E715" s="16">
         <v>895.33</v>
       </c>
       <c r="F715" s="16">
         <v>741.77</v>
       </c>
       <c r="G715" s="16">
         <v>4015.97</v>
       </c>
     </row>
-    <row r="716" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="716" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A716" s="23" t="s">
         <v>597</v>
       </c>
       <c r="B716" s="15">
         <v>11716.47</v>
       </c>
       <c r="C716" s="16">
         <v>5858.23</v>
       </c>
       <c r="D716" s="16">
         <v>12815.54</v>
       </c>
       <c r="E716" s="16">
         <v>3203.88</v>
       </c>
       <c r="F716" s="16">
         <v>2654.35</v>
       </c>
       <c r="G716" s="16">
         <v>14370.82</v>
       </c>
     </row>
-    <row r="717" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="717" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A717" s="24" t="s">
         <v>598</v>
       </c>
       <c r="B717" s="17">
         <v>16764.39</v>
       </c>
       <c r="C717" s="18">
         <v>8382.19</v>
       </c>
       <c r="D717" s="18">
         <v>18336.98</v>
       </c>
       <c r="E717" s="18">
         <v>4584.24</v>
       </c>
       <c r="F717" s="18">
         <v>3797.95</v>
       </c>
       <c r="G717" s="18">
         <v>20562.34</v>
       </c>
     </row>
-    <row r="718" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="718" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A718" s="25" t="s">
         <v>599</v>
       </c>
       <c r="B718" s="19">
         <v>-13304.52</v>
       </c>
       <c r="C718" s="20">
         <v>0</v>
       </c>
       <c r="D718" s="20">
         <v>0</v>
       </c>
       <c r="E718" s="20">
         <v>0</v>
       </c>
       <c r="F718" s="20">
         <v>-3540.62</v>
       </c>
       <c r="G718" s="20">
         <v>-16845.14</v>
       </c>
     </row>
-    <row r="719" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="719" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A719" s="27" t="s">
         <v>600</v>
       </c>
       <c r="B719" s="15">
         <v>13304.52</v>
       </c>
       <c r="C719" s="16">
         <v>6652.26</v>
       </c>
       <c r="D719" s="16">
         <v>12446.58</v>
       </c>
       <c r="E719" s="16">
         <v>3111.64</v>
       </c>
       <c r="F719" s="16">
         <v>3540.62</v>
       </c>
       <c r="G719" s="16">
         <v>16845.14</v>
       </c>
     </row>
-    <row r="720" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="720" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A720" s="3" t="s">
         <v>602</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.23" right="0.23" top="0.5" bottom="0.49" header="0.3" footer="0.3"/>
   <pageSetup fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>