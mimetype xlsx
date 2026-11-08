--- v0 (2025-10-02)
+++ v1 (2026-11-08)
@@ -1,56 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\ECM_working_and_reference\ECM-1869_IR_App\File_Templates\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Private\TAX COMPLIANCE\Examination\BI\Info_Reporting\Current Templates &amp; Instructions\Occ Lic Boards\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{84CA8794-4BE7-4212-BAB0-9D92E3A4C75D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12885"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Licensee Data File" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913" calcOnSave="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <si>
     <t>Board</t>
   </si>
   <si>
     <t>BoardTIN</t>
   </si>
   <si>
     <t>TIN</t>
   </si>
   <si>
@@ -107,51 +108,51 @@
   <si>
     <t>Add2</t>
   </si>
   <si>
     <t>Add3</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>St</t>
   </si>
   <si>
     <t>Zip</t>
   </si>
   <si>
     <t>County</t>
   </si>
   <si>
     <t>DisAct</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
@@ -460,51 +461,51 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:AA1"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="4" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="4.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="7.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="9.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="7.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="5.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="12" style="2" bestFit="1" customWidth="1"/>
@@ -618,31 +619,32 @@
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Licensee Data File</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>NCDOR</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Jerome M. Yaeger</dc:creator>
+  <dc:title>Occ_Lic_Board_Data_Template</dc:title>
+  <dc:creator>Tax Analytics</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>