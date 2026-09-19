--- v0 (2026-01-25)
+++ v1 (2026-09-19)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr hidePivotFieldList="1" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\kdwalford\Desktop\Accessibility\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Private\Tax Admin\Distribution Unit\Sales &amp; Use\S&amp;U Downloads\FY 25-26\5-November 2025\Website\Accessibility\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E8529576-2ECA-4671-A881-AE91D57AC76D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4AB43570-29E1-4394-B566-CD22A3E7EACE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="975" yWindow="1005" windowWidth="21600" windowHeight="11175" xr2:uid="{74CFBE31-186B-4642-87A4-4CFD6A2E19EC}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{74CFBE31-186B-4642-87A4-4CFD6A2E19EC}"/>
   </bookViews>
   <sheets>
     <sheet name="City Hold Harmless" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'City Hold Harmless'!$6:$6</definedName>
   </definedNames>
   <calcPr calcId="191029" calcOnSave="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -2965,16521 +2965,16521 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{83FEFE29-2220-4C36-BE0F-30048A1DC113}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G720"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="28.42578125" style="2" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="16.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="28.44140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="20.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="17.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="18.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="16.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="21" style="1" bestFit="1" customWidth="1"/>
-    <col min="8" max="16384" width="8.7109375" style="2"/>
+    <col min="8" max="16384" width="8.6640625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="5" customFormat="1" ht="24" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:7" s="5" customFormat="1" ht="23.4" x14ac:dyDescent="0.45">
       <c r="A1" s="11" t="s">
         <v>668</v>
       </c>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
         <v>605</v>
       </c>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A3" s="2" t="s">
         <v>661</v>
       </c>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A4" s="2" t="s">
         <v>606</v>
       </c>
     </row>
-    <row r="5" spans="1:7" ht="19.5" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:7" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A5" s="12" t="s">
         <v>601</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
     </row>
-    <row r="6" spans="1:7" ht="63" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:7" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A6" s="7" t="s">
         <v>604</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>663</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>664</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>665</v>
       </c>
       <c r="E6" s="9" t="s">
         <v>666</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>667</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>603</v>
       </c>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A7" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="13">
         <v>-679592.16</v>
       </c>
       <c r="C7" s="14">
         <v>0</v>
       </c>
       <c r="D7" s="14">
         <v>0</v>
       </c>
       <c r="E7" s="14">
         <v>0</v>
       </c>
       <c r="F7" s="14">
         <v>30416.07</v>
       </c>
       <c r="G7" s="14">
         <v>-649176.09</v>
       </c>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A8" s="23" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="15">
         <v>5822.37</v>
       </c>
       <c r="C8" s="16">
         <v>2911.18</v>
       </c>
       <c r="D8" s="16">
         <v>12687.1</v>
       </c>
       <c r="E8" s="16">
         <v>3171.77</v>
       </c>
       <c r="F8" s="16">
         <v>-260.58999999999997</v>
       </c>
       <c r="G8" s="16">
         <v>5561.78</v>
       </c>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A9" s="23" t="s">
         <v>607</v>
       </c>
       <c r="B9" s="15">
         <v>327463.51</v>
       </c>
       <c r="C9" s="16">
         <v>163731.75</v>
       </c>
       <c r="D9" s="16">
         <v>713551.35</v>
       </c>
       <c r="E9" s="16">
         <v>178387.83</v>
       </c>
       <c r="F9" s="16">
         <v>-14656.08</v>
       </c>
       <c r="G9" s="16">
         <v>312807.43</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A10" s="23" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="15">
         <v>63468.57</v>
       </c>
       <c r="C10" s="16">
         <v>31734.28</v>
       </c>
       <c r="D10" s="16">
         <v>138299.63</v>
       </c>
       <c r="E10" s="16">
         <v>34574.9</v>
       </c>
       <c r="F10" s="16">
         <v>-2840.62</v>
       </c>
       <c r="G10" s="16">
         <v>60627.95</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A11" s="23" t="s">
         <v>608</v>
       </c>
       <c r="B11" s="15">
         <v>25980.68</v>
       </c>
       <c r="C11" s="16">
         <v>12990.34</v>
       </c>
       <c r="D11" s="16">
         <v>56612.58</v>
       </c>
       <c r="E11" s="16">
         <v>14153.14</v>
       </c>
       <c r="F11" s="16">
         <v>-1162.8</v>
       </c>
       <c r="G11" s="16">
         <v>24817.88</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A12" s="23" t="s">
         <v>3</v>
       </c>
       <c r="B12" s="15">
         <v>115198.82</v>
       </c>
       <c r="C12" s="16">
         <v>57599.41</v>
       </c>
       <c r="D12" s="16">
         <v>251021.17</v>
       </c>
       <c r="E12" s="16">
         <v>62755.29</v>
       </c>
       <c r="F12" s="16">
         <v>-5155.88</v>
       </c>
       <c r="G12" s="16">
         <v>110042.94</v>
       </c>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A13" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="15">
         <v>19206.169999999998</v>
       </c>
       <c r="C13" s="16">
         <v>9603.08</v>
       </c>
       <c r="D13" s="16">
         <v>41850.74</v>
       </c>
       <c r="E13" s="16">
         <v>10462.68</v>
       </c>
       <c r="F13" s="16">
         <v>-859.6</v>
       </c>
       <c r="G13" s="16">
         <v>18346.57</v>
       </c>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A14" s="23" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="15">
         <v>14154.24</v>
       </c>
       <c r="C14" s="16">
         <v>7077.12</v>
       </c>
       <c r="D14" s="16">
         <v>30842.45</v>
       </c>
       <c r="E14" s="16">
         <v>7710.61</v>
       </c>
       <c r="F14" s="16">
         <v>-633.49</v>
       </c>
       <c r="G14" s="16">
         <v>13520.75</v>
       </c>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A15" s="23" t="s">
         <v>609</v>
       </c>
       <c r="B15" s="15">
         <v>89465.89</v>
       </c>
       <c r="C15" s="16">
         <v>44732.94</v>
       </c>
       <c r="D15" s="16">
         <v>194948.47</v>
       </c>
       <c r="E15" s="16">
         <v>48737.11</v>
       </c>
       <c r="F15" s="16">
         <v>-4004.17</v>
       </c>
       <c r="G15" s="16">
         <v>85461.72</v>
       </c>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A16" s="23" t="s">
         <v>6</v>
       </c>
       <c r="B16" s="15">
         <v>3285.37</v>
       </c>
       <c r="C16" s="16">
         <v>1642.68</v>
       </c>
       <c r="D16" s="16">
         <v>7158.9</v>
       </c>
       <c r="E16" s="16">
         <v>1789.72</v>
       </c>
       <c r="F16" s="16">
         <v>-147.04</v>
       </c>
       <c r="G16" s="16">
         <v>3138.33</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="17">
         <v>15546.54</v>
       </c>
       <c r="C17" s="18">
         <v>7773.27</v>
       </c>
       <c r="D17" s="18">
         <v>33876.300000000003</v>
       </c>
       <c r="E17" s="18">
         <v>8469.07</v>
       </c>
       <c r="F17" s="18">
         <v>-695.8</v>
       </c>
       <c r="G17" s="18">
         <v>14850.74</v>
       </c>
     </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A18" s="25" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="19">
         <v>-19929.259999999998</v>
       </c>
       <c r="C18" s="20">
         <v>0</v>
       </c>
       <c r="D18" s="20">
         <v>0</v>
       </c>
       <c r="E18" s="20">
         <v>0</v>
       </c>
       <c r="F18" s="20">
         <v>-4755.96</v>
       </c>
       <c r="G18" s="20">
         <v>-24685.22</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="17">
         <v>19929.259999999998</v>
       </c>
       <c r="C19" s="18">
         <v>9964.6299999999992</v>
       </c>
       <c r="D19" s="18">
         <v>20834.68</v>
       </c>
       <c r="E19" s="18">
         <v>5208.67</v>
       </c>
       <c r="F19" s="18">
         <v>4755.96</v>
       </c>
       <c r="G19" s="18">
         <v>24685.22</v>
       </c>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A20" s="25" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="15">
         <v>-15455.18</v>
       </c>
       <c r="C20" s="16">
         <v>0</v>
       </c>
       <c r="D20" s="16">
         <v>0</v>
       </c>
       <c r="E20" s="16">
         <v>0</v>
       </c>
       <c r="F20" s="16">
         <v>-2546.98</v>
       </c>
       <c r="G20" s="16">
         <v>-18002.16</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="24" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="15">
         <v>15455.18</v>
       </c>
       <c r="C21" s="16">
         <v>7727.59</v>
       </c>
       <c r="D21" s="16">
         <v>20722.46</v>
       </c>
       <c r="E21" s="16">
         <v>5180.6099999999997</v>
       </c>
       <c r="F21" s="16">
         <v>2546.98</v>
       </c>
       <c r="G21" s="16">
         <v>18002.16</v>
       </c>
     </row>
-    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A22" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="19">
         <v>-55709.69</v>
       </c>
       <c r="C22" s="20">
         <v>0</v>
       </c>
       <c r="D22" s="20">
         <v>0</v>
       </c>
       <c r="E22" s="20">
         <v>0</v>
       </c>
       <c r="F22" s="20">
         <v>-13138.45</v>
       </c>
       <c r="G22" s="20">
         <v>-68848.14</v>
       </c>
     </row>
-    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A23" s="23" t="s">
         <v>13</v>
       </c>
       <c r="B23" s="15">
         <v>2864.52</v>
       </c>
       <c r="C23" s="16">
         <v>1432.26</v>
       </c>
       <c r="D23" s="16">
         <v>3026.79</v>
       </c>
       <c r="E23" s="16">
         <v>756.69</v>
       </c>
       <c r="F23" s="16">
         <v>675.57</v>
       </c>
       <c r="G23" s="16">
         <v>3540.09</v>
       </c>
     </row>
-    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A24" s="23" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="15">
         <v>2548.39</v>
       </c>
       <c r="C24" s="16">
         <v>1274.19</v>
       </c>
       <c r="D24" s="16">
         <v>2692.76</v>
       </c>
       <c r="E24" s="16">
         <v>673.19</v>
       </c>
       <c r="F24" s="16">
         <v>601</v>
       </c>
       <c r="G24" s="16">
         <v>3149.39</v>
       </c>
     </row>
-    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A25" s="23" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="15">
         <v>987.09</v>
       </c>
       <c r="C25" s="16">
         <v>493.54</v>
       </c>
       <c r="D25" s="16">
         <v>1043.01</v>
       </c>
       <c r="E25" s="16">
         <v>260.75</v>
       </c>
       <c r="F25" s="16">
         <v>232.79</v>
       </c>
       <c r="G25" s="16">
         <v>1219.8800000000001</v>
       </c>
     </row>
-    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A26" s="23" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="15">
         <v>2135.48</v>
       </c>
       <c r="C26" s="16">
         <v>1067.74</v>
       </c>
       <c r="D26" s="16">
         <v>2256.46</v>
       </c>
       <c r="E26" s="16">
         <v>564.11</v>
       </c>
       <c r="F26" s="16">
         <v>503.63</v>
       </c>
       <c r="G26" s="16">
         <v>2639.11</v>
       </c>
     </row>
-    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A27" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="15">
         <v>2561.3000000000002</v>
       </c>
       <c r="C27" s="16">
         <v>1280.6500000000001</v>
       </c>
       <c r="D27" s="16">
         <v>2706.39</v>
       </c>
       <c r="E27" s="16">
         <v>676.59</v>
       </c>
       <c r="F27" s="16">
         <v>604.05999999999995</v>
       </c>
       <c r="G27" s="16">
         <v>3165.36</v>
       </c>
     </row>
-    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A28" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="15">
         <v>12238.71</v>
       </c>
       <c r="C28" s="16">
         <v>6119.35</v>
       </c>
       <c r="D28" s="16">
         <v>12932.03</v>
       </c>
       <c r="E28" s="16">
         <v>3233</v>
       </c>
       <c r="F28" s="16">
         <v>2886.35</v>
       </c>
       <c r="G28" s="16">
         <v>15125.06</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="17">
         <v>32374.2</v>
       </c>
       <c r="C29" s="18">
         <v>16187.1</v>
       </c>
       <c r="D29" s="18">
         <v>34208.21</v>
       </c>
       <c r="E29" s="18">
         <v>8552.0499999999993</v>
       </c>
       <c r="F29" s="18">
         <v>7635.05</v>
       </c>
       <c r="G29" s="18">
         <v>40009.25</v>
       </c>
     </row>
-    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A30" s="25" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="19">
         <v>-24404.66</v>
       </c>
       <c r="C30" s="20">
         <v>0</v>
       </c>
       <c r="D30" s="20">
         <v>0</v>
       </c>
       <c r="E30" s="20">
         <v>0</v>
       </c>
       <c r="F30" s="20">
         <v>-659.33</v>
       </c>
       <c r="G30" s="20">
         <v>-25063.99</v>
       </c>
     </row>
-    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A31" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="15">
         <v>12779.69</v>
       </c>
       <c r="C31" s="16">
         <v>6389.84</v>
       </c>
       <c r="D31" s="16">
         <v>24178.33</v>
       </c>
       <c r="E31" s="16">
         <v>6044.58</v>
       </c>
       <c r="F31" s="16">
         <v>345.26</v>
       </c>
       <c r="G31" s="16">
         <v>13124.95</v>
       </c>
     </row>
-    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A32" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="15">
         <v>975.24</v>
       </c>
       <c r="C32" s="16">
         <v>487.62</v>
       </c>
       <c r="D32" s="16">
         <v>1845.1</v>
       </c>
       <c r="E32" s="16">
         <v>461.27</v>
       </c>
       <c r="F32" s="16">
         <v>26.35</v>
       </c>
       <c r="G32" s="16">
         <v>1001.59</v>
       </c>
     </row>
-    <row r="33" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A33" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="17">
         <v>10649.73</v>
       </c>
       <c r="C33" s="18">
         <v>5324.86</v>
       </c>
       <c r="D33" s="18">
         <v>20148.59</v>
       </c>
       <c r="E33" s="18">
         <v>5037.1400000000003</v>
       </c>
       <c r="F33" s="18">
         <v>287.72000000000003</v>
       </c>
       <c r="G33" s="18">
         <v>10937.45</v>
       </c>
     </row>
-    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A34" s="25" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="19">
         <v>-28684.75</v>
       </c>
       <c r="C34" s="20">
         <v>0</v>
       </c>
       <c r="D34" s="20">
         <v>0</v>
       </c>
       <c r="E34" s="20">
         <v>0</v>
       </c>
       <c r="F34" s="20">
         <v>9970.14</v>
       </c>
       <c r="G34" s="20">
         <v>-18714.61</v>
       </c>
     </row>
-    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A35" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="15">
         <v>10599.22</v>
       </c>
       <c r="C35" s="16">
         <v>5299.61</v>
       </c>
       <c r="D35" s="16">
         <v>35934.65</v>
       </c>
       <c r="E35" s="16">
         <v>8983.66</v>
       </c>
       <c r="F35" s="16">
         <v>-3684.05</v>
       </c>
       <c r="G35" s="16">
         <v>6915.17</v>
       </c>
     </row>
-    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A36" s="23" t="s">
         <v>610</v>
       </c>
       <c r="B36" s="15">
         <v>558.29999999999995</v>
       </c>
       <c r="C36" s="16">
         <v>279.14999999999998</v>
       </c>
       <c r="D36" s="16">
         <v>1892.81</v>
       </c>
       <c r="E36" s="16">
         <v>473.2</v>
       </c>
       <c r="F36" s="16">
         <v>-194.05</v>
       </c>
       <c r="G36" s="16">
         <v>364.25</v>
       </c>
     </row>
-    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A37" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="15">
         <v>2199.36</v>
       </c>
       <c r="C37" s="16">
         <v>1099.68</v>
       </c>
       <c r="D37" s="16">
         <v>7456.5</v>
       </c>
       <c r="E37" s="16">
         <v>1864.12</v>
       </c>
       <c r="F37" s="16">
         <v>-764.44</v>
       </c>
       <c r="G37" s="16">
         <v>1434.92</v>
       </c>
     </row>
-    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A38" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="15">
         <v>4652.49</v>
       </c>
       <c r="C38" s="16">
         <v>2326.2399999999998</v>
       </c>
       <c r="D38" s="16">
         <v>15773.37</v>
       </c>
       <c r="E38" s="16">
         <v>3943.34</v>
       </c>
       <c r="F38" s="16">
         <v>-1617.1</v>
       </c>
       <c r="G38" s="16">
         <v>3035.39</v>
       </c>
     </row>
-    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A39" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B39" s="15">
         <v>905.13</v>
       </c>
       <c r="C39" s="16">
         <v>452.56</v>
       </c>
       <c r="D39" s="16">
         <v>3068.66</v>
       </c>
       <c r="E39" s="16">
         <v>767.16</v>
       </c>
       <c r="F39" s="16">
         <v>-314.60000000000002</v>
       </c>
       <c r="G39" s="16">
         <v>590.53</v>
       </c>
     </row>
-    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A40" s="23" t="s">
         <v>29</v>
       </c>
       <c r="B40" s="15">
         <v>6065.16</v>
       </c>
       <c r="C40" s="16">
         <v>3032.58</v>
       </c>
       <c r="D40" s="16">
         <v>20562.75</v>
       </c>
       <c r="E40" s="16">
         <v>5140.68</v>
       </c>
       <c r="F40" s="16">
         <v>-2108.1</v>
       </c>
       <c r="G40" s="16">
         <v>3957.06</v>
       </c>
     </row>
-    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A41" s="23" t="s">
         <v>611</v>
       </c>
       <c r="B41" s="15">
         <v>355.29</v>
       </c>
       <c r="C41" s="16">
         <v>177.64</v>
       </c>
       <c r="D41" s="16">
         <v>1204.53</v>
       </c>
       <c r="E41" s="16">
         <v>301.13</v>
       </c>
       <c r="F41" s="16">
         <v>-123.49</v>
       </c>
       <c r="G41" s="16">
         <v>231.8</v>
       </c>
     </row>
-    <row r="42" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A42" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="17">
         <v>3349.8</v>
       </c>
       <c r="C42" s="18">
         <v>1674.9</v>
       </c>
       <c r="D42" s="18">
         <v>11356.84</v>
       </c>
       <c r="E42" s="18">
         <v>2839.21</v>
       </c>
       <c r="F42" s="18">
         <v>-1164.31</v>
       </c>
       <c r="G42" s="18">
         <v>2185.4899999999998</v>
       </c>
     </row>
-    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A43" s="25" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="19">
         <v>-96573.5</v>
       </c>
       <c r="C43" s="20">
         <v>0</v>
       </c>
       <c r="D43" s="20">
         <v>0</v>
       </c>
       <c r="E43" s="20">
         <v>0</v>
       </c>
       <c r="F43" s="20">
         <v>-6165.63</v>
       </c>
       <c r="G43" s="20">
         <v>-102739.13</v>
       </c>
     </row>
-    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A44" s="23" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="15">
         <v>3293.1</v>
       </c>
       <c r="C44" s="16">
         <v>1646.55</v>
       </c>
       <c r="D44" s="16">
         <v>5745.22</v>
       </c>
       <c r="E44" s="16">
         <v>1436.3</v>
       </c>
       <c r="F44" s="16">
         <v>210.25</v>
       </c>
       <c r="G44" s="16">
         <v>3503.35</v>
       </c>
     </row>
-    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A45" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B45" s="15">
         <v>1771.53</v>
       </c>
       <c r="C45" s="16">
         <v>885.76</v>
       </c>
       <c r="D45" s="16">
         <v>3090.65</v>
       </c>
       <c r="E45" s="16">
         <v>772.66</v>
       </c>
       <c r="F45" s="16">
         <v>113.1</v>
       </c>
       <c r="G45" s="16">
         <v>1884.63</v>
       </c>
     </row>
-    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A46" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B46" s="15">
         <v>10129.25</v>
       </c>
       <c r="C46" s="16">
         <v>5064.62</v>
       </c>
       <c r="D46" s="16">
         <v>17671.75</v>
       </c>
       <c r="E46" s="16">
         <v>4417.93</v>
       </c>
       <c r="F46" s="16">
         <v>646.69000000000005</v>
       </c>
       <c r="G46" s="16">
         <v>10775.94</v>
       </c>
     </row>
-    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A47" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B47" s="15">
         <v>5454.22</v>
       </c>
       <c r="C47" s="16">
         <v>2727.11</v>
       </c>
       <c r="D47" s="16">
         <v>9515.57</v>
       </c>
       <c r="E47" s="16">
         <v>2378.89</v>
       </c>
       <c r="F47" s="16">
         <v>348.22</v>
       </c>
       <c r="G47" s="16">
         <v>5802.44</v>
       </c>
     </row>
-    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A48" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B48" s="15">
         <v>1176.1199999999999</v>
       </c>
       <c r="C48" s="16">
         <v>588.05999999999995</v>
       </c>
       <c r="D48" s="16">
         <v>2051.88</v>
       </c>
       <c r="E48" s="16">
         <v>512.97</v>
       </c>
       <c r="F48" s="16">
         <v>75.09</v>
       </c>
       <c r="G48" s="16">
         <v>1251.21</v>
       </c>
     </row>
-    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A49" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B49" s="15">
         <v>71926.59</v>
       </c>
       <c r="C49" s="16">
         <v>35963.29</v>
       </c>
       <c r="D49" s="16">
         <v>125484.9</v>
       </c>
       <c r="E49" s="16">
         <v>31371.22</v>
       </c>
       <c r="F49" s="16">
         <v>4592.07</v>
       </c>
       <c r="G49" s="16">
         <v>76518.66</v>
       </c>
     </row>
-    <row r="50" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A50" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B50" s="17">
         <v>2822.69</v>
       </c>
       <c r="C50" s="18">
         <v>1411.34</v>
       </c>
       <c r="D50" s="18">
         <v>4924.53</v>
       </c>
       <c r="E50" s="18">
         <v>1231.1300000000001</v>
       </c>
       <c r="F50" s="18">
         <v>180.21</v>
       </c>
       <c r="G50" s="18">
         <v>3002.9</v>
       </c>
     </row>
-    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A51" s="25" t="s">
         <v>39</v>
       </c>
       <c r="B51" s="19">
         <v>-36152.85</v>
       </c>
       <c r="C51" s="20">
         <v>0</v>
       </c>
       <c r="D51" s="20">
         <v>0</v>
       </c>
       <c r="E51" s="20">
         <v>0</v>
       </c>
       <c r="F51" s="20">
         <v>-11105.44</v>
       </c>
       <c r="G51" s="20">
         <v>-47258.29</v>
       </c>
     </row>
-    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A52" s="23" t="s">
         <v>40</v>
       </c>
       <c r="B52" s="15">
         <v>1104.1099999999999</v>
       </c>
       <c r="C52" s="16">
         <v>552.04999999999995</v>
       </c>
       <c r="D52" s="16">
         <v>851.58</v>
       </c>
       <c r="E52" s="16">
         <v>212.89</v>
       </c>
       <c r="F52" s="16">
         <v>339.16</v>
       </c>
       <c r="G52" s="16">
         <v>1443.27</v>
       </c>
     </row>
-    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A53" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B53" s="15">
         <v>4613.57</v>
       </c>
       <c r="C53" s="16">
         <v>2306.7800000000002</v>
       </c>
       <c r="D53" s="16">
         <v>3558.35</v>
       </c>
       <c r="E53" s="16">
         <v>889.58</v>
       </c>
       <c r="F53" s="16">
         <v>1417.2</v>
       </c>
       <c r="G53" s="16">
         <v>6030.77</v>
       </c>
     </row>
-    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A54" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B54" s="15">
         <v>1327.56</v>
       </c>
       <c r="C54" s="16">
         <v>663.78</v>
       </c>
       <c r="D54" s="16">
         <v>1023.92</v>
       </c>
       <c r="E54" s="16">
         <v>255.98</v>
       </c>
       <c r="F54" s="16">
         <v>407.8</v>
       </c>
       <c r="G54" s="16">
         <v>1735.36</v>
       </c>
     </row>
-    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A55" s="23" t="s">
         <v>43</v>
       </c>
       <c r="B55" s="15">
         <v>1294.69</v>
       </c>
       <c r="C55" s="16">
         <v>647.34</v>
       </c>
       <c r="D55" s="16">
         <v>998.56</v>
       </c>
       <c r="E55" s="16">
         <v>249.64</v>
       </c>
       <c r="F55" s="16">
         <v>397.7</v>
       </c>
       <c r="G55" s="16">
         <v>1692.39</v>
       </c>
     </row>
-    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A56" s="23" t="s">
         <v>44</v>
       </c>
       <c r="B56" s="15">
         <v>2681.4</v>
       </c>
       <c r="C56" s="16">
         <v>1340.7</v>
       </c>
       <c r="D56" s="16">
         <v>2068.11</v>
       </c>
       <c r="E56" s="16">
         <v>517.02</v>
       </c>
       <c r="F56" s="16">
         <v>823.68</v>
       </c>
       <c r="G56" s="16">
         <v>3505.08</v>
       </c>
     </row>
-    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A57" s="23" t="s">
         <v>45</v>
       </c>
       <c r="B57" s="15">
         <v>1156.69</v>
       </c>
       <c r="C57" s="16">
         <v>578.34</v>
       </c>
       <c r="D57" s="16">
         <v>892.13</v>
       </c>
       <c r="E57" s="16">
         <v>223.03</v>
       </c>
       <c r="F57" s="16">
         <v>355.31</v>
       </c>
       <c r="G57" s="16">
         <v>1512</v>
       </c>
     </row>
-    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A58" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B58" s="15">
         <v>1110.67</v>
       </c>
       <c r="C58" s="16">
         <v>555.33000000000004</v>
       </c>
       <c r="D58" s="16">
         <v>856.64</v>
       </c>
       <c r="E58" s="16">
         <v>214.16</v>
       </c>
       <c r="F58" s="16">
         <v>341.17</v>
       </c>
       <c r="G58" s="16">
         <v>1451.84</v>
       </c>
     </row>
-    <row r="59" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A59" s="24" t="s">
         <v>47</v>
       </c>
       <c r="B59" s="17">
         <v>22864.16</v>
       </c>
       <c r="C59" s="18">
         <v>11432.08</v>
       </c>
       <c r="D59" s="18">
         <v>17634.650000000001</v>
       </c>
       <c r="E59" s="18">
         <v>4408.66</v>
       </c>
       <c r="F59" s="18">
         <v>7023.42</v>
       </c>
       <c r="G59" s="18">
         <v>29887.58</v>
       </c>
     </row>
-    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A60" s="25" t="s">
         <v>48</v>
       </c>
       <c r="B60" s="19">
         <v>-35278.28</v>
       </c>
       <c r="C60" s="20">
         <v>0</v>
       </c>
       <c r="D60" s="20">
         <v>0</v>
       </c>
       <c r="E60" s="20">
         <v>0</v>
       </c>
       <c r="F60" s="20">
         <v>-7590.39</v>
       </c>
       <c r="G60" s="20">
         <v>-42868.67</v>
       </c>
     </row>
-    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A61" s="23" t="s">
         <v>49</v>
       </c>
       <c r="B61" s="15">
         <v>5739.91</v>
       </c>
       <c r="C61" s="16">
         <v>2869.95</v>
       </c>
       <c r="D61" s="16">
         <v>6539.89</v>
       </c>
       <c r="E61" s="16">
         <v>1634.97</v>
       </c>
       <c r="F61" s="16">
         <v>1234.98</v>
       </c>
       <c r="G61" s="16">
         <v>6974.89</v>
       </c>
     </row>
-    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A62" s="23" t="s">
         <v>50</v>
       </c>
       <c r="B62" s="15">
         <v>3190.07</v>
       </c>
       <c r="C62" s="16">
         <v>1595.03</v>
       </c>
       <c r="D62" s="16">
         <v>3634.67</v>
       </c>
       <c r="E62" s="16">
         <v>908.66</v>
       </c>
       <c r="F62" s="16">
         <v>686.37</v>
       </c>
       <c r="G62" s="16">
         <v>3876.44</v>
       </c>
     </row>
-    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A63" s="23" t="s">
         <v>51</v>
       </c>
       <c r="B63" s="15">
         <v>790.85</v>
       </c>
       <c r="C63" s="16">
         <v>395.42</v>
       </c>
       <c r="D63" s="16">
         <v>901.07</v>
       </c>
       <c r="E63" s="16">
         <v>225.26</v>
       </c>
       <c r="F63" s="16">
         <v>170.16</v>
       </c>
       <c r="G63" s="16">
         <v>961.01</v>
       </c>
     </row>
-    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A64" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B64" s="15">
         <v>750.15</v>
       </c>
       <c r="C64" s="16">
         <v>375.07</v>
       </c>
       <c r="D64" s="16">
         <v>854.7</v>
       </c>
       <c r="E64" s="16">
         <v>213.67</v>
       </c>
       <c r="F64" s="16">
         <v>161.4</v>
       </c>
       <c r="G64" s="16">
         <v>911.55</v>
       </c>
     </row>
-    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A65" s="23" t="s">
         <v>53</v>
       </c>
       <c r="B65" s="15">
         <v>17585.419999999998</v>
       </c>
       <c r="C65" s="16">
         <v>8792.7099999999991</v>
       </c>
       <c r="D65" s="16">
         <v>20036.330000000002</v>
       </c>
       <c r="E65" s="16">
         <v>5009.08</v>
       </c>
       <c r="F65" s="16">
         <v>3783.63</v>
       </c>
       <c r="G65" s="16">
         <v>21369.05</v>
       </c>
     </row>
-    <row r="66" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A66" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B66" s="15">
         <v>435.56</v>
       </c>
       <c r="C66" s="16">
         <v>217.78</v>
       </c>
       <c r="D66" s="16">
         <v>496.26</v>
       </c>
       <c r="E66" s="16">
         <v>124.06</v>
       </c>
       <c r="F66" s="16">
         <v>93.72</v>
       </c>
       <c r="G66" s="16">
         <v>529.28</v>
       </c>
     </row>
-    <row r="67" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A67" s="24" t="s">
         <v>55</v>
       </c>
       <c r="B67" s="17">
         <v>6786.32</v>
       </c>
       <c r="C67" s="18">
         <v>3393.16</v>
       </c>
       <c r="D67" s="18">
         <v>7732.14</v>
       </c>
       <c r="E67" s="18">
         <v>1933.03</v>
       </c>
       <c r="F67" s="18">
         <v>1460.13</v>
       </c>
       <c r="G67" s="18">
         <v>8246.4500000000007</v>
       </c>
     </row>
-    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A68" s="25" t="s">
         <v>56</v>
       </c>
       <c r="B68" s="19">
         <v>-623616.30000000005</v>
       </c>
       <c r="C68" s="20">
         <v>0</v>
       </c>
       <c r="D68" s="20">
         <v>0</v>
       </c>
       <c r="E68" s="20">
         <v>0</v>
       </c>
       <c r="F68" s="20">
         <v>-53460.800000000003</v>
       </c>
       <c r="G68" s="20">
         <v>-677077.1</v>
       </c>
     </row>
-    <row r="69" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A69" s="23" t="s">
         <v>57</v>
       </c>
       <c r="B69" s="15">
         <v>2176.39</v>
       </c>
       <c r="C69" s="16">
         <v>1088.19</v>
       </c>
       <c r="D69" s="16">
         <v>3606.47</v>
       </c>
       <c r="E69" s="16">
         <v>901.61</v>
       </c>
       <c r="F69" s="16">
         <v>186.58</v>
       </c>
       <c r="G69" s="16">
         <v>2362.9699999999998</v>
       </c>
     </row>
-    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A70" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B70" s="15">
         <v>21251</v>
       </c>
       <c r="C70" s="16">
         <v>10625.5</v>
       </c>
       <c r="D70" s="16">
         <v>35214.85</v>
       </c>
       <c r="E70" s="16">
         <v>8803.7099999999991</v>
       </c>
       <c r="F70" s="16">
         <v>1821.79</v>
       </c>
       <c r="G70" s="16">
         <v>23072.79</v>
       </c>
     </row>
-    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A71" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B71" s="15">
         <v>47799.41</v>
       </c>
       <c r="C71" s="16">
         <v>23899.7</v>
       </c>
       <c r="D71" s="16">
         <v>79208</v>
       </c>
       <c r="E71" s="16">
         <v>19802</v>
       </c>
       <c r="F71" s="16">
         <v>4097.7</v>
       </c>
       <c r="G71" s="16">
         <v>51897.11</v>
       </c>
     </row>
-    <row r="72" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A72" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B72" s="15">
         <v>1396.18</v>
       </c>
       <c r="C72" s="16">
         <v>698.09</v>
       </c>
       <c r="D72" s="16">
         <v>2313.59</v>
       </c>
       <c r="E72" s="16">
         <v>578.39</v>
       </c>
       <c r="F72" s="16">
         <v>119.7</v>
       </c>
       <c r="G72" s="16">
         <v>1515.88</v>
       </c>
     </row>
-    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A73" s="23" t="s">
         <v>61</v>
       </c>
       <c r="B73" s="15">
         <v>18061.669999999998</v>
       </c>
       <c r="C73" s="16">
         <v>9030.83</v>
       </c>
       <c r="D73" s="16">
         <v>29929.85</v>
       </c>
       <c r="E73" s="16">
         <v>7482.46</v>
       </c>
       <c r="F73" s="16">
         <v>1548.37</v>
       </c>
       <c r="G73" s="16">
         <v>19610.04</v>
       </c>
     </row>
-    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A74" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B74" s="15">
         <v>39730.15</v>
       </c>
       <c r="C74" s="16">
         <v>19865.07</v>
       </c>
       <c r="D74" s="16">
         <v>65836.5</v>
       </c>
       <c r="E74" s="16">
         <v>16459.12</v>
       </c>
       <c r="F74" s="16">
         <v>3405.95</v>
       </c>
       <c r="G74" s="16">
         <v>43136.1</v>
       </c>
     </row>
-    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A75" s="23" t="s">
         <v>63</v>
       </c>
       <c r="B75" s="15">
         <v>2908.81</v>
       </c>
       <c r="C75" s="16">
         <v>1454.4</v>
       </c>
       <c r="D75" s="16">
         <v>4820.16</v>
       </c>
       <c r="E75" s="16">
         <v>1205.04</v>
       </c>
       <c r="F75" s="16">
         <v>249.36</v>
       </c>
       <c r="G75" s="16">
         <v>3158.17</v>
       </c>
     </row>
-    <row r="76" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A76" s="23" t="s">
         <v>64</v>
       </c>
       <c r="B76" s="15">
         <v>7487.53</v>
       </c>
       <c r="C76" s="16">
         <v>3743.76</v>
       </c>
       <c r="D76" s="16">
         <v>12407.53</v>
       </c>
       <c r="E76" s="16">
         <v>3101.88</v>
       </c>
       <c r="F76" s="16">
         <v>641.88</v>
       </c>
       <c r="G76" s="16">
         <v>8129.41</v>
       </c>
     </row>
-    <row r="77" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A77" s="23" t="s">
         <v>65</v>
       </c>
       <c r="B77" s="15">
         <v>226301.08</v>
       </c>
       <c r="C77" s="16">
         <v>113150.54</v>
       </c>
       <c r="D77" s="16">
         <v>375001.64</v>
       </c>
       <c r="E77" s="16">
         <v>93750.41</v>
       </c>
       <c r="F77" s="16">
         <v>19400.13</v>
       </c>
       <c r="G77" s="16">
         <v>245701.21</v>
       </c>
     </row>
-    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A78" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B78" s="15">
         <v>11587.08</v>
       </c>
       <c r="C78" s="16">
         <v>5793.54</v>
       </c>
       <c r="D78" s="16">
         <v>19200.849999999999</v>
       </c>
       <c r="E78" s="16">
         <v>4800.21</v>
       </c>
       <c r="F78" s="16">
         <v>993.33</v>
       </c>
       <c r="G78" s="16">
         <v>12580.41</v>
       </c>
     </row>
-    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A79" s="23" t="s">
         <v>67</v>
       </c>
       <c r="B79" s="15">
         <v>6515.61</v>
       </c>
       <c r="C79" s="16">
         <v>3257.8</v>
       </c>
       <c r="D79" s="16">
         <v>10796.97</v>
       </c>
       <c r="E79" s="16">
         <v>2699.24</v>
       </c>
       <c r="F79" s="16">
         <v>558.55999999999995</v>
       </c>
       <c r="G79" s="16">
         <v>7074.17</v>
       </c>
     </row>
-    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A80" s="23" t="s">
         <v>68</v>
       </c>
       <c r="B80" s="15">
         <v>68276.97</v>
       </c>
       <c r="C80" s="16">
         <v>34138.480000000003</v>
       </c>
       <c r="D80" s="16">
         <v>113141.2</v>
       </c>
       <c r="E80" s="16">
         <v>28285.3</v>
       </c>
       <c r="F80" s="16">
         <v>5853.18</v>
       </c>
       <c r="G80" s="16">
         <v>74130.149999999994</v>
       </c>
     </row>
-    <row r="81" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A81" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B81" s="15">
         <v>7200.06</v>
       </c>
       <c r="C81" s="16">
         <v>3600.03</v>
       </c>
       <c r="D81" s="16">
         <v>11931.16</v>
       </c>
       <c r="E81" s="16">
         <v>2982.79</v>
       </c>
       <c r="F81" s="16">
         <v>617.24</v>
       </c>
       <c r="G81" s="16">
         <v>7817.3</v>
       </c>
     </row>
-    <row r="82" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A82" s="23" t="s">
         <v>70</v>
       </c>
       <c r="B82" s="15">
         <v>56457.17</v>
       </c>
       <c r="C82" s="16">
         <v>28228.58</v>
       </c>
       <c r="D82" s="16">
         <v>93554.7</v>
       </c>
       <c r="E82" s="16">
         <v>23388.67</v>
       </c>
       <c r="F82" s="16">
         <v>4839.91</v>
       </c>
       <c r="G82" s="16">
         <v>61297.08</v>
       </c>
     </row>
-    <row r="83" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A83" s="23" t="s">
         <v>71</v>
       </c>
       <c r="B83" s="15">
         <v>1977.9</v>
       </c>
       <c r="C83" s="16">
         <v>988.95</v>
       </c>
       <c r="D83" s="16">
         <v>3277.57</v>
       </c>
       <c r="E83" s="16">
         <v>819.39</v>
       </c>
       <c r="F83" s="16">
         <v>169.56</v>
       </c>
       <c r="G83" s="16">
         <v>2147.46</v>
       </c>
     </row>
-    <row r="84" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A84" s="23" t="s">
         <v>72</v>
       </c>
       <c r="B84" s="15">
         <v>35411.43</v>
       </c>
       <c r="C84" s="16">
         <v>17705.71</v>
       </c>
       <c r="D84" s="16">
         <v>58679.99</v>
       </c>
       <c r="E84" s="16">
         <v>14669.99</v>
       </c>
       <c r="F84" s="16">
         <v>3035.72</v>
       </c>
       <c r="G84" s="16">
         <v>38447.15</v>
       </c>
     </row>
-    <row r="85" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A85" s="23" t="s">
         <v>73</v>
       </c>
       <c r="B85" s="15">
         <v>32434.32</v>
       </c>
       <c r="C85" s="16">
         <v>16217.16</v>
       </c>
       <c r="D85" s="16">
         <v>53746.65</v>
       </c>
       <c r="E85" s="16">
         <v>13436.66</v>
       </c>
       <c r="F85" s="16">
         <v>2780.5</v>
       </c>
       <c r="G85" s="16">
         <v>35214.82</v>
       </c>
     </row>
-    <row r="86" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A86" s="23" t="s">
         <v>74</v>
       </c>
       <c r="B86" s="15">
         <v>32632.81</v>
       </c>
       <c r="C86" s="16">
         <v>16316.4</v>
       </c>
       <c r="D86" s="16">
         <v>54075.56</v>
       </c>
       <c r="E86" s="16">
         <v>13518.89</v>
       </c>
       <c r="F86" s="16">
         <v>2797.51</v>
       </c>
       <c r="G86" s="16">
         <v>35430.32</v>
       </c>
     </row>
-    <row r="87" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A87" s="24" t="s">
         <v>75</v>
       </c>
       <c r="B87" s="17">
         <v>4010.73</v>
       </c>
       <c r="C87" s="18">
         <v>2005.36</v>
       </c>
       <c r="D87" s="18">
         <v>6646.15</v>
       </c>
       <c r="E87" s="18">
         <v>1661.53</v>
       </c>
       <c r="F87" s="18">
         <v>343.83</v>
       </c>
       <c r="G87" s="18">
         <v>4354.5600000000004</v>
       </c>
     </row>
-    <row r="88" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A88" s="25" t="s">
         <v>76</v>
       </c>
       <c r="B88" s="19">
         <v>-660461.81000000006</v>
       </c>
       <c r="C88" s="20">
         <v>0</v>
       </c>
       <c r="D88" s="20">
         <v>0</v>
       </c>
       <c r="E88" s="20">
         <v>0</v>
       </c>
       <c r="F88" s="20">
         <v>122761.66</v>
       </c>
       <c r="G88" s="20">
         <v>-537700.15</v>
       </c>
     </row>
-    <row r="89" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A89" s="23" t="s">
         <v>77</v>
       </c>
       <c r="B89" s="15">
         <v>540397.76</v>
       </c>
       <c r="C89" s="16">
         <v>270198.88</v>
       </c>
       <c r="D89" s="16">
         <v>1482575.78</v>
       </c>
       <c r="E89" s="16">
         <v>370643.94</v>
       </c>
       <c r="F89" s="16">
         <v>-100445.06</v>
       </c>
       <c r="G89" s="16">
         <v>439952.7</v>
       </c>
     </row>
-    <row r="90" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A90" s="23" t="s">
         <v>78</v>
       </c>
       <c r="B90" s="15">
         <v>20005.7</v>
       </c>
       <c r="C90" s="16">
         <v>10002.85</v>
       </c>
       <c r="D90" s="16">
         <v>54885.43</v>
       </c>
       <c r="E90" s="16">
         <v>13721.35</v>
       </c>
       <c r="F90" s="16">
         <v>-3718.5</v>
       </c>
       <c r="G90" s="16">
         <v>16287.2</v>
       </c>
     </row>
-    <row r="91" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A91" s="23" t="s">
         <v>79</v>
       </c>
       <c r="B91" s="15">
         <v>35220.47</v>
       </c>
       <c r="C91" s="16">
         <v>17610.23</v>
       </c>
       <c r="D91" s="16">
         <v>96627</v>
       </c>
       <c r="E91" s="16">
         <v>24156.75</v>
       </c>
       <c r="F91" s="16">
         <v>-6546.52</v>
       </c>
       <c r="G91" s="16">
         <v>28673.95</v>
       </c>
     </row>
-    <row r="92" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A92" s="23" t="s">
         <v>80</v>
       </c>
       <c r="B92" s="15">
         <v>8143.12</v>
       </c>
       <c r="C92" s="16">
         <v>4071.56</v>
       </c>
       <c r="D92" s="16">
         <v>22340.560000000001</v>
       </c>
       <c r="E92" s="16">
         <v>5585.14</v>
       </c>
       <c r="F92" s="16">
         <v>-1513.58</v>
       </c>
       <c r="G92" s="16">
         <v>6629.54</v>
       </c>
     </row>
-    <row r="93" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A93" s="23" t="s">
         <v>81</v>
       </c>
       <c r="B93" s="15">
         <v>28340.45</v>
       </c>
       <c r="C93" s="16">
         <v>14170.22</v>
       </c>
       <c r="D93" s="16">
         <v>77751.740000000005</v>
       </c>
       <c r="E93" s="16">
         <v>19437.93</v>
       </c>
       <c r="F93" s="16">
         <v>-5267.71</v>
       </c>
       <c r="G93" s="16">
         <v>23072.74</v>
       </c>
     </row>
-    <row r="94" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="94" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A94" s="24" t="s">
         <v>82</v>
       </c>
       <c r="B94" s="17">
         <v>28354.31</v>
       </c>
       <c r="C94" s="18">
         <v>14177.15</v>
       </c>
       <c r="D94" s="18">
         <v>77789.77</v>
       </c>
       <c r="E94" s="18">
         <v>19447.439999999999</v>
       </c>
       <c r="F94" s="18">
         <v>-5270.29</v>
       </c>
       <c r="G94" s="18">
         <v>23084.02</v>
       </c>
     </row>
-    <row r="95" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A95" s="25" t="s">
         <v>83</v>
       </c>
       <c r="B95" s="19">
         <v>-219710.06</v>
       </c>
       <c r="C95" s="20">
         <v>0</v>
       </c>
       <c r="D95" s="20">
         <v>0</v>
       </c>
       <c r="E95" s="20">
         <v>0</v>
       </c>
       <c r="F95" s="20">
         <v>-31190.240000000002</v>
       </c>
       <c r="G95" s="20">
         <v>-250900.3</v>
       </c>
     </row>
-    <row r="96" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A96" s="23" t="s">
         <v>84</v>
       </c>
       <c r="B96" s="15">
         <v>10575.91</v>
       </c>
       <c r="C96" s="16">
         <v>5287.95</v>
       </c>
       <c r="D96" s="16">
         <v>15146.38</v>
       </c>
       <c r="E96" s="16">
         <v>3786.59</v>
       </c>
       <c r="F96" s="16">
         <v>1501.36</v>
       </c>
       <c r="G96" s="16">
         <v>12077.27</v>
       </c>
     </row>
-    <row r="97" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A97" s="23" t="s">
         <v>85</v>
       </c>
       <c r="B97" s="15">
         <v>12024.23</v>
       </c>
       <c r="C97" s="16">
         <v>6012.11</v>
       </c>
       <c r="D97" s="16">
         <v>17220.580000000002</v>
       </c>
       <c r="E97" s="16">
         <v>4305.1400000000003</v>
       </c>
       <c r="F97" s="16">
         <v>1706.97</v>
       </c>
       <c r="G97" s="16">
         <v>13731.2</v>
       </c>
     </row>
-    <row r="98" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A98" s="23" t="s">
         <v>86</v>
       </c>
       <c r="B98" s="15">
         <v>10602.87</v>
       </c>
       <c r="C98" s="16">
         <v>5301.43</v>
       </c>
       <c r="D98" s="16">
         <v>15184.97</v>
       </c>
       <c r="E98" s="16">
         <v>3796.24</v>
       </c>
       <c r="F98" s="16">
         <v>1505.19</v>
       </c>
       <c r="G98" s="16">
         <v>12108.06</v>
       </c>
     </row>
-    <row r="99" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A99" s="23" t="s">
         <v>612</v>
       </c>
       <c r="B99" s="15">
         <v>599.51</v>
       </c>
       <c r="C99" s="16">
         <v>299.75</v>
       </c>
       <c r="D99" s="16">
         <v>858.59</v>
       </c>
       <c r="E99" s="16">
         <v>214.64</v>
       </c>
       <c r="F99" s="16">
         <v>85.11</v>
       </c>
       <c r="G99" s="16">
         <v>684.62</v>
       </c>
     </row>
-    <row r="100" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A100" s="23" t="s">
         <v>87</v>
       </c>
       <c r="B100" s="15">
         <v>11451.67</v>
       </c>
       <c r="C100" s="16">
         <v>5725.83</v>
       </c>
       <c r="D100" s="16">
         <v>16400.580000000002</v>
       </c>
       <c r="E100" s="16">
         <v>4100.1400000000003</v>
       </c>
       <c r="F100" s="16">
         <v>1625.69</v>
       </c>
       <c r="G100" s="16">
         <v>13077.36</v>
       </c>
     </row>
-    <row r="101" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A101" s="23" t="s">
         <v>613</v>
       </c>
       <c r="B101" s="15">
         <v>5146.54</v>
       </c>
       <c r="C101" s="16">
         <v>2573.27</v>
       </c>
       <c r="D101" s="16">
         <v>7370.64</v>
       </c>
       <c r="E101" s="16">
         <v>1842.66</v>
       </c>
       <c r="F101" s="16">
         <v>730.61</v>
       </c>
       <c r="G101" s="16">
         <v>5877.15</v>
       </c>
     </row>
-    <row r="102" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A102" s="23" t="s">
         <v>88</v>
       </c>
       <c r="B102" s="15">
         <v>122640.45</v>
       </c>
       <c r="C102" s="16">
         <v>61320.22</v>
       </c>
       <c r="D102" s="16">
         <v>175640.31</v>
       </c>
       <c r="E102" s="16">
         <v>43910.07</v>
       </c>
       <c r="F102" s="16">
         <v>17410.150000000001</v>
       </c>
       <c r="G102" s="16">
         <v>140050.6</v>
       </c>
     </row>
-    <row r="103" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A103" s="23" t="s">
         <v>614</v>
       </c>
       <c r="B103" s="15">
         <v>4392.05</v>
       </c>
       <c r="C103" s="16">
         <v>2196.02</v>
       </c>
       <c r="D103" s="16">
         <v>6290.1</v>
       </c>
       <c r="E103" s="16">
         <v>1572.52</v>
       </c>
       <c r="F103" s="16">
         <v>623.5</v>
       </c>
       <c r="G103" s="16">
         <v>5015.55</v>
       </c>
     </row>
-    <row r="104" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A104" s="23" t="s">
         <v>89</v>
       </c>
       <c r="B104" s="15">
         <v>8575.2999999999993</v>
       </c>
       <c r="C104" s="16">
         <v>4287.6499999999996</v>
       </c>
       <c r="D104" s="16">
         <v>12281.17</v>
       </c>
       <c r="E104" s="16">
         <v>3070.29</v>
       </c>
       <c r="F104" s="16">
         <v>1217.3599999999999</v>
       </c>
       <c r="G104" s="16">
         <v>9792.66</v>
       </c>
     </row>
-    <row r="105" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="105" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A105" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B105" s="17">
         <v>33701.53</v>
       </c>
       <c r="C105" s="18">
         <v>16850.759999999998</v>
       </c>
       <c r="D105" s="18">
         <v>48265.86</v>
       </c>
       <c r="E105" s="18">
         <v>12066.46</v>
       </c>
       <c r="F105" s="18">
         <v>4784.3</v>
       </c>
       <c r="G105" s="18">
         <v>38485.83</v>
       </c>
     </row>
-    <row r="106" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A106" s="25" t="s">
         <v>91</v>
       </c>
       <c r="B106" s="19">
         <v>-859667.03</v>
       </c>
       <c r="C106" s="20">
         <v>0</v>
       </c>
       <c r="D106" s="20">
         <v>0</v>
       </c>
       <c r="E106" s="20">
         <v>0</v>
       </c>
       <c r="F106" s="20">
         <v>48962.89</v>
       </c>
       <c r="G106" s="20">
         <v>-810704.14</v>
       </c>
     </row>
-    <row r="107" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A107" s="23" t="s">
         <v>92</v>
       </c>
       <c r="B107" s="15">
         <v>513074.4</v>
       </c>
       <c r="C107" s="16">
         <v>256537.2</v>
       </c>
       <c r="D107" s="16">
         <v>1143038.73</v>
       </c>
       <c r="E107" s="16">
         <v>285759.68</v>
       </c>
       <c r="F107" s="16">
         <v>-29222.48</v>
       </c>
       <c r="G107" s="16">
         <v>483851.92</v>
       </c>
     </row>
-    <row r="108" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A108" s="23" t="s">
         <v>93</v>
       </c>
       <c r="B108" s="15">
         <v>99758.36</v>
       </c>
       <c r="C108" s="16">
         <v>49879.18</v>
       </c>
       <c r="D108" s="16">
         <v>222243.92</v>
       </c>
       <c r="E108" s="16">
         <v>55560.98</v>
       </c>
       <c r="F108" s="16">
         <v>-5681.8</v>
       </c>
       <c r="G108" s="16">
         <v>94076.56</v>
       </c>
     </row>
-    <row r="109" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A109" s="23" t="s">
         <v>615</v>
       </c>
       <c r="B109" s="15">
         <v>10.95</v>
       </c>
       <c r="C109" s="16">
         <v>5.47</v>
       </c>
       <c r="D109" s="16">
         <v>24.4</v>
       </c>
       <c r="E109" s="16">
         <v>6.1</v>
       </c>
       <c r="F109" s="16">
         <v>-0.63</v>
       </c>
       <c r="G109" s="16">
         <v>10.32</v>
       </c>
     </row>
-    <row r="110" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A110" s="23" t="s">
         <v>616</v>
       </c>
       <c r="B110" s="15">
         <v>228246.67</v>
       </c>
       <c r="C110" s="16">
         <v>114123.33</v>
       </c>
       <c r="D110" s="16">
         <v>508493.08</v>
       </c>
       <c r="E110" s="16">
         <v>127123.27</v>
       </c>
       <c r="F110" s="16">
         <v>-12999.94</v>
       </c>
       <c r="G110" s="16">
         <v>215246.73</v>
       </c>
     </row>
-    <row r="111" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A111" s="23" t="s">
         <v>617</v>
       </c>
       <c r="B111" s="15">
         <v>2633.5</v>
       </c>
       <c r="C111" s="16">
         <v>1316.75</v>
       </c>
       <c r="D111" s="16">
         <v>5866.98</v>
       </c>
       <c r="E111" s="16">
         <v>1466.74</v>
       </c>
       <c r="F111" s="16">
         <v>-149.99</v>
       </c>
       <c r="G111" s="16">
         <v>2483.5100000000002</v>
       </c>
     </row>
-    <row r="112" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A112" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B112" s="15">
         <v>9883.0400000000009</v>
       </c>
       <c r="C112" s="16">
         <v>4941.5200000000004</v>
       </c>
       <c r="D112" s="16">
         <v>22017.65</v>
       </c>
       <c r="E112" s="16">
         <v>5504.41</v>
       </c>
       <c r="F112" s="16">
         <v>-562.89</v>
       </c>
       <c r="G112" s="16">
         <v>9320.15</v>
       </c>
     </row>
-    <row r="113" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="113" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A113" s="24" t="s">
         <v>95</v>
       </c>
       <c r="B113" s="17">
         <v>6060.11</v>
       </c>
       <c r="C113" s="18">
         <v>3030.05</v>
       </c>
       <c r="D113" s="18">
         <v>13500.85</v>
       </c>
       <c r="E113" s="18">
         <v>3375.21</v>
       </c>
       <c r="F113" s="18">
         <v>-345.16</v>
       </c>
       <c r="G113" s="18">
         <v>5714.95</v>
       </c>
     </row>
-    <row r="114" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A114" s="25" t="s">
         <v>96</v>
       </c>
       <c r="B114" s="19">
-        <v>0</v>
+        <v>-247312.78</v>
       </c>
       <c r="C114" s="20">
         <v>0</v>
       </c>
       <c r="D114" s="20">
         <v>0</v>
       </c>
       <c r="E114" s="20">
         <v>0</v>
       </c>
       <c r="F114" s="20">
-        <v>0</v>
+        <v>-30665.49</v>
       </c>
       <c r="G114" s="20">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:7" x14ac:dyDescent="0.25">
+        <v>-277978.27</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A115" s="23" t="s">
         <v>618</v>
       </c>
       <c r="B115" s="15">
-        <v>-247312.78</v>
+        <v>683.09</v>
       </c>
       <c r="C115" s="16">
-        <v>0</v>
+        <v>341.54</v>
       </c>
       <c r="D115" s="16">
-        <v>0</v>
+        <v>1027.3800000000001</v>
       </c>
       <c r="E115" s="16">
-        <v>0</v>
+        <v>256.83999999999997</v>
       </c>
       <c r="F115" s="16">
-        <v>-30665.49</v>
+        <v>84.7</v>
       </c>
       <c r="G115" s="16">
-        <v>-277978.27</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:7" x14ac:dyDescent="0.25">
+        <v>767.79</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A116" s="23" t="s">
         <v>97</v>
       </c>
       <c r="B116" s="15">
-        <v>683.09</v>
+        <v>16806.28</v>
       </c>
       <c r="C116" s="16">
-        <v>341.54</v>
+        <v>8403.14</v>
       </c>
       <c r="D116" s="16">
-        <v>1027.3800000000001</v>
+        <v>25277</v>
       </c>
       <c r="E116" s="16">
-        <v>256.83999999999997</v>
+        <v>6319.25</v>
       </c>
       <c r="F116" s="16">
-        <v>84.7</v>
+        <v>2083.89</v>
       </c>
       <c r="G116" s="16">
-        <v>767.79</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:7" x14ac:dyDescent="0.25">
+        <v>18890.169999999998</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A117" s="23" t="s">
         <v>98</v>
       </c>
       <c r="B117" s="15">
-        <v>16806.28</v>
+        <v>1901.53</v>
       </c>
       <c r="C117" s="16">
-        <v>8403.14</v>
+        <v>950.76</v>
       </c>
       <c r="D117" s="16">
-        <v>25277</v>
+        <v>2859.94</v>
       </c>
       <c r="E117" s="16">
-        <v>6319.25</v>
+        <v>714.98</v>
       </c>
       <c r="F117" s="16">
-        <v>2083.89</v>
+        <v>235.78</v>
       </c>
       <c r="G117" s="16">
-        <v>18890.169999999998</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:7" x14ac:dyDescent="0.25">
+        <v>2137.31</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A118" s="23" t="s">
         <v>99</v>
       </c>
       <c r="B118" s="15">
-        <v>1901.53</v>
+        <v>22904.799999999999</v>
       </c>
       <c r="C118" s="16">
-        <v>950.76</v>
+        <v>11452.4</v>
       </c>
       <c r="D118" s="16">
-        <v>2859.94</v>
+        <v>34449.300000000003</v>
       </c>
       <c r="E118" s="16">
-        <v>714.98</v>
+        <v>8612.32</v>
       </c>
       <c r="F118" s="16">
-        <v>235.78</v>
+        <v>2840.08</v>
       </c>
       <c r="G118" s="16">
-        <v>2137.31</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:7" x14ac:dyDescent="0.25">
+        <v>25744.880000000001</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A119" s="23" t="s">
         <v>100</v>
       </c>
       <c r="B119" s="15">
-        <v>22904.799999999999</v>
+        <v>31667.93</v>
       </c>
       <c r="C119" s="16">
-        <v>11452.4</v>
+        <v>15833.96</v>
       </c>
       <c r="D119" s="16">
-        <v>34449.300000000003</v>
+        <v>47629.23</v>
       </c>
       <c r="E119" s="16">
-        <v>8612.32</v>
+        <v>11907.3</v>
       </c>
       <c r="F119" s="16">
-        <v>2840.08</v>
+        <v>3926.66</v>
       </c>
       <c r="G119" s="16">
-        <v>25744.880000000001</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:7" x14ac:dyDescent="0.25">
+        <v>35594.589999999997</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A120" s="23" t="s">
         <v>612</v>
       </c>
       <c r="B120" s="15">
-        <v>31667.93</v>
+        <v>215.4</v>
       </c>
       <c r="C120" s="16">
-        <v>15833.96</v>
+        <v>107.7</v>
       </c>
       <c r="D120" s="16">
-        <v>47629.23</v>
+        <v>323.97000000000003</v>
       </c>
       <c r="E120" s="16">
-        <v>11907.3</v>
+        <v>80.989999999999995</v>
       </c>
       <c r="F120" s="16">
-        <v>3926.66</v>
+        <v>26.71</v>
       </c>
       <c r="G120" s="16">
-        <v>35594.589999999997</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:7" x14ac:dyDescent="0.25">
+        <v>242.11</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A121" s="23" t="s">
         <v>101</v>
       </c>
       <c r="B121" s="15">
-        <v>215.4</v>
+        <v>23914.07</v>
       </c>
       <c r="C121" s="16">
-        <v>107.7</v>
+        <v>11957.03</v>
       </c>
       <c r="D121" s="16">
-        <v>323.97000000000003</v>
+        <v>35967.269999999997</v>
       </c>
       <c r="E121" s="16">
-        <v>80.989999999999995</v>
+        <v>8991.81</v>
       </c>
       <c r="F121" s="16">
-        <v>26.71</v>
+        <v>2965.22</v>
       </c>
       <c r="G121" s="16">
-        <v>242.11</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:7" x14ac:dyDescent="0.25">
+        <v>26879.29</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A122" s="23" t="s">
         <v>102</v>
       </c>
       <c r="B122" s="15">
-        <v>23914.07</v>
+        <v>115779.41</v>
       </c>
       <c r="C122" s="16">
-        <v>11957.03</v>
+        <v>57889.7</v>
       </c>
       <c r="D122" s="16">
-        <v>35967.269999999997</v>
+        <v>174134.66</v>
       </c>
       <c r="E122" s="16">
-        <v>8991.81</v>
+        <v>43533.66</v>
       </c>
       <c r="F122" s="16">
-        <v>2965.22</v>
+        <v>14356.04</v>
       </c>
       <c r="G122" s="16">
-        <v>26879.29</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:7" x14ac:dyDescent="0.25">
+        <v>130135.45</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A123" s="23" t="s">
         <v>614</v>
       </c>
       <c r="B123" s="15">
-        <v>115779.41</v>
+        <v>2172.36</v>
       </c>
       <c r="C123" s="16">
-        <v>57889.7</v>
+        <v>1086.18</v>
       </c>
       <c r="D123" s="16">
-        <v>174134.66</v>
+        <v>3267.28</v>
       </c>
       <c r="E123" s="16">
-        <v>43533.66</v>
+        <v>816.82</v>
       </c>
       <c r="F123" s="16">
-        <v>14356.04</v>
+        <v>269.36</v>
       </c>
       <c r="G123" s="16">
-        <v>130135.45</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:7" x14ac:dyDescent="0.25">
+        <v>2441.7199999999998</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A124" s="23" t="s">
         <v>103</v>
       </c>
       <c r="B124" s="15">
-        <v>2172.36</v>
+        <v>0</v>
       </c>
       <c r="C124" s="16">
-        <v>1086.18</v>
+        <v>0</v>
       </c>
       <c r="D124" s="16">
-        <v>3267.28</v>
+        <v>0</v>
       </c>
       <c r="E124" s="16">
-        <v>816.82</v>
+        <v>0</v>
       </c>
       <c r="F124" s="16">
-        <v>269.36</v>
+        <v>0</v>
       </c>
       <c r="G124" s="16">
-        <v>2441.7199999999998</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A125" s="24" t="s">
         <v>104</v>
       </c>
       <c r="B125" s="17">
         <v>31267.91</v>
       </c>
       <c r="C125" s="18">
         <v>15633.95</v>
       </c>
       <c r="D125" s="18">
         <v>47027.6</v>
       </c>
       <c r="E125" s="18">
         <v>11756.9</v>
       </c>
       <c r="F125" s="18">
         <v>3877.05</v>
       </c>
       <c r="G125" s="18">
         <v>35144.959999999999</v>
       </c>
     </row>
-    <row r="126" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A126" s="25" t="s">
         <v>105</v>
       </c>
       <c r="B126" s="19">
         <v>-338.03</v>
       </c>
       <c r="C126" s="20">
         <v>0</v>
       </c>
       <c r="D126" s="20">
         <v>0</v>
       </c>
       <c r="E126" s="20">
         <v>0</v>
       </c>
       <c r="F126" s="20">
         <v>-41.73</v>
       </c>
       <c r="G126" s="20">
         <v>-379.76</v>
       </c>
     </row>
-    <row r="127" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="127" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A127" s="24" t="s">
         <v>619</v>
       </c>
       <c r="B127" s="17">
         <v>338.03</v>
       </c>
       <c r="C127" s="18">
         <v>169.01</v>
       </c>
       <c r="D127" s="18">
         <v>509.13</v>
       </c>
       <c r="E127" s="18">
         <v>127.28</v>
       </c>
       <c r="F127" s="18">
         <v>41.73</v>
       </c>
       <c r="G127" s="18">
         <v>379.76</v>
       </c>
     </row>
-    <row r="128" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A128" s="25" t="s">
         <v>106</v>
       </c>
       <c r="B128" s="19">
         <v>-241959.97</v>
       </c>
       <c r="C128" s="20">
         <v>0</v>
       </c>
       <c r="D128" s="20">
         <v>0</v>
       </c>
       <c r="E128" s="20">
         <v>0</v>
       </c>
       <c r="F128" s="20">
         <v>22712.29</v>
       </c>
       <c r="G128" s="20">
         <v>-219247.68</v>
       </c>
     </row>
-    <row r="129" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A129" s="23" t="s">
         <v>107</v>
       </c>
       <c r="B129" s="15">
         <v>30459.72</v>
       </c>
       <c r="C129" s="16">
         <v>15229.86</v>
       </c>
       <c r="D129" s="16">
         <v>72356.22</v>
       </c>
       <c r="E129" s="16">
         <v>18089.05</v>
       </c>
       <c r="F129" s="16">
         <v>-2859.19</v>
       </c>
       <c r="G129" s="16">
         <v>27600.53</v>
       </c>
     </row>
-    <row r="130" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A130" s="23" t="s">
         <v>108</v>
       </c>
       <c r="B130" s="15">
         <v>41898.49</v>
       </c>
       <c r="C130" s="16">
         <v>20949.240000000002</v>
       </c>
       <c r="D130" s="16">
         <v>99528.7</v>
       </c>
       <c r="E130" s="16">
         <v>24882.17</v>
       </c>
       <c r="F130" s="16">
         <v>-3932.93</v>
       </c>
       <c r="G130" s="16">
         <v>37965.56</v>
       </c>
     </row>
-    <row r="131" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A131" s="23" t="s">
         <v>109</v>
       </c>
       <c r="B131" s="15">
         <v>321.85000000000002</v>
       </c>
       <c r="C131" s="16">
         <v>160.91999999999999</v>
       </c>
       <c r="D131" s="16">
         <v>764.55</v>
       </c>
       <c r="E131" s="16">
         <v>191.13</v>
       </c>
       <c r="F131" s="16">
         <v>-30.21</v>
       </c>
       <c r="G131" s="16">
         <v>291.64</v>
       </c>
     </row>
-    <row r="132" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A132" s="23" t="s">
         <v>110</v>
       </c>
       <c r="B132" s="15">
         <v>6985.99</v>
       </c>
       <c r="C132" s="16">
         <v>3492.99</v>
       </c>
       <c r="D132" s="16">
         <v>16595.02</v>
       </c>
       <c r="E132" s="16">
         <v>4148.75</v>
       </c>
       <c r="F132" s="16">
         <v>-655.76</v>
       </c>
       <c r="G132" s="16">
         <v>6330.23</v>
       </c>
     </row>
-    <row r="133" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A133" s="23" t="s">
         <v>111</v>
       </c>
       <c r="B133" s="15">
         <v>5143.3999999999996</v>
       </c>
       <c r="C133" s="16">
         <v>2571.6999999999998</v>
       </c>
       <c r="D133" s="16">
         <v>12218.01</v>
       </c>
       <c r="E133" s="16">
         <v>3054.5</v>
       </c>
       <c r="F133" s="16">
         <v>-482.8</v>
       </c>
       <c r="G133" s="16">
         <v>4660.6000000000004</v>
       </c>
     </row>
-    <row r="134" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A134" s="23" t="s">
         <v>112</v>
       </c>
       <c r="B134" s="15">
         <v>39448.519999999997</v>
       </c>
       <c r="C134" s="16">
         <v>19724.259999999998</v>
       </c>
       <c r="D134" s="16">
         <v>93708.87</v>
       </c>
       <c r="E134" s="16">
         <v>23427.21</v>
       </c>
       <c r="F134" s="16">
         <v>-3702.95</v>
       </c>
       <c r="G134" s="16">
         <v>35745.57</v>
       </c>
     </row>
-    <row r="135" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A135" s="23" t="s">
         <v>113</v>
       </c>
       <c r="B135" s="15">
         <v>11862.02</v>
       </c>
       <c r="C135" s="16">
         <v>5931.01</v>
       </c>
       <c r="D135" s="16">
         <v>28177.9</v>
       </c>
       <c r="E135" s="16">
         <v>7044.47</v>
       </c>
       <c r="F135" s="16">
         <v>-1113.46</v>
       </c>
       <c r="G135" s="16">
         <v>10748.56</v>
       </c>
     </row>
-    <row r="136" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A136" s="23" t="s">
         <v>114</v>
       </c>
       <c r="B136" s="15">
         <v>69504.25</v>
       </c>
       <c r="C136" s="16">
         <v>34752.120000000003</v>
       </c>
       <c r="D136" s="16">
         <v>165105.43</v>
       </c>
       <c r="E136" s="16">
         <v>41276.35</v>
       </c>
       <c r="F136" s="16">
         <v>-6524.23</v>
       </c>
       <c r="G136" s="16">
         <v>62980.02</v>
       </c>
     </row>
-    <row r="137" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A137" s="23" t="s">
         <v>115</v>
       </c>
       <c r="B137" s="15">
         <v>15869.56</v>
       </c>
       <c r="C137" s="16">
         <v>7934.78</v>
       </c>
       <c r="D137" s="16">
         <v>37697.699999999997</v>
       </c>
       <c r="E137" s="16">
         <v>9424.42</v>
       </c>
       <c r="F137" s="16">
         <v>-1489.64</v>
       </c>
       <c r="G137" s="16">
         <v>14379.92</v>
       </c>
     </row>
-    <row r="138" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A138" s="23" t="s">
         <v>116</v>
       </c>
       <c r="B138" s="15">
         <v>555.98</v>
       </c>
       <c r="C138" s="16">
         <v>277.99</v>
       </c>
       <c r="D138" s="16">
         <v>1320.72</v>
       </c>
       <c r="E138" s="16">
         <v>330.18</v>
       </c>
       <c r="F138" s="16">
         <v>-52.19</v>
       </c>
       <c r="G138" s="16">
         <v>503.79</v>
       </c>
     </row>
-    <row r="139" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="139" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A139" s="24" t="s">
         <v>117</v>
       </c>
       <c r="B139" s="17">
         <v>19910.189999999999</v>
       </c>
       <c r="C139" s="18">
         <v>9955.09</v>
       </c>
       <c r="D139" s="18">
         <v>47296.1</v>
       </c>
       <c r="E139" s="18">
         <v>11824.02</v>
       </c>
       <c r="F139" s="18">
         <v>-1868.93</v>
       </c>
       <c r="G139" s="18">
         <v>18041.259999999998</v>
       </c>
     </row>
-    <row r="140" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A140" s="25" t="s">
         <v>118</v>
       </c>
       <c r="B140" s="19">
         <v>-5494.68</v>
       </c>
       <c r="C140" s="20">
         <v>0</v>
       </c>
       <c r="D140" s="20">
         <v>0</v>
       </c>
       <c r="E140" s="20">
         <v>0</v>
       </c>
       <c r="F140" s="20">
         <v>-2131.7600000000002</v>
       </c>
       <c r="G140" s="20">
         <v>-7626.44</v>
       </c>
     </row>
-    <row r="141" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A141" s="23" t="s">
         <v>119</v>
       </c>
       <c r="B141" s="15">
         <v>765.34</v>
       </c>
       <c r="C141" s="16">
         <v>382.67</v>
       </c>
       <c r="D141" s="16">
         <v>342.98</v>
       </c>
       <c r="E141" s="16">
         <v>85.74</v>
       </c>
       <c r="F141" s="16">
         <v>296.93</v>
       </c>
       <c r="G141" s="16">
         <v>1062.27</v>
       </c>
     </row>
-    <row r="142" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="142" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A142" s="24" t="s">
         <v>120</v>
       </c>
       <c r="B142" s="17">
         <v>4729.34</v>
       </c>
       <c r="C142" s="18">
         <v>2364.67</v>
       </c>
       <c r="D142" s="18">
         <v>2119.39</v>
       </c>
       <c r="E142" s="18">
         <v>529.84</v>
       </c>
       <c r="F142" s="18">
         <v>1834.83</v>
       </c>
       <c r="G142" s="18">
         <v>6564.17</v>
       </c>
     </row>
-    <row r="143" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A143" s="25" t="s">
         <v>121</v>
       </c>
       <c r="B143" s="19">
         <v>-481468.87</v>
       </c>
       <c r="C143" s="20">
         <v>0</v>
       </c>
       <c r="D143" s="20">
         <v>0</v>
       </c>
       <c r="E143" s="20">
         <v>0</v>
       </c>
       <c r="F143" s="20">
         <v>-759.13</v>
       </c>
       <c r="G143" s="20">
         <v>-482228</v>
       </c>
     </row>
-    <row r="144" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A144" s="23" t="s">
         <v>122</v>
       </c>
       <c r="B144" s="15">
         <v>2749.81</v>
       </c>
       <c r="C144" s="16">
         <v>1374.9</v>
       </c>
       <c r="D144" s="16">
         <v>5482.28</v>
       </c>
       <c r="E144" s="16">
         <v>1370.57</v>
       </c>
       <c r="F144" s="16">
         <v>4.33</v>
       </c>
       <c r="G144" s="16">
         <v>2754.14</v>
       </c>
     </row>
-    <row r="145" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A145" s="23" t="s">
         <v>123</v>
       </c>
       <c r="B145" s="15">
         <v>4466.26</v>
       </c>
       <c r="C145" s="16">
         <v>2233.13</v>
       </c>
       <c r="D145" s="16">
         <v>8904.35</v>
       </c>
       <c r="E145" s="16">
         <v>2226.08</v>
       </c>
       <c r="F145" s="16">
         <v>7.05</v>
       </c>
       <c r="G145" s="16">
         <v>4473.3100000000004</v>
       </c>
     </row>
-    <row r="146" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A146" s="23" t="s">
         <v>124</v>
       </c>
       <c r="B146" s="15">
         <v>10721.32</v>
       </c>
       <c r="C146" s="16">
         <v>5360.66</v>
       </c>
       <c r="D146" s="16">
         <v>21375.03</v>
       </c>
       <c r="E146" s="16">
         <v>5343.75</v>
       </c>
       <c r="F146" s="16">
         <v>16.91</v>
       </c>
       <c r="G146" s="16">
         <v>10738.23</v>
       </c>
     </row>
-    <row r="147" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A147" s="23" t="s">
         <v>125</v>
       </c>
       <c r="B147" s="15">
         <v>53830.31</v>
       </c>
       <c r="C147" s="16">
         <v>26915.15</v>
       </c>
       <c r="D147" s="16">
         <v>107321.13</v>
       </c>
       <c r="E147" s="16">
         <v>26830.28</v>
       </c>
       <c r="F147" s="16">
         <v>84.87</v>
       </c>
       <c r="G147" s="16">
         <v>53915.18</v>
       </c>
     </row>
-    <row r="148" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A148" s="23" t="s">
         <v>612</v>
       </c>
       <c r="B148" s="15">
         <v>277412.98</v>
       </c>
       <c r="C148" s="16">
         <v>138706.49</v>
       </c>
       <c r="D148" s="16">
         <v>553076.4</v>
       </c>
       <c r="E148" s="16">
         <v>138269.1</v>
       </c>
       <c r="F148" s="16">
         <v>437.39</v>
       </c>
       <c r="G148" s="16">
         <v>277850.37</v>
       </c>
     </row>
-    <row r="149" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A149" s="23" t="s">
         <v>613</v>
       </c>
       <c r="B149" s="15">
         <v>26948.42</v>
       </c>
       <c r="C149" s="16">
         <v>13474.21</v>
       </c>
       <c r="D149" s="16">
         <v>53726.879999999997</v>
       </c>
       <c r="E149" s="16">
         <v>13431.72</v>
       </c>
       <c r="F149" s="16">
         <v>42.49</v>
       </c>
       <c r="G149" s="16">
         <v>26990.91</v>
       </c>
     </row>
-    <row r="150" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A150" s="23" t="s">
         <v>620</v>
       </c>
       <c r="B150" s="15">
         <v>23962.77</v>
       </c>
       <c r="C150" s="16">
         <v>11981.38</v>
       </c>
       <c r="D150" s="16">
         <v>47774.42</v>
       </c>
       <c r="E150" s="16">
         <v>11943.6</v>
       </c>
       <c r="F150" s="16">
         <v>37.78</v>
       </c>
       <c r="G150" s="16">
         <v>24000.55</v>
       </c>
     </row>
-    <row r="151" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="151" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A151" s="24" t="s">
         <v>126</v>
       </c>
       <c r="B151" s="17">
         <v>81377</v>
       </c>
       <c r="C151" s="18">
         <v>40688.5</v>
       </c>
       <c r="D151" s="18">
         <v>162240.76999999999</v>
       </c>
       <c r="E151" s="18">
         <v>40560.19</v>
       </c>
       <c r="F151" s="18">
         <v>128.31</v>
       </c>
       <c r="G151" s="18">
         <v>81505.31</v>
       </c>
     </row>
-    <row r="152" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A152" s="25" t="s">
         <v>127</v>
       </c>
       <c r="B152" s="19">
         <v>-138991.44</v>
       </c>
       <c r="C152" s="20">
         <v>0</v>
       </c>
       <c r="D152" s="20">
         <v>0</v>
       </c>
       <c r="E152" s="20">
         <v>0</v>
       </c>
       <c r="F152" s="20">
         <v>-10946.09</v>
       </c>
       <c r="G152" s="20">
         <v>-149937.53</v>
       </c>
     </row>
-    <row r="153" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A153" s="22" t="s">
         <v>621</v>
       </c>
       <c r="B153" s="13">
         <v>300.02999999999997</v>
       </c>
       <c r="C153" s="14">
         <v>150.01</v>
       </c>
       <c r="D153" s="14">
         <v>505.55</v>
       </c>
       <c r="E153" s="14">
         <v>126.38</v>
       </c>
       <c r="F153" s="14">
         <v>23.63</v>
       </c>
       <c r="G153" s="14">
         <v>323.66000000000003</v>
       </c>
     </row>
-    <row r="154" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A154" s="23" t="s">
         <v>622</v>
       </c>
       <c r="B154" s="15">
         <v>33067.839999999997</v>
       </c>
       <c r="C154" s="16">
         <v>16533.919999999998</v>
       </c>
       <c r="D154" s="16">
         <v>55718.83</v>
       </c>
       <c r="E154" s="16">
         <v>13929.7</v>
       </c>
       <c r="F154" s="16">
         <v>2604.2199999999998</v>
       </c>
       <c r="G154" s="16">
         <v>35672.06</v>
       </c>
     </row>
-    <row r="155" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A155" s="23" t="s">
         <v>128</v>
       </c>
       <c r="B155" s="15">
         <v>1867.5</v>
       </c>
       <c r="C155" s="16">
         <v>933.75</v>
       </c>
       <c r="D155" s="16">
         <v>3146.7</v>
       </c>
       <c r="E155" s="16">
         <v>786.67</v>
       </c>
       <c r="F155" s="16">
         <v>147.08000000000001</v>
       </c>
       <c r="G155" s="16">
         <v>2014.58</v>
       </c>
     </row>
-    <row r="156" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A156" s="23" t="s">
         <v>129</v>
       </c>
       <c r="B156" s="15">
         <v>44970.47</v>
       </c>
       <c r="C156" s="16">
         <v>22485.23</v>
       </c>
       <c r="D156" s="16">
         <v>75774.600000000006</v>
       </c>
       <c r="E156" s="16">
         <v>18943.650000000001</v>
       </c>
       <c r="F156" s="16">
         <v>3541.58</v>
       </c>
       <c r="G156" s="16">
         <v>48512.05</v>
       </c>
     </row>
-    <row r="157" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="157" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A157" s="24" t="s">
         <v>130</v>
       </c>
       <c r="B157" s="17">
         <v>58785.599999999999</v>
       </c>
       <c r="C157" s="18">
         <v>29392.799999999999</v>
       </c>
       <c r="D157" s="18">
         <v>99052.89</v>
       </c>
       <c r="E157" s="18">
         <v>24763.22</v>
       </c>
       <c r="F157" s="18">
         <v>4629.58</v>
       </c>
       <c r="G157" s="18">
         <v>63415.18</v>
       </c>
     </row>
-    <row r="158" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A158" s="25" t="s">
         <v>131</v>
       </c>
       <c r="B158" s="19">
         <v>-27819.360000000001</v>
       </c>
       <c r="C158" s="20">
         <v>0</v>
       </c>
       <c r="D158" s="20">
         <v>0</v>
       </c>
       <c r="E158" s="20">
         <v>0</v>
       </c>
       <c r="F158" s="20">
         <v>702.93</v>
       </c>
       <c r="G158" s="20">
         <v>-27116.43</v>
       </c>
     </row>
-    <row r="159" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A159" s="23" t="s">
         <v>132</v>
       </c>
       <c r="B159" s="15">
         <v>13570.42</v>
       </c>
       <c r="C159" s="16">
         <v>6785.21</v>
       </c>
       <c r="D159" s="16">
         <v>28512.42</v>
       </c>
       <c r="E159" s="16">
         <v>7128.1</v>
       </c>
       <c r="F159" s="16">
         <v>-342.89</v>
       </c>
       <c r="G159" s="16">
         <v>13227.53</v>
       </c>
     </row>
-    <row r="160" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="160" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A160" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B160" s="17">
         <v>14248.94</v>
       </c>
       <c r="C160" s="18">
         <v>7124.47</v>
       </c>
       <c r="D160" s="18">
         <v>29938.04</v>
       </c>
       <c r="E160" s="18">
         <v>7484.51</v>
       </c>
       <c r="F160" s="18">
         <v>-360.04</v>
       </c>
       <c r="G160" s="18">
         <v>13888.9</v>
       </c>
     </row>
-    <row r="161" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A161" s="25" t="s">
         <v>134</v>
       </c>
       <c r="B161" s="19">
         <v>-22404.79</v>
       </c>
       <c r="C161" s="20">
         <v>0</v>
       </c>
       <c r="D161" s="20">
         <v>0</v>
       </c>
       <c r="E161" s="20">
         <v>0</v>
       </c>
       <c r="F161" s="20">
         <v>-2407.6799999999998</v>
       </c>
       <c r="G161" s="20">
         <v>-24812.47</v>
       </c>
     </row>
-    <row r="162" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="162" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A162" s="24" t="s">
         <v>135</v>
       </c>
       <c r="B162" s="17">
         <v>22404.79</v>
       </c>
       <c r="C162" s="18">
         <v>11202.39</v>
       </c>
       <c r="D162" s="18">
         <v>35178.839999999997</v>
       </c>
       <c r="E162" s="18">
         <v>8794.7099999999991</v>
       </c>
       <c r="F162" s="18">
         <v>2407.6799999999998</v>
       </c>
       <c r="G162" s="18">
         <v>24812.47</v>
       </c>
     </row>
-    <row r="163" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A163" s="25" t="s">
         <v>136</v>
       </c>
       <c r="B163" s="19">
         <v>-1235.08</v>
       </c>
       <c r="C163" s="20">
         <v>0</v>
       </c>
       <c r="D163" s="20">
         <v>0</v>
       </c>
       <c r="E163" s="20">
         <v>0</v>
       </c>
       <c r="F163" s="20">
         <v>-115.16</v>
       </c>
       <c r="G163" s="20">
         <v>-1350.24</v>
       </c>
     </row>
-    <row r="164" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="164" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A164" s="24" t="s">
         <v>137</v>
       </c>
       <c r="B164" s="17">
         <v>1235.08</v>
       </c>
       <c r="C164" s="18">
         <v>617.54</v>
       </c>
       <c r="D164" s="18">
         <v>2009.55</v>
       </c>
       <c r="E164" s="18">
         <v>502.38</v>
       </c>
       <c r="F164" s="18">
         <v>115.16</v>
       </c>
       <c r="G164" s="18">
         <v>1350.24</v>
       </c>
     </row>
-    <row r="165" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A165" s="25" t="s">
         <v>138</v>
       </c>
       <c r="B165" s="19">
         <v>-211729.32</v>
       </c>
       <c r="C165" s="20">
         <v>0</v>
       </c>
       <c r="D165" s="20">
         <v>0</v>
       </c>
       <c r="E165" s="20">
         <v>0</v>
       </c>
       <c r="F165" s="20">
         <v>1082.6199999999999</v>
       </c>
       <c r="G165" s="20">
         <v>-210646.7</v>
       </c>
     </row>
-    <row r="166" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A166" s="23" t="s">
         <v>139</v>
       </c>
       <c r="B166" s="15">
         <v>311.10000000000002</v>
       </c>
       <c r="C166" s="16">
         <v>155.55000000000001</v>
       </c>
       <c r="D166" s="16">
         <v>628.55999999999995</v>
       </c>
       <c r="E166" s="16">
         <v>157.13999999999999</v>
       </c>
       <c r="F166" s="16">
         <v>-1.59</v>
       </c>
       <c r="G166" s="16">
         <v>309.51</v>
       </c>
     </row>
-    <row r="167" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A167" s="23" t="s">
         <v>140</v>
       </c>
       <c r="B167" s="15">
         <v>11245.07</v>
       </c>
       <c r="C167" s="16">
         <v>5622.53</v>
       </c>
       <c r="D167" s="16">
         <v>22720.14</v>
       </c>
       <c r="E167" s="16">
         <v>5680.03</v>
       </c>
       <c r="F167" s="16">
         <v>-57.5</v>
       </c>
       <c r="G167" s="16">
         <v>11187.57</v>
       </c>
     </row>
-    <row r="168" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A168" s="23" t="s">
         <v>141</v>
       </c>
       <c r="B168" s="15">
         <v>133.07</v>
       </c>
       <c r="C168" s="16">
         <v>66.53</v>
       </c>
       <c r="D168" s="16">
         <v>268.86</v>
       </c>
       <c r="E168" s="16">
         <v>67.209999999999994</v>
       </c>
       <c r="F168" s="16">
         <v>-0.68</v>
       </c>
       <c r="G168" s="16">
         <v>132.38999999999999</v>
       </c>
     </row>
-    <row r="169" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A169" s="23" t="s">
         <v>142</v>
       </c>
       <c r="B169" s="15">
         <v>211.48</v>
       </c>
       <c r="C169" s="16">
         <v>105.74</v>
       </c>
       <c r="D169" s="16">
         <v>427.28</v>
       </c>
       <c r="E169" s="16">
         <v>106.82</v>
       </c>
       <c r="F169" s="16">
         <v>-1.08</v>
       </c>
       <c r="G169" s="16">
         <v>210.4</v>
       </c>
     </row>
-    <row r="170" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A170" s="23" t="s">
         <v>143</v>
       </c>
       <c r="B170" s="15">
         <v>226.8</v>
       </c>
       <c r="C170" s="16">
         <v>113.4</v>
       </c>
       <c r="D170" s="16">
         <v>458.23</v>
       </c>
       <c r="E170" s="16">
         <v>114.55</v>
       </c>
       <c r="F170" s="16">
         <v>-1.1499999999999999</v>
       </c>
       <c r="G170" s="16">
         <v>225.65</v>
       </c>
     </row>
-    <row r="171" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A171" s="23" t="s">
         <v>144</v>
       </c>
       <c r="B171" s="15">
         <v>1886.26</v>
       </c>
       <c r="C171" s="16">
         <v>943.13</v>
       </c>
       <c r="D171" s="16">
         <v>3811.11</v>
       </c>
       <c r="E171" s="16">
         <v>952.77</v>
       </c>
       <c r="F171" s="16">
         <v>-9.64</v>
       </c>
       <c r="G171" s="16">
         <v>1876.62</v>
       </c>
     </row>
-    <row r="172" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A172" s="23" t="s">
         <v>623</v>
       </c>
       <c r="B172" s="15">
         <v>70621.039999999994</v>
       </c>
       <c r="C172" s="16">
         <v>35310.519999999997</v>
       </c>
       <c r="D172" s="16">
         <v>142686.5</v>
       </c>
       <c r="E172" s="16">
         <v>35671.620000000003</v>
       </c>
       <c r="F172" s="16">
         <v>-361.1</v>
       </c>
       <c r="G172" s="16">
         <v>70259.94</v>
       </c>
     </row>
-    <row r="173" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A173" s="23" t="s">
         <v>145</v>
       </c>
       <c r="B173" s="15">
         <v>959.13</v>
       </c>
       <c r="C173" s="16">
         <v>479.56</v>
       </c>
       <c r="D173" s="16">
         <v>1937.88</v>
       </c>
       <c r="E173" s="16">
         <v>484.47</v>
       </c>
       <c r="F173" s="16">
         <v>-4.91</v>
       </c>
       <c r="G173" s="16">
         <v>954.22</v>
       </c>
     </row>
-    <row r="174" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A174" s="23" t="s">
         <v>146</v>
       </c>
       <c r="B174" s="15">
         <v>394.77</v>
       </c>
       <c r="C174" s="16">
         <v>197.38</v>
       </c>
       <c r="D174" s="16">
         <v>797.61</v>
       </c>
       <c r="E174" s="16">
         <v>199.4</v>
       </c>
       <c r="F174" s="16">
         <v>-2.02</v>
       </c>
       <c r="G174" s="16">
         <v>392.75</v>
       </c>
     </row>
-    <row r="175" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A175" s="23" t="s">
         <v>147</v>
       </c>
       <c r="B175" s="15">
         <v>725.72</v>
       </c>
       <c r="C175" s="16">
         <v>362.86</v>
       </c>
       <c r="D175" s="16">
         <v>1466.28</v>
       </c>
       <c r="E175" s="16">
         <v>366.57</v>
       </c>
       <c r="F175" s="16">
         <v>-3.71</v>
       </c>
       <c r="G175" s="16">
         <v>722.01</v>
       </c>
     </row>
-    <row r="176" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A176" s="23" t="s">
         <v>148</v>
       </c>
       <c r="B176" s="15">
         <v>0</v>
       </c>
       <c r="C176" s="16">
         <v>0</v>
       </c>
       <c r="D176" s="16">
         <v>0</v>
       </c>
       <c r="E176" s="16">
         <v>0</v>
       </c>
       <c r="F176" s="16">
         <v>0</v>
       </c>
       <c r="G176" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="177" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A177" s="23" t="s">
         <v>149</v>
       </c>
       <c r="B177" s="15">
         <v>337.02</v>
       </c>
       <c r="C177" s="16">
         <v>168.51</v>
       </c>
       <c r="D177" s="16">
         <v>680.94</v>
       </c>
       <c r="E177" s="16">
         <v>170.23</v>
       </c>
       <c r="F177" s="16">
         <v>-1.72</v>
       </c>
       <c r="G177" s="16">
         <v>335.3</v>
       </c>
     </row>
-    <row r="178" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A178" s="23" t="s">
         <v>150</v>
       </c>
       <c r="B178" s="15">
         <v>237.77</v>
       </c>
       <c r="C178" s="16">
         <v>118.88</v>
       </c>
       <c r="D178" s="16">
         <v>480.4</v>
       </c>
       <c r="E178" s="16">
         <v>120.1</v>
       </c>
       <c r="F178" s="16">
         <v>-1.22</v>
       </c>
       <c r="G178" s="16">
         <v>236.55</v>
       </c>
     </row>
-    <row r="179" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A179" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B179" s="15">
         <v>124094.91</v>
       </c>
       <c r="C179" s="16">
         <v>62047.45</v>
       </c>
       <c r="D179" s="16">
         <v>250727.96</v>
       </c>
       <c r="E179" s="16">
         <v>62681.99</v>
       </c>
       <c r="F179" s="16">
         <v>-634.54</v>
       </c>
       <c r="G179" s="16">
         <v>123460.37</v>
       </c>
     </row>
-    <row r="180" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="180" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A180" s="24" t="s">
         <v>152</v>
       </c>
       <c r="B180" s="17">
         <v>345.18</v>
       </c>
       <c r="C180" s="18">
         <v>172.59</v>
       </c>
       <c r="D180" s="18">
         <v>697.42</v>
       </c>
       <c r="E180" s="18">
         <v>174.35</v>
       </c>
       <c r="F180" s="18">
         <v>-1.76</v>
       </c>
       <c r="G180" s="18">
         <v>343.42</v>
       </c>
     </row>
-    <row r="181" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A181" s="25" t="s">
         <v>153</v>
       </c>
       <c r="B181" s="19">
         <v>-80123.41</v>
       </c>
       <c r="C181" s="20">
         <v>0</v>
       </c>
       <c r="D181" s="20">
         <v>0</v>
       </c>
       <c r="E181" s="20">
         <v>0</v>
       </c>
       <c r="F181" s="20">
         <v>-8425.2999999999993</v>
       </c>
       <c r="G181" s="20">
         <v>-88548.71</v>
       </c>
     </row>
-    <row r="182" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A182" s="23" t="s">
         <v>154</v>
       </c>
       <c r="B182" s="15">
         <v>908.68</v>
       </c>
       <c r="C182" s="16">
         <v>454.34</v>
       </c>
       <c r="D182" s="16">
         <v>1435.16</v>
       </c>
       <c r="E182" s="16">
         <v>358.79</v>
       </c>
       <c r="F182" s="16">
         <v>95.55</v>
       </c>
       <c r="G182" s="16">
         <v>1004.23</v>
       </c>
     </row>
-    <row r="183" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A183" s="23" t="s">
         <v>155</v>
       </c>
       <c r="B183" s="15">
         <v>2896.44</v>
       </c>
       <c r="C183" s="16">
         <v>1448.22</v>
       </c>
       <c r="D183" s="16">
         <v>4574.6000000000004</v>
       </c>
       <c r="E183" s="16">
         <v>1143.6500000000001</v>
       </c>
       <c r="F183" s="16">
         <v>304.57</v>
       </c>
       <c r="G183" s="16">
         <v>3201.01</v>
       </c>
     </row>
-    <row r="184" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A184" s="23" t="s">
         <v>156</v>
       </c>
       <c r="B184" s="15">
         <v>5236.3</v>
       </c>
       <c r="C184" s="16">
         <v>2618.15</v>
       </c>
       <c r="D184" s="16">
         <v>8270.14</v>
       </c>
       <c r="E184" s="16">
         <v>2067.5300000000002</v>
       </c>
       <c r="F184" s="16">
         <v>550.62</v>
       </c>
       <c r="G184" s="16">
         <v>5786.92</v>
       </c>
     </row>
-    <row r="185" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A185" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B185" s="15">
         <v>761.02</v>
       </c>
       <c r="C185" s="16">
         <v>380.51</v>
       </c>
       <c r="D185" s="16">
         <v>1201.95</v>
       </c>
       <c r="E185" s="16">
         <v>300.48</v>
       </c>
       <c r="F185" s="16">
         <v>80.03</v>
       </c>
       <c r="G185" s="16">
         <v>841.05</v>
       </c>
     </row>
-    <row r="186" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A186" s="23" t="s">
         <v>158</v>
       </c>
       <c r="B186" s="15">
         <v>8717.7000000000007</v>
       </c>
       <c r="C186" s="16">
         <v>4358.8500000000004</v>
       </c>
       <c r="D186" s="16">
         <v>13768.6</v>
       </c>
       <c r="E186" s="16">
         <v>3442.15</v>
       </c>
       <c r="F186" s="16">
         <v>916.7</v>
       </c>
       <c r="G186" s="16">
         <v>9634.4</v>
       </c>
     </row>
-    <row r="187" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A187" s="23" t="s">
         <v>159</v>
       </c>
       <c r="B187" s="15">
         <v>3952.78</v>
       </c>
       <c r="C187" s="16">
         <v>1976.39</v>
       </c>
       <c r="D187" s="16">
         <v>6242.96</v>
       </c>
       <c r="E187" s="16">
         <v>1560.74</v>
       </c>
       <c r="F187" s="16">
         <v>415.65</v>
       </c>
       <c r="G187" s="16">
         <v>4368.43</v>
       </c>
     </row>
-    <row r="188" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A188" s="23" t="s">
         <v>160</v>
       </c>
       <c r="B188" s="15">
         <v>7155.9</v>
       </c>
       <c r="C188" s="16">
         <v>3577.95</v>
       </c>
       <c r="D188" s="16">
         <v>11301.93</v>
       </c>
       <c r="E188" s="16">
         <v>2825.48</v>
       </c>
       <c r="F188" s="16">
         <v>752.47</v>
       </c>
       <c r="G188" s="16">
         <v>7908.37</v>
       </c>
     </row>
-    <row r="189" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A189" s="23" t="s">
         <v>161</v>
       </c>
       <c r="B189" s="15">
         <v>2442.1</v>
       </c>
       <c r="C189" s="16">
         <v>1221.05</v>
       </c>
       <c r="D189" s="16">
         <v>3857.02</v>
       </c>
       <c r="E189" s="16">
         <v>964.25</v>
       </c>
       <c r="F189" s="16">
         <v>256.8</v>
       </c>
       <c r="G189" s="16">
         <v>2698.9</v>
       </c>
     </row>
-    <row r="190" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A190" s="23" t="s">
         <v>162</v>
       </c>
       <c r="B190" s="15">
         <v>21422.3</v>
       </c>
       <c r="C190" s="16">
         <v>10711.15</v>
       </c>
       <c r="D190" s="16">
         <v>33834.050000000003</v>
       </c>
       <c r="E190" s="16">
         <v>8458.51</v>
       </c>
       <c r="F190" s="16">
         <v>2252.64</v>
       </c>
       <c r="G190" s="16">
         <v>23674.94</v>
       </c>
     </row>
-    <row r="191" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="191" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A191" s="24" t="s">
         <v>163</v>
       </c>
       <c r="B191" s="17">
         <v>26630.19</v>
       </c>
       <c r="C191" s="18">
         <v>13315.09</v>
       </c>
       <c r="D191" s="18">
         <v>42059.31</v>
       </c>
       <c r="E191" s="18">
         <v>10514.82</v>
       </c>
       <c r="F191" s="18">
         <v>2800.27</v>
       </c>
       <c r="G191" s="18">
         <v>29430.46</v>
       </c>
     </row>
-    <row r="192" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A192" s="25" t="s">
         <v>164</v>
       </c>
       <c r="B192" s="19">
         <v>-324230.87</v>
       </c>
       <c r="C192" s="20">
         <v>0</v>
       </c>
       <c r="D192" s="20">
         <v>0</v>
       </c>
       <c r="E192" s="20">
         <v>0</v>
       </c>
       <c r="F192" s="20">
         <v>-33811.199999999997</v>
       </c>
       <c r="G192" s="20">
         <v>-358042.07</v>
       </c>
     </row>
-    <row r="193" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A193" s="23" t="s">
         <v>165</v>
       </c>
       <c r="B193" s="15">
         <v>4094.35</v>
       </c>
       <c r="C193" s="16">
         <v>2047.17</v>
       </c>
       <c r="D193" s="16">
         <v>6480.84</v>
       </c>
       <c r="E193" s="16">
         <v>1620.21</v>
       </c>
       <c r="F193" s="16">
         <v>426.96</v>
       </c>
       <c r="G193" s="16">
         <v>4521.3100000000004</v>
       </c>
     </row>
-    <row r="194" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A194" s="23" t="s">
         <v>166</v>
       </c>
       <c r="B194" s="15">
         <v>1047.72</v>
       </c>
       <c r="C194" s="16">
         <v>523.86</v>
       </c>
       <c r="D194" s="16">
         <v>1658.42</v>
       </c>
       <c r="E194" s="16">
         <v>414.6</v>
       </c>
       <c r="F194" s="16">
         <v>109.26</v>
       </c>
       <c r="G194" s="16">
         <v>1156.98</v>
       </c>
     </row>
-    <row r="195" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A195" s="23" t="s">
         <v>167</v>
       </c>
       <c r="B195" s="15">
         <v>823.85</v>
       </c>
       <c r="C195" s="16">
         <v>411.92</v>
       </c>
       <c r="D195" s="16">
         <v>1304.05</v>
       </c>
       <c r="E195" s="16">
         <v>326.01</v>
       </c>
       <c r="F195" s="16">
         <v>85.91</v>
       </c>
       <c r="G195" s="16">
         <v>909.76</v>
       </c>
     </row>
-    <row r="196" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A196" s="23" t="s">
         <v>168</v>
       </c>
       <c r="B196" s="15">
         <v>83006.17</v>
       </c>
       <c r="C196" s="16">
         <v>41503.08</v>
       </c>
       <c r="D196" s="16">
         <v>131388.39000000001</v>
       </c>
       <c r="E196" s="16">
         <v>32847.089999999997</v>
       </c>
       <c r="F196" s="16">
         <v>8655.99</v>
       </c>
       <c r="G196" s="16">
         <v>91662.16</v>
       </c>
     </row>
-    <row r="197" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A197" s="23" t="s">
         <v>169</v>
       </c>
       <c r="B197" s="15">
         <v>204852.9</v>
       </c>
       <c r="C197" s="16">
         <v>102426.45</v>
       </c>
       <c r="D197" s="16">
         <v>324256.52</v>
       </c>
       <c r="E197" s="16">
         <v>81064.13</v>
       </c>
       <c r="F197" s="16">
         <v>21362.32</v>
       </c>
       <c r="G197" s="16">
         <v>226215.22</v>
       </c>
     </row>
-    <row r="198" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A198" s="23" t="s">
         <v>170</v>
       </c>
       <c r="B198" s="15">
         <v>11070.71</v>
       </c>
       <c r="C198" s="16">
         <v>5535.35</v>
       </c>
       <c r="D198" s="16">
         <v>17523.560000000001</v>
       </c>
       <c r="E198" s="16">
         <v>4380.8900000000003</v>
       </c>
       <c r="F198" s="16">
         <v>1154.46</v>
       </c>
       <c r="G198" s="16">
         <v>12225.17</v>
       </c>
     </row>
-    <row r="199" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A199" s="23" t="s">
         <v>171</v>
       </c>
       <c r="B199" s="15">
         <v>15971.82</v>
       </c>
       <c r="C199" s="16">
         <v>7985.91</v>
       </c>
       <c r="D199" s="16">
         <v>25281.39</v>
       </c>
       <c r="E199" s="16">
         <v>6320.34</v>
       </c>
       <c r="F199" s="16">
         <v>1665.57</v>
       </c>
       <c r="G199" s="16">
         <v>17637.39</v>
       </c>
     </row>
-    <row r="200" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="200" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A200" s="24" t="s">
         <v>172</v>
       </c>
       <c r="B200" s="17">
         <v>3363.35</v>
       </c>
       <c r="C200" s="18">
         <v>1681.67</v>
       </c>
       <c r="D200" s="18">
         <v>5323.76</v>
       </c>
       <c r="E200" s="18">
         <v>1330.94</v>
       </c>
       <c r="F200" s="18">
         <v>350.73</v>
       </c>
       <c r="G200" s="18">
         <v>3714.08</v>
       </c>
     </row>
-    <row r="201" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A201" s="25" t="s">
         <v>662</v>
       </c>
       <c r="B201" s="19">
         <v>-929757.23</v>
       </c>
       <c r="C201" s="20">
         <v>0</v>
       </c>
       <c r="D201" s="20">
         <v>0</v>
       </c>
       <c r="E201" s="20">
         <v>0</v>
       </c>
       <c r="F201" s="20">
         <v>-48568.39</v>
       </c>
       <c r="G201" s="20">
         <v>-978325.62</v>
       </c>
     </row>
-    <row r="202" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A202" s="23" t="s">
         <v>173</v>
       </c>
       <c r="B202" s="15">
         <v>8781.1200000000008</v>
       </c>
       <c r="C202" s="16">
         <v>4390.5600000000004</v>
       </c>
       <c r="D202" s="16">
         <v>15727.42</v>
       </c>
       <c r="E202" s="16">
         <v>3931.85</v>
       </c>
       <c r="F202" s="16">
         <v>458.71</v>
       </c>
       <c r="G202" s="16">
         <v>9239.83</v>
       </c>
     </row>
-    <row r="203" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A203" s="23" t="s">
         <v>624</v>
       </c>
       <c r="B203" s="15">
         <v>441.96</v>
       </c>
       <c r="C203" s="16">
         <v>220.98</v>
       </c>
       <c r="D203" s="16">
         <v>791.58</v>
       </c>
       <c r="E203" s="16">
         <v>197.89</v>
       </c>
       <c r="F203" s="16">
         <v>23.09</v>
       </c>
       <c r="G203" s="16">
         <v>465.05</v>
       </c>
     </row>
-    <row r="204" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A204" s="23" t="s">
         <v>174</v>
       </c>
       <c r="B204" s="15">
         <v>817818.51</v>
       </c>
       <c r="C204" s="16">
         <v>408909.25</v>
       </c>
       <c r="D204" s="16">
         <v>1464753.17</v>
       </c>
       <c r="E204" s="16">
         <v>366188.29</v>
       </c>
       <c r="F204" s="16">
         <v>42720.959999999999</v>
       </c>
       <c r="G204" s="16">
         <v>860539.47</v>
       </c>
     </row>
-    <row r="205" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A205" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B205" s="15">
         <v>234.69</v>
       </c>
       <c r="C205" s="16">
         <v>117.34</v>
       </c>
       <c r="D205" s="16">
         <v>420.34</v>
       </c>
       <c r="E205" s="16">
         <v>105.08</v>
       </c>
       <c r="F205" s="16">
         <v>12.26</v>
       </c>
       <c r="G205" s="16">
         <v>246.95</v>
       </c>
     </row>
-    <row r="206" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A206" s="23" t="s">
         <v>176</v>
       </c>
       <c r="B206" s="15">
         <v>64711.01</v>
       </c>
       <c r="C206" s="16">
         <v>32355.5</v>
       </c>
       <c r="D206" s="16">
         <v>115900.61</v>
       </c>
       <c r="E206" s="16">
         <v>28975.15</v>
       </c>
       <c r="F206" s="16">
         <v>3380.35</v>
       </c>
       <c r="G206" s="16">
         <v>68091.360000000001</v>
       </c>
     </row>
-    <row r="207" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A207" s="23" t="s">
         <v>177</v>
       </c>
       <c r="B207" s="15">
         <v>369.36</v>
       </c>
       <c r="C207" s="16">
         <v>184.68</v>
       </c>
       <c r="D207" s="16">
         <v>661.54</v>
       </c>
       <c r="E207" s="16">
         <v>165.38</v>
       </c>
       <c r="F207" s="16">
         <v>19.3</v>
       </c>
       <c r="G207" s="16">
         <v>388.66</v>
       </c>
     </row>
-    <row r="208" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A208" s="23" t="s">
         <v>178</v>
       </c>
       <c r="B208" s="15">
         <v>32506.74</v>
       </c>
       <c r="C208" s="16">
         <v>16253.37</v>
       </c>
       <c r="D208" s="16">
         <v>58221.18</v>
       </c>
       <c r="E208" s="16">
         <v>14555.29</v>
       </c>
       <c r="F208" s="16">
         <v>1698.08</v>
       </c>
       <c r="G208" s="16">
         <v>34204.82</v>
       </c>
     </row>
-    <row r="209" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A209" s="23" t="s">
         <v>179</v>
       </c>
       <c r="B209" s="15">
         <v>3454.97</v>
       </c>
       <c r="C209" s="16">
         <v>1727.48</v>
       </c>
       <c r="D209" s="16">
         <v>6188.01</v>
       </c>
       <c r="E209" s="16">
         <v>1547</v>
       </c>
       <c r="F209" s="16">
         <v>180.48</v>
       </c>
       <c r="G209" s="16">
         <v>3635.45</v>
       </c>
     </row>
-    <row r="210" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="210" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A210" s="24" t="s">
         <v>180</v>
       </c>
       <c r="B210" s="17">
         <v>1438.87</v>
       </c>
       <c r="C210" s="18">
         <v>719.43</v>
       </c>
       <c r="D210" s="18">
         <v>2577.08</v>
       </c>
       <c r="E210" s="18">
         <v>644.27</v>
       </c>
       <c r="F210" s="18">
         <v>75.16</v>
       </c>
       <c r="G210" s="18">
         <v>1514.03</v>
       </c>
     </row>
-    <row r="211" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="211" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A211" s="26" t="s">
         <v>181</v>
       </c>
       <c r="B211" s="17">
         <v>0</v>
       </c>
       <c r="C211" s="18">
         <v>0</v>
       </c>
       <c r="D211" s="18">
         <v>0</v>
       </c>
       <c r="E211" s="18">
         <v>0</v>
       </c>
       <c r="F211" s="18">
         <v>0</v>
       </c>
       <c r="G211" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="212" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A212" s="25" t="s">
         <v>182</v>
       </c>
       <c r="B212" s="19">
         <v>-173139.53</v>
       </c>
       <c r="C212" s="20">
         <v>0</v>
       </c>
       <c r="D212" s="20">
         <v>0</v>
       </c>
       <c r="E212" s="20">
         <v>0</v>
       </c>
       <c r="F212" s="20">
         <v>56379.26</v>
       </c>
       <c r="G212" s="20">
         <v>-116760.27</v>
       </c>
     </row>
-    <row r="213" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A213" s="23" t="s">
         <v>183</v>
       </c>
       <c r="B213" s="15">
         <v>24055.66</v>
       </c>
       <c r="C213" s="16">
         <v>12027.83</v>
       </c>
       <c r="D213" s="16">
         <v>79444.2</v>
       </c>
       <c r="E213" s="16">
         <v>19861.05</v>
       </c>
       <c r="F213" s="16">
         <v>-7833.22</v>
       </c>
       <c r="G213" s="16">
         <v>16222.44</v>
       </c>
     </row>
-    <row r="214" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A214" s="23" t="s">
         <v>184</v>
       </c>
       <c r="B214" s="15">
         <v>49010.05</v>
       </c>
       <c r="C214" s="16">
         <v>24505.02</v>
       </c>
       <c r="D214" s="16">
         <v>161856.5</v>
       </c>
       <c r="E214" s="16">
         <v>40464.120000000003</v>
       </c>
       <c r="F214" s="16">
         <v>-15959.1</v>
       </c>
       <c r="G214" s="16">
         <v>33050.949999999997</v>
       </c>
     </row>
-    <row r="215" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A215" s="23" t="s">
         <v>185</v>
       </c>
       <c r="B215" s="15">
         <v>21656.98</v>
       </c>
       <c r="C215" s="16">
         <v>10828.49</v>
       </c>
       <c r="D215" s="16">
         <v>71522.53</v>
       </c>
       <c r="E215" s="16">
         <v>17880.63</v>
       </c>
       <c r="F215" s="16">
         <v>-7052.14</v>
       </c>
       <c r="G215" s="16">
         <v>14604.84</v>
       </c>
     </row>
-    <row r="216" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A216" s="23" t="s">
         <v>186</v>
       </c>
       <c r="B216" s="15">
         <v>10145.18</v>
       </c>
       <c r="C216" s="16">
         <v>5072.59</v>
       </c>
       <c r="D216" s="16">
         <v>33504.61</v>
       </c>
       <c r="E216" s="16">
         <v>8376.15</v>
       </c>
       <c r="F216" s="16">
         <v>-3303.56</v>
       </c>
       <c r="G216" s="16">
         <v>6841.62</v>
       </c>
     </row>
-    <row r="217" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A217" s="23" t="s">
         <v>187</v>
       </c>
       <c r="B217" s="15">
         <v>49886.17</v>
       </c>
       <c r="C217" s="16">
         <v>24943.08</v>
       </c>
       <c r="D217" s="16">
         <v>164749.9</v>
       </c>
       <c r="E217" s="16">
         <v>41187.47</v>
       </c>
       <c r="F217" s="16">
         <v>-16244.39</v>
       </c>
       <c r="G217" s="16">
         <v>33641.78</v>
       </c>
     </row>
-    <row r="218" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="218" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A218" s="24" t="s">
         <v>188</v>
       </c>
       <c r="B218" s="17">
         <v>18385.490000000002</v>
       </c>
       <c r="C218" s="18">
         <v>9192.74</v>
       </c>
       <c r="D218" s="18">
         <v>60718.38</v>
       </c>
       <c r="E218" s="18">
         <v>15179.59</v>
       </c>
       <c r="F218" s="18">
         <v>-5986.85</v>
       </c>
       <c r="G218" s="18">
         <v>12398.64</v>
       </c>
     </row>
-    <row r="219" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A219" s="25" t="s">
         <v>189</v>
       </c>
       <c r="B219" s="19">
         <v>-419435.01</v>
       </c>
       <c r="C219" s="20">
         <v>0</v>
       </c>
       <c r="D219" s="20">
         <v>0</v>
       </c>
       <c r="E219" s="20">
         <v>0</v>
       </c>
       <c r="F219" s="20">
         <v>-69671.539999999994</v>
       </c>
       <c r="G219" s="20">
         <v>-489106.55</v>
       </c>
     </row>
-    <row r="220" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A220" s="23" t="s">
         <v>190</v>
       </c>
       <c r="B220" s="15">
         <v>10387.77</v>
       </c>
       <c r="C220" s="16">
         <v>5193.88</v>
       </c>
       <c r="D220" s="16">
         <v>13873.57</v>
       </c>
       <c r="E220" s="16">
         <v>3468.39</v>
       </c>
       <c r="F220" s="16">
         <v>1725.49</v>
       </c>
       <c r="G220" s="16">
         <v>12113.26</v>
       </c>
     </row>
-    <row r="221" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A221" s="23" t="s">
         <v>625</v>
       </c>
       <c r="B221" s="15">
         <v>47569.13</v>
       </c>
       <c r="C221" s="16">
         <v>23784.560000000001</v>
       </c>
       <c r="D221" s="16">
         <v>63531.8</v>
       </c>
       <c r="E221" s="16">
         <v>15882.95</v>
       </c>
       <c r="F221" s="16">
         <v>7901.61</v>
       </c>
       <c r="G221" s="16">
         <v>55470.74</v>
       </c>
     </row>
-    <row r="222" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A222" s="23" t="s">
         <v>191</v>
       </c>
       <c r="B222" s="15">
         <v>130936.56</v>
       </c>
       <c r="C222" s="16">
         <v>65468.28</v>
       </c>
       <c r="D222" s="16">
         <v>174874.65</v>
       </c>
       <c r="E222" s="16">
         <v>43718.66</v>
       </c>
       <c r="F222" s="16">
         <v>21749.62</v>
       </c>
       <c r="G222" s="16">
         <v>152686.18</v>
       </c>
     </row>
-    <row r="223" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A223" s="23" t="s">
         <v>192</v>
       </c>
       <c r="B223" s="15">
         <v>32145.84</v>
       </c>
       <c r="C223" s="16">
         <v>16072.92</v>
       </c>
       <c r="D223" s="16">
         <v>42932.95</v>
       </c>
       <c r="E223" s="16">
         <v>10733.23</v>
       </c>
       <c r="F223" s="16">
         <v>5339.69</v>
       </c>
       <c r="G223" s="16">
         <v>37485.53</v>
       </c>
     </row>
-    <row r="224" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A224" s="23" t="s">
         <v>626</v>
       </c>
       <c r="B224" s="15">
         <v>177594.23</v>
       </c>
       <c r="C224" s="16">
         <v>88797.11</v>
       </c>
       <c r="D224" s="16">
         <v>237189.14</v>
       </c>
       <c r="E224" s="16">
         <v>59297.279999999999</v>
       </c>
       <c r="F224" s="16">
         <v>29499.83</v>
       </c>
       <c r="G224" s="16">
         <v>207094.06</v>
       </c>
     </row>
-    <row r="225" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="225" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A225" s="24" t="s">
         <v>193</v>
       </c>
       <c r="B225" s="17">
         <v>20801.48</v>
       </c>
       <c r="C225" s="18">
         <v>10400.74</v>
       </c>
       <c r="D225" s="18">
         <v>27781.79</v>
       </c>
       <c r="E225" s="18">
         <v>6945.44</v>
       </c>
       <c r="F225" s="18">
         <v>3455.3</v>
       </c>
       <c r="G225" s="18">
         <v>24256.78</v>
       </c>
     </row>
-    <row r="226" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A226" s="25" t="s">
         <v>194</v>
       </c>
       <c r="B226" s="19">
         <v>-36100.43</v>
       </c>
       <c r="C226" s="20">
         <v>0</v>
       </c>
       <c r="D226" s="20">
         <v>0</v>
       </c>
       <c r="E226" s="20">
         <v>0</v>
       </c>
       <c r="F226" s="20">
         <v>-3300.75</v>
       </c>
       <c r="G226" s="20">
         <v>-39401.18</v>
       </c>
     </row>
-    <row r="227" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A227" s="23" t="s">
         <v>195</v>
       </c>
       <c r="B227" s="15">
         <v>7446.8</v>
       </c>
       <c r="C227" s="16">
         <v>3723.4</v>
       </c>
       <c r="D227" s="16">
         <v>12170.1</v>
       </c>
       <c r="E227" s="16">
         <v>3042.52</v>
       </c>
       <c r="F227" s="16">
         <v>680.88</v>
       </c>
       <c r="G227" s="16">
         <v>8127.68</v>
       </c>
     </row>
-    <row r="228" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A228" s="23" t="s">
         <v>196</v>
       </c>
       <c r="B228" s="15">
         <v>1347.18</v>
       </c>
       <c r="C228" s="16">
         <v>673.59</v>
       </c>
       <c r="D228" s="16">
         <v>2201.66</v>
       </c>
       <c r="E228" s="16">
         <v>550.41</v>
       </c>
       <c r="F228" s="16">
         <v>123.18</v>
       </c>
       <c r="G228" s="16">
         <v>1470.36</v>
       </c>
     </row>
-    <row r="229" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="229" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A229" s="24" t="s">
         <v>197</v>
       </c>
       <c r="B229" s="17">
         <v>27306.45</v>
       </c>
       <c r="C229" s="18">
         <v>13653.22</v>
       </c>
       <c r="D229" s="18">
         <v>44626.15</v>
       </c>
       <c r="E229" s="18">
         <v>11156.53</v>
       </c>
       <c r="F229" s="18">
         <v>2496.69</v>
       </c>
       <c r="G229" s="18">
         <v>29803.14</v>
       </c>
     </row>
-    <row r="230" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A230" s="25" t="s">
         <v>198</v>
       </c>
       <c r="B230" s="19">
         <v>-92387.36</v>
       </c>
       <c r="C230" s="20">
         <v>0</v>
       </c>
       <c r="D230" s="20">
         <v>0</v>
       </c>
       <c r="E230" s="20">
         <v>0</v>
       </c>
       <c r="F230" s="20">
         <v>-16073.76</v>
       </c>
       <c r="G230" s="20">
         <v>-108461.12</v>
       </c>
     </row>
-    <row r="231" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A231" s="23" t="s">
         <v>199</v>
       </c>
       <c r="B231" s="15">
         <v>8182.34</v>
       </c>
       <c r="C231" s="16">
         <v>4091.17</v>
       </c>
       <c r="D231" s="16">
         <v>10670.36</v>
       </c>
       <c r="E231" s="16">
         <v>2667.59</v>
       </c>
       <c r="F231" s="16">
         <v>1423.58</v>
       </c>
       <c r="G231" s="16">
         <v>9605.92</v>
       </c>
     </row>
-    <row r="232" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A232" s="23" t="s">
         <v>200</v>
       </c>
       <c r="B232" s="15">
         <v>2396.2600000000002</v>
       </c>
       <c r="C232" s="16">
         <v>1198.1300000000001</v>
       </c>
       <c r="D232" s="16">
         <v>3124.9</v>
       </c>
       <c r="E232" s="16">
         <v>781.22</v>
       </c>
       <c r="F232" s="16">
         <v>416.91</v>
       </c>
       <c r="G232" s="16">
         <v>2813.17</v>
       </c>
     </row>
-    <row r="233" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A233" s="23" t="s">
         <v>201</v>
       </c>
       <c r="B233" s="15">
         <v>5793.38</v>
       </c>
       <c r="C233" s="16">
         <v>2896.69</v>
       </c>
       <c r="D233" s="16">
         <v>7554.98</v>
       </c>
       <c r="E233" s="16">
         <v>1888.74</v>
       </c>
       <c r="F233" s="16">
         <v>1007.95</v>
       </c>
       <c r="G233" s="16">
         <v>6801.33</v>
       </c>
     </row>
-    <row r="234" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A234" s="23" t="s">
         <v>202</v>
       </c>
       <c r="B234" s="15">
         <v>4222.66</v>
       </c>
       <c r="C234" s="16">
         <v>2111.33</v>
       </c>
       <c r="D234" s="16">
         <v>5506.66</v>
       </c>
       <c r="E234" s="16">
         <v>1376.66</v>
       </c>
       <c r="F234" s="16">
         <v>734.67</v>
       </c>
       <c r="G234" s="16">
         <v>4957.33</v>
       </c>
     </row>
-    <row r="235" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A235" s="23" t="s">
         <v>627</v>
       </c>
       <c r="B235" s="15">
         <v>0</v>
       </c>
       <c r="C235" s="16">
         <v>0</v>
       </c>
       <c r="D235" s="16">
         <v>0</v>
       </c>
       <c r="E235" s="16">
         <v>0</v>
       </c>
       <c r="F235" s="16">
         <v>0</v>
       </c>
       <c r="G235" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="236" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A236" s="23" t="s">
         <v>203</v>
       </c>
       <c r="B236" s="15">
         <v>5939.51</v>
       </c>
       <c r="C236" s="16">
         <v>2969.75</v>
       </c>
       <c r="D236" s="16">
         <v>7745.56</v>
       </c>
       <c r="E236" s="16">
         <v>1936.39</v>
       </c>
       <c r="F236" s="16">
         <v>1033.3599999999999</v>
       </c>
       <c r="G236" s="16">
         <v>6972.87</v>
       </c>
     </row>
-    <row r="237" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A237" s="23" t="s">
         <v>204</v>
       </c>
       <c r="B237" s="15">
         <v>6158.66</v>
       </c>
       <c r="C237" s="16">
         <v>3079.33</v>
       </c>
       <c r="D237" s="16">
         <v>8031.33</v>
       </c>
       <c r="E237" s="16">
         <v>2007.83</v>
       </c>
       <c r="F237" s="16">
         <v>1071.5</v>
       </c>
       <c r="G237" s="16">
         <v>7230.16</v>
       </c>
     </row>
-    <row r="238" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A238" s="23" t="s">
         <v>628</v>
       </c>
       <c r="B238" s="15">
         <v>43.85</v>
       </c>
       <c r="C238" s="16">
         <v>21.92</v>
       </c>
       <c r="D238" s="16">
         <v>57.18</v>
       </c>
       <c r="E238" s="16">
         <v>14.29</v>
       </c>
       <c r="F238" s="16">
         <v>7.63</v>
       </c>
       <c r="G238" s="16">
         <v>51.48</v>
       </c>
     </row>
-    <row r="239" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A239" s="23" t="s">
         <v>205</v>
       </c>
       <c r="B239" s="15">
         <v>10140.280000000001</v>
       </c>
       <c r="C239" s="16">
         <v>5070.1400000000003</v>
       </c>
       <c r="D239" s="16">
         <v>13223.65</v>
       </c>
       <c r="E239" s="16">
         <v>3305.91</v>
       </c>
       <c r="F239" s="16">
         <v>1764.23</v>
       </c>
       <c r="G239" s="16">
         <v>11904.51</v>
       </c>
     </row>
-    <row r="240" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A240" s="23" t="s">
         <v>206</v>
       </c>
       <c r="B240" s="15">
         <v>3747.79</v>
       </c>
       <c r="C240" s="16">
         <v>1873.89</v>
       </c>
       <c r="D240" s="16">
         <v>4887.3900000000003</v>
       </c>
       <c r="E240" s="16">
         <v>1221.8399999999999</v>
       </c>
       <c r="F240" s="16">
         <v>652.04999999999995</v>
       </c>
       <c r="G240" s="16">
         <v>4399.84</v>
       </c>
     </row>
-    <row r="241" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A241" s="23" t="s">
         <v>629</v>
       </c>
       <c r="B241" s="15">
         <v>25533.27</v>
       </c>
       <c r="C241" s="16">
         <v>12766.63</v>
       </c>
       <c r="D241" s="16">
         <v>33297.22</v>
       </c>
       <c r="E241" s="16">
         <v>8324.2999999999993</v>
       </c>
       <c r="F241" s="16">
         <v>4442.33</v>
       </c>
       <c r="G241" s="16">
         <v>29975.599999999999</v>
       </c>
     </row>
-    <row r="242" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="242" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A242" s="24" t="s">
         <v>207</v>
       </c>
       <c r="B242" s="17">
         <v>20229.36</v>
       </c>
       <c r="C242" s="18">
         <v>10114.68</v>
       </c>
       <c r="D242" s="18">
         <v>26380.55</v>
       </c>
       <c r="E242" s="18">
         <v>6595.13</v>
       </c>
       <c r="F242" s="18">
         <v>3519.55</v>
       </c>
       <c r="G242" s="18">
         <v>23748.91</v>
       </c>
     </row>
-    <row r="243" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A243" s="25" t="s">
         <v>208</v>
       </c>
       <c r="B243" s="19">
         <v>-1656707.46</v>
       </c>
       <c r="C243" s="20">
         <v>0</v>
       </c>
       <c r="D243" s="20">
         <v>0</v>
       </c>
       <c r="E243" s="20">
         <v>0</v>
       </c>
       <c r="F243" s="20">
         <v>-232619.01</v>
       </c>
       <c r="G243" s="20">
         <v>-1889326.47</v>
       </c>
     </row>
-    <row r="244" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A244" s="23" t="s">
         <v>622</v>
       </c>
       <c r="B244" s="15">
         <v>0</v>
       </c>
       <c r="C244" s="21">
         <v>0</v>
       </c>
       <c r="D244" s="21">
         <v>0</v>
       </c>
       <c r="E244" s="21">
         <v>0</v>
       </c>
       <c r="F244" s="21">
         <v>0</v>
       </c>
       <c r="G244" s="21">
         <v>0</v>
       </c>
     </row>
-    <row r="245" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A245" s="23" t="s">
         <v>630</v>
       </c>
       <c r="B245" s="15">
         <v>16050.33</v>
       </c>
       <c r="C245" s="16">
         <v>8025.16</v>
       </c>
       <c r="D245" s="16">
         <v>23086.13</v>
       </c>
       <c r="E245" s="16">
         <v>5771.53</v>
       </c>
       <c r="F245" s="16">
         <v>2253.63</v>
       </c>
       <c r="G245" s="16">
         <v>18303.96</v>
       </c>
     </row>
-    <row r="246" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A246" s="23" t="s">
         <v>631</v>
       </c>
       <c r="B246" s="15">
         <v>1630342.18</v>
       </c>
       <c r="C246" s="16">
         <v>815171.09</v>
       </c>
       <c r="D246" s="16">
         <v>2345016.1800000002</v>
       </c>
       <c r="E246" s="16">
         <v>586254.04</v>
       </c>
       <c r="F246" s="16">
         <v>228917.05</v>
       </c>
       <c r="G246" s="16">
         <v>1859259.23</v>
       </c>
     </row>
-    <row r="247" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A247" s="23" t="s">
         <v>632</v>
       </c>
       <c r="B247" s="15">
         <v>1285.98</v>
       </c>
       <c r="C247" s="16">
         <v>642.99</v>
       </c>
       <c r="D247" s="16">
         <v>1849.7</v>
       </c>
       <c r="E247" s="16">
         <v>462.42</v>
       </c>
       <c r="F247" s="16">
         <v>180.57</v>
       </c>
       <c r="G247" s="16">
         <v>1466.55</v>
       </c>
     </row>
-    <row r="248" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="248" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A248" s="24" t="s">
         <v>633</v>
       </c>
       <c r="B248" s="17">
         <v>9028.9699999999993</v>
       </c>
       <c r="C248" s="18">
         <v>4514.4799999999996</v>
       </c>
       <c r="D248" s="18">
         <v>12986.9</v>
       </c>
       <c r="E248" s="18">
         <v>3246.72</v>
       </c>
       <c r="F248" s="18">
         <v>1267.76</v>
       </c>
       <c r="G248" s="18">
         <v>10296.73</v>
       </c>
     </row>
-    <row r="249" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A249" s="25" t="s">
         <v>209</v>
       </c>
       <c r="B249" s="19">
         <v>-169504.68</v>
       </c>
       <c r="C249" s="20">
         <v>0</v>
       </c>
       <c r="D249" s="20">
         <v>0</v>
       </c>
       <c r="E249" s="20">
         <v>0</v>
       </c>
       <c r="F249" s="20">
         <v>-41193.54</v>
       </c>
       <c r="G249" s="20">
         <v>-210698.22</v>
       </c>
     </row>
-    <row r="250" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A250" s="23" t="s">
         <v>210</v>
       </c>
       <c r="B250" s="15">
         <v>1133.1300000000001</v>
       </c>
       <c r="C250" s="16">
         <v>566.55999999999995</v>
       </c>
       <c r="D250" s="16">
         <v>1164.76</v>
       </c>
       <c r="E250" s="16">
         <v>291.19</v>
       </c>
       <c r="F250" s="16">
         <v>275.37</v>
       </c>
       <c r="G250" s="16">
         <v>1408.5</v>
       </c>
     </row>
-    <row r="251" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A251" s="23" t="s">
         <v>211</v>
       </c>
       <c r="B251" s="15">
         <v>199.31</v>
       </c>
       <c r="C251" s="16">
         <v>99.65</v>
       </c>
       <c r="D251" s="16">
         <v>204.87</v>
       </c>
       <c r="E251" s="16">
         <v>51.21</v>
       </c>
       <c r="F251" s="16">
         <v>48.44</v>
       </c>
       <c r="G251" s="16">
         <v>247.75</v>
       </c>
     </row>
-    <row r="252" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A252" s="23" t="s">
         <v>212</v>
       </c>
       <c r="B252" s="15">
         <v>2328.9</v>
       </c>
       <c r="C252" s="16">
         <v>1164.45</v>
       </c>
       <c r="D252" s="16">
         <v>2393.9</v>
       </c>
       <c r="E252" s="16">
         <v>598.47</v>
       </c>
       <c r="F252" s="16">
         <v>565.98</v>
       </c>
       <c r="G252" s="16">
         <v>2894.88</v>
       </c>
     </row>
-    <row r="253" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A253" s="23" t="s">
         <v>213</v>
       </c>
       <c r="B253" s="15">
         <v>6844.41</v>
       </c>
       <c r="C253" s="16">
         <v>3422.2</v>
       </c>
       <c r="D253" s="16">
         <v>7035.43</v>
       </c>
       <c r="E253" s="16">
         <v>1758.85</v>
       </c>
       <c r="F253" s="16">
         <v>1663.35</v>
       </c>
       <c r="G253" s="16">
         <v>8507.76</v>
       </c>
     </row>
-    <row r="254" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A254" s="23" t="s">
         <v>214</v>
       </c>
       <c r="B254" s="15">
         <v>7203.13</v>
       </c>
       <c r="C254" s="16">
         <v>3601.56</v>
       </c>
       <c r="D254" s="16">
         <v>7404.16</v>
       </c>
       <c r="E254" s="16">
         <v>1851.04</v>
       </c>
       <c r="F254" s="16">
         <v>1750.52</v>
       </c>
       <c r="G254" s="16">
         <v>8953.65</v>
       </c>
     </row>
-    <row r="255" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A255" s="23" t="s">
         <v>634</v>
       </c>
       <c r="B255" s="15">
         <v>87548.23</v>
       </c>
       <c r="C255" s="16">
         <v>43774.11</v>
       </c>
       <c r="D255" s="16">
         <v>89991.54</v>
       </c>
       <c r="E255" s="16">
         <v>22497.88</v>
       </c>
       <c r="F255" s="16">
         <v>21276.23</v>
       </c>
       <c r="G255" s="16">
         <v>108824.46</v>
       </c>
     </row>
-    <row r="256" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A256" s="23" t="s">
         <v>635</v>
       </c>
       <c r="B256" s="15">
         <v>1286.8699999999999</v>
       </c>
       <c r="C256" s="16">
         <v>643.42999999999995</v>
       </c>
       <c r="D256" s="16">
         <v>1322.78</v>
       </c>
       <c r="E256" s="16">
         <v>330.69</v>
       </c>
       <c r="F256" s="16">
         <v>312.74</v>
       </c>
       <c r="G256" s="16">
         <v>1599.61</v>
       </c>
     </row>
-    <row r="257" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A257" s="23" t="s">
         <v>215</v>
       </c>
       <c r="B257" s="15">
         <v>358.72</v>
       </c>
       <c r="C257" s="16">
         <v>179.36</v>
       </c>
       <c r="D257" s="16">
         <v>368.73</v>
       </c>
       <c r="E257" s="16">
         <v>92.18</v>
       </c>
       <c r="F257" s="16">
         <v>87.18</v>
       </c>
       <c r="G257" s="16">
         <v>445.9</v>
       </c>
     </row>
-    <row r="258" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A258" s="23" t="s">
         <v>216</v>
       </c>
       <c r="B258" s="15">
         <v>60899.42</v>
       </c>
       <c r="C258" s="16">
         <v>30449.71</v>
       </c>
       <c r="D258" s="16">
         <v>62599.01</v>
       </c>
       <c r="E258" s="16">
         <v>15649.75</v>
       </c>
       <c r="F258" s="16">
         <v>14799.96</v>
       </c>
       <c r="G258" s="16">
         <v>75699.38</v>
       </c>
     </row>
-    <row r="259" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="259" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A259" s="24" t="s">
         <v>636</v>
       </c>
       <c r="B259" s="17">
         <v>1702.56</v>
       </c>
       <c r="C259" s="18">
         <v>851.28</v>
       </c>
       <c r="D259" s="18">
         <v>1750.07</v>
       </c>
       <c r="E259" s="18">
         <v>437.51</v>
       </c>
       <c r="F259" s="18">
         <v>413.77</v>
       </c>
       <c r="G259" s="18">
         <v>2116.33</v>
       </c>
     </row>
-    <row r="260" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A260" s="25" t="s">
         <v>217</v>
       </c>
       <c r="B260" s="19">
         <v>-1456626.35</v>
       </c>
       <c r="C260" s="20">
         <v>0</v>
       </c>
       <c r="D260" s="20">
         <v>0</v>
       </c>
       <c r="E260" s="20">
         <v>0</v>
       </c>
       <c r="F260" s="20">
         <v>48734.37</v>
       </c>
       <c r="G260" s="20">
         <v>-1407891.98</v>
       </c>
     </row>
-    <row r="261" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A261" s="23" t="s">
         <v>218</v>
       </c>
       <c r="B261" s="15">
         <v>804.31</v>
       </c>
       <c r="C261" s="16">
         <v>402.15</v>
       </c>
       <c r="D261" s="16">
         <v>1716.25</v>
       </c>
       <c r="E261" s="16">
         <v>429.06</v>
       </c>
       <c r="F261" s="16">
         <v>-26.91</v>
       </c>
       <c r="G261" s="16">
         <v>777.4</v>
       </c>
     </row>
-    <row r="262" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A262" s="23" t="s">
         <v>219</v>
       </c>
       <c r="B262" s="15">
         <v>25500.36</v>
       </c>
       <c r="C262" s="16">
         <v>12750.18</v>
       </c>
       <c r="D262" s="16">
         <v>54413.38</v>
       </c>
       <c r="E262" s="16">
         <v>13603.34</v>
       </c>
       <c r="F262" s="16">
         <v>-853.16</v>
       </c>
       <c r="G262" s="16">
         <v>24647.200000000001</v>
       </c>
     </row>
-    <row r="263" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A263" s="23" t="s">
         <v>625</v>
       </c>
       <c r="B263" s="15">
         <v>5225.2299999999996</v>
       </c>
       <c r="C263" s="16">
         <v>2612.61</v>
       </c>
       <c r="D263" s="16">
         <v>11149.75</v>
       </c>
       <c r="E263" s="16">
         <v>2787.43</v>
       </c>
       <c r="F263" s="16">
         <v>-174.82</v>
       </c>
       <c r="G263" s="16">
         <v>5050.41</v>
       </c>
     </row>
-    <row r="264" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A264" s="23" t="s">
         <v>637</v>
       </c>
       <c r="B264" s="15">
         <v>141072.65</v>
       </c>
       <c r="C264" s="16">
         <v>70536.320000000007</v>
       </c>
       <c r="D264" s="16">
         <v>301024.78000000003</v>
       </c>
       <c r="E264" s="16">
         <v>75256.19</v>
       </c>
       <c r="F264" s="16">
         <v>-4719.87</v>
       </c>
       <c r="G264" s="16">
         <v>136352.78</v>
       </c>
     </row>
-    <row r="265" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A265" s="23" t="s">
         <v>638</v>
       </c>
       <c r="B265" s="15">
         <v>2282.31</v>
       </c>
       <c r="C265" s="16">
         <v>1141.1500000000001</v>
       </c>
       <c r="D265" s="16">
         <v>4870.0600000000004</v>
       </c>
       <c r="E265" s="16">
         <v>1217.51</v>
       </c>
       <c r="F265" s="16">
         <v>-76.36</v>
       </c>
       <c r="G265" s="16">
         <v>2205.9499999999998</v>
       </c>
     </row>
-    <row r="266" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A266" s="23" t="s">
         <v>220</v>
       </c>
       <c r="B266" s="15">
         <v>24012.7</v>
       </c>
       <c r="C266" s="16">
         <v>12006.35</v>
       </c>
       <c r="D266" s="16">
         <v>51238.98</v>
       </c>
       <c r="E266" s="16">
         <v>12809.74</v>
       </c>
       <c r="F266" s="16">
         <v>-803.39</v>
       </c>
       <c r="G266" s="16">
         <v>23209.31</v>
       </c>
     </row>
-    <row r="267" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A267" s="23" t="s">
         <v>221</v>
       </c>
       <c r="B267" s="15">
         <v>10844.69</v>
       </c>
       <c r="C267" s="16">
         <v>5422.34</v>
       </c>
       <c r="D267" s="16">
         <v>23140.71</v>
       </c>
       <c r="E267" s="16">
         <v>5785.17</v>
       </c>
       <c r="F267" s="16">
         <v>-362.83</v>
       </c>
       <c r="G267" s="16">
         <v>10481.86</v>
       </c>
     </row>
-    <row r="268" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A268" s="23" t="s">
         <v>639</v>
       </c>
       <c r="B268" s="15">
         <v>812.92</v>
       </c>
       <c r="C268" s="16">
         <v>406.46</v>
       </c>
       <c r="D268" s="16">
         <v>1734.63</v>
       </c>
       <c r="E268" s="16">
         <v>433.65</v>
       </c>
       <c r="F268" s="16">
         <v>-27.19</v>
       </c>
       <c r="G268" s="16">
         <v>785.73</v>
       </c>
     </row>
-    <row r="269" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A269" s="23" t="s">
         <v>222</v>
       </c>
       <c r="B269" s="15">
         <v>8142.65</v>
       </c>
       <c r="C269" s="16">
         <v>4071.32</v>
       </c>
       <c r="D269" s="16">
         <v>17375.02</v>
       </c>
       <c r="E269" s="16">
         <v>4343.75</v>
       </c>
       <c r="F269" s="16">
         <v>-272.43</v>
       </c>
       <c r="G269" s="16">
         <v>7870.22</v>
       </c>
     </row>
-    <row r="270" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="270" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A270" s="24" t="s">
         <v>223</v>
       </c>
       <c r="B270" s="17">
         <v>1237928.53</v>
       </c>
       <c r="C270" s="18">
         <v>618964.26</v>
       </c>
       <c r="D270" s="18">
         <v>2641526.71</v>
       </c>
       <c r="E270" s="18">
         <v>660381.67000000004</v>
       </c>
       <c r="F270" s="18">
         <v>-41417.410000000003</v>
       </c>
       <c r="G270" s="18">
         <v>1196511.1200000001</v>
       </c>
     </row>
-    <row r="271" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A271" s="25" t="s">
         <v>224</v>
       </c>
       <c r="B271" s="19">
         <v>-88557.71</v>
       </c>
       <c r="C271" s="20">
         <v>0</v>
       </c>
       <c r="D271" s="20">
         <v>0</v>
       </c>
       <c r="E271" s="20">
         <v>0</v>
       </c>
       <c r="F271" s="20">
         <v>-13418.52</v>
       </c>
       <c r="G271" s="20">
         <v>-101976.23</v>
       </c>
     </row>
-    <row r="272" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A272" s="23" t="s">
         <v>225</v>
       </c>
       <c r="B272" s="15">
         <v>1780.66</v>
       </c>
       <c r="C272" s="16">
         <v>890.33</v>
       </c>
       <c r="D272" s="16">
         <v>2482.08</v>
       </c>
       <c r="E272" s="16">
         <v>620.52</v>
       </c>
       <c r="F272" s="16">
         <v>269.81</v>
       </c>
       <c r="G272" s="16">
         <v>2050.4699999999998</v>
       </c>
     </row>
-    <row r="273" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A273" s="23" t="s">
         <v>226</v>
       </c>
       <c r="B273" s="15">
-        <v>0</v>
+        <v>23785.61</v>
       </c>
       <c r="C273" s="16">
-        <v>0</v>
+        <v>11892.8</v>
       </c>
       <c r="D273" s="16">
-        <v>0</v>
+        <v>33154.99</v>
       </c>
       <c r="E273" s="16">
-        <v>0</v>
+        <v>8288.74</v>
       </c>
       <c r="F273" s="16">
-        <v>0</v>
+        <v>3604.06</v>
       </c>
       <c r="G273" s="16">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:7" x14ac:dyDescent="0.25">
+        <v>27389.67</v>
+      </c>
+    </row>
+    <row r="274" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A274" s="23" t="s">
         <v>227</v>
       </c>
       <c r="B274" s="15">
-        <v>23785.61</v>
+        <v>18726.599999999999</v>
       </c>
       <c r="C274" s="16">
-        <v>11892.8</v>
+        <v>9363.2999999999993</v>
       </c>
       <c r="D274" s="16">
-        <v>33154.99</v>
+        <v>26103.19</v>
       </c>
       <c r="E274" s="16">
-        <v>8288.74</v>
+        <v>6525.79</v>
       </c>
       <c r="F274" s="16">
-        <v>3604.06</v>
+        <v>2837.51</v>
       </c>
       <c r="G274" s="16">
-        <v>27389.67</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:7" x14ac:dyDescent="0.25">
+        <v>21564.11</v>
+      </c>
+    </row>
+    <row r="275" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A275" s="23" t="s">
         <v>640</v>
       </c>
       <c r="B275" s="15">
-        <v>18726.599999999999</v>
+        <v>15063.04</v>
       </c>
       <c r="C275" s="16">
-        <v>9363.2999999999993</v>
+        <v>7531.52</v>
       </c>
       <c r="D275" s="16">
-        <v>26103.19</v>
+        <v>20996.51</v>
       </c>
       <c r="E275" s="16">
-        <v>6525.79</v>
+        <v>5249.12</v>
       </c>
       <c r="F275" s="16">
-        <v>2837.51</v>
+        <v>2282.4</v>
       </c>
       <c r="G275" s="16">
-        <v>21564.11</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+        <v>17345.439999999999</v>
+      </c>
+    </row>
+    <row r="276" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A276" s="24" t="s">
         <v>228</v>
       </c>
       <c r="B276" s="17">
-        <v>15063.04</v>
+        <v>29201.8</v>
       </c>
       <c r="C276" s="18">
-        <v>7531.52</v>
+        <v>14600.9</v>
       </c>
       <c r="D276" s="18">
-        <v>20996.51</v>
+        <v>40704.67</v>
       </c>
       <c r="E276" s="18">
-        <v>5249.12</v>
+        <v>10176.16</v>
       </c>
       <c r="F276" s="18">
-        <v>2282.4</v>
+        <v>4424.74</v>
       </c>
       <c r="G276" s="18">
-        <v>17345.439999999999</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:7" x14ac:dyDescent="0.25">
+        <v>33626.54</v>
+      </c>
+    </row>
+    <row r="277" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A277" s="25" t="s">
         <v>229</v>
       </c>
       <c r="B277" s="19">
         <v>-760510.35</v>
       </c>
       <c r="C277" s="20">
         <v>0</v>
       </c>
       <c r="D277" s="20">
         <v>0</v>
       </c>
       <c r="E277" s="20">
         <v>0</v>
       </c>
       <c r="F277" s="20">
         <v>-13377.77</v>
       </c>
       <c r="G277" s="20">
         <v>-773888.12</v>
       </c>
     </row>
-    <row r="278" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A278" s="23" t="s">
         <v>230</v>
       </c>
       <c r="B278" s="15">
         <v>110945.28</v>
       </c>
       <c r="C278" s="16">
         <v>55472.639999999999</v>
       </c>
       <c r="D278" s="16">
         <v>214084.23</v>
       </c>
       <c r="E278" s="16">
         <v>53521.05</v>
       </c>
       <c r="F278" s="16">
         <v>1951.59</v>
       </c>
       <c r="G278" s="16">
         <v>112896.87</v>
       </c>
     </row>
-    <row r="279" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A279" s="23" t="s">
         <v>231</v>
       </c>
       <c r="B279" s="15">
         <v>33259</v>
       </c>
       <c r="C279" s="16">
         <v>16629.5</v>
       </c>
       <c r="D279" s="16">
         <v>64177.83</v>
       </c>
       <c r="E279" s="16">
         <v>16044.45</v>
       </c>
       <c r="F279" s="16">
         <v>585.04999999999995</v>
       </c>
       <c r="G279" s="16">
         <v>33844.050000000003</v>
       </c>
     </row>
-    <row r="280" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A280" s="23" t="s">
         <v>232</v>
       </c>
       <c r="B280" s="15">
         <v>23882.27</v>
       </c>
       <c r="C280" s="16">
         <v>11941.13</v>
       </c>
       <c r="D280" s="16">
         <v>46084.14</v>
       </c>
       <c r="E280" s="16">
         <v>11521.03</v>
       </c>
       <c r="F280" s="16">
         <v>420.1</v>
       </c>
       <c r="G280" s="16">
         <v>24302.37</v>
       </c>
     </row>
-    <row r="281" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A281" s="23" t="s">
         <v>233</v>
       </c>
       <c r="B281" s="15">
         <v>35246.97</v>
       </c>
       <c r="C281" s="16">
         <v>17623.48</v>
       </c>
       <c r="D281" s="16">
         <v>68013.899999999994</v>
       </c>
       <c r="E281" s="16">
         <v>17003.47</v>
       </c>
       <c r="F281" s="16">
         <v>620.01</v>
       </c>
       <c r="G281" s="16">
         <v>35866.980000000003</v>
       </c>
     </row>
-    <row r="282" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A282" s="23" t="s">
         <v>234</v>
       </c>
       <c r="B282" s="15">
         <v>16714.439999999999</v>
       </c>
       <c r="C282" s="16">
         <v>8357.2199999999993</v>
       </c>
       <c r="D282" s="16">
         <v>32252.82</v>
       </c>
       <c r="E282" s="16">
         <v>8063.2</v>
       </c>
       <c r="F282" s="16">
         <v>294.02</v>
       </c>
       <c r="G282" s="16">
         <v>17008.46</v>
       </c>
     </row>
-    <row r="283" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A283" s="23" t="s">
         <v>235</v>
       </c>
       <c r="B283" s="15">
         <v>374703.35</v>
       </c>
       <c r="C283" s="16">
         <v>187351.67</v>
       </c>
       <c r="D283" s="16">
         <v>723041.85</v>
       </c>
       <c r="E283" s="16">
         <v>180760.46</v>
       </c>
       <c r="F283" s="16">
         <v>6591.21</v>
       </c>
       <c r="G283" s="16">
         <v>381294.56</v>
       </c>
     </row>
-    <row r="284" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A284" s="23" t="s">
         <v>236</v>
       </c>
       <c r="B284" s="15">
         <v>1550.24</v>
       </c>
       <c r="C284" s="16">
         <v>775.12</v>
       </c>
       <c r="D284" s="16">
         <v>2991.4</v>
       </c>
       <c r="E284" s="16">
         <v>747.85</v>
       </c>
       <c r="F284" s="16">
         <v>27.27</v>
       </c>
       <c r="G284" s="16">
         <v>1577.51</v>
       </c>
     </row>
-    <row r="285" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A285" s="23" t="s">
         <v>623</v>
       </c>
       <c r="B285" s="15">
         <v>12623.72</v>
       </c>
       <c r="C285" s="16">
         <v>6311.86</v>
       </c>
       <c r="D285" s="16">
         <v>24359.21</v>
       </c>
       <c r="E285" s="16">
         <v>6089.8</v>
       </c>
       <c r="F285" s="16">
         <v>222.06</v>
       </c>
       <c r="G285" s="16">
         <v>12845.78</v>
       </c>
     </row>
-    <row r="286" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A286" s="23" t="s">
         <v>237</v>
       </c>
       <c r="B286" s="15">
         <v>17336.12</v>
       </c>
       <c r="C286" s="16">
         <v>8668.06</v>
       </c>
       <c r="D286" s="16">
         <v>33452.44</v>
       </c>
       <c r="E286" s="16">
         <v>8363.11</v>
       </c>
       <c r="F286" s="16">
         <v>304.95</v>
       </c>
       <c r="G286" s="16">
         <v>17641.07</v>
       </c>
     </row>
-    <row r="287" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A287" s="23" t="s">
         <v>238</v>
       </c>
       <c r="B287" s="15">
         <v>5273.53</v>
       </c>
       <c r="C287" s="16">
         <v>2636.76</v>
       </c>
       <c r="D287" s="16">
         <v>10176</v>
       </c>
       <c r="E287" s="16">
         <v>2544</v>
       </c>
       <c r="F287" s="16">
         <v>92.76</v>
       </c>
       <c r="G287" s="16">
         <v>5366.29</v>
       </c>
     </row>
-    <row r="288" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A288" s="23" t="s">
         <v>239</v>
       </c>
       <c r="B288" s="15">
         <v>91049.62</v>
       </c>
       <c r="C288" s="16">
         <v>45524.81</v>
       </c>
       <c r="D288" s="16">
         <v>175692.81</v>
       </c>
       <c r="E288" s="16">
         <v>43923.199999999997</v>
       </c>
       <c r="F288" s="16">
         <v>1601.61</v>
       </c>
       <c r="G288" s="16">
         <v>92651.23</v>
       </c>
     </row>
-    <row r="289" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A289" s="23" t="s">
         <v>240</v>
       </c>
       <c r="B289" s="15">
         <v>15400.08</v>
       </c>
       <c r="C289" s="16">
         <v>7700.04</v>
       </c>
       <c r="D289" s="16">
         <v>29716.58</v>
       </c>
       <c r="E289" s="16">
         <v>7429.14</v>
       </c>
       <c r="F289" s="16">
         <v>270.89999999999998</v>
       </c>
       <c r="G289" s="16">
         <v>15670.98</v>
       </c>
     </row>
-    <row r="290" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A290" s="23" t="s">
         <v>241</v>
       </c>
       <c r="B290" s="15">
         <v>0</v>
       </c>
       <c r="C290" s="16">
         <v>0</v>
       </c>
       <c r="D290" s="16">
         <v>0</v>
       </c>
       <c r="E290" s="16">
         <v>0</v>
       </c>
       <c r="F290" s="16">
         <v>0</v>
       </c>
       <c r="G290" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="291" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="291" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A291" s="24" t="s">
         <v>242</v>
       </c>
       <c r="B291" s="17">
         <v>22525.73</v>
       </c>
       <c r="C291" s="18">
         <v>11262.86</v>
       </c>
       <c r="D291" s="18">
         <v>43466.51</v>
       </c>
       <c r="E291" s="18">
         <v>10866.62</v>
       </c>
       <c r="F291" s="18">
         <v>396.24</v>
       </c>
       <c r="G291" s="18">
         <v>22921.97</v>
       </c>
     </row>
-    <row r="292" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A292" s="25" t="s">
         <v>243</v>
       </c>
       <c r="B292" s="19">
         <v>-2140.9499999999998</v>
       </c>
       <c r="C292" s="20">
         <v>0</v>
       </c>
       <c r="D292" s="20">
         <v>0</v>
       </c>
       <c r="E292" s="20">
         <v>0</v>
       </c>
       <c r="F292" s="20">
         <v>-659.16</v>
       </c>
       <c r="G292" s="20">
         <v>-2800.11</v>
       </c>
     </row>
-    <row r="293" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="293" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A293" s="24" t="s">
         <v>244</v>
       </c>
       <c r="B293" s="17">
         <v>2140.9499999999998</v>
       </c>
       <c r="C293" s="18">
         <v>1070.47</v>
       </c>
       <c r="D293" s="18">
         <v>1645.25</v>
       </c>
       <c r="E293" s="18">
         <v>411.31</v>
       </c>
       <c r="F293" s="18">
         <v>659.16</v>
       </c>
       <c r="G293" s="18">
         <v>2800.11</v>
       </c>
     </row>
-    <row r="294" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A294" s="25" t="s">
         <v>245</v>
       </c>
       <c r="B294" s="19">
         <v>-4835.1899999999996</v>
       </c>
       <c r="C294" s="20">
         <v>0</v>
       </c>
       <c r="D294" s="20">
         <v>0</v>
       </c>
       <c r="E294" s="20">
         <v>0</v>
       </c>
       <c r="F294" s="20">
         <v>-330.29</v>
       </c>
       <c r="G294" s="20">
         <v>-5165.4799999999996</v>
       </c>
     </row>
-    <row r="295" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A295" s="23" t="s">
         <v>246</v>
       </c>
       <c r="B295" s="15">
         <v>0</v>
       </c>
       <c r="C295" s="16">
         <v>0</v>
       </c>
       <c r="D295" s="16">
         <v>38.35</v>
       </c>
       <c r="E295" s="16">
         <v>0</v>
       </c>
       <c r="F295" s="16">
         <v>0</v>
       </c>
       <c r="G295" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="296" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A296" s="23" t="s">
         <v>247</v>
       </c>
       <c r="B296" s="15">
         <v>3009.83</v>
       </c>
       <c r="C296" s="16">
         <v>1504.91</v>
       </c>
       <c r="D296" s="16">
         <v>5197.25</v>
       </c>
       <c r="E296" s="16">
         <v>1299.31</v>
       </c>
       <c r="F296" s="16">
         <v>205.6</v>
       </c>
       <c r="G296" s="16">
         <v>3215.43</v>
       </c>
     </row>
-    <row r="297" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="297" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A297" s="24" t="s">
         <v>248</v>
       </c>
       <c r="B297" s="17">
         <v>1825.36</v>
       </c>
       <c r="C297" s="18">
         <v>912.68</v>
       </c>
       <c r="D297" s="18">
         <v>3151.97</v>
       </c>
       <c r="E297" s="18">
         <v>787.99</v>
       </c>
       <c r="F297" s="18">
         <v>124.69</v>
       </c>
       <c r="G297" s="18">
         <v>1950.05</v>
       </c>
     </row>
-    <row r="298" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A298" s="25" t="s">
         <v>249</v>
       </c>
       <c r="B298" s="19">
         <v>-156235.82</v>
       </c>
       <c r="C298" s="20">
         <v>0</v>
       </c>
       <c r="D298" s="20">
         <v>0</v>
       </c>
       <c r="E298" s="20">
         <v>0</v>
       </c>
       <c r="F298" s="20">
         <v>-30281.91</v>
       </c>
       <c r="G298" s="20">
         <v>-186517.73</v>
       </c>
     </row>
-    <row r="299" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A299" s="23" t="s">
         <v>250</v>
       </c>
       <c r="B299" s="15">
         <v>53649.98</v>
       </c>
       <c r="C299" s="16">
         <v>26824.99</v>
       </c>
       <c r="D299" s="16">
         <v>65705.83</v>
       </c>
       <c r="E299" s="16">
         <v>16426.45</v>
       </c>
       <c r="F299" s="16">
         <v>10398.540000000001</v>
       </c>
       <c r="G299" s="16">
         <v>64048.52</v>
       </c>
     </row>
-    <row r="300" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A300" s="23" t="s">
         <v>251</v>
       </c>
       <c r="B300" s="15">
         <v>33708.699999999997</v>
       </c>
       <c r="C300" s="16">
         <v>16854.349999999999</v>
       </c>
       <c r="D300" s="16">
         <v>41283.480000000003</v>
       </c>
       <c r="E300" s="16">
         <v>10320.870000000001</v>
       </c>
       <c r="F300" s="16">
         <v>6533.48</v>
       </c>
       <c r="G300" s="16">
         <v>40242.18</v>
       </c>
     </row>
-    <row r="301" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A301" s="23" t="s">
         <v>252</v>
       </c>
       <c r="B301" s="15">
         <v>59562.73</v>
       </c>
       <c r="C301" s="16">
         <v>29781.360000000001</v>
       </c>
       <c r="D301" s="16">
         <v>72947.25</v>
       </c>
       <c r="E301" s="16">
         <v>18236.810000000001</v>
       </c>
       <c r="F301" s="16">
         <v>11544.55</v>
       </c>
       <c r="G301" s="16">
         <v>71107.28</v>
       </c>
     </row>
-    <row r="302" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A302" s="23" t="s">
         <v>253</v>
       </c>
       <c r="B302" s="15">
         <v>7057.79</v>
       </c>
       <c r="C302" s="16">
         <v>3528.89</v>
       </c>
       <c r="D302" s="16">
         <v>8643.77</v>
       </c>
       <c r="E302" s="16">
         <v>2160.94</v>
       </c>
       <c r="F302" s="16">
         <v>1367.95</v>
       </c>
       <c r="G302" s="16">
         <v>8425.74</v>
       </c>
     </row>
-    <row r="303" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="303" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A303" s="24" t="s">
         <v>254</v>
       </c>
       <c r="B303" s="17">
         <v>2256.62</v>
       </c>
       <c r="C303" s="18">
         <v>1128.31</v>
       </c>
       <c r="D303" s="18">
         <v>2763.71</v>
       </c>
       <c r="E303" s="18">
         <v>690.92</v>
       </c>
       <c r="F303" s="18">
         <v>437.39</v>
       </c>
       <c r="G303" s="18">
         <v>2694.01</v>
       </c>
     </row>
-    <row r="304" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A304" s="25" t="s">
         <v>255</v>
       </c>
       <c r="B304" s="19">
         <v>-8670.3799999999992</v>
       </c>
       <c r="C304" s="20">
         <v>0</v>
       </c>
       <c r="D304" s="20">
         <v>0</v>
       </c>
       <c r="E304" s="20">
         <v>0</v>
       </c>
       <c r="F304" s="20">
         <v>-2809.2</v>
       </c>
       <c r="G304" s="20">
         <v>-11479.58</v>
       </c>
     </row>
-    <row r="305" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A305" s="23" t="s">
         <v>256</v>
       </c>
       <c r="B305" s="15">
         <v>1206.06</v>
       </c>
       <c r="C305" s="16">
         <v>603.03</v>
       </c>
       <c r="D305" s="16">
         <v>849.07</v>
       </c>
       <c r="E305" s="16">
         <v>212.26</v>
       </c>
       <c r="F305" s="16">
         <v>390.77</v>
       </c>
       <c r="G305" s="16">
         <v>1596.83</v>
       </c>
     </row>
-    <row r="306" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A306" s="23" t="s">
         <v>257</v>
       </c>
       <c r="B306" s="15">
         <v>6489.75</v>
       </c>
       <c r="C306" s="16">
         <v>3244.87</v>
       </c>
       <c r="D306" s="16">
         <v>4568.82</v>
       </c>
       <c r="E306" s="16">
         <v>1142.2</v>
       </c>
       <c r="F306" s="16">
         <v>2102.67</v>
       </c>
       <c r="G306" s="16">
         <v>8592.42</v>
       </c>
     </row>
-    <row r="307" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="307" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A307" s="24" t="s">
         <v>258</v>
       </c>
       <c r="B307" s="17">
         <v>974.57</v>
       </c>
       <c r="C307" s="18">
         <v>487.28</v>
       </c>
       <c r="D307" s="18">
         <v>686.1</v>
       </c>
       <c r="E307" s="18">
         <v>171.52</v>
       </c>
       <c r="F307" s="18">
         <v>315.76</v>
       </c>
       <c r="G307" s="18">
         <v>1290.33</v>
       </c>
     </row>
-    <row r="308" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A308" s="25" t="s">
         <v>259</v>
       </c>
       <c r="B308" s="19">
         <v>-1845070.98</v>
       </c>
       <c r="C308" s="20">
         <v>0</v>
       </c>
       <c r="D308" s="20">
         <v>0</v>
       </c>
       <c r="E308" s="20">
         <v>0</v>
       </c>
       <c r="F308" s="20">
         <v>119905.59</v>
       </c>
       <c r="G308" s="20">
         <v>-1725165.39</v>
       </c>
     </row>
-    <row r="309" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A309" s="23" t="s">
         <v>641</v>
       </c>
       <c r="B309" s="15">
         <v>662.83</v>
       </c>
       <c r="C309" s="16">
         <v>331.41</v>
       </c>
       <c r="D309" s="16">
         <v>1497.97</v>
       </c>
       <c r="E309" s="16">
         <v>374.49</v>
       </c>
       <c r="F309" s="16">
         <v>-43.08</v>
       </c>
       <c r="G309" s="16">
         <v>619.75</v>
       </c>
     </row>
-    <row r="310" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A310" s="23" t="s">
         <v>607</v>
       </c>
       <c r="B310" s="15">
         <v>6727.93</v>
       </c>
       <c r="C310" s="16">
         <v>3363.96</v>
       </c>
       <c r="D310" s="16">
         <v>15204.77</v>
       </c>
       <c r="E310" s="16">
         <v>3801.19</v>
       </c>
       <c r="F310" s="16">
         <v>-437.23</v>
       </c>
       <c r="G310" s="16">
         <v>6290.7</v>
       </c>
     </row>
-    <row r="311" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A311" s="23" t="s">
         <v>608</v>
       </c>
       <c r="B311" s="15">
         <v>12370.71</v>
       </c>
       <c r="C311" s="16">
         <v>6185.35</v>
       </c>
       <c r="D311" s="16">
         <v>27957.17</v>
       </c>
       <c r="E311" s="16">
         <v>6989.29</v>
       </c>
       <c r="F311" s="16">
         <v>-803.94</v>
       </c>
       <c r="G311" s="16">
         <v>11566.77</v>
       </c>
     </row>
-    <row r="312" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A312" s="23" t="s">
         <v>260</v>
       </c>
       <c r="B312" s="15">
         <v>1346446.36</v>
       </c>
       <c r="C312" s="16">
         <v>673223.18</v>
       </c>
       <c r="D312" s="16">
         <v>3042898.67</v>
       </c>
       <c r="E312" s="16">
         <v>760724.66</v>
       </c>
       <c r="F312" s="16">
         <v>-87501.48</v>
       </c>
       <c r="G312" s="16">
         <v>1258944.8799999999</v>
       </c>
     </row>
-    <row r="313" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A313" s="23" t="s">
         <v>625</v>
       </c>
       <c r="B313" s="15">
         <v>427227.38</v>
       </c>
       <c r="C313" s="16">
         <v>213613.69</v>
       </c>
       <c r="D313" s="16">
         <v>965511.65</v>
       </c>
       <c r="E313" s="16">
         <v>241377.91</v>
       </c>
       <c r="F313" s="16">
         <v>-27764.22</v>
       </c>
       <c r="G313" s="16">
         <v>399463.16</v>
       </c>
     </row>
-    <row r="314" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A314" s="23" t="s">
         <v>261</v>
       </c>
       <c r="B314" s="15">
         <v>21199.89</v>
       </c>
       <c r="C314" s="16">
         <v>10599.94</v>
       </c>
       <c r="D314" s="16">
         <v>47910.64</v>
       </c>
       <c r="E314" s="16">
         <v>11977.66</v>
       </c>
       <c r="F314" s="16">
         <v>-1377.72</v>
       </c>
       <c r="G314" s="16">
         <v>19822.169999999998</v>
       </c>
     </row>
-    <row r="315" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A315" s="23" t="s">
         <v>637</v>
       </c>
       <c r="B315" s="15">
         <v>17215.37</v>
       </c>
       <c r="C315" s="16">
         <v>8607.68</v>
       </c>
       <c r="D315" s="16">
         <v>38905.83</v>
       </c>
       <c r="E315" s="16">
         <v>9726.4500000000007</v>
       </c>
       <c r="F315" s="16">
         <v>-1118.77</v>
       </c>
       <c r="G315" s="16">
         <v>16096.6</v>
       </c>
     </row>
-    <row r="316" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A316" s="23" t="s">
         <v>262</v>
       </c>
       <c r="B316" s="15">
         <v>6374.2</v>
       </c>
       <c r="C316" s="16">
         <v>3187.1</v>
       </c>
       <c r="D316" s="16">
         <v>14405.36</v>
       </c>
       <c r="E316" s="16">
         <v>3601.34</v>
       </c>
       <c r="F316" s="16">
         <v>-414.24</v>
       </c>
       <c r="G316" s="16">
         <v>5959.96</v>
       </c>
     </row>
-    <row r="317" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A317" s="23" t="s">
         <v>263</v>
       </c>
       <c r="B317" s="15">
         <v>2279.29</v>
       </c>
       <c r="C317" s="16">
         <v>1139.6400000000001</v>
       </c>
       <c r="D317" s="16">
         <v>5151.07</v>
       </c>
       <c r="E317" s="16">
         <v>1287.76</v>
       </c>
       <c r="F317" s="16">
         <v>-148.12</v>
       </c>
       <c r="G317" s="16">
         <v>2131.17</v>
       </c>
     </row>
-    <row r="318" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A318" s="23" t="s">
         <v>264</v>
       </c>
       <c r="B318" s="15">
         <v>1016.56</v>
       </c>
       <c r="C318" s="16">
         <v>508.28</v>
       </c>
       <c r="D318" s="16">
         <v>2297.38</v>
       </c>
       <c r="E318" s="16">
         <v>574.34</v>
       </c>
       <c r="F318" s="16">
         <v>-66.06</v>
       </c>
       <c r="G318" s="16">
         <v>950.5</v>
       </c>
     </row>
-    <row r="319" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A319" s="23" t="s">
         <v>265</v>
       </c>
       <c r="B319" s="15">
         <v>0</v>
       </c>
       <c r="C319" s="16">
         <v>0</v>
       </c>
       <c r="D319" s="16">
         <v>0</v>
       </c>
       <c r="E319" s="16">
         <v>0</v>
       </c>
       <c r="F319" s="16">
         <v>0</v>
       </c>
       <c r="G319" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="320" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A320" s="23" t="s">
         <v>266</v>
       </c>
       <c r="B320" s="15">
         <v>2943.06</v>
       </c>
       <c r="C320" s="16">
         <v>1471.53</v>
       </c>
       <c r="D320" s="16">
         <v>6651.16</v>
       </c>
       <c r="E320" s="16">
         <v>1662.79</v>
       </c>
       <c r="F320" s="16">
         <v>-191.26</v>
       </c>
       <c r="G320" s="16">
         <v>2751.8</v>
       </c>
     </row>
-    <row r="321" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="321" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A321" s="24" t="s">
         <v>267</v>
       </c>
       <c r="B321" s="17">
         <v>607.4</v>
       </c>
       <c r="C321" s="18">
         <v>303.7</v>
       </c>
       <c r="D321" s="18">
         <v>1372.7</v>
       </c>
       <c r="E321" s="18">
         <v>343.17</v>
       </c>
       <c r="F321" s="18">
         <v>-39.47</v>
       </c>
       <c r="G321" s="18">
         <v>567.92999999999995</v>
       </c>
     </row>
-    <row r="322" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A322" s="25" t="s">
         <v>268</v>
       </c>
       <c r="B322" s="19">
         <v>-115368.33</v>
       </c>
       <c r="C322" s="20">
         <v>0</v>
       </c>
       <c r="D322" s="20">
         <v>0</v>
       </c>
       <c r="E322" s="20">
         <v>0</v>
       </c>
       <c r="F322" s="20">
         <v>-21059.39</v>
       </c>
       <c r="G322" s="20">
         <v>-136427.72</v>
       </c>
     </row>
-    <row r="323" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A323" s="23" t="s">
         <v>269</v>
       </c>
       <c r="B323" s="15">
         <v>7103.13</v>
       </c>
       <c r="C323" s="16">
         <v>3551.56</v>
       </c>
       <c r="D323" s="16">
         <v>9019.82</v>
       </c>
       <c r="E323" s="16">
         <v>2254.9499999999998</v>
       </c>
       <c r="F323" s="16">
         <v>1296.6099999999999</v>
       </c>
       <c r="G323" s="16">
         <v>8399.74</v>
       </c>
     </row>
-    <row r="324" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A324" s="23" t="s">
         <v>270</v>
       </c>
       <c r="B324" s="15">
         <v>865.63</v>
       </c>
       <c r="C324" s="16">
         <v>432.81</v>
       </c>
       <c r="D324" s="16">
         <v>1099.22</v>
       </c>
       <c r="E324" s="16">
         <v>274.8</v>
       </c>
       <c r="F324" s="16">
         <v>158.01</v>
       </c>
       <c r="G324" s="16">
         <v>1023.64</v>
       </c>
     </row>
-    <row r="325" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A325" s="23" t="s">
         <v>271</v>
       </c>
       <c r="B325" s="15">
         <v>610.98</v>
       </c>
       <c r="C325" s="16">
         <v>305.49</v>
       </c>
       <c r="D325" s="16">
         <v>775.84</v>
       </c>
       <c r="E325" s="16">
         <v>193.96</v>
       </c>
       <c r="F325" s="16">
         <v>111.53</v>
       </c>
       <c r="G325" s="16">
         <v>722.51</v>
       </c>
     </row>
-    <row r="326" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A326" s="23" t="s">
         <v>272</v>
       </c>
       <c r="B326" s="15">
         <v>3153.63</v>
       </c>
       <c r="C326" s="16">
         <v>1576.81</v>
       </c>
       <c r="D326" s="16">
         <v>4004.6</v>
       </c>
       <c r="E326" s="16">
         <v>1001.15</v>
       </c>
       <c r="F326" s="16">
         <v>575.66</v>
       </c>
       <c r="G326" s="16">
         <v>3729.29</v>
       </c>
     </row>
-    <row r="327" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A327" s="23" t="s">
         <v>273</v>
       </c>
       <c r="B327" s="15">
         <v>83840.19</v>
       </c>
       <c r="C327" s="16">
         <v>41920.089999999997</v>
       </c>
       <c r="D327" s="16">
         <v>106463.46</v>
       </c>
       <c r="E327" s="16">
         <v>26615.86</v>
       </c>
       <c r="F327" s="16">
         <v>15304.23</v>
       </c>
       <c r="G327" s="16">
         <v>99144.42</v>
       </c>
     </row>
-    <row r="328" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A328" s="23" t="s">
         <v>274</v>
       </c>
       <c r="B328" s="15">
         <v>6032.82</v>
       </c>
       <c r="C328" s="16">
         <v>3016.41</v>
       </c>
       <c r="D328" s="16">
         <v>7660.71</v>
       </c>
       <c r="E328" s="16">
         <v>1915.17</v>
       </c>
       <c r="F328" s="16">
         <v>1101.24</v>
       </c>
       <c r="G328" s="16">
         <v>7134.06</v>
       </c>
     </row>
-    <row r="329" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="329" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A329" s="24" t="s">
         <v>275</v>
       </c>
       <c r="B329" s="17">
         <v>13761.95</v>
       </c>
       <c r="C329" s="18">
         <v>6880.97</v>
       </c>
       <c r="D329" s="18">
         <v>17475.439999999999</v>
       </c>
       <c r="E329" s="18">
         <v>4368.8599999999997</v>
       </c>
       <c r="F329" s="18">
         <v>2512.11</v>
       </c>
       <c r="G329" s="18">
         <v>16274.06</v>
       </c>
     </row>
-    <row r="330" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A330" s="25" t="s">
         <v>276</v>
       </c>
       <c r="B330" s="19">
         <v>-173053.52</v>
       </c>
       <c r="C330" s="20">
         <v>0</v>
       </c>
       <c r="D330" s="20">
         <v>0</v>
       </c>
       <c r="E330" s="20">
         <v>0</v>
       </c>
       <c r="F330" s="20">
         <v>-28272.67</v>
       </c>
       <c r="G330" s="20">
         <v>-201326.19</v>
       </c>
     </row>
-    <row r="331" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A331" s="23" t="s">
         <v>642</v>
       </c>
       <c r="B331" s="15">
         <v>39998.26</v>
       </c>
       <c r="C331" s="16">
         <v>19999.13</v>
       </c>
       <c r="D331" s="16">
         <v>53857.61</v>
       </c>
       <c r="E331" s="16">
         <v>13464.4</v>
       </c>
       <c r="F331" s="16">
         <v>6534.73</v>
       </c>
       <c r="G331" s="16">
         <v>46532.99</v>
       </c>
     </row>
-    <row r="332" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A332" s="23" t="s">
         <v>643</v>
       </c>
       <c r="B332" s="15">
         <v>20.3</v>
       </c>
       <c r="C332" s="16">
         <v>10.15</v>
       </c>
       <c r="D332" s="16">
         <v>27.33</v>
       </c>
       <c r="E332" s="16">
         <v>6.83</v>
       </c>
       <c r="F332" s="16">
         <v>3.32</v>
       </c>
       <c r="G332" s="16">
         <v>23.62</v>
       </c>
     </row>
-    <row r="333" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A333" s="23" t="s">
         <v>644</v>
       </c>
       <c r="B333" s="15">
         <v>54.63</v>
       </c>
       <c r="C333" s="16">
         <v>27.31</v>
       </c>
       <c r="D333" s="16">
         <v>73.56</v>
       </c>
       <c r="E333" s="16">
         <v>18.39</v>
       </c>
       <c r="F333" s="16">
         <v>8.92</v>
       </c>
       <c r="G333" s="16">
         <v>63.55</v>
       </c>
     </row>
-    <row r="334" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A334" s="23" t="s">
         <v>277</v>
       </c>
       <c r="B334" s="15">
         <v>8648.4</v>
       </c>
       <c r="C334" s="16">
         <v>4324.2</v>
       </c>
       <c r="D334" s="16">
         <v>11645.06</v>
       </c>
       <c r="E334" s="16">
         <v>2911.26</v>
       </c>
       <c r="F334" s="16">
         <v>1412.94</v>
       </c>
       <c r="G334" s="16">
         <v>10061.34</v>
       </c>
     </row>
-    <row r="335" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A335" s="23" t="s">
         <v>278</v>
       </c>
       <c r="B335" s="15">
         <v>66858.17</v>
       </c>
       <c r="C335" s="16">
         <v>33429.08</v>
       </c>
       <c r="D335" s="16">
         <v>90024.46</v>
       </c>
       <c r="E335" s="16">
         <v>22506.11</v>
       </c>
       <c r="F335" s="16">
         <v>10922.97</v>
       </c>
       <c r="G335" s="16">
         <v>77781.14</v>
       </c>
     </row>
-    <row r="336" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A336" s="23" t="s">
         <v>279</v>
       </c>
       <c r="B336" s="15">
         <v>19514.650000000001</v>
       </c>
       <c r="C336" s="16">
         <v>9757.32</v>
       </c>
       <c r="D336" s="16">
         <v>26276.45</v>
       </c>
       <c r="E336" s="16">
         <v>6569.11</v>
       </c>
       <c r="F336" s="16">
         <v>3188.21</v>
       </c>
       <c r="G336" s="16">
         <v>22702.86</v>
       </c>
     </row>
-    <row r="337" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="337" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A337" s="24" t="s">
         <v>280</v>
       </c>
       <c r="B337" s="17">
         <v>37959.11</v>
       </c>
       <c r="C337" s="18">
         <v>18979.55</v>
       </c>
       <c r="D337" s="18">
         <v>51111.91</v>
       </c>
       <c r="E337" s="18">
         <v>12777.97</v>
       </c>
       <c r="F337" s="18">
         <v>6201.58</v>
       </c>
       <c r="G337" s="18">
         <v>44160.69</v>
       </c>
     </row>
-    <row r="338" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A338" s="25" t="s">
         <v>281</v>
       </c>
       <c r="B338" s="19">
         <v>-131741.82999999999</v>
       </c>
       <c r="C338" s="20">
         <v>0</v>
       </c>
       <c r="D338" s="20">
         <v>0</v>
       </c>
       <c r="E338" s="20">
         <v>0</v>
       </c>
       <c r="F338" s="20">
         <v>5104.6499999999996</v>
       </c>
       <c r="G338" s="20">
         <v>-126637.18</v>
       </c>
     </row>
-    <row r="339" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A339" s="23" t="s">
         <v>282</v>
       </c>
       <c r="B339" s="15">
         <v>32206.23</v>
       </c>
       <c r="C339" s="16">
         <v>16103.11</v>
       </c>
       <c r="D339" s="16">
         <v>69404.08</v>
       </c>
       <c r="E339" s="16">
         <v>17351.02</v>
       </c>
       <c r="F339" s="16">
         <v>-1247.9100000000001</v>
       </c>
       <c r="G339" s="16">
         <v>30958.32</v>
       </c>
     </row>
-    <row r="340" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A340" s="23" t="s">
         <v>283</v>
       </c>
       <c r="B340" s="15">
         <v>10066.69</v>
       </c>
       <c r="C340" s="16">
         <v>5033.34</v>
       </c>
       <c r="D340" s="16">
         <v>21693.599999999999</v>
       </c>
       <c r="E340" s="16">
         <v>5423.4</v>
       </c>
       <c r="F340" s="16">
         <v>-390.06</v>
       </c>
       <c r="G340" s="16">
         <v>9676.6299999999992</v>
       </c>
     </row>
-    <row r="341" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A341" s="23" t="s">
         <v>284</v>
       </c>
       <c r="B341" s="15">
         <v>13823.01</v>
       </c>
       <c r="C341" s="16">
         <v>6911.5</v>
       </c>
       <c r="D341" s="16">
         <v>29788.45</v>
       </c>
       <c r="E341" s="16">
         <v>7447.11</v>
       </c>
       <c r="F341" s="16">
         <v>-535.61</v>
       </c>
       <c r="G341" s="16">
         <v>13287.4</v>
       </c>
     </row>
-    <row r="342" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="342" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A342" s="24" t="s">
         <v>285</v>
       </c>
       <c r="B342" s="17">
         <v>75645.899999999994</v>
       </c>
       <c r="C342" s="18">
         <v>37822.949999999997</v>
       </c>
       <c r="D342" s="18">
         <v>163016.1</v>
       </c>
       <c r="E342" s="18">
         <v>40754.019999999997</v>
       </c>
       <c r="F342" s="18">
         <v>-2931.07</v>
       </c>
       <c r="G342" s="18">
         <v>72714.83</v>
       </c>
     </row>
-    <row r="343" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A343" s="25" t="s">
         <v>286</v>
       </c>
       <c r="B343" s="19">
         <v>-227695.82</v>
       </c>
       <c r="C343" s="20">
         <v>0</v>
       </c>
       <c r="D343" s="20">
         <v>0</v>
       </c>
       <c r="E343" s="20">
         <v>0</v>
       </c>
       <c r="F343" s="20">
         <v>-414.24</v>
       </c>
       <c r="G343" s="20">
         <v>-228110.06</v>
       </c>
     </row>
-    <row r="344" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A344" s="23" t="s">
         <v>287</v>
       </c>
       <c r="B344" s="15">
         <v>12935.89</v>
       </c>
       <c r="C344" s="16">
         <v>6467.94</v>
       </c>
       <c r="D344" s="16">
         <v>25777.65</v>
       </c>
       <c r="E344" s="16">
         <v>6444.41</v>
       </c>
       <c r="F344" s="16">
         <v>23.53</v>
       </c>
       <c r="G344" s="16">
         <v>12959.42</v>
       </c>
     </row>
-    <row r="345" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A345" s="23" t="s">
         <v>288</v>
       </c>
       <c r="B345" s="15">
         <v>38472.79</v>
       </c>
       <c r="C345" s="16">
         <v>19236.39</v>
       </c>
       <c r="D345" s="16">
         <v>76665.61</v>
       </c>
       <c r="E345" s="16">
         <v>19166.400000000001</v>
       </c>
       <c r="F345" s="16">
         <v>69.989999999999995</v>
       </c>
       <c r="G345" s="16">
         <v>38542.78</v>
       </c>
     </row>
-    <row r="346" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A346" s="23" t="s">
         <v>289</v>
       </c>
       <c r="B346" s="15">
         <v>126414.24</v>
       </c>
       <c r="C346" s="16">
         <v>63207.12</v>
       </c>
       <c r="D346" s="16">
         <v>251908.55</v>
       </c>
       <c r="E346" s="16">
         <v>62977.13</v>
       </c>
       <c r="F346" s="16">
         <v>229.99</v>
       </c>
       <c r="G346" s="16">
         <v>126644.23</v>
       </c>
     </row>
-    <row r="347" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A347" s="23" t="s">
         <v>290</v>
       </c>
       <c r="B347" s="15">
         <v>20070.990000000002</v>
       </c>
       <c r="C347" s="16">
         <v>10035.49</v>
       </c>
       <c r="D347" s="16">
         <v>39995.919999999998</v>
       </c>
       <c r="E347" s="16">
         <v>9998.98</v>
       </c>
       <c r="F347" s="16">
         <v>36.51</v>
       </c>
       <c r="G347" s="16">
         <v>20107.5</v>
       </c>
     </row>
-    <row r="348" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A348" s="23" t="s">
         <v>291</v>
       </c>
       <c r="B348" s="15">
         <v>29544.26</v>
       </c>
       <c r="C348" s="16">
         <v>14772.13</v>
       </c>
       <c r="D348" s="16">
         <v>58873.53</v>
       </c>
       <c r="E348" s="16">
         <v>14718.38</v>
       </c>
       <c r="F348" s="16">
         <v>53.75</v>
       </c>
       <c r="G348" s="16">
         <v>29598.01</v>
       </c>
     </row>
-    <row r="349" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="349" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A349" s="24" t="s">
         <v>645</v>
       </c>
       <c r="B349" s="17">
         <v>257.64999999999998</v>
       </c>
       <c r="C349" s="18">
         <v>128.82</v>
       </c>
       <c r="D349" s="18">
         <v>513.41999999999996</v>
       </c>
       <c r="E349" s="18">
         <v>128.35</v>
       </c>
       <c r="F349" s="18">
         <v>0.47</v>
       </c>
       <c r="G349" s="18">
         <v>258.12</v>
       </c>
     </row>
-    <row r="350" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A350" s="25" t="s">
         <v>292</v>
       </c>
       <c r="B350" s="19">
         <v>-36849.199999999997</v>
       </c>
       <c r="C350" s="20">
         <v>0</v>
       </c>
       <c r="D350" s="20">
         <v>0</v>
       </c>
       <c r="E350" s="20">
         <v>0</v>
       </c>
       <c r="F350" s="20">
         <v>-9378.34</v>
       </c>
       <c r="G350" s="20">
         <v>-46227.54</v>
       </c>
     </row>
-    <row r="351" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A351" s="23" t="s">
         <v>293</v>
       </c>
       <c r="B351" s="15">
         <v>24776.240000000002</v>
       </c>
       <c r="C351" s="16">
         <v>12388.12</v>
       </c>
       <c r="D351" s="16">
         <v>24329.73</v>
       </c>
       <c r="E351" s="16">
         <v>6082.43</v>
       </c>
       <c r="F351" s="16">
         <v>6305.69</v>
       </c>
       <c r="G351" s="16">
         <v>31081.93</v>
       </c>
     </row>
-    <row r="352" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A352" s="23" t="s">
         <v>294</v>
       </c>
       <c r="B352" s="15">
         <v>1307.55</v>
       </c>
       <c r="C352" s="16">
         <v>653.77</v>
       </c>
       <c r="D352" s="16">
         <v>1283.99</v>
       </c>
       <c r="E352" s="16">
         <v>320.99</v>
       </c>
       <c r="F352" s="16">
         <v>332.78</v>
       </c>
       <c r="G352" s="16">
         <v>1640.33</v>
       </c>
     </row>
-    <row r="353" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A353" s="23" t="s">
         <v>295</v>
       </c>
       <c r="B353" s="15">
         <v>164.15</v>
       </c>
       <c r="C353" s="16">
         <v>82.07</v>
       </c>
       <c r="D353" s="16">
         <v>161.19</v>
       </c>
       <c r="E353" s="16">
         <v>40.29</v>
       </c>
       <c r="F353" s="16">
         <v>41.78</v>
       </c>
       <c r="G353" s="16">
         <v>205.93</v>
       </c>
     </row>
-    <row r="354" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A354" s="23" t="s">
         <v>296</v>
       </c>
       <c r="B354" s="15">
         <v>229.07</v>
       </c>
       <c r="C354" s="16">
         <v>114.53</v>
       </c>
       <c r="D354" s="16">
         <v>224.95</v>
       </c>
       <c r="E354" s="16">
         <v>56.23</v>
       </c>
       <c r="F354" s="16">
         <v>58.3</v>
       </c>
       <c r="G354" s="16">
         <v>287.37</v>
       </c>
     </row>
-    <row r="355" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A355" s="23" t="s">
         <v>297</v>
       </c>
       <c r="B355" s="15">
         <v>8286.98</v>
       </c>
       <c r="C355" s="16">
         <v>4143.49</v>
       </c>
       <c r="D355" s="16">
         <v>8137.63</v>
       </c>
       <c r="E355" s="16">
         <v>2034.4</v>
       </c>
       <c r="F355" s="16">
         <v>2109.09</v>
       </c>
       <c r="G355" s="16">
         <v>10396.07</v>
       </c>
     </row>
-    <row r="356" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="356" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A356" s="24" t="s">
         <v>298</v>
       </c>
       <c r="B356" s="17">
         <v>2085.21</v>
       </c>
       <c r="C356" s="18">
         <v>1042.5999999999999</v>
       </c>
       <c r="D356" s="18">
         <v>2047.63</v>
       </c>
       <c r="E356" s="18">
         <v>511.9</v>
       </c>
       <c r="F356" s="18">
         <v>530.70000000000005</v>
       </c>
       <c r="G356" s="18">
         <v>2615.91</v>
       </c>
     </row>
-    <row r="357" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A357" s="25" t="s">
         <v>299</v>
       </c>
       <c r="B357" s="19">
         <v>-38113.589999999997</v>
       </c>
       <c r="C357" s="20">
         <v>0</v>
       </c>
       <c r="D357" s="20">
         <v>0</v>
       </c>
       <c r="E357" s="20">
         <v>0</v>
       </c>
       <c r="F357" s="20">
         <v>-9873.57</v>
       </c>
       <c r="G357" s="20">
         <v>-47987.16</v>
       </c>
     </row>
-    <row r="358" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A358" s="23" t="s">
         <v>300</v>
       </c>
       <c r="B358" s="15">
         <v>38113.589999999997</v>
       </c>
       <c r="C358" s="16">
         <v>19056.79</v>
       </c>
       <c r="D358" s="16">
         <v>36732.89</v>
       </c>
       <c r="E358" s="16">
         <v>9183.2199999999993</v>
       </c>
       <c r="F358" s="16">
         <v>9873.57</v>
       </c>
       <c r="G358" s="16">
         <v>47987.16</v>
       </c>
     </row>
-    <row r="359" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="359" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A359" s="24" t="s">
         <v>646</v>
       </c>
       <c r="B359" s="17">
         <v>0</v>
       </c>
       <c r="C359" s="18">
         <v>0</v>
       </c>
       <c r="D359" s="18">
         <v>0</v>
       </c>
       <c r="E359" s="18">
         <v>0</v>
       </c>
       <c r="F359" s="18">
         <v>0</v>
       </c>
       <c r="G359" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="360" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="360" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A360" s="26" t="s">
         <v>301</v>
       </c>
       <c r="B360" s="17">
         <v>0</v>
       </c>
       <c r="C360" s="18">
         <v>0</v>
       </c>
       <c r="D360" s="18">
         <v>0</v>
       </c>
       <c r="E360" s="18">
         <v>0</v>
       </c>
       <c r="F360" s="18">
         <v>0</v>
       </c>
       <c r="G360" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="361" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A361" s="25" t="s">
         <v>302</v>
       </c>
       <c r="B361" s="19">
         <v>-596576.77</v>
       </c>
       <c r="C361" s="20">
         <v>0</v>
       </c>
       <c r="D361" s="20">
         <v>0</v>
       </c>
       <c r="E361" s="20">
         <v>0</v>
       </c>
       <c r="F361" s="20">
         <v>33556.269999999997</v>
       </c>
       <c r="G361" s="20">
         <v>-563020.5</v>
       </c>
     </row>
-    <row r="362" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A362" s="23" t="s">
         <v>647</v>
       </c>
       <c r="B362" s="15">
         <v>2540.67</v>
       </c>
       <c r="C362" s="16">
         <v>1270.33</v>
       </c>
       <c r="D362" s="16">
         <v>5652.98</v>
       </c>
       <c r="E362" s="16">
         <v>1413.24</v>
       </c>
       <c r="F362" s="16">
         <v>-142.91</v>
       </c>
       <c r="G362" s="16">
         <v>2397.7600000000002</v>
       </c>
     </row>
-    <row r="363" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A363" s="23" t="s">
         <v>303</v>
       </c>
       <c r="B363" s="15">
         <v>3481.95</v>
       </c>
       <c r="C363" s="16">
         <v>1740.97</v>
       </c>
       <c r="D363" s="16">
         <v>7747.31</v>
       </c>
       <c r="E363" s="16">
         <v>1936.82</v>
       </c>
       <c r="F363" s="16">
         <v>-195.85</v>
       </c>
       <c r="G363" s="16">
         <v>3286.1</v>
       </c>
     </row>
-    <row r="364" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A364" s="23" t="s">
         <v>304</v>
       </c>
       <c r="B364" s="15">
         <v>1056.02</v>
       </c>
       <c r="C364" s="16">
         <v>528.01</v>
       </c>
       <c r="D364" s="16">
         <v>2349.64</v>
       </c>
       <c r="E364" s="16">
         <v>587.41</v>
       </c>
       <c r="F364" s="16">
         <v>-59.4</v>
       </c>
       <c r="G364" s="16">
         <v>996.62</v>
       </c>
     </row>
-    <row r="365" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A365" s="23" t="s">
         <v>305</v>
       </c>
       <c r="B365" s="15">
         <v>359027.56</v>
       </c>
       <c r="C365" s="16">
         <v>179513.78</v>
       </c>
       <c r="D365" s="16">
         <v>798833.49</v>
       </c>
       <c r="E365" s="16">
         <v>199708.37</v>
       </c>
       <c r="F365" s="16">
         <v>-20194.59</v>
       </c>
       <c r="G365" s="16">
         <v>338832.97</v>
       </c>
     </row>
-    <row r="366" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A366" s="23" t="s">
         <v>306</v>
       </c>
       <c r="B366" s="15">
         <v>190315.8</v>
       </c>
       <c r="C366" s="16">
         <v>95157.9</v>
       </c>
       <c r="D366" s="16">
         <v>423451.16</v>
       </c>
       <c r="E366" s="16">
         <v>105862.79</v>
       </c>
       <c r="F366" s="16">
         <v>-10704.89</v>
       </c>
       <c r="G366" s="16">
         <v>179610.91</v>
       </c>
     </row>
-    <row r="367" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="367" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A367" s="24" t="s">
         <v>307</v>
       </c>
       <c r="B367" s="17">
         <v>40154.769999999997</v>
       </c>
       <c r="C367" s="18">
         <v>20077.38</v>
       </c>
       <c r="D367" s="18">
         <v>89344.06</v>
       </c>
       <c r="E367" s="18">
         <v>22336.01</v>
       </c>
       <c r="F367" s="18">
         <v>-2258.63</v>
       </c>
       <c r="G367" s="18">
         <v>37896.14</v>
       </c>
     </row>
-    <row r="368" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A368" s="25" t="s">
         <v>308</v>
       </c>
       <c r="B368" s="19">
         <v>-22002.74</v>
       </c>
       <c r="C368" s="20">
         <v>0</v>
       </c>
       <c r="D368" s="20">
         <v>0</v>
       </c>
       <c r="E368" s="20">
         <v>0</v>
       </c>
       <c r="F368" s="20">
         <v>1650.84</v>
       </c>
       <c r="G368" s="20">
         <v>-20351.900000000001</v>
       </c>
     </row>
-    <row r="369" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A369" s="23" t="s">
         <v>309</v>
       </c>
       <c r="B369" s="15">
         <v>1145.3599999999999</v>
       </c>
       <c r="C369" s="16">
         <v>572.67999999999995</v>
       </c>
       <c r="D369" s="16">
         <v>2634.46</v>
       </c>
       <c r="E369" s="16">
         <v>658.61</v>
       </c>
       <c r="F369" s="16">
         <v>-85.93</v>
       </c>
       <c r="G369" s="16">
         <v>1059.43</v>
       </c>
     </row>
-    <row r="370" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A370" s="23" t="s">
         <v>310</v>
       </c>
       <c r="B370" s="15">
         <v>446.43</v>
       </c>
       <c r="C370" s="16">
         <v>223.21</v>
       </c>
       <c r="D370" s="16">
         <v>1026.8499999999999</v>
       </c>
       <c r="E370" s="16">
         <v>256.70999999999998</v>
       </c>
       <c r="F370" s="16">
         <v>-33.5</v>
       </c>
       <c r="G370" s="16">
         <v>412.93</v>
       </c>
     </row>
-    <row r="371" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A371" s="23" t="s">
         <v>648</v>
       </c>
       <c r="B371" s="15">
         <v>800.15</v>
       </c>
       <c r="C371" s="16">
         <v>400.07</v>
       </c>
       <c r="D371" s="16">
         <v>1840.43</v>
       </c>
       <c r="E371" s="16">
         <v>460.1</v>
       </c>
       <c r="F371" s="16">
         <v>-60.03</v>
       </c>
       <c r="G371" s="16">
         <v>740.12</v>
       </c>
     </row>
-    <row r="372" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A372" s="23" t="s">
         <v>311</v>
       </c>
       <c r="B372" s="15">
         <v>18931.349999999999</v>
       </c>
       <c r="C372" s="16">
         <v>9465.67</v>
       </c>
       <c r="D372" s="16">
         <v>43544.3</v>
       </c>
       <c r="E372" s="16">
         <v>10886.07</v>
       </c>
       <c r="F372" s="16">
         <v>-1420.4</v>
       </c>
       <c r="G372" s="16">
         <v>17510.95</v>
       </c>
     </row>
-    <row r="373" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="373" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A373" s="24" t="s">
         <v>312</v>
       </c>
       <c r="B373" s="17">
         <v>679.45</v>
       </c>
       <c r="C373" s="18">
         <v>339.72</v>
       </c>
       <c r="D373" s="18">
         <v>1562.82</v>
       </c>
       <c r="E373" s="18">
         <v>390.7</v>
       </c>
       <c r="F373" s="18">
         <v>-50.98</v>
       </c>
       <c r="G373" s="18">
         <v>628.47</v>
       </c>
     </row>
-    <row r="374" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A374" s="25" t="s">
         <v>313</v>
       </c>
       <c r="B374" s="19">
         <v>-373580.7</v>
       </c>
       <c r="C374" s="20">
         <v>0</v>
       </c>
       <c r="D374" s="20">
         <v>0</v>
       </c>
       <c r="E374" s="20">
         <v>0</v>
       </c>
       <c r="F374" s="20">
         <v>-46575.8</v>
       </c>
       <c r="G374" s="20">
         <v>-420156.5</v>
       </c>
     </row>
-    <row r="375" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A375" s="23" t="s">
         <v>314</v>
       </c>
       <c r="B375" s="15">
         <v>0</v>
       </c>
       <c r="C375" s="16">
         <v>0</v>
       </c>
       <c r="D375" s="16">
         <v>17302.96</v>
       </c>
       <c r="E375" s="16">
         <v>0</v>
       </c>
       <c r="F375" s="16">
         <v>0</v>
       </c>
       <c r="G375" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="376" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A376" s="23" t="s">
         <v>315</v>
       </c>
       <c r="B376" s="15">
         <v>23023.22</v>
       </c>
       <c r="C376" s="16">
         <v>11511.61</v>
       </c>
       <c r="D376" s="16">
         <v>34564.85</v>
       </c>
       <c r="E376" s="16">
         <v>8641.2099999999991</v>
       </c>
       <c r="F376" s="16">
         <v>2870.4</v>
       </c>
       <c r="G376" s="16">
         <v>25893.62</v>
       </c>
     </row>
-    <row r="377" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A377" s="23" t="s">
         <v>316</v>
       </c>
       <c r="B377" s="15">
         <v>185365.39</v>
       </c>
       <c r="C377" s="16">
         <v>92682.69</v>
       </c>
       <c r="D377" s="16">
         <v>278289.8</v>
       </c>
       <c r="E377" s="16">
         <v>69572.45</v>
       </c>
       <c r="F377" s="16">
         <v>23110.240000000002</v>
       </c>
       <c r="G377" s="16">
         <v>208475.63</v>
       </c>
     </row>
-    <row r="378" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A378" s="23" t="s">
         <v>317</v>
       </c>
       <c r="B378" s="15">
         <v>12103.1</v>
       </c>
       <c r="C378" s="16">
         <v>6051.55</v>
       </c>
       <c r="D378" s="16">
         <v>18170.43</v>
       </c>
       <c r="E378" s="16">
         <v>4542.6000000000004</v>
       </c>
       <c r="F378" s="16">
         <v>1508.95</v>
       </c>
       <c r="G378" s="16">
         <v>13612.05</v>
       </c>
     </row>
-    <row r="379" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A379" s="23" t="s">
         <v>649</v>
       </c>
       <c r="B379" s="15">
         <v>9877.7099999999991</v>
       </c>
       <c r="C379" s="16">
         <v>4938.8500000000004</v>
       </c>
       <c r="D379" s="16">
         <v>14829.44</v>
       </c>
       <c r="E379" s="16">
         <v>3707.36</v>
       </c>
       <c r="F379" s="16">
         <v>1231.49</v>
       </c>
       <c r="G379" s="16">
         <v>11109.2</v>
       </c>
     </row>
-    <row r="380" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A380" s="23" t="s">
         <v>318</v>
       </c>
       <c r="B380" s="15">
         <v>1542.61</v>
       </c>
       <c r="C380" s="16">
         <v>771.3</v>
       </c>
       <c r="D380" s="16">
         <v>2315.92</v>
       </c>
       <c r="E380" s="16">
         <v>578.98</v>
       </c>
       <c r="F380" s="16">
         <v>192.32</v>
       </c>
       <c r="G380" s="16">
         <v>1734.93</v>
       </c>
     </row>
-    <row r="381" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A381" s="23" t="s">
         <v>319</v>
       </c>
       <c r="B381" s="15">
         <v>6084.13</v>
       </c>
       <c r="C381" s="16">
         <v>3042.06</v>
       </c>
       <c r="D381" s="16">
         <v>9134.1299999999992</v>
       </c>
       <c r="E381" s="16">
         <v>2283.5300000000002</v>
       </c>
       <c r="F381" s="16">
         <v>758.53</v>
       </c>
       <c r="G381" s="16">
         <v>6842.66</v>
       </c>
     </row>
-    <row r="382" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A382" s="23" t="s">
         <v>320</v>
       </c>
       <c r="B382" s="15">
         <v>6081.91</v>
       </c>
       <c r="C382" s="16">
         <v>3040.95</v>
       </c>
       <c r="D382" s="16">
         <v>9130.7900000000009</v>
       </c>
       <c r="E382" s="16">
         <v>2282.69</v>
       </c>
       <c r="F382" s="16">
         <v>758.26</v>
       </c>
       <c r="G382" s="16">
         <v>6840.17</v>
       </c>
     </row>
-    <row r="383" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A383" s="23" t="s">
         <v>321</v>
       </c>
       <c r="B383" s="15">
         <v>34800.49</v>
       </c>
       <c r="C383" s="16">
         <v>17400.240000000002</v>
       </c>
       <c r="D383" s="16">
         <v>52246.12</v>
       </c>
       <c r="E383" s="16">
         <v>13061.53</v>
       </c>
       <c r="F383" s="16">
         <v>4338.71</v>
       </c>
       <c r="G383" s="16">
         <v>39139.199999999997</v>
       </c>
     </row>
-    <row r="384" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A384" s="23" t="s">
         <v>322</v>
       </c>
       <c r="B384" s="15">
         <v>79509.16</v>
       </c>
       <c r="C384" s="16">
         <v>39754.58</v>
       </c>
       <c r="D384" s="16">
         <v>119367.42</v>
       </c>
       <c r="E384" s="16">
         <v>29841.85</v>
       </c>
       <c r="F384" s="16">
         <v>9912.73</v>
       </c>
       <c r="G384" s="16">
         <v>89421.89</v>
       </c>
     </row>
-    <row r="385" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A385" s="23" t="s">
         <v>323</v>
       </c>
       <c r="B385" s="15">
         <v>15192.98</v>
       </c>
       <c r="C385" s="16">
         <v>7596.49</v>
       </c>
       <c r="D385" s="16">
         <v>22809.279999999999</v>
       </c>
       <c r="E385" s="16">
         <v>5702.32</v>
       </c>
       <c r="F385" s="16">
         <v>1894.17</v>
       </c>
       <c r="G385" s="16">
         <v>17087.150000000001</v>
       </c>
     </row>
-    <row r="386" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="386" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A386" s="24" t="s">
         <v>650</v>
       </c>
       <c r="B386" s="17">
         <v>0</v>
       </c>
       <c r="C386" s="18">
         <v>0</v>
       </c>
       <c r="D386" s="18">
         <v>0</v>
       </c>
       <c r="E386" s="18">
         <v>0</v>
       </c>
       <c r="F386" s="18">
         <v>0</v>
       </c>
       <c r="G386" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="387" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A387" s="25" t="s">
         <v>324</v>
       </c>
       <c r="B387" s="19">
         <v>-3894.37</v>
       </c>
       <c r="C387" s="20">
         <v>0</v>
       </c>
       <c r="D387" s="20">
         <v>0</v>
       </c>
       <c r="E387" s="20">
         <v>0</v>
       </c>
       <c r="F387" s="20">
         <v>-954.88</v>
       </c>
       <c r="G387" s="20">
         <v>-4849.25</v>
       </c>
     </row>
-    <row r="388" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A388" s="23" t="s">
         <v>325</v>
       </c>
       <c r="B388" s="15">
         <v>2639.6</v>
       </c>
       <c r="C388" s="16">
         <v>1319.8</v>
       </c>
       <c r="D388" s="16">
         <v>2690.35</v>
       </c>
       <c r="E388" s="16">
         <v>672.58</v>
       </c>
       <c r="F388" s="16">
         <v>647.22</v>
       </c>
       <c r="G388" s="16">
         <v>3286.82</v>
       </c>
     </row>
-    <row r="389" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A389" s="23" t="s">
         <v>326</v>
       </c>
       <c r="B389" s="15">
         <v>700.18</v>
       </c>
       <c r="C389" s="16">
         <v>350.09</v>
       </c>
       <c r="D389" s="16">
         <v>713.64</v>
       </c>
       <c r="E389" s="16">
         <v>178.41</v>
       </c>
       <c r="F389" s="16">
         <v>171.68</v>
       </c>
       <c r="G389" s="16">
         <v>871.86</v>
       </c>
     </row>
-    <row r="390" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="390" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A390" s="24" t="s">
         <v>327</v>
       </c>
       <c r="B390" s="17">
         <v>554.59</v>
       </c>
       <c r="C390" s="18">
         <v>277.29000000000002</v>
       </c>
       <c r="D390" s="18">
         <v>565.25</v>
       </c>
       <c r="E390" s="18">
         <v>141.31</v>
       </c>
       <c r="F390" s="18">
         <v>135.97999999999999</v>
       </c>
       <c r="G390" s="18">
         <v>690.57</v>
       </c>
     </row>
-    <row r="391" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A391" s="25" t="s">
         <v>328</v>
       </c>
       <c r="B391" s="19">
         <v>-162185.17000000001</v>
       </c>
       <c r="C391" s="20">
         <v>0</v>
       </c>
       <c r="D391" s="20">
         <v>0</v>
       </c>
       <c r="E391" s="20">
         <v>0</v>
       </c>
       <c r="F391" s="20">
         <v>5575.76</v>
       </c>
       <c r="G391" s="20">
         <v>-156609.41</v>
       </c>
     </row>
-    <row r="392" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A392" s="23" t="s">
         <v>644</v>
       </c>
       <c r="B392" s="15">
         <v>4354.1400000000003</v>
       </c>
       <c r="C392" s="16">
         <v>2177.0700000000002</v>
       </c>
       <c r="D392" s="16">
         <v>9307.0499999999993</v>
       </c>
       <c r="E392" s="16">
         <v>2326.7600000000002</v>
       </c>
       <c r="F392" s="16">
         <v>-149.69</v>
       </c>
       <c r="G392" s="16">
         <v>4204.45</v>
       </c>
     </row>
-    <row r="393" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="393" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A393" s="24" t="s">
         <v>329</v>
       </c>
       <c r="B393" s="17">
         <v>157831.03</v>
       </c>
       <c r="C393" s="18">
         <v>78915.509999999995</v>
       </c>
       <c r="D393" s="18">
         <v>337366.33</v>
       </c>
       <c r="E393" s="18">
         <v>84341.58</v>
       </c>
       <c r="F393" s="18">
         <v>-5426.07</v>
       </c>
       <c r="G393" s="18">
         <v>152404.96</v>
       </c>
     </row>
-    <row r="394" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A394" s="25" t="s">
         <v>330</v>
       </c>
       <c r="B394" s="19">
         <v>-100991.48</v>
       </c>
       <c r="C394" s="20">
         <v>0</v>
       </c>
       <c r="D394" s="20">
         <v>0</v>
       </c>
       <c r="E394" s="20">
         <v>0</v>
       </c>
       <c r="F394" s="20">
         <v>-4792.3900000000003</v>
       </c>
       <c r="G394" s="20">
         <v>-105783.87</v>
       </c>
     </row>
-    <row r="395" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A395" s="23" t="s">
         <v>651</v>
       </c>
       <c r="B395" s="15">
         <v>234.22</v>
       </c>
       <c r="C395" s="16">
         <v>117.11</v>
       </c>
       <c r="D395" s="16">
         <v>423.98</v>
       </c>
       <c r="E395" s="16">
         <v>105.99</v>
       </c>
       <c r="F395" s="16">
         <v>11.12</v>
       </c>
       <c r="G395" s="16">
         <v>245.34</v>
       </c>
     </row>
-    <row r="396" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A396" s="23" t="s">
         <v>331</v>
       </c>
       <c r="B396" s="15">
         <v>92300.08</v>
       </c>
       <c r="C396" s="16">
         <v>46150.04</v>
       </c>
       <c r="D396" s="16">
         <v>167080.39000000001</v>
       </c>
       <c r="E396" s="16">
         <v>41770.089999999997</v>
       </c>
       <c r="F396" s="16">
         <v>4379.95</v>
       </c>
       <c r="G396" s="16">
         <v>96680.03</v>
       </c>
     </row>
-    <row r="397" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A397" s="23" t="s">
         <v>332</v>
       </c>
       <c r="B397" s="15">
         <v>6697.49</v>
       </c>
       <c r="C397" s="16">
         <v>3348.74</v>
       </c>
       <c r="D397" s="16">
         <v>12123.7</v>
       </c>
       <c r="E397" s="16">
         <v>3030.92</v>
       </c>
       <c r="F397" s="16">
         <v>317.82</v>
       </c>
       <c r="G397" s="16">
         <v>7015.31</v>
       </c>
     </row>
-    <row r="398" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="398" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A398" s="24" t="s">
         <v>333</v>
       </c>
       <c r="B398" s="17">
         <v>1759.69</v>
       </c>
       <c r="C398" s="18">
         <v>879.84</v>
       </c>
       <c r="D398" s="18">
         <v>3185.38</v>
       </c>
       <c r="E398" s="18">
         <v>796.34</v>
       </c>
       <c r="F398" s="18">
         <v>83.5</v>
       </c>
       <c r="G398" s="18">
         <v>1843.19</v>
       </c>
     </row>
-    <row r="399" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A399" s="25" t="s">
         <v>334</v>
       </c>
       <c r="B399" s="19">
         <v>-92658.559999999998</v>
       </c>
       <c r="C399" s="20">
         <v>0</v>
       </c>
       <c r="D399" s="20">
         <v>0</v>
       </c>
       <c r="E399" s="20">
         <v>0</v>
       </c>
       <c r="F399" s="20">
         <v>-735.08</v>
       </c>
       <c r="G399" s="20">
         <v>-93393.64</v>
       </c>
     </row>
-    <row r="400" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A400" s="23" t="s">
         <v>335</v>
       </c>
       <c r="B400" s="15">
-        <v>0</v>
+        <v>92580.91</v>
       </c>
       <c r="C400" s="16">
-        <v>0</v>
+        <v>46290.45</v>
       </c>
       <c r="D400" s="16">
-        <v>0</v>
+        <v>182223.99</v>
       </c>
       <c r="E400" s="16">
-        <v>0</v>
+        <v>45555.99</v>
       </c>
       <c r="F400" s="16">
-        <v>0</v>
+        <v>734.46</v>
       </c>
       <c r="G400" s="16">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+        <v>93315.37</v>
+      </c>
+    </row>
+    <row r="401" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A401" s="24" t="s">
         <v>620</v>
       </c>
       <c r="B401" s="17">
-        <v>92580.91</v>
+        <v>77.650000000000006</v>
       </c>
       <c r="C401" s="18">
-        <v>46290.45</v>
+        <v>38.82</v>
       </c>
       <c r="D401" s="18">
-        <v>182223.99</v>
+        <v>152.83000000000001</v>
       </c>
       <c r="E401" s="18">
-        <v>45555.99</v>
+        <v>38.200000000000003</v>
       </c>
       <c r="F401" s="18">
-        <v>734.46</v>
+        <v>0.62</v>
       </c>
       <c r="G401" s="18">
-        <v>93315.37</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:7" x14ac:dyDescent="0.25">
+        <v>78.27</v>
+      </c>
+    </row>
+    <row r="402" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A402" s="25" t="s">
         <v>336</v>
       </c>
       <c r="B402" s="19">
         <v>-45598.91</v>
       </c>
       <c r="C402" s="20">
         <v>0</v>
       </c>
       <c r="D402" s="20">
         <v>0</v>
       </c>
       <c r="E402" s="20">
         <v>0</v>
       </c>
       <c r="F402" s="20">
         <v>8631.1</v>
       </c>
       <c r="G402" s="20">
         <v>-36967.81</v>
       </c>
     </row>
-    <row r="403" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A403" s="23" t="s">
         <v>337</v>
       </c>
       <c r="B403" s="15">
         <v>24255.09</v>
       </c>
       <c r="C403" s="16">
         <v>12127.54</v>
       </c>
       <c r="D403" s="16">
         <v>66874.490000000005</v>
       </c>
       <c r="E403" s="16">
         <v>16718.62</v>
       </c>
       <c r="F403" s="16">
         <v>-4591.08</v>
       </c>
       <c r="G403" s="16">
         <v>19664.009999999998</v>
       </c>
     </row>
-    <row r="404" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="404" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A404" s="24" t="s">
         <v>648</v>
       </c>
       <c r="B404" s="17">
         <v>21343.82</v>
       </c>
       <c r="C404" s="18">
         <v>10671.91</v>
       </c>
       <c r="D404" s="18">
         <v>58847.74</v>
       </c>
       <c r="E404" s="18">
         <v>14711.93</v>
       </c>
       <c r="F404" s="18">
         <v>-4040.02</v>
       </c>
       <c r="G404" s="18">
         <v>17303.8</v>
       </c>
     </row>
-    <row r="405" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A405" s="25" t="s">
         <v>338</v>
       </c>
       <c r="B405" s="19">
         <v>-27087.23</v>
       </c>
       <c r="C405" s="20">
         <v>0</v>
       </c>
       <c r="D405" s="20">
         <v>0</v>
       </c>
       <c r="E405" s="20">
         <v>0</v>
       </c>
       <c r="F405" s="20">
         <v>-4489.49</v>
       </c>
       <c r="G405" s="20">
         <v>-31576.720000000001</v>
       </c>
     </row>
-    <row r="406" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A406" s="23" t="s">
         <v>339</v>
       </c>
       <c r="B406" s="15">
         <v>3885.46</v>
       </c>
       <c r="C406" s="16">
         <v>1942.73</v>
       </c>
       <c r="D406" s="16">
         <v>5194.99</v>
       </c>
       <c r="E406" s="16">
         <v>1298.74</v>
       </c>
       <c r="F406" s="16">
         <v>643.99</v>
       </c>
       <c r="G406" s="16">
         <v>4529.45</v>
       </c>
     </row>
-    <row r="407" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A407" s="23" t="s">
         <v>340</v>
       </c>
       <c r="B407" s="15">
         <v>17384.68</v>
       </c>
       <c r="C407" s="16">
         <v>8692.34</v>
       </c>
       <c r="D407" s="16">
         <v>23243.9</v>
       </c>
       <c r="E407" s="16">
         <v>5810.97</v>
       </c>
       <c r="F407" s="16">
         <v>2881.37</v>
       </c>
       <c r="G407" s="16">
         <v>20266.05</v>
       </c>
     </row>
-    <row r="408" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="408" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A408" s="24" t="s">
         <v>341</v>
       </c>
       <c r="B408" s="17">
         <v>5817.09</v>
       </c>
       <c r="C408" s="18">
         <v>2908.54</v>
       </c>
       <c r="D408" s="18">
         <v>7777.64</v>
       </c>
       <c r="E408" s="18">
         <v>1944.41</v>
       </c>
       <c r="F408" s="18">
         <v>964.13</v>
       </c>
       <c r="G408" s="18">
         <v>6781.22</v>
       </c>
     </row>
-    <row r="409" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A409" s="25" t="s">
         <v>342</v>
       </c>
       <c r="B409" s="19">
         <v>-43715.15</v>
       </c>
       <c r="C409" s="20">
         <v>0</v>
       </c>
       <c r="D409" s="20">
         <v>0</v>
       </c>
       <c r="E409" s="20">
         <v>0</v>
       </c>
       <c r="F409" s="20">
         <v>-7648.04</v>
       </c>
       <c r="G409" s="20">
         <v>-51363.19</v>
       </c>
     </row>
-    <row r="410" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A410" s="23" t="s">
         <v>343</v>
       </c>
       <c r="B410" s="15">
         <v>165.55</v>
       </c>
       <c r="C410" s="16">
         <v>82.77</v>
       </c>
       <c r="D410" s="16">
         <v>215.24</v>
       </c>
       <c r="E410" s="16">
         <v>53.81</v>
       </c>
       <c r="F410" s="16">
         <v>28.96</v>
       </c>
       <c r="G410" s="16">
         <v>194.51</v>
       </c>
     </row>
-    <row r="411" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A411" s="23" t="s">
         <v>344</v>
       </c>
       <c r="B411" s="15">
         <v>400.25</v>
       </c>
       <c r="C411" s="16">
         <v>200.12</v>
       </c>
       <c r="D411" s="16">
         <v>520.4</v>
       </c>
       <c r="E411" s="16">
         <v>130.1</v>
       </c>
       <c r="F411" s="16">
         <v>70.02</v>
       </c>
       <c r="G411" s="16">
         <v>470.27</v>
       </c>
     </row>
-    <row r="412" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A412" s="23" t="s">
         <v>345</v>
       </c>
       <c r="B412" s="15">
         <v>837.33</v>
       </c>
       <c r="C412" s="16">
         <v>418.66</v>
       </c>
       <c r="D412" s="16">
         <v>1088.69</v>
       </c>
       <c r="E412" s="16">
         <v>272.17</v>
       </c>
       <c r="F412" s="16">
         <v>146.49</v>
       </c>
       <c r="G412" s="16">
         <v>983.82</v>
       </c>
     </row>
-    <row r="413" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A413" s="23" t="s">
         <v>346</v>
       </c>
       <c r="B413" s="15">
         <v>68.400000000000006</v>
       </c>
       <c r="C413" s="16">
         <v>34.200000000000003</v>
       </c>
       <c r="D413" s="16">
         <v>88.93</v>
       </c>
       <c r="E413" s="16">
         <v>22.23</v>
       </c>
       <c r="F413" s="16">
         <v>11.97</v>
       </c>
       <c r="G413" s="16">
         <v>80.37</v>
       </c>
     </row>
-    <row r="414" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A414" s="23" t="s">
         <v>347</v>
       </c>
       <c r="B414" s="15">
         <v>1283.5</v>
       </c>
       <c r="C414" s="16">
         <v>641.75</v>
       </c>
       <c r="D414" s="16">
         <v>1668.8</v>
       </c>
       <c r="E414" s="16">
         <v>417.2</v>
       </c>
       <c r="F414" s="16">
         <v>224.55</v>
       </c>
       <c r="G414" s="16">
         <v>1508.05</v>
       </c>
     </row>
-    <row r="415" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A415" s="23" t="s">
         <v>348</v>
       </c>
       <c r="B415" s="15">
         <v>745.49</v>
       </c>
       <c r="C415" s="16">
         <v>372.74</v>
       </c>
       <c r="D415" s="16">
         <v>969.28</v>
       </c>
       <c r="E415" s="16">
         <v>242.32</v>
       </c>
       <c r="F415" s="16">
         <v>130.41999999999999</v>
       </c>
       <c r="G415" s="16">
         <v>875.91</v>
       </c>
     </row>
-    <row r="416" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A416" s="23" t="s">
         <v>349</v>
       </c>
       <c r="B416" s="15">
         <v>722.89</v>
       </c>
       <c r="C416" s="16">
         <v>361.44</v>
       </c>
       <c r="D416" s="16">
         <v>939.9</v>
       </c>
       <c r="E416" s="16">
         <v>234.97</v>
       </c>
       <c r="F416" s="16">
         <v>126.47</v>
       </c>
       <c r="G416" s="16">
         <v>849.36</v>
       </c>
     </row>
-    <row r="417" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A417" s="23" t="s">
         <v>350</v>
       </c>
       <c r="B417" s="15">
         <v>6830.57</v>
       </c>
       <c r="C417" s="16">
         <v>3415.28</v>
       </c>
       <c r="D417" s="16">
         <v>8881.0499999999993</v>
       </c>
       <c r="E417" s="16">
         <v>2220.2600000000002</v>
       </c>
       <c r="F417" s="16">
         <v>1195.02</v>
       </c>
       <c r="G417" s="16">
         <v>8025.59</v>
       </c>
     </row>
-    <row r="418" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="418" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A418" s="24" t="s">
         <v>351</v>
       </c>
       <c r="B418" s="17">
         <v>32661.17</v>
       </c>
       <c r="C418" s="18">
         <v>16330.58</v>
       </c>
       <c r="D418" s="18">
         <v>42465.760000000002</v>
       </c>
       <c r="E418" s="18">
         <v>10616.44</v>
       </c>
       <c r="F418" s="18">
         <v>5714.14</v>
       </c>
       <c r="G418" s="18">
         <v>38375.31</v>
       </c>
     </row>
-    <row r="419" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A419" s="25" t="s">
         <v>352</v>
       </c>
       <c r="B419" s="19">
         <v>-47635.54</v>
       </c>
       <c r="C419" s="20">
         <v>0</v>
       </c>
       <c r="D419" s="20">
         <v>0</v>
       </c>
       <c r="E419" s="20">
         <v>0</v>
       </c>
       <c r="F419" s="20">
         <v>-6378.58</v>
       </c>
       <c r="G419" s="20">
         <v>-54014.12</v>
       </c>
     </row>
-    <row r="420" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A420" s="23" t="s">
         <v>353</v>
       </c>
       <c r="B420" s="15">
         <v>41434.910000000003</v>
       </c>
       <c r="C420" s="16">
         <v>20717.45</v>
       </c>
       <c r="D420" s="16">
         <v>60676.66</v>
       </c>
       <c r="E420" s="16">
         <v>15169.16</v>
       </c>
       <c r="F420" s="16">
         <v>5548.29</v>
       </c>
       <c r="G420" s="16">
         <v>46983.199999999997</v>
       </c>
     </row>
-    <row r="421" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="421" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A421" s="24" t="s">
         <v>354</v>
       </c>
       <c r="B421" s="17">
         <v>6200.63</v>
       </c>
       <c r="C421" s="18">
         <v>3100.31</v>
       </c>
       <c r="D421" s="18">
         <v>9080.11</v>
       </c>
       <c r="E421" s="18">
         <v>2270.02</v>
       </c>
       <c r="F421" s="18">
         <v>830.29</v>
       </c>
       <c r="G421" s="18">
         <v>7030.92</v>
       </c>
     </row>
-    <row r="422" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A422" s="25" t="s">
         <v>355</v>
       </c>
       <c r="B422" s="19">
         <v>-3250266.97</v>
       </c>
       <c r="C422" s="20">
         <v>0</v>
       </c>
       <c r="D422" s="20">
         <v>0</v>
       </c>
       <c r="E422" s="20">
         <v>0</v>
       </c>
       <c r="F422" s="20">
         <v>720535.21</v>
       </c>
       <c r="G422" s="20">
         <v>-2529731.7599999998</v>
       </c>
     </row>
-    <row r="423" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A423" s="23" t="s">
         <v>356</v>
       </c>
       <c r="B423" s="15">
         <v>2754305.21</v>
       </c>
       <c r="C423" s="16">
         <v>1377152.6</v>
       </c>
       <c r="D423" s="16">
         <v>7950962.29</v>
       </c>
       <c r="E423" s="16">
         <v>1987740.57</v>
       </c>
       <c r="F423" s="16">
         <v>-610587.97</v>
       </c>
       <c r="G423" s="16">
         <v>2143717.2400000002</v>
       </c>
     </row>
-    <row r="424" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A424" s="23" t="s">
         <v>357</v>
       </c>
       <c r="B424" s="15">
         <v>88530.79</v>
       </c>
       <c r="C424" s="16">
         <v>44265.39</v>
       </c>
       <c r="D424" s="16">
         <v>255565.34</v>
       </c>
       <c r="E424" s="16">
         <v>63891.33</v>
       </c>
       <c r="F424" s="16">
         <v>-19625.939999999999</v>
       </c>
       <c r="G424" s="16">
         <v>68904.850000000006</v>
       </c>
     </row>
-    <row r="425" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A425" s="23" t="s">
         <v>647</v>
       </c>
       <c r="B425" s="15">
         <v>50444.55</v>
       </c>
       <c r="C425" s="16">
         <v>25222.27</v>
       </c>
       <c r="D425" s="16">
         <v>145620.29</v>
       </c>
       <c r="E425" s="16">
         <v>36405.07</v>
       </c>
       <c r="F425" s="16">
         <v>-11182.8</v>
       </c>
       <c r="G425" s="16">
         <v>39261.75</v>
       </c>
     </row>
-    <row r="426" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A426" s="23" t="s">
         <v>615</v>
       </c>
       <c r="B426" s="15">
         <v>159734.49</v>
       </c>
       <c r="C426" s="16">
         <v>79867.240000000005</v>
       </c>
       <c r="D426" s="16">
         <v>461111.89</v>
       </c>
       <c r="E426" s="16">
         <v>115277.97</v>
       </c>
       <c r="F426" s="16">
         <v>-35410.730000000003</v>
       </c>
       <c r="G426" s="16">
         <v>124323.76</v>
       </c>
     </row>
-    <row r="427" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A427" s="23" t="s">
         <v>358</v>
       </c>
       <c r="B427" s="15">
         <v>89652.96</v>
       </c>
       <c r="C427" s="16">
         <v>44826.48</v>
       </c>
       <c r="D427" s="16">
         <v>258804.75</v>
       </c>
       <c r="E427" s="16">
         <v>64701.18</v>
       </c>
       <c r="F427" s="16">
         <v>-19874.7</v>
       </c>
       <c r="G427" s="16">
         <v>69778.259999999995</v>
       </c>
     </row>
-    <row r="428" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A428" s="23" t="s">
         <v>652</v>
       </c>
       <c r="B428" s="15">
         <v>58790.44</v>
       </c>
       <c r="C428" s="16">
         <v>29395.22</v>
       </c>
       <c r="D428" s="16">
         <v>169712.69</v>
       </c>
       <c r="E428" s="16">
         <v>42428.17</v>
       </c>
       <c r="F428" s="16">
         <v>-13032.95</v>
       </c>
       <c r="G428" s="16">
         <v>45757.49</v>
       </c>
     </row>
-    <row r="429" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A429" s="23" t="s">
         <v>359</v>
       </c>
       <c r="B429" s="15">
         <v>48226.239999999998</v>
       </c>
       <c r="C429" s="16">
         <v>24113.119999999999</v>
       </c>
       <c r="D429" s="16">
         <v>139216.60999999999</v>
       </c>
       <c r="E429" s="16">
         <v>34804.15</v>
       </c>
       <c r="F429" s="16">
         <v>-10691.03</v>
       </c>
       <c r="G429" s="16">
         <v>37535.21</v>
       </c>
     </row>
-    <row r="430" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A430" s="23" t="s">
         <v>653</v>
       </c>
       <c r="B430" s="15">
         <v>582.29</v>
       </c>
       <c r="C430" s="16">
         <v>291.14</v>
       </c>
       <c r="D430" s="16">
         <v>1680.93</v>
       </c>
       <c r="E430" s="16">
         <v>420.23</v>
       </c>
       <c r="F430" s="16">
         <v>-129.09</v>
       </c>
       <c r="G430" s="16">
         <v>453.2</v>
       </c>
     </row>
-    <row r="431" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="431" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A431" s="24" t="s">
         <v>654</v>
       </c>
       <c r="B431" s="17">
         <v>0</v>
       </c>
       <c r="C431" s="18">
         <v>0</v>
       </c>
       <c r="D431" s="18">
         <v>0</v>
       </c>
       <c r="E431" s="18">
         <v>0</v>
       </c>
       <c r="F431" s="18">
         <v>0</v>
       </c>
       <c r="G431" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="432" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A432" s="25" t="s">
         <v>360</v>
       </c>
       <c r="B432" s="19">
         <v>-12708.27</v>
       </c>
       <c r="C432" s="20">
         <v>0</v>
       </c>
       <c r="D432" s="20">
         <v>0</v>
       </c>
       <c r="E432" s="20">
         <v>0</v>
       </c>
       <c r="F432" s="20">
         <v>2414.08</v>
       </c>
       <c r="G432" s="20">
         <v>-10294.19</v>
       </c>
     </row>
-    <row r="433" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A433" s="23" t="s">
         <v>361</v>
       </c>
       <c r="B433" s="15">
         <v>1398.58</v>
       </c>
       <c r="C433" s="16">
         <v>699.29</v>
       </c>
       <c r="D433" s="16">
         <v>3859.86</v>
       </c>
       <c r="E433" s="16">
         <v>964.96</v>
       </c>
       <c r="F433" s="16">
         <v>-265.67</v>
       </c>
       <c r="G433" s="16">
         <v>1132.9100000000001</v>
       </c>
     </row>
-    <row r="434" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="434" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A434" s="24" t="s">
         <v>362</v>
       </c>
       <c r="B434" s="17">
         <v>11309.69</v>
       </c>
       <c r="C434" s="18">
         <v>5654.84</v>
       </c>
       <c r="D434" s="18">
         <v>31213.02</v>
       </c>
       <c r="E434" s="18">
         <v>7803.25</v>
       </c>
       <c r="F434" s="18">
         <v>-2148.41</v>
       </c>
       <c r="G434" s="18">
         <v>9161.2800000000007</v>
       </c>
     </row>
-    <row r="435" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A435" s="25" t="s">
         <v>363</v>
       </c>
       <c r="B435" s="19">
         <v>-52676.65</v>
       </c>
       <c r="C435" s="20">
         <v>0</v>
       </c>
       <c r="D435" s="20">
         <v>0</v>
       </c>
       <c r="E435" s="20">
         <v>0</v>
       </c>
       <c r="F435" s="20">
         <v>-11408.6</v>
       </c>
       <c r="G435" s="20">
         <v>-64085.25</v>
       </c>
     </row>
-    <row r="436" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A436" s="23" t="s">
         <v>364</v>
       </c>
       <c r="B436" s="15">
         <v>12623.87</v>
       </c>
       <c r="C436" s="16">
         <v>6311.93</v>
       </c>
       <c r="D436" s="16">
         <v>14311.54</v>
       </c>
       <c r="E436" s="16">
         <v>3577.88</v>
       </c>
       <c r="F436" s="16">
         <v>2734.05</v>
       </c>
       <c r="G436" s="16">
         <v>15357.92</v>
       </c>
     </row>
-    <row r="437" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A437" s="23" t="s">
         <v>655</v>
       </c>
       <c r="B437" s="15">
         <v>5509.93</v>
       </c>
       <c r="C437" s="16">
         <v>2754.96</v>
       </c>
       <c r="D437" s="16">
         <v>6246.54</v>
       </c>
       <c r="E437" s="16">
         <v>1561.63</v>
       </c>
       <c r="F437" s="16">
         <v>1193.33</v>
       </c>
       <c r="G437" s="16">
         <v>6703.26</v>
       </c>
     </row>
-    <row r="438" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A438" s="23" t="s">
         <v>365</v>
       </c>
       <c r="B438" s="15">
         <v>7919.29</v>
       </c>
       <c r="C438" s="16">
         <v>3959.64</v>
       </c>
       <c r="D438" s="16">
         <v>8978.01</v>
       </c>
       <c r="E438" s="16">
         <v>2244.5</v>
       </c>
       <c r="F438" s="16">
         <v>1715.14</v>
       </c>
       <c r="G438" s="16">
         <v>9634.43</v>
       </c>
     </row>
-    <row r="439" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A439" s="23" t="s">
         <v>366</v>
       </c>
       <c r="B439" s="15">
         <v>5516.66</v>
       </c>
       <c r="C439" s="16">
         <v>2758.33</v>
       </c>
       <c r="D439" s="16">
         <v>6254.18</v>
       </c>
       <c r="E439" s="16">
         <v>1563.54</v>
       </c>
       <c r="F439" s="16">
         <v>1194.79</v>
       </c>
       <c r="G439" s="16">
         <v>6711.45</v>
       </c>
     </row>
-    <row r="440" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="440" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A440" s="24" t="s">
         <v>367</v>
       </c>
       <c r="B440" s="17">
         <v>21106.9</v>
       </c>
       <c r="C440" s="18">
         <v>10553.45</v>
       </c>
       <c r="D440" s="18">
         <v>23928.66</v>
       </c>
       <c r="E440" s="18">
         <v>5982.16</v>
       </c>
       <c r="F440" s="18">
         <v>4571.29</v>
       </c>
       <c r="G440" s="18">
         <v>25678.19</v>
       </c>
     </row>
-    <row r="441" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A441" s="25" t="s">
         <v>368</v>
       </c>
       <c r="B441" s="19">
         <v>-394199.47</v>
       </c>
       <c r="C441" s="20">
         <v>0</v>
       </c>
       <c r="D441" s="20">
         <v>0</v>
       </c>
       <c r="E441" s="20">
         <v>0</v>
       </c>
       <c r="F441" s="20">
         <v>20719.86</v>
       </c>
       <c r="G441" s="20">
         <v>-373479.61</v>
       </c>
     </row>
-    <row r="442" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A442" s="23" t="s">
         <v>369</v>
       </c>
       <c r="B442" s="15">
         <v>62949.01</v>
       </c>
       <c r="C442" s="16">
         <v>31474.5</v>
       </c>
       <c r="D442" s="16">
         <v>139132.92000000001</v>
       </c>
       <c r="E442" s="16">
         <v>34783.230000000003</v>
       </c>
       <c r="F442" s="16">
         <v>-3308.73</v>
       </c>
       <c r="G442" s="16">
         <v>59640.28</v>
       </c>
     </row>
-    <row r="443" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A443" s="23" t="s">
         <v>370</v>
       </c>
       <c r="B443" s="15">
         <v>1644.71</v>
       </c>
       <c r="C443" s="16">
         <v>822.35</v>
       </c>
       <c r="D443" s="16">
         <v>3635.23</v>
       </c>
       <c r="E443" s="16">
         <v>908.8</v>
       </c>
       <c r="F443" s="16">
         <v>-86.45</v>
       </c>
       <c r="G443" s="16">
         <v>1558.26</v>
       </c>
     </row>
-    <row r="444" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A444" s="23" t="s">
         <v>655</v>
       </c>
       <c r="B444" s="15">
-        <v>62949.01</v>
+        <v>0</v>
       </c>
       <c r="C444" s="16">
-        <v>31474.5</v>
+        <v>0</v>
       </c>
       <c r="D444" s="16">
-        <v>139132.92000000001</v>
+        <v>0</v>
       </c>
       <c r="E444" s="16">
-        <v>34783.230000000003</v>
+        <v>0</v>
       </c>
       <c r="F444" s="16">
-        <v>-3308.73</v>
+        <v>0</v>
       </c>
       <c r="G444" s="16">
-        <v>59640.28</v>
-[...2 lines deleted...]
-    <row r="445" spans="1:7" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="445" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A445" s="23" t="s">
         <v>371</v>
       </c>
       <c r="B445" s="15">
-        <v>1644.71</v>
+        <v>19308.39</v>
       </c>
       <c r="C445" s="16">
-        <v>822.35</v>
+        <v>9654.19</v>
       </c>
       <c r="D445" s="16">
-        <v>3635.23</v>
+        <v>42676.32</v>
       </c>
       <c r="E445" s="16">
-        <v>908.8</v>
+        <v>10669.08</v>
       </c>
       <c r="F445" s="16">
-        <v>-86.45</v>
+        <v>-1014.89</v>
       </c>
       <c r="G445" s="16">
-        <v>1558.26</v>
-[...2 lines deleted...]
-    <row r="446" spans="1:7" x14ac:dyDescent="0.25">
+        <v>18293.5</v>
+      </c>
+    </row>
+    <row r="446" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A446" s="23" t="s">
         <v>372</v>
       </c>
       <c r="B446" s="15">
-        <v>19308.39</v>
+        <v>9734.24</v>
       </c>
       <c r="C446" s="16">
-        <v>9654.19</v>
+        <v>4867.12</v>
       </c>
       <c r="D446" s="16">
-        <v>42676.32</v>
+        <v>21515.07</v>
       </c>
       <c r="E446" s="16">
-        <v>10669.08</v>
+        <v>5378.76</v>
       </c>
       <c r="F446" s="16">
-        <v>-1014.89</v>
+        <v>-511.64</v>
       </c>
       <c r="G446" s="16">
-        <v>18293.5</v>
-[...2 lines deleted...]
-    <row r="447" spans="1:7" x14ac:dyDescent="0.25">
+        <v>9222.6</v>
+      </c>
+    </row>
+    <row r="447" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A447" s="23" t="s">
         <v>373</v>
       </c>
       <c r="B447" s="15">
-        <v>9734.24</v>
+        <v>10169.35</v>
       </c>
       <c r="C447" s="16">
-        <v>4867.12</v>
+        <v>5084.67</v>
       </c>
       <c r="D447" s="16">
-        <v>21515.07</v>
+        <v>22476.78</v>
       </c>
       <c r="E447" s="16">
-        <v>5378.76</v>
+        <v>5619.19</v>
       </c>
       <c r="F447" s="16">
-        <v>-511.64</v>
+        <v>-534.52</v>
       </c>
       <c r="G447" s="16">
-        <v>9222.6</v>
-[...2 lines deleted...]
-    <row r="448" spans="1:7" x14ac:dyDescent="0.25">
+        <v>9634.83</v>
+      </c>
+    </row>
+    <row r="448" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A448" s="23" t="s">
         <v>374</v>
       </c>
       <c r="B448" s="15">
-        <v>10169.35</v>
+        <v>123926.91</v>
       </c>
       <c r="C448" s="16">
-        <v>5084.67</v>
+        <v>61963.45</v>
       </c>
       <c r="D448" s="16">
-        <v>22476.78</v>
+        <v>273909.15000000002</v>
       </c>
       <c r="E448" s="16">
-        <v>5619.19</v>
+        <v>68477.279999999999</v>
       </c>
       <c r="F448" s="16">
-        <v>-534.52</v>
+        <v>-6513.83</v>
       </c>
       <c r="G448" s="16">
-        <v>9634.83</v>
-[...2 lines deleted...]
-    <row r="449" spans="1:7" x14ac:dyDescent="0.25">
+        <v>117413.08</v>
+      </c>
+    </row>
+    <row r="449" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A449" s="23" t="s">
         <v>375</v>
       </c>
       <c r="B449" s="15">
-        <v>123926.91</v>
+        <v>8063.83</v>
       </c>
       <c r="C449" s="16">
-        <v>61963.45</v>
+        <v>4031.91</v>
       </c>
       <c r="D449" s="16">
-        <v>273909.15000000002</v>
+        <v>17823.060000000001</v>
       </c>
       <c r="E449" s="16">
-        <v>68477.279999999999</v>
+        <v>4455.76</v>
       </c>
       <c r="F449" s="16">
-        <v>-6513.83</v>
+        <v>-423.85</v>
       </c>
       <c r="G449" s="16">
-        <v>117413.08</v>
-[...2 lines deleted...]
-    <row r="450" spans="1:7" x14ac:dyDescent="0.25">
+        <v>7639.98</v>
+      </c>
+    </row>
+    <row r="450" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A450" s="23" t="s">
         <v>376</v>
       </c>
       <c r="B450" s="15">
-        <v>8063.83</v>
+        <v>111363.94</v>
       </c>
       <c r="C450" s="16">
-        <v>4031.91</v>
+        <v>55681.97</v>
       </c>
       <c r="D450" s="16">
-        <v>17823.060000000001</v>
+        <v>246141.88</v>
       </c>
       <c r="E450" s="16">
-        <v>4455.76</v>
+        <v>61535.47</v>
       </c>
       <c r="F450" s="16">
-        <v>-423.85</v>
+        <v>-5853.5</v>
       </c>
       <c r="G450" s="16">
-        <v>7639.98</v>
-[...2 lines deleted...]
-    <row r="451" spans="1:7" x14ac:dyDescent="0.25">
+        <v>105510.44</v>
+      </c>
+    </row>
+    <row r="451" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A451" s="23" t="s">
         <v>377</v>
       </c>
       <c r="B451" s="15">
-        <v>111363.94</v>
+        <v>4319.96</v>
       </c>
       <c r="C451" s="16">
-        <v>55681.97</v>
+        <v>2159.98</v>
       </c>
       <c r="D451" s="16">
-        <v>246141.88</v>
+        <v>9548.18</v>
       </c>
       <c r="E451" s="16">
-        <v>61535.47</v>
+        <v>2387.04</v>
       </c>
       <c r="F451" s="16">
-        <v>-5853.5</v>
+        <v>-227.06</v>
       </c>
       <c r="G451" s="16">
-        <v>105510.44</v>
-[...2 lines deleted...]
-    <row r="452" spans="1:7" x14ac:dyDescent="0.25">
+        <v>4092.9</v>
+      </c>
+    </row>
+    <row r="452" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A452" s="23" t="s">
         <v>378</v>
       </c>
       <c r="B452" s="15">
-        <v>4319.96</v>
+        <v>6777.48</v>
       </c>
       <c r="C452" s="16">
-        <v>2159.98</v>
+        <v>3388.74</v>
       </c>
       <c r="D452" s="16">
-        <v>9548.18</v>
+        <v>14979.91</v>
       </c>
       <c r="E452" s="16">
-        <v>2387.04</v>
+        <v>3744.97</v>
       </c>
       <c r="F452" s="16">
-        <v>-227.06</v>
+        <v>-356.23</v>
       </c>
       <c r="G452" s="16">
-        <v>4092.9</v>
-[...2 lines deleted...]
-    <row r="453" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+        <v>6421.25</v>
+      </c>
+    </row>
+    <row r="453" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A453" s="24" t="s">
         <v>379</v>
       </c>
       <c r="B453" s="17">
-        <v>6777.48</v>
+        <v>35941.65</v>
       </c>
       <c r="C453" s="18">
-        <v>3388.74</v>
+        <v>17970.82</v>
       </c>
       <c r="D453" s="18">
-        <v>14979.91</v>
+        <v>79439.94</v>
       </c>
       <c r="E453" s="18">
-        <v>3744.97</v>
+        <v>19859.98</v>
       </c>
       <c r="F453" s="18">
-        <v>-356.23</v>
+        <v>-1889.16</v>
       </c>
       <c r="G453" s="18">
-        <v>6421.25</v>
-[...2 lines deleted...]
-    <row r="454" spans="1:7" x14ac:dyDescent="0.25">
+        <v>34052.49</v>
+      </c>
+    </row>
+    <row r="454" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A454" s="25" t="s">
         <v>380</v>
       </c>
       <c r="B454" s="19">
         <v>-300894.57</v>
       </c>
       <c r="C454" s="20">
         <v>0</v>
       </c>
       <c r="D454" s="20">
         <v>0</v>
       </c>
       <c r="E454" s="20">
         <v>0</v>
       </c>
       <c r="F454" s="20">
         <v>-3401.24</v>
       </c>
       <c r="G454" s="20">
         <v>-304295.81</v>
       </c>
     </row>
-    <row r="455" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="455" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A455" s="23" t="s">
         <v>381</v>
       </c>
       <c r="B455" s="15">
         <v>3192.95</v>
       </c>
       <c r="C455" s="16">
         <v>1596.47</v>
       </c>
       <c r="D455" s="16">
         <v>6241.53</v>
       </c>
       <c r="E455" s="16">
         <v>1560.38</v>
       </c>
       <c r="F455" s="16">
         <v>36.090000000000003</v>
       </c>
       <c r="G455" s="16">
         <v>3229.04</v>
       </c>
     </row>
-    <row r="456" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="456" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A456" s="23" t="s">
         <v>382</v>
       </c>
       <c r="B456" s="15">
         <v>1449.39</v>
       </c>
       <c r="C456" s="16">
         <v>724.69</v>
       </c>
       <c r="D456" s="16">
         <v>2833.25</v>
       </c>
       <c r="E456" s="16">
         <v>708.31</v>
       </c>
       <c r="F456" s="16">
         <v>16.38</v>
       </c>
       <c r="G456" s="16">
         <v>1465.77</v>
       </c>
     </row>
-    <row r="457" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="457" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A457" s="23" t="s">
         <v>383</v>
       </c>
       <c r="B457" s="15">
         <v>6006.22</v>
       </c>
       <c r="C457" s="16">
         <v>3003.11</v>
       </c>
       <c r="D457" s="16">
         <v>11740.87</v>
       </c>
       <c r="E457" s="16">
         <v>2935.21</v>
       </c>
       <c r="F457" s="16">
         <v>67.900000000000006</v>
       </c>
       <c r="G457" s="16">
         <v>6074.12</v>
       </c>
     </row>
-    <row r="458" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="458" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A458" s="23" t="s">
         <v>384</v>
       </c>
       <c r="B458" s="15">
         <v>5203.9799999999996</v>
       </c>
       <c r="C458" s="16">
         <v>2601.9899999999998</v>
       </c>
       <c r="D458" s="16">
         <v>10172.66</v>
       </c>
       <c r="E458" s="16">
         <v>2543.16</v>
       </c>
       <c r="F458" s="16">
         <v>58.83</v>
       </c>
       <c r="G458" s="16">
         <v>5262.81</v>
       </c>
     </row>
-    <row r="459" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="459" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A459" s="23" t="s">
         <v>385</v>
       </c>
       <c r="B459" s="15">
         <v>1577.79</v>
       </c>
       <c r="C459" s="16">
         <v>788.89</v>
       </c>
       <c r="D459" s="16">
         <v>3084.23</v>
       </c>
       <c r="E459" s="16">
         <v>771.05</v>
       </c>
       <c r="F459" s="16">
         <v>17.84</v>
       </c>
       <c r="G459" s="16">
         <v>1595.63</v>
       </c>
     </row>
-    <row r="460" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="460" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A460" s="23" t="s">
         <v>386</v>
       </c>
       <c r="B460" s="15">
         <v>31940.51</v>
       </c>
       <c r="C460" s="16">
         <v>15970.25</v>
       </c>
       <c r="D460" s="16">
         <v>62436.84</v>
       </c>
       <c r="E460" s="16">
         <v>15609.21</v>
       </c>
       <c r="F460" s="16">
         <v>361.04</v>
       </c>
       <c r="G460" s="16">
         <v>32301.55</v>
       </c>
     </row>
-    <row r="461" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="461" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A461" s="23" t="s">
         <v>387</v>
       </c>
       <c r="B461" s="15">
         <v>18740.73</v>
       </c>
       <c r="C461" s="16">
         <v>9370.36</v>
       </c>
       <c r="D461" s="16">
         <v>36634.1</v>
       </c>
       <c r="E461" s="16">
         <v>9158.52</v>
       </c>
       <c r="F461" s="16">
         <v>211.84</v>
       </c>
       <c r="G461" s="16">
         <v>18952.57</v>
       </c>
     </row>
-    <row r="462" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="462" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A462" s="23" t="s">
         <v>634</v>
       </c>
       <c r="B462" s="15">
         <v>217438.54</v>
       </c>
       <c r="C462" s="16">
         <v>108719.27</v>
       </c>
       <c r="D462" s="16">
         <v>425045.63</v>
       </c>
       <c r="E462" s="16">
         <v>106261.4</v>
       </c>
       <c r="F462" s="16">
         <v>2457.87</v>
       </c>
       <c r="G462" s="16">
         <v>219896.41</v>
       </c>
     </row>
-    <row r="463" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="463" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A463" s="23" t="s">
         <v>635</v>
       </c>
       <c r="B463" s="15">
         <v>5909.94</v>
       </c>
       <c r="C463" s="16">
         <v>2954.97</v>
       </c>
       <c r="D463" s="16">
         <v>11552.67</v>
       </c>
       <c r="E463" s="16">
         <v>2888.16</v>
       </c>
       <c r="F463" s="16">
         <v>66.81</v>
       </c>
       <c r="G463" s="16">
         <v>5976.75</v>
       </c>
     </row>
-    <row r="464" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="464" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A464" s="23" t="s">
         <v>388</v>
       </c>
       <c r="B464" s="15">
         <v>7594.69</v>
       </c>
       <c r="C464" s="16">
         <v>3797.34</v>
       </c>
       <c r="D464" s="16">
         <v>14845.98</v>
       </c>
       <c r="E464" s="16">
         <v>3711.49</v>
       </c>
       <c r="F464" s="16">
         <v>85.85</v>
       </c>
       <c r="G464" s="16">
         <v>7680.54</v>
       </c>
     </row>
-    <row r="465" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="465" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A465" s="24" t="s">
         <v>636</v>
       </c>
       <c r="B465" s="17">
         <v>1839.83</v>
       </c>
       <c r="C465" s="18">
         <v>919.91</v>
       </c>
       <c r="D465" s="18">
         <v>3596.48</v>
       </c>
       <c r="E465" s="18">
         <v>899.12</v>
       </c>
       <c r="F465" s="18">
         <v>20.79</v>
       </c>
       <c r="G465" s="18">
         <v>1860.62</v>
       </c>
     </row>
-    <row r="466" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="466" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A466" s="25" t="s">
         <v>389</v>
       </c>
       <c r="B466" s="19">
         <v>-739323.38</v>
       </c>
       <c r="C466" s="20">
         <v>0</v>
       </c>
       <c r="D466" s="20">
         <v>0</v>
       </c>
       <c r="E466" s="20">
         <v>0</v>
       </c>
       <c r="F466" s="20">
         <v>133514.79</v>
       </c>
       <c r="G466" s="20">
         <v>-605808.59</v>
       </c>
     </row>
-    <row r="467" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="467" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A467" s="23" t="s">
         <v>390</v>
       </c>
       <c r="B467" s="15">
         <v>48712.45</v>
       </c>
       <c r="C467" s="16">
         <v>24356.22</v>
       </c>
       <c r="D467" s="16">
         <v>132612.92000000001</v>
       </c>
       <c r="E467" s="16">
         <v>33153.230000000003</v>
       </c>
       <c r="F467" s="16">
         <v>-8797.01</v>
       </c>
       <c r="G467" s="16">
         <v>39915.440000000002</v>
       </c>
     </row>
-    <row r="468" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="468" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A468" s="23" t="s">
         <v>391</v>
       </c>
       <c r="B468" s="15">
         <v>24888.5</v>
       </c>
       <c r="C468" s="16">
         <v>12444.25</v>
       </c>
       <c r="D468" s="16">
         <v>67755.520000000004</v>
       </c>
       <c r="E468" s="16">
         <v>16938.88</v>
       </c>
       <c r="F468" s="16">
         <v>-4494.63</v>
       </c>
       <c r="G468" s="16">
         <v>20393.87</v>
       </c>
     </row>
-    <row r="469" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="469" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A469" s="23" t="s">
         <v>392</v>
       </c>
       <c r="B469" s="15">
         <v>642208.32999999996</v>
       </c>
       <c r="C469" s="16">
         <v>321104.15999999997</v>
       </c>
       <c r="D469" s="16">
         <v>1748323.57</v>
       </c>
       <c r="E469" s="16">
         <v>437080.89</v>
       </c>
       <c r="F469" s="16">
         <v>-115976.73</v>
       </c>
       <c r="G469" s="16">
         <v>526231.6</v>
       </c>
     </row>
-    <row r="470" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="470" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A470" s="24" t="s">
         <v>393</v>
       </c>
       <c r="B470" s="17">
         <v>23514.1</v>
       </c>
       <c r="C470" s="18">
         <v>11757.05</v>
       </c>
       <c r="D470" s="18">
         <v>64013.88</v>
       </c>
       <c r="E470" s="18">
         <v>16003.47</v>
       </c>
       <c r="F470" s="18">
         <v>-4246.42</v>
       </c>
       <c r="G470" s="18">
         <v>19267.68</v>
       </c>
     </row>
-    <row r="471" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="471" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A471" s="25" t="s">
         <v>394</v>
       </c>
       <c r="B471" s="19">
         <v>-34661.31</v>
       </c>
       <c r="C471" s="20">
         <v>0</v>
       </c>
       <c r="D471" s="20">
         <v>0</v>
       </c>
       <c r="E471" s="20">
         <v>0</v>
       </c>
       <c r="F471" s="20">
         <v>-9677.75</v>
       </c>
       <c r="G471" s="20">
         <v>-44339.06</v>
       </c>
     </row>
-    <row r="472" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="472" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A472" s="23" t="s">
         <v>395</v>
       </c>
       <c r="B472" s="15">
         <v>4846.3900000000003</v>
       </c>
       <c r="C472" s="16">
         <v>2423.19</v>
       </c>
       <c r="D472" s="16">
         <v>4280.17</v>
       </c>
       <c r="E472" s="16">
         <v>1070.04</v>
       </c>
       <c r="F472" s="16">
         <v>1353.15</v>
       </c>
       <c r="G472" s="16">
         <v>6199.54</v>
       </c>
     </row>
-    <row r="473" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="473" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A473" s="23" t="s">
         <v>396</v>
       </c>
       <c r="B473" s="15">
         <v>5920.3</v>
       </c>
       <c r="C473" s="16">
         <v>2960.15</v>
       </c>
       <c r="D473" s="16">
         <v>5228.6099999999997</v>
       </c>
       <c r="E473" s="16">
         <v>1307.1500000000001</v>
       </c>
       <c r="F473" s="16">
         <v>1653</v>
       </c>
       <c r="G473" s="16">
         <v>7573.3</v>
       </c>
     </row>
-    <row r="474" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="474" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A474" s="23" t="s">
         <v>397</v>
       </c>
       <c r="B474" s="15">
         <v>6594.94</v>
       </c>
       <c r="C474" s="16">
         <v>3297.47</v>
       </c>
       <c r="D474" s="16">
         <v>5824.43</v>
       </c>
       <c r="E474" s="16">
         <v>1456.1</v>
       </c>
       <c r="F474" s="16">
         <v>1841.37</v>
       </c>
       <c r="G474" s="16">
         <v>8436.31</v>
       </c>
     </row>
-    <row r="475" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="475" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A475" s="23" t="s">
         <v>398</v>
       </c>
       <c r="B475" s="15">
         <v>2808.7</v>
       </c>
       <c r="C475" s="16">
         <v>1404.35</v>
       </c>
       <c r="D475" s="16">
         <v>2480.54</v>
       </c>
       <c r="E475" s="16">
         <v>620.13</v>
       </c>
       <c r="F475" s="16">
         <v>784.22</v>
       </c>
       <c r="G475" s="16">
         <v>3592.92</v>
       </c>
     </row>
-    <row r="476" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="476" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A476" s="23" t="s">
         <v>399</v>
       </c>
       <c r="B476" s="15">
         <v>392.39</v>
       </c>
       <c r="C476" s="16">
         <v>196.19</v>
       </c>
       <c r="D476" s="16">
         <v>346.54</v>
       </c>
       <c r="E476" s="16">
         <v>86.63</v>
       </c>
       <c r="F476" s="16">
         <v>109.56</v>
       </c>
       <c r="G476" s="16">
         <v>501.95</v>
       </c>
     </row>
-    <row r="477" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="477" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A477" s="23" t="s">
         <v>400</v>
       </c>
       <c r="B477" s="15">
         <v>5768.86</v>
       </c>
       <c r="C477" s="16">
         <v>2884.43</v>
       </c>
       <c r="D477" s="16">
         <v>5094.8500000000004</v>
       </c>
       <c r="E477" s="16">
         <v>1273.71</v>
       </c>
       <c r="F477" s="16">
         <v>1610.72</v>
       </c>
       <c r="G477" s="16">
         <v>7379.58</v>
       </c>
     </row>
-    <row r="478" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="478" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A478" s="23" t="s">
         <v>401</v>
       </c>
       <c r="B478" s="15">
         <v>3490.23</v>
       </c>
       <c r="C478" s="16">
         <v>1745.11</v>
       </c>
       <c r="D478" s="16">
         <v>3082.45</v>
       </c>
       <c r="E478" s="16">
         <v>770.61</v>
       </c>
       <c r="F478" s="16">
         <v>974.5</v>
       </c>
       <c r="G478" s="16">
         <v>4464.7299999999996</v>
       </c>
     </row>
-    <row r="479" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="479" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A479" s="23" t="s">
         <v>402</v>
       </c>
       <c r="B479" s="15">
         <v>1218.48</v>
       </c>
       <c r="C479" s="16">
         <v>609.24</v>
       </c>
       <c r="D479" s="16">
         <v>1076.1199999999999</v>
       </c>
       <c r="E479" s="16">
         <v>269.02999999999997</v>
       </c>
       <c r="F479" s="16">
         <v>340.21</v>
       </c>
       <c r="G479" s="16">
         <v>1558.69</v>
       </c>
     </row>
-    <row r="480" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="480" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A480" s="24" t="s">
         <v>403</v>
       </c>
       <c r="B480" s="17">
         <v>3621.02</v>
       </c>
       <c r="C480" s="18">
         <v>1810.51</v>
       </c>
       <c r="D480" s="18">
         <v>3197.96</v>
       </c>
       <c r="E480" s="18">
         <v>799.49</v>
       </c>
       <c r="F480" s="18">
         <v>1011.02</v>
       </c>
       <c r="G480" s="18">
         <v>4632.04</v>
       </c>
     </row>
-    <row r="481" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="481" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A481" s="25" t="s">
         <v>404</v>
       </c>
       <c r="B481" s="19">
         <v>-476931.22</v>
       </c>
       <c r="C481" s="20">
         <v>0</v>
       </c>
       <c r="D481" s="20">
         <v>0</v>
       </c>
       <c r="E481" s="20">
         <v>0</v>
       </c>
       <c r="F481" s="20">
         <v>-53605.48</v>
       </c>
       <c r="G481" s="20">
         <v>-530536.69999999995</v>
       </c>
     </row>
-    <row r="482" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="482" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A482" s="23" t="s">
         <v>405</v>
       </c>
       <c r="B482" s="15">
         <v>32601.97</v>
       </c>
       <c r="C482" s="16">
         <v>16300.98</v>
       </c>
       <c r="D482" s="16">
         <v>50546.54</v>
       </c>
       <c r="E482" s="16">
         <v>12636.63</v>
       </c>
       <c r="F482" s="16">
         <v>3664.35</v>
       </c>
       <c r="G482" s="16">
         <v>36266.32</v>
       </c>
     </row>
-    <row r="483" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="483" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A483" s="23" t="s">
         <v>406</v>
       </c>
       <c r="B483" s="15">
         <v>307060.47999999998</v>
       </c>
       <c r="C483" s="16">
         <v>153530.23999999999</v>
       </c>
       <c r="D483" s="16">
         <v>476070.68</v>
       </c>
       <c r="E483" s="16">
         <v>119017.67</v>
       </c>
       <c r="F483" s="16">
         <v>34512.57</v>
       </c>
       <c r="G483" s="16">
         <v>341573.05</v>
       </c>
     </row>
-    <row r="484" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="484" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A484" s="23" t="s">
         <v>407</v>
       </c>
       <c r="B484" s="15">
         <v>78840.009999999995</v>
       </c>
       <c r="C484" s="16">
         <v>39420</v>
       </c>
       <c r="D484" s="16">
         <v>122234.61</v>
       </c>
       <c r="E484" s="16">
         <v>30558.65</v>
       </c>
       <c r="F484" s="16">
         <v>8861.35</v>
       </c>
       <c r="G484" s="16">
         <v>87701.36</v>
       </c>
     </row>
-    <row r="485" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="485" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A485" s="23" t="s">
         <v>408</v>
       </c>
       <c r="B485" s="15">
         <v>9531.44</v>
       </c>
       <c r="C485" s="16">
         <v>4765.72</v>
       </c>
       <c r="D485" s="16">
         <v>14777.67</v>
       </c>
       <c r="E485" s="16">
         <v>3694.41</v>
       </c>
       <c r="F485" s="16">
         <v>1071.31</v>
       </c>
       <c r="G485" s="16">
         <v>10602.75</v>
       </c>
     </row>
-    <row r="486" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="486" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A486" s="23" t="s">
         <v>656</v>
       </c>
       <c r="B486" s="15">
         <v>21328.26</v>
       </c>
       <c r="C486" s="16">
         <v>10664.13</v>
       </c>
       <c r="D486" s="16">
         <v>33067.620000000003</v>
       </c>
       <c r="E486" s="16">
         <v>8266.9</v>
       </c>
       <c r="F486" s="16">
         <v>2397.23</v>
       </c>
       <c r="G486" s="16">
         <v>23725.49</v>
       </c>
     </row>
-    <row r="487" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="487" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A487" s="24" t="s">
         <v>409</v>
       </c>
       <c r="B487" s="17">
         <v>27569.06</v>
       </c>
       <c r="C487" s="18">
         <v>13784.53</v>
       </c>
       <c r="D487" s="18">
         <v>42743.44</v>
       </c>
       <c r="E487" s="18">
         <v>10685.86</v>
       </c>
       <c r="F487" s="18">
         <v>3098.67</v>
       </c>
       <c r="G487" s="18">
         <v>30667.73</v>
       </c>
     </row>
-    <row r="488" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="488" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A488" s="25" t="s">
         <v>410</v>
       </c>
       <c r="B488" s="19">
         <v>-619021.93999999994</v>
       </c>
       <c r="C488" s="20">
         <v>0</v>
       </c>
       <c r="D488" s="20">
         <v>0</v>
       </c>
       <c r="E488" s="20">
         <v>0</v>
       </c>
       <c r="F488" s="20">
         <v>-69488.2</v>
       </c>
       <c r="G488" s="20">
         <v>-688510.14</v>
       </c>
     </row>
-    <row r="489" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="489" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A489" s="23" t="s">
         <v>411</v>
       </c>
       <c r="B489" s="15">
         <v>135809.49</v>
       </c>
       <c r="C489" s="16">
         <v>67904.740000000005</v>
       </c>
       <c r="D489" s="16">
         <v>210637.91</v>
       </c>
       <c r="E489" s="16">
         <v>52659.47</v>
       </c>
       <c r="F489" s="16">
         <v>15245.27</v>
       </c>
       <c r="G489" s="16">
         <v>151054.76</v>
       </c>
     </row>
-    <row r="490" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="490" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A490" s="23" t="s">
         <v>630</v>
       </c>
       <c r="B490" s="15">
         <v>390652.87</v>
       </c>
       <c r="C490" s="16">
         <v>195326.43</v>
       </c>
       <c r="D490" s="16">
         <v>605895.1</v>
       </c>
       <c r="E490" s="16">
         <v>151473.76999999999</v>
       </c>
       <c r="F490" s="16">
         <v>43852.66</v>
       </c>
       <c r="G490" s="16">
         <v>434505.53</v>
       </c>
     </row>
-    <row r="491" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="491" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A491" s="23" t="s">
         <v>631</v>
       </c>
       <c r="B491" s="15">
         <v>922.51</v>
       </c>
       <c r="C491" s="16">
         <v>461.25</v>
       </c>
       <c r="D491" s="16">
         <v>1430.79</v>
       </c>
       <c r="E491" s="16">
         <v>357.69</v>
       </c>
       <c r="F491" s="16">
         <v>103.56</v>
       </c>
       <c r="G491" s="16">
         <v>1026.07</v>
       </c>
     </row>
-    <row r="492" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="492" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A492" s="23" t="s">
         <v>412</v>
       </c>
       <c r="B492" s="15">
         <v>65295.25</v>
       </c>
       <c r="C492" s="16">
         <v>32647.62</v>
       </c>
       <c r="D492" s="16">
         <v>101271.67</v>
       </c>
       <c r="E492" s="16">
         <v>25317.91</v>
       </c>
       <c r="F492" s="16">
         <v>7329.71</v>
       </c>
       <c r="G492" s="16">
         <v>72624.960000000006</v>
       </c>
     </row>
-    <row r="493" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="493" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A493" s="24" t="s">
         <v>609</v>
       </c>
       <c r="B493" s="17">
         <v>26341.82</v>
       </c>
       <c r="C493" s="18">
         <v>13170.91</v>
       </c>
       <c r="D493" s="18">
         <v>40855.660000000003</v>
       </c>
       <c r="E493" s="18">
         <v>10213.91</v>
       </c>
       <c r="F493" s="18">
         <v>2957</v>
       </c>
       <c r="G493" s="18">
         <v>29298.82</v>
       </c>
     </row>
-    <row r="494" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="494" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A494" s="25" t="s">
         <v>413</v>
       </c>
       <c r="B494" s="19">
         <v>-8375.1299999999992</v>
       </c>
       <c r="C494" s="20">
         <v>0</v>
       </c>
       <c r="D494" s="20">
         <v>0</v>
       </c>
       <c r="E494" s="20">
         <v>0</v>
       </c>
       <c r="F494" s="20">
         <v>-1387.42</v>
       </c>
       <c r="G494" s="20">
         <v>-9762.5499999999993</v>
       </c>
     </row>
-    <row r="495" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="495" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A495" s="23" t="s">
         <v>414</v>
       </c>
       <c r="B495" s="15">
         <v>434.93</v>
       </c>
       <c r="C495" s="16">
         <v>217.46</v>
       </c>
       <c r="D495" s="16">
         <v>581.66</v>
       </c>
       <c r="E495" s="16">
         <v>145.41</v>
       </c>
       <c r="F495" s="16">
         <v>72.05</v>
       </c>
       <c r="G495" s="16">
         <v>506.98</v>
       </c>
     </row>
-    <row r="496" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="496" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A496" s="23" t="s">
         <v>415</v>
       </c>
       <c r="B496" s="15">
         <v>0</v>
       </c>
       <c r="C496" s="16">
         <v>0</v>
       </c>
       <c r="D496" s="16">
         <v>0</v>
       </c>
       <c r="E496" s="16">
         <v>0</v>
       </c>
       <c r="F496" s="16">
         <v>0</v>
       </c>
       <c r="G496" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="497" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="497" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A497" s="23" t="s">
         <v>416</v>
       </c>
       <c r="B497" s="15">
         <v>951.83</v>
       </c>
       <c r="C497" s="16">
         <v>475.91</v>
       </c>
       <c r="D497" s="16">
         <v>1272.95</v>
       </c>
       <c r="E497" s="16">
         <v>318.23</v>
       </c>
       <c r="F497" s="16">
         <v>157.68</v>
       </c>
       <c r="G497" s="16">
         <v>1109.51</v>
       </c>
     </row>
-    <row r="498" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="498" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A498" s="23" t="s">
         <v>417</v>
       </c>
       <c r="B498" s="15">
         <v>267.5</v>
       </c>
       <c r="C498" s="16">
         <v>133.75</v>
       </c>
       <c r="D498" s="16">
         <v>357.74</v>
       </c>
       <c r="E498" s="16">
         <v>89.43</v>
       </c>
       <c r="F498" s="16">
         <v>44.32</v>
       </c>
       <c r="G498" s="16">
         <v>311.82</v>
       </c>
     </row>
-    <row r="499" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="499" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A499" s="23" t="s">
         <v>418</v>
       </c>
       <c r="B499" s="15">
         <v>262.11</v>
       </c>
       <c r="C499" s="16">
         <v>131.05000000000001</v>
       </c>
       <c r="D499" s="16">
         <v>350.53</v>
       </c>
       <c r="E499" s="16">
         <v>87.63</v>
       </c>
       <c r="F499" s="16">
         <v>43.42</v>
       </c>
       <c r="G499" s="16">
         <v>305.52999999999997</v>
       </c>
     </row>
-    <row r="500" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="500" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A500" s="23" t="s">
         <v>419</v>
       </c>
       <c r="B500" s="15">
         <v>1174.47</v>
       </c>
       <c r="C500" s="16">
         <v>587.23</v>
       </c>
       <c r="D500" s="16">
         <v>1570.7</v>
       </c>
       <c r="E500" s="16">
         <v>392.67</v>
       </c>
       <c r="F500" s="16">
         <v>194.56</v>
       </c>
       <c r="G500" s="16">
         <v>1369.03</v>
       </c>
     </row>
-    <row r="501" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="501" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A501" s="23" t="s">
         <v>420</v>
       </c>
       <c r="B501" s="15">
         <v>4563.78</v>
       </c>
       <c r="C501" s="16">
         <v>2281.89</v>
       </c>
       <c r="D501" s="16">
         <v>6103.47</v>
       </c>
       <c r="E501" s="16">
         <v>1525.86</v>
       </c>
       <c r="F501" s="16">
         <v>756.03</v>
       </c>
       <c r="G501" s="16">
         <v>5319.81</v>
       </c>
     </row>
-    <row r="502" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="502" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A502" s="23" t="s">
         <v>421</v>
       </c>
       <c r="B502" s="15">
         <v>283.11</v>
       </c>
       <c r="C502" s="16">
         <v>141.55000000000001</v>
       </c>
       <c r="D502" s="16">
         <v>378.63</v>
       </c>
       <c r="E502" s="16">
         <v>94.65</v>
       </c>
       <c r="F502" s="16">
         <v>46.9</v>
       </c>
       <c r="G502" s="16">
         <v>330.01</v>
       </c>
     </row>
-    <row r="503" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="503" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A503" s="24" t="s">
         <v>422</v>
       </c>
       <c r="B503" s="17">
         <v>437.4</v>
       </c>
       <c r="C503" s="18">
         <v>218.7</v>
       </c>
       <c r="D503" s="18">
         <v>584.96</v>
       </c>
       <c r="E503" s="18">
         <v>146.24</v>
       </c>
       <c r="F503" s="18">
         <v>72.459999999999994</v>
       </c>
       <c r="G503" s="18">
         <v>509.86</v>
       </c>
     </row>
-    <row r="504" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="504" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A504" s="25" t="s">
         <v>423</v>
       </c>
       <c r="B504" s="19">
         <v>-102452.97</v>
       </c>
       <c r="C504" s="20">
         <v>0</v>
       </c>
       <c r="D504" s="20">
         <v>0</v>
       </c>
       <c r="E504" s="20">
         <v>0</v>
       </c>
       <c r="F504" s="20">
         <v>-3281.23</v>
       </c>
       <c r="G504" s="20">
         <v>-105734.2</v>
       </c>
     </row>
-    <row r="505" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="505" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A505" s="24" t="s">
         <v>619</v>
       </c>
       <c r="B505" s="17">
         <v>102452.97</v>
       </c>
       <c r="C505" s="18">
         <v>51226.48</v>
       </c>
       <c r="D505" s="18">
         <v>191781.01</v>
       </c>
       <c r="E505" s="18">
         <v>47945.25</v>
       </c>
       <c r="F505" s="18">
         <v>3281.23</v>
       </c>
       <c r="G505" s="18">
         <v>105734.2</v>
       </c>
     </row>
-    <row r="506" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="506" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A506" s="25" t="s">
         <v>424</v>
       </c>
       <c r="B506" s="19">
         <v>-76763</v>
       </c>
       <c r="C506" s="20">
         <v>0</v>
       </c>
       <c r="D506" s="20">
         <v>0</v>
       </c>
       <c r="E506" s="20">
         <v>0</v>
       </c>
       <c r="F506" s="20">
         <v>-12072.09</v>
       </c>
       <c r="G506" s="20">
         <v>-88835.09</v>
       </c>
     </row>
-    <row r="507" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="507" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A507" s="23" t="s">
         <v>425</v>
       </c>
       <c r="B507" s="15">
         <v>2585.77</v>
       </c>
       <c r="C507" s="16">
         <v>1292.8800000000001</v>
       </c>
       <c r="D507" s="16">
         <v>3544.94</v>
       </c>
       <c r="E507" s="16">
         <v>886.23</v>
       </c>
       <c r="F507" s="16">
         <v>406.65</v>
       </c>
       <c r="G507" s="16">
         <v>2992.42</v>
       </c>
     </row>
-    <row r="508" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="508" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A508" s="23" t="s">
         <v>426</v>
       </c>
       <c r="B508" s="15">
         <v>29222.26</v>
       </c>
       <c r="C508" s="16">
         <v>14611.13</v>
       </c>
       <c r="D508" s="16">
         <v>40062.050000000003</v>
       </c>
       <c r="E508" s="16">
         <v>10015.51</v>
       </c>
       <c r="F508" s="16">
         <v>4595.62</v>
       </c>
       <c r="G508" s="16">
         <v>33817.879999999997</v>
       </c>
     </row>
-    <row r="509" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="509" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A509" s="23" t="s">
         <v>427</v>
       </c>
       <c r="B509" s="15">
         <v>3497.03</v>
       </c>
       <c r="C509" s="16">
         <v>1748.51</v>
       </c>
       <c r="D509" s="16">
         <v>4794.2299999999996</v>
       </c>
       <c r="E509" s="16">
         <v>1198.55</v>
       </c>
       <c r="F509" s="16">
         <v>549.96</v>
       </c>
       <c r="G509" s="16">
         <v>4046.99</v>
       </c>
     </row>
-    <row r="510" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="510" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A510" s="23" t="s">
         <v>656</v>
       </c>
       <c r="B510" s="15">
         <v>35889.199999999997</v>
       </c>
       <c r="C510" s="16">
         <v>17944.599999999999</v>
       </c>
       <c r="D510" s="16">
         <v>49202.04</v>
       </c>
       <c r="E510" s="16">
         <v>12300.51</v>
       </c>
       <c r="F510" s="16">
         <v>5644.09</v>
       </c>
       <c r="G510" s="16">
         <v>41533.29</v>
       </c>
     </row>
-    <row r="511" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="511" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A511" s="23" t="s">
         <v>428</v>
       </c>
       <c r="B511" s="15">
         <v>4011.02</v>
       </c>
       <c r="C511" s="16">
         <v>2005.51</v>
       </c>
       <c r="D511" s="16">
         <v>5498.89</v>
       </c>
       <c r="E511" s="16">
         <v>1374.72</v>
       </c>
       <c r="F511" s="16">
         <v>630.79</v>
       </c>
       <c r="G511" s="16">
         <v>4641.8100000000004</v>
       </c>
     </row>
-    <row r="512" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="512" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A512" s="23" t="s">
         <v>629</v>
       </c>
       <c r="B512" s="15">
         <v>0</v>
       </c>
       <c r="C512" s="16">
         <v>0</v>
       </c>
       <c r="D512" s="16">
         <v>0</v>
       </c>
       <c r="E512" s="16">
         <v>0</v>
       </c>
       <c r="F512" s="16">
         <v>0</v>
       </c>
       <c r="G512" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="513" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="513" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A513" s="24" t="s">
         <v>429</v>
       </c>
       <c r="B513" s="17">
         <v>1557.72</v>
       </c>
       <c r="C513" s="18">
         <v>778.86</v>
       </c>
       <c r="D513" s="18">
         <v>2135.54</v>
       </c>
       <c r="E513" s="18">
         <v>533.88</v>
       </c>
       <c r="F513" s="18">
         <v>244.98</v>
       </c>
       <c r="G513" s="18">
         <v>1802.7</v>
       </c>
     </row>
-    <row r="514" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="514" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A514" s="25" t="s">
         <v>430</v>
       </c>
       <c r="B514" s="19">
         <v>-20733.28</v>
       </c>
       <c r="C514" s="20">
         <v>0</v>
       </c>
       <c r="D514" s="20">
         <v>0</v>
       </c>
       <c r="E514" s="20">
         <v>0</v>
       </c>
       <c r="F514" s="20">
         <v>-5041.32</v>
       </c>
       <c r="G514" s="20">
         <v>-25774.6</v>
       </c>
     </row>
-    <row r="515" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="515" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A515" s="23" t="s">
         <v>431</v>
       </c>
       <c r="B515" s="15">
         <v>16087.68</v>
       </c>
       <c r="C515" s="16">
         <v>8043.84</v>
       </c>
       <c r="D515" s="16">
         <v>16528.43</v>
       </c>
       <c r="E515" s="16">
         <v>4132.1000000000004</v>
       </c>
       <c r="F515" s="16">
         <v>3911.74</v>
       </c>
       <c r="G515" s="16">
         <v>19999.419999999998</v>
       </c>
     </row>
-    <row r="516" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="516" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A516" s="24" t="s">
         <v>432</v>
       </c>
       <c r="B516" s="17">
         <v>4645.6000000000004</v>
       </c>
       <c r="C516" s="18">
         <v>2322.8000000000002</v>
       </c>
       <c r="D516" s="18">
         <v>4772.88</v>
       </c>
       <c r="E516" s="18">
         <v>1193.22</v>
       </c>
       <c r="F516" s="18">
         <v>1129.58</v>
       </c>
       <c r="G516" s="18">
         <v>5775.18</v>
       </c>
     </row>
-    <row r="517" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="517" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A517" s="25" t="s">
         <v>433</v>
       </c>
       <c r="B517" s="19">
         <v>-45474.71</v>
       </c>
       <c r="C517" s="20">
         <v>0</v>
       </c>
       <c r="D517" s="20">
         <v>0</v>
       </c>
       <c r="E517" s="20">
         <v>0</v>
       </c>
       <c r="F517" s="20">
         <v>-5104.6400000000003</v>
       </c>
       <c r="G517" s="20">
         <v>-50579.35</v>
       </c>
     </row>
-    <row r="518" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="518" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A518" s="24" t="s">
         <v>434</v>
       </c>
       <c r="B518" s="17">
         <v>45474.71</v>
       </c>
       <c r="C518" s="18">
         <v>22737.35</v>
       </c>
       <c r="D518" s="18">
         <v>70530.84</v>
       </c>
       <c r="E518" s="18">
         <v>17632.71</v>
       </c>
       <c r="F518" s="18">
         <v>5104.6400000000003</v>
       </c>
       <c r="G518" s="18">
         <v>50579.35</v>
       </c>
     </row>
-    <row r="519" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="519" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A519" s="25" t="s">
         <v>435</v>
       </c>
       <c r="B519" s="19">
         <v>-710274.28</v>
       </c>
       <c r="C519" s="20">
         <v>0</v>
       </c>
       <c r="D519" s="20">
         <v>0</v>
       </c>
       <c r="E519" s="20">
         <v>0</v>
       </c>
       <c r="F519" s="20">
         <v>-51479.32</v>
       </c>
       <c r="G519" s="20">
         <v>-761753.59999999998</v>
       </c>
     </row>
-    <row r="520" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="520" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A520" s="23" t="s">
         <v>436</v>
       </c>
       <c r="B520" s="15">
         <v>31958.26</v>
       </c>
       <c r="C520" s="16">
         <v>15979.13</v>
       </c>
       <c r="D520" s="16">
         <v>54651.43</v>
       </c>
       <c r="E520" s="16">
         <v>13662.85</v>
       </c>
       <c r="F520" s="16">
         <v>2316.2800000000002</v>
       </c>
       <c r="G520" s="16">
         <v>34274.54</v>
       </c>
     </row>
-    <row r="521" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="521" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A521" s="23" t="s">
         <v>437</v>
       </c>
       <c r="B521" s="15">
         <v>8131.59</v>
       </c>
       <c r="C521" s="16">
         <v>4065.79</v>
       </c>
       <c r="D521" s="16">
         <v>13905.74</v>
       </c>
       <c r="E521" s="16">
         <v>3476.43</v>
       </c>
       <c r="F521" s="16">
         <v>589.36</v>
       </c>
       <c r="G521" s="16">
         <v>8720.9500000000007</v>
       </c>
     </row>
-    <row r="522" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="522" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A522" s="23" t="s">
         <v>438</v>
       </c>
       <c r="B522" s="15">
         <v>275.18</v>
       </c>
       <c r="C522" s="16">
         <v>137.59</v>
       </c>
       <c r="D522" s="16">
         <v>470.59</v>
       </c>
       <c r="E522" s="16">
         <v>117.64</v>
       </c>
       <c r="F522" s="16">
         <v>19.95</v>
       </c>
       <c r="G522" s="16">
         <v>295.13</v>
       </c>
     </row>
-    <row r="523" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="523" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A523" s="23" t="s">
         <v>439</v>
       </c>
       <c r="B523" s="15">
         <v>26441.78</v>
       </c>
       <c r="C523" s="16">
         <v>13220.89</v>
       </c>
       <c r="D523" s="16">
         <v>45217.760000000002</v>
       </c>
       <c r="E523" s="16">
         <v>11304.44</v>
       </c>
       <c r="F523" s="16">
         <v>1916.45</v>
       </c>
       <c r="G523" s="16">
         <v>28358.23</v>
       </c>
     </row>
-    <row r="524" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="524" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A524" s="23" t="s">
         <v>440</v>
       </c>
       <c r="B524" s="15">
         <v>2219.21</v>
       </c>
       <c r="C524" s="16">
         <v>1109.5999999999999</v>
       </c>
       <c r="D524" s="16">
         <v>3795.04</v>
       </c>
       <c r="E524" s="16">
         <v>948.76</v>
       </c>
       <c r="F524" s="16">
         <v>160.84</v>
       </c>
       <c r="G524" s="16">
         <v>2380.0500000000002</v>
       </c>
     </row>
-    <row r="525" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="525" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A525" s="23" t="s">
         <v>441</v>
       </c>
       <c r="B525" s="15">
         <v>556159.89</v>
       </c>
       <c r="C525" s="16">
         <v>278079.94</v>
       </c>
       <c r="D525" s="16">
         <v>951082.16</v>
       </c>
       <c r="E525" s="16">
         <v>237770.54</v>
       </c>
       <c r="F525" s="16">
         <v>40309.4</v>
       </c>
       <c r="G525" s="16">
         <v>596469.29</v>
       </c>
     </row>
-    <row r="526" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="526" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A526" s="23" t="s">
         <v>651</v>
       </c>
       <c r="B526" s="15">
         <v>14003.56</v>
       </c>
       <c r="C526" s="16">
         <v>7001.78</v>
       </c>
       <c r="D526" s="16">
         <v>23947.32</v>
       </c>
       <c r="E526" s="16">
         <v>5986.83</v>
       </c>
       <c r="F526" s="16">
         <v>1014.95</v>
       </c>
       <c r="G526" s="16">
         <v>15018.51</v>
       </c>
     </row>
-    <row r="527" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="527" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A527" s="23" t="s">
         <v>442</v>
       </c>
       <c r="B527" s="15">
         <v>2460.13</v>
       </c>
       <c r="C527" s="16">
         <v>1230.06</v>
       </c>
       <c r="D527" s="16">
         <v>4207.03</v>
       </c>
       <c r="E527" s="16">
         <v>1051.75</v>
       </c>
       <c r="F527" s="16">
         <v>178.31</v>
       </c>
       <c r="G527" s="16">
         <v>2638.44</v>
       </c>
     </row>
-    <row r="528" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="528" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A528" s="23" t="s">
         <v>443</v>
       </c>
       <c r="B528" s="15">
         <v>3291.65</v>
       </c>
       <c r="C528" s="16">
         <v>1645.82</v>
       </c>
       <c r="D528" s="16">
         <v>5629.01</v>
       </c>
       <c r="E528" s="16">
         <v>1407.25</v>
       </c>
       <c r="F528" s="16">
         <v>238.57</v>
       </c>
       <c r="G528" s="16">
         <v>3530.22</v>
       </c>
     </row>
-    <row r="529" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="529" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A529" s="24" t="s">
         <v>444</v>
       </c>
       <c r="B529" s="17">
         <v>65333.03</v>
       </c>
       <c r="C529" s="18">
         <v>32666.51</v>
       </c>
       <c r="D529" s="18">
         <v>111725.21</v>
       </c>
       <c r="E529" s="18">
         <v>27931.3</v>
       </c>
       <c r="F529" s="18">
         <v>4735.21</v>
       </c>
       <c r="G529" s="18">
         <v>70068.240000000005</v>
       </c>
     </row>
-    <row r="530" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="530" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A530" s="25" t="s">
         <v>445</v>
       </c>
       <c r="B530" s="19">
         <v>-25160.639999999999</v>
       </c>
       <c r="C530" s="20">
         <v>0</v>
       </c>
       <c r="D530" s="20">
         <v>0</v>
       </c>
       <c r="E530" s="20">
         <v>0</v>
       </c>
       <c r="F530" s="20">
         <v>-2497.5</v>
       </c>
       <c r="G530" s="20">
         <v>-27658.14</v>
       </c>
     </row>
-    <row r="531" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="531" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A531" s="23" t="s">
         <v>446</v>
       </c>
       <c r="B531" s="15">
         <v>7866.56</v>
       </c>
       <c r="C531" s="16">
         <v>3933.28</v>
       </c>
       <c r="D531" s="16">
         <v>12609.71</v>
       </c>
       <c r="E531" s="16">
         <v>3152.42</v>
       </c>
       <c r="F531" s="16">
         <v>780.86</v>
       </c>
       <c r="G531" s="16">
         <v>8647.42</v>
       </c>
     </row>
-    <row r="532" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="532" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A532" s="23" t="s">
         <v>645</v>
       </c>
       <c r="B532" s="15">
         <v>5200.59</v>
       </c>
       <c r="C532" s="16">
         <v>2600.29</v>
       </c>
       <c r="D532" s="16">
         <v>8336.2900000000009</v>
       </c>
       <c r="E532" s="16">
         <v>2084.0700000000002</v>
       </c>
       <c r="F532" s="16">
         <v>516.22</v>
       </c>
       <c r="G532" s="16">
         <v>5716.81</v>
       </c>
     </row>
-    <row r="533" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="533" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A533" s="24" t="s">
         <v>447</v>
       </c>
       <c r="B533" s="17">
         <v>12093.49</v>
       </c>
       <c r="C533" s="18">
         <v>6046.74</v>
       </c>
       <c r="D533" s="18">
         <v>19385.28</v>
       </c>
       <c r="E533" s="18">
         <v>4846.32</v>
       </c>
       <c r="F533" s="18">
         <v>1200.42</v>
       </c>
       <c r="G533" s="18">
         <v>13293.91</v>
       </c>
     </row>
-    <row r="534" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="534" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A534" s="25" t="s">
         <v>448</v>
       </c>
       <c r="B534" s="19">
         <v>-372958</v>
       </c>
       <c r="C534" s="20">
         <v>0</v>
       </c>
       <c r="D534" s="20">
         <v>0</v>
       </c>
       <c r="E534" s="20">
         <v>0</v>
       </c>
       <c r="F534" s="20">
         <v>-64516.33</v>
       </c>
       <c r="G534" s="20">
         <v>-437474.33</v>
       </c>
     </row>
-    <row r="535" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="535" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A535" s="23" t="s">
         <v>641</v>
       </c>
       <c r="B535" s="15">
         <v>74862.61</v>
       </c>
       <c r="C535" s="16">
         <v>37431.300000000003</v>
       </c>
       <c r="D535" s="16">
         <v>97924.65</v>
       </c>
       <c r="E535" s="16">
         <v>24481.16</v>
       </c>
       <c r="F535" s="16">
         <v>12950.14</v>
       </c>
       <c r="G535" s="16">
         <v>87812.75</v>
       </c>
     </row>
-    <row r="536" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="536" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A536" s="23" t="s">
         <v>449</v>
       </c>
       <c r="B536" s="15">
         <v>178462.83</v>
       </c>
       <c r="C536" s="16">
         <v>89231.41</v>
       </c>
       <c r="D536" s="16">
         <v>233439.76</v>
       </c>
       <c r="E536" s="16">
         <v>58359.94</v>
       </c>
       <c r="F536" s="16">
         <v>30871.47</v>
       </c>
       <c r="G536" s="16">
         <v>209334.3</v>
       </c>
     </row>
-    <row r="537" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="537" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A537" s="23" t="s">
         <v>450</v>
       </c>
       <c r="B537" s="15">
         <v>7819.03</v>
       </c>
       <c r="C537" s="16">
         <v>3909.51</v>
       </c>
       <c r="D537" s="16">
         <v>10227.75</v>
       </c>
       <c r="E537" s="16">
         <v>2556.9299999999998</v>
       </c>
       <c r="F537" s="16">
         <v>1352.58</v>
       </c>
       <c r="G537" s="16">
         <v>9171.61</v>
       </c>
     </row>
-    <row r="538" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="538" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A538" s="23" t="s">
         <v>625</v>
       </c>
       <c r="B538" s="15">
         <v>63.6</v>
       </c>
       <c r="C538" s="16">
         <v>31.8</v>
       </c>
       <c r="D538" s="16">
         <v>83.19</v>
       </c>
       <c r="E538" s="16">
         <v>20.79</v>
       </c>
       <c r="F538" s="16">
         <v>11.01</v>
       </c>
       <c r="G538" s="16">
         <v>74.61</v>
       </c>
     </row>
-    <row r="539" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="539" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A539" s="23" t="s">
         <v>451</v>
       </c>
       <c r="B539" s="15">
         <v>17044.060000000001</v>
       </c>
       <c r="C539" s="16">
         <v>8522.0300000000007</v>
       </c>
       <c r="D539" s="16">
         <v>22294.62</v>
       </c>
       <c r="E539" s="16">
         <v>5573.65</v>
       </c>
       <c r="F539" s="16">
         <v>2948.38</v>
       </c>
       <c r="G539" s="16">
         <v>19992.439999999999</v>
       </c>
     </row>
-    <row r="540" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="540" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A540" s="23" t="s">
         <v>452</v>
       </c>
       <c r="B540" s="15">
         <v>11349.95</v>
       </c>
       <c r="C540" s="16">
         <v>5674.97</v>
       </c>
       <c r="D540" s="16">
         <v>14846.4</v>
       </c>
       <c r="E540" s="16">
         <v>3711.6</v>
       </c>
       <c r="F540" s="16">
         <v>1963.37</v>
       </c>
       <c r="G540" s="16">
         <v>13313.32</v>
       </c>
     </row>
-    <row r="541" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="541" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A541" s="23" t="s">
         <v>453</v>
       </c>
       <c r="B541" s="15">
         <v>29971.74</v>
       </c>
       <c r="C541" s="16">
         <v>14985.87</v>
       </c>
       <c r="D541" s="16">
         <v>39204.78</v>
       </c>
       <c r="E541" s="16">
         <v>9801.19</v>
       </c>
       <c r="F541" s="16">
         <v>5184.68</v>
       </c>
       <c r="G541" s="16">
         <v>35156.42</v>
       </c>
     </row>
-    <row r="542" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="542" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A542" s="23" t="s">
         <v>454</v>
       </c>
       <c r="B542" s="15">
         <v>1495.06</v>
       </c>
       <c r="C542" s="16">
         <v>747.53</v>
       </c>
       <c r="D542" s="16">
         <v>1955.63</v>
       </c>
       <c r="E542" s="16">
         <v>488.9</v>
       </c>
       <c r="F542" s="16">
         <v>258.63</v>
       </c>
       <c r="G542" s="16">
         <v>1753.69</v>
       </c>
     </row>
-    <row r="543" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="543" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A543" s="23" t="s">
         <v>455</v>
       </c>
       <c r="B543" s="15">
         <v>2500.2600000000002</v>
       </c>
       <c r="C543" s="16">
         <v>1250.1300000000001</v>
       </c>
       <c r="D543" s="16">
         <v>3270.48</v>
       </c>
       <c r="E543" s="16">
         <v>817.62</v>
       </c>
       <c r="F543" s="16">
         <v>432.51</v>
       </c>
       <c r="G543" s="16">
         <v>2932.77</v>
       </c>
     </row>
-    <row r="544" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="544" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A544" s="23" t="s">
         <v>626</v>
       </c>
       <c r="B544" s="15">
         <v>3868.12</v>
       </c>
       <c r="C544" s="16">
         <v>1934.06</v>
       </c>
       <c r="D544" s="16">
         <v>5059.72</v>
       </c>
       <c r="E544" s="16">
         <v>1264.93</v>
       </c>
       <c r="F544" s="16">
         <v>669.13</v>
       </c>
       <c r="G544" s="16">
         <v>4537.25</v>
       </c>
     </row>
-    <row r="545" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="545" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A545" s="24" t="s">
         <v>456</v>
       </c>
       <c r="B545" s="17">
         <v>45520.74</v>
       </c>
       <c r="C545" s="18">
         <v>22760.37</v>
       </c>
       <c r="D545" s="18">
         <v>59543.77</v>
       </c>
       <c r="E545" s="18">
         <v>14885.94</v>
       </c>
       <c r="F545" s="18">
         <v>7874.43</v>
       </c>
       <c r="G545" s="18">
         <v>53395.17</v>
       </c>
     </row>
-    <row r="546" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="546" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A546" s="25" t="s">
         <v>457</v>
       </c>
       <c r="B546" s="19">
         <v>-77087</v>
       </c>
       <c r="C546" s="20">
         <v>0</v>
       </c>
       <c r="D546" s="20">
         <v>0</v>
       </c>
       <c r="E546" s="20">
         <v>0</v>
       </c>
       <c r="F546" s="20">
         <v>-11374.76</v>
       </c>
       <c r="G546" s="20">
         <v>-88461.759999999995</v>
       </c>
     </row>
-    <row r="547" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="547" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A547" s="23" t="s">
         <v>458</v>
       </c>
       <c r="B547" s="15">
         <v>1310.0999999999999</v>
       </c>
       <c r="C547" s="16">
         <v>655.04999999999995</v>
       </c>
       <c r="D547" s="16">
         <v>1846.94</v>
       </c>
       <c r="E547" s="16">
         <v>461.73</v>
       </c>
       <c r="F547" s="16">
         <v>193.32</v>
       </c>
       <c r="G547" s="16">
         <v>1503.42</v>
       </c>
     </row>
-    <row r="548" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="548" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A548" s="23" t="s">
         <v>459</v>
       </c>
       <c r="B548" s="15">
         <v>3535.77</v>
       </c>
       <c r="C548" s="16">
         <v>1767.88</v>
       </c>
       <c r="D548" s="16">
         <v>4984.63</v>
       </c>
       <c r="E548" s="16">
         <v>1246.1500000000001</v>
       </c>
       <c r="F548" s="16">
         <v>521.73</v>
       </c>
       <c r="G548" s="16">
         <v>4057.5</v>
       </c>
     </row>
-    <row r="549" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="549" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A549" s="23" t="s">
         <v>460</v>
       </c>
       <c r="B549" s="15">
         <v>27789.439999999999</v>
       </c>
       <c r="C549" s="16">
         <v>13894.72</v>
       </c>
       <c r="D549" s="16">
         <v>39176.730000000003</v>
       </c>
       <c r="E549" s="16">
         <v>9794.18</v>
       </c>
       <c r="F549" s="16">
         <v>4100.54</v>
       </c>
       <c r="G549" s="16">
         <v>31889.98</v>
       </c>
     </row>
-    <row r="550" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="550" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A550" s="23" t="s">
         <v>461</v>
       </c>
       <c r="B550" s="15">
         <v>1149.07</v>
       </c>
       <c r="C550" s="16">
         <v>574.53</v>
       </c>
       <c r="D550" s="16">
         <v>1619.93</v>
       </c>
       <c r="E550" s="16">
         <v>404.98</v>
       </c>
       <c r="F550" s="16">
         <v>169.55</v>
       </c>
       <c r="G550" s="16">
         <v>1318.62</v>
       </c>
     </row>
-    <row r="551" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="551" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A551" s="23" t="s">
         <v>462</v>
       </c>
       <c r="B551" s="15">
         <v>0</v>
       </c>
       <c r="C551" s="16">
         <v>0</v>
       </c>
       <c r="D551" s="16">
         <v>0</v>
       </c>
       <c r="E551" s="16">
         <v>0</v>
       </c>
       <c r="F551" s="16">
         <v>0</v>
       </c>
       <c r="G551" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="552" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="552" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A552" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B552" s="17">
         <v>43302.62</v>
       </c>
       <c r="C552" s="18">
         <v>21651.31</v>
       </c>
       <c r="D552" s="18">
         <v>61046.76</v>
       </c>
       <c r="E552" s="18">
         <v>15261.69</v>
       </c>
       <c r="F552" s="18">
         <v>6389.62</v>
       </c>
       <c r="G552" s="18">
         <v>49692.24</v>
       </c>
     </row>
-    <row r="553" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="553" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A553" s="25" t="s">
         <v>464</v>
       </c>
       <c r="B553" s="19">
         <v>-248424.39</v>
       </c>
       <c r="C553" s="20">
         <v>0</v>
       </c>
       <c r="D553" s="20">
         <v>0</v>
       </c>
       <c r="E553" s="20">
         <v>0</v>
       </c>
       <c r="F553" s="20">
         <v>-38895.599999999999</v>
       </c>
       <c r="G553" s="20">
         <v>-287319.99</v>
       </c>
     </row>
-    <row r="554" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="554" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A554" s="23" t="s">
         <v>465</v>
       </c>
       <c r="B554" s="15">
         <v>15927.38</v>
       </c>
       <c r="C554" s="16">
         <v>7963.69</v>
       </c>
       <c r="D554" s="16">
         <v>21879.81</v>
       </c>
       <c r="E554" s="16">
         <v>5469.95</v>
       </c>
       <c r="F554" s="16">
         <v>2493.7399999999998</v>
       </c>
       <c r="G554" s="16">
         <v>18421.12</v>
       </c>
     </row>
-    <row r="555" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="555" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A555" s="23" t="s">
         <v>466</v>
       </c>
       <c r="B555" s="15">
         <v>600.86</v>
       </c>
       <c r="C555" s="16">
         <v>300.43</v>
       </c>
       <c r="D555" s="16">
         <v>825.41</v>
       </c>
       <c r="E555" s="16">
         <v>206.35</v>
       </c>
       <c r="F555" s="16">
         <v>94.08</v>
       </c>
       <c r="G555" s="16">
         <v>694.94</v>
       </c>
     </row>
-    <row r="556" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="556" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A556" s="23" t="s">
         <v>467</v>
       </c>
       <c r="B556" s="15">
         <v>140820.13</v>
       </c>
       <c r="C556" s="16">
         <v>70410.06</v>
       </c>
       <c r="D556" s="16">
         <v>193447.9</v>
       </c>
       <c r="E556" s="16">
         <v>48361.97</v>
       </c>
       <c r="F556" s="16">
         <v>22048.09</v>
       </c>
       <c r="G556" s="16">
         <v>162868.22</v>
       </c>
     </row>
-    <row r="557" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="557" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A557" s="23" t="s">
         <v>468</v>
       </c>
       <c r="B557" s="15">
         <v>774.66</v>
       </c>
       <c r="C557" s="16">
         <v>387.33</v>
       </c>
       <c r="D557" s="16">
         <v>1064.18</v>
       </c>
       <c r="E557" s="16">
         <v>266.04000000000002</v>
       </c>
       <c r="F557" s="16">
         <v>121.29</v>
       </c>
       <c r="G557" s="16">
         <v>895.95</v>
       </c>
     </row>
-    <row r="558" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="558" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A558" s="23" t="s">
         <v>657</v>
       </c>
       <c r="B558" s="15">
         <v>13791.69</v>
       </c>
       <c r="C558" s="16">
         <v>6895.84</v>
       </c>
       <c r="D558" s="16">
         <v>18945.97</v>
       </c>
       <c r="E558" s="16">
         <v>4736.49</v>
       </c>
       <c r="F558" s="16">
         <v>2159.35</v>
       </c>
       <c r="G558" s="16">
         <v>15951.04</v>
       </c>
     </row>
-    <row r="559" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="559" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A559" s="23" t="s">
         <v>469</v>
       </c>
       <c r="B559" s="15">
         <v>673.26</v>
       </c>
       <c r="C559" s="16">
         <v>336.63</v>
       </c>
       <c r="D559" s="16">
         <v>924.87</v>
       </c>
       <c r="E559" s="16">
         <v>231.21</v>
       </c>
       <c r="F559" s="16">
         <v>105.42</v>
       </c>
       <c r="G559" s="16">
         <v>778.68</v>
       </c>
     </row>
-    <row r="560" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="560" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A560" s="23" t="s">
         <v>470</v>
       </c>
       <c r="B560" s="15">
         <v>434.41</v>
       </c>
       <c r="C560" s="16">
         <v>217.2</v>
       </c>
       <c r="D560" s="16">
         <v>596.76</v>
       </c>
       <c r="E560" s="16">
         <v>149.19</v>
       </c>
       <c r="F560" s="16">
         <v>68.010000000000005</v>
       </c>
       <c r="G560" s="16">
         <v>502.42</v>
       </c>
     </row>
-    <row r="561" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="561" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A561" s="23" t="s">
         <v>471</v>
       </c>
       <c r="B561" s="15">
         <v>5024.3900000000003</v>
       </c>
       <c r="C561" s="16">
         <v>2512.19</v>
       </c>
       <c r="D561" s="16">
         <v>6902.12</v>
       </c>
       <c r="E561" s="16">
         <v>1725.53</v>
       </c>
       <c r="F561" s="16">
         <v>786.66</v>
       </c>
       <c r="G561" s="16">
         <v>5811.05</v>
       </c>
     </row>
-    <row r="562" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="562" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A562" s="23" t="s">
         <v>472</v>
       </c>
       <c r="B562" s="15">
         <v>23065.81</v>
       </c>
       <c r="C562" s="16">
         <v>11532.9</v>
       </c>
       <c r="D562" s="16">
         <v>31686.04</v>
       </c>
       <c r="E562" s="16">
         <v>7921.51</v>
       </c>
       <c r="F562" s="16">
         <v>3611.39</v>
       </c>
       <c r="G562" s="16">
         <v>26677.200000000001</v>
       </c>
     </row>
-    <row r="563" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="563" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A563" s="23" t="s">
         <v>473</v>
       </c>
       <c r="B563" s="15">
         <v>861.57</v>
       </c>
       <c r="C563" s="16">
         <v>430.78</v>
       </c>
       <c r="D563" s="16">
         <v>1183.56</v>
       </c>
       <c r="E563" s="16">
         <v>295.89</v>
       </c>
       <c r="F563" s="16">
         <v>134.88999999999999</v>
       </c>
       <c r="G563" s="16">
         <v>996.46</v>
       </c>
     </row>
-    <row r="564" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="564" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A564" s="23" t="s">
         <v>474</v>
       </c>
       <c r="B564" s="15">
         <v>441.66</v>
       </c>
       <c r="C564" s="16">
         <v>220.83</v>
       </c>
       <c r="D564" s="16">
         <v>606.72</v>
       </c>
       <c r="E564" s="16">
         <v>151.68</v>
       </c>
       <c r="F564" s="16">
         <v>69.150000000000006</v>
       </c>
       <c r="G564" s="16">
         <v>510.81</v>
       </c>
     </row>
-    <row r="565" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="565" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A565" s="23" t="s">
         <v>646</v>
       </c>
       <c r="B565" s="15">
         <v>22660.400000000001</v>
       </c>
       <c r="C565" s="16">
         <v>11330.2</v>
       </c>
       <c r="D565" s="16">
         <v>31129.119999999999</v>
       </c>
       <c r="E565" s="16">
         <v>7782.28</v>
       </c>
       <c r="F565" s="16">
         <v>3547.92</v>
       </c>
       <c r="G565" s="16">
         <v>26208.32</v>
       </c>
     </row>
-    <row r="566" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="566" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A566" s="23" t="s">
         <v>475</v>
       </c>
       <c r="B566" s="15">
         <v>2027.14</v>
       </c>
       <c r="C566" s="16">
         <v>1013.57</v>
       </c>
       <c r="D566" s="16">
         <v>2784.72</v>
       </c>
       <c r="E566" s="16">
         <v>696.18</v>
       </c>
       <c r="F566" s="16">
         <v>317.39</v>
       </c>
       <c r="G566" s="16">
         <v>2344.5300000000002</v>
       </c>
     </row>
-    <row r="567" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="567" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A567" s="23" t="s">
         <v>476</v>
       </c>
       <c r="B567" s="15">
         <v>6428.92</v>
       </c>
       <c r="C567" s="16">
         <v>3214.46</v>
       </c>
       <c r="D567" s="16">
         <v>8831.5499999999993</v>
       </c>
       <c r="E567" s="16">
         <v>2207.88</v>
       </c>
       <c r="F567" s="16">
         <v>1006.58</v>
       </c>
       <c r="G567" s="16">
         <v>7435.5</v>
       </c>
     </row>
-    <row r="568" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="568" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A568" s="24" t="s">
         <v>477</v>
       </c>
       <c r="B568" s="17">
         <v>14892.11</v>
       </c>
       <c r="C568" s="18">
         <v>7446.05</v>
       </c>
       <c r="D568" s="18">
         <v>20457.64</v>
       </c>
       <c r="E568" s="18">
         <v>5114.41</v>
       </c>
       <c r="F568" s="18">
         <v>2331.64</v>
       </c>
       <c r="G568" s="18">
         <v>17223.75</v>
       </c>
     </row>
-    <row r="569" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="569" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A569" s="25" t="s">
         <v>478</v>
       </c>
       <c r="B569" s="19">
         <v>-250103.49</v>
       </c>
       <c r="C569" s="20">
         <v>0</v>
       </c>
       <c r="D569" s="20">
         <v>0</v>
       </c>
       <c r="E569" s="20">
         <v>0</v>
       </c>
       <c r="F569" s="20">
         <v>-45560.95</v>
       </c>
       <c r="G569" s="20">
         <v>-295664.44</v>
       </c>
     </row>
-    <row r="570" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="570" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A570" s="23" t="s">
         <v>479</v>
       </c>
       <c r="B570" s="15">
         <v>98867.29</v>
       </c>
       <c r="C570" s="16">
         <v>49433.64</v>
       </c>
       <c r="D570" s="16">
         <v>125692.6</v>
       </c>
       <c r="E570" s="16">
         <v>31423.15</v>
       </c>
       <c r="F570" s="16">
         <v>18010.490000000002</v>
       </c>
       <c r="G570" s="16">
         <v>116877.78</v>
       </c>
     </row>
-    <row r="571" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="571" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A571" s="23" t="s">
         <v>480</v>
       </c>
       <c r="B571" s="15">
         <v>13905.28</v>
       </c>
       <c r="C571" s="16">
         <v>6952.64</v>
       </c>
       <c r="D571" s="16">
         <v>17678.14</v>
       </c>
       <c r="E571" s="16">
         <v>4419.53</v>
       </c>
       <c r="F571" s="16">
         <v>2533.11</v>
       </c>
       <c r="G571" s="16">
         <v>16438.39</v>
       </c>
     </row>
-    <row r="572" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="572" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A572" s="23" t="s">
         <v>481</v>
       </c>
       <c r="B572" s="15">
         <v>15960.35</v>
       </c>
       <c r="C572" s="16">
         <v>7980.17</v>
       </c>
       <c r="D572" s="16">
         <v>20290.82</v>
       </c>
       <c r="E572" s="16">
         <v>5072.7</v>
       </c>
       <c r="F572" s="16">
         <v>2907.47</v>
       </c>
       <c r="G572" s="16">
         <v>18867.82</v>
       </c>
     </row>
-    <row r="573" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="573" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A573" s="23" t="s">
         <v>482</v>
       </c>
       <c r="B573" s="15">
         <v>95301.33</v>
       </c>
       <c r="C573" s="16">
         <v>47650.66</v>
       </c>
       <c r="D573" s="16">
         <v>121159.1</v>
       </c>
       <c r="E573" s="16">
         <v>30289.77</v>
       </c>
       <c r="F573" s="16">
         <v>17360.89</v>
       </c>
       <c r="G573" s="16">
         <v>112662.22</v>
       </c>
     </row>
-    <row r="574" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="574" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A574" s="23" t="s">
         <v>483</v>
       </c>
       <c r="B574" s="15">
         <v>8790.07</v>
       </c>
       <c r="C574" s="16">
         <v>4395.03</v>
       </c>
       <c r="D574" s="16">
         <v>11175.05</v>
       </c>
       <c r="E574" s="16">
         <v>2793.76</v>
       </c>
       <c r="F574" s="16">
         <v>1601.27</v>
       </c>
       <c r="G574" s="16">
         <v>10391.34</v>
       </c>
     </row>
-    <row r="575" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="575" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A575" s="24" t="s">
         <v>484</v>
       </c>
       <c r="B575" s="17">
         <v>17279.169999999998</v>
       </c>
       <c r="C575" s="18">
         <v>8639.58</v>
       </c>
       <c r="D575" s="18">
         <v>21967.46</v>
       </c>
       <c r="E575" s="18">
         <v>5491.86</v>
       </c>
       <c r="F575" s="18">
         <v>3147.72</v>
       </c>
       <c r="G575" s="18">
         <v>20426.89</v>
       </c>
     </row>
-    <row r="576" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="576" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A576" s="25" t="s">
         <v>485</v>
       </c>
       <c r="B576" s="19">
         <v>-400899.74</v>
       </c>
       <c r="C576" s="20">
         <v>0</v>
       </c>
       <c r="D576" s="20">
         <v>0</v>
       </c>
       <c r="E576" s="20">
         <v>0</v>
       </c>
       <c r="F576" s="20">
         <v>-44796.21</v>
       </c>
       <c r="G576" s="20">
         <v>-445695.95</v>
       </c>
     </row>
-    <row r="577" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="577" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A577" s="23" t="s">
         <v>486</v>
       </c>
       <c r="B577" s="15">
         <v>28319.38</v>
       </c>
       <c r="C577" s="16">
         <v>14159.69</v>
       </c>
       <c r="D577" s="16">
         <v>43981.23</v>
       </c>
       <c r="E577" s="16">
         <v>10995.3</v>
       </c>
       <c r="F577" s="16">
         <v>3164.39</v>
       </c>
       <c r="G577" s="16">
         <v>31483.77</v>
       </c>
     </row>
-    <row r="578" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="578" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A578" s="23" t="s">
         <v>487</v>
       </c>
       <c r="B578" s="15">
         <v>5006.62</v>
       </c>
       <c r="C578" s="16">
         <v>2503.31</v>
       </c>
       <c r="D578" s="16">
         <v>7775.5</v>
       </c>
       <c r="E578" s="16">
         <v>1943.87</v>
       </c>
       <c r="F578" s="16">
         <v>559.44000000000005</v>
       </c>
       <c r="G578" s="16">
         <v>5566.06</v>
       </c>
     </row>
-    <row r="579" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="579" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A579" s="23" t="s">
         <v>488</v>
       </c>
       <c r="B579" s="15">
         <v>9490.94</v>
       </c>
       <c r="C579" s="16">
         <v>4745.47</v>
       </c>
       <c r="D579" s="16">
         <v>14739.83</v>
       </c>
       <c r="E579" s="16">
         <v>3684.95</v>
       </c>
       <c r="F579" s="16">
         <v>1060.52</v>
       </c>
       <c r="G579" s="16">
         <v>10551.46</v>
       </c>
     </row>
-    <row r="580" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="580" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A580" s="23" t="s">
         <v>489</v>
       </c>
       <c r="B580" s="15">
         <v>4751.08</v>
       </c>
       <c r="C580" s="16">
         <v>2375.54</v>
       </c>
       <c r="D580" s="16">
         <v>7378.64</v>
       </c>
       <c r="E580" s="16">
         <v>1844.66</v>
       </c>
       <c r="F580" s="16">
         <v>530.88</v>
       </c>
       <c r="G580" s="16">
         <v>5281.96</v>
       </c>
     </row>
-    <row r="581" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="581" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A581" s="23" t="s">
         <v>490</v>
       </c>
       <c r="B581" s="15">
         <v>18192.79</v>
       </c>
       <c r="C581" s="16">
         <v>9096.39</v>
       </c>
       <c r="D581" s="16">
         <v>28254.19</v>
       </c>
       <c r="E581" s="16">
         <v>7063.54</v>
       </c>
       <c r="F581" s="16">
         <v>2032.85</v>
       </c>
       <c r="G581" s="16">
         <v>20225.64</v>
       </c>
     </row>
-    <row r="582" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="582" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A582" s="23" t="s">
         <v>616</v>
       </c>
       <c r="B582" s="15">
         <v>62485.53</v>
       </c>
       <c r="C582" s="16">
         <v>31242.76</v>
       </c>
       <c r="D582" s="16">
         <v>97042.73</v>
       </c>
       <c r="E582" s="16">
         <v>24260.68</v>
       </c>
       <c r="F582" s="16">
         <v>6982.08</v>
       </c>
       <c r="G582" s="16">
         <v>69467.61</v>
       </c>
     </row>
-    <row r="583" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="583" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A583" s="23" t="s">
         <v>491</v>
       </c>
       <c r="B583" s="15">
         <v>22404.71</v>
       </c>
       <c r="C583" s="16">
         <v>11202.35</v>
       </c>
       <c r="D583" s="16">
         <v>34795.49</v>
       </c>
       <c r="E583" s="16">
         <v>8698.8700000000008</v>
       </c>
       <c r="F583" s="16">
         <v>2503.48</v>
       </c>
       <c r="G583" s="16">
         <v>24908.19</v>
       </c>
     </row>
-    <row r="584" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="584" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A584" s="23" t="s">
         <v>492</v>
       </c>
       <c r="B584" s="15">
         <v>13963.89</v>
       </c>
       <c r="C584" s="16">
         <v>6981.94</v>
       </c>
       <c r="D584" s="16">
         <v>21686.52</v>
       </c>
       <c r="E584" s="16">
         <v>5421.63</v>
       </c>
       <c r="F584" s="16">
         <v>1560.31</v>
       </c>
       <c r="G584" s="16">
         <v>15524.2</v>
       </c>
     </row>
-    <row r="585" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="585" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A585" s="23" t="s">
         <v>493</v>
       </c>
       <c r="B585" s="15">
         <v>216871.63</v>
       </c>
       <c r="C585" s="16">
         <v>108435.81</v>
       </c>
       <c r="D585" s="16">
         <v>336811.04</v>
       </c>
       <c r="E585" s="16">
         <v>84202.76</v>
       </c>
       <c r="F585" s="16">
         <v>24233.05</v>
       </c>
       <c r="G585" s="16">
         <v>241104.68</v>
       </c>
     </row>
-    <row r="586" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="586" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A586" s="24" t="s">
         <v>494</v>
       </c>
       <c r="B586" s="17">
         <v>19413.169999999998</v>
       </c>
       <c r="C586" s="18">
         <v>9706.58</v>
       </c>
       <c r="D586" s="18">
         <v>30149.5</v>
       </c>
       <c r="E586" s="18">
         <v>7537.37</v>
       </c>
       <c r="F586" s="18">
         <v>2169.21</v>
       </c>
       <c r="G586" s="18">
         <v>21582.38</v>
       </c>
     </row>
-    <row r="587" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="587" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A587" s="25" t="s">
         <v>495</v>
       </c>
       <c r="B587" s="19">
         <v>-148727.07</v>
       </c>
       <c r="C587" s="20">
         <v>0</v>
       </c>
       <c r="D587" s="20">
         <v>0</v>
       </c>
       <c r="E587" s="20">
         <v>0</v>
       </c>
       <c r="F587" s="20">
         <v>-13168.32</v>
       </c>
       <c r="G587" s="20">
         <v>-161895.39000000001</v>
       </c>
     </row>
-    <row r="588" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="588" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A588" s="23" t="s">
         <v>496</v>
       </c>
       <c r="B588" s="15">
         <v>741.83</v>
       </c>
       <c r="C588" s="16">
         <v>370.91</v>
       </c>
       <c r="D588" s="16">
         <v>1220.93</v>
       </c>
       <c r="E588" s="16">
         <v>305.23</v>
       </c>
       <c r="F588" s="16">
         <v>65.680000000000007</v>
       </c>
       <c r="G588" s="16">
         <v>807.51</v>
       </c>
     </row>
-    <row r="589" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="589" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A589" s="23" t="s">
         <v>497</v>
       </c>
       <c r="B589" s="15">
         <v>1187.3499999999999</v>
       </c>
       <c r="C589" s="16">
         <v>593.66999999999996</v>
       </c>
       <c r="D589" s="16">
         <v>1954.19</v>
       </c>
       <c r="E589" s="16">
         <v>488.54</v>
       </c>
       <c r="F589" s="16">
         <v>105.13</v>
       </c>
       <c r="G589" s="16">
         <v>1292.48</v>
       </c>
     </row>
-    <row r="590" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="590" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A590" s="23" t="s">
         <v>498</v>
       </c>
       <c r="B590" s="15">
         <v>844.24</v>
       </c>
       <c r="C590" s="16">
         <v>422.12</v>
       </c>
       <c r="D590" s="16">
         <v>1389.48</v>
       </c>
       <c r="E590" s="16">
         <v>347.37</v>
       </c>
       <c r="F590" s="16">
         <v>74.75</v>
       </c>
       <c r="G590" s="16">
         <v>918.99</v>
       </c>
     </row>
-    <row r="591" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="591" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A591" s="23" t="s">
         <v>499</v>
       </c>
       <c r="B591" s="15">
         <v>74793.91</v>
       </c>
       <c r="C591" s="16">
         <v>37396.949999999997</v>
       </c>
       <c r="D591" s="16">
         <v>123098.76</v>
       </c>
       <c r="E591" s="16">
         <v>30774.69</v>
       </c>
       <c r="F591" s="16">
         <v>6622.26</v>
       </c>
       <c r="G591" s="16">
         <v>81416.17</v>
       </c>
     </row>
-    <row r="592" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="592" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A592" s="23" t="s">
         <v>500</v>
       </c>
       <c r="B592" s="15">
         <v>32806.230000000003</v>
       </c>
       <c r="C592" s="16">
         <v>16403.11</v>
       </c>
       <c r="D592" s="16">
         <v>53993.77</v>
       </c>
       <c r="E592" s="16">
         <v>13498.44</v>
       </c>
       <c r="F592" s="16">
         <v>2904.67</v>
       </c>
       <c r="G592" s="16">
         <v>35710.9</v>
       </c>
     </row>
-    <row r="593" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="593" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A593" s="23" t="s">
         <v>501</v>
       </c>
       <c r="B593" s="15">
         <v>1327.82</v>
       </c>
       <c r="C593" s="16">
         <v>663.91</v>
       </c>
       <c r="D593" s="16">
         <v>2185.38</v>
       </c>
       <c r="E593" s="16">
         <v>546.34</v>
       </c>
       <c r="F593" s="16">
         <v>117.57</v>
       </c>
       <c r="G593" s="16">
         <v>1445.39</v>
       </c>
     </row>
-    <row r="594" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="594" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A594" s="23" t="s">
         <v>502</v>
       </c>
       <c r="B594" s="15">
         <v>18783.580000000002</v>
       </c>
       <c r="C594" s="16">
         <v>9391.7900000000009</v>
       </c>
       <c r="D594" s="16">
         <v>30914.76</v>
       </c>
       <c r="E594" s="16">
         <v>7728.69</v>
       </c>
       <c r="F594" s="16">
         <v>1663.1</v>
       </c>
       <c r="G594" s="16">
         <v>20446.68</v>
       </c>
     </row>
-    <row r="595" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="595" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A595" s="24" t="s">
         <v>503</v>
       </c>
       <c r="B595" s="17">
         <v>18242.11</v>
       </c>
       <c r="C595" s="18">
         <v>9121.0499999999993</v>
       </c>
       <c r="D595" s="18">
         <v>30023.59</v>
       </c>
       <c r="E595" s="18">
         <v>7505.89</v>
       </c>
       <c r="F595" s="18">
         <v>1615.16</v>
       </c>
       <c r="G595" s="18">
         <v>19857.27</v>
       </c>
     </row>
-    <row r="596" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="596" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A596" s="25" t="s">
         <v>504</v>
       </c>
       <c r="B596" s="19">
         <v>-86206.29</v>
       </c>
       <c r="C596" s="20">
         <v>0</v>
       </c>
       <c r="D596" s="20">
         <v>0</v>
       </c>
       <c r="E596" s="20">
         <v>0</v>
       </c>
       <c r="F596" s="20">
         <v>-12456.77</v>
       </c>
       <c r="G596" s="20">
         <v>-98663.06</v>
       </c>
     </row>
-    <row r="597" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="597" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A597" s="23" t="s">
         <v>505</v>
       </c>
       <c r="B597" s="15">
         <v>1238.01</v>
       </c>
       <c r="C597" s="16">
         <v>619</v>
       </c>
       <c r="D597" s="16">
         <v>1760.44</v>
       </c>
       <c r="E597" s="16">
         <v>440.11</v>
       </c>
       <c r="F597" s="16">
         <v>178.89</v>
       </c>
       <c r="G597" s="16">
         <v>1416.9</v>
       </c>
     </row>
-    <row r="598" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="598" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A598" s="23" t="s">
         <v>506</v>
       </c>
       <c r="B598" s="15">
         <v>61093.66</v>
       </c>
       <c r="C598" s="16">
         <v>30546.83</v>
       </c>
       <c r="D598" s="16">
         <v>86875.37</v>
       </c>
       <c r="E598" s="16">
         <v>21718.84</v>
       </c>
       <c r="F598" s="16">
         <v>8827.99</v>
       </c>
       <c r="G598" s="16">
         <v>69921.649999999994</v>
       </c>
     </row>
-    <row r="599" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="599" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A599" s="23" t="s">
         <v>658</v>
       </c>
       <c r="B599" s="15">
         <v>0</v>
       </c>
       <c r="C599" s="16">
         <v>0</v>
       </c>
       <c r="D599" s="16">
         <v>0</v>
       </c>
       <c r="E599" s="16">
         <v>0</v>
       </c>
       <c r="F599" s="16">
         <v>0</v>
       </c>
       <c r="G599" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="600" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="600" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A600" s="23" t="s">
         <v>624</v>
       </c>
       <c r="B600" s="15">
         <v>0</v>
       </c>
       <c r="C600" s="16">
         <v>0</v>
       </c>
       <c r="D600" s="16">
         <v>0</v>
       </c>
       <c r="E600" s="16">
         <v>0</v>
       </c>
       <c r="F600" s="16">
         <v>0</v>
       </c>
       <c r="G600" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="601" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="601" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A601" s="23" t="s">
         <v>507</v>
       </c>
       <c r="B601" s="15">
         <v>4354.5600000000004</v>
       </c>
       <c r="C601" s="16">
         <v>2177.2800000000002</v>
       </c>
       <c r="D601" s="16">
         <v>6192.2</v>
       </c>
       <c r="E601" s="16">
         <v>1548.05</v>
       </c>
       <c r="F601" s="16">
         <v>629.23</v>
       </c>
       <c r="G601" s="16">
         <v>4983.79</v>
       </c>
     </row>
-    <row r="602" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="602" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A602" s="23" t="s">
         <v>627</v>
       </c>
       <c r="B602" s="15">
         <v>1151.6400000000001</v>
       </c>
       <c r="C602" s="16">
         <v>575.82000000000005</v>
       </c>
       <c r="D602" s="16">
         <v>1637.64</v>
       </c>
       <c r="E602" s="16">
         <v>409.41</v>
       </c>
       <c r="F602" s="16">
         <v>166.41</v>
       </c>
       <c r="G602" s="16">
         <v>1318.05</v>
       </c>
     </row>
-    <row r="603" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="603" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A603" s="23" t="s">
         <v>508</v>
       </c>
       <c r="B603" s="15">
         <v>4318.58</v>
       </c>
       <c r="C603" s="16">
         <v>2159.29</v>
       </c>
       <c r="D603" s="16">
         <v>6141.03</v>
       </c>
       <c r="E603" s="16">
         <v>1535.25</v>
       </c>
       <c r="F603" s="16">
         <v>624.04</v>
       </c>
       <c r="G603" s="16">
         <v>4942.62</v>
       </c>
     </row>
-    <row r="604" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="604" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A604" s="23" t="s">
         <v>509</v>
       </c>
       <c r="B604" s="15">
         <v>8471.6200000000008</v>
       </c>
       <c r="C604" s="16">
         <v>4235.8100000000004</v>
       </c>
       <c r="D604" s="16">
         <v>12046.67</v>
       </c>
       <c r="E604" s="16">
         <v>3011.66</v>
       </c>
       <c r="F604" s="16">
         <v>1224.1500000000001</v>
       </c>
       <c r="G604" s="16">
         <v>9695.77</v>
       </c>
     </row>
-    <row r="605" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="605" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A605" s="23" t="s">
         <v>510</v>
       </c>
       <c r="B605" s="15">
         <v>3857.96</v>
       </c>
       <c r="C605" s="16">
         <v>1928.98</v>
       </c>
       <c r="D605" s="16">
         <v>5486.03</v>
       </c>
       <c r="E605" s="16">
         <v>1371.5</v>
       </c>
       <c r="F605" s="16">
         <v>557.48</v>
       </c>
       <c r="G605" s="16">
         <v>4415.4399999999996</v>
       </c>
     </row>
-    <row r="606" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="606" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A606" s="24" t="s">
         <v>511</v>
       </c>
       <c r="B606" s="17">
         <v>1720.26</v>
       </c>
       <c r="C606" s="18">
         <v>860.13</v>
       </c>
       <c r="D606" s="18">
         <v>2446.2199999999998</v>
       </c>
       <c r="E606" s="18">
         <v>611.54999999999995</v>
       </c>
       <c r="F606" s="18">
         <v>248.58</v>
       </c>
       <c r="G606" s="18">
         <v>1968.84</v>
       </c>
     </row>
-    <row r="607" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="607" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A607" s="25" t="s">
         <v>512</v>
       </c>
       <c r="B607" s="19">
         <v>-37826.239999999998</v>
       </c>
       <c r="C607" s="20">
         <v>0</v>
       </c>
       <c r="D607" s="20">
         <v>0</v>
       </c>
       <c r="E607" s="20">
         <v>0</v>
       </c>
       <c r="F607" s="20">
         <v>-4325.9399999999996</v>
       </c>
       <c r="G607" s="20">
         <v>-42152.18</v>
       </c>
     </row>
-    <row r="608" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="608" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A608" s="23" t="s">
         <v>513</v>
       </c>
       <c r="B608" s="15">
         <v>0</v>
       </c>
       <c r="C608" s="16">
         <v>0</v>
       </c>
       <c r="D608" s="16">
         <v>0</v>
       </c>
       <c r="E608" s="16">
         <v>0</v>
       </c>
       <c r="F608" s="16">
         <v>0</v>
       </c>
       <c r="G608" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="609" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="609" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A609" s="23" t="s">
         <v>514</v>
       </c>
       <c r="B609" s="15">
         <v>1227.55</v>
       </c>
       <c r="C609" s="16">
         <v>613.77</v>
       </c>
       <c r="D609" s="16">
         <v>1893.55</v>
       </c>
       <c r="E609" s="16">
         <v>473.38</v>
       </c>
       <c r="F609" s="16">
         <v>140.38999999999999</v>
       </c>
       <c r="G609" s="16">
         <v>1367.94</v>
       </c>
     </row>
-    <row r="610" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="610" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A610" s="23" t="s">
         <v>515</v>
       </c>
       <c r="B610" s="15">
         <v>33044.839999999997</v>
       </c>
       <c r="C610" s="16">
         <v>16522.419999999998</v>
       </c>
       <c r="D610" s="16">
         <v>50973.2</v>
       </c>
       <c r="E610" s="16">
         <v>12743.3</v>
       </c>
       <c r="F610" s="16">
         <v>3779.12</v>
       </c>
       <c r="G610" s="16">
         <v>36823.96</v>
       </c>
     </row>
-    <row r="611" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="611" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A611" s="23" t="s">
         <v>657</v>
       </c>
       <c r="B611" s="15">
         <v>1549.52</v>
       </c>
       <c r="C611" s="16">
         <v>774.76</v>
       </c>
       <c r="D611" s="16">
         <v>2390.1999999999998</v>
       </c>
       <c r="E611" s="16">
         <v>597.54999999999995</v>
       </c>
       <c r="F611" s="16">
         <v>177.21</v>
       </c>
       <c r="G611" s="16">
         <v>1726.73</v>
       </c>
     </row>
-    <row r="612" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="612" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A612" s="24" t="s">
         <v>516</v>
       </c>
       <c r="B612" s="17">
         <v>2004.33</v>
       </c>
       <c r="C612" s="18">
         <v>1002.16</v>
       </c>
       <c r="D612" s="18">
         <v>3091.78</v>
       </c>
       <c r="E612" s="18">
         <v>772.94</v>
       </c>
       <c r="F612" s="18">
         <v>229.22</v>
       </c>
       <c r="G612" s="18">
         <v>2233.5500000000002</v>
       </c>
     </row>
-    <row r="613" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="613" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A613" s="25" t="s">
         <v>517</v>
       </c>
       <c r="B613" s="19">
         <v>-199693.53</v>
       </c>
       <c r="C613" s="20">
         <v>0</v>
       </c>
       <c r="D613" s="20">
         <v>0</v>
       </c>
       <c r="E613" s="20">
         <v>0</v>
       </c>
       <c r="F613" s="20">
         <v>-18007.13</v>
       </c>
       <c r="G613" s="20">
         <v>-217700.66</v>
       </c>
     </row>
-    <row r="614" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="614" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A614" s="23" t="s">
         <v>518</v>
       </c>
       <c r="B614" s="15">
         <v>102913.95</v>
       </c>
       <c r="C614" s="16">
         <v>51456.97</v>
       </c>
       <c r="D614" s="16">
         <v>168707.33</v>
       </c>
       <c r="E614" s="16">
         <v>42176.83</v>
       </c>
       <c r="F614" s="16">
         <v>9280.14</v>
       </c>
       <c r="G614" s="16">
         <v>112194.09</v>
       </c>
     </row>
-    <row r="615" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="615" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A615" s="23" t="s">
         <v>519</v>
       </c>
       <c r="B615" s="15">
         <v>11305.55</v>
       </c>
       <c r="C615" s="16">
         <v>5652.77</v>
       </c>
       <c r="D615" s="16">
         <v>18533.240000000002</v>
       </c>
       <c r="E615" s="16">
         <v>4633.3100000000004</v>
       </c>
       <c r="F615" s="16">
         <v>1019.46</v>
       </c>
       <c r="G615" s="16">
         <v>12325.01</v>
       </c>
     </row>
-    <row r="616" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="616" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A616" s="23" t="s">
         <v>617</v>
       </c>
       <c r="B616" s="15">
         <v>29454.66</v>
       </c>
       <c r="C616" s="16">
         <v>14727.33</v>
       </c>
       <c r="D616" s="16">
         <v>48285.17</v>
       </c>
       <c r="E616" s="16">
         <v>12071.29</v>
       </c>
       <c r="F616" s="16">
         <v>2656.04</v>
       </c>
       <c r="G616" s="16">
         <v>32110.7</v>
       </c>
     </row>
-    <row r="617" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="617" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A617" s="23" t="s">
         <v>520</v>
       </c>
       <c r="B617" s="15">
         <v>3841.42</v>
       </c>
       <c r="C617" s="16">
         <v>1920.71</v>
       </c>
       <c r="D617" s="16">
         <v>6297.26</v>
       </c>
       <c r="E617" s="16">
         <v>1574.31</v>
       </c>
       <c r="F617" s="16">
         <v>346.4</v>
       </c>
       <c r="G617" s="16">
         <v>4187.82</v>
       </c>
     </row>
-    <row r="618" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="618" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A618" s="23" t="s">
         <v>521</v>
       </c>
       <c r="B618" s="15">
         <v>4586.0600000000004</v>
       </c>
       <c r="C618" s="16">
         <v>2293.0300000000002</v>
       </c>
       <c r="D618" s="16">
         <v>7517.96</v>
       </c>
       <c r="E618" s="16">
         <v>1879.49</v>
       </c>
       <c r="F618" s="16">
         <v>413.54</v>
       </c>
       <c r="G618" s="16">
         <v>4999.6000000000004</v>
       </c>
     </row>
-    <row r="619" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="619" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A619" s="23" t="s">
         <v>522</v>
       </c>
       <c r="B619" s="15">
         <v>14638.66</v>
       </c>
       <c r="C619" s="16">
         <v>7319.33</v>
       </c>
       <c r="D619" s="16">
         <v>23997.23</v>
       </c>
       <c r="E619" s="16">
         <v>5999.3</v>
       </c>
       <c r="F619" s="16">
         <v>1320.03</v>
       </c>
       <c r="G619" s="16">
         <v>15958.69</v>
       </c>
     </row>
-    <row r="620" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="620" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A620" s="23" t="s">
         <v>523</v>
       </c>
       <c r="B620" s="15">
         <v>14301.81</v>
       </c>
       <c r="C620" s="16">
         <v>7150.9</v>
       </c>
       <c r="D620" s="16">
         <v>23445.03</v>
       </c>
       <c r="E620" s="16">
         <v>5861.25</v>
       </c>
       <c r="F620" s="16">
         <v>1289.6500000000001</v>
       </c>
       <c r="G620" s="16">
         <v>15591.46</v>
       </c>
     </row>
-    <row r="621" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="621" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A621" s="23" t="s">
         <v>524</v>
       </c>
       <c r="B621" s="15">
         <v>5052.93</v>
       </c>
       <c r="C621" s="16">
         <v>2526.46</v>
       </c>
       <c r="D621" s="16">
         <v>8283.2900000000009</v>
       </c>
       <c r="E621" s="16">
         <v>2070.8200000000002</v>
       </c>
       <c r="F621" s="16">
         <v>455.64</v>
       </c>
       <c r="G621" s="16">
         <v>5508.57</v>
       </c>
     </row>
-    <row r="622" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="622" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A622" s="23" t="s">
         <v>525</v>
       </c>
       <c r="B622" s="15">
         <v>3622.71</v>
       </c>
       <c r="C622" s="16">
         <v>1811.35</v>
       </c>
       <c r="D622" s="16">
         <v>5938.73</v>
       </c>
       <c r="E622" s="16">
         <v>1484.68</v>
       </c>
       <c r="F622" s="16">
         <v>326.67</v>
       </c>
       <c r="G622" s="16">
         <v>3949.38</v>
       </c>
     </row>
-    <row r="623" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="623" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A623" s="24" t="s">
         <v>526</v>
       </c>
       <c r="B623" s="17">
         <v>9975.7800000000007</v>
       </c>
       <c r="C623" s="18">
         <v>4987.8900000000003</v>
       </c>
       <c r="D623" s="18">
         <v>16353.35</v>
       </c>
       <c r="E623" s="18">
         <v>4088.33</v>
       </c>
       <c r="F623" s="18">
         <v>899.56</v>
       </c>
       <c r="G623" s="18">
         <v>10875.34</v>
       </c>
     </row>
-    <row r="624" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="624" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A624" s="25" t="s">
         <v>527</v>
       </c>
       <c r="B624" s="19">
         <v>-39663.01</v>
       </c>
       <c r="C624" s="20">
         <v>0</v>
       </c>
       <c r="D624" s="20">
         <v>0</v>
       </c>
       <c r="E624" s="20">
         <v>0</v>
       </c>
       <c r="F624" s="20">
         <v>-7974.53</v>
       </c>
       <c r="G624" s="20">
         <v>-47637.54</v>
       </c>
     </row>
-    <row r="625" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="625" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A625" s="23" t="s">
         <v>528</v>
       </c>
       <c r="B625" s="15">
         <v>327.98</v>
       </c>
       <c r="C625" s="16">
         <v>163.99</v>
       </c>
       <c r="D625" s="16">
         <v>392.19</v>
       </c>
       <c r="E625" s="16">
         <v>98.04</v>
       </c>
       <c r="F625" s="16">
         <v>65.95</v>
       </c>
       <c r="G625" s="16">
         <v>393.93</v>
       </c>
     </row>
-    <row r="626" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="626" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A626" s="23" t="s">
         <v>638</v>
       </c>
       <c r="B626" s="15">
         <v>33117.29</v>
       </c>
       <c r="C626" s="16">
         <v>16558.64</v>
       </c>
       <c r="D626" s="16">
         <v>39600.730000000003</v>
       </c>
       <c r="E626" s="16">
         <v>9900.18</v>
       </c>
       <c r="F626" s="16">
         <v>6658.46</v>
       </c>
       <c r="G626" s="16">
         <v>39775.75</v>
       </c>
     </row>
-    <row r="627" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="627" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A627" s="23" t="s">
         <v>639</v>
       </c>
       <c r="B627" s="15">
         <v>0</v>
       </c>
       <c r="C627" s="16">
         <v>0</v>
       </c>
       <c r="D627" s="16">
         <v>0</v>
       </c>
       <c r="E627" s="16">
         <v>0</v>
       </c>
       <c r="F627" s="16">
         <v>0</v>
       </c>
       <c r="G627" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="628" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="628" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A628" s="24" t="s">
         <v>529</v>
       </c>
       <c r="B628" s="17">
         <v>6217.74</v>
       </c>
       <c r="C628" s="18">
         <v>3108.87</v>
       </c>
       <c r="D628" s="18">
         <v>7435</v>
       </c>
       <c r="E628" s="18">
         <v>1858.75</v>
       </c>
       <c r="F628" s="18">
         <v>1250.1199999999999</v>
       </c>
       <c r="G628" s="18">
         <v>7467.86</v>
       </c>
     </row>
-    <row r="629" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="629" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A629" s="25" t="s">
         <v>530</v>
       </c>
       <c r="B629" s="19">
         <v>-134279.29</v>
       </c>
       <c r="C629" s="20">
         <v>0</v>
       </c>
       <c r="D629" s="20">
         <v>0</v>
       </c>
       <c r="E629" s="20">
         <v>0</v>
       </c>
       <c r="F629" s="20">
         <v>-6310.92</v>
       </c>
       <c r="G629" s="20">
         <v>-140590.21</v>
       </c>
     </row>
-    <row r="630" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="630" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A630" s="23" t="s">
         <v>531</v>
       </c>
       <c r="B630" s="15">
         <v>11571.87</v>
       </c>
       <c r="C630" s="16">
         <v>5785.93</v>
       </c>
       <c r="D630" s="16">
         <v>20968.310000000001</v>
       </c>
       <c r="E630" s="16">
         <v>5242.07</v>
       </c>
       <c r="F630" s="16">
         <v>543.86</v>
       </c>
       <c r="G630" s="16">
         <v>12115.73</v>
       </c>
     </row>
-    <row r="631" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="631" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A631" s="23" t="s">
         <v>659</v>
       </c>
       <c r="B631" s="15">
         <v>31395.37</v>
       </c>
       <c r="C631" s="16">
         <v>15697.68</v>
       </c>
       <c r="D631" s="16">
         <v>56888.6</v>
       </c>
       <c r="E631" s="16">
         <v>14222.15</v>
       </c>
       <c r="F631" s="16">
         <v>1475.53</v>
       </c>
       <c r="G631" s="16">
         <v>32870.9</v>
       </c>
     </row>
-    <row r="632" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="632" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A632" s="23" t="s">
         <v>532</v>
       </c>
       <c r="B632" s="15">
         <v>80458.66</v>
       </c>
       <c r="C632" s="16">
         <v>40229.33</v>
       </c>
       <c r="D632" s="16">
         <v>145791.57999999999</v>
       </c>
       <c r="E632" s="16">
         <v>36447.89</v>
       </c>
       <c r="F632" s="16">
         <v>3781.44</v>
       </c>
       <c r="G632" s="16">
         <v>84240.1</v>
       </c>
     </row>
-    <row r="633" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="633" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A633" s="24" t="s">
         <v>533</v>
       </c>
       <c r="B633" s="17">
         <v>10853.39</v>
       </c>
       <c r="C633" s="18">
         <v>5426.69</v>
       </c>
       <c r="D633" s="18">
         <v>19666.41</v>
       </c>
       <c r="E633" s="18">
         <v>4916.6000000000004</v>
       </c>
       <c r="F633" s="18">
         <v>510.09</v>
       </c>
       <c r="G633" s="18">
         <v>11363.48</v>
       </c>
     </row>
-    <row r="634" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="634" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A634" s="25" t="s">
         <v>534</v>
       </c>
       <c r="B634" s="19">
         <v>-12373.48</v>
       </c>
       <c r="C634" s="20">
         <v>0</v>
       </c>
       <c r="D634" s="20">
         <v>0</v>
       </c>
       <c r="E634" s="20">
         <v>0</v>
       </c>
       <c r="F634" s="20">
         <v>2374.69</v>
       </c>
       <c r="G634" s="20">
         <v>-9998.7900000000009</v>
       </c>
     </row>
-    <row r="635" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="635" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A635" s="24" t="s">
         <v>535</v>
       </c>
       <c r="B635" s="17">
         <v>12373.48</v>
       </c>
       <c r="C635" s="18">
         <v>6186.74</v>
       </c>
       <c r="D635" s="18">
         <v>34245.75</v>
       </c>
       <c r="E635" s="18">
         <v>8561.43</v>
       </c>
       <c r="F635" s="18">
         <v>-2374.69</v>
       </c>
       <c r="G635" s="18">
         <v>9998.7900000000009</v>
       </c>
     </row>
-    <row r="636" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="636" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A636" s="25" t="s">
         <v>536</v>
       </c>
       <c r="B636" s="19">
         <v>-41585.19</v>
       </c>
       <c r="C636" s="20">
         <v>0</v>
       </c>
       <c r="D636" s="20">
         <v>0</v>
       </c>
       <c r="E636" s="20">
         <v>0</v>
       </c>
       <c r="F636" s="20">
         <v>-1457.23</v>
       </c>
       <c r="G636" s="20">
         <v>-43042.42</v>
       </c>
     </row>
-    <row r="637" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="637" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A637" s="23" t="s">
         <v>537</v>
       </c>
       <c r="B637" s="15">
         <v>40704.04</v>
       </c>
       <c r="C637" s="16">
         <v>20352.02</v>
       </c>
       <c r="D637" s="16">
         <v>75702.64</v>
       </c>
       <c r="E637" s="16">
         <v>18925.66</v>
       </c>
       <c r="F637" s="16">
         <v>1426.36</v>
       </c>
       <c r="G637" s="16">
         <v>42130.400000000001</v>
       </c>
     </row>
-    <row r="638" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="638" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A638" s="24" t="s">
         <v>538</v>
       </c>
       <c r="B638" s="17">
         <v>881.15</v>
       </c>
       <c r="C638" s="18">
         <v>440.57</v>
       </c>
       <c r="D638" s="18">
         <v>1638.8</v>
       </c>
       <c r="E638" s="18">
         <v>409.7</v>
       </c>
       <c r="F638" s="18">
         <v>30.87</v>
       </c>
       <c r="G638" s="18">
         <v>912.02</v>
       </c>
     </row>
-    <row r="639" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="639" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A639" s="25" t="s">
         <v>539</v>
       </c>
       <c r="B639" s="19">
         <v>2576.42</v>
       </c>
       <c r="C639" s="20">
         <v>1288.21</v>
       </c>
       <c r="D639" s="20">
         <v>3985.25</v>
       </c>
       <c r="E639" s="20">
         <v>996.31</v>
       </c>
       <c r="F639" s="20">
         <v>291.89999999999998</v>
       </c>
       <c r="G639" s="20">
         <v>2868.32</v>
       </c>
     </row>
-    <row r="640" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="640" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A640" s="24" t="s">
         <v>540</v>
       </c>
       <c r="B640" s="17">
         <v>-2576.42</v>
       </c>
       <c r="C640" s="18">
         <v>0</v>
       </c>
       <c r="D640" s="18">
         <v>0</v>
       </c>
       <c r="E640" s="18">
         <v>0</v>
       </c>
       <c r="F640" s="18">
         <v>-291.89999999999998</v>
       </c>
       <c r="G640" s="18">
         <v>-2868.32</v>
       </c>
     </row>
-    <row r="641" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="641" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A641" s="25" t="s">
         <v>541</v>
       </c>
       <c r="B641" s="19">
         <v>-498415.62</v>
       </c>
       <c r="C641" s="20">
         <v>0</v>
       </c>
       <c r="D641" s="20">
         <v>0</v>
       </c>
       <c r="E641" s="20">
         <v>0</v>
       </c>
       <c r="F641" s="20">
         <v>-47145.07</v>
       </c>
       <c r="G641" s="20">
         <v>-545560.68999999994</v>
       </c>
     </row>
-    <row r="642" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="642" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A642" s="23" t="s">
         <v>542</v>
       </c>
       <c r="B642" s="15">
         <v>1009.32</v>
       </c>
       <c r="C642" s="16">
         <v>504.66</v>
       </c>
       <c r="D642" s="16">
         <v>1636.76</v>
       </c>
       <c r="E642" s="16">
         <v>409.19</v>
       </c>
       <c r="F642" s="16">
         <v>95.47</v>
       </c>
       <c r="G642" s="16">
         <v>1104.79</v>
       </c>
     </row>
-    <row r="643" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="643" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A643" s="23" t="s">
         <v>543</v>
       </c>
       <c r="B643" s="15">
         <v>0</v>
       </c>
       <c r="C643" s="16">
         <v>0</v>
       </c>
       <c r="D643" s="16">
         <v>0</v>
       </c>
       <c r="E643" s="16">
         <v>0</v>
       </c>
       <c r="F643" s="16">
         <v>0</v>
       </c>
       <c r="G643" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="644" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="644" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A644" s="23" t="s">
         <v>544</v>
       </c>
       <c r="B644" s="15">
         <v>87643.29</v>
       </c>
       <c r="C644" s="16">
         <v>43821.64</v>
       </c>
       <c r="D644" s="16">
         <v>142125.92000000001</v>
       </c>
       <c r="E644" s="16">
         <v>35531.480000000003</v>
       </c>
       <c r="F644" s="16">
         <v>8290.16</v>
       </c>
       <c r="G644" s="16">
         <v>95933.45</v>
       </c>
     </row>
-    <row r="645" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="645" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A645" s="23" t="s">
         <v>545</v>
       </c>
       <c r="B645" s="15">
         <v>6058.12</v>
       </c>
       <c r="C645" s="16">
         <v>3029.06</v>
       </c>
       <c r="D645" s="16">
         <v>9824.1</v>
       </c>
       <c r="E645" s="16">
         <v>2456.02</v>
       </c>
       <c r="F645" s="16">
         <v>573.04</v>
       </c>
       <c r="G645" s="16">
         <v>6631.16</v>
       </c>
     </row>
-    <row r="646" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="646" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A646" s="23" t="s">
         <v>546</v>
       </c>
       <c r="B646" s="15">
         <v>11049.99</v>
       </c>
       <c r="C646" s="16">
         <v>5524.99</v>
       </c>
       <c r="D646" s="16">
         <v>17919.11</v>
       </c>
       <c r="E646" s="16">
         <v>4479.7700000000004</v>
       </c>
       <c r="F646" s="16">
         <v>1045.22</v>
       </c>
       <c r="G646" s="16">
         <v>12095.21</v>
       </c>
     </row>
-    <row r="647" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="647" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A647" s="23" t="s">
         <v>547</v>
       </c>
       <c r="B647" s="15">
         <v>9899.42</v>
       </c>
       <c r="C647" s="16">
         <v>4949.71</v>
       </c>
       <c r="D647" s="16">
         <v>16053.3</v>
       </c>
       <c r="E647" s="16">
         <v>4013.32</v>
       </c>
       <c r="F647" s="16">
         <v>936.39</v>
       </c>
       <c r="G647" s="16">
         <v>10835.81</v>
       </c>
     </row>
-    <row r="648" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="648" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A648" s="23" t="s">
         <v>548</v>
       </c>
       <c r="B648" s="15">
         <v>698.97</v>
       </c>
       <c r="C648" s="16">
         <v>349.48</v>
       </c>
       <c r="D648" s="16">
         <v>1133.47</v>
       </c>
       <c r="E648" s="16">
         <v>283.36</v>
       </c>
       <c r="F648" s="16">
         <v>66.12</v>
       </c>
       <c r="G648" s="16">
         <v>765.09</v>
       </c>
     </row>
-    <row r="649" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="649" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A649" s="23" t="s">
         <v>652</v>
       </c>
       <c r="B649" s="15">
         <v>27.62</v>
       </c>
       <c r="C649" s="16">
         <v>13.81</v>
       </c>
       <c r="D649" s="16">
         <v>44.79</v>
       </c>
       <c r="E649" s="16">
         <v>11.19</v>
       </c>
       <c r="F649" s="16">
         <v>2.62</v>
       </c>
       <c r="G649" s="16">
         <v>30.24</v>
       </c>
     </row>
-    <row r="650" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="650" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A650" s="23" t="s">
         <v>549</v>
       </c>
       <c r="B650" s="15">
         <v>225994.81</v>
       </c>
       <c r="C650" s="16">
         <v>112997.4</v>
       </c>
       <c r="D650" s="16">
         <v>366482.37</v>
       </c>
       <c r="E650" s="16">
         <v>91620.59</v>
       </c>
       <c r="F650" s="16">
         <v>21376.81</v>
       </c>
       <c r="G650" s="16">
         <v>247371.62</v>
       </c>
     </row>
-    <row r="651" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="651" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A651" s="23" t="s">
         <v>653</v>
       </c>
       <c r="B651" s="15">
         <v>44390.63</v>
       </c>
       <c r="C651" s="16">
         <v>22195.31</v>
       </c>
       <c r="D651" s="16">
         <v>71985.649999999994</v>
       </c>
       <c r="E651" s="16">
         <v>17996.41</v>
       </c>
       <c r="F651" s="16">
         <v>4198.8999999999996</v>
       </c>
       <c r="G651" s="16">
         <v>48589.53</v>
       </c>
     </row>
-    <row r="652" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="652" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A652" s="23" t="s">
         <v>550</v>
       </c>
       <c r="B652" s="15">
         <v>1369.1</v>
       </c>
       <c r="C652" s="16">
         <v>684.55</v>
       </c>
       <c r="D652" s="16">
         <v>2220.1999999999998</v>
       </c>
       <c r="E652" s="16">
         <v>555.04999999999995</v>
       </c>
       <c r="F652" s="16">
         <v>129.5</v>
       </c>
       <c r="G652" s="16">
         <v>1498.6</v>
       </c>
     </row>
-    <row r="653" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="653" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A653" s="23" t="s">
         <v>551</v>
       </c>
       <c r="B653" s="15">
         <v>96138.96</v>
       </c>
       <c r="C653" s="16">
         <v>48069.48</v>
       </c>
       <c r="D653" s="16">
         <v>155902.84</v>
       </c>
       <c r="E653" s="16">
         <v>38975.71</v>
       </c>
       <c r="F653" s="16">
         <v>9093.77</v>
       </c>
       <c r="G653" s="16">
         <v>105232.73</v>
       </c>
     </row>
-    <row r="654" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="654" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A654" s="23" t="s">
         <v>654</v>
       </c>
       <c r="B654" s="15">
         <v>6875.81</v>
       </c>
       <c r="C654" s="16">
         <v>3437.9</v>
       </c>
       <c r="D654" s="16">
         <v>11150.09</v>
       </c>
       <c r="E654" s="16">
         <v>2787.52</v>
       </c>
       <c r="F654" s="16">
         <v>650.38</v>
       </c>
       <c r="G654" s="16">
         <v>7526.19</v>
       </c>
     </row>
-    <row r="655" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="655" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A655" s="23" t="s">
         <v>552</v>
       </c>
       <c r="B655" s="15">
         <v>1949.36</v>
       </c>
       <c r="C655" s="16">
         <v>974.68</v>
       </c>
       <c r="D655" s="16">
         <v>3161.16</v>
       </c>
       <c r="E655" s="16">
         <v>790.29</v>
       </c>
       <c r="F655" s="16">
         <v>184.39</v>
       </c>
       <c r="G655" s="16">
         <v>2133.75</v>
       </c>
     </row>
-    <row r="656" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="656" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A656" s="24" t="s">
         <v>553</v>
       </c>
       <c r="B656" s="17">
         <v>5310.22</v>
       </c>
       <c r="C656" s="18">
         <v>2655.11</v>
       </c>
       <c r="D656" s="18">
         <v>8611.26</v>
       </c>
       <c r="E656" s="18">
         <v>2152.81</v>
       </c>
       <c r="F656" s="18">
         <v>502.3</v>
       </c>
       <c r="G656" s="18">
         <v>5812.52</v>
       </c>
     </row>
-    <row r="657" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="657" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A657" s="25" t="s">
         <v>554</v>
       </c>
       <c r="B657" s="19">
         <v>-81663.63</v>
       </c>
       <c r="C657" s="20">
         <v>0</v>
       </c>
       <c r="D657" s="20">
         <v>0</v>
       </c>
       <c r="E657" s="20">
         <v>0</v>
       </c>
       <c r="F657" s="20">
         <v>-3981.77</v>
       </c>
       <c r="G657" s="20">
         <v>-85645.4</v>
       </c>
     </row>
-    <row r="658" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="658" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A658" s="23" t="s">
         <v>555</v>
       </c>
       <c r="B658" s="15">
         <v>81130.42</v>
       </c>
       <c r="C658" s="16">
         <v>40565.21</v>
       </c>
       <c r="D658" s="16">
         <v>146437.82999999999</v>
       </c>
       <c r="E658" s="16">
         <v>36609.449999999997</v>
       </c>
       <c r="F658" s="16">
         <v>3955.76</v>
       </c>
       <c r="G658" s="16">
         <v>85086.18</v>
       </c>
     </row>
-    <row r="659" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="659" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A659" s="23" t="s">
         <v>556</v>
       </c>
       <c r="B659" s="15">
         <v>178.53</v>
       </c>
       <c r="C659" s="16">
         <v>89.26</v>
       </c>
       <c r="D659" s="16">
         <v>322.23</v>
       </c>
       <c r="E659" s="16">
         <v>80.55</v>
       </c>
       <c r="F659" s="16">
         <v>8.7100000000000009</v>
       </c>
       <c r="G659" s="16">
         <v>187.24</v>
       </c>
     </row>
-    <row r="660" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="660" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A660" s="24" t="s">
         <v>557</v>
       </c>
       <c r="B660" s="17">
         <v>354.68</v>
       </c>
       <c r="C660" s="18">
         <v>177.34</v>
       </c>
       <c r="D660" s="18">
         <v>640.19000000000005</v>
       </c>
       <c r="E660" s="18">
         <v>160.04</v>
       </c>
       <c r="F660" s="18">
         <v>17.3</v>
       </c>
       <c r="G660" s="18">
         <v>371.98</v>
       </c>
     </row>
-    <row r="661" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="661" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A661" s="25" t="s">
         <v>558</v>
       </c>
       <c r="B661" s="19">
         <v>-4880607.4800000004</v>
       </c>
       <c r="C661" s="20">
         <v>0</v>
       </c>
       <c r="D661" s="20">
         <v>0</v>
       </c>
       <c r="E661" s="20">
         <v>0</v>
       </c>
       <c r="F661" s="20">
         <v>623919.23</v>
       </c>
       <c r="G661" s="20">
         <v>-4256688.25</v>
       </c>
     </row>
-    <row r="662" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="662" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A662" s="23" t="s">
         <v>642</v>
       </c>
       <c r="B662" s="15">
         <v>5646.13</v>
       </c>
       <c r="C662" s="16">
         <v>2823.06</v>
       </c>
       <c r="D662" s="16">
         <v>14179.39</v>
       </c>
       <c r="E662" s="16">
         <v>3544.84</v>
       </c>
       <c r="F662" s="16">
         <v>-721.78</v>
       </c>
       <c r="G662" s="16">
         <v>4924.3500000000004</v>
       </c>
     </row>
-    <row r="663" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="663" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A663" s="23" t="s">
         <v>621</v>
       </c>
       <c r="B663" s="15">
         <v>351802.77</v>
       </c>
       <c r="C663" s="16">
         <v>175901.38</v>
       </c>
       <c r="D663" s="16">
         <v>883498.31</v>
       </c>
       <c r="E663" s="16">
         <v>220874.57</v>
       </c>
       <c r="F663" s="16">
         <v>-44973.19</v>
       </c>
       <c r="G663" s="16">
         <v>306829.58</v>
       </c>
     </row>
-    <row r="664" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="664" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A664" s="23" t="s">
         <v>622</v>
       </c>
       <c r="B664" s="15">
         <v>857411.66</v>
       </c>
       <c r="C664" s="16">
         <v>428705.83</v>
       </c>
       <c r="D664" s="16">
         <v>2153256.9700000002</v>
       </c>
       <c r="E664" s="16">
         <v>538314.23999999999</v>
       </c>
       <c r="F664" s="16">
         <v>-109608.41</v>
       </c>
       <c r="G664" s="16">
         <v>747803.25</v>
       </c>
     </row>
-    <row r="665" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="665" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A665" s="23" t="s">
         <v>660</v>
       </c>
       <c r="B665" s="15">
         <v>0</v>
       </c>
       <c r="C665" s="16">
         <v>0</v>
       </c>
       <c r="D665" s="16">
         <v>0</v>
       </c>
       <c r="E665" s="16">
         <v>0</v>
       </c>
       <c r="F665" s="16">
         <v>0</v>
       </c>
       <c r="G665" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="666" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="666" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A666" s="23" t="s">
         <v>631</v>
       </c>
       <c r="B666" s="15">
         <v>1377.65</v>
       </c>
       <c r="C666" s="16">
         <v>688.82</v>
       </c>
       <c r="D666" s="16">
         <v>3459.76</v>
       </c>
       <c r="E666" s="16">
         <v>864.94</v>
       </c>
       <c r="F666" s="16">
         <v>-176.12</v>
       </c>
       <c r="G666" s="16">
         <v>1201.53</v>
       </c>
     </row>
-    <row r="667" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="667" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A667" s="23" t="s">
         <v>559</v>
       </c>
       <c r="B667" s="15">
         <v>207331.8</v>
       </c>
       <c r="C667" s="16">
         <v>103665.9</v>
       </c>
       <c r="D667" s="16">
         <v>520681.79</v>
       </c>
       <c r="E667" s="16">
         <v>130170.44</v>
       </c>
       <c r="F667" s="16">
         <v>-26504.54</v>
       </c>
       <c r="G667" s="16">
         <v>180827.26</v>
       </c>
     </row>
-    <row r="668" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="668" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A668" s="23" t="s">
         <v>560</v>
       </c>
       <c r="B668" s="15">
         <v>180730.63</v>
       </c>
       <c r="C668" s="16">
         <v>90365.31</v>
       </c>
       <c r="D668" s="16">
         <v>453877.07</v>
       </c>
       <c r="E668" s="16">
         <v>113469.26</v>
       </c>
       <c r="F668" s="16">
         <v>-23103.95</v>
       </c>
       <c r="G668" s="16">
         <v>157626.68</v>
       </c>
     </row>
-    <row r="669" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="669" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A669" s="23" t="s">
         <v>561</v>
       </c>
       <c r="B669" s="15">
         <v>229871.51</v>
       </c>
       <c r="C669" s="16">
         <v>114935.75</v>
       </c>
       <c r="D669" s="16">
         <v>577286.79</v>
       </c>
       <c r="E669" s="16">
         <v>144321.69</v>
       </c>
       <c r="F669" s="16">
         <v>-29385.94</v>
       </c>
       <c r="G669" s="16">
         <v>200485.57</v>
       </c>
     </row>
-    <row r="670" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="670" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A670" s="23" t="s">
         <v>562</v>
       </c>
       <c r="B670" s="15">
         <v>106290.48</v>
       </c>
       <c r="C670" s="16">
         <v>53145.24</v>
       </c>
       <c r="D670" s="16">
         <v>266932.13</v>
       </c>
       <c r="E670" s="16">
         <v>66733.03</v>
       </c>
       <c r="F670" s="16">
         <v>-13587.79</v>
       </c>
       <c r="G670" s="16">
         <v>92702.69</v>
       </c>
     </row>
-    <row r="671" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="671" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A671" s="23" t="s">
         <v>632</v>
       </c>
       <c r="B671" s="15">
         <v>158308.31</v>
       </c>
       <c r="C671" s="16">
         <v>79154.149999999994</v>
       </c>
       <c r="D671" s="16">
         <v>397566.87</v>
       </c>
       <c r="E671" s="16">
         <v>99391.71</v>
       </c>
       <c r="F671" s="16">
         <v>-20237.560000000001</v>
       </c>
       <c r="G671" s="16">
         <v>138070.75</v>
       </c>
     </row>
-    <row r="672" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="672" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A672" s="23" t="s">
         <v>633</v>
       </c>
       <c r="B672" s="15">
         <v>2338147.29</v>
       </c>
       <c r="C672" s="16">
         <v>1169073.6399999999</v>
       </c>
       <c r="D672" s="16">
         <v>5871895.7999999998</v>
       </c>
       <c r="E672" s="16">
         <v>1467973.95</v>
       </c>
       <c r="F672" s="16">
         <v>-298900.31</v>
       </c>
       <c r="G672" s="16">
         <v>2039246.98</v>
       </c>
     </row>
-    <row r="673" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="673" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A673" s="23" t="s">
         <v>563</v>
       </c>
       <c r="B673" s="15">
         <v>55917.08</v>
       </c>
       <c r="C673" s="16">
         <v>27958.54</v>
       </c>
       <c r="D673" s="16">
         <v>140427.12</v>
       </c>
       <c r="E673" s="16">
         <v>35106.78</v>
       </c>
       <c r="F673" s="16">
         <v>-7148.24</v>
       </c>
       <c r="G673" s="16">
         <v>48768.84</v>
       </c>
     </row>
-    <row r="674" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="674" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A674" s="23" t="s">
         <v>640</v>
       </c>
       <c r="B674" s="15">
         <v>264969.08</v>
       </c>
       <c r="C674" s="16">
         <v>132484.54</v>
       </c>
       <c r="D674" s="16">
         <v>665428.93000000005</v>
       </c>
       <c r="E674" s="16">
         <v>166357.23000000001</v>
       </c>
       <c r="F674" s="16">
         <v>-33872.69</v>
       </c>
       <c r="G674" s="16">
         <v>231096.39</v>
       </c>
     </row>
-    <row r="675" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="675" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A675" s="23" t="s">
         <v>564</v>
       </c>
       <c r="B675" s="15">
         <v>79664.77</v>
       </c>
       <c r="C675" s="16">
         <v>39832.379999999997</v>
       </c>
       <c r="D675" s="16">
         <v>200065.77</v>
       </c>
       <c r="E675" s="16">
         <v>50016.44</v>
       </c>
       <c r="F675" s="16">
         <v>-10184.06</v>
       </c>
       <c r="G675" s="16">
         <v>69480.710000000006</v>
       </c>
     </row>
-    <row r="676" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="676" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A676" s="24" t="s">
         <v>650</v>
       </c>
       <c r="B676" s="17">
         <v>43138.32</v>
       </c>
       <c r="C676" s="18">
         <v>21569.16</v>
       </c>
       <c r="D676" s="18">
         <v>108335.24</v>
       </c>
       <c r="E676" s="18">
         <v>27083.81</v>
       </c>
       <c r="F676" s="18">
         <v>-5514.65</v>
       </c>
       <c r="G676" s="18">
         <v>37623.67</v>
       </c>
     </row>
-    <row r="677" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="677" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A677" s="25" t="s">
         <v>565</v>
       </c>
       <c r="B677" s="19">
         <v>-14887.36</v>
       </c>
       <c r="C677" s="20">
         <v>0</v>
       </c>
       <c r="D677" s="20">
         <v>0</v>
       </c>
       <c r="E677" s="20">
         <v>0</v>
       </c>
       <c r="F677" s="20">
         <v>-4348.1899999999996</v>
       </c>
       <c r="G677" s="20">
         <v>-19235.55</v>
       </c>
     </row>
-    <row r="678" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="678" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A678" s="23" t="s">
         <v>566</v>
       </c>
       <c r="B678" s="15">
         <v>817.38</v>
       </c>
       <c r="C678" s="16">
         <v>408.69</v>
       </c>
       <c r="D678" s="16">
         <v>679.83</v>
       </c>
       <c r="E678" s="16">
         <v>169.95</v>
       </c>
       <c r="F678" s="16">
         <v>238.74</v>
       </c>
       <c r="G678" s="16">
         <v>1056.1199999999999</v>
       </c>
     </row>
-    <row r="679" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="679" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A679" s="23" t="s">
         <v>567</v>
       </c>
       <c r="B679" s="15">
         <v>7443.68</v>
       </c>
       <c r="C679" s="16">
         <v>3721.84</v>
       </c>
       <c r="D679" s="16">
         <v>6191.01</v>
       </c>
       <c r="E679" s="16">
         <v>1547.75</v>
       </c>
       <c r="F679" s="16">
         <v>2174.09</v>
       </c>
       <c r="G679" s="16">
         <v>9617.77</v>
       </c>
     </row>
-    <row r="680" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="680" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A680" s="24" t="s">
         <v>568</v>
       </c>
       <c r="B680" s="17">
         <v>6626.3</v>
       </c>
       <c r="C680" s="18">
         <v>3313.15</v>
       </c>
       <c r="D680" s="18">
         <v>5511.18</v>
       </c>
       <c r="E680" s="18">
         <v>1377.79</v>
       </c>
       <c r="F680" s="18">
         <v>1935.36</v>
       </c>
       <c r="G680" s="18">
         <v>8561.66</v>
       </c>
     </row>
-    <row r="681" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="681" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A681" s="25" t="s">
         <v>569</v>
       </c>
       <c r="B681" s="19">
         <v>-13587.92</v>
       </c>
       <c r="C681" s="20">
         <v>0</v>
       </c>
       <c r="D681" s="20">
         <v>0</v>
       </c>
       <c r="E681" s="20">
         <v>0</v>
       </c>
       <c r="F681" s="20">
         <v>-2496.4</v>
       </c>
       <c r="G681" s="20">
         <v>-16084.32</v>
       </c>
     </row>
-    <row r="682" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="682" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A682" s="23" t="s">
         <v>570</v>
       </c>
       <c r="B682" s="15">
         <v>1006.47</v>
       </c>
       <c r="C682" s="16">
         <v>503.23</v>
       </c>
       <c r="D682" s="16">
         <v>1273.29</v>
       </c>
       <c r="E682" s="16">
         <v>318.32</v>
       </c>
       <c r="F682" s="16">
         <v>184.91</v>
       </c>
       <c r="G682" s="16">
         <v>1191.3800000000001</v>
       </c>
     </row>
-    <row r="683" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="683" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A683" s="23" t="s">
         <v>571</v>
       </c>
       <c r="B683" s="15">
         <v>11067.03</v>
       </c>
       <c r="C683" s="16">
         <v>5533.51</v>
       </c>
       <c r="D683" s="16">
         <v>14001.04</v>
       </c>
       <c r="E683" s="16">
         <v>3500.26</v>
       </c>
       <c r="F683" s="16">
         <v>2033.25</v>
       </c>
       <c r="G683" s="16">
         <v>13100.28</v>
       </c>
     </row>
-    <row r="684" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="684" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A684" s="24" t="s">
         <v>572</v>
       </c>
       <c r="B684" s="17">
         <v>1514.42</v>
       </c>
       <c r="C684" s="18">
         <v>757.21</v>
       </c>
       <c r="D684" s="18">
         <v>1915.91</v>
       </c>
       <c r="E684" s="18">
         <v>478.97</v>
       </c>
       <c r="F684" s="18">
         <v>278.24</v>
       </c>
       <c r="G684" s="18">
         <v>1792.66</v>
       </c>
     </row>
-    <row r="685" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="685" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A685" s="25" t="s">
         <v>573</v>
       </c>
       <c r="B685" s="19">
         <v>-165645.44</v>
       </c>
       <c r="C685" s="20">
         <v>0</v>
       </c>
       <c r="D685" s="20">
         <v>0</v>
       </c>
       <c r="E685" s="20">
         <v>0</v>
       </c>
       <c r="F685" s="20">
         <v>24855.919999999998</v>
       </c>
       <c r="G685" s="20">
         <v>-140789.51999999999</v>
       </c>
     </row>
-    <row r="686" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="686" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A686" s="23" t="s">
         <v>610</v>
       </c>
       <c r="B686" s="15">
         <v>42502.26</v>
       </c>
       <c r="C686" s="16">
         <v>21251.13</v>
       </c>
       <c r="D686" s="16">
         <v>110515.23</v>
       </c>
       <c r="E686" s="16">
         <v>27628.799999999999</v>
       </c>
       <c r="F686" s="16">
         <v>-6377.67</v>
       </c>
       <c r="G686" s="16">
         <v>36124.589999999997</v>
       </c>
     </row>
-    <row r="687" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="687" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A687" s="23" t="s">
         <v>618</v>
       </c>
       <c r="B687" s="15">
         <v>45614.91</v>
       </c>
       <c r="C687" s="16">
         <v>22807.45</v>
       </c>
       <c r="D687" s="16">
         <v>118608.8</v>
       </c>
       <c r="E687" s="16">
         <v>29652.2</v>
       </c>
       <c r="F687" s="16">
         <v>-6844.75</v>
       </c>
       <c r="G687" s="16">
         <v>38770.160000000003</v>
       </c>
     </row>
-    <row r="688" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="688" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A688" s="23" t="s">
         <v>574</v>
       </c>
       <c r="B688" s="15">
         <v>70819.73</v>
       </c>
       <c r="C688" s="16">
         <v>35409.86</v>
       </c>
       <c r="D688" s="16">
         <v>184146.88</v>
       </c>
       <c r="E688" s="16">
         <v>46036.72</v>
       </c>
       <c r="F688" s="16">
         <v>-10626.86</v>
       </c>
       <c r="G688" s="16">
         <v>60192.87</v>
       </c>
     </row>
-    <row r="689" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="689" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A689" s="24" t="s">
         <v>611</v>
       </c>
       <c r="B689" s="17">
         <v>6708.54</v>
       </c>
       <c r="C689" s="18">
         <v>3354.27</v>
       </c>
       <c r="D689" s="18">
         <v>17443.669999999998</v>
       </c>
       <c r="E689" s="18">
         <v>4360.91</v>
       </c>
       <c r="F689" s="18">
         <v>-1006.64</v>
       </c>
       <c r="G689" s="18">
         <v>5701.9</v>
       </c>
     </row>
-    <row r="690" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="690" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A690" s="25" t="s">
         <v>575</v>
       </c>
       <c r="B690" s="19">
         <v>-258879.42</v>
       </c>
       <c r="C690" s="20">
         <v>0</v>
       </c>
       <c r="D690" s="20">
         <v>0</v>
       </c>
       <c r="E690" s="20">
         <v>0</v>
       </c>
       <c r="F690" s="20">
         <v>-13515.06</v>
       </c>
       <c r="G690" s="20">
         <v>-272394.48</v>
       </c>
     </row>
-    <row r="691" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="691" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A691" s="23" t="s">
         <v>576</v>
       </c>
       <c r="B691" s="15">
         <v>971.02</v>
       </c>
       <c r="C691" s="16">
         <v>485.51</v>
       </c>
       <c r="D691" s="16">
         <v>1739.26</v>
       </c>
       <c r="E691" s="16">
         <v>434.81</v>
       </c>
       <c r="F691" s="16">
         <v>50.7</v>
       </c>
       <c r="G691" s="16">
         <v>1021.72</v>
       </c>
     </row>
-    <row r="692" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="692" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A692" s="23" t="s">
         <v>577</v>
       </c>
       <c r="B692" s="15">
         <v>4359.78</v>
       </c>
       <c r="C692" s="16">
         <v>2179.89</v>
       </c>
       <c r="D692" s="16">
         <v>7809.13</v>
       </c>
       <c r="E692" s="16">
         <v>1952.28</v>
       </c>
       <c r="F692" s="16">
         <v>227.61</v>
       </c>
       <c r="G692" s="16">
         <v>4587.3900000000003</v>
       </c>
     </row>
-    <row r="693" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="693" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A693" s="23" t="s">
         <v>578</v>
       </c>
       <c r="B693" s="15">
         <v>217511.42</v>
       </c>
       <c r="C693" s="16">
         <v>108755.71</v>
       </c>
       <c r="D693" s="16">
         <v>389601.26</v>
       </c>
       <c r="E693" s="16">
         <v>97400.31</v>
       </c>
       <c r="F693" s="16">
         <v>11355.4</v>
       </c>
       <c r="G693" s="16">
         <v>228866.82</v>
       </c>
     </row>
-    <row r="694" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="694" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A694" s="23" t="s">
         <v>628</v>
       </c>
       <c r="B694" s="15">
         <v>22553.91</v>
       </c>
       <c r="C694" s="16">
         <v>11276.95</v>
       </c>
       <c r="D694" s="16">
         <v>40398.019999999997</v>
       </c>
       <c r="E694" s="16">
         <v>10099.5</v>
       </c>
       <c r="F694" s="16">
         <v>1177.45</v>
       </c>
       <c r="G694" s="16">
         <v>23731.360000000001</v>
       </c>
     </row>
-    <row r="695" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="695" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A695" s="23" t="s">
         <v>579</v>
       </c>
       <c r="B695" s="15">
         <v>3403.51</v>
       </c>
       <c r="C695" s="16">
         <v>1701.75</v>
       </c>
       <c r="D695" s="16">
         <v>6096.28</v>
       </c>
       <c r="E695" s="16">
         <v>1524.07</v>
       </c>
       <c r="F695" s="16">
         <v>177.68</v>
       </c>
       <c r="G695" s="16">
         <v>3581.19</v>
       </c>
     </row>
-    <row r="696" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="696" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A696" s="23" t="s">
         <v>580</v>
       </c>
       <c r="B696" s="15">
         <v>154.55000000000001</v>
       </c>
       <c r="C696" s="16">
         <v>77.27</v>
       </c>
       <c r="D696" s="16">
         <v>276.83</v>
       </c>
       <c r="E696" s="16">
         <v>69.2</v>
       </c>
       <c r="F696" s="16">
         <v>8.07</v>
       </c>
       <c r="G696" s="16">
         <v>162.62</v>
       </c>
     </row>
-    <row r="697" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="697" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A697" s="24" t="s">
         <v>581</v>
       </c>
       <c r="B697" s="17">
         <v>9925.23</v>
       </c>
       <c r="C697" s="18">
         <v>4962.6099999999997</v>
       </c>
       <c r="D697" s="18">
         <v>17777.84</v>
       </c>
       <c r="E697" s="18">
         <v>4444.46</v>
       </c>
       <c r="F697" s="18">
         <v>518.15</v>
       </c>
       <c r="G697" s="18">
         <v>10443.379999999999</v>
       </c>
     </row>
-    <row r="698" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="698" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A698" s="25" t="s">
         <v>582</v>
       </c>
       <c r="B698" s="19">
         <v>-69648.38</v>
       </c>
       <c r="C698" s="20">
         <v>0</v>
       </c>
       <c r="D698" s="20">
         <v>0</v>
       </c>
       <c r="E698" s="20">
         <v>0</v>
       </c>
       <c r="F698" s="20">
         <v>-9380.36</v>
       </c>
       <c r="G698" s="20">
         <v>-79028.740000000005</v>
       </c>
     </row>
-    <row r="699" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="699" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A699" s="23" t="s">
         <v>659</v>
       </c>
       <c r="B699" s="15">
         <v>583.88</v>
       </c>
       <c r="C699" s="16">
         <v>291.94</v>
       </c>
       <c r="D699" s="16">
         <v>853.21</v>
       </c>
       <c r="E699" s="16">
         <v>213.3</v>
       </c>
       <c r="F699" s="16">
         <v>78.64</v>
       </c>
       <c r="G699" s="16">
         <v>662.52</v>
       </c>
     </row>
-    <row r="700" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="700" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A700" s="23" t="s">
         <v>583</v>
       </c>
       <c r="B700" s="15">
         <v>36109.46</v>
       </c>
       <c r="C700" s="16">
         <v>18054.73</v>
       </c>
       <c r="D700" s="16">
         <v>52765.79</v>
       </c>
       <c r="E700" s="16">
         <v>13191.44</v>
       </c>
       <c r="F700" s="16">
         <v>4863.29</v>
       </c>
       <c r="G700" s="16">
         <v>40972.75</v>
       </c>
     </row>
-    <row r="701" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="701" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A701" s="23" t="s">
         <v>584</v>
       </c>
       <c r="B701" s="15">
         <v>3559.85</v>
       </c>
       <c r="C701" s="16">
         <v>1779.92</v>
       </c>
       <c r="D701" s="16">
         <v>5201.92</v>
       </c>
       <c r="E701" s="16">
         <v>1300.48</v>
       </c>
       <c r="F701" s="16">
         <v>479.44</v>
       </c>
       <c r="G701" s="16">
         <v>4039.29</v>
       </c>
     </row>
-    <row r="702" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="702" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A702" s="24" t="s">
         <v>585</v>
       </c>
       <c r="B702" s="17">
         <v>29395.19</v>
       </c>
       <c r="C702" s="18">
         <v>14697.59</v>
       </c>
       <c r="D702" s="18">
         <v>42954.41</v>
       </c>
       <c r="E702" s="18">
         <v>10738.6</v>
       </c>
       <c r="F702" s="18">
         <v>3958.99</v>
       </c>
       <c r="G702" s="18">
         <v>33354.18</v>
       </c>
     </row>
-    <row r="703" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="703" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A703" s="25" t="s">
         <v>586</v>
       </c>
       <c r="B703" s="19">
         <v>-239214.91</v>
       </c>
       <c r="C703" s="20">
         <v>0</v>
       </c>
       <c r="D703" s="20">
         <v>0</v>
       </c>
       <c r="E703" s="20">
         <v>0</v>
       </c>
       <c r="F703" s="20">
         <v>9171.9599999999991</v>
       </c>
       <c r="G703" s="20">
         <v>-230042.95</v>
       </c>
     </row>
-    <row r="704" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="704" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A704" s="23" t="s">
         <v>587</v>
       </c>
       <c r="B704" s="15">
         <v>1448.02</v>
       </c>
       <c r="C704" s="16">
         <v>724.01</v>
       </c>
       <c r="D704" s="16">
         <v>3118.12</v>
       </c>
       <c r="E704" s="16">
         <v>779.53</v>
       </c>
       <c r="F704" s="16">
         <v>-55.52</v>
       </c>
       <c r="G704" s="16">
         <v>1392.5</v>
       </c>
     </row>
-    <row r="705" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="705" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A705" s="23" t="s">
         <v>588</v>
       </c>
       <c r="B705" s="15">
         <v>3643.1</v>
       </c>
       <c r="C705" s="16">
         <v>1821.55</v>
       </c>
       <c r="D705" s="16">
         <v>7844.93</v>
       </c>
       <c r="E705" s="16">
         <v>1961.23</v>
       </c>
       <c r="F705" s="16">
         <v>-139.68</v>
       </c>
       <c r="G705" s="16">
         <v>3503.42</v>
       </c>
     </row>
-    <row r="706" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="706" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A706" s="23" t="s">
         <v>649</v>
       </c>
       <c r="B706" s="15">
         <v>479.07</v>
       </c>
       <c r="C706" s="16">
         <v>239.53</v>
       </c>
       <c r="D706" s="16">
         <v>1031.6199999999999</v>
       </c>
       <c r="E706" s="16">
         <v>257.89999999999998</v>
       </c>
       <c r="F706" s="16">
         <v>-18.37</v>
       </c>
       <c r="G706" s="16">
         <v>460.7</v>
       </c>
     </row>
-    <row r="707" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="707" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A707" s="23" t="s">
         <v>589</v>
       </c>
       <c r="B707" s="15">
         <v>1594.74</v>
       </c>
       <c r="C707" s="16">
         <v>797.37</v>
       </c>
       <c r="D707" s="16">
         <v>3434.07</v>
       </c>
       <c r="E707" s="16">
         <v>858.51</v>
       </c>
       <c r="F707" s="16">
         <v>-61.14</v>
       </c>
       <c r="G707" s="16">
         <v>1533.6</v>
       </c>
     </row>
-    <row r="708" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="708" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A708" s="23" t="s">
         <v>590</v>
       </c>
       <c r="B708" s="15">
         <v>1281.31</v>
       </c>
       <c r="C708" s="16">
         <v>640.65</v>
       </c>
       <c r="D708" s="16">
         <v>2759.14</v>
       </c>
       <c r="E708" s="16">
         <v>689.78</v>
       </c>
       <c r="F708" s="16">
         <v>-49.13</v>
       </c>
       <c r="G708" s="16">
         <v>1232.18</v>
       </c>
     </row>
-    <row r="709" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="709" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A709" s="23" t="s">
         <v>635</v>
       </c>
       <c r="B709" s="15">
         <v>1010.98</v>
       </c>
       <c r="C709" s="16">
         <v>505.49</v>
       </c>
       <c r="D709" s="16">
         <v>2177.02</v>
       </c>
       <c r="E709" s="16">
         <v>544.25</v>
       </c>
       <c r="F709" s="16">
         <v>-38.76</v>
       </c>
       <c r="G709" s="16">
         <v>972.22</v>
       </c>
     </row>
-    <row r="710" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="710" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A710" s="23" t="s">
         <v>591</v>
       </c>
       <c r="B710" s="15">
         <v>1117.95</v>
       </c>
       <c r="C710" s="16">
         <v>558.97</v>
       </c>
       <c r="D710" s="16">
         <v>2407.36</v>
       </c>
       <c r="E710" s="16">
         <v>601.84</v>
       </c>
       <c r="F710" s="16">
         <v>-42.87</v>
       </c>
       <c r="G710" s="16">
         <v>1075.08</v>
       </c>
     </row>
-    <row r="711" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="711" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A711" s="23" t="s">
         <v>592</v>
       </c>
       <c r="B711" s="15">
         <v>2802.02</v>
       </c>
       <c r="C711" s="16">
         <v>1401.01</v>
       </c>
       <c r="D711" s="16">
         <v>6033.78</v>
       </c>
       <c r="E711" s="16">
         <v>1508.44</v>
       </c>
       <c r="F711" s="16">
         <v>-107.43</v>
       </c>
       <c r="G711" s="16">
         <v>2694.59</v>
       </c>
     </row>
-    <row r="712" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="712" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A712" s="24" t="s">
         <v>593</v>
       </c>
       <c r="B712" s="17">
         <v>225837.72</v>
       </c>
       <c r="C712" s="18">
         <v>112918.86</v>
       </c>
       <c r="D712" s="18">
         <v>486311.69</v>
       </c>
       <c r="E712" s="18">
         <v>121577.92</v>
       </c>
       <c r="F712" s="18">
         <v>-8659.06</v>
       </c>
       <c r="G712" s="18">
         <v>217178.66</v>
       </c>
     </row>
-    <row r="713" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="713" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A713" s="25" t="s">
         <v>594</v>
       </c>
       <c r="B713" s="19">
         <v>-38112.9</v>
       </c>
       <c r="C713" s="20">
         <v>0</v>
       </c>
       <c r="D713" s="20">
         <v>0</v>
       </c>
       <c r="E713" s="20">
         <v>0</v>
       </c>
       <c r="F713" s="20">
         <v>-9530.5400000000009</v>
       </c>
       <c r="G713" s="20">
         <v>-47643.44</v>
       </c>
     </row>
-    <row r="714" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="714" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A714" s="23" t="s">
         <v>595</v>
       </c>
       <c r="B714" s="15">
         <v>5493.37</v>
       </c>
       <c r="C714" s="16">
         <v>2746.68</v>
       </c>
       <c r="D714" s="16">
         <v>5492.03</v>
       </c>
       <c r="E714" s="16">
         <v>1373</v>
       </c>
       <c r="F714" s="16">
         <v>1373.68</v>
       </c>
       <c r="G714" s="16">
         <v>6867.05</v>
       </c>
     </row>
-    <row r="715" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="715" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A715" s="23" t="s">
         <v>596</v>
       </c>
       <c r="B715" s="15">
         <v>3363.33</v>
       </c>
       <c r="C715" s="16">
         <v>1681.66</v>
       </c>
       <c r="D715" s="16">
         <v>3362.52</v>
       </c>
       <c r="E715" s="16">
         <v>840.63</v>
       </c>
       <c r="F715" s="16">
         <v>841.03</v>
       </c>
       <c r="G715" s="16">
         <v>4204.3599999999997</v>
       </c>
     </row>
-    <row r="716" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="716" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A716" s="23" t="s">
         <v>597</v>
       </c>
       <c r="B716" s="15">
         <v>12035.43</v>
       </c>
       <c r="C716" s="16">
         <v>6017.71</v>
       </c>
       <c r="D716" s="16">
         <v>12032.5</v>
       </c>
       <c r="E716" s="16">
         <v>3008.12</v>
       </c>
       <c r="F716" s="16">
         <v>3009.59</v>
       </c>
       <c r="G716" s="16">
         <v>15045.02</v>
       </c>
     </row>
-    <row r="717" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="717" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A717" s="24" t="s">
         <v>598</v>
       </c>
       <c r="B717" s="17">
         <v>17220.77</v>
       </c>
       <c r="C717" s="18">
         <v>8610.3799999999992</v>
       </c>
       <c r="D717" s="18">
         <v>17216.580000000002</v>
       </c>
       <c r="E717" s="18">
         <v>4304.1400000000003</v>
       </c>
       <c r="F717" s="18">
         <v>4306.24</v>
       </c>
       <c r="G717" s="18">
         <v>21527.01</v>
       </c>
     </row>
-    <row r="718" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="718" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A718" s="25" t="s">
         <v>599</v>
       </c>
       <c r="B718" s="19">
         <v>-13666.72</v>
       </c>
       <c r="C718" s="20">
         <v>0</v>
       </c>
       <c r="D718" s="20">
         <v>0</v>
       </c>
       <c r="E718" s="20">
         <v>0</v>
       </c>
       <c r="F718" s="20">
         <v>-1517.84</v>
       </c>
       <c r="G718" s="20">
         <v>-15184.56</v>
       </c>
     </row>
-    <row r="719" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="719" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A719" s="27" t="s">
         <v>600</v>
       </c>
       <c r="B719" s="15">
         <v>13666.72</v>
       </c>
       <c r="C719" s="16">
         <v>6833.36</v>
       </c>
       <c r="D719" s="16">
         <v>21262.1</v>
       </c>
       <c r="E719" s="16">
         <v>5315.52</v>
       </c>
       <c r="F719" s="16">
         <v>1517.84</v>
       </c>
       <c r="G719" s="16">
         <v>15184.56</v>
       </c>
     </row>
-    <row r="720" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="720" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A720" s="3" t="s">
         <v>602</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.23" right="0.23" top="0.5" bottom="0.49" header="0.3" footer="0.3"/>
   <pageSetup fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>