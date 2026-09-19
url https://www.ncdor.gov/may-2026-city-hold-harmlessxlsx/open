--- v0 (2026-08-05)
+++ v1 (2026-09-19)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr hidePivotFieldList="1" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Private\Tax Admin\Distribution Unit\Sales &amp; Use\S&amp;U Downloads\FY 25-26\11-May 2026\Website\Web Docs\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{449F98AC-6124-4606-A26B-87ACF3A6346A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F1C01500-FDD4-4B40-BB16-B77F4388BA39}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-26310" yWindow="-990" windowWidth="21600" windowHeight="11295" xr2:uid="{74CFBE31-186B-4642-87A4-4CFD6A2E19EC}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{74CFBE31-186B-4642-87A4-4CFD6A2E19EC}"/>
   </bookViews>
   <sheets>
     <sheet name="City Hold Harmless" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'City Hold Harmless'!$6:$6</definedName>
   </definedNames>
   <calcPr calcId="191029" calcOnSave="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -2965,16521 +2965,16521 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{83FEFE29-2220-4C36-BE0F-30048A1DC113}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G720"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="28.42578125" style="2" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="16.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="28.44140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="20.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="17.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="18.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="16.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="21" style="1" bestFit="1" customWidth="1"/>
-    <col min="8" max="16384" width="8.7109375" style="2"/>
+    <col min="8" max="16384" width="8.6640625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="5" customFormat="1" ht="24" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:7" s="5" customFormat="1" ht="23.4" x14ac:dyDescent="0.45">
       <c r="A1" s="11" t="s">
         <v>668</v>
       </c>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
         <v>605</v>
       </c>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A3" s="2" t="s">
         <v>660</v>
       </c>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A4" s="2" t="s">
         <v>667</v>
       </c>
     </row>
-    <row r="5" spans="1:7" ht="19.5" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:7" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A5" s="12" t="s">
         <v>601</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
     </row>
-    <row r="6" spans="1:7" ht="63" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:7" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A6" s="7" t="s">
         <v>604</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>662</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>663</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>664</v>
       </c>
       <c r="E6" s="9" t="s">
         <v>665</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>666</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>603</v>
       </c>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A7" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="13">
         <v>-694568.63</v>
       </c>
       <c r="C7" s="14">
         <v>0</v>
       </c>
       <c r="D7" s="14">
         <v>0</v>
       </c>
       <c r="E7" s="14">
         <v>0</v>
       </c>
       <c r="F7" s="14">
         <v>-24274.1</v>
       </c>
       <c r="G7" s="14">
         <v>-718842.73</v>
       </c>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A8" s="23" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="15">
         <v>5950.68</v>
       </c>
       <c r="C8" s="16">
         <v>2975.34</v>
       </c>
       <c r="D8" s="16">
         <v>11069.5</v>
       </c>
       <c r="E8" s="16">
         <v>2767.37</v>
       </c>
       <c r="F8" s="16">
         <v>207.97</v>
       </c>
       <c r="G8" s="16">
         <v>6158.65</v>
       </c>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A9" s="23" t="s">
         <v>606</v>
       </c>
       <c r="B9" s="15">
         <v>334679.96999999997</v>
       </c>
       <c r="C9" s="16">
         <v>167339.98000000001</v>
       </c>
       <c r="D9" s="16">
         <v>622573.73</v>
       </c>
       <c r="E9" s="16">
         <v>155643.43</v>
       </c>
       <c r="F9" s="16">
         <v>11696.55</v>
       </c>
       <c r="G9" s="16">
         <v>346376.52</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A10" s="23" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="15">
         <v>64867.25</v>
       </c>
       <c r="C10" s="16">
         <v>32433.62</v>
       </c>
       <c r="D10" s="16">
         <v>120666.46</v>
       </c>
       <c r="E10" s="16">
         <v>30166.61</v>
       </c>
       <c r="F10" s="16">
         <v>2267.0100000000002</v>
       </c>
       <c r="G10" s="16">
         <v>67134.259999999995</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A11" s="23" t="s">
         <v>607</v>
       </c>
       <c r="B11" s="15">
         <v>26553.23</v>
       </c>
       <c r="C11" s="16">
         <v>13276.61</v>
       </c>
       <c r="D11" s="16">
         <v>49394.49</v>
       </c>
       <c r="E11" s="16">
         <v>12348.62</v>
       </c>
       <c r="F11" s="16">
         <v>927.99</v>
       </c>
       <c r="G11" s="16">
         <v>27481.22</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A12" s="23" t="s">
         <v>3</v>
       </c>
       <c r="B12" s="15">
         <v>117737.51</v>
       </c>
       <c r="C12" s="16">
         <v>58868.75</v>
       </c>
       <c r="D12" s="16">
         <v>219016.04</v>
       </c>
       <c r="E12" s="16">
         <v>54754.01</v>
       </c>
       <c r="F12" s="16">
         <v>4114.74</v>
       </c>
       <c r="G12" s="16">
         <v>121852.25</v>
       </c>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A13" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="15">
         <v>19629.43</v>
       </c>
       <c r="C13" s="16">
         <v>9814.7099999999991</v>
       </c>
       <c r="D13" s="16">
         <v>36514.78</v>
       </c>
       <c r="E13" s="16">
         <v>9128.69</v>
       </c>
       <c r="F13" s="16">
         <v>686.02</v>
       </c>
       <c r="G13" s="16">
         <v>20315.45</v>
       </c>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A14" s="23" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="15">
         <v>14466.16</v>
       </c>
       <c r="C14" s="16">
         <v>7233.08</v>
       </c>
       <c r="D14" s="16">
         <v>26910.05</v>
       </c>
       <c r="E14" s="16">
         <v>6727.51</v>
       </c>
       <c r="F14" s="16">
         <v>505.57</v>
       </c>
       <c r="G14" s="16">
         <v>14971.73</v>
       </c>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A15" s="23" t="s">
         <v>608</v>
       </c>
       <c r="B15" s="15">
         <v>91437.49</v>
       </c>
       <c r="C15" s="16">
         <v>45718.74</v>
       </c>
       <c r="D15" s="16">
         <v>170092.59</v>
       </c>
       <c r="E15" s="16">
         <v>42523.14</v>
       </c>
       <c r="F15" s="16">
         <v>3195.6</v>
       </c>
       <c r="G15" s="16">
         <v>94633.09</v>
       </c>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A16" s="23" t="s">
         <v>6</v>
       </c>
       <c r="B16" s="15">
         <v>3357.77</v>
       </c>
       <c r="C16" s="16">
         <v>1678.88</v>
       </c>
       <c r="D16" s="16">
         <v>6246.14</v>
       </c>
       <c r="E16" s="16">
         <v>1561.53</v>
       </c>
       <c r="F16" s="16">
         <v>117.35</v>
       </c>
       <c r="G16" s="16">
         <v>3475.12</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="17">
         <v>15889.14</v>
       </c>
       <c r="C17" s="18">
         <v>7944.57</v>
       </c>
       <c r="D17" s="18">
         <v>29557.08</v>
       </c>
       <c r="E17" s="18">
         <v>7389.27</v>
       </c>
       <c r="F17" s="18">
         <v>555.29999999999995</v>
       </c>
       <c r="G17" s="18">
         <v>16444.439999999999</v>
       </c>
     </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A18" s="25" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="19">
         <v>-20368.45</v>
       </c>
       <c r="C18" s="20">
         <v>0</v>
       </c>
       <c r="D18" s="20">
         <v>0</v>
       </c>
       <c r="E18" s="20">
         <v>0</v>
       </c>
       <c r="F18" s="20">
         <v>-5040.71</v>
       </c>
       <c r="G18" s="20">
         <v>-25409.16</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="17">
         <v>20368.45</v>
       </c>
       <c r="C19" s="18">
         <v>10184.219999999999</v>
       </c>
       <c r="D19" s="18">
         <v>20574.05</v>
       </c>
       <c r="E19" s="18">
         <v>5143.51</v>
       </c>
       <c r="F19" s="18">
         <v>5040.71</v>
       </c>
       <c r="G19" s="18">
         <v>25409.16</v>
       </c>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A20" s="25" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="15">
         <v>-15795.77</v>
       </c>
       <c r="C20" s="16">
         <v>0</v>
       </c>
       <c r="D20" s="16">
         <v>0</v>
       </c>
       <c r="E20" s="16">
         <v>0</v>
       </c>
       <c r="F20" s="16">
         <v>-2514.19</v>
       </c>
       <c r="G20" s="16">
         <v>-18309.96</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="24" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="15">
         <v>15795.77</v>
       </c>
       <c r="C21" s="16">
         <v>7897.88</v>
       </c>
       <c r="D21" s="16">
         <v>21534.79</v>
       </c>
       <c r="E21" s="16">
         <v>5383.69</v>
       </c>
       <c r="F21" s="16">
         <v>2514.19</v>
       </c>
       <c r="G21" s="16">
         <v>18309.96</v>
       </c>
     </row>
-    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A22" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="19">
         <v>-56937.38</v>
       </c>
       <c r="C22" s="20">
         <v>0</v>
       </c>
       <c r="D22" s="20">
         <v>0</v>
       </c>
       <c r="E22" s="20">
         <v>0</v>
       </c>
       <c r="F22" s="20">
         <v>-12141.25</v>
       </c>
       <c r="G22" s="20">
         <v>-69078.63</v>
       </c>
     </row>
-    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A23" s="23" t="s">
         <v>13</v>
       </c>
       <c r="B23" s="15">
         <v>2927.65</v>
       </c>
       <c r="C23" s="16">
         <v>1463.82</v>
       </c>
       <c r="D23" s="16">
         <v>3358.15</v>
       </c>
       <c r="E23" s="16">
         <v>839.53</v>
       </c>
       <c r="F23" s="16">
         <v>624.29</v>
       </c>
       <c r="G23" s="16">
         <v>3551.94</v>
       </c>
     </row>
-    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A24" s="23" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="15">
         <v>2604.5500000000002</v>
       </c>
       <c r="C24" s="16">
         <v>1302.27</v>
       </c>
       <c r="D24" s="16">
         <v>2987.55</v>
       </c>
       <c r="E24" s="16">
         <v>746.88</v>
       </c>
       <c r="F24" s="16">
         <v>555.39</v>
       </c>
       <c r="G24" s="16">
         <v>3159.94</v>
       </c>
     </row>
-    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A25" s="23" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="15">
         <v>1008.84</v>
       </c>
       <c r="C25" s="16">
         <v>504.42</v>
       </c>
       <c r="D25" s="16">
         <v>1157.19</v>
       </c>
       <c r="E25" s="16">
         <v>289.29000000000002</v>
       </c>
       <c r="F25" s="16">
         <v>215.13</v>
       </c>
       <c r="G25" s="16">
         <v>1223.97</v>
       </c>
     </row>
-    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A26" s="23" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="15">
         <v>2182.54</v>
       </c>
       <c r="C26" s="16">
         <v>1091.27</v>
       </c>
       <c r="D26" s="16">
         <v>2503.48</v>
       </c>
       <c r="E26" s="16">
         <v>625.87</v>
       </c>
       <c r="F26" s="16">
         <v>465.4</v>
       </c>
       <c r="G26" s="16">
         <v>2647.94</v>
       </c>
     </row>
-    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A27" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="15">
         <v>2617.7399999999998</v>
       </c>
       <c r="C27" s="16">
         <v>1308.8699999999999</v>
       </c>
       <c r="D27" s="16">
         <v>3002.67</v>
       </c>
       <c r="E27" s="16">
         <v>750.66</v>
       </c>
       <c r="F27" s="16">
         <v>558.21</v>
       </c>
       <c r="G27" s="16">
         <v>3175.95</v>
       </c>
     </row>
-    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A28" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="15">
         <v>12508.42</v>
       </c>
       <c r="C28" s="16">
         <v>6254.21</v>
       </c>
       <c r="D28" s="16">
         <v>14347.75</v>
       </c>
       <c r="E28" s="16">
         <v>3586.93</v>
       </c>
       <c r="F28" s="16">
         <v>2667.28</v>
       </c>
       <c r="G28" s="16">
         <v>15175.7</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="17">
         <v>33087.64</v>
       </c>
       <c r="C29" s="18">
         <v>16543.82</v>
       </c>
       <c r="D29" s="18">
         <v>37953.11</v>
       </c>
       <c r="E29" s="18">
         <v>9488.27</v>
       </c>
       <c r="F29" s="18">
         <v>7055.55</v>
       </c>
       <c r="G29" s="18">
         <v>40143.19</v>
       </c>
     </row>
-    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A30" s="25" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="19">
         <v>-24942.49</v>
       </c>
       <c r="C30" s="20">
         <v>0</v>
       </c>
       <c r="D30" s="20">
         <v>0</v>
       </c>
       <c r="E30" s="20">
         <v>0</v>
       </c>
       <c r="F30" s="20">
         <v>-1035.82</v>
       </c>
       <c r="G30" s="20">
         <v>-25978.31</v>
       </c>
     </row>
-    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A31" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="15">
         <v>13061.32</v>
       </c>
       <c r="C31" s="16">
         <v>6530.66</v>
       </c>
       <c r="D31" s="16">
         <v>23953.01</v>
       </c>
       <c r="E31" s="16">
         <v>5988.25</v>
       </c>
       <c r="F31" s="16">
         <v>542.41</v>
       </c>
       <c r="G31" s="16">
         <v>13603.73</v>
       </c>
     </row>
-    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A32" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="15">
         <v>996.74</v>
       </c>
       <c r="C32" s="16">
         <v>498.37</v>
       </c>
       <c r="D32" s="16">
         <v>1827.9</v>
       </c>
       <c r="E32" s="16">
         <v>456.97</v>
       </c>
       <c r="F32" s="16">
         <v>41.4</v>
       </c>
       <c r="G32" s="16">
         <v>1038.1400000000001</v>
       </c>
     </row>
-    <row r="33" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A33" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="17">
         <v>10884.43</v>
       </c>
       <c r="C33" s="18">
         <v>5442.21</v>
       </c>
       <c r="D33" s="18">
         <v>19960.830000000002</v>
       </c>
       <c r="E33" s="18">
         <v>4990.2</v>
       </c>
       <c r="F33" s="18">
         <v>452.01</v>
       </c>
       <c r="G33" s="18">
         <v>11336.44</v>
       </c>
     </row>
-    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A34" s="25" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="19">
         <v>-29316.89</v>
       </c>
       <c r="C34" s="20">
         <v>0</v>
       </c>
       <c r="D34" s="20">
         <v>0</v>
       </c>
       <c r="E34" s="20">
         <v>0</v>
       </c>
       <c r="F34" s="20">
         <v>3468.82</v>
       </c>
       <c r="G34" s="20">
         <v>-25848.07</v>
       </c>
     </row>
-    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A35" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="15">
         <v>10832.81</v>
       </c>
       <c r="C35" s="16">
         <v>5416.4</v>
       </c>
       <c r="D35" s="16">
         <v>26792.67</v>
       </c>
       <c r="E35" s="16">
         <v>6698.16</v>
       </c>
       <c r="F35" s="16">
         <v>-1281.76</v>
       </c>
       <c r="G35" s="16">
         <v>9551.0499999999993</v>
       </c>
     </row>
-    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A36" s="23" t="s">
         <v>609</v>
       </c>
       <c r="B36" s="15">
         <v>570.6</v>
       </c>
       <c r="C36" s="16">
         <v>285.3</v>
       </c>
       <c r="D36" s="16">
         <v>1411.27</v>
       </c>
       <c r="E36" s="16">
         <v>352.81</v>
       </c>
       <c r="F36" s="16">
         <v>-67.510000000000005</v>
       </c>
       <c r="G36" s="16">
         <v>503.09</v>
       </c>
     </row>
-    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A37" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="15">
         <v>2247.83</v>
       </c>
       <c r="C37" s="16">
         <v>1123.9100000000001</v>
       </c>
       <c r="D37" s="16">
         <v>5559.53</v>
       </c>
       <c r="E37" s="16">
         <v>1389.88</v>
       </c>
       <c r="F37" s="16">
         <v>-265.97000000000003</v>
       </c>
       <c r="G37" s="16">
         <v>1981.86</v>
       </c>
     </row>
-    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A38" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="15">
         <v>4755.0200000000004</v>
       </c>
       <c r="C38" s="16">
         <v>2377.5100000000002</v>
       </c>
       <c r="D38" s="16">
         <v>11760.53</v>
       </c>
       <c r="E38" s="16">
         <v>2940.13</v>
       </c>
       <c r="F38" s="16">
         <v>-562.62</v>
       </c>
       <c r="G38" s="16">
         <v>4192.3999999999996</v>
       </c>
     </row>
-    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A39" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B39" s="15">
         <v>925.07</v>
       </c>
       <c r="C39" s="16">
         <v>462.53</v>
       </c>
       <c r="D39" s="16">
         <v>2287.9699999999998</v>
       </c>
       <c r="E39" s="16">
         <v>571.99</v>
       </c>
       <c r="F39" s="16">
         <v>-109.46</v>
       </c>
       <c r="G39" s="16">
         <v>815.61</v>
       </c>
     </row>
-    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A40" s="23" t="s">
         <v>29</v>
       </c>
       <c r="B40" s="15">
         <v>6198.82</v>
       </c>
       <c r="C40" s="16">
         <v>3099.41</v>
       </c>
       <c r="D40" s="16">
         <v>15331.47</v>
       </c>
       <c r="E40" s="16">
         <v>3832.86</v>
       </c>
       <c r="F40" s="16">
         <v>-733.45</v>
       </c>
       <c r="G40" s="16">
         <v>5465.37</v>
       </c>
     </row>
-    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A41" s="23" t="s">
         <v>610</v>
       </c>
       <c r="B41" s="15">
         <v>363.12</v>
       </c>
       <c r="C41" s="16">
         <v>181.56</v>
       </c>
       <c r="D41" s="16">
         <v>898.09</v>
       </c>
       <c r="E41" s="16">
         <v>224.52</v>
       </c>
       <c r="F41" s="16">
         <v>-42.96</v>
       </c>
       <c r="G41" s="16">
         <v>320.16000000000003</v>
       </c>
     </row>
-    <row r="42" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A42" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="17">
         <v>3423.62</v>
       </c>
       <c r="C42" s="18">
         <v>1711.81</v>
       </c>
       <c r="D42" s="18">
         <v>8467.6</v>
       </c>
       <c r="E42" s="18">
         <v>2116.9</v>
       </c>
       <c r="F42" s="18">
         <v>-405.09</v>
       </c>
       <c r="G42" s="18">
         <v>3018.53</v>
       </c>
     </row>
-    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A43" s="25" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="19">
         <v>-98701.73</v>
       </c>
       <c r="C43" s="20">
         <v>0</v>
       </c>
       <c r="D43" s="20">
         <v>0</v>
       </c>
       <c r="E43" s="20">
         <v>0</v>
       </c>
       <c r="F43" s="20">
         <v>-4557.8900000000003</v>
       </c>
       <c r="G43" s="20">
         <v>-103259.62</v>
       </c>
     </row>
-    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A44" s="23" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="15">
         <v>3365.67</v>
       </c>
       <c r="C44" s="16">
         <v>1682.83</v>
       </c>
       <c r="D44" s="16">
         <v>6109.65</v>
       </c>
       <c r="E44" s="16">
         <v>1527.41</v>
       </c>
       <c r="F44" s="16">
         <v>155.41999999999999</v>
       </c>
       <c r="G44" s="16">
         <v>3521.09</v>
       </c>
     </row>
-    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A45" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B45" s="15">
         <v>1810.57</v>
       </c>
       <c r="C45" s="16">
         <v>905.28</v>
       </c>
       <c r="D45" s="16">
         <v>3286.7</v>
       </c>
       <c r="E45" s="16">
         <v>821.67</v>
       </c>
       <c r="F45" s="16">
         <v>83.61</v>
       </c>
       <c r="G45" s="16">
         <v>1894.18</v>
       </c>
     </row>
-    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A46" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B46" s="15">
         <v>10352.48</v>
       </c>
       <c r="C46" s="16">
         <v>5176.24</v>
       </c>
       <c r="D46" s="16">
         <v>18792.71</v>
       </c>
       <c r="E46" s="16">
         <v>4698.17</v>
       </c>
       <c r="F46" s="16">
         <v>478.07</v>
       </c>
       <c r="G46" s="16">
         <v>10830.55</v>
       </c>
     </row>
-    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A47" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B47" s="15">
         <v>5574.42</v>
       </c>
       <c r="C47" s="16">
         <v>2787.21</v>
       </c>
       <c r="D47" s="16">
         <v>10119.16</v>
       </c>
       <c r="E47" s="16">
         <v>2529.79</v>
       </c>
       <c r="F47" s="16">
         <v>257.42</v>
       </c>
       <c r="G47" s="16">
         <v>5831.84</v>
       </c>
     </row>
-    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A48" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B48" s="15">
         <v>1202.03</v>
       </c>
       <c r="C48" s="16">
         <v>601.01</v>
       </c>
       <c r="D48" s="16">
         <v>2182.04</v>
       </c>
       <c r="E48" s="16">
         <v>545.51</v>
       </c>
       <c r="F48" s="16">
         <v>55.5</v>
       </c>
       <c r="G48" s="16">
         <v>1257.53</v>
       </c>
     </row>
-    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A49" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B49" s="15">
         <v>73511.67</v>
       </c>
       <c r="C49" s="16">
         <v>36755.83</v>
       </c>
       <c r="D49" s="16">
         <v>133444.73000000001</v>
       </c>
       <c r="E49" s="16">
         <v>33361.18</v>
       </c>
       <c r="F49" s="16">
         <v>3394.65</v>
       </c>
       <c r="G49" s="16">
         <v>76906.320000000007</v>
       </c>
     </row>
-    <row r="50" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A50" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B50" s="17">
         <v>2884.89</v>
       </c>
       <c r="C50" s="18">
         <v>1442.44</v>
       </c>
       <c r="D50" s="18">
         <v>5236.8999999999996</v>
       </c>
       <c r="E50" s="18">
         <v>1309.22</v>
       </c>
       <c r="F50" s="18">
         <v>133.22</v>
       </c>
       <c r="G50" s="18">
         <v>3018.11</v>
       </c>
     </row>
-    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A51" s="25" t="s">
         <v>39</v>
       </c>
       <c r="B51" s="19">
         <v>-36949.58</v>
       </c>
       <c r="C51" s="20">
         <v>0</v>
       </c>
       <c r="D51" s="20">
         <v>0</v>
       </c>
       <c r="E51" s="20">
         <v>0</v>
       </c>
       <c r="F51" s="20">
         <v>-10228.290000000001</v>
       </c>
       <c r="G51" s="20">
         <v>-47177.87</v>
       </c>
     </row>
-    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A52" s="23" t="s">
         <v>40</v>
       </c>
       <c r="B52" s="15">
         <v>1128.44</v>
       </c>
       <c r="C52" s="16">
         <v>564.22</v>
       </c>
       <c r="D52" s="16">
         <v>1007.39</v>
       </c>
       <c r="E52" s="16">
         <v>251.84</v>
       </c>
       <c r="F52" s="16">
         <v>312.38</v>
       </c>
       <c r="G52" s="16">
         <v>1440.82</v>
       </c>
     </row>
-    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A53" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B53" s="15">
         <v>4715.25</v>
       </c>
       <c r="C53" s="16">
         <v>2357.62</v>
       </c>
       <c r="D53" s="16">
         <v>4209.45</v>
       </c>
       <c r="E53" s="16">
         <v>1052.3599999999999</v>
       </c>
       <c r="F53" s="16">
         <v>1305.26</v>
       </c>
       <c r="G53" s="16">
         <v>6020.51</v>
       </c>
     </row>
-    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A54" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B54" s="15">
         <v>1356.82</v>
       </c>
       <c r="C54" s="16">
         <v>678.41</v>
       </c>
       <c r="D54" s="16">
         <v>1211.27</v>
       </c>
       <c r="E54" s="16">
         <v>302.81</v>
       </c>
       <c r="F54" s="16">
         <v>375.6</v>
       </c>
       <c r="G54" s="16">
         <v>1732.42</v>
       </c>
     </row>
-    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A55" s="23" t="s">
         <v>43</v>
       </c>
       <c r="B55" s="15">
         <v>1323.22</v>
       </c>
       <c r="C55" s="16">
         <v>661.61</v>
       </c>
       <c r="D55" s="16">
         <v>1181.28</v>
       </c>
       <c r="E55" s="16">
         <v>295.32</v>
       </c>
       <c r="F55" s="16">
         <v>366.29</v>
       </c>
       <c r="G55" s="16">
         <v>1689.51</v>
       </c>
     </row>
-    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A56" s="23" t="s">
         <v>44</v>
       </c>
       <c r="B56" s="15">
         <v>2740.49</v>
       </c>
       <c r="C56" s="16">
         <v>1370.24</v>
       </c>
       <c r="D56" s="16">
         <v>2446.5300000000002</v>
       </c>
       <c r="E56" s="16">
         <v>611.63</v>
       </c>
       <c r="F56" s="16">
         <v>758.61</v>
       </c>
       <c r="G56" s="16">
         <v>3499.1</v>
       </c>
     </row>
-    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A57" s="23" t="s">
         <v>45</v>
       </c>
       <c r="B57" s="15">
         <v>1182.18</v>
       </c>
       <c r="C57" s="16">
         <v>591.09</v>
       </c>
       <c r="D57" s="16">
         <v>1055.3699999999999</v>
       </c>
       <c r="E57" s="16">
         <v>263.83999999999997</v>
       </c>
       <c r="F57" s="16">
         <v>327.25</v>
       </c>
       <c r="G57" s="16">
         <v>1509.43</v>
       </c>
     </row>
-    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A58" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B58" s="15">
         <v>1135.1500000000001</v>
       </c>
       <c r="C58" s="16">
         <v>567.57000000000005</v>
       </c>
       <c r="D58" s="16">
         <v>1013.38</v>
       </c>
       <c r="E58" s="16">
         <v>253.34</v>
       </c>
       <c r="F58" s="16">
         <v>314.23</v>
       </c>
       <c r="G58" s="16">
         <v>1449.38</v>
       </c>
     </row>
-    <row r="59" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A59" s="24" t="s">
         <v>47</v>
       </c>
       <c r="B59" s="17">
         <v>23368.03</v>
       </c>
       <c r="C59" s="18">
         <v>11684.01</v>
       </c>
       <c r="D59" s="18">
         <v>20861.37</v>
       </c>
       <c r="E59" s="18">
         <v>5215.34</v>
       </c>
       <c r="F59" s="18">
         <v>6468.67</v>
       </c>
       <c r="G59" s="18">
         <v>29836.7</v>
       </c>
     </row>
-    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A60" s="25" t="s">
         <v>48</v>
       </c>
       <c r="B60" s="19">
         <v>-36055.72</v>
       </c>
       <c r="C60" s="20">
         <v>0</v>
       </c>
       <c r="D60" s="20">
         <v>0</v>
       </c>
       <c r="E60" s="20">
         <v>0</v>
       </c>
       <c r="F60" s="20">
         <v>-7593.6</v>
       </c>
       <c r="G60" s="20">
         <v>-43649.32</v>
       </c>
     </row>
-    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A61" s="23" t="s">
         <v>49</v>
       </c>
       <c r="B61" s="15">
         <v>5866.41</v>
       </c>
       <c r="C61" s="16">
         <v>2933.2</v>
       </c>
       <c r="D61" s="16">
         <v>6790.78</v>
       </c>
       <c r="E61" s="16">
         <v>1697.69</v>
       </c>
       <c r="F61" s="16">
         <v>1235.51</v>
       </c>
       <c r="G61" s="16">
         <v>7101.92</v>
       </c>
     </row>
-    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A62" s="23" t="s">
         <v>50</v>
       </c>
       <c r="B62" s="15">
         <v>3260.37</v>
       </c>
       <c r="C62" s="16">
         <v>1630.18</v>
       </c>
       <c r="D62" s="16">
         <v>3774.1</v>
       </c>
       <c r="E62" s="16">
         <v>943.52</v>
       </c>
       <c r="F62" s="16">
         <v>686.66</v>
       </c>
       <c r="G62" s="16">
         <v>3947.03</v>
       </c>
     </row>
-    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A63" s="23" t="s">
         <v>51</v>
       </c>
       <c r="B63" s="15">
         <v>808.28</v>
       </c>
       <c r="C63" s="16">
         <v>404.14</v>
       </c>
       <c r="D63" s="16">
         <v>935.64</v>
       </c>
       <c r="E63" s="16">
         <v>233.91</v>
       </c>
       <c r="F63" s="16">
         <v>170.23</v>
       </c>
       <c r="G63" s="16">
         <v>978.51</v>
       </c>
     </row>
-    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A64" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B64" s="15">
         <v>766.68</v>
       </c>
       <c r="C64" s="16">
         <v>383.34</v>
       </c>
       <c r="D64" s="16">
         <v>887.49</v>
       </c>
       <c r="E64" s="16">
         <v>221.87</v>
       </c>
       <c r="F64" s="16">
         <v>161.47</v>
       </c>
       <c r="G64" s="16">
         <v>928.15</v>
       </c>
     </row>
-    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A65" s="23" t="s">
         <v>53</v>
       </c>
       <c r="B65" s="15">
         <v>17972.96</v>
       </c>
       <c r="C65" s="16">
         <v>8986.48</v>
       </c>
       <c r="D65" s="16">
         <v>20804.97</v>
       </c>
       <c r="E65" s="16">
         <v>5201.24</v>
       </c>
       <c r="F65" s="16">
         <v>3785.24</v>
       </c>
       <c r="G65" s="16">
         <v>21758.2</v>
       </c>
     </row>
-    <row r="66" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A66" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B66" s="15">
         <v>445.15</v>
       </c>
       <c r="C66" s="16">
         <v>222.57</v>
       </c>
       <c r="D66" s="16">
         <v>515.29999999999995</v>
       </c>
       <c r="E66" s="16">
         <v>128.82</v>
       </c>
       <c r="F66" s="16">
         <v>93.75</v>
       </c>
       <c r="G66" s="16">
         <v>538.9</v>
       </c>
     </row>
-    <row r="67" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A67" s="24" t="s">
         <v>55</v>
       </c>
       <c r="B67" s="17">
         <v>6935.87</v>
       </c>
       <c r="C67" s="18">
         <v>3467.93</v>
       </c>
       <c r="D67" s="18">
         <v>8028.76</v>
       </c>
       <c r="E67" s="18">
         <v>2007.19</v>
       </c>
       <c r="F67" s="18">
         <v>1460.74</v>
       </c>
       <c r="G67" s="18">
         <v>8396.61</v>
       </c>
     </row>
-    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A68" s="25" t="s">
         <v>56</v>
       </c>
       <c r="B68" s="19">
         <v>-637359.18999999994</v>
       </c>
       <c r="C68" s="20">
         <v>0</v>
       </c>
       <c r="D68" s="20">
         <v>0</v>
       </c>
       <c r="E68" s="20">
         <v>0</v>
       </c>
       <c r="F68" s="20">
         <v>25413.13</v>
       </c>
       <c r="G68" s="20">
         <v>-611946.06000000006</v>
       </c>
     </row>
-    <row r="69" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A69" s="23" t="s">
         <v>57</v>
       </c>
       <c r="B69" s="15">
         <v>2224.35</v>
       </c>
       <c r="C69" s="16">
         <v>1112.17</v>
       </c>
       <c r="D69" s="16">
         <v>4803.46</v>
       </c>
       <c r="E69" s="16">
         <v>1200.8599999999999</v>
       </c>
       <c r="F69" s="16">
         <v>-88.69</v>
       </c>
       <c r="G69" s="16">
         <v>2135.66</v>
       </c>
     </row>
-    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A70" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B70" s="15">
         <v>21719.31</v>
       </c>
       <c r="C70" s="16">
         <v>10859.65</v>
       </c>
       <c r="D70" s="16">
         <v>46902.65</v>
       </c>
       <c r="E70" s="16">
         <v>11725.66</v>
       </c>
       <c r="F70" s="16">
         <v>-866.01</v>
       </c>
       <c r="G70" s="16">
         <v>20853.3</v>
       </c>
     </row>
-    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A71" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B71" s="15">
         <v>48852.78</v>
       </c>
       <c r="C71" s="16">
         <v>24426.39</v>
       </c>
       <c r="D71" s="16">
         <v>105497.11</v>
       </c>
       <c r="E71" s="16">
         <v>26374.27</v>
       </c>
       <c r="F71" s="16">
         <v>-1947.88</v>
       </c>
       <c r="G71" s="16">
         <v>46904.9</v>
       </c>
     </row>
-    <row r="72" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A72" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B72" s="15">
         <v>1426.95</v>
       </c>
       <c r="C72" s="16">
         <v>713.47</v>
       </c>
       <c r="D72" s="16">
         <v>3081.47</v>
       </c>
       <c r="E72" s="16">
         <v>770.36</v>
       </c>
       <c r="F72" s="16">
         <v>-56.89</v>
       </c>
       <c r="G72" s="16">
         <v>1370.06</v>
       </c>
     </row>
-    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A73" s="23" t="s">
         <v>61</v>
       </c>
       <c r="B73" s="15">
         <v>18459.7</v>
       </c>
       <c r="C73" s="16">
         <v>9229.85</v>
       </c>
       <c r="D73" s="16">
         <v>39863.550000000003</v>
       </c>
       <c r="E73" s="16">
         <v>9965.8799999999992</v>
       </c>
       <c r="F73" s="16">
         <v>-736.03</v>
       </c>
       <c r="G73" s="16">
         <v>17723.669999999998</v>
       </c>
     </row>
-    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A74" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B74" s="15">
         <v>40605.699999999997</v>
       </c>
       <c r="C74" s="16">
         <v>20302.849999999999</v>
       </c>
       <c r="D74" s="16">
         <v>87687.62</v>
       </c>
       <c r="E74" s="16">
         <v>21921.9</v>
       </c>
       <c r="F74" s="16">
         <v>-1619.05</v>
       </c>
       <c r="G74" s="16">
         <v>38986.65</v>
       </c>
     </row>
-    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A75" s="23" t="s">
         <v>63</v>
       </c>
       <c r="B75" s="15">
         <v>2972.91</v>
       </c>
       <c r="C75" s="16">
         <v>1486.45</v>
       </c>
       <c r="D75" s="16">
         <v>6419.97</v>
       </c>
       <c r="E75" s="16">
         <v>1604.99</v>
       </c>
       <c r="F75" s="16">
         <v>-118.54</v>
       </c>
       <c r="G75" s="16">
         <v>2854.37</v>
       </c>
     </row>
-    <row r="76" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A76" s="23" t="s">
         <v>64</v>
       </c>
       <c r="B76" s="15">
         <v>7652.54</v>
       </c>
       <c r="C76" s="16">
         <v>3826.27</v>
       </c>
       <c r="D76" s="16">
         <v>16525.580000000002</v>
       </c>
       <c r="E76" s="16">
         <v>4131.3900000000003</v>
       </c>
       <c r="F76" s="16">
         <v>-305.12</v>
       </c>
       <c r="G76" s="16">
         <v>7347.42</v>
       </c>
     </row>
-    <row r="77" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A77" s="23" t="s">
         <v>65</v>
       </c>
       <c r="B77" s="15">
         <v>231288.17</v>
       </c>
       <c r="C77" s="16">
         <v>115644.08</v>
       </c>
       <c r="D77" s="16">
         <v>499464.58</v>
       </c>
       <c r="E77" s="16">
         <v>124866.14</v>
       </c>
       <c r="F77" s="16">
         <v>-9222.06</v>
       </c>
       <c r="G77" s="16">
         <v>222066.11</v>
       </c>
     </row>
-    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A78" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B78" s="15">
         <v>11842.43</v>
       </c>
       <c r="C78" s="16">
         <v>5921.21</v>
       </c>
       <c r="D78" s="16">
         <v>25573.599999999999</v>
       </c>
       <c r="E78" s="16">
         <v>6393.4</v>
       </c>
       <c r="F78" s="16">
         <v>-472.19</v>
       </c>
       <c r="G78" s="16">
         <v>11370.24</v>
       </c>
     </row>
-    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A79" s="23" t="s">
         <v>67</v>
       </c>
       <c r="B79" s="15">
         <v>6659.2</v>
       </c>
       <c r="C79" s="16">
         <v>3329.6</v>
       </c>
       <c r="D79" s="16">
         <v>14380.48</v>
       </c>
       <c r="E79" s="16">
         <v>3595.12</v>
       </c>
       <c r="F79" s="16">
         <v>-265.52</v>
       </c>
       <c r="G79" s="16">
         <v>6393.68</v>
       </c>
     </row>
-    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A80" s="23" t="s">
         <v>68</v>
       </c>
       <c r="B80" s="15">
         <v>69781.62</v>
       </c>
       <c r="C80" s="16">
         <v>34890.81</v>
       </c>
       <c r="D80" s="16">
         <v>150692.73000000001</v>
       </c>
       <c r="E80" s="16">
         <v>37673.18</v>
       </c>
       <c r="F80" s="16">
         <v>-2782.37</v>
       </c>
       <c r="G80" s="16">
         <v>66999.25</v>
       </c>
     </row>
-    <row r="81" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A81" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B81" s="15">
         <v>7358.73</v>
       </c>
       <c r="C81" s="16">
         <v>3679.36</v>
       </c>
       <c r="D81" s="16">
         <v>15891.1</v>
       </c>
       <c r="E81" s="16">
         <v>3972.77</v>
       </c>
       <c r="F81" s="16">
         <v>-293.41000000000003</v>
       </c>
       <c r="G81" s="16">
         <v>7065.32</v>
       </c>
     </row>
-    <row r="82" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A82" s="23" t="s">
         <v>70</v>
       </c>
       <c r="B82" s="15">
         <v>57701.34</v>
       </c>
       <c r="C82" s="16">
         <v>28850.67</v>
       </c>
       <c r="D82" s="16">
         <v>124605.48</v>
       </c>
       <c r="E82" s="16">
         <v>31151.37</v>
       </c>
       <c r="F82" s="16">
         <v>-2300.6999999999998</v>
       </c>
       <c r="G82" s="16">
         <v>55400.639999999999</v>
       </c>
     </row>
-    <row r="83" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A83" s="23" t="s">
         <v>71</v>
       </c>
       <c r="B83" s="15">
         <v>2021.49</v>
       </c>
       <c r="C83" s="16">
         <v>1010.74</v>
       </c>
       <c r="D83" s="16">
         <v>4365.3900000000003</v>
       </c>
       <c r="E83" s="16">
         <v>1091.3399999999999</v>
       </c>
       <c r="F83" s="16">
         <v>-80.599999999999994</v>
       </c>
       <c r="G83" s="16">
         <v>1940.89</v>
       </c>
     </row>
-    <row r="84" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A84" s="23" t="s">
         <v>72</v>
       </c>
       <c r="B84" s="15">
         <v>36191.81</v>
       </c>
       <c r="C84" s="16">
         <v>18095.900000000001</v>
       </c>
       <c r="D84" s="16">
         <v>78155.87</v>
       </c>
       <c r="E84" s="16">
         <v>19538.96</v>
       </c>
       <c r="F84" s="16">
         <v>-1443.06</v>
       </c>
       <c r="G84" s="16">
         <v>34748.75</v>
       </c>
     </row>
-    <row r="85" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A85" s="23" t="s">
         <v>73</v>
       </c>
       <c r="B85" s="15">
         <v>33149.089999999997</v>
       </c>
       <c r="C85" s="16">
         <v>16574.54</v>
       </c>
       <c r="D85" s="16">
         <v>71585.149999999994</v>
       </c>
       <c r="E85" s="16">
         <v>17896.28</v>
       </c>
       <c r="F85" s="16">
         <v>-1321.74</v>
       </c>
       <c r="G85" s="16">
         <v>31827.35</v>
       </c>
     </row>
-    <row r="86" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A86" s="23" t="s">
         <v>74</v>
       </c>
       <c r="B86" s="15">
         <v>33351.949999999997</v>
       </c>
       <c r="C86" s="16">
         <v>16675.97</v>
       </c>
       <c r="D86" s="16">
         <v>72023.22</v>
       </c>
       <c r="E86" s="16">
         <v>18005.8</v>
       </c>
       <c r="F86" s="16">
         <v>-1329.83</v>
       </c>
       <c r="G86" s="16">
         <v>32022.12</v>
       </c>
     </row>
-    <row r="87" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A87" s="24" t="s">
         <v>75</v>
       </c>
       <c r="B87" s="17">
         <v>4099.12</v>
       </c>
       <c r="C87" s="18">
         <v>2049.56</v>
       </c>
       <c r="D87" s="18">
         <v>8852.01</v>
       </c>
       <c r="E87" s="18">
         <v>2213</v>
       </c>
       <c r="F87" s="18">
         <v>-163.44</v>
       </c>
       <c r="G87" s="18">
         <v>3935.68</v>
       </c>
     </row>
-    <row r="88" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A88" s="25" t="s">
         <v>76</v>
       </c>
       <c r="B88" s="19">
         <v>-675016.7</v>
       </c>
       <c r="C88" s="20">
         <v>0</v>
       </c>
       <c r="D88" s="20">
         <v>0</v>
       </c>
       <c r="E88" s="20">
         <v>0</v>
       </c>
       <c r="F88" s="20">
         <v>85893.81</v>
       </c>
       <c r="G88" s="20">
         <v>-589122.89</v>
       </c>
     </row>
-    <row r="89" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A89" s="23" t="s">
         <v>77</v>
       </c>
       <c r="B89" s="15">
         <v>552306.75</v>
       </c>
       <c r="C89" s="16">
         <v>276153.37</v>
       </c>
       <c r="D89" s="16">
         <v>1385730.84</v>
       </c>
       <c r="E89" s="16">
         <v>346432.71</v>
       </c>
       <c r="F89" s="16">
         <v>-70279.34</v>
       </c>
       <c r="G89" s="16">
         <v>482027.41</v>
       </c>
     </row>
-    <row r="90" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A90" s="23" t="s">
         <v>78</v>
       </c>
       <c r="B90" s="15">
         <v>20446.57</v>
       </c>
       <c r="C90" s="16">
         <v>10223.280000000001</v>
       </c>
       <c r="D90" s="16">
         <v>51300.2</v>
       </c>
       <c r="E90" s="16">
         <v>12825.05</v>
       </c>
       <c r="F90" s="16">
         <v>-2601.77</v>
       </c>
       <c r="G90" s="16">
         <v>17844.8</v>
       </c>
     </row>
-    <row r="91" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A91" s="23" t="s">
         <v>79</v>
       </c>
       <c r="B91" s="15">
         <v>35996.639999999999</v>
       </c>
       <c r="C91" s="16">
         <v>17998.32</v>
       </c>
       <c r="D91" s="16">
         <v>90315.12</v>
       </c>
       <c r="E91" s="16">
         <v>22578.78</v>
       </c>
       <c r="F91" s="16">
         <v>-4580.46</v>
       </c>
       <c r="G91" s="16">
         <v>31416.18</v>
       </c>
     </row>
-    <row r="92" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A92" s="23" t="s">
         <v>80</v>
       </c>
       <c r="B92" s="15">
         <v>8322.57</v>
       </c>
       <c r="C92" s="16">
         <v>4161.28</v>
       </c>
       <c r="D92" s="16">
         <v>20881.22</v>
       </c>
       <c r="E92" s="16">
         <v>5220.3</v>
       </c>
       <c r="F92" s="16">
         <v>-1059.02</v>
       </c>
       <c r="G92" s="16">
         <v>7263.55</v>
       </c>
     </row>
-    <row r="93" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A93" s="23" t="s">
         <v>81</v>
       </c>
       <c r="B93" s="15">
         <v>28965</v>
       </c>
       <c r="C93" s="16">
         <v>14482.5</v>
       </c>
       <c r="D93" s="16">
         <v>72672.84</v>
       </c>
       <c r="E93" s="16">
         <v>18168.21</v>
       </c>
       <c r="F93" s="16">
         <v>-3685.71</v>
       </c>
       <c r="G93" s="16">
         <v>25279.29</v>
       </c>
     </row>
-    <row r="94" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="94" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A94" s="24" t="s">
         <v>82</v>
       </c>
       <c r="B94" s="17">
         <v>28979.17</v>
       </c>
       <c r="C94" s="18">
         <v>14489.58</v>
       </c>
       <c r="D94" s="18">
         <v>72708.38</v>
       </c>
       <c r="E94" s="18">
         <v>18177.09</v>
       </c>
       <c r="F94" s="18">
         <v>-3687.51</v>
       </c>
       <c r="G94" s="18">
         <v>25291.66</v>
       </c>
     </row>
-    <row r="95" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A95" s="25" t="s">
         <v>83</v>
       </c>
       <c r="B95" s="19">
         <v>-224551.91</v>
       </c>
       <c r="C95" s="20">
         <v>0</v>
       </c>
       <c r="D95" s="20">
         <v>0</v>
       </c>
       <c r="E95" s="20">
         <v>0</v>
       </c>
       <c r="F95" s="20">
         <v>-37501.519999999997</v>
       </c>
       <c r="G95" s="20">
         <v>-262053.43</v>
       </c>
     </row>
-    <row r="96" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A96" s="23" t="s">
         <v>84</v>
       </c>
       <c r="B96" s="15">
         <v>10808.99</v>
       </c>
       <c r="C96" s="16">
         <v>5404.49</v>
       </c>
       <c r="D96" s="16">
         <v>14397.31</v>
       </c>
       <c r="E96" s="16">
         <v>3599.32</v>
       </c>
       <c r="F96" s="16">
         <v>1805.17</v>
       </c>
       <c r="G96" s="16">
         <v>12614.16</v>
       </c>
     </row>
-    <row r="97" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A97" s="23" t="s">
         <v>85</v>
       </c>
       <c r="B97" s="15">
         <v>12289.22</v>
       </c>
       <c r="C97" s="16">
         <v>6144.61</v>
       </c>
       <c r="D97" s="16">
         <v>16368.94</v>
       </c>
       <c r="E97" s="16">
         <v>4092.23</v>
       </c>
       <c r="F97" s="16">
         <v>2052.38</v>
       </c>
       <c r="G97" s="16">
         <v>14341.6</v>
       </c>
     </row>
-    <row r="98" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A98" s="23" t="s">
         <v>86</v>
       </c>
       <c r="B98" s="15">
         <v>10836.53</v>
       </c>
       <c r="C98" s="16">
         <v>5418.26</v>
       </c>
       <c r="D98" s="16">
         <v>14434</v>
       </c>
       <c r="E98" s="16">
         <v>3608.5</v>
       </c>
       <c r="F98" s="16">
         <v>1809.76</v>
       </c>
       <c r="G98" s="16">
         <v>12646.29</v>
       </c>
     </row>
-    <row r="99" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A99" s="23" t="s">
         <v>611</v>
       </c>
       <c r="B99" s="15">
         <v>612.72</v>
       </c>
       <c r="C99" s="16">
         <v>306.36</v>
       </c>
       <c r="D99" s="16">
         <v>816.13</v>
       </c>
       <c r="E99" s="16">
         <v>204.03</v>
       </c>
       <c r="F99" s="16">
         <v>102.33</v>
       </c>
       <c r="G99" s="16">
         <v>715.05</v>
       </c>
     </row>
-    <row r="100" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A100" s="23" t="s">
         <v>87</v>
       </c>
       <c r="B100" s="15">
         <v>11704.04</v>
       </c>
       <c r="C100" s="16">
         <v>5852.02</v>
       </c>
       <c r="D100" s="16">
         <v>15589.5</v>
       </c>
       <c r="E100" s="16">
         <v>3897.37</v>
       </c>
       <c r="F100" s="16">
         <v>1954.65</v>
       </c>
       <c r="G100" s="16">
         <v>13658.69</v>
       </c>
     </row>
-    <row r="101" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A101" s="23" t="s">
         <v>612</v>
       </c>
       <c r="B101" s="15">
         <v>5259.95</v>
       </c>
       <c r="C101" s="16">
         <v>2629.97</v>
       </c>
       <c r="D101" s="16">
         <v>7006.13</v>
       </c>
       <c r="E101" s="16">
         <v>1751.53</v>
       </c>
       <c r="F101" s="16">
         <v>878.44</v>
       </c>
       <c r="G101" s="16">
         <v>6138.39</v>
       </c>
     </row>
-    <row r="102" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A102" s="23" t="s">
         <v>88</v>
       </c>
       <c r="B102" s="15">
         <v>125343.13</v>
       </c>
       <c r="C102" s="16">
         <v>62671.56</v>
       </c>
       <c r="D102" s="16">
         <v>166954.04999999999</v>
       </c>
       <c r="E102" s="16">
         <v>41738.51</v>
       </c>
       <c r="F102" s="16">
         <v>20933.05</v>
       </c>
       <c r="G102" s="16">
         <v>146276.18</v>
       </c>
     </row>
-    <row r="103" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A103" s="23" t="s">
         <v>613</v>
       </c>
       <c r="B103" s="15">
         <v>4488.83</v>
       </c>
       <c r="C103" s="16">
         <v>2244.41</v>
       </c>
       <c r="D103" s="16">
         <v>5979.02</v>
       </c>
       <c r="E103" s="16">
         <v>1494.75</v>
       </c>
       <c r="F103" s="16">
         <v>749.66</v>
       </c>
       <c r="G103" s="16">
         <v>5238.49</v>
       </c>
     </row>
-    <row r="104" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A104" s="23" t="s">
         <v>89</v>
       </c>
       <c r="B104" s="15">
         <v>8764.2800000000007</v>
       </c>
       <c r="C104" s="16">
         <v>4382.1400000000003</v>
       </c>
       <c r="D104" s="16">
         <v>11673.81</v>
       </c>
       <c r="E104" s="16">
         <v>2918.45</v>
       </c>
       <c r="F104" s="16">
         <v>1463.69</v>
       </c>
       <c r="G104" s="16">
         <v>10227.969999999999</v>
       </c>
     </row>
-    <row r="105" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="105" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A105" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B105" s="17">
         <v>34444.22</v>
       </c>
       <c r="C105" s="18">
         <v>17222.11</v>
       </c>
       <c r="D105" s="18">
         <v>45878.879999999997</v>
       </c>
       <c r="E105" s="18">
         <v>11469.72</v>
       </c>
       <c r="F105" s="18">
         <v>5752.39</v>
       </c>
       <c r="G105" s="18">
         <v>40196.61</v>
       </c>
     </row>
-    <row r="106" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A106" s="25" t="s">
         <v>91</v>
       </c>
       <c r="B106" s="19">
         <v>-878611.89</v>
       </c>
       <c r="C106" s="20">
         <v>0</v>
       </c>
       <c r="D106" s="20">
         <v>0</v>
       </c>
       <c r="E106" s="20">
         <v>0</v>
       </c>
       <c r="F106" s="20">
         <v>46741.07</v>
       </c>
       <c r="G106" s="20">
         <v>-831870.82</v>
       </c>
     </row>
-    <row r="107" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A107" s="23" t="s">
         <v>92</v>
       </c>
       <c r="B107" s="15">
         <v>524381.25</v>
       </c>
       <c r="C107" s="16">
         <v>262190.62</v>
       </c>
       <c r="D107" s="16">
         <v>1160348.31</v>
       </c>
       <c r="E107" s="16">
         <v>290087.07</v>
       </c>
       <c r="F107" s="16">
         <v>-27896.45</v>
       </c>
       <c r="G107" s="16">
         <v>496484.8</v>
       </c>
     </row>
-    <row r="108" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A108" s="23" t="s">
         <v>93</v>
       </c>
       <c r="B108" s="15">
         <v>101956.78</v>
       </c>
       <c r="C108" s="16">
         <v>50978.39</v>
       </c>
       <c r="D108" s="16">
         <v>225609.46</v>
       </c>
       <c r="E108" s="16">
         <v>56402.36</v>
       </c>
       <c r="F108" s="16">
         <v>-5423.97</v>
       </c>
       <c r="G108" s="16">
         <v>96532.81</v>
       </c>
     </row>
-    <row r="109" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A109" s="23" t="s">
         <v>614</v>
       </c>
       <c r="B109" s="15">
         <v>11.19</v>
       </c>
       <c r="C109" s="16">
         <v>5.59</v>
       </c>
       <c r="D109" s="16">
         <v>24.77</v>
       </c>
       <c r="E109" s="16">
         <v>6.19</v>
       </c>
       <c r="F109" s="16">
         <v>-0.6</v>
       </c>
       <c r="G109" s="16">
         <v>10.59</v>
       </c>
     </row>
-    <row r="110" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A110" s="23" t="s">
         <v>615</v>
       </c>
       <c r="B110" s="15">
         <v>233276.64</v>
       </c>
       <c r="C110" s="16">
         <v>116638.32</v>
       </c>
       <c r="D110" s="16">
         <v>516193.43</v>
       </c>
       <c r="E110" s="16">
         <v>129048.35</v>
       </c>
       <c r="F110" s="16">
         <v>-12410.03</v>
       </c>
       <c r="G110" s="16">
         <v>220866.61</v>
       </c>
     </row>
-    <row r="111" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A111" s="23" t="s">
         <v>616</v>
       </c>
       <c r="B111" s="15">
         <v>2691.54</v>
       </c>
       <c r="C111" s="16">
         <v>1345.77</v>
       </c>
       <c r="D111" s="16">
         <v>5955.82</v>
       </c>
       <c r="E111" s="16">
         <v>1488.95</v>
       </c>
       <c r="F111" s="16">
         <v>-143.18</v>
       </c>
       <c r="G111" s="16">
         <v>2548.36</v>
       </c>
     </row>
-    <row r="112" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A112" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B112" s="15">
         <v>10100.83</v>
       </c>
       <c r="C112" s="16">
         <v>5050.41</v>
       </c>
       <c r="D112" s="16">
         <v>22351.07</v>
       </c>
       <c r="E112" s="16">
         <v>5587.76</v>
       </c>
       <c r="F112" s="16">
         <v>-537.35</v>
       </c>
       <c r="G112" s="16">
         <v>9563.48</v>
       </c>
     </row>
-    <row r="113" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="113" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A113" s="24" t="s">
         <v>95</v>
       </c>
       <c r="B113" s="17">
         <v>6193.66</v>
       </c>
       <c r="C113" s="18">
         <v>3096.83</v>
       </c>
       <c r="D113" s="18">
         <v>13705.3</v>
       </c>
       <c r="E113" s="18">
         <v>3426.32</v>
       </c>
       <c r="F113" s="18">
         <v>-329.49</v>
       </c>
       <c r="G113" s="18">
         <v>5864.17</v>
       </c>
     </row>
-    <row r="114" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A114" s="25" t="s">
         <v>96</v>
       </c>
       <c r="B114" s="19">
-        <v>0</v>
+        <v>-252762.93</v>
       </c>
       <c r="C114" s="20">
         <v>0</v>
       </c>
       <c r="D114" s="20">
         <v>0</v>
       </c>
       <c r="E114" s="20">
         <v>0</v>
       </c>
       <c r="F114" s="20">
-        <v>0</v>
+        <v>-35911.01</v>
       </c>
       <c r="G114" s="20">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:7" x14ac:dyDescent="0.25">
+        <v>-288673.94</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A115" s="23" t="s">
         <v>617</v>
       </c>
       <c r="B115" s="15">
-        <v>-252762.93</v>
+        <v>698.14</v>
       </c>
       <c r="C115" s="16">
-        <v>0</v>
+        <v>349.07</v>
       </c>
       <c r="D115" s="16">
-        <v>0</v>
+        <v>999.53</v>
       </c>
       <c r="E115" s="16">
-        <v>0</v>
+        <v>249.88</v>
       </c>
       <c r="F115" s="16">
-        <v>-35911.01</v>
+        <v>99.19</v>
       </c>
       <c r="G115" s="16">
-        <v>-288673.94</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:7" x14ac:dyDescent="0.25">
+        <v>797.33</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A116" s="23" t="s">
         <v>97</v>
       </c>
       <c r="B116" s="15">
-        <v>698.14</v>
+        <v>17176.650000000001</v>
       </c>
       <c r="C116" s="16">
-        <v>349.07</v>
+        <v>8588.32</v>
       </c>
       <c r="D116" s="16">
-        <v>999.53</v>
+        <v>24591.89</v>
       </c>
       <c r="E116" s="16">
-        <v>249.88</v>
+        <v>6147.97</v>
       </c>
       <c r="F116" s="16">
-        <v>99.19</v>
+        <v>2440.35</v>
       </c>
       <c r="G116" s="16">
-        <v>797.33</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:7" x14ac:dyDescent="0.25">
+        <v>19617</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A117" s="23" t="s">
         <v>98</v>
       </c>
       <c r="B117" s="15">
-        <v>17176.650000000001</v>
+        <v>1943.43</v>
       </c>
       <c r="C117" s="16">
-        <v>8588.32</v>
+        <v>971.71</v>
       </c>
       <c r="D117" s="16">
-        <v>24591.89</v>
+        <v>2782.42</v>
       </c>
       <c r="E117" s="16">
-        <v>6147.97</v>
+        <v>695.6</v>
       </c>
       <c r="F117" s="16">
-        <v>2440.35</v>
+        <v>276.11</v>
       </c>
       <c r="G117" s="16">
-        <v>19617</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:7" x14ac:dyDescent="0.25">
+        <v>2219.54</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A118" s="23" t="s">
         <v>99</v>
       </c>
       <c r="B118" s="15">
-        <v>1943.43</v>
+        <v>23409.57</v>
       </c>
       <c r="C118" s="16">
-        <v>971.71</v>
+        <v>11704.78</v>
       </c>
       <c r="D118" s="16">
-        <v>2782.42</v>
+        <v>33515.58</v>
       </c>
       <c r="E118" s="16">
-        <v>695.6</v>
+        <v>8378.89</v>
       </c>
       <c r="F118" s="16">
-        <v>276.11</v>
+        <v>3325.89</v>
       </c>
       <c r="G118" s="16">
-        <v>2219.54</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:7" x14ac:dyDescent="0.25">
+        <v>26735.46</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A119" s="23" t="s">
         <v>100</v>
       </c>
       <c r="B119" s="15">
-        <v>23409.57</v>
+        <v>32365.81</v>
       </c>
       <c r="C119" s="16">
-        <v>11704.78</v>
+        <v>16182.9</v>
       </c>
       <c r="D119" s="16">
-        <v>33515.58</v>
+        <v>46338.27</v>
       </c>
       <c r="E119" s="16">
-        <v>8378.89</v>
+        <v>11584.56</v>
       </c>
       <c r="F119" s="16">
-        <v>3325.89</v>
+        <v>4598.34</v>
       </c>
       <c r="G119" s="16">
-        <v>26735.46</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:7" x14ac:dyDescent="0.25">
+        <v>36964.15</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A120" s="23" t="s">
         <v>611</v>
       </c>
       <c r="B120" s="15">
-        <v>32365.81</v>
+        <v>220.15</v>
       </c>
       <c r="C120" s="16">
-        <v>16182.9</v>
+        <v>110.07</v>
       </c>
       <c r="D120" s="16">
-        <v>46338.27</v>
+        <v>315.19</v>
       </c>
       <c r="E120" s="16">
-        <v>11584.56</v>
+        <v>78.790000000000006</v>
       </c>
       <c r="F120" s="16">
-        <v>4598.34</v>
+        <v>31.28</v>
       </c>
       <c r="G120" s="16">
-        <v>36964.15</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:7" x14ac:dyDescent="0.25">
+        <v>251.43</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A121" s="23" t="s">
         <v>101</v>
       </c>
       <c r="B121" s="15">
-        <v>220.15</v>
+        <v>24441.08</v>
       </c>
       <c r="C121" s="16">
-        <v>110.07</v>
+        <v>12220.54</v>
       </c>
       <c r="D121" s="16">
-        <v>315.19</v>
+        <v>34992.410000000003</v>
       </c>
       <c r="E121" s="16">
-        <v>78.790000000000006</v>
+        <v>8748.1</v>
       </c>
       <c r="F121" s="16">
-        <v>31.28</v>
+        <v>3472.44</v>
       </c>
       <c r="G121" s="16">
-        <v>251.43</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:7" x14ac:dyDescent="0.25">
+        <v>27913.52</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A122" s="23" t="s">
         <v>102</v>
       </c>
       <c r="B122" s="15">
-        <v>24441.08</v>
+        <v>118330.89</v>
       </c>
       <c r="C122" s="16">
-        <v>12220.54</v>
+        <v>59165.440000000002</v>
       </c>
       <c r="D122" s="16">
-        <v>34992.410000000003</v>
+        <v>169414.88</v>
       </c>
       <c r="E122" s="16">
-        <v>8748.1</v>
+        <v>42353.72</v>
       </c>
       <c r="F122" s="16">
-        <v>3472.44</v>
+        <v>16811.72</v>
       </c>
       <c r="G122" s="16">
-        <v>27913.52</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:7" x14ac:dyDescent="0.25">
+        <v>135142.60999999999</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A123" s="23" t="s">
         <v>613</v>
       </c>
       <c r="B123" s="15">
-        <v>118330.89</v>
+        <v>2220.23</v>
       </c>
       <c r="C123" s="16">
-        <v>59165.440000000002</v>
+        <v>1110.1099999999999</v>
       </c>
       <c r="D123" s="16">
-        <v>169414.88</v>
+        <v>3178.72</v>
       </c>
       <c r="E123" s="16">
-        <v>42353.72</v>
+        <v>794.68</v>
       </c>
       <c r="F123" s="16">
-        <v>16811.72</v>
+        <v>315.43</v>
       </c>
       <c r="G123" s="16">
-        <v>135142.60999999999</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:7" x14ac:dyDescent="0.25">
+        <v>2535.66</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A124" s="23" t="s">
         <v>103</v>
       </c>
       <c r="B124" s="15">
-        <v>2220.23</v>
+        <v>0</v>
       </c>
       <c r="C124" s="16">
-        <v>1110.1099999999999</v>
+        <v>0</v>
       </c>
       <c r="D124" s="16">
-        <v>3178.72</v>
+        <v>0</v>
       </c>
       <c r="E124" s="16">
-        <v>794.68</v>
+        <v>0</v>
       </c>
       <c r="F124" s="16">
-        <v>315.43</v>
+        <v>0</v>
       </c>
       <c r="G124" s="16">
-        <v>2535.66</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A125" s="24" t="s">
         <v>104</v>
       </c>
       <c r="B125" s="17">
         <v>31956.98</v>
       </c>
       <c r="C125" s="18">
         <v>15978.49</v>
       </c>
       <c r="D125" s="18">
         <v>45752.95</v>
       </c>
       <c r="E125" s="18">
         <v>11438.23</v>
       </c>
       <c r="F125" s="18">
         <v>4540.26</v>
       </c>
       <c r="G125" s="18">
         <v>36497.24</v>
       </c>
     </row>
-    <row r="126" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A126" s="25" t="s">
         <v>105</v>
       </c>
       <c r="B126" s="19">
         <v>-345.48</v>
       </c>
       <c r="C126" s="20">
         <v>0</v>
       </c>
       <c r="D126" s="20">
         <v>0</v>
       </c>
       <c r="E126" s="20">
         <v>0</v>
       </c>
       <c r="F126" s="20">
         <v>-44.43</v>
       </c>
       <c r="G126" s="20">
         <v>-389.91</v>
       </c>
     </row>
-    <row r="127" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="127" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A127" s="24" t="s">
         <v>618</v>
       </c>
       <c r="B127" s="17">
         <v>345.48</v>
       </c>
       <c r="C127" s="18">
         <v>172.74</v>
       </c>
       <c r="D127" s="18">
         <v>513.26</v>
       </c>
       <c r="E127" s="18">
         <v>128.31</v>
       </c>
       <c r="F127" s="18">
         <v>44.43</v>
       </c>
       <c r="G127" s="18">
         <v>389.91</v>
       </c>
     </row>
-    <row r="128" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A128" s="25" t="s">
         <v>106</v>
       </c>
       <c r="B128" s="19">
         <v>-247292.16</v>
       </c>
       <c r="C128" s="20">
         <v>0</v>
       </c>
       <c r="D128" s="20">
         <v>0</v>
       </c>
       <c r="E128" s="20">
         <v>0</v>
       </c>
       <c r="F128" s="20">
         <v>36559.449999999997</v>
       </c>
       <c r="G128" s="20">
         <v>-210732.71</v>
       </c>
     </row>
-    <row r="129" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A129" s="23" t="s">
         <v>107</v>
       </c>
       <c r="B129" s="15">
         <v>31130.98</v>
       </c>
       <c r="C129" s="16">
         <v>15565.49</v>
       </c>
       <c r="D129" s="16">
         <v>80671.47</v>
       </c>
       <c r="E129" s="16">
         <v>20167.86</v>
       </c>
       <c r="F129" s="16">
         <v>-4602.37</v>
       </c>
       <c r="G129" s="16">
         <v>26528.61</v>
       </c>
     </row>
-    <row r="130" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A130" s="23" t="s">
         <v>108</v>
       </c>
       <c r="B130" s="15">
         <v>42821.82</v>
       </c>
       <c r="C130" s="16">
         <v>21410.91</v>
       </c>
       <c r="D130" s="16">
         <v>110966.63</v>
       </c>
       <c r="E130" s="16">
         <v>27741.65</v>
       </c>
       <c r="F130" s="16">
         <v>-6330.74</v>
       </c>
       <c r="G130" s="16">
         <v>36491.08</v>
       </c>
     </row>
-    <row r="131" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A131" s="23" t="s">
         <v>109</v>
       </c>
       <c r="B131" s="15">
         <v>328.95</v>
       </c>
       <c r="C131" s="16">
         <v>164.47</v>
       </c>
       <c r="D131" s="16">
         <v>852.42</v>
       </c>
       <c r="E131" s="16">
         <v>213.1</v>
       </c>
       <c r="F131" s="16">
         <v>-48.63</v>
       </c>
       <c r="G131" s="16">
         <v>280.32</v>
       </c>
     </row>
-    <row r="132" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A132" s="23" t="s">
         <v>110</v>
       </c>
       <c r="B132" s="15">
         <v>7139.94</v>
       </c>
       <c r="C132" s="16">
         <v>3569.97</v>
       </c>
       <c r="D132" s="16">
         <v>18502.13</v>
       </c>
       <c r="E132" s="16">
         <v>4625.53</v>
       </c>
       <c r="F132" s="16">
         <v>-1055.56</v>
       </c>
       <c r="G132" s="16">
         <v>6084.38</v>
       </c>
     </row>
-    <row r="133" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A133" s="23" t="s">
         <v>111</v>
       </c>
       <c r="B133" s="15">
         <v>5256.75</v>
       </c>
       <c r="C133" s="16">
         <v>2628.37</v>
       </c>
       <c r="D133" s="16">
         <v>13622.11</v>
       </c>
       <c r="E133" s="16">
         <v>3405.52</v>
       </c>
       <c r="F133" s="16">
         <v>-777.15</v>
       </c>
       <c r="G133" s="16">
         <v>4479.6000000000004</v>
       </c>
     </row>
-    <row r="134" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A134" s="23" t="s">
         <v>112</v>
       </c>
       <c r="B134" s="15">
         <v>40317.870000000003</v>
       </c>
       <c r="C134" s="16">
         <v>20158.93</v>
       </c>
       <c r="D134" s="16">
         <v>104477.98</v>
       </c>
       <c r="E134" s="16">
         <v>26119.49</v>
       </c>
       <c r="F134" s="16">
         <v>-5960.56</v>
       </c>
       <c r="G134" s="16">
         <v>34357.31</v>
       </c>
     </row>
-    <row r="135" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A135" s="23" t="s">
         <v>113</v>
       </c>
       <c r="B135" s="15">
         <v>12123.43</v>
       </c>
       <c r="C135" s="16">
         <v>6061.71</v>
       </c>
       <c r="D135" s="16">
         <v>31416.13</v>
       </c>
       <c r="E135" s="16">
         <v>7854.03</v>
       </c>
       <c r="F135" s="16">
         <v>-1792.32</v>
       </c>
       <c r="G135" s="16">
         <v>10331.11</v>
       </c>
     </row>
-    <row r="136" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A136" s="23" t="s">
         <v>114</v>
       </c>
       <c r="B136" s="15">
         <v>71035.95</v>
       </c>
       <c r="C136" s="16">
         <v>35517.97</v>
       </c>
       <c r="D136" s="16">
         <v>184079.5</v>
       </c>
       <c r="E136" s="16">
         <v>46019.87</v>
       </c>
       <c r="F136" s="16">
         <v>-10501.9</v>
       </c>
       <c r="G136" s="16">
         <v>60534.05</v>
       </c>
     </row>
-    <row r="137" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A137" s="23" t="s">
         <v>115</v>
       </c>
       <c r="B137" s="15">
         <v>16219.28</v>
       </c>
       <c r="C137" s="16">
         <v>8109.64</v>
       </c>
       <c r="D137" s="16">
         <v>42029.95</v>
       </c>
       <c r="E137" s="16">
         <v>10507.48</v>
       </c>
       <c r="F137" s="16">
         <v>-2397.84</v>
       </c>
       <c r="G137" s="16">
         <v>13821.44</v>
       </c>
     </row>
-    <row r="138" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A138" s="23" t="s">
         <v>116</v>
       </c>
       <c r="B138" s="15">
         <v>568.23</v>
       </c>
       <c r="C138" s="16">
         <v>284.11</v>
       </c>
       <c r="D138" s="16">
         <v>1472.5</v>
       </c>
       <c r="E138" s="16">
         <v>368.12</v>
       </c>
       <c r="F138" s="16">
         <v>-84.01</v>
       </c>
       <c r="G138" s="16">
         <v>484.22</v>
       </c>
     </row>
-    <row r="139" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="139" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A139" s="24" t="s">
         <v>117</v>
       </c>
       <c r="B139" s="17">
         <v>20348.96</v>
       </c>
       <c r="C139" s="18">
         <v>10174.48</v>
       </c>
       <c r="D139" s="18">
         <v>52731.41</v>
       </c>
       <c r="E139" s="18">
         <v>13182.85</v>
       </c>
       <c r="F139" s="18">
         <v>-3008.37</v>
       </c>
       <c r="G139" s="18">
         <v>17340.59</v>
       </c>
     </row>
-    <row r="140" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A140" s="25" t="s">
         <v>118</v>
       </c>
       <c r="B140" s="19">
         <v>-5615.77</v>
       </c>
       <c r="C140" s="20">
         <v>0</v>
       </c>
       <c r="D140" s="20">
         <v>0</v>
       </c>
       <c r="E140" s="20">
         <v>0</v>
       </c>
       <c r="F140" s="20">
         <v>-1559.69</v>
       </c>
       <c r="G140" s="20">
         <v>-7175.46</v>
       </c>
     </row>
-    <row r="141" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A141" s="23" t="s">
         <v>119</v>
       </c>
       <c r="B141" s="15">
         <v>782.21</v>
       </c>
       <c r="C141" s="16">
         <v>391.1</v>
       </c>
       <c r="D141" s="16">
         <v>695.44</v>
       </c>
       <c r="E141" s="16">
         <v>173.86</v>
       </c>
       <c r="F141" s="16">
         <v>217.24</v>
       </c>
       <c r="G141" s="16">
         <v>999.45</v>
       </c>
     </row>
-    <row r="142" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="142" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A142" s="24" t="s">
         <v>120</v>
       </c>
       <c r="B142" s="17">
         <v>4833.5600000000004</v>
       </c>
       <c r="C142" s="18">
         <v>2416.7800000000002</v>
       </c>
       <c r="D142" s="18">
         <v>4297.3500000000004</v>
       </c>
       <c r="E142" s="18">
         <v>1074.33</v>
       </c>
       <c r="F142" s="18">
         <v>1342.45</v>
       </c>
       <c r="G142" s="18">
         <v>6176.01</v>
       </c>
     </row>
-    <row r="143" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A143" s="25" t="s">
         <v>121</v>
       </c>
       <c r="B143" s="19">
         <v>-492079.21</v>
       </c>
       <c r="C143" s="20">
         <v>0</v>
       </c>
       <c r="D143" s="20">
         <v>0</v>
       </c>
       <c r="E143" s="20">
         <v>0</v>
       </c>
       <c r="F143" s="20">
         <v>38132.22</v>
       </c>
       <c r="G143" s="20">
         <v>-453946.99</v>
       </c>
     </row>
-    <row r="144" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A144" s="23" t="s">
         <v>122</v>
       </c>
       <c r="B144" s="15">
         <v>2810.41</v>
       </c>
       <c r="C144" s="16">
         <v>1405.2</v>
       </c>
       <c r="D144" s="16">
         <v>6491.96</v>
       </c>
       <c r="E144" s="16">
         <v>1622.99</v>
       </c>
       <c r="F144" s="16">
         <v>-217.79</v>
       </c>
       <c r="G144" s="16">
         <v>2592.62</v>
       </c>
     </row>
-    <row r="145" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A145" s="23" t="s">
         <v>123</v>
       </c>
       <c r="B145" s="15">
         <v>4564.68</v>
       </c>
       <c r="C145" s="16">
         <v>2282.34</v>
       </c>
       <c r="D145" s="16">
         <v>10544.27</v>
       </c>
       <c r="E145" s="16">
         <v>2636.06</v>
       </c>
       <c r="F145" s="16">
         <v>-353.72</v>
       </c>
       <c r="G145" s="16">
         <v>4210.96</v>
       </c>
     </row>
-    <row r="146" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A146" s="23" t="s">
         <v>124</v>
       </c>
       <c r="B146" s="15">
         <v>10957.59</v>
       </c>
       <c r="C146" s="16">
         <v>5478.79</v>
       </c>
       <c r="D146" s="16">
         <v>25311.69</v>
       </c>
       <c r="E146" s="16">
         <v>6327.92</v>
       </c>
       <c r="F146" s="16">
         <v>-849.13</v>
       </c>
       <c r="G146" s="16">
         <v>10108.459999999999</v>
       </c>
     </row>
-    <row r="147" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A147" s="23" t="s">
         <v>125</v>
       </c>
       <c r="B147" s="15">
         <v>55016.59</v>
       </c>
       <c r="C147" s="16">
         <v>27508.29</v>
       </c>
       <c r="D147" s="16">
         <v>127086.58</v>
       </c>
       <c r="E147" s="16">
         <v>31771.64</v>
       </c>
       <c r="F147" s="16">
         <v>-4263.3500000000004</v>
       </c>
       <c r="G147" s="16">
         <v>50753.24</v>
       </c>
     </row>
-    <row r="148" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A148" s="23" t="s">
         <v>611</v>
       </c>
       <c r="B148" s="15">
         <v>283526.46000000002</v>
       </c>
       <c r="C148" s="16">
         <v>141763.23000000001</v>
       </c>
       <c r="D148" s="16">
         <v>654937.07999999996</v>
       </c>
       <c r="E148" s="16">
         <v>163734.26999999999</v>
       </c>
       <c r="F148" s="16">
         <v>-21971.040000000001</v>
       </c>
       <c r="G148" s="16">
         <v>261555.42</v>
       </c>
     </row>
-    <row r="149" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A149" s="23" t="s">
         <v>612</v>
       </c>
       <c r="B149" s="15">
         <v>27542.29</v>
       </c>
       <c r="C149" s="16">
         <v>13771.14</v>
       </c>
       <c r="D149" s="16">
         <v>63621.82</v>
       </c>
       <c r="E149" s="16">
         <v>15905.45</v>
       </c>
       <c r="F149" s="16">
         <v>-2134.31</v>
       </c>
       <c r="G149" s="16">
         <v>25407.98</v>
       </c>
     </row>
-    <row r="150" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A150" s="23" t="s">
         <v>619</v>
       </c>
       <c r="B150" s="15">
         <v>24490.85</v>
       </c>
       <c r="C150" s="16">
         <v>12245.42</v>
       </c>
       <c r="D150" s="16">
         <v>56573.08</v>
       </c>
       <c r="E150" s="16">
         <v>14143.27</v>
       </c>
       <c r="F150" s="16">
         <v>-1897.85</v>
       </c>
       <c r="G150" s="16">
         <v>22593</v>
       </c>
     </row>
-    <row r="151" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="151" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A151" s="24" t="s">
         <v>126</v>
       </c>
       <c r="B151" s="17">
         <v>83170.34</v>
       </c>
       <c r="C151" s="18">
         <v>41585.17</v>
       </c>
       <c r="D151" s="18">
         <v>192120.83</v>
       </c>
       <c r="E151" s="18">
         <v>48030.2</v>
       </c>
       <c r="F151" s="18">
         <v>-6445.03</v>
       </c>
       <c r="G151" s="18">
         <v>76725.31</v>
       </c>
     </row>
-    <row r="152" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A152" s="25" t="s">
         <v>127</v>
       </c>
       <c r="B152" s="19">
         <v>-142054.45000000001</v>
       </c>
       <c r="C152" s="20">
         <v>0</v>
       </c>
       <c r="D152" s="20">
         <v>0</v>
       </c>
       <c r="E152" s="20">
         <v>0</v>
       </c>
       <c r="F152" s="20">
         <v>-14250.17</v>
       </c>
       <c r="G152" s="20">
         <v>-156304.62</v>
       </c>
     </row>
-    <row r="153" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A153" s="22" t="s">
         <v>620</v>
       </c>
       <c r="B153" s="13">
         <v>306.64</v>
       </c>
       <c r="C153" s="14">
         <v>153.32</v>
       </c>
       <c r="D153" s="14">
         <v>490.25</v>
       </c>
       <c r="E153" s="14">
         <v>122.56</v>
       </c>
       <c r="F153" s="14">
         <v>30.76</v>
       </c>
       <c r="G153" s="14">
         <v>337.4</v>
       </c>
     </row>
-    <row r="154" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A154" s="23" t="s">
         <v>621</v>
       </c>
       <c r="B154" s="15">
         <v>33796.57</v>
       </c>
       <c r="C154" s="16">
         <v>16898.28</v>
       </c>
       <c r="D154" s="16">
         <v>54031.95</v>
       </c>
       <c r="E154" s="16">
         <v>13507.98</v>
       </c>
       <c r="F154" s="16">
         <v>3390.3</v>
       </c>
       <c r="G154" s="16">
         <v>37186.870000000003</v>
       </c>
     </row>
-    <row r="155" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A155" s="23" t="s">
         <v>128</v>
       </c>
       <c r="B155" s="15">
         <v>1908.65</v>
       </c>
       <c r="C155" s="16">
         <v>954.32</v>
       </c>
       <c r="D155" s="16">
         <v>3051.44</v>
       </c>
       <c r="E155" s="16">
         <v>762.86</v>
       </c>
       <c r="F155" s="16">
         <v>191.46</v>
       </c>
       <c r="G155" s="16">
         <v>2100.11</v>
       </c>
     </row>
-    <row r="156" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A156" s="23" t="s">
         <v>129</v>
       </c>
       <c r="B156" s="15">
         <v>45961.51</v>
       </c>
       <c r="C156" s="16">
         <v>22980.75</v>
       </c>
       <c r="D156" s="16">
         <v>73480.53</v>
       </c>
       <c r="E156" s="16">
         <v>18370.13</v>
       </c>
       <c r="F156" s="16">
         <v>4610.62</v>
       </c>
       <c r="G156" s="16">
         <v>50572.13</v>
       </c>
     </row>
-    <row r="157" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="157" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A157" s="24" t="s">
         <v>130</v>
       </c>
       <c r="B157" s="17">
         <v>60081.08</v>
       </c>
       <c r="C157" s="18">
         <v>30040.54</v>
       </c>
       <c r="D157" s="18">
         <v>96054.07</v>
       </c>
       <c r="E157" s="18">
         <v>24013.51</v>
       </c>
       <c r="F157" s="18">
         <v>6027.03</v>
       </c>
       <c r="G157" s="18">
         <v>66108.11</v>
       </c>
     </row>
-    <row r="158" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A158" s="25" t="s">
         <v>131</v>
       </c>
       <c r="B158" s="19">
         <v>-28432.42</v>
       </c>
       <c r="C158" s="20">
         <v>0</v>
       </c>
       <c r="D158" s="20">
         <v>0</v>
       </c>
       <c r="E158" s="20">
         <v>0</v>
       </c>
       <c r="F158" s="20">
         <v>-1773.32</v>
       </c>
       <c r="G158" s="20">
         <v>-30205.74</v>
       </c>
     </row>
-    <row r="159" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A159" s="23" t="s">
         <v>132</v>
       </c>
       <c r="B159" s="15">
         <v>13869.47</v>
       </c>
       <c r="C159" s="16">
         <v>6934.73</v>
       </c>
       <c r="D159" s="16">
         <v>24278.799999999999</v>
       </c>
       <c r="E159" s="16">
         <v>6069.7</v>
       </c>
       <c r="F159" s="16">
         <v>865.03</v>
       </c>
       <c r="G159" s="16">
         <v>14734.5</v>
       </c>
     </row>
-    <row r="160" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="160" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A160" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B160" s="17">
         <v>14562.95</v>
       </c>
       <c r="C160" s="18">
         <v>7281.47</v>
       </c>
       <c r="D160" s="18">
         <v>25492.74</v>
       </c>
       <c r="E160" s="18">
         <v>6373.18</v>
       </c>
       <c r="F160" s="18">
         <v>908.29</v>
       </c>
       <c r="G160" s="18">
         <v>15471.24</v>
       </c>
     </row>
-    <row r="161" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A161" s="25" t="s">
         <v>134</v>
       </c>
       <c r="B161" s="19">
         <v>-22898.53</v>
       </c>
       <c r="C161" s="20">
         <v>0</v>
       </c>
       <c r="D161" s="20">
         <v>0</v>
       </c>
       <c r="E161" s="20">
         <v>0</v>
       </c>
       <c r="F161" s="20">
         <v>-1898.39</v>
       </c>
       <c r="G161" s="20">
         <v>-24796.92</v>
       </c>
     </row>
-    <row r="162" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="162" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A162" s="24" t="s">
         <v>135</v>
       </c>
       <c r="B162" s="17">
         <v>22898.53</v>
       </c>
       <c r="C162" s="18">
         <v>11449.26</v>
       </c>
       <c r="D162" s="18">
         <v>38203.5</v>
       </c>
       <c r="E162" s="18">
         <v>9550.8700000000008</v>
       </c>
       <c r="F162" s="18">
         <v>1898.39</v>
       </c>
       <c r="G162" s="18">
         <v>24796.92</v>
       </c>
     </row>
-    <row r="163" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A163" s="25" t="s">
         <v>136</v>
       </c>
       <c r="B163" s="19">
         <v>-1262.3</v>
       </c>
       <c r="C163" s="20">
         <v>0</v>
       </c>
       <c r="D163" s="20">
         <v>0</v>
       </c>
       <c r="E163" s="20">
         <v>0</v>
       </c>
       <c r="F163" s="20">
         <v>-166.93</v>
       </c>
       <c r="G163" s="20">
         <v>-1429.23</v>
       </c>
     </row>
-    <row r="164" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="164" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A164" s="24" t="s">
         <v>137</v>
       </c>
       <c r="B164" s="17">
         <v>1262.3</v>
       </c>
       <c r="C164" s="18">
         <v>631.15</v>
       </c>
       <c r="D164" s="18">
         <v>1856.91</v>
       </c>
       <c r="E164" s="18">
         <v>464.22</v>
       </c>
       <c r="F164" s="18">
         <v>166.93</v>
       </c>
       <c r="G164" s="18">
         <v>1429.23</v>
       </c>
     </row>
-    <row r="165" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A165" s="25" t="s">
         <v>138</v>
       </c>
       <c r="B165" s="19">
         <v>-216395.29</v>
       </c>
       <c r="C165" s="20">
         <v>0</v>
       </c>
       <c r="D165" s="20">
         <v>0</v>
       </c>
       <c r="E165" s="20">
         <v>0</v>
       </c>
       <c r="F165" s="20">
         <v>1304.17</v>
       </c>
       <c r="G165" s="20">
         <v>-215091.12</v>
       </c>
     </row>
-    <row r="166" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A166" s="23" t="s">
         <v>139</v>
       </c>
       <c r="B166" s="15">
         <v>317.95</v>
       </c>
       <c r="C166" s="16">
         <v>158.97</v>
       </c>
       <c r="D166" s="16">
         <v>643.57000000000005</v>
       </c>
       <c r="E166" s="16">
         <v>160.88999999999999</v>
       </c>
       <c r="F166" s="16">
         <v>-1.92</v>
       </c>
       <c r="G166" s="16">
         <v>316.02999999999997</v>
       </c>
     </row>
-    <row r="167" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A167" s="23" t="s">
         <v>140</v>
       </c>
       <c r="B167" s="15">
         <v>11492.88</v>
       </c>
       <c r="C167" s="16">
         <v>5746.44</v>
       </c>
       <c r="D167" s="16">
         <v>23262.83</v>
       </c>
       <c r="E167" s="16">
         <v>5815.7</v>
       </c>
       <c r="F167" s="16">
         <v>-69.260000000000005</v>
       </c>
       <c r="G167" s="16">
         <v>11423.62</v>
       </c>
     </row>
-    <row r="168" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A168" s="23" t="s">
         <v>141</v>
       </c>
       <c r="B168" s="15">
         <v>136</v>
       </c>
       <c r="C168" s="16">
         <v>68</v>
       </c>
       <c r="D168" s="16">
         <v>275.27999999999997</v>
       </c>
       <c r="E168" s="16">
         <v>68.819999999999993</v>
       </c>
       <c r="F168" s="16">
         <v>-0.82</v>
       </c>
       <c r="G168" s="16">
         <v>135.18</v>
       </c>
     </row>
-    <row r="169" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A169" s="23" t="s">
         <v>142</v>
       </c>
       <c r="B169" s="15">
         <v>216.14</v>
       </c>
       <c r="C169" s="16">
         <v>108.07</v>
       </c>
       <c r="D169" s="16">
         <v>437.49</v>
       </c>
       <c r="E169" s="16">
         <v>109.37</v>
       </c>
       <c r="F169" s="16">
         <v>-1.3</v>
       </c>
       <c r="G169" s="16">
         <v>214.84</v>
       </c>
     </row>
-    <row r="170" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A170" s="23" t="s">
         <v>143</v>
       </c>
       <c r="B170" s="15">
         <v>231.8</v>
       </c>
       <c r="C170" s="16">
         <v>115.9</v>
       </c>
       <c r="D170" s="16">
         <v>469.18</v>
       </c>
       <c r="E170" s="16">
         <v>117.29</v>
       </c>
       <c r="F170" s="16">
         <v>-1.39</v>
       </c>
       <c r="G170" s="16">
         <v>230.41</v>
       </c>
     </row>
-    <row r="171" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A171" s="23" t="s">
         <v>144</v>
       </c>
       <c r="B171" s="15">
         <v>1927.83</v>
       </c>
       <c r="C171" s="16">
         <v>963.91</v>
       </c>
       <c r="D171" s="16">
         <v>3902.14</v>
       </c>
       <c r="E171" s="16">
         <v>975.53</v>
       </c>
       <c r="F171" s="16">
         <v>-11.62</v>
       </c>
       <c r="G171" s="16">
         <v>1916.21</v>
       </c>
     </row>
-    <row r="172" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A172" s="23" t="s">
         <v>622</v>
       </c>
       <c r="B172" s="15">
         <v>72177.34</v>
       </c>
       <c r="C172" s="16">
         <v>36088.67</v>
       </c>
       <c r="D172" s="16">
         <v>146094.68</v>
       </c>
       <c r="E172" s="16">
         <v>36523.67</v>
       </c>
       <c r="F172" s="16">
         <v>-435</v>
       </c>
       <c r="G172" s="16">
         <v>71742.34</v>
       </c>
     </row>
-    <row r="173" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A173" s="23" t="s">
         <v>145</v>
       </c>
       <c r="B173" s="15">
         <v>980.27</v>
       </c>
       <c r="C173" s="16">
         <v>490.13</v>
       </c>
       <c r="D173" s="16">
         <v>1984.17</v>
       </c>
       <c r="E173" s="16">
         <v>496.04</v>
       </c>
       <c r="F173" s="16">
         <v>-5.91</v>
       </c>
       <c r="G173" s="16">
         <v>974.36</v>
       </c>
     </row>
-    <row r="174" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A174" s="23" t="s">
         <v>146</v>
       </c>
       <c r="B174" s="15">
         <v>403.47</v>
       </c>
       <c r="C174" s="16">
         <v>201.73</v>
       </c>
       <c r="D174" s="16">
         <v>816.66</v>
       </c>
       <c r="E174" s="16">
         <v>204.16</v>
       </c>
       <c r="F174" s="16">
         <v>-2.4300000000000002</v>
       </c>
       <c r="G174" s="16">
         <v>401.04</v>
       </c>
     </row>
-    <row r="175" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A175" s="23" t="s">
         <v>147</v>
       </c>
       <c r="B175" s="15">
         <v>741.71</v>
       </c>
       <c r="C175" s="16">
         <v>370.85</v>
       </c>
       <c r="D175" s="16">
         <v>1501.3</v>
       </c>
       <c r="E175" s="16">
         <v>375.32</v>
       </c>
       <c r="F175" s="16">
         <v>-4.47</v>
       </c>
       <c r="G175" s="16">
         <v>737.24</v>
       </c>
     </row>
-    <row r="176" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A176" s="23" t="s">
         <v>148</v>
       </c>
       <c r="B176" s="15">
         <v>0</v>
       </c>
       <c r="C176" s="16">
         <v>0</v>
       </c>
       <c r="D176" s="16">
         <v>0</v>
       </c>
       <c r="E176" s="16">
         <v>0</v>
       </c>
       <c r="F176" s="16">
         <v>0</v>
       </c>
       <c r="G176" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="177" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A177" s="23" t="s">
         <v>149</v>
       </c>
       <c r="B177" s="15">
         <v>344.45</v>
       </c>
       <c r="C177" s="16">
         <v>172.22</v>
       </c>
       <c r="D177" s="16">
         <v>697.21</v>
       </c>
       <c r="E177" s="16">
         <v>174.3</v>
       </c>
       <c r="F177" s="16">
         <v>-2.08</v>
       </c>
       <c r="G177" s="16">
         <v>342.37</v>
       </c>
     </row>
-    <row r="178" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A178" s="23" t="s">
         <v>150</v>
       </c>
       <c r="B178" s="15">
         <v>243.01</v>
       </c>
       <c r="C178" s="16">
         <v>121.5</v>
       </c>
       <c r="D178" s="16">
         <v>491.87</v>
       </c>
       <c r="E178" s="16">
         <v>122.96</v>
       </c>
       <c r="F178" s="16">
         <v>-1.46</v>
       </c>
       <c r="G178" s="16">
         <v>241.55</v>
       </c>
     </row>
-    <row r="179" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A179" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B179" s="15">
         <v>126829.65</v>
       </c>
       <c r="C179" s="16">
         <v>63414.82</v>
       </c>
       <c r="D179" s="16">
         <v>256716.79999999999</v>
       </c>
       <c r="E179" s="16">
         <v>64179.199999999997</v>
       </c>
       <c r="F179" s="16">
         <v>-764.38</v>
       </c>
       <c r="G179" s="16">
         <v>126065.27</v>
       </c>
     </row>
-    <row r="180" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="180" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A180" s="24" t="s">
         <v>152</v>
       </c>
       <c r="B180" s="17">
         <v>352.79</v>
       </c>
       <c r="C180" s="18">
         <v>176.39</v>
       </c>
       <c r="D180" s="18">
         <v>714.08</v>
       </c>
       <c r="E180" s="18">
         <v>178.52</v>
       </c>
       <c r="F180" s="18">
         <v>-2.13</v>
       </c>
       <c r="G180" s="18">
         <v>350.66</v>
       </c>
     </row>
-    <row r="181" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A181" s="25" t="s">
         <v>153</v>
       </c>
       <c r="B181" s="19">
         <v>-81889.14</v>
       </c>
       <c r="C181" s="20">
         <v>0</v>
       </c>
       <c r="D181" s="20">
         <v>0</v>
       </c>
       <c r="E181" s="20">
         <v>0</v>
       </c>
       <c r="F181" s="20">
         <v>-12785.95</v>
       </c>
       <c r="G181" s="20">
         <v>-94675.09</v>
       </c>
     </row>
-    <row r="182" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A182" s="23" t="s">
         <v>154</v>
       </c>
       <c r="B182" s="15">
         <v>928.7</v>
       </c>
       <c r="C182" s="16">
         <v>464.35</v>
       </c>
       <c r="D182" s="16">
         <v>1277.3900000000001</v>
       </c>
       <c r="E182" s="16">
         <v>319.33999999999997</v>
       </c>
       <c r="F182" s="16">
         <v>145.01</v>
       </c>
       <c r="G182" s="16">
         <v>1073.71</v>
       </c>
     </row>
-    <row r="183" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A183" s="23" t="s">
         <v>155</v>
       </c>
       <c r="B183" s="15">
         <v>2960.27</v>
       </c>
       <c r="C183" s="16">
         <v>1480.13</v>
       </c>
       <c r="D183" s="16">
         <v>4071.71</v>
       </c>
       <c r="E183" s="16">
         <v>1017.92</v>
       </c>
       <c r="F183" s="16">
         <v>462.21</v>
       </c>
       <c r="G183" s="16">
         <v>3422.48</v>
       </c>
     </row>
-    <row r="184" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A184" s="23" t="s">
         <v>156</v>
       </c>
       <c r="B184" s="15">
         <v>5351.7</v>
       </c>
       <c r="C184" s="16">
         <v>2675.85</v>
       </c>
       <c r="D184" s="16">
         <v>7361.01</v>
       </c>
       <c r="E184" s="16">
         <v>1840.25</v>
       </c>
       <c r="F184" s="16">
         <v>835.6</v>
       </c>
       <c r="G184" s="16">
         <v>6187.3</v>
       </c>
     </row>
-    <row r="185" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A185" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B185" s="15">
         <v>777.8</v>
       </c>
       <c r="C185" s="16">
         <v>388.9</v>
       </c>
       <c r="D185" s="16">
         <v>1069.82</v>
       </c>
       <c r="E185" s="16">
         <v>267.45</v>
       </c>
       <c r="F185" s="16">
         <v>121.45</v>
       </c>
       <c r="G185" s="16">
         <v>899.25</v>
       </c>
     </row>
-    <row r="186" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A186" s="23" t="s">
         <v>158</v>
       </c>
       <c r="B186" s="15">
         <v>8909.82</v>
       </c>
       <c r="C186" s="16">
         <v>4454.91</v>
       </c>
       <c r="D186" s="16">
         <v>12255.03</v>
       </c>
       <c r="E186" s="16">
         <v>3063.75</v>
       </c>
       <c r="F186" s="16">
         <v>1391.16</v>
       </c>
       <c r="G186" s="16">
         <v>10300.98</v>
       </c>
     </row>
-    <row r="187" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A187" s="23" t="s">
         <v>159</v>
       </c>
       <c r="B187" s="15">
         <v>4039.89</v>
       </c>
       <c r="C187" s="16">
         <v>2019.94</v>
       </c>
       <c r="D187" s="16">
         <v>5556.67</v>
       </c>
       <c r="E187" s="16">
         <v>1389.16</v>
       </c>
       <c r="F187" s="16">
         <v>630.78</v>
       </c>
       <c r="G187" s="16">
         <v>4670.67</v>
       </c>
     </row>
-    <row r="188" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A188" s="23" t="s">
         <v>160</v>
       </c>
       <c r="B188" s="15">
         <v>7313.6</v>
       </c>
       <c r="C188" s="16">
         <v>3656.8</v>
       </c>
       <c r="D188" s="16">
         <v>10059.51</v>
       </c>
       <c r="E188" s="16">
         <v>2514.87</v>
       </c>
       <c r="F188" s="16">
         <v>1141.93</v>
       </c>
       <c r="G188" s="16">
         <v>8455.5300000000007</v>
       </c>
     </row>
-    <row r="189" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A189" s="23" t="s">
         <v>161</v>
       </c>
       <c r="B189" s="15">
         <v>2495.92</v>
       </c>
       <c r="C189" s="16">
         <v>1247.96</v>
       </c>
       <c r="D189" s="16">
         <v>3433.02</v>
       </c>
       <c r="E189" s="16">
         <v>858.25</v>
       </c>
       <c r="F189" s="16">
         <v>389.71</v>
       </c>
       <c r="G189" s="16">
         <v>2885.63</v>
       </c>
     </row>
-    <row r="190" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A190" s="23" t="s">
         <v>162</v>
       </c>
       <c r="B190" s="15">
         <v>21894.39</v>
       </c>
       <c r="C190" s="16">
         <v>10947.19</v>
       </c>
       <c r="D190" s="16">
         <v>30114.69</v>
       </c>
       <c r="E190" s="16">
         <v>7528.67</v>
       </c>
       <c r="F190" s="16">
         <v>3418.52</v>
       </c>
       <c r="G190" s="16">
         <v>25312.91</v>
       </c>
     </row>
-    <row r="191" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="191" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A191" s="24" t="s">
         <v>163</v>
       </c>
       <c r="B191" s="17">
         <v>27217.05</v>
       </c>
       <c r="C191" s="18">
         <v>13608.52</v>
       </c>
       <c r="D191" s="18">
         <v>37435.760000000002</v>
       </c>
       <c r="E191" s="18">
         <v>9358.94</v>
       </c>
       <c r="F191" s="18">
         <v>4249.58</v>
       </c>
       <c r="G191" s="18">
         <v>31466.63</v>
       </c>
     </row>
-    <row r="192" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A192" s="25" t="s">
         <v>164</v>
       </c>
       <c r="B192" s="19">
         <v>-331376.09999999998</v>
       </c>
       <c r="C192" s="20">
         <v>0</v>
       </c>
       <c r="D192" s="20">
         <v>0</v>
       </c>
       <c r="E192" s="20">
         <v>0</v>
       </c>
       <c r="F192" s="20">
         <v>-19505.72</v>
       </c>
       <c r="G192" s="20">
         <v>-350881.82</v>
       </c>
     </row>
-    <row r="193" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A193" s="23" t="s">
         <v>165</v>
       </c>
       <c r="B193" s="15">
         <v>4184.58</v>
       </c>
       <c r="C193" s="16">
         <v>2092.29</v>
       </c>
       <c r="D193" s="16">
         <v>7383.89</v>
       </c>
       <c r="E193" s="16">
         <v>1845.97</v>
       </c>
       <c r="F193" s="16">
         <v>246.32</v>
       </c>
       <c r="G193" s="16">
         <v>4430.8999999999996</v>
       </c>
     </row>
-    <row r="194" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A194" s="23" t="s">
         <v>166</v>
       </c>
       <c r="B194" s="15">
         <v>1070.81</v>
       </c>
       <c r="C194" s="16">
         <v>535.4</v>
       </c>
       <c r="D194" s="16">
         <v>1889.5</v>
       </c>
       <c r="E194" s="16">
         <v>472.37</v>
       </c>
       <c r="F194" s="16">
         <v>63.03</v>
       </c>
       <c r="G194" s="16">
         <v>1133.8399999999999</v>
       </c>
     </row>
-    <row r="195" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A195" s="23" t="s">
         <v>167</v>
       </c>
       <c r="B195" s="15">
         <v>842</v>
       </c>
       <c r="C195" s="16">
         <v>421</v>
       </c>
       <c r="D195" s="16">
         <v>1485.75</v>
       </c>
       <c r="E195" s="16">
         <v>371.43</v>
       </c>
       <c r="F195" s="16">
         <v>49.57</v>
       </c>
       <c r="G195" s="16">
         <v>891.57</v>
       </c>
     </row>
-    <row r="196" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A196" s="23" t="s">
         <v>168</v>
       </c>
       <c r="B196" s="15">
         <v>84835.42</v>
       </c>
       <c r="C196" s="16">
         <v>42417.71</v>
       </c>
       <c r="D196" s="16">
         <v>149696.25</v>
       </c>
       <c r="E196" s="16">
         <v>37424.06</v>
       </c>
       <c r="F196" s="16">
         <v>4993.6499999999996</v>
       </c>
       <c r="G196" s="16">
         <v>89829.07</v>
       </c>
     </row>
-    <row r="197" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A197" s="23" t="s">
         <v>169</v>
       </c>
       <c r="B197" s="15">
         <v>209367.33</v>
       </c>
       <c r="C197" s="16">
         <v>104683.66</v>
       </c>
       <c r="D197" s="16">
         <v>369438.92</v>
       </c>
       <c r="E197" s="16">
         <v>92359.73</v>
       </c>
       <c r="F197" s="16">
         <v>12323.93</v>
       </c>
       <c r="G197" s="16">
         <v>221691.26</v>
       </c>
     </row>
-    <row r="198" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A198" s="23" t="s">
         <v>170</v>
       </c>
       <c r="B198" s="15">
         <v>11314.69</v>
       </c>
       <c r="C198" s="16">
         <v>5657.34</v>
       </c>
       <c r="D198" s="16">
         <v>19965.32</v>
       </c>
       <c r="E198" s="16">
         <v>4991.33</v>
       </c>
       <c r="F198" s="16">
         <v>666.01</v>
       </c>
       <c r="G198" s="16">
         <v>11980.7</v>
       </c>
     </row>
-    <row r="199" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A199" s="23" t="s">
         <v>171</v>
       </c>
       <c r="B199" s="15">
         <v>16323.8</v>
       </c>
       <c r="C199" s="16">
         <v>8161.9</v>
       </c>
       <c r="D199" s="16">
         <v>28804.14</v>
       </c>
       <c r="E199" s="16">
         <v>7201.03</v>
       </c>
       <c r="F199" s="16">
         <v>960.87</v>
       </c>
       <c r="G199" s="16">
         <v>17284.669999999998</v>
       </c>
     </row>
-    <row r="200" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="200" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A200" s="24" t="s">
         <v>172</v>
       </c>
       <c r="B200" s="17">
         <v>3437.47</v>
       </c>
       <c r="C200" s="18">
         <v>1718.73</v>
       </c>
       <c r="D200" s="18">
         <v>6065.59</v>
       </c>
       <c r="E200" s="18">
         <v>1516.39</v>
       </c>
       <c r="F200" s="18">
         <v>202.34</v>
       </c>
       <c r="G200" s="18">
         <v>3639.81</v>
       </c>
     </row>
-    <row r="201" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A201" s="25" t="s">
         <v>661</v>
       </c>
       <c r="B201" s="19">
         <v>-950246.69</v>
       </c>
       <c r="C201" s="20">
         <v>0</v>
       </c>
       <c r="D201" s="20">
         <v>0</v>
       </c>
       <c r="E201" s="20">
         <v>0</v>
       </c>
       <c r="F201" s="20">
         <v>-102207.99</v>
       </c>
       <c r="G201" s="20">
         <v>-1052454.68</v>
       </c>
     </row>
-    <row r="202" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A202" s="23" t="s">
         <v>173</v>
       </c>
       <c r="B202" s="15">
         <v>8974.6299999999992</v>
       </c>
       <c r="C202" s="16">
         <v>4487.3100000000004</v>
       </c>
       <c r="D202" s="16">
         <v>14088.04</v>
       </c>
       <c r="E202" s="16">
         <v>3522.01</v>
       </c>
       <c r="F202" s="16">
         <v>965.3</v>
       </c>
       <c r="G202" s="16">
         <v>9939.93</v>
       </c>
     </row>
-    <row r="203" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A203" s="23" t="s">
         <v>623</v>
       </c>
       <c r="B203" s="15">
         <v>451.7</v>
       </c>
       <c r="C203" s="16">
         <v>225.85</v>
       </c>
       <c r="D203" s="16">
         <v>709.07</v>
       </c>
       <c r="E203" s="16">
         <v>177.26</v>
       </c>
       <c r="F203" s="16">
         <v>48.59</v>
       </c>
       <c r="G203" s="16">
         <v>500.29</v>
       </c>
     </row>
-    <row r="204" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A204" s="23" t="s">
         <v>174</v>
       </c>
       <c r="B204" s="15">
         <v>835841.14</v>
       </c>
       <c r="C204" s="16">
         <v>417920.57</v>
       </c>
       <c r="D204" s="16">
         <v>1312071.99</v>
       </c>
       <c r="E204" s="16">
         <v>328017.99</v>
       </c>
       <c r="F204" s="16">
         <v>89902.58</v>
       </c>
       <c r="G204" s="16">
         <v>925743.72</v>
       </c>
     </row>
-    <row r="205" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A205" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B205" s="15">
         <v>239.86</v>
       </c>
       <c r="C205" s="16">
         <v>119.93</v>
       </c>
       <c r="D205" s="16">
         <v>376.53</v>
       </c>
       <c r="E205" s="16">
         <v>94.13</v>
       </c>
       <c r="F205" s="16">
         <v>25.8</v>
       </c>
       <c r="G205" s="16">
         <v>265.66000000000003</v>
       </c>
     </row>
-    <row r="206" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A206" s="23" t="s">
         <v>176</v>
       </c>
       <c r="B206" s="15">
         <v>66137.08</v>
       </c>
       <c r="C206" s="16">
         <v>33068.54</v>
       </c>
       <c r="D206" s="16">
         <v>103819.5</v>
       </c>
       <c r="E206" s="16">
         <v>25954.87</v>
       </c>
       <c r="F206" s="16">
         <v>7113.67</v>
       </c>
       <c r="G206" s="16">
         <v>73250.75</v>
       </c>
     </row>
-    <row r="207" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A207" s="23" t="s">
         <v>177</v>
       </c>
       <c r="B207" s="15">
         <v>377.5</v>
       </c>
       <c r="C207" s="16">
         <v>188.75</v>
       </c>
       <c r="D207" s="16">
         <v>592.58000000000004</v>
       </c>
       <c r="E207" s="16">
         <v>148.13999999999999</v>
       </c>
       <c r="F207" s="16">
         <v>40.61</v>
       </c>
       <c r="G207" s="16">
         <v>418.11</v>
       </c>
     </row>
-    <row r="208" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A208" s="23" t="s">
         <v>178</v>
       </c>
       <c r="B208" s="15">
         <v>33223.11</v>
       </c>
       <c r="C208" s="16">
         <v>16611.55</v>
       </c>
       <c r="D208" s="16">
         <v>52152.39</v>
       </c>
       <c r="E208" s="16">
         <v>13038.09</v>
       </c>
       <c r="F208" s="16">
         <v>3573.46</v>
       </c>
       <c r="G208" s="16">
         <v>36796.57</v>
       </c>
     </row>
-    <row r="209" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A209" s="23" t="s">
         <v>179</v>
       </c>
       <c r="B209" s="15">
         <v>3531.1</v>
       </c>
       <c r="C209" s="16">
         <v>1765.55</v>
       </c>
       <c r="D209" s="16">
         <v>5542.99</v>
       </c>
       <c r="E209" s="16">
         <v>1385.74</v>
       </c>
       <c r="F209" s="16">
         <v>379.81</v>
       </c>
       <c r="G209" s="16">
         <v>3910.91</v>
       </c>
     </row>
-    <row r="210" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="210" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A210" s="24" t="s">
         <v>180</v>
       </c>
       <c r="B210" s="17">
         <v>1470.57</v>
       </c>
       <c r="C210" s="18">
         <v>735.28</v>
       </c>
       <c r="D210" s="18">
         <v>2308.4499999999998</v>
       </c>
       <c r="E210" s="18">
         <v>577.11</v>
       </c>
       <c r="F210" s="18">
         <v>158.16999999999999</v>
       </c>
       <c r="G210" s="18">
         <v>1628.74</v>
       </c>
     </row>
-    <row r="211" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="211" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A211" s="26" t="s">
         <v>181</v>
       </c>
       <c r="B211" s="17">
         <v>0</v>
       </c>
       <c r="C211" s="18">
         <v>0</v>
       </c>
       <c r="D211" s="18">
         <v>0</v>
       </c>
       <c r="E211" s="18">
         <v>0</v>
       </c>
       <c r="F211" s="18">
         <v>0</v>
       </c>
       <c r="G211" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="212" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A212" s="25" t="s">
         <v>182</v>
       </c>
       <c r="B212" s="19">
         <v>-176955.09</v>
       </c>
       <c r="C212" s="20">
         <v>0</v>
       </c>
       <c r="D212" s="20">
         <v>0</v>
       </c>
       <c r="E212" s="20">
         <v>0</v>
       </c>
       <c r="F212" s="20">
         <v>73616.039999999994</v>
       </c>
       <c r="G212" s="20">
         <v>-103339.05</v>
       </c>
     </row>
-    <row r="213" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A213" s="23" t="s">
         <v>183</v>
       </c>
       <c r="B213" s="15">
         <v>24585.78</v>
       </c>
       <c r="C213" s="16">
         <v>12292.89</v>
       </c>
       <c r="D213" s="16">
         <v>90083.83</v>
       </c>
       <c r="E213" s="16">
         <v>22520.95</v>
       </c>
       <c r="F213" s="16">
         <v>-10228.06</v>
       </c>
       <c r="G213" s="16">
         <v>14357.72</v>
       </c>
     </row>
-    <row r="214" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A214" s="23" t="s">
         <v>184</v>
       </c>
       <c r="B214" s="15">
         <v>50090.11</v>
       </c>
       <c r="C214" s="16">
         <v>25045.05</v>
       </c>
       <c r="D214" s="16">
         <v>183533.27</v>
       </c>
       <c r="E214" s="16">
         <v>45883.31</v>
       </c>
       <c r="F214" s="16">
         <v>-20838.259999999998</v>
       </c>
       <c r="G214" s="16">
         <v>29251.85</v>
       </c>
     </row>
-    <row r="215" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A215" s="23" t="s">
         <v>185</v>
       </c>
       <c r="B215" s="15">
         <v>22134.25</v>
       </c>
       <c r="C215" s="16">
         <v>11067.12</v>
       </c>
       <c r="D215" s="16">
         <v>81101.25</v>
       </c>
       <c r="E215" s="16">
         <v>20275.310000000001</v>
       </c>
       <c r="F215" s="16">
         <v>-9208.19</v>
       </c>
       <c r="G215" s="16">
         <v>12926.06</v>
       </c>
     </row>
-    <row r="216" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A216" s="23" t="s">
         <v>186</v>
       </c>
       <c r="B216" s="15">
         <v>10368.75</v>
       </c>
       <c r="C216" s="16">
         <v>5184.37</v>
       </c>
       <c r="D216" s="16">
         <v>37991.74</v>
       </c>
       <c r="E216" s="16">
         <v>9497.93</v>
       </c>
       <c r="F216" s="16">
         <v>-4313.5600000000004</v>
       </c>
       <c r="G216" s="16">
         <v>6055.19</v>
       </c>
     </row>
-    <row r="217" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A217" s="23" t="s">
         <v>187</v>
       </c>
       <c r="B217" s="15">
         <v>50985.54</v>
       </c>
       <c r="C217" s="16">
         <v>25492.77</v>
       </c>
       <c r="D217" s="16">
         <v>186814.17</v>
       </c>
       <c r="E217" s="16">
         <v>46703.54</v>
       </c>
       <c r="F217" s="16">
         <v>-21210.77</v>
       </c>
       <c r="G217" s="16">
         <v>29774.77</v>
       </c>
     </row>
-    <row r="218" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="218" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A218" s="24" t="s">
         <v>188</v>
       </c>
       <c r="B218" s="17">
         <v>18790.66</v>
       </c>
       <c r="C218" s="18">
         <v>9395.33</v>
       </c>
       <c r="D218" s="18">
         <v>68850.14</v>
       </c>
       <c r="E218" s="18">
         <v>17212.53</v>
       </c>
       <c r="F218" s="18">
         <v>-7817.2</v>
       </c>
       <c r="G218" s="18">
         <v>10973.46</v>
       </c>
     </row>
-    <row r="219" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A219" s="25" t="s">
         <v>189</v>
       </c>
       <c r="B219" s="19">
         <v>-428678.3</v>
       </c>
       <c r="C219" s="20">
         <v>0</v>
       </c>
       <c r="D219" s="20">
         <v>0</v>
       </c>
       <c r="E219" s="20">
         <v>0</v>
       </c>
       <c r="F219" s="20">
         <v>-65020.87</v>
       </c>
       <c r="G219" s="20">
         <v>-493699.17</v>
       </c>
     </row>
-    <row r="220" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A220" s="23" t="s">
         <v>190</v>
       </c>
       <c r="B220" s="15">
         <v>10616.69</v>
       </c>
       <c r="C220" s="16">
         <v>5308.34</v>
       </c>
       <c r="D220" s="16">
         <v>14792.12</v>
       </c>
       <c r="E220" s="16">
         <v>3698.03</v>
       </c>
       <c r="F220" s="16">
         <v>1610.31</v>
       </c>
       <c r="G220" s="16">
         <v>12227</v>
       </c>
     </row>
-    <row r="221" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A221" s="23" t="s">
         <v>624</v>
       </c>
       <c r="B221" s="15">
         <v>48617.440000000002</v>
       </c>
       <c r="C221" s="16">
         <v>24308.720000000001</v>
       </c>
       <c r="D221" s="16">
         <v>67738.19</v>
       </c>
       <c r="E221" s="16">
         <v>16934.54</v>
       </c>
       <c r="F221" s="16">
         <v>7374.18</v>
       </c>
       <c r="G221" s="16">
         <v>55991.62</v>
       </c>
     </row>
-    <row r="222" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A222" s="23" t="s">
         <v>191</v>
       </c>
       <c r="B222" s="15">
         <v>133822.07</v>
       </c>
       <c r="C222" s="16">
         <v>66911.03</v>
       </c>
       <c r="D222" s="16">
         <v>186452.94</v>
       </c>
       <c r="E222" s="16">
         <v>46613.23</v>
       </c>
       <c r="F222" s="16">
         <v>20297.8</v>
       </c>
       <c r="G222" s="16">
         <v>154119.87</v>
       </c>
     </row>
-    <row r="223" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A223" s="23" t="s">
         <v>192</v>
       </c>
       <c r="B223" s="15">
         <v>32854.25</v>
       </c>
       <c r="C223" s="16">
         <v>16427.12</v>
       </c>
       <c r="D223" s="16">
         <v>45775.5</v>
       </c>
       <c r="E223" s="16">
         <v>11443.87</v>
       </c>
       <c r="F223" s="16">
         <v>4983.25</v>
       </c>
       <c r="G223" s="16">
         <v>37837.5</v>
       </c>
     </row>
-    <row r="224" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A224" s="23" t="s">
         <v>625</v>
       </c>
       <c r="B224" s="15">
         <v>181507.96</v>
       </c>
       <c r="C224" s="16">
         <v>90753.98</v>
       </c>
       <c r="D224" s="16">
         <v>252893.21</v>
       </c>
       <c r="E224" s="16">
         <v>63223.3</v>
       </c>
       <c r="F224" s="16">
         <v>27530.68</v>
       </c>
       <c r="G224" s="16">
         <v>209038.64</v>
       </c>
     </row>
-    <row r="225" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="225" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A225" s="24" t="s">
         <v>193</v>
       </c>
       <c r="B225" s="17">
         <v>21259.89</v>
       </c>
       <c r="C225" s="18">
         <v>10629.94</v>
       </c>
       <c r="D225" s="18">
         <v>29621.19</v>
       </c>
       <c r="E225" s="18">
         <v>7405.29</v>
       </c>
       <c r="F225" s="18">
         <v>3224.65</v>
       </c>
       <c r="G225" s="18">
         <v>24484.54</v>
       </c>
     </row>
-    <row r="226" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A226" s="25" t="s">
         <v>194</v>
       </c>
       <c r="B226" s="19">
         <v>-36895.99</v>
       </c>
       <c r="C226" s="20">
         <v>0</v>
       </c>
       <c r="D226" s="20">
         <v>0</v>
       </c>
       <c r="E226" s="20">
         <v>0</v>
       </c>
       <c r="F226" s="20">
         <v>-2880.49</v>
       </c>
       <c r="G226" s="20">
         <v>-39776.480000000003</v>
       </c>
     </row>
-    <row r="227" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A227" s="23" t="s">
         <v>195</v>
       </c>
       <c r="B227" s="15">
         <v>7610.91</v>
       </c>
       <c r="C227" s="16">
         <v>3805.45</v>
       </c>
       <c r="D227" s="16">
         <v>12845.07</v>
       </c>
       <c r="E227" s="16">
         <v>3211.26</v>
       </c>
       <c r="F227" s="16">
         <v>594.19000000000005</v>
       </c>
       <c r="G227" s="16">
         <v>8205.1</v>
       </c>
     </row>
-    <row r="228" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A228" s="23" t="s">
         <v>196</v>
       </c>
       <c r="B228" s="15">
         <v>1376.87</v>
       </c>
       <c r="C228" s="16">
         <v>688.43</v>
       </c>
       <c r="D228" s="16">
         <v>2323.77</v>
       </c>
       <c r="E228" s="16">
         <v>580.94000000000005</v>
       </c>
       <c r="F228" s="16">
         <v>107.49</v>
       </c>
       <c r="G228" s="16">
         <v>1484.36</v>
       </c>
     </row>
-    <row r="229" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="229" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A229" s="24" t="s">
         <v>197</v>
       </c>
       <c r="B229" s="17">
         <v>27908.21</v>
       </c>
       <c r="C229" s="18">
         <v>13954.1</v>
       </c>
       <c r="D229" s="18">
         <v>47101.19</v>
       </c>
       <c r="E229" s="18">
         <v>11775.29</v>
       </c>
       <c r="F229" s="18">
         <v>2178.81</v>
       </c>
       <c r="G229" s="18">
         <v>30087.02</v>
       </c>
     </row>
-    <row r="230" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A230" s="25" t="s">
         <v>198</v>
       </c>
       <c r="B230" s="19">
         <v>-94423.34</v>
       </c>
       <c r="C230" s="20">
         <v>0</v>
       </c>
       <c r="D230" s="20">
         <v>0</v>
       </c>
       <c r="E230" s="20">
         <v>0</v>
       </c>
       <c r="F230" s="20">
         <v>-17198.52</v>
       </c>
       <c r="G230" s="20">
         <v>-111621.86</v>
       </c>
     </row>
-    <row r="231" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A231" s="23" t="s">
         <v>199</v>
       </c>
       <c r="B231" s="15">
         <v>8362.66</v>
       </c>
       <c r="C231" s="16">
         <v>4181.33</v>
       </c>
       <c r="D231" s="16">
         <v>10632.54</v>
       </c>
       <c r="E231" s="16">
         <v>2658.13</v>
       </c>
       <c r="F231" s="16">
         <v>1523.2</v>
       </c>
       <c r="G231" s="16">
         <v>9885.86</v>
       </c>
     </row>
-    <row r="232" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A232" s="23" t="s">
         <v>200</v>
       </c>
       <c r="B232" s="15">
         <v>2449.0700000000002</v>
       </c>
       <c r="C232" s="16">
         <v>1224.53</v>
       </c>
       <c r="D232" s="16">
         <v>3113.82</v>
       </c>
       <c r="E232" s="16">
         <v>778.45</v>
       </c>
       <c r="F232" s="16">
         <v>446.08</v>
       </c>
       <c r="G232" s="16">
         <v>2895.15</v>
       </c>
     </row>
-    <row r="233" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A233" s="23" t="s">
         <v>201</v>
       </c>
       <c r="B233" s="15">
         <v>5921.05</v>
       </c>
       <c r="C233" s="16">
         <v>2960.52</v>
       </c>
       <c r="D233" s="16">
         <v>7528.2</v>
       </c>
       <c r="E233" s="16">
         <v>1882.05</v>
       </c>
       <c r="F233" s="16">
         <v>1078.47</v>
       </c>
       <c r="G233" s="16">
         <v>6999.52</v>
       </c>
     </row>
-    <row r="234" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A234" s="23" t="s">
         <v>202</v>
       </c>
       <c r="B234" s="15">
         <v>4315.72</v>
       </c>
       <c r="C234" s="16">
         <v>2157.86</v>
       </c>
       <c r="D234" s="16">
         <v>5487.14</v>
       </c>
       <c r="E234" s="16">
         <v>1371.78</v>
       </c>
       <c r="F234" s="16">
         <v>786.08</v>
       </c>
       <c r="G234" s="16">
         <v>5101.8</v>
       </c>
     </row>
-    <row r="235" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A235" s="23" t="s">
         <v>626</v>
       </c>
       <c r="B235" s="15">
         <v>0</v>
       </c>
       <c r="C235" s="16">
         <v>0</v>
       </c>
       <c r="D235" s="16">
         <v>0</v>
       </c>
       <c r="E235" s="16">
         <v>0</v>
       </c>
       <c r="F235" s="16">
         <v>0</v>
       </c>
       <c r="G235" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="236" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A236" s="23" t="s">
         <v>203</v>
       </c>
       <c r="B236" s="15">
         <v>6070.41</v>
       </c>
       <c r="C236" s="16">
         <v>3035.2</v>
       </c>
       <c r="D236" s="16">
         <v>7718.1</v>
       </c>
       <c r="E236" s="16">
         <v>1929.52</v>
       </c>
       <c r="F236" s="16">
         <v>1105.68</v>
       </c>
       <c r="G236" s="16">
         <v>7176.09</v>
       </c>
     </row>
-    <row r="237" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A237" s="23" t="s">
         <v>204</v>
       </c>
       <c r="B237" s="15">
         <v>6294.38</v>
       </c>
       <c r="C237" s="16">
         <v>3147.19</v>
       </c>
       <c r="D237" s="16">
         <v>8002.86</v>
       </c>
       <c r="E237" s="16">
         <v>2000.71</v>
       </c>
       <c r="F237" s="16">
         <v>1146.48</v>
       </c>
       <c r="G237" s="16">
         <v>7440.86</v>
       </c>
     </row>
-    <row r="238" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A238" s="23" t="s">
         <v>627</v>
       </c>
       <c r="B238" s="15">
         <v>44.81</v>
       </c>
       <c r="C238" s="16">
         <v>22.4</v>
       </c>
       <c r="D238" s="16">
         <v>56.98</v>
       </c>
       <c r="E238" s="16">
         <v>14.24</v>
       </c>
       <c r="F238" s="16">
         <v>8.16</v>
       </c>
       <c r="G238" s="16">
         <v>52.97</v>
       </c>
     </row>
-    <row r="239" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A239" s="23" t="s">
         <v>205</v>
       </c>
       <c r="B239" s="15">
         <v>10363.74</v>
       </c>
       <c r="C239" s="16">
         <v>5181.87</v>
       </c>
       <c r="D239" s="16">
         <v>13176.78</v>
       </c>
       <c r="E239" s="16">
         <v>3294.19</v>
       </c>
       <c r="F239" s="16">
         <v>1887.68</v>
       </c>
       <c r="G239" s="16">
         <v>12251.42</v>
       </c>
     </row>
-    <row r="240" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A240" s="23" t="s">
         <v>206</v>
       </c>
       <c r="B240" s="15">
         <v>3830.38</v>
       </c>
       <c r="C240" s="16">
         <v>1915.19</v>
       </c>
       <c r="D240" s="16">
         <v>4870.0600000000004</v>
       </c>
       <c r="E240" s="16">
         <v>1217.51</v>
       </c>
       <c r="F240" s="16">
         <v>697.68</v>
       </c>
       <c r="G240" s="16">
         <v>4528.0600000000004</v>
       </c>
     </row>
-    <row r="241" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A241" s="23" t="s">
         <v>628</v>
       </c>
       <c r="B241" s="15">
         <v>26095.95</v>
       </c>
       <c r="C241" s="16">
         <v>13047.97</v>
       </c>
       <c r="D241" s="16">
         <v>33179.18</v>
       </c>
       <c r="E241" s="16">
         <v>8294.7900000000009</v>
       </c>
       <c r="F241" s="16">
         <v>4753.18</v>
       </c>
       <c r="G241" s="16">
         <v>30849.13</v>
       </c>
     </row>
-    <row r="242" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="242" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A242" s="24" t="s">
         <v>207</v>
       </c>
       <c r="B242" s="17">
         <v>20675.169999999998</v>
       </c>
       <c r="C242" s="18">
         <v>10337.58</v>
       </c>
       <c r="D242" s="18">
         <v>26287.03</v>
       </c>
       <c r="E242" s="18">
         <v>6571.75</v>
       </c>
       <c r="F242" s="18">
         <v>3765.83</v>
       </c>
       <c r="G242" s="18">
         <v>24441</v>
       </c>
     </row>
-    <row r="243" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A243" s="25" t="s">
         <v>208</v>
       </c>
       <c r="B243" s="19">
         <v>-1693217.07</v>
       </c>
       <c r="C243" s="20">
         <v>0</v>
       </c>
       <c r="D243" s="20">
         <v>0</v>
       </c>
       <c r="E243" s="20">
         <v>0</v>
       </c>
       <c r="F243" s="20">
         <v>-88138.32</v>
       </c>
       <c r="G243" s="20">
         <v>-1781355.39</v>
       </c>
     </row>
-    <row r="244" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A244" s="23" t="s">
         <v>621</v>
       </c>
       <c r="B244" s="15">
         <v>0</v>
       </c>
       <c r="C244" s="21">
         <v>0</v>
       </c>
       <c r="D244" s="21">
         <v>0</v>
       </c>
       <c r="E244" s="21">
         <v>0</v>
       </c>
       <c r="F244" s="21">
         <v>0</v>
       </c>
       <c r="G244" s="21">
         <v>0</v>
       </c>
     </row>
-    <row r="245" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A245" s="23" t="s">
         <v>629</v>
       </c>
       <c r="B245" s="15">
         <v>16404.04</v>
       </c>
       <c r="C245" s="16">
         <v>8202.02</v>
       </c>
       <c r="D245" s="16">
         <v>29392.51</v>
       </c>
       <c r="E245" s="16">
         <v>7348.12</v>
       </c>
       <c r="F245" s="16">
         <v>853.9</v>
       </c>
       <c r="G245" s="16">
         <v>17257.939999999999</v>
       </c>
     </row>
-    <row r="246" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A246" s="23" t="s">
         <v>630</v>
       </c>
       <c r="B246" s="15">
         <v>1666270.76</v>
       </c>
       <c r="C246" s="16">
         <v>833135.38</v>
       </c>
       <c r="D246" s="16">
         <v>2985598.95</v>
       </c>
       <c r="E246" s="16">
         <v>746399.73</v>
       </c>
       <c r="F246" s="16">
         <v>86735.65</v>
       </c>
       <c r="G246" s="16">
         <v>1753006.41</v>
       </c>
     </row>
-    <row r="247" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A247" s="23" t="s">
         <v>631</v>
       </c>
       <c r="B247" s="15">
         <v>1314.32</v>
       </c>
       <c r="C247" s="16">
         <v>657.16</v>
       </c>
       <c r="D247" s="16">
         <v>2354.98</v>
       </c>
       <c r="E247" s="16">
         <v>588.74</v>
       </c>
       <c r="F247" s="16">
         <v>68.42</v>
       </c>
       <c r="G247" s="16">
         <v>1382.74</v>
       </c>
     </row>
-    <row r="248" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="248" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A248" s="24" t="s">
         <v>632</v>
       </c>
       <c r="B248" s="17">
         <v>9227.9500000000007</v>
       </c>
       <c r="C248" s="18">
         <v>4613.97</v>
       </c>
       <c r="D248" s="18">
         <v>16534.5</v>
       </c>
       <c r="E248" s="18">
         <v>4133.62</v>
       </c>
       <c r="F248" s="18">
         <v>480.35</v>
       </c>
       <c r="G248" s="18">
         <v>9708.2999999999993</v>
       </c>
     </row>
-    <row r="249" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A249" s="25" t="s">
         <v>209</v>
       </c>
       <c r="B249" s="19">
         <v>-173240.12</v>
       </c>
       <c r="C249" s="20">
         <v>0</v>
       </c>
       <c r="D249" s="20">
         <v>0</v>
       </c>
       <c r="E249" s="20">
         <v>0</v>
       </c>
       <c r="F249" s="20">
         <v>-35925.519999999997</v>
       </c>
       <c r="G249" s="20">
         <v>-209165.64</v>
       </c>
     </row>
-    <row r="250" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A250" s="23" t="s">
         <v>210</v>
       </c>
       <c r="B250" s="15">
         <v>1158.0999999999999</v>
       </c>
       <c r="C250" s="16">
         <v>579.04999999999995</v>
       </c>
       <c r="D250" s="16">
         <v>1355.56</v>
       </c>
       <c r="E250" s="16">
         <v>338.89</v>
       </c>
       <c r="F250" s="16">
         <v>240.16</v>
       </c>
       <c r="G250" s="16">
         <v>1398.26</v>
       </c>
     </row>
-    <row r="251" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A251" s="23" t="s">
         <v>211</v>
       </c>
       <c r="B251" s="15">
         <v>203.7</v>
       </c>
       <c r="C251" s="16">
         <v>101.85</v>
       </c>
       <c r="D251" s="16">
         <v>238.43</v>
       </c>
       <c r="E251" s="16">
         <v>59.6</v>
       </c>
       <c r="F251" s="16">
         <v>42.25</v>
       </c>
       <c r="G251" s="16">
         <v>245.95</v>
       </c>
     </row>
-    <row r="252" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A252" s="23" t="s">
         <v>212</v>
       </c>
       <c r="B252" s="15">
         <v>2380.23</v>
       </c>
       <c r="C252" s="16">
         <v>1190.1099999999999</v>
       </c>
       <c r="D252" s="16">
         <v>2786.06</v>
       </c>
       <c r="E252" s="16">
         <v>696.51</v>
       </c>
       <c r="F252" s="16">
         <v>493.6</v>
       </c>
       <c r="G252" s="16">
         <v>2873.83</v>
       </c>
     </row>
-    <row r="253" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A253" s="23" t="s">
         <v>213</v>
       </c>
       <c r="B253" s="15">
         <v>6995.24</v>
       </c>
       <c r="C253" s="16">
         <v>3497.62</v>
       </c>
       <c r="D253" s="16">
         <v>8187.96</v>
       </c>
       <c r="E253" s="16">
         <v>2046.99</v>
       </c>
       <c r="F253" s="16">
         <v>1450.63</v>
       </c>
       <c r="G253" s="16">
         <v>8445.8700000000008</v>
       </c>
     </row>
-    <row r="254" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A254" s="23" t="s">
         <v>214</v>
       </c>
       <c r="B254" s="15">
         <v>7361.87</v>
       </c>
       <c r="C254" s="16">
         <v>3680.93</v>
       </c>
       <c r="D254" s="16">
         <v>8617.1</v>
       </c>
       <c r="E254" s="16">
         <v>2154.27</v>
       </c>
       <c r="F254" s="16">
         <v>1526.66</v>
       </c>
       <c r="G254" s="16">
         <v>8888.5300000000007</v>
       </c>
     </row>
-    <row r="255" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A255" s="23" t="s">
         <v>633</v>
       </c>
       <c r="B255" s="15">
         <v>89477.56</v>
       </c>
       <c r="C255" s="16">
         <v>44738.78</v>
       </c>
       <c r="D255" s="16">
         <v>104733.82</v>
       </c>
       <c r="E255" s="16">
         <v>26183.45</v>
       </c>
       <c r="F255" s="16">
         <v>18555.330000000002</v>
       </c>
       <c r="G255" s="16">
         <v>108032.89</v>
       </c>
     </row>
-    <row r="256" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A256" s="23" t="s">
         <v>634</v>
       </c>
       <c r="B256" s="15">
         <v>1315.23</v>
       </c>
       <c r="C256" s="16">
         <v>657.61</v>
       </c>
       <c r="D256" s="16">
         <v>1539.48</v>
       </c>
       <c r="E256" s="16">
         <v>384.87</v>
       </c>
       <c r="F256" s="16">
         <v>272.74</v>
       </c>
       <c r="G256" s="16">
         <v>1587.97</v>
       </c>
     </row>
-    <row r="257" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A257" s="23" t="s">
         <v>215</v>
       </c>
       <c r="B257" s="15">
         <v>366.63</v>
       </c>
       <c r="C257" s="16">
         <v>183.31</v>
       </c>
       <c r="D257" s="16">
         <v>429.14</v>
       </c>
       <c r="E257" s="16">
         <v>107.28</v>
       </c>
       <c r="F257" s="16">
         <v>76.03</v>
       </c>
       <c r="G257" s="16">
         <v>442.66</v>
       </c>
     </row>
-    <row r="258" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A258" s="23" t="s">
         <v>216</v>
       </c>
       <c r="B258" s="15">
         <v>62241.48</v>
       </c>
       <c r="C258" s="16">
         <v>31120.74</v>
       </c>
       <c r="D258" s="16">
         <v>72853.89</v>
       </c>
       <c r="E258" s="16">
         <v>18213.47</v>
       </c>
       <c r="F258" s="16">
         <v>12907.27</v>
       </c>
       <c r="G258" s="16">
         <v>75148.75</v>
       </c>
     </row>
-    <row r="259" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="259" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A259" s="24" t="s">
         <v>635</v>
       </c>
       <c r="B259" s="17">
         <v>1740.08</v>
       </c>
       <c r="C259" s="18">
         <v>870.04</v>
       </c>
       <c r="D259" s="18">
         <v>2036.77</v>
       </c>
       <c r="E259" s="18">
         <v>509.19</v>
       </c>
       <c r="F259" s="18">
         <v>360.85</v>
       </c>
       <c r="G259" s="18">
         <v>2100.9299999999998</v>
       </c>
     </row>
-    <row r="260" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A260" s="25" t="s">
         <v>217</v>
       </c>
       <c r="B260" s="19">
         <v>-1488726.68</v>
       </c>
       <c r="C260" s="20">
         <v>0</v>
       </c>
       <c r="D260" s="20">
         <v>0</v>
       </c>
       <c r="E260" s="20">
         <v>0</v>
       </c>
       <c r="F260" s="20">
         <v>49770.55</v>
       </c>
       <c r="G260" s="20">
         <v>-1438956.13</v>
       </c>
     </row>
-    <row r="261" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A261" s="23" t="s">
         <v>218</v>
       </c>
       <c r="B261" s="15">
         <v>822.03</v>
       </c>
       <c r="C261" s="16">
         <v>411.01</v>
       </c>
       <c r="D261" s="16">
         <v>1753.99</v>
       </c>
       <c r="E261" s="16">
         <v>438.49</v>
       </c>
       <c r="F261" s="16">
         <v>-27.48</v>
       </c>
       <c r="G261" s="16">
         <v>794.55</v>
       </c>
     </row>
-    <row r="262" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A262" s="23" t="s">
         <v>219</v>
       </c>
       <c r="B262" s="15">
         <v>26062.32</v>
       </c>
       <c r="C262" s="16">
         <v>13031.16</v>
       </c>
       <c r="D262" s="16">
         <v>55609.87</v>
       </c>
       <c r="E262" s="16">
         <v>13902.46</v>
       </c>
       <c r="F262" s="16">
         <v>-871.3</v>
       </c>
       <c r="G262" s="16">
         <v>25191.02</v>
       </c>
     </row>
-    <row r="263" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A263" s="23" t="s">
         <v>624</v>
       </c>
       <c r="B263" s="15">
         <v>5340.38</v>
       </c>
       <c r="C263" s="16">
         <v>2670.19</v>
       </c>
       <c r="D263" s="16">
         <v>11394.92</v>
       </c>
       <c r="E263" s="16">
         <v>2848.73</v>
       </c>
       <c r="F263" s="16">
         <v>-178.54</v>
       </c>
       <c r="G263" s="16">
         <v>5161.84</v>
       </c>
     </row>
-    <row r="264" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A264" s="23" t="s">
         <v>636</v>
       </c>
       <c r="B264" s="15">
         <v>144181.53</v>
       </c>
       <c r="C264" s="16">
         <v>72090.759999999995</v>
       </c>
       <c r="D264" s="16">
         <v>307643.96000000002</v>
       </c>
       <c r="E264" s="16">
         <v>76910.990000000005</v>
       </c>
       <c r="F264" s="16">
         <v>-4820.2299999999996</v>
       </c>
       <c r="G264" s="16">
         <v>139361.29999999999</v>
       </c>
     </row>
-    <row r="265" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A265" s="23" t="s">
         <v>637</v>
       </c>
       <c r="B265" s="15">
         <v>2332.61</v>
       </c>
       <c r="C265" s="16">
         <v>1166.3</v>
       </c>
       <c r="D265" s="16">
         <v>4977.1499999999996</v>
       </c>
       <c r="E265" s="16">
         <v>1244.28</v>
       </c>
       <c r="F265" s="16">
         <v>-77.98</v>
       </c>
       <c r="G265" s="16">
         <v>2254.63</v>
       </c>
     </row>
-    <row r="266" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A266" s="23" t="s">
         <v>220</v>
       </c>
       <c r="B266" s="15">
         <v>24541.88</v>
       </c>
       <c r="C266" s="16">
         <v>12270.94</v>
       </c>
       <c r="D266" s="16">
         <v>52365.66</v>
       </c>
       <c r="E266" s="16">
         <v>13091.41</v>
       </c>
       <c r="F266" s="16">
         <v>-820.47</v>
       </c>
       <c r="G266" s="16">
         <v>23721.41</v>
       </c>
     </row>
-    <row r="267" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A267" s="23" t="s">
         <v>221</v>
       </c>
       <c r="B267" s="15">
         <v>11083.68</v>
       </c>
       <c r="C267" s="16">
         <v>5541.84</v>
       </c>
       <c r="D267" s="16">
         <v>23649.54</v>
       </c>
       <c r="E267" s="16">
         <v>5912.38</v>
       </c>
       <c r="F267" s="16">
         <v>-370.54</v>
       </c>
       <c r="G267" s="16">
         <v>10713.14</v>
       </c>
     </row>
-    <row r="268" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A268" s="23" t="s">
         <v>638</v>
       </c>
       <c r="B268" s="15">
         <v>830.84</v>
       </c>
       <c r="C268" s="16">
         <v>415.42</v>
       </c>
       <c r="D268" s="16">
         <v>1772.78</v>
       </c>
       <c r="E268" s="16">
         <v>443.19</v>
       </c>
       <c r="F268" s="16">
         <v>-27.77</v>
       </c>
       <c r="G268" s="16">
         <v>803.07</v>
       </c>
     </row>
-    <row r="269" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A269" s="23" t="s">
         <v>222</v>
       </c>
       <c r="B269" s="15">
         <v>8322.09</v>
       </c>
       <c r="C269" s="16">
         <v>4161.04</v>
       </c>
       <c r="D269" s="16">
         <v>17757.07</v>
       </c>
       <c r="E269" s="16">
         <v>4439.26</v>
       </c>
       <c r="F269" s="16">
         <v>-278.22000000000003</v>
       </c>
       <c r="G269" s="16">
         <v>8043.87</v>
       </c>
     </row>
-    <row r="270" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="270" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A270" s="24" t="s">
         <v>223</v>
       </c>
       <c r="B270" s="17">
         <v>1265209.32</v>
       </c>
       <c r="C270" s="18">
         <v>632604.66</v>
       </c>
       <c r="D270" s="18">
         <v>2699610.74</v>
       </c>
       <c r="E270" s="18">
         <v>674902.68</v>
       </c>
       <c r="F270" s="18">
         <v>-42298.02</v>
       </c>
       <c r="G270" s="18">
         <v>1222911.3</v>
       </c>
     </row>
-    <row r="271" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A271" s="25" t="s">
         <v>224</v>
       </c>
       <c r="B271" s="19">
         <v>-90509.29</v>
       </c>
       <c r="C271" s="20">
         <v>0</v>
       </c>
       <c r="D271" s="20">
         <v>0</v>
       </c>
       <c r="E271" s="20">
         <v>0</v>
       </c>
       <c r="F271" s="20">
         <v>-15366.61</v>
       </c>
       <c r="G271" s="20">
         <v>-105875.9</v>
       </c>
     </row>
-    <row r="272" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A272" s="23" t="s">
         <v>225</v>
       </c>
       <c r="B272" s="15">
         <v>1819.9</v>
       </c>
       <c r="C272" s="16">
         <v>909.95</v>
       </c>
       <c r="D272" s="16">
         <v>2403.88</v>
       </c>
       <c r="E272" s="16">
         <v>600.97</v>
       </c>
       <c r="F272" s="16">
         <v>308.98</v>
       </c>
       <c r="G272" s="16">
         <v>2128.88</v>
       </c>
     </row>
-    <row r="273" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A273" s="23" t="s">
         <v>226</v>
       </c>
       <c r="B273" s="15">
-        <v>0</v>
+        <v>24309.78</v>
       </c>
       <c r="C273" s="16">
-        <v>0</v>
+        <v>12154.89</v>
       </c>
       <c r="D273" s="16">
-        <v>0</v>
+        <v>32110.37</v>
       </c>
       <c r="E273" s="16">
-        <v>0</v>
+        <v>8027.59</v>
       </c>
       <c r="F273" s="16">
-        <v>0</v>
+        <v>4127.3</v>
       </c>
       <c r="G273" s="16">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:7" x14ac:dyDescent="0.25">
+        <v>28437.08</v>
+      </c>
+    </row>
+    <row r="274" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A274" s="23" t="s">
         <v>227</v>
       </c>
       <c r="B274" s="15">
-        <v>24309.78</v>
+        <v>19139.29</v>
       </c>
       <c r="C274" s="16">
-        <v>12154.89</v>
+        <v>9569.64</v>
       </c>
       <c r="D274" s="16">
-        <v>32110.37</v>
+        <v>25280.75</v>
       </c>
       <c r="E274" s="16">
-        <v>8027.59</v>
+        <v>6320.18</v>
       </c>
       <c r="F274" s="16">
-        <v>4127.3</v>
+        <v>3249.46</v>
       </c>
       <c r="G274" s="16">
-        <v>28437.08</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:7" x14ac:dyDescent="0.25">
+        <v>22388.75</v>
+      </c>
+    </row>
+    <row r="275" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A275" s="23" t="s">
         <v>639</v>
       </c>
       <c r="B275" s="15">
-        <v>19139.29</v>
+        <v>15394.99</v>
       </c>
       <c r="C275" s="16">
-        <v>9569.64</v>
+        <v>7697.49</v>
       </c>
       <c r="D275" s="16">
-        <v>25280.75</v>
+        <v>20334.97</v>
       </c>
       <c r="E275" s="16">
-        <v>6320.18</v>
+        <v>5083.74</v>
       </c>
       <c r="F275" s="16">
-        <v>3249.46</v>
+        <v>2613.75</v>
       </c>
       <c r="G275" s="16">
-        <v>22388.75</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+        <v>18008.740000000002</v>
+      </c>
+    </row>
+    <row r="276" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A276" s="24" t="s">
         <v>228</v>
       </c>
       <c r="B276" s="17">
-        <v>15394.99</v>
+        <v>29845.33</v>
       </c>
       <c r="C276" s="18">
-        <v>7697.49</v>
+        <v>14922.66</v>
       </c>
       <c r="D276" s="18">
-        <v>20334.97</v>
+        <v>39422.18</v>
       </c>
       <c r="E276" s="18">
-        <v>5083.74</v>
+        <v>9855.5400000000009</v>
       </c>
       <c r="F276" s="18">
-        <v>2613.75</v>
+        <v>5067.12</v>
       </c>
       <c r="G276" s="18">
-        <v>18008.740000000002</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:7" x14ac:dyDescent="0.25">
+        <v>34912.449999999997</v>
+      </c>
+    </row>
+    <row r="277" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A277" s="25" t="s">
         <v>229</v>
       </c>
       <c r="B277" s="19">
         <v>-777270.05</v>
       </c>
       <c r="C277" s="20">
         <v>0</v>
       </c>
       <c r="D277" s="20">
         <v>0</v>
       </c>
       <c r="E277" s="20">
         <v>0</v>
       </c>
       <c r="F277" s="20">
         <v>-69868.98</v>
       </c>
       <c r="G277" s="20">
         <v>-847139.03</v>
       </c>
     </row>
-    <row r="278" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A278" s="23" t="s">
         <v>230</v>
       </c>
       <c r="B278" s="15">
         <v>113390.23</v>
       </c>
       <c r="C278" s="16">
         <v>56695.11</v>
       </c>
       <c r="D278" s="16">
         <v>186009.79</v>
       </c>
       <c r="E278" s="16">
         <v>46502.44</v>
       </c>
       <c r="F278" s="16">
         <v>10192.67</v>
       </c>
       <c r="G278" s="16">
         <v>123582.9</v>
       </c>
     </row>
-    <row r="279" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A279" s="23" t="s">
         <v>231</v>
       </c>
       <c r="B279" s="15">
         <v>33991.94</v>
       </c>
       <c r="C279" s="16">
         <v>16995.97</v>
       </c>
       <c r="D279" s="16">
         <v>55761.72</v>
       </c>
       <c r="E279" s="16">
         <v>13940.43</v>
       </c>
       <c r="F279" s="16">
         <v>3055.54</v>
       </c>
       <c r="G279" s="16">
         <v>37047.480000000003</v>
       </c>
     </row>
-    <row r="280" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A280" s="23" t="s">
         <v>232</v>
       </c>
       <c r="B280" s="15">
         <v>24408.58</v>
       </c>
       <c r="C280" s="16">
         <v>12204.29</v>
       </c>
       <c r="D280" s="16">
         <v>40040.79</v>
       </c>
       <c r="E280" s="16">
         <v>10010.19</v>
       </c>
       <c r="F280" s="16">
         <v>2194.1</v>
       </c>
       <c r="G280" s="16">
         <v>26602.68</v>
       </c>
     </row>
-    <row r="281" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A281" s="23" t="s">
         <v>233</v>
       </c>
       <c r="B281" s="15">
         <v>36023.730000000003</v>
       </c>
       <c r="C281" s="16">
         <v>18011.86</v>
       </c>
       <c r="D281" s="16">
         <v>59094.74</v>
       </c>
       <c r="E281" s="16">
         <v>14773.68</v>
       </c>
       <c r="F281" s="16">
         <v>3238.18</v>
       </c>
       <c r="G281" s="16">
         <v>39261.910000000003</v>
       </c>
     </row>
-    <row r="282" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A282" s="23" t="s">
         <v>234</v>
       </c>
       <c r="B282" s="15">
         <v>17082.78</v>
       </c>
       <c r="C282" s="16">
         <v>8541.39</v>
       </c>
       <c r="D282" s="16">
         <v>28023.27</v>
       </c>
       <c r="E282" s="16">
         <v>7005.81</v>
       </c>
       <c r="F282" s="16">
         <v>1535.58</v>
       </c>
       <c r="G282" s="16">
         <v>18618.36</v>
       </c>
     </row>
-    <row r="283" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A283" s="23" t="s">
         <v>235</v>
       </c>
       <c r="B283" s="15">
         <v>382960.86</v>
       </c>
       <c r="C283" s="16">
         <v>191480.43</v>
       </c>
       <c r="D283" s="16">
         <v>628224.06999999995</v>
       </c>
       <c r="E283" s="16">
         <v>157056.01</v>
       </c>
       <c r="F283" s="16">
         <v>34424.42</v>
       </c>
       <c r="G283" s="16">
         <v>417385.28</v>
       </c>
     </row>
-    <row r="284" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A284" s="23" t="s">
         <v>236</v>
       </c>
       <c r="B284" s="15">
         <v>1584.4</v>
       </c>
       <c r="C284" s="16">
         <v>792.2</v>
       </c>
       <c r="D284" s="16">
         <v>2599.11</v>
       </c>
       <c r="E284" s="16">
         <v>649.77</v>
       </c>
       <c r="F284" s="16">
         <v>142.43</v>
       </c>
       <c r="G284" s="16">
         <v>1726.83</v>
       </c>
     </row>
-    <row r="285" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A285" s="23" t="s">
         <v>622</v>
       </c>
       <c r="B285" s="15">
         <v>12901.91</v>
       </c>
       <c r="C285" s="16">
         <v>6450.95</v>
       </c>
       <c r="D285" s="16">
         <v>21164.799999999999</v>
       </c>
       <c r="E285" s="16">
         <v>5291.2</v>
       </c>
       <c r="F285" s="16">
         <v>1159.75</v>
       </c>
       <c r="G285" s="16">
         <v>14061.66</v>
       </c>
     </row>
-    <row r="286" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A286" s="23" t="s">
         <v>237</v>
       </c>
       <c r="B286" s="15">
         <v>17718.16</v>
       </c>
       <c r="C286" s="16">
         <v>8859.08</v>
       </c>
       <c r="D286" s="16">
         <v>29065.58</v>
       </c>
       <c r="E286" s="16">
         <v>7266.39</v>
       </c>
       <c r="F286" s="16">
         <v>1592.69</v>
       </c>
       <c r="G286" s="16">
         <v>19310.849999999999</v>
       </c>
     </row>
-    <row r="287" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A287" s="23" t="s">
         <v>238</v>
       </c>
       <c r="B287" s="15">
         <v>5389.74</v>
       </c>
       <c r="C287" s="16">
         <v>2694.87</v>
       </c>
       <c r="D287" s="16">
         <v>8841.5499999999993</v>
       </c>
       <c r="E287" s="16">
         <v>2210.38</v>
       </c>
       <c r="F287" s="16">
         <v>484.49</v>
       </c>
       <c r="G287" s="16">
         <v>5874.23</v>
       </c>
     </row>
-    <row r="288" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A288" s="23" t="s">
         <v>239</v>
       </c>
       <c r="B288" s="15">
         <v>93056.12</v>
       </c>
       <c r="C288" s="16">
         <v>46528.06</v>
       </c>
       <c r="D288" s="16">
         <v>152652.93</v>
       </c>
       <c r="E288" s="16">
         <v>38163.230000000003</v>
       </c>
       <c r="F288" s="16">
         <v>8364.83</v>
       </c>
       <c r="G288" s="16">
         <v>101420.95</v>
       </c>
     </row>
-    <row r="289" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A289" s="23" t="s">
         <v>240</v>
       </c>
       <c r="B289" s="15">
         <v>15739.46</v>
       </c>
       <c r="C289" s="16">
         <v>7869.73</v>
       </c>
       <c r="D289" s="16">
         <v>25819.63</v>
       </c>
       <c r="E289" s="16">
         <v>6454.9</v>
       </c>
       <c r="F289" s="16">
         <v>1414.83</v>
       </c>
       <c r="G289" s="16">
         <v>17154.29</v>
       </c>
     </row>
-    <row r="290" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A290" s="23" t="s">
         <v>241</v>
       </c>
       <c r="B290" s="15">
         <v>0</v>
       </c>
       <c r="C290" s="16">
         <v>0</v>
       </c>
       <c r="D290" s="16">
         <v>0</v>
       </c>
       <c r="E290" s="16">
         <v>0</v>
       </c>
       <c r="F290" s="16">
         <v>0</v>
       </c>
       <c r="G290" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="291" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="291" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A291" s="24" t="s">
         <v>242</v>
       </c>
       <c r="B291" s="17">
         <v>23022.14</v>
       </c>
       <c r="C291" s="18">
         <v>11511.07</v>
       </c>
       <c r="D291" s="18">
         <v>37766.42</v>
       </c>
       <c r="E291" s="18">
         <v>9441.6</v>
       </c>
       <c r="F291" s="18">
         <v>2069.4699999999998</v>
       </c>
       <c r="G291" s="18">
         <v>25091.61</v>
       </c>
     </row>
-    <row r="292" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A292" s="25" t="s">
         <v>243</v>
       </c>
       <c r="B292" s="19">
         <v>-2188.13</v>
       </c>
       <c r="C292" s="20">
         <v>0</v>
       </c>
       <c r="D292" s="20">
         <v>0</v>
       </c>
       <c r="E292" s="20">
         <v>0</v>
       </c>
       <c r="F292" s="20">
         <v>-659.72</v>
       </c>
       <c r="G292" s="20">
         <v>-2847.85</v>
       </c>
     </row>
-    <row r="293" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="293" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A293" s="24" t="s">
         <v>244</v>
       </c>
       <c r="B293" s="17">
         <v>2188.13</v>
       </c>
       <c r="C293" s="18">
         <v>1094.06</v>
       </c>
       <c r="D293" s="18">
         <v>1737.36</v>
       </c>
       <c r="E293" s="18">
         <v>434.34</v>
       </c>
       <c r="F293" s="18">
         <v>659.72</v>
       </c>
       <c r="G293" s="18">
         <v>2847.85</v>
       </c>
     </row>
-    <row r="294" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A294" s="25" t="s">
         <v>245</v>
       </c>
       <c r="B294" s="19">
         <v>-4941.75</v>
       </c>
       <c r="C294" s="20">
         <v>0</v>
       </c>
       <c r="D294" s="20">
         <v>0</v>
       </c>
       <c r="E294" s="20">
         <v>0</v>
       </c>
       <c r="F294" s="20">
         <v>-640.27</v>
       </c>
       <c r="G294" s="20">
         <v>-5582.02</v>
       </c>
     </row>
-    <row r="295" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A295" s="23" t="s">
         <v>246</v>
       </c>
       <c r="B295" s="15">
         <v>0</v>
       </c>
       <c r="C295" s="16">
         <v>0</v>
       </c>
       <c r="D295" s="16">
         <v>33.64</v>
       </c>
       <c r="E295" s="16">
         <v>0</v>
       </c>
       <c r="F295" s="16">
         <v>0</v>
       </c>
       <c r="G295" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="296" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A296" s="23" t="s">
         <v>247</v>
       </c>
       <c r="B296" s="15">
         <v>3076.16</v>
       </c>
       <c r="C296" s="16">
         <v>1538.08</v>
       </c>
       <c r="D296" s="16">
         <v>4558.1000000000004</v>
       </c>
       <c r="E296" s="16">
         <v>1139.52</v>
       </c>
       <c r="F296" s="16">
         <v>398.56</v>
       </c>
       <c r="G296" s="16">
         <v>3474.72</v>
       </c>
     </row>
-    <row r="297" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="297" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A297" s="24" t="s">
         <v>248</v>
       </c>
       <c r="B297" s="17">
         <v>1865.59</v>
       </c>
       <c r="C297" s="18">
         <v>932.79</v>
       </c>
       <c r="D297" s="18">
         <v>2764.34</v>
       </c>
       <c r="E297" s="18">
         <v>691.08</v>
       </c>
       <c r="F297" s="18">
         <v>241.71</v>
       </c>
       <c r="G297" s="18">
         <v>2107.3000000000002</v>
       </c>
     </row>
-    <row r="298" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A298" s="25" t="s">
         <v>249</v>
       </c>
       <c r="B298" s="19">
         <v>-159678.85999999999</v>
       </c>
       <c r="C298" s="20">
         <v>0</v>
       </c>
       <c r="D298" s="20">
         <v>0</v>
       </c>
       <c r="E298" s="20">
         <v>0</v>
       </c>
       <c r="F298" s="20">
         <v>-34538.089999999997</v>
       </c>
       <c r="G298" s="20">
         <v>-194216.95</v>
       </c>
     </row>
-    <row r="299" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A299" s="23" t="s">
         <v>250</v>
       </c>
       <c r="B299" s="15">
         <v>54832.29</v>
       </c>
       <c r="C299" s="16">
         <v>27416.14</v>
       </c>
       <c r="D299" s="16">
         <v>62224.3</v>
       </c>
       <c r="E299" s="16">
         <v>15556.07</v>
       </c>
       <c r="F299" s="16">
         <v>11860.07</v>
       </c>
       <c r="G299" s="16">
         <v>66692.36</v>
       </c>
     </row>
-    <row r="300" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A300" s="23" t="s">
         <v>251</v>
       </c>
       <c r="B300" s="15">
         <v>34451.550000000003</v>
       </c>
       <c r="C300" s="16">
         <v>17225.77</v>
       </c>
       <c r="D300" s="16">
         <v>39096.01</v>
       </c>
       <c r="E300" s="16">
         <v>9774</v>
       </c>
       <c r="F300" s="16">
         <v>7451.77</v>
       </c>
       <c r="G300" s="16">
         <v>41903.32</v>
       </c>
     </row>
-    <row r="301" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A301" s="23" t="s">
         <v>252</v>
       </c>
       <c r="B301" s="15">
         <v>60875.34</v>
       </c>
       <c r="C301" s="16">
         <v>30437.67</v>
       </c>
       <c r="D301" s="16">
         <v>69082.03</v>
       </c>
       <c r="E301" s="16">
         <v>17270.5</v>
       </c>
       <c r="F301" s="16">
         <v>13167.17</v>
       </c>
       <c r="G301" s="16">
         <v>74042.509999999995</v>
       </c>
     </row>
-    <row r="302" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A302" s="23" t="s">
         <v>253</v>
       </c>
       <c r="B302" s="15">
         <v>7213.33</v>
       </c>
       <c r="C302" s="16">
         <v>3606.66</v>
       </c>
       <c r="D302" s="16">
         <v>8185.77</v>
       </c>
       <c r="E302" s="16">
         <v>2046.44</v>
       </c>
       <c r="F302" s="16">
         <v>1560.22</v>
       </c>
       <c r="G302" s="16">
         <v>8773.5499999999993</v>
       </c>
     </row>
-    <row r="303" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="303" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A303" s="24" t="s">
         <v>254</v>
       </c>
       <c r="B303" s="17">
         <v>2306.35</v>
       </c>
       <c r="C303" s="18">
         <v>1153.17</v>
       </c>
       <c r="D303" s="18">
         <v>2617.27</v>
       </c>
       <c r="E303" s="18">
         <v>654.30999999999995</v>
       </c>
       <c r="F303" s="18">
         <v>498.86</v>
       </c>
       <c r="G303" s="18">
         <v>2805.21</v>
       </c>
     </row>
-    <row r="304" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A304" s="25" t="s">
         <v>255</v>
       </c>
       <c r="B304" s="19">
         <v>-8861.4500000000007</v>
       </c>
       <c r="C304" s="20">
         <v>0</v>
       </c>
       <c r="D304" s="20">
         <v>0</v>
       </c>
       <c r="E304" s="20">
         <v>0</v>
       </c>
       <c r="F304" s="20">
         <v>-2858.24</v>
       </c>
       <c r="G304" s="20">
         <v>-11719.69</v>
       </c>
     </row>
-    <row r="305" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A305" s="23" t="s">
         <v>256</v>
       </c>
       <c r="B305" s="15">
         <v>1232.6400000000001</v>
       </c>
       <c r="C305" s="16">
         <v>616.32000000000005</v>
       </c>
       <c r="D305" s="16">
         <v>874.94</v>
       </c>
       <c r="E305" s="16">
         <v>218.73</v>
       </c>
       <c r="F305" s="16">
         <v>397.59</v>
       </c>
       <c r="G305" s="16">
         <v>1630.23</v>
       </c>
     </row>
-    <row r="306" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A306" s="23" t="s">
         <v>257</v>
       </c>
       <c r="B306" s="15">
         <v>6632.77</v>
       </c>
       <c r="C306" s="16">
         <v>3316.38</v>
       </c>
       <c r="D306" s="16">
         <v>4708.01</v>
       </c>
       <c r="E306" s="16">
         <v>1177</v>
       </c>
       <c r="F306" s="16">
         <v>2139.38</v>
       </c>
       <c r="G306" s="16">
         <v>8772.15</v>
       </c>
     </row>
-    <row r="307" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="307" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A307" s="24" t="s">
         <v>258</v>
       </c>
       <c r="B307" s="17">
         <v>996.04</v>
       </c>
       <c r="C307" s="18">
         <v>498.02</v>
       </c>
       <c r="D307" s="18">
         <v>707</v>
       </c>
       <c r="E307" s="18">
         <v>176.75</v>
       </c>
       <c r="F307" s="18">
         <v>321.27</v>
       </c>
       <c r="G307" s="18">
         <v>1317.31</v>
       </c>
     </row>
-    <row r="308" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A308" s="25" t="s">
         <v>259</v>
       </c>
       <c r="B308" s="19">
         <v>-1885731.64</v>
       </c>
       <c r="C308" s="20">
         <v>0</v>
       </c>
       <c r="D308" s="20">
         <v>0</v>
       </c>
       <c r="E308" s="20">
         <v>0</v>
       </c>
       <c r="F308" s="20">
         <v>-27517.62</v>
       </c>
       <c r="G308" s="20">
         <v>-1913249.26</v>
       </c>
     </row>
-    <row r="309" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A309" s="23" t="s">
         <v>640</v>
       </c>
       <c r="B309" s="15">
         <v>677.44</v>
       </c>
       <c r="C309" s="16">
         <v>338.72</v>
       </c>
       <c r="D309" s="16">
         <v>1315.34</v>
       </c>
       <c r="E309" s="16">
         <v>328.83</v>
       </c>
       <c r="F309" s="16">
         <v>9.89</v>
       </c>
       <c r="G309" s="16">
         <v>687.33</v>
       </c>
     </row>
-    <row r="310" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A310" s="23" t="s">
         <v>606</v>
       </c>
       <c r="B310" s="15">
         <v>6876.2</v>
       </c>
       <c r="C310" s="16">
         <v>3438.1</v>
       </c>
       <c r="D310" s="16">
         <v>13351.03</v>
       </c>
       <c r="E310" s="16">
         <v>3337.75</v>
       </c>
       <c r="F310" s="16">
         <v>100.35</v>
       </c>
       <c r="G310" s="16">
         <v>6976.55</v>
       </c>
     </row>
-    <row r="311" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A311" s="23" t="s">
         <v>607</v>
       </c>
       <c r="B311" s="15">
         <v>12643.33</v>
       </c>
       <c r="C311" s="16">
         <v>6321.66</v>
       </c>
       <c r="D311" s="16">
         <v>24548.67</v>
       </c>
       <c r="E311" s="16">
         <v>6137.16</v>
       </c>
       <c r="F311" s="16">
         <v>184.5</v>
       </c>
       <c r="G311" s="16">
         <v>12827.83</v>
       </c>
     </row>
-    <row r="312" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A312" s="23" t="s">
         <v>260</v>
       </c>
       <c r="B312" s="15">
         <v>1376118.6</v>
       </c>
       <c r="C312" s="16">
         <v>688059.3</v>
       </c>
       <c r="D312" s="16">
         <v>2671912.9700000002</v>
       </c>
       <c r="E312" s="16">
         <v>667978.23999999999</v>
       </c>
       <c r="F312" s="16">
         <v>20081.060000000001</v>
       </c>
       <c r="G312" s="16">
         <v>1396199.66</v>
       </c>
     </row>
-    <row r="313" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A313" s="23" t="s">
         <v>624</v>
       </c>
       <c r="B313" s="15">
         <v>436642.38</v>
       </c>
       <c r="C313" s="16">
         <v>218321.19</v>
       </c>
       <c r="D313" s="16">
         <v>847797.9</v>
       </c>
       <c r="E313" s="16">
         <v>211949.47</v>
       </c>
       <c r="F313" s="16">
         <v>6371.72</v>
       </c>
       <c r="G313" s="16">
         <v>443014.1</v>
       </c>
     </row>
-    <row r="314" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A314" s="23" t="s">
         <v>261</v>
       </c>
       <c r="B314" s="15">
         <v>21667.08</v>
       </c>
       <c r="C314" s="16">
         <v>10833.54</v>
       </c>
       <c r="D314" s="16">
         <v>42069.45</v>
       </c>
       <c r="E314" s="16">
         <v>10517.36</v>
       </c>
       <c r="F314" s="16">
         <v>316.18</v>
       </c>
       <c r="G314" s="16">
         <v>21983.26</v>
       </c>
     </row>
-    <row r="315" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A315" s="23" t="s">
         <v>636</v>
       </c>
       <c r="B315" s="15">
         <v>17594.75</v>
       </c>
       <c r="C315" s="16">
         <v>8797.3700000000008</v>
       </c>
       <c r="D315" s="16">
         <v>34162.49</v>
       </c>
       <c r="E315" s="16">
         <v>8540.6200000000008</v>
       </c>
       <c r="F315" s="16">
         <v>256.75</v>
       </c>
       <c r="G315" s="16">
         <v>17851.5</v>
       </c>
     </row>
-    <row r="316" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A316" s="23" t="s">
         <v>262</v>
       </c>
       <c r="B316" s="15">
         <v>6514.67</v>
       </c>
       <c r="C316" s="16">
         <v>3257.33</v>
       </c>
       <c r="D316" s="16">
         <v>12649.08</v>
       </c>
       <c r="E316" s="16">
         <v>3162.27</v>
       </c>
       <c r="F316" s="16">
         <v>95.06</v>
       </c>
       <c r="G316" s="16">
         <v>6609.73</v>
       </c>
     </row>
-    <row r="317" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A317" s="23" t="s">
         <v>263</v>
       </c>
       <c r="B317" s="15">
         <v>2329.5100000000002</v>
       </c>
       <c r="C317" s="16">
         <v>1164.75</v>
       </c>
       <c r="D317" s="16">
         <v>4523.0600000000004</v>
       </c>
       <c r="E317" s="16">
         <v>1130.76</v>
       </c>
       <c r="F317" s="16">
         <v>33.99</v>
       </c>
       <c r="G317" s="16">
         <v>2363.5</v>
       </c>
     </row>
-    <row r="318" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A318" s="23" t="s">
         <v>264</v>
       </c>
       <c r="B318" s="15">
         <v>1038.97</v>
       </c>
       <c r="C318" s="16">
         <v>519.48</v>
       </c>
       <c r="D318" s="16">
         <v>2017.29</v>
       </c>
       <c r="E318" s="16">
         <v>504.32</v>
       </c>
       <c r="F318" s="16">
         <v>15.16</v>
       </c>
       <c r="G318" s="16">
         <v>1054.1300000000001</v>
       </c>
     </row>
-    <row r="319" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A319" s="23" t="s">
         <v>265</v>
       </c>
       <c r="B319" s="15">
         <v>0</v>
       </c>
       <c r="C319" s="16">
         <v>0</v>
       </c>
       <c r="D319" s="16">
         <v>0</v>
       </c>
       <c r="E319" s="16">
         <v>0</v>
       </c>
       <c r="F319" s="16">
         <v>0</v>
       </c>
       <c r="G319" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="320" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A320" s="23" t="s">
         <v>266</v>
       </c>
       <c r="B320" s="15">
         <v>3007.92</v>
       </c>
       <c r="C320" s="16">
         <v>1503.96</v>
       </c>
       <c r="D320" s="16">
         <v>5840.26</v>
       </c>
       <c r="E320" s="16">
         <v>1460.06</v>
       </c>
       <c r="F320" s="16">
         <v>43.9</v>
       </c>
       <c r="G320" s="16">
         <v>3051.82</v>
       </c>
     </row>
-    <row r="321" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="321" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A321" s="24" t="s">
         <v>267</v>
       </c>
       <c r="B321" s="17">
         <v>620.79</v>
       </c>
       <c r="C321" s="18">
         <v>310.39</v>
       </c>
       <c r="D321" s="18">
         <v>1205.3399999999999</v>
       </c>
       <c r="E321" s="18">
         <v>301.33</v>
       </c>
       <c r="F321" s="18">
         <v>9.06</v>
       </c>
       <c r="G321" s="18">
         <v>629.85</v>
       </c>
     </row>
-    <row r="322" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A322" s="25" t="s">
         <v>268</v>
       </c>
       <c r="B322" s="19">
         <v>-117910.75</v>
       </c>
       <c r="C322" s="20">
         <v>0</v>
       </c>
       <c r="D322" s="20">
         <v>0</v>
       </c>
       <c r="E322" s="20">
         <v>0</v>
       </c>
       <c r="F322" s="20">
         <v>-13929.32</v>
       </c>
       <c r="G322" s="20">
         <v>-131840.07</v>
       </c>
     </row>
-    <row r="323" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A323" s="23" t="s">
         <v>269</v>
       </c>
       <c r="B323" s="15">
         <v>7259.66</v>
       </c>
       <c r="C323" s="16">
         <v>3629.83</v>
       </c>
       <c r="D323" s="16">
         <v>11088.86</v>
       </c>
       <c r="E323" s="16">
         <v>2772.21</v>
       </c>
       <c r="F323" s="16">
         <v>857.62</v>
       </c>
       <c r="G323" s="16">
         <v>8117.28</v>
       </c>
     </row>
-    <row r="324" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A324" s="23" t="s">
         <v>270</v>
       </c>
       <c r="B324" s="15">
         <v>884.71</v>
       </c>
       <c r="C324" s="16">
         <v>442.35</v>
       </c>
       <c r="D324" s="16">
         <v>1351.36</v>
       </c>
       <c r="E324" s="16">
         <v>337.84</v>
       </c>
       <c r="F324" s="16">
         <v>104.51</v>
       </c>
       <c r="G324" s="16">
         <v>989.22</v>
       </c>
     </row>
-    <row r="325" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A325" s="23" t="s">
         <v>271</v>
       </c>
       <c r="B325" s="15">
         <v>624.44000000000005</v>
       </c>
       <c r="C325" s="16">
         <v>312.22000000000003</v>
       </c>
       <c r="D325" s="16">
         <v>953.81</v>
       </c>
       <c r="E325" s="16">
         <v>238.45</v>
       </c>
       <c r="F325" s="16">
         <v>73.77</v>
       </c>
       <c r="G325" s="16">
         <v>698.21</v>
       </c>
     </row>
-    <row r="326" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A326" s="23" t="s">
         <v>272</v>
       </c>
       <c r="B326" s="15">
         <v>3223.13</v>
       </c>
       <c r="C326" s="16">
         <v>1611.56</v>
       </c>
       <c r="D326" s="16">
         <v>4923.21</v>
       </c>
       <c r="E326" s="16">
         <v>1230.8</v>
       </c>
       <c r="F326" s="16">
         <v>380.76</v>
       </c>
       <c r="G326" s="16">
         <v>3603.89</v>
       </c>
     </row>
-    <row r="327" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A327" s="23" t="s">
         <v>273</v>
       </c>
       <c r="B327" s="15">
         <v>85687.82</v>
       </c>
       <c r="C327" s="16">
         <v>42843.91</v>
       </c>
       <c r="D327" s="16">
         <v>130884.93</v>
       </c>
       <c r="E327" s="16">
         <v>32721.23</v>
       </c>
       <c r="F327" s="16">
         <v>10122.68</v>
       </c>
       <c r="G327" s="16">
         <v>95810.5</v>
       </c>
     </row>
-    <row r="328" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A328" s="23" t="s">
         <v>274</v>
       </c>
       <c r="B328" s="15">
         <v>6165.77</v>
       </c>
       <c r="C328" s="16">
         <v>3082.88</v>
       </c>
       <c r="D328" s="16">
         <v>9417.98</v>
       </c>
       <c r="E328" s="16">
         <v>2354.4899999999998</v>
       </c>
       <c r="F328" s="16">
         <v>728.39</v>
       </c>
       <c r="G328" s="16">
         <v>6894.16</v>
       </c>
     </row>
-    <row r="329" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="329" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A329" s="24" t="s">
         <v>275</v>
       </c>
       <c r="B329" s="17">
         <v>14065.22</v>
       </c>
       <c r="C329" s="18">
         <v>7032.61</v>
       </c>
       <c r="D329" s="18">
         <v>21484.1</v>
       </c>
       <c r="E329" s="18">
         <v>5371.02</v>
       </c>
       <c r="F329" s="18">
         <v>1661.59</v>
       </c>
       <c r="G329" s="18">
         <v>15726.81</v>
       </c>
     </row>
-    <row r="330" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A330" s="25" t="s">
         <v>276</v>
       </c>
       <c r="B330" s="19">
         <v>-176867.17</v>
       </c>
       <c r="C330" s="20">
         <v>0</v>
       </c>
       <c r="D330" s="20">
         <v>0</v>
       </c>
       <c r="E330" s="20">
         <v>0</v>
       </c>
       <c r="F330" s="20">
         <v>-28600.52</v>
       </c>
       <c r="G330" s="20">
         <v>-205467.69</v>
       </c>
     </row>
-    <row r="331" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A331" s="23" t="s">
         <v>641</v>
       </c>
       <c r="B331" s="15">
         <v>40879.72</v>
       </c>
       <c r="C331" s="16">
         <v>20439.86</v>
       </c>
       <c r="D331" s="16">
         <v>55317.42</v>
       </c>
       <c r="E331" s="16">
         <v>13829.35</v>
       </c>
       <c r="F331" s="16">
         <v>6610.51</v>
       </c>
       <c r="G331" s="16">
         <v>47490.23</v>
       </c>
     </row>
-    <row r="332" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A332" s="23" t="s">
         <v>642</v>
       </c>
       <c r="B332" s="15">
         <v>20.74</v>
       </c>
       <c r="C332" s="16">
         <v>10.37</v>
       </c>
       <c r="D332" s="16">
         <v>28.07</v>
       </c>
       <c r="E332" s="16">
         <v>7.01</v>
       </c>
       <c r="F332" s="16">
         <v>3.36</v>
       </c>
       <c r="G332" s="16">
         <v>24.1</v>
       </c>
     </row>
-    <row r="333" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A333" s="23" t="s">
         <v>643</v>
       </c>
       <c r="B333" s="15">
         <v>55.84</v>
       </c>
       <c r="C333" s="16">
         <v>27.92</v>
       </c>
       <c r="D333" s="16">
         <v>75.56</v>
       </c>
       <c r="E333" s="16">
         <v>18.89</v>
       </c>
       <c r="F333" s="16">
         <v>9.0299999999999994</v>
       </c>
       <c r="G333" s="16">
         <v>64.87</v>
       </c>
     </row>
-    <row r="334" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A334" s="23" t="s">
         <v>277</v>
       </c>
       <c r="B334" s="15">
         <v>8838.99</v>
       </c>
       <c r="C334" s="16">
         <v>4419.49</v>
       </c>
       <c r="D334" s="16">
         <v>11960.7</v>
       </c>
       <c r="E334" s="16">
         <v>2990.17</v>
       </c>
       <c r="F334" s="16">
         <v>1429.32</v>
       </c>
       <c r="G334" s="16">
         <v>10268.31</v>
       </c>
     </row>
-    <row r="335" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A335" s="23" t="s">
         <v>278</v>
       </c>
       <c r="B335" s="15">
         <v>68331.55</v>
       </c>
       <c r="C335" s="16">
         <v>34165.769999999997</v>
       </c>
       <c r="D335" s="16">
         <v>92464.57</v>
       </c>
       <c r="E335" s="16">
         <v>23116.14</v>
       </c>
       <c r="F335" s="16">
         <v>11049.63</v>
       </c>
       <c r="G335" s="16">
         <v>79381.179999999993</v>
       </c>
     </row>
-    <row r="336" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A336" s="23" t="s">
         <v>279</v>
       </c>
       <c r="B336" s="15">
         <v>19944.7</v>
       </c>
       <c r="C336" s="16">
         <v>9972.35</v>
       </c>
       <c r="D336" s="16">
         <v>26988.68</v>
       </c>
       <c r="E336" s="16">
         <v>6747.17</v>
       </c>
       <c r="F336" s="16">
         <v>3225.18</v>
       </c>
       <c r="G336" s="16">
         <v>23169.88</v>
       </c>
     </row>
-    <row r="337" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="337" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A337" s="24" t="s">
         <v>280</v>
       </c>
       <c r="B337" s="17">
         <v>38795.629999999997</v>
       </c>
       <c r="C337" s="18">
         <v>19397.810000000001</v>
       </c>
       <c r="D337" s="18">
         <v>52497.29</v>
       </c>
       <c r="E337" s="18">
         <v>13124.32</v>
       </c>
       <c r="F337" s="18">
         <v>6273.49</v>
       </c>
       <c r="G337" s="18">
         <v>45069.120000000003</v>
       </c>
     </row>
-    <row r="338" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A338" s="25" t="s">
         <v>281</v>
       </c>
       <c r="B338" s="19">
         <v>-134645.07999999999</v>
       </c>
       <c r="C338" s="20">
         <v>0</v>
       </c>
       <c r="D338" s="20">
         <v>0</v>
       </c>
       <c r="E338" s="20">
         <v>0</v>
       </c>
       <c r="F338" s="20">
         <v>923.58</v>
       </c>
       <c r="G338" s="20">
         <v>-133721.5</v>
       </c>
     </row>
-    <row r="339" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A339" s="23" t="s">
         <v>282</v>
       </c>
       <c r="B339" s="15">
         <v>32915.97</v>
       </c>
       <c r="C339" s="16">
         <v>16457.98</v>
       </c>
       <c r="D339" s="16">
         <v>66735.08</v>
       </c>
       <c r="E339" s="16">
         <v>16683.77</v>
       </c>
       <c r="F339" s="16">
         <v>-225.79</v>
       </c>
       <c r="G339" s="16">
         <v>32690.18</v>
       </c>
     </row>
-    <row r="340" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A340" s="23" t="s">
         <v>283</v>
       </c>
       <c r="B340" s="15">
         <v>10288.530000000001</v>
       </c>
       <c r="C340" s="16">
         <v>5144.26</v>
       </c>
       <c r="D340" s="16">
         <v>20859.349999999999</v>
       </c>
       <c r="E340" s="16">
         <v>5214.83</v>
       </c>
       <c r="F340" s="16">
         <v>-70.569999999999993</v>
       </c>
       <c r="G340" s="16">
         <v>10217.959999999999</v>
       </c>
     </row>
-    <row r="341" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A341" s="23" t="s">
         <v>284</v>
       </c>
       <c r="B341" s="15">
         <v>14127.64</v>
       </c>
       <c r="C341" s="16">
         <v>7063.82</v>
       </c>
       <c r="D341" s="16">
         <v>28642.9</v>
       </c>
       <c r="E341" s="16">
         <v>7160.72</v>
       </c>
       <c r="F341" s="16">
         <v>-96.9</v>
       </c>
       <c r="G341" s="16">
         <v>14030.74</v>
       </c>
     </row>
-    <row r="342" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="342" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A342" s="24" t="s">
         <v>285</v>
       </c>
       <c r="B342" s="17">
         <v>77312.94</v>
       </c>
       <c r="C342" s="18">
         <v>38656.47</v>
       </c>
       <c r="D342" s="18">
         <v>156747.16</v>
       </c>
       <c r="E342" s="18">
         <v>39186.79</v>
       </c>
       <c r="F342" s="18">
         <v>-530.32000000000005</v>
       </c>
       <c r="G342" s="18">
         <v>76782.62</v>
       </c>
     </row>
-    <row r="343" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A343" s="25" t="s">
         <v>286</v>
       </c>
       <c r="B343" s="19">
         <v>-232713.64</v>
       </c>
       <c r="C343" s="20">
         <v>0</v>
       </c>
       <c r="D343" s="20">
         <v>0</v>
       </c>
       <c r="E343" s="20">
         <v>0</v>
       </c>
       <c r="F343" s="20">
         <v>-11026.91</v>
       </c>
       <c r="G343" s="20">
         <v>-243740.55</v>
       </c>
     </row>
-    <row r="344" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A344" s="23" t="s">
         <v>287</v>
       </c>
       <c r="B344" s="15">
         <v>13220.97</v>
       </c>
       <c r="C344" s="16">
         <v>6610.48</v>
       </c>
       <c r="D344" s="16">
         <v>23936.080000000002</v>
       </c>
       <c r="E344" s="16">
         <v>5984.02</v>
       </c>
       <c r="F344" s="16">
         <v>626.46</v>
       </c>
       <c r="G344" s="16">
         <v>13847.43</v>
       </c>
     </row>
-    <row r="345" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A345" s="23" t="s">
         <v>288</v>
       </c>
       <c r="B345" s="15">
         <v>39320.629999999997</v>
       </c>
       <c r="C345" s="16">
         <v>19660.310000000001</v>
       </c>
       <c r="D345" s="16">
         <v>71188.58</v>
       </c>
       <c r="E345" s="16">
         <v>17797.14</v>
       </c>
       <c r="F345" s="16">
         <v>1863.17</v>
       </c>
       <c r="G345" s="16">
         <v>41183.800000000003</v>
       </c>
     </row>
-    <row r="346" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A346" s="23" t="s">
         <v>289</v>
       </c>
       <c r="B346" s="15">
         <v>129200.08</v>
       </c>
       <c r="C346" s="16">
         <v>64600.04</v>
       </c>
       <c r="D346" s="16">
         <v>233912.09</v>
       </c>
       <c r="E346" s="16">
         <v>58478.02</v>
       </c>
       <c r="F346" s="16">
         <v>6122.02</v>
       </c>
       <c r="G346" s="16">
         <v>135322.1</v>
       </c>
     </row>
-    <row r="347" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A347" s="23" t="s">
         <v>290</v>
       </c>
       <c r="B347" s="15">
         <v>20513.3</v>
       </c>
       <c r="C347" s="16">
         <v>10256.65</v>
       </c>
       <c r="D347" s="16">
         <v>37138.6</v>
       </c>
       <c r="E347" s="16">
         <v>9284.65</v>
       </c>
       <c r="F347" s="16">
         <v>972</v>
       </c>
       <c r="G347" s="16">
         <v>21485.3</v>
       </c>
     </row>
-    <row r="348" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A348" s="23" t="s">
         <v>291</v>
       </c>
       <c r="B348" s="15">
         <v>30195.34</v>
       </c>
       <c r="C348" s="16">
         <v>15097.67</v>
       </c>
       <c r="D348" s="16">
         <v>54667.58</v>
       </c>
       <c r="E348" s="16">
         <v>13666.89</v>
       </c>
       <c r="F348" s="16">
         <v>1430.78</v>
       </c>
       <c r="G348" s="16">
         <v>31626.12</v>
       </c>
     </row>
-    <row r="349" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="349" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A349" s="24" t="s">
         <v>644</v>
       </c>
       <c r="B349" s="17">
         <v>263.32</v>
       </c>
       <c r="C349" s="18">
         <v>131.66</v>
       </c>
       <c r="D349" s="18">
         <v>476.74</v>
       </c>
       <c r="E349" s="18">
         <v>119.18</v>
       </c>
       <c r="F349" s="18">
         <v>12.48</v>
       </c>
       <c r="G349" s="18">
         <v>275.8</v>
       </c>
     </row>
-    <row r="350" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A350" s="25" t="s">
         <v>292</v>
       </c>
       <c r="B350" s="19">
         <v>-37661.269999999997</v>
       </c>
       <c r="C350" s="20">
         <v>0</v>
       </c>
       <c r="D350" s="20">
         <v>0</v>
       </c>
       <c r="E350" s="20">
         <v>0</v>
       </c>
       <c r="F350" s="20">
         <v>-6646.24</v>
       </c>
       <c r="G350" s="20">
         <v>-44307.51</v>
       </c>
     </row>
-    <row r="351" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A351" s="23" t="s">
         <v>293</v>
       </c>
       <c r="B351" s="15">
         <v>25322.25</v>
       </c>
       <c r="C351" s="16">
         <v>12661.12</v>
       </c>
       <c r="D351" s="16">
         <v>32769.64</v>
       </c>
       <c r="E351" s="16">
         <v>8192.41</v>
       </c>
       <c r="F351" s="16">
         <v>4468.71</v>
       </c>
       <c r="G351" s="16">
         <v>29790.959999999999</v>
       </c>
     </row>
-    <row r="352" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A352" s="23" t="s">
         <v>294</v>
       </c>
       <c r="B352" s="15">
         <v>1336.37</v>
       </c>
       <c r="C352" s="16">
         <v>668.18</v>
       </c>
       <c r="D352" s="16">
         <v>1729.4</v>
       </c>
       <c r="E352" s="16">
         <v>432.35</v>
       </c>
       <c r="F352" s="16">
         <v>235.83</v>
       </c>
       <c r="G352" s="16">
         <v>1572.2</v>
       </c>
     </row>
-    <row r="353" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A353" s="23" t="s">
         <v>295</v>
       </c>
       <c r="B353" s="15">
         <v>167.77</v>
       </c>
       <c r="C353" s="16">
         <v>83.88</v>
       </c>
       <c r="D353" s="16">
         <v>217.11</v>
       </c>
       <c r="E353" s="16">
         <v>54.27</v>
       </c>
       <c r="F353" s="16">
         <v>29.61</v>
       </c>
       <c r="G353" s="16">
         <v>197.38</v>
       </c>
     </row>
-    <row r="354" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A354" s="23" t="s">
         <v>296</v>
       </c>
       <c r="B354" s="15">
         <v>234.12</v>
       </c>
       <c r="C354" s="16">
         <v>117.06</v>
       </c>
       <c r="D354" s="16">
         <v>302.98</v>
       </c>
       <c r="E354" s="16">
         <v>75.739999999999995</v>
       </c>
       <c r="F354" s="16">
         <v>41.32</v>
       </c>
       <c r="G354" s="16">
         <v>275.44</v>
       </c>
     </row>
-    <row r="355" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A355" s="23" t="s">
         <v>297</v>
       </c>
       <c r="B355" s="15">
         <v>8469.6</v>
       </c>
       <c r="C355" s="16">
         <v>4234.8</v>
       </c>
       <c r="D355" s="16">
         <v>10960.55</v>
       </c>
       <c r="E355" s="16">
         <v>2740.13</v>
       </c>
       <c r="F355" s="16">
         <v>1494.67</v>
       </c>
       <c r="G355" s="16">
         <v>9964.27</v>
       </c>
     </row>
-    <row r="356" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="356" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A356" s="24" t="s">
         <v>298</v>
       </c>
       <c r="B356" s="17">
         <v>2131.16</v>
       </c>
       <c r="C356" s="18">
         <v>1065.58</v>
       </c>
       <c r="D356" s="18">
         <v>2757.95</v>
       </c>
       <c r="E356" s="18">
         <v>689.48</v>
       </c>
       <c r="F356" s="18">
         <v>376.1</v>
       </c>
       <c r="G356" s="18">
         <v>2507.2600000000002</v>
       </c>
     </row>
-    <row r="357" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A357" s="25" t="s">
         <v>299</v>
       </c>
       <c r="B357" s="19">
         <v>-38953.51</v>
       </c>
       <c r="C357" s="20">
         <v>0</v>
       </c>
       <c r="D357" s="20">
         <v>0</v>
       </c>
       <c r="E357" s="20">
         <v>0</v>
       </c>
       <c r="F357" s="20">
         <v>-9623.9</v>
       </c>
       <c r="G357" s="20">
         <v>-48577.41</v>
       </c>
     </row>
-    <row r="358" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A358" s="23" t="s">
         <v>300</v>
       </c>
       <c r="B358" s="15">
         <v>38953.51</v>
       </c>
       <c r="C358" s="16">
         <v>19476.75</v>
       </c>
       <c r="D358" s="16">
         <v>39411.4</v>
       </c>
       <c r="E358" s="16">
         <v>9852.85</v>
       </c>
       <c r="F358" s="16">
         <v>9623.9</v>
       </c>
       <c r="G358" s="16">
         <v>48577.41</v>
       </c>
     </row>
-    <row r="359" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="359" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A359" s="24" t="s">
         <v>645</v>
       </c>
       <c r="B359" s="17">
         <v>0</v>
       </c>
       <c r="C359" s="18">
         <v>0</v>
       </c>
       <c r="D359" s="18">
         <v>0</v>
       </c>
       <c r="E359" s="18">
         <v>0</v>
       </c>
       <c r="F359" s="18">
         <v>0</v>
       </c>
       <c r="G359" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="360" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="360" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A360" s="26" t="s">
         <v>301</v>
       </c>
       <c r="B360" s="17">
         <v>0</v>
       </c>
       <c r="C360" s="18">
         <v>0</v>
       </c>
       <c r="D360" s="18">
         <v>0</v>
       </c>
       <c r="E360" s="18">
         <v>0</v>
       </c>
       <c r="F360" s="18">
         <v>0</v>
       </c>
       <c r="G360" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="361" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A361" s="25" t="s">
         <v>302</v>
       </c>
       <c r="B361" s="19">
         <v>-609723.80000000005</v>
       </c>
       <c r="C361" s="20">
         <v>0</v>
       </c>
       <c r="D361" s="20">
         <v>0</v>
       </c>
       <c r="E361" s="20">
         <v>0</v>
       </c>
       <c r="F361" s="20">
         <v>25442.080000000002</v>
       </c>
       <c r="G361" s="20">
         <v>-584281.72</v>
       </c>
     </row>
-    <row r="362" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A362" s="23" t="s">
         <v>646</v>
       </c>
       <c r="B362" s="15">
         <v>2596.66</v>
       </c>
       <c r="C362" s="16">
         <v>1298.33</v>
       </c>
       <c r="D362" s="16">
         <v>5626.73</v>
       </c>
       <c r="E362" s="16">
         <v>1406.68</v>
       </c>
       <c r="F362" s="16">
         <v>-108.35</v>
       </c>
       <c r="G362" s="16">
         <v>2488.31</v>
       </c>
     </row>
-    <row r="363" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A363" s="23" t="s">
         <v>303</v>
       </c>
       <c r="B363" s="15">
         <v>3558.68</v>
       </c>
       <c r="C363" s="16">
         <v>1779.34</v>
       </c>
       <c r="D363" s="16">
         <v>7711.34</v>
       </c>
       <c r="E363" s="16">
         <v>1927.83</v>
       </c>
       <c r="F363" s="16">
         <v>-148.49</v>
       </c>
       <c r="G363" s="16">
         <v>3410.19</v>
       </c>
     </row>
-    <row r="364" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A364" s="23" t="s">
         <v>304</v>
       </c>
       <c r="B364" s="15">
         <v>1079.29</v>
       </c>
       <c r="C364" s="16">
         <v>539.64</v>
       </c>
       <c r="D364" s="16">
         <v>2338.73</v>
       </c>
       <c r="E364" s="16">
         <v>584.67999999999995</v>
       </c>
       <c r="F364" s="16">
         <v>-45.04</v>
       </c>
       <c r="G364" s="16">
         <v>1034.25</v>
       </c>
     </row>
-    <row r="365" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A365" s="23" t="s">
         <v>305</v>
       </c>
       <c r="B365" s="15">
         <v>366939.61</v>
       </c>
       <c r="C365" s="16">
         <v>183469.8</v>
       </c>
       <c r="D365" s="16">
         <v>795124.72</v>
       </c>
       <c r="E365" s="16">
         <v>198781.18</v>
       </c>
       <c r="F365" s="16">
         <v>-15311.38</v>
       </c>
       <c r="G365" s="16">
         <v>351628.23</v>
       </c>
     </row>
-    <row r="366" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A366" s="23" t="s">
         <v>306</v>
       </c>
       <c r="B366" s="15">
         <v>194509.88</v>
       </c>
       <c r="C366" s="16">
         <v>97254.94</v>
       </c>
       <c r="D366" s="16">
         <v>421485.19</v>
       </c>
       <c r="E366" s="16">
         <v>105371.29</v>
       </c>
       <c r="F366" s="16">
         <v>-8116.35</v>
       </c>
       <c r="G366" s="16">
         <v>186393.53</v>
       </c>
     </row>
-    <row r="367" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="367" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A367" s="24" t="s">
         <v>307</v>
       </c>
       <c r="B367" s="17">
         <v>41039.68</v>
       </c>
       <c r="C367" s="18">
         <v>20519.84</v>
       </c>
       <c r="D367" s="18">
         <v>88929.26</v>
       </c>
       <c r="E367" s="18">
         <v>22232.31</v>
       </c>
       <c r="F367" s="18">
         <v>-1712.47</v>
       </c>
       <c r="G367" s="18">
         <v>39327.21</v>
       </c>
     </row>
-    <row r="368" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A368" s="25" t="s">
         <v>308</v>
       </c>
       <c r="B368" s="19">
         <v>-22487.62</v>
       </c>
       <c r="C368" s="20">
         <v>0</v>
       </c>
       <c r="D368" s="20">
         <v>0</v>
       </c>
       <c r="E368" s="20">
         <v>0</v>
       </c>
       <c r="F368" s="20">
         <v>414.71</v>
       </c>
       <c r="G368" s="20">
         <v>-22072.91</v>
       </c>
     </row>
-    <row r="369" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A369" s="23" t="s">
         <v>309</v>
       </c>
       <c r="B369" s="15">
         <v>1170.5999999999999</v>
       </c>
       <c r="C369" s="16">
         <v>585.29999999999995</v>
       </c>
       <c r="D369" s="16">
         <v>2427.5500000000002</v>
       </c>
       <c r="E369" s="16">
         <v>606.88</v>
       </c>
       <c r="F369" s="16">
         <v>-21.58</v>
       </c>
       <c r="G369" s="16">
         <v>1149.02</v>
       </c>
     </row>
-    <row r="370" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A370" s="23" t="s">
         <v>310</v>
       </c>
       <c r="B370" s="15">
         <v>456.27</v>
       </c>
       <c r="C370" s="16">
         <v>228.13</v>
       </c>
       <c r="D370" s="16">
         <v>946.2</v>
       </c>
       <c r="E370" s="16">
         <v>236.55</v>
       </c>
       <c r="F370" s="16">
         <v>-8.42</v>
       </c>
       <c r="G370" s="16">
         <v>447.85</v>
       </c>
     </row>
-    <row r="371" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A371" s="23" t="s">
         <v>647</v>
       </c>
       <c r="B371" s="15">
         <v>817.78</v>
       </c>
       <c r="C371" s="16">
         <v>408.89</v>
       </c>
       <c r="D371" s="16">
         <v>1695.89</v>
       </c>
       <c r="E371" s="16">
         <v>423.97</v>
       </c>
       <c r="F371" s="16">
         <v>-15.08</v>
       </c>
       <c r="G371" s="16">
         <v>802.7</v>
       </c>
     </row>
-    <row r="372" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A372" s="23" t="s">
         <v>311</v>
       </c>
       <c r="B372" s="15">
         <v>19348.54</v>
       </c>
       <c r="C372" s="16">
         <v>9674.27</v>
       </c>
       <c r="D372" s="16">
         <v>40124.379999999997</v>
       </c>
       <c r="E372" s="16">
         <v>10031.09</v>
       </c>
       <c r="F372" s="16">
         <v>-356.82</v>
       </c>
       <c r="G372" s="16">
         <v>18991.72</v>
       </c>
     </row>
-    <row r="373" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="373" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A373" s="24" t="s">
         <v>312</v>
       </c>
       <c r="B373" s="17">
         <v>694.43</v>
       </c>
       <c r="C373" s="18">
         <v>347.21</v>
       </c>
       <c r="D373" s="18">
         <v>1440.08</v>
       </c>
       <c r="E373" s="18">
         <v>360.02</v>
       </c>
       <c r="F373" s="18">
         <v>-12.81</v>
       </c>
       <c r="G373" s="18">
         <v>681.62</v>
       </c>
     </row>
-    <row r="374" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A374" s="25" t="s">
         <v>313</v>
       </c>
       <c r="B374" s="19">
         <v>-381813.47</v>
       </c>
       <c r="C374" s="20">
         <v>0</v>
       </c>
       <c r="D374" s="20">
         <v>0</v>
       </c>
       <c r="E374" s="20">
         <v>0</v>
       </c>
       <c r="F374" s="20">
         <v>-32745.95</v>
       </c>
       <c r="G374" s="20">
         <v>-414559.42</v>
       </c>
     </row>
-    <row r="375" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A375" s="23" t="s">
         <v>314</v>
       </c>
       <c r="B375" s="15">
         <v>0</v>
       </c>
       <c r="C375" s="16">
         <v>0</v>
       </c>
       <c r="D375" s="16">
         <v>19517.59</v>
       </c>
       <c r="E375" s="16">
         <v>0</v>
       </c>
       <c r="F375" s="16">
         <v>0</v>
       </c>
       <c r="G375" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="376" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A376" s="23" t="s">
         <v>315</v>
       </c>
       <c r="B376" s="15">
         <v>23530.59</v>
       </c>
       <c r="C376" s="16">
         <v>11765.29</v>
       </c>
       <c r="D376" s="16">
         <v>38988.86</v>
       </c>
       <c r="E376" s="16">
         <v>9747.2099999999991</v>
       </c>
       <c r="F376" s="16">
         <v>2018.08</v>
       </c>
       <c r="G376" s="16">
         <v>25548.67</v>
       </c>
     </row>
-    <row r="377" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A377" s="23" t="s">
         <v>316</v>
       </c>
       <c r="B377" s="15">
         <v>189450.37</v>
       </c>
       <c r="C377" s="16">
         <v>94725.18</v>
       </c>
       <c r="D377" s="16">
         <v>313908.51</v>
       </c>
       <c r="E377" s="16">
         <v>78477.119999999995</v>
       </c>
       <c r="F377" s="16">
         <v>16248.06</v>
       </c>
       <c r="G377" s="16">
         <v>205698.43</v>
       </c>
     </row>
-    <row r="378" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A378" s="23" t="s">
         <v>317</v>
       </c>
       <c r="B378" s="15">
         <v>12369.82</v>
       </c>
       <c r="C378" s="16">
         <v>6184.91</v>
       </c>
       <c r="D378" s="16">
         <v>20496.09</v>
       </c>
       <c r="E378" s="16">
         <v>5124.0200000000004</v>
       </c>
       <c r="F378" s="16">
         <v>1060.8900000000001</v>
       </c>
       <c r="G378" s="16">
         <v>13430.71</v>
       </c>
     </row>
-    <row r="379" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A379" s="23" t="s">
         <v>648</v>
       </c>
       <c r="B379" s="15">
         <v>10095.39</v>
       </c>
       <c r="C379" s="16">
         <v>5047.6899999999996</v>
       </c>
       <c r="D379" s="16">
         <v>16727.48</v>
       </c>
       <c r="E379" s="16">
         <v>4181.87</v>
       </c>
       <c r="F379" s="16">
         <v>865.82</v>
       </c>
       <c r="G379" s="16">
         <v>10961.21</v>
       </c>
     </row>
-    <row r="380" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A380" s="23" t="s">
         <v>318</v>
       </c>
       <c r="B380" s="15">
         <v>1576.6</v>
       </c>
       <c r="C380" s="16">
         <v>788.3</v>
       </c>
       <c r="D380" s="16">
         <v>2612.34</v>
       </c>
       <c r="E380" s="16">
         <v>653.08000000000004</v>
       </c>
       <c r="F380" s="16">
         <v>135.22</v>
       </c>
       <c r="G380" s="16">
         <v>1711.82</v>
       </c>
     </row>
-    <row r="381" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A381" s="23" t="s">
         <v>319</v>
       </c>
       <c r="B381" s="15">
         <v>6218.21</v>
       </c>
       <c r="C381" s="16">
         <v>3109.1</v>
       </c>
       <c r="D381" s="16">
         <v>10303.219999999999</v>
       </c>
       <c r="E381" s="16">
         <v>2575.8000000000002</v>
       </c>
       <c r="F381" s="16">
         <v>533.29999999999995</v>
       </c>
       <c r="G381" s="16">
         <v>6751.51</v>
       </c>
     </row>
-    <row r="382" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A382" s="23" t="s">
         <v>320</v>
       </c>
       <c r="B382" s="15">
         <v>6215.94</v>
       </c>
       <c r="C382" s="16">
         <v>3107.97</v>
       </c>
       <c r="D382" s="16">
         <v>10299.450000000001</v>
       </c>
       <c r="E382" s="16">
         <v>2574.86</v>
       </c>
       <c r="F382" s="16">
         <v>533.11</v>
       </c>
       <c r="G382" s="16">
         <v>6749.05</v>
       </c>
     </row>
-    <row r="383" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A383" s="23" t="s">
         <v>321</v>
       </c>
       <c r="B383" s="15">
         <v>35567.410000000003</v>
       </c>
       <c r="C383" s="16">
         <v>17783.7</v>
       </c>
       <c r="D383" s="16">
         <v>58933.17</v>
       </c>
       <c r="E383" s="16">
         <v>14733.29</v>
       </c>
       <c r="F383" s="16">
         <v>3050.41</v>
       </c>
       <c r="G383" s="16">
         <v>38617.82</v>
       </c>
     </row>
-    <row r="384" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A384" s="23" t="s">
         <v>322</v>
       </c>
       <c r="B384" s="15">
         <v>81261.34</v>
       </c>
       <c r="C384" s="16">
         <v>40630.67</v>
       </c>
       <c r="D384" s="16">
         <v>134645.43</v>
       </c>
       <c r="E384" s="16">
         <v>33661.35</v>
       </c>
       <c r="F384" s="16">
         <v>6969.32</v>
       </c>
       <c r="G384" s="16">
         <v>88230.66</v>
       </c>
     </row>
-    <row r="385" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A385" s="23" t="s">
         <v>323</v>
       </c>
       <c r="B385" s="15">
         <v>15527.8</v>
       </c>
       <c r="C385" s="16">
         <v>7763.9</v>
       </c>
       <c r="D385" s="16">
         <v>25728.67</v>
       </c>
       <c r="E385" s="16">
         <v>6432.16</v>
       </c>
       <c r="F385" s="16">
         <v>1331.74</v>
       </c>
       <c r="G385" s="16">
         <v>16859.54</v>
       </c>
     </row>
-    <row r="386" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="386" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A386" s="24" t="s">
         <v>649</v>
       </c>
       <c r="B386" s="17">
         <v>0</v>
       </c>
       <c r="C386" s="18">
         <v>0</v>
       </c>
       <c r="D386" s="18">
         <v>0</v>
       </c>
       <c r="E386" s="18">
         <v>0</v>
       </c>
       <c r="F386" s="18">
         <v>0</v>
       </c>
       <c r="G386" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="387" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A387" s="25" t="s">
         <v>324</v>
       </c>
       <c r="B387" s="19">
         <v>-3980.19</v>
       </c>
       <c r="C387" s="20">
         <v>0</v>
       </c>
       <c r="D387" s="20">
         <v>0</v>
       </c>
       <c r="E387" s="20">
         <v>0</v>
       </c>
       <c r="F387" s="20">
         <v>-801.59</v>
       </c>
       <c r="G387" s="20">
         <v>-4781.78</v>
       </c>
     </row>
-    <row r="388" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A388" s="23" t="s">
         <v>325</v>
       </c>
       <c r="B388" s="15">
         <v>2697.77</v>
       </c>
       <c r="C388" s="16">
         <v>1348.88</v>
       </c>
       <c r="D388" s="16">
         <v>3222.27</v>
       </c>
       <c r="E388" s="16">
         <v>805.56</v>
       </c>
       <c r="F388" s="16">
         <v>543.32000000000005</v>
       </c>
       <c r="G388" s="16">
         <v>3241.09</v>
       </c>
     </row>
-    <row r="389" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A389" s="23" t="s">
         <v>326</v>
       </c>
       <c r="B389" s="15">
         <v>715.61</v>
       </c>
       <c r="C389" s="16">
         <v>357.8</v>
       </c>
       <c r="D389" s="16">
         <v>854.73</v>
       </c>
       <c r="E389" s="16">
         <v>213.68</v>
       </c>
       <c r="F389" s="16">
         <v>144.12</v>
       </c>
       <c r="G389" s="16">
         <v>859.73</v>
       </c>
     </row>
-    <row r="390" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="390" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A390" s="24" t="s">
         <v>327</v>
       </c>
       <c r="B390" s="17">
         <v>566.80999999999995</v>
       </c>
       <c r="C390" s="18">
         <v>283.39999999999998</v>
       </c>
       <c r="D390" s="18">
         <v>677.01</v>
       </c>
       <c r="E390" s="18">
         <v>169.25</v>
       </c>
       <c r="F390" s="18">
         <v>114.15</v>
       </c>
       <c r="G390" s="18">
         <v>680.96</v>
       </c>
     </row>
-    <row r="391" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A391" s="25" t="s">
         <v>328</v>
       </c>
       <c r="B391" s="19">
         <v>-165759.32</v>
       </c>
       <c r="C391" s="20">
         <v>0</v>
       </c>
       <c r="D391" s="20">
         <v>0</v>
       </c>
       <c r="E391" s="20">
         <v>0</v>
       </c>
       <c r="F391" s="20">
         <v>11230.86</v>
       </c>
       <c r="G391" s="20">
         <v>-154528.46</v>
       </c>
     </row>
-    <row r="392" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A392" s="23" t="s">
         <v>643</v>
       </c>
       <c r="B392" s="15">
         <v>4450.1000000000004</v>
       </c>
       <c r="C392" s="16">
         <v>2225.0500000000002</v>
       </c>
       <c r="D392" s="16">
         <v>10106.24</v>
       </c>
       <c r="E392" s="16">
         <v>2526.56</v>
       </c>
       <c r="F392" s="16">
         <v>-301.51</v>
       </c>
       <c r="G392" s="16">
         <v>4148.59</v>
       </c>
     </row>
-    <row r="393" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="393" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A393" s="24" t="s">
         <v>329</v>
       </c>
       <c r="B393" s="17">
         <v>161309.22</v>
       </c>
       <c r="C393" s="18">
         <v>80654.61</v>
       </c>
       <c r="D393" s="18">
         <v>366335.86</v>
       </c>
       <c r="E393" s="18">
         <v>91583.96</v>
       </c>
       <c r="F393" s="18">
         <v>-10929.35</v>
       </c>
       <c r="G393" s="18">
         <v>150379.87</v>
       </c>
     </row>
-    <row r="394" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A394" s="25" t="s">
         <v>330</v>
       </c>
       <c r="B394" s="19">
         <v>-103217.07</v>
       </c>
       <c r="C394" s="20">
         <v>0</v>
       </c>
       <c r="D394" s="20">
         <v>0</v>
       </c>
       <c r="E394" s="20">
         <v>0</v>
       </c>
       <c r="F394" s="20">
         <v>-7281.7</v>
       </c>
       <c r="G394" s="20">
         <v>-110498.77</v>
       </c>
     </row>
-    <row r="395" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A395" s="23" t="s">
         <v>650</v>
       </c>
       <c r="B395" s="15">
         <v>239.38</v>
       </c>
       <c r="C395" s="16">
         <v>119.69</v>
       </c>
       <c r="D395" s="16">
         <v>411.21</v>
       </c>
       <c r="E395" s="16">
         <v>102.8</v>
       </c>
       <c r="F395" s="16">
         <v>16.89</v>
       </c>
       <c r="G395" s="16">
         <v>256.27</v>
       </c>
     </row>
-    <row r="396" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A396" s="23" t="s">
         <v>331</v>
       </c>
       <c r="B396" s="15">
         <v>94334.14</v>
       </c>
       <c r="C396" s="16">
         <v>47167.07</v>
       </c>
       <c r="D396" s="16">
         <v>162048.18</v>
       </c>
       <c r="E396" s="16">
         <v>40512.04</v>
       </c>
       <c r="F396" s="16">
         <v>6655.03</v>
       </c>
       <c r="G396" s="16">
         <v>100989.17</v>
       </c>
     </row>
-    <row r="397" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A397" s="23" t="s">
         <v>332</v>
       </c>
       <c r="B397" s="15">
         <v>6845.08</v>
       </c>
       <c r="C397" s="16">
         <v>3422.54</v>
       </c>
       <c r="D397" s="16">
         <v>11758.55</v>
       </c>
       <c r="E397" s="16">
         <v>2939.63</v>
       </c>
       <c r="F397" s="16">
         <v>482.91</v>
       </c>
       <c r="G397" s="16">
         <v>7327.99</v>
       </c>
     </row>
-    <row r="398" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="398" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A398" s="24" t="s">
         <v>333</v>
       </c>
       <c r="B398" s="17">
         <v>1798.47</v>
       </c>
       <c r="C398" s="18">
         <v>899.23</v>
       </c>
       <c r="D398" s="18">
         <v>3089.44</v>
       </c>
       <c r="E398" s="18">
         <v>772.36</v>
       </c>
       <c r="F398" s="18">
         <v>126.87</v>
       </c>
       <c r="G398" s="18">
         <v>1925.34</v>
       </c>
     </row>
-    <row r="399" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A399" s="25" t="s">
         <v>334</v>
       </c>
       <c r="B399" s="19">
         <v>-94700.51</v>
       </c>
       <c r="C399" s="20">
         <v>0</v>
       </c>
       <c r="D399" s="20">
         <v>0</v>
       </c>
       <c r="E399" s="20">
         <v>0</v>
       </c>
       <c r="F399" s="20">
         <v>-3179.73</v>
       </c>
       <c r="G399" s="20">
         <v>-97880.24</v>
       </c>
     </row>
-    <row r="400" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A400" s="23" t="s">
         <v>335</v>
       </c>
       <c r="B400" s="15">
-        <v>0</v>
+        <v>94621.15</v>
       </c>
       <c r="C400" s="16">
-        <v>0</v>
+        <v>47310.57</v>
       </c>
       <c r="D400" s="16">
-        <v>0</v>
+        <v>176534.05</v>
       </c>
       <c r="E400" s="16">
-        <v>0</v>
+        <v>44133.51</v>
       </c>
       <c r="F400" s="16">
-        <v>0</v>
+        <v>3177.06</v>
       </c>
       <c r="G400" s="16">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+        <v>97798.21</v>
+      </c>
+    </row>
+    <row r="401" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A401" s="24" t="s">
         <v>619</v>
       </c>
       <c r="B401" s="17">
-        <v>94621.15</v>
+        <v>79.36</v>
       </c>
       <c r="C401" s="18">
-        <v>47310.57</v>
+        <v>39.68</v>
       </c>
       <c r="D401" s="18">
-        <v>176534.05</v>
+        <v>148.06</v>
       </c>
       <c r="E401" s="18">
-        <v>44133.51</v>
+        <v>37.01</v>
       </c>
       <c r="F401" s="18">
-        <v>3177.06</v>
+        <v>2.67</v>
       </c>
       <c r="G401" s="18">
-        <v>97798.21</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:7" x14ac:dyDescent="0.25">
+        <v>82.03</v>
+      </c>
+    </row>
+    <row r="402" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A402" s="25" t="s">
         <v>336</v>
       </c>
       <c r="B402" s="19">
         <v>-46603.79</v>
       </c>
       <c r="C402" s="20">
         <v>0</v>
       </c>
       <c r="D402" s="20">
         <v>0</v>
       </c>
       <c r="E402" s="20">
         <v>0</v>
       </c>
       <c r="F402" s="20">
         <v>6905.76</v>
       </c>
       <c r="G402" s="20">
         <v>-39698.03</v>
       </c>
     </row>
-    <row r="403" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A403" s="23" t="s">
         <v>337</v>
       </c>
       <c r="B403" s="15">
         <v>24789.61</v>
       </c>
       <c r="C403" s="16">
         <v>12394.8</v>
       </c>
       <c r="D403" s="16">
         <v>64272.53</v>
       </c>
       <c r="E403" s="16">
         <v>16068.13</v>
       </c>
       <c r="F403" s="16">
         <v>-3673.33</v>
       </c>
       <c r="G403" s="16">
         <v>21116.28</v>
       </c>
     </row>
-    <row r="404" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="404" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A404" s="24" t="s">
         <v>647</v>
       </c>
       <c r="B404" s="17">
         <v>21814.18</v>
       </c>
       <c r="C404" s="18">
         <v>10907.09</v>
       </c>
       <c r="D404" s="18">
         <v>56558.080000000002</v>
       </c>
       <c r="E404" s="18">
         <v>14139.52</v>
       </c>
       <c r="F404" s="18">
         <v>-3232.43</v>
       </c>
       <c r="G404" s="18">
         <v>18581.75</v>
       </c>
     </row>
-    <row r="405" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A405" s="25" t="s">
         <v>338</v>
       </c>
       <c r="B405" s="19">
         <v>-27684.17</v>
       </c>
       <c r="C405" s="20">
         <v>0</v>
       </c>
       <c r="D405" s="20">
         <v>0</v>
       </c>
       <c r="E405" s="20">
         <v>0</v>
       </c>
       <c r="F405" s="20">
         <v>-4729.41</v>
       </c>
       <c r="G405" s="20">
         <v>-32413.58</v>
       </c>
     </row>
-    <row r="406" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A406" s="23" t="s">
         <v>339</v>
       </c>
       <c r="B406" s="15">
         <v>3971.09</v>
       </c>
       <c r="C406" s="16">
         <v>1985.54</v>
       </c>
       <c r="D406" s="16">
         <v>5228.59</v>
       </c>
       <c r="E406" s="16">
         <v>1307.1400000000001</v>
       </c>
       <c r="F406" s="16">
         <v>678.4</v>
       </c>
       <c r="G406" s="16">
         <v>4649.49</v>
       </c>
     </row>
-    <row r="407" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A407" s="23" t="s">
         <v>340</v>
       </c>
       <c r="B407" s="15">
         <v>17767.8</v>
       </c>
       <c r="C407" s="16">
         <v>8883.9</v>
       </c>
       <c r="D407" s="16">
         <v>23394.22</v>
       </c>
       <c r="E407" s="16">
         <v>5848.55</v>
       </c>
       <c r="F407" s="16">
         <v>3035.35</v>
       </c>
       <c r="G407" s="16">
         <v>20803.150000000001</v>
       </c>
     </row>
-    <row r="408" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="408" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A408" s="24" t="s">
         <v>341</v>
       </c>
       <c r="B408" s="17">
         <v>5945.28</v>
       </c>
       <c r="C408" s="18">
         <v>2972.64</v>
       </c>
       <c r="D408" s="18">
         <v>7827.94</v>
       </c>
       <c r="E408" s="18">
         <v>1956.98</v>
       </c>
       <c r="F408" s="18">
         <v>1015.66</v>
       </c>
       <c r="G408" s="18">
         <v>6960.94</v>
       </c>
     </row>
-    <row r="409" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A409" s="25" t="s">
         <v>342</v>
       </c>
       <c r="B409" s="19">
         <v>-44678.52</v>
       </c>
       <c r="C409" s="20">
         <v>0</v>
       </c>
       <c r="D409" s="20">
         <v>0</v>
       </c>
       <c r="E409" s="20">
         <v>0</v>
       </c>
       <c r="F409" s="20">
         <v>-7939.87</v>
       </c>
       <c r="G409" s="20">
         <v>-52618.39</v>
       </c>
     </row>
-    <row r="410" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A410" s="23" t="s">
         <v>343</v>
       </c>
       <c r="B410" s="15">
         <v>169.19</v>
       </c>
       <c r="C410" s="16">
         <v>84.59</v>
       </c>
       <c r="D410" s="16">
         <v>218.12</v>
       </c>
       <c r="E410" s="16">
         <v>54.53</v>
       </c>
       <c r="F410" s="16">
         <v>30.06</v>
       </c>
       <c r="G410" s="16">
         <v>199.25</v>
       </c>
     </row>
-    <row r="411" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A411" s="23" t="s">
         <v>344</v>
       </c>
       <c r="B411" s="15">
         <v>409.07</v>
       </c>
       <c r="C411" s="16">
         <v>204.53</v>
       </c>
       <c r="D411" s="16">
         <v>527.35</v>
       </c>
       <c r="E411" s="16">
         <v>131.83000000000001</v>
       </c>
       <c r="F411" s="16">
         <v>72.7</v>
       </c>
       <c r="G411" s="16">
         <v>481.77</v>
       </c>
     </row>
-    <row r="412" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A412" s="23" t="s">
         <v>345</v>
       </c>
       <c r="B412" s="15">
         <v>855.78</v>
       </c>
       <c r="C412" s="16">
         <v>427.89</v>
       </c>
       <c r="D412" s="16">
         <v>1103.24</v>
       </c>
       <c r="E412" s="16">
         <v>275.81</v>
       </c>
       <c r="F412" s="16">
         <v>152.08000000000001</v>
       </c>
       <c r="G412" s="16">
         <v>1007.86</v>
       </c>
     </row>
-    <row r="413" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A413" s="23" t="s">
         <v>346</v>
       </c>
       <c r="B413" s="15">
         <v>69.91</v>
       </c>
       <c r="C413" s="16">
         <v>34.950000000000003</v>
       </c>
       <c r="D413" s="16">
         <v>90.12</v>
       </c>
       <c r="E413" s="16">
         <v>22.53</v>
       </c>
       <c r="F413" s="16">
         <v>12.42</v>
       </c>
       <c r="G413" s="16">
         <v>82.33</v>
       </c>
     </row>
-    <row r="414" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A414" s="23" t="s">
         <v>347</v>
       </c>
       <c r="B414" s="15">
         <v>1311.79</v>
       </c>
       <c r="C414" s="16">
         <v>655.89</v>
       </c>
       <c r="D414" s="16">
         <v>1691.1</v>
       </c>
       <c r="E414" s="16">
         <v>422.77</v>
       </c>
       <c r="F414" s="16">
         <v>233.12</v>
       </c>
       <c r="G414" s="16">
         <v>1544.91</v>
       </c>
     </row>
-    <row r="415" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A415" s="23" t="s">
         <v>348</v>
       </c>
       <c r="B415" s="15">
         <v>761.92</v>
       </c>
       <c r="C415" s="16">
         <v>380.96</v>
       </c>
       <c r="D415" s="16">
         <v>982.23</v>
       </c>
       <c r="E415" s="16">
         <v>245.55</v>
       </c>
       <c r="F415" s="16">
         <v>135.41</v>
       </c>
       <c r="G415" s="16">
         <v>897.33</v>
       </c>
     </row>
-    <row r="416" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A416" s="23" t="s">
         <v>349</v>
       </c>
       <c r="B416" s="15">
         <v>738.82</v>
       </c>
       <c r="C416" s="16">
         <v>369.41</v>
       </c>
       <c r="D416" s="16">
         <v>952.46</v>
       </c>
       <c r="E416" s="16">
         <v>238.11</v>
       </c>
       <c r="F416" s="16">
         <v>131.30000000000001</v>
       </c>
       <c r="G416" s="16">
         <v>870.12</v>
       </c>
     </row>
-    <row r="417" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A417" s="23" t="s">
         <v>350</v>
       </c>
       <c r="B417" s="15">
         <v>6981.1</v>
       </c>
       <c r="C417" s="16">
         <v>3490.55</v>
       </c>
       <c r="D417" s="16">
         <v>8999.73</v>
       </c>
       <c r="E417" s="16">
         <v>2249.9299999999998</v>
       </c>
       <c r="F417" s="16">
         <v>1240.6199999999999</v>
       </c>
       <c r="G417" s="16">
         <v>8221.7199999999993</v>
       </c>
     </row>
-    <row r="418" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="418" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A418" s="24" t="s">
         <v>351</v>
       </c>
       <c r="B418" s="17">
         <v>33380.94</v>
       </c>
       <c r="C418" s="18">
         <v>16690.47</v>
       </c>
       <c r="D418" s="18">
         <v>43033.25</v>
       </c>
       <c r="E418" s="18">
         <v>10758.31</v>
       </c>
       <c r="F418" s="18">
         <v>5932.16</v>
       </c>
       <c r="G418" s="18">
         <v>39313.1</v>
       </c>
     </row>
-    <row r="419" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A419" s="25" t="s">
         <v>352</v>
       </c>
       <c r="B419" s="19">
         <v>-48685.29</v>
       </c>
       <c r="C419" s="20">
         <v>0</v>
       </c>
       <c r="D419" s="20">
         <v>0</v>
       </c>
       <c r="E419" s="20">
         <v>0</v>
       </c>
       <c r="F419" s="20">
         <v>-7320.6</v>
       </c>
       <c r="G419" s="20">
         <v>-56005.89</v>
       </c>
     </row>
-    <row r="420" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A420" s="23" t="s">
         <v>353</v>
       </c>
       <c r="B420" s="15">
         <v>42348.02</v>
       </c>
       <c r="C420" s="16">
         <v>21174.01</v>
       </c>
       <c r="D420" s="16">
         <v>59225.279999999999</v>
       </c>
       <c r="E420" s="16">
         <v>14806.32</v>
       </c>
       <c r="F420" s="16">
         <v>6367.69</v>
       </c>
       <c r="G420" s="16">
         <v>48715.71</v>
       </c>
     </row>
-    <row r="421" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="421" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A421" s="24" t="s">
         <v>354</v>
       </c>
       <c r="B421" s="17">
         <v>6337.27</v>
       </c>
       <c r="C421" s="18">
         <v>3168.63</v>
       </c>
       <c r="D421" s="18">
         <v>8862.91</v>
       </c>
       <c r="E421" s="18">
         <v>2215.7199999999998</v>
       </c>
       <c r="F421" s="18">
         <v>952.91</v>
       </c>
       <c r="G421" s="18">
         <v>7290.18</v>
       </c>
     </row>
-    <row r="422" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A422" s="25" t="s">
         <v>355</v>
       </c>
       <c r="B422" s="19">
         <v>-3321894.57</v>
       </c>
       <c r="C422" s="20">
         <v>0</v>
       </c>
       <c r="D422" s="20">
         <v>0</v>
       </c>
       <c r="E422" s="20">
         <v>0</v>
       </c>
       <c r="F422" s="20">
         <v>960285.27</v>
       </c>
       <c r="G422" s="20">
         <v>-2361609.2999999998</v>
       </c>
     </row>
-    <row r="423" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A423" s="23" t="s">
         <v>356</v>
       </c>
       <c r="B423" s="15">
         <v>2815003.07</v>
       </c>
       <c r="C423" s="16">
         <v>1407501.53</v>
       </c>
       <c r="D423" s="16">
         <v>8885023.4199999999</v>
       </c>
       <c r="E423" s="16">
         <v>2221255.85</v>
       </c>
       <c r="F423" s="16">
         <v>-813754.32</v>
       </c>
       <c r="G423" s="16">
         <v>2001248.75</v>
       </c>
     </row>
-    <row r="424" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A424" s="23" t="s">
         <v>357</v>
       </c>
       <c r="B424" s="15">
         <v>90481.78</v>
       </c>
       <c r="C424" s="16">
         <v>45240.89</v>
       </c>
       <c r="D424" s="16">
         <v>285588.58</v>
       </c>
       <c r="E424" s="16">
         <v>71397.14</v>
       </c>
       <c r="F424" s="16">
         <v>-26156.25</v>
       </c>
       <c r="G424" s="16">
         <v>64325.53</v>
       </c>
     </row>
-    <row r="425" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A425" s="23" t="s">
         <v>646</v>
       </c>
       <c r="B425" s="15">
         <v>51556.22</v>
       </c>
       <c r="C425" s="16">
         <v>25778.11</v>
       </c>
       <c r="D425" s="16">
         <v>162727.43</v>
       </c>
       <c r="E425" s="16">
         <v>40681.85</v>
       </c>
       <c r="F425" s="16">
         <v>-14903.74</v>
       </c>
       <c r="G425" s="16">
         <v>36652.480000000003</v>
       </c>
     </row>
-    <row r="426" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A426" s="23" t="s">
         <v>614</v>
       </c>
       <c r="B426" s="15">
         <v>163254.63</v>
       </c>
       <c r="C426" s="16">
         <v>81627.31</v>
       </c>
       <c r="D426" s="16">
         <v>515282.28</v>
       </c>
       <c r="E426" s="16">
         <v>128820.57</v>
       </c>
       <c r="F426" s="16">
         <v>-47193.26</v>
       </c>
       <c r="G426" s="16">
         <v>116061.37</v>
       </c>
     </row>
-    <row r="427" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A427" s="23" t="s">
         <v>358</v>
       </c>
       <c r="B427" s="15">
         <v>91628.68</v>
       </c>
       <c r="C427" s="16">
         <v>45814.34</v>
       </c>
       <c r="D427" s="16">
         <v>289208.55</v>
       </c>
       <c r="E427" s="16">
         <v>72302.13</v>
       </c>
       <c r="F427" s="16">
         <v>-26487.79</v>
       </c>
       <c r="G427" s="16">
         <v>65140.89</v>
       </c>
     </row>
-    <row r="428" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A428" s="23" t="s">
         <v>651</v>
       </c>
       <c r="B428" s="15">
         <v>60086.03</v>
       </c>
       <c r="C428" s="16">
         <v>30043.01</v>
       </c>
       <c r="D428" s="16">
         <v>189650.15</v>
       </c>
       <c r="E428" s="16">
         <v>47412.53</v>
       </c>
       <c r="F428" s="16">
         <v>-17369.52</v>
       </c>
       <c r="G428" s="16">
         <v>42716.51</v>
       </c>
     </row>
-    <row r="429" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A429" s="23" t="s">
         <v>359</v>
       </c>
       <c r="B429" s="15">
         <v>49289.03</v>
       </c>
       <c r="C429" s="16">
         <v>24644.51</v>
       </c>
       <c r="D429" s="16">
         <v>155571.47</v>
       </c>
       <c r="E429" s="16">
         <v>38892.86</v>
       </c>
       <c r="F429" s="16">
         <v>-14248.35</v>
       </c>
       <c r="G429" s="16">
         <v>35040.68</v>
       </c>
     </row>
-    <row r="430" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A430" s="23" t="s">
         <v>652</v>
       </c>
       <c r="B430" s="15">
         <v>595.13</v>
       </c>
       <c r="C430" s="16">
         <v>297.56</v>
       </c>
       <c r="D430" s="16">
         <v>1878.4</v>
       </c>
       <c r="E430" s="16">
         <v>469.6</v>
       </c>
       <c r="F430" s="16">
         <v>-172.04</v>
       </c>
       <c r="G430" s="16">
         <v>423.09</v>
       </c>
     </row>
-    <row r="431" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="431" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A431" s="24" t="s">
         <v>653</v>
       </c>
       <c r="B431" s="17">
         <v>0</v>
       </c>
       <c r="C431" s="18">
         <v>0</v>
       </c>
       <c r="D431" s="18">
         <v>0</v>
       </c>
       <c r="E431" s="18">
         <v>0</v>
       </c>
       <c r="F431" s="18">
         <v>0</v>
       </c>
       <c r="G431" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="432" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A432" s="25" t="s">
         <v>360</v>
       </c>
       <c r="B432" s="19">
         <v>-12988.33</v>
       </c>
       <c r="C432" s="20">
         <v>0</v>
       </c>
       <c r="D432" s="20">
         <v>0</v>
       </c>
       <c r="E432" s="20">
         <v>0</v>
       </c>
       <c r="F432" s="20">
         <v>-1092.9100000000001</v>
       </c>
       <c r="G432" s="20">
         <v>-14081.24</v>
       </c>
     </row>
-    <row r="433" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A433" s="23" t="s">
         <v>361</v>
       </c>
       <c r="B433" s="15">
         <v>1429.4</v>
       </c>
       <c r="C433" s="16">
         <v>714.7</v>
       </c>
       <c r="D433" s="16">
         <v>2377.69</v>
       </c>
       <c r="E433" s="16">
         <v>594.41999999999996</v>
       </c>
       <c r="F433" s="16">
         <v>120.28</v>
       </c>
       <c r="G433" s="16">
         <v>1549.68</v>
       </c>
     </row>
-    <row r="434" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="434" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A434" s="24" t="s">
         <v>362</v>
       </c>
       <c r="B434" s="17">
         <v>11558.93</v>
       </c>
       <c r="C434" s="18">
         <v>5779.46</v>
       </c>
       <c r="D434" s="18">
         <v>19227.34</v>
       </c>
       <c r="E434" s="18">
         <v>4806.83</v>
       </c>
       <c r="F434" s="18">
         <v>972.63</v>
       </c>
       <c r="G434" s="18">
         <v>12531.56</v>
       </c>
     </row>
-    <row r="435" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A435" s="25" t="s">
         <v>363</v>
       </c>
       <c r="B435" s="19">
         <v>-53837.5</v>
       </c>
       <c r="C435" s="20">
         <v>0</v>
       </c>
       <c r="D435" s="20">
         <v>0</v>
       </c>
       <c r="E435" s="20">
         <v>0</v>
       </c>
       <c r="F435" s="20">
         <v>-10040.42</v>
       </c>
       <c r="G435" s="20">
         <v>-63877.919999999998</v>
       </c>
     </row>
-    <row r="436" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A436" s="23" t="s">
         <v>364</v>
       </c>
       <c r="B436" s="15">
         <v>12902.07</v>
       </c>
       <c r="C436" s="16">
         <v>6451.03</v>
       </c>
       <c r="D436" s="16">
         <v>16179.45</v>
       </c>
       <c r="E436" s="16">
         <v>4044.86</v>
       </c>
       <c r="F436" s="16">
         <v>2406.17</v>
       </c>
       <c r="G436" s="16">
         <v>15308.24</v>
       </c>
     </row>
-    <row r="437" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A437" s="23" t="s">
         <v>654</v>
       </c>
       <c r="B437" s="15">
         <v>5631.35</v>
       </c>
       <c r="C437" s="16">
         <v>2815.67</v>
       </c>
       <c r="D437" s="16">
         <v>7061.83</v>
       </c>
       <c r="E437" s="16">
         <v>1765.45</v>
       </c>
       <c r="F437" s="16">
         <v>1050.22</v>
       </c>
       <c r="G437" s="16">
         <v>6681.57</v>
       </c>
     </row>
-    <row r="438" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A438" s="23" t="s">
         <v>365</v>
       </c>
       <c r="B438" s="15">
         <v>8093.81</v>
       </c>
       <c r="C438" s="16">
         <v>4046.9</v>
       </c>
       <c r="D438" s="16">
         <v>10149.799999999999</v>
       </c>
       <c r="E438" s="16">
         <v>2537.4499999999998</v>
       </c>
       <c r="F438" s="16">
         <v>1509.45</v>
       </c>
       <c r="G438" s="16">
         <v>9603.26</v>
       </c>
     </row>
-    <row r="439" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A439" s="23" t="s">
         <v>366</v>
       </c>
       <c r="B439" s="15">
         <v>5638.23</v>
       </c>
       <c r="C439" s="16">
         <v>2819.11</v>
       </c>
       <c r="D439" s="16">
         <v>7070.46</v>
       </c>
       <c r="E439" s="16">
         <v>1767.61</v>
       </c>
       <c r="F439" s="16">
         <v>1051.5</v>
       </c>
       <c r="G439" s="16">
         <v>6689.73</v>
       </c>
     </row>
-    <row r="440" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="440" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A440" s="24" t="s">
         <v>367</v>
       </c>
       <c r="B440" s="17">
         <v>21572.04</v>
       </c>
       <c r="C440" s="18">
         <v>10786.02</v>
       </c>
       <c r="D440" s="18">
         <v>27051.78</v>
       </c>
       <c r="E440" s="18">
         <v>6762.94</v>
       </c>
       <c r="F440" s="18">
         <v>4023.08</v>
       </c>
       <c r="G440" s="18">
         <v>25595.119999999999</v>
       </c>
     </row>
-    <row r="441" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A441" s="25" t="s">
         <v>368</v>
       </c>
       <c r="B441" s="19">
         <v>-402886.61</v>
       </c>
       <c r="C441" s="20">
         <v>0</v>
       </c>
       <c r="D441" s="20">
         <v>0</v>
       </c>
       <c r="E441" s="20">
         <v>0</v>
       </c>
       <c r="F441" s="20">
         <v>26000.85</v>
       </c>
       <c r="G441" s="20">
         <v>-376885.76000000001</v>
       </c>
     </row>
-    <row r="442" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A442" s="23" t="s">
         <v>369</v>
       </c>
       <c r="B442" s="15">
         <v>64336.25</v>
       </c>
       <c r="C442" s="16">
         <v>32168.12</v>
       </c>
       <c r="D442" s="16">
         <v>145280.64000000001</v>
       </c>
       <c r="E442" s="16">
         <v>36320.160000000003</v>
       </c>
       <c r="F442" s="16">
         <v>-4152.04</v>
       </c>
       <c r="G442" s="16">
         <v>60184.21</v>
       </c>
     </row>
-    <row r="443" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A443" s="23" t="s">
         <v>370</v>
       </c>
       <c r="B443" s="15">
         <v>1680.96</v>
       </c>
       <c r="C443" s="16">
         <v>840.48</v>
       </c>
       <c r="D443" s="16">
         <v>3795.85</v>
       </c>
       <c r="E443" s="16">
         <v>948.96</v>
       </c>
       <c r="F443" s="16">
         <v>-108.48</v>
       </c>
       <c r="G443" s="16">
         <v>1572.48</v>
       </c>
     </row>
-    <row r="444" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A444" s="23" t="s">
         <v>654</v>
       </c>
       <c r="B444" s="15">
-        <v>64336.25</v>
+        <v>0</v>
       </c>
       <c r="C444" s="16">
-        <v>32168.12</v>
+        <v>0</v>
       </c>
       <c r="D444" s="16">
-        <v>145280.64000000001</v>
+        <v>0</v>
       </c>
       <c r="E444" s="16">
-        <v>36320.160000000003</v>
+        <v>0</v>
       </c>
       <c r="F444" s="16">
-        <v>-4152.04</v>
+        <v>0</v>
       </c>
       <c r="G444" s="16">
-        <v>60184.21</v>
-[...2 lines deleted...]
-    <row r="445" spans="1:7" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="445" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A445" s="23" t="s">
         <v>371</v>
       </c>
       <c r="B445" s="15">
-        <v>1680.96</v>
+        <v>19733.900000000001</v>
       </c>
       <c r="C445" s="16">
-        <v>840.48</v>
+        <v>9866.9500000000007</v>
       </c>
       <c r="D445" s="16">
-        <v>3795.85</v>
+        <v>44562.02</v>
       </c>
       <c r="E445" s="16">
-        <v>948.96</v>
+        <v>11140.5</v>
       </c>
       <c r="F445" s="16">
-        <v>-108.48</v>
+        <v>-1273.55</v>
       </c>
       <c r="G445" s="16">
-        <v>1572.48</v>
-[...2 lines deleted...]
-    <row r="446" spans="1:7" x14ac:dyDescent="0.25">
+        <v>18460.349999999999</v>
+      </c>
+    </row>
+    <row r="446" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A446" s="23" t="s">
         <v>372</v>
       </c>
       <c r="B446" s="15">
-        <v>19733.900000000001</v>
+        <v>9948.75</v>
       </c>
       <c r="C446" s="16">
-        <v>9866.9500000000007</v>
+        <v>4974.37</v>
       </c>
       <c r="D446" s="16">
-        <v>44562.02</v>
+        <v>22465.73</v>
       </c>
       <c r="E446" s="16">
-        <v>11140.5</v>
+        <v>5616.43</v>
       </c>
       <c r="F446" s="16">
-        <v>-1273.55</v>
+        <v>-642.05999999999995</v>
       </c>
       <c r="G446" s="16">
-        <v>18460.349999999999</v>
-[...2 lines deleted...]
-    <row r="447" spans="1:7" x14ac:dyDescent="0.25">
+        <v>9306.69</v>
+      </c>
+    </row>
+    <row r="447" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A447" s="23" t="s">
         <v>373</v>
       </c>
       <c r="B447" s="15">
-        <v>9948.75</v>
+        <v>10393.459999999999</v>
       </c>
       <c r="C447" s="16">
-        <v>4974.37</v>
+        <v>5196.7299999999996</v>
       </c>
       <c r="D447" s="16">
-        <v>22465.73</v>
+        <v>23469.94</v>
       </c>
       <c r="E447" s="16">
-        <v>5616.43</v>
+        <v>5867.48</v>
       </c>
       <c r="F447" s="16">
-        <v>-642.05999999999995</v>
+        <v>-670.75</v>
       </c>
       <c r="G447" s="16">
-        <v>9306.69</v>
-[...2 lines deleted...]
-    <row r="448" spans="1:7" x14ac:dyDescent="0.25">
+        <v>9722.7099999999991</v>
+      </c>
+    </row>
+    <row r="448" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A448" s="23" t="s">
         <v>374</v>
       </c>
       <c r="B448" s="15">
-        <v>10393.459999999999</v>
+        <v>126657.94</v>
       </c>
       <c r="C448" s="16">
-        <v>5196.7299999999996</v>
+        <v>63328.97</v>
       </c>
       <c r="D448" s="16">
-        <v>23469.94</v>
+        <v>286012.08</v>
       </c>
       <c r="E448" s="16">
-        <v>5867.48</v>
+        <v>71503.02</v>
       </c>
       <c r="F448" s="16">
-        <v>-670.75</v>
+        <v>-8174.05</v>
       </c>
       <c r="G448" s="16">
-        <v>9722.7099999999991</v>
-[...2 lines deleted...]
-    <row r="449" spans="1:7" x14ac:dyDescent="0.25">
+        <v>118483.89</v>
+      </c>
+    </row>
+    <row r="449" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A449" s="23" t="s">
         <v>375</v>
       </c>
       <c r="B449" s="15">
-        <v>126657.94</v>
+        <v>8241.5300000000007</v>
       </c>
       <c r="C449" s="16">
-        <v>63328.97</v>
+        <v>4120.76</v>
       </c>
       <c r="D449" s="16">
-        <v>286012.08</v>
+        <v>18610.580000000002</v>
       </c>
       <c r="E449" s="16">
-        <v>71503.02</v>
+        <v>4652.6400000000003</v>
       </c>
       <c r="F449" s="16">
-        <v>-8174.05</v>
+        <v>-531.88</v>
       </c>
       <c r="G449" s="16">
-        <v>118483.89</v>
-[...2 lines deleted...]
-    <row r="450" spans="1:7" x14ac:dyDescent="0.25">
+        <v>7709.65</v>
+      </c>
+    </row>
+    <row r="450" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A450" s="23" t="s">
         <v>376</v>
       </c>
       <c r="B450" s="15">
-        <v>8241.5300000000007</v>
+        <v>113818.11</v>
       </c>
       <c r="C450" s="16">
-        <v>4120.76</v>
+        <v>56909.05</v>
       </c>
       <c r="D450" s="16">
-        <v>18610.580000000002</v>
+        <v>257017.88</v>
       </c>
       <c r="E450" s="16">
-        <v>4652.6400000000003</v>
+        <v>64254.47</v>
       </c>
       <c r="F450" s="16">
-        <v>-531.88</v>
+        <v>-7345.42</v>
       </c>
       <c r="G450" s="16">
-        <v>7709.65</v>
-[...2 lines deleted...]
-    <row r="451" spans="1:7" x14ac:dyDescent="0.25">
+        <v>106472.69</v>
+      </c>
+    </row>
+    <row r="451" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A451" s="23" t="s">
         <v>377</v>
       </c>
       <c r="B451" s="15">
-        <v>113818.11</v>
+        <v>4415.16</v>
       </c>
       <c r="C451" s="16">
-        <v>56909.05</v>
+        <v>2207.58</v>
       </c>
       <c r="D451" s="16">
-        <v>257017.88</v>
+        <v>9970.07</v>
       </c>
       <c r="E451" s="16">
-        <v>64254.47</v>
+        <v>2492.5100000000002</v>
       </c>
       <c r="F451" s="16">
-        <v>-7345.42</v>
+        <v>-284.93</v>
       </c>
       <c r="G451" s="16">
-        <v>106472.69</v>
-[...2 lines deleted...]
-    <row r="452" spans="1:7" x14ac:dyDescent="0.25">
+        <v>4130.2299999999996</v>
+      </c>
+    </row>
+    <row r="452" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A452" s="23" t="s">
         <v>378</v>
       </c>
       <c r="B452" s="15">
-        <v>4415.16</v>
+        <v>6926.84</v>
       </c>
       <c r="C452" s="16">
-        <v>2207.58</v>
+        <v>3463.42</v>
       </c>
       <c r="D452" s="16">
-        <v>9970.07</v>
+        <v>15641.81</v>
       </c>
       <c r="E452" s="16">
-        <v>2492.5100000000002</v>
+        <v>3910.45</v>
       </c>
       <c r="F452" s="16">
-        <v>-284.93</v>
+        <v>-447.03</v>
       </c>
       <c r="G452" s="16">
-        <v>4130.2299999999996</v>
-[...2 lines deleted...]
-    <row r="453" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+        <v>6479.81</v>
+      </c>
+    </row>
+    <row r="453" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A453" s="24" t="s">
         <v>379</v>
       </c>
       <c r="B453" s="17">
-        <v>6926.84</v>
+        <v>36733.71</v>
       </c>
       <c r="C453" s="18">
-        <v>3463.42</v>
+        <v>18366.849999999999</v>
       </c>
       <c r="D453" s="18">
-        <v>15641.81</v>
+        <v>82950.070000000007</v>
       </c>
       <c r="E453" s="18">
-        <v>3910.45</v>
+        <v>20737.509999999998</v>
       </c>
       <c r="F453" s="18">
-        <v>-447.03</v>
+        <v>-2370.66</v>
       </c>
       <c r="G453" s="18">
-        <v>6479.81</v>
-[...2 lines deleted...]
-    <row r="454" spans="1:7" x14ac:dyDescent="0.25">
+        <v>34363.050000000003</v>
+      </c>
+    </row>
+    <row r="454" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A454" s="25" t="s">
         <v>380</v>
       </c>
       <c r="B454" s="19">
         <v>-307525.51</v>
       </c>
       <c r="C454" s="20">
         <v>0</v>
       </c>
       <c r="D454" s="20">
         <v>0</v>
       </c>
       <c r="E454" s="20">
         <v>0</v>
       </c>
       <c r="F454" s="20">
         <v>-8455.77</v>
       </c>
       <c r="G454" s="20">
         <v>-315981.28000000003</v>
       </c>
     </row>
-    <row r="455" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="455" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A455" s="23" t="s">
         <v>381</v>
       </c>
       <c r="B455" s="15">
         <v>3263.31</v>
       </c>
       <c r="C455" s="16">
         <v>1631.65</v>
       </c>
       <c r="D455" s="16">
         <v>6167.71</v>
       </c>
       <c r="E455" s="16">
         <v>1541.92</v>
       </c>
       <c r="F455" s="16">
         <v>89.73</v>
       </c>
       <c r="G455" s="16">
         <v>3353.04</v>
       </c>
     </row>
-    <row r="456" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="456" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A456" s="23" t="s">
         <v>382</v>
       </c>
       <c r="B456" s="15">
         <v>1481.33</v>
       </c>
       <c r="C456" s="16">
         <v>740.66</v>
       </c>
       <c r="D456" s="16">
         <v>2799.74</v>
       </c>
       <c r="E456" s="16">
         <v>699.93</v>
       </c>
       <c r="F456" s="16">
         <v>40.729999999999997</v>
       </c>
       <c r="G456" s="16">
         <v>1522.06</v>
       </c>
     </row>
-    <row r="457" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="457" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A457" s="23" t="s">
         <v>383</v>
       </c>
       <c r="B457" s="15">
         <v>6138.58</v>
       </c>
       <c r="C457" s="16">
         <v>3069.29</v>
       </c>
       <c r="D457" s="16">
         <v>11602.01</v>
       </c>
       <c r="E457" s="16">
         <v>2900.5</v>
       </c>
       <c r="F457" s="16">
         <v>168.79</v>
       </c>
       <c r="G457" s="16">
         <v>6307.37</v>
       </c>
     </row>
-    <row r="458" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="458" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A458" s="23" t="s">
         <v>384</v>
       </c>
       <c r="B458" s="15">
         <v>5318.66</v>
       </c>
       <c r="C458" s="16">
         <v>2659.33</v>
       </c>
       <c r="D458" s="16">
         <v>10052.35</v>
       </c>
       <c r="E458" s="16">
         <v>2513.08</v>
       </c>
       <c r="F458" s="16">
         <v>146.25</v>
       </c>
       <c r="G458" s="16">
         <v>5464.91</v>
       </c>
     </row>
-    <row r="459" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="459" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A459" s="23" t="s">
         <v>385</v>
       </c>
       <c r="B459" s="15">
         <v>1612.56</v>
       </c>
       <c r="C459" s="16">
         <v>806.28</v>
       </c>
       <c r="D459" s="16">
         <v>3047.76</v>
       </c>
       <c r="E459" s="16">
         <v>761.94</v>
       </c>
       <c r="F459" s="16">
         <v>44.34</v>
       </c>
       <c r="G459" s="16">
         <v>1656.9</v>
       </c>
     </row>
-    <row r="460" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="460" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A460" s="23" t="s">
         <v>386</v>
       </c>
       <c r="B460" s="15">
         <v>32644.400000000001</v>
       </c>
       <c r="C460" s="16">
         <v>16322.2</v>
       </c>
       <c r="D460" s="16">
         <v>61698.42</v>
       </c>
       <c r="E460" s="16">
         <v>15424.6</v>
       </c>
       <c r="F460" s="16">
         <v>897.6</v>
       </c>
       <c r="G460" s="16">
         <v>33542</v>
       </c>
     </row>
-    <row r="461" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="461" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A461" s="23" t="s">
         <v>387</v>
       </c>
       <c r="B461" s="15">
         <v>19153.73</v>
       </c>
       <c r="C461" s="16">
         <v>9576.86</v>
       </c>
       <c r="D461" s="16">
         <v>36200.839999999997</v>
       </c>
       <c r="E461" s="16">
         <v>9050.2099999999991</v>
       </c>
       <c r="F461" s="16">
         <v>526.65</v>
       </c>
       <c r="G461" s="16">
         <v>19680.38</v>
       </c>
     </row>
-    <row r="462" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="462" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A462" s="23" t="s">
         <v>633</v>
       </c>
       <c r="B462" s="15">
         <v>222230.33</v>
       </c>
       <c r="C462" s="16">
         <v>111115.16</v>
       </c>
       <c r="D462" s="16">
         <v>420018.76</v>
       </c>
       <c r="E462" s="16">
         <v>105004.69</v>
       </c>
       <c r="F462" s="16">
         <v>6110.47</v>
       </c>
       <c r="G462" s="16">
         <v>228340.8</v>
       </c>
     </row>
-    <row r="463" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="463" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A463" s="23" t="s">
         <v>634</v>
       </c>
       <c r="B463" s="15">
         <v>6040.18</v>
       </c>
       <c r="C463" s="16">
         <v>3020.09</v>
       </c>
       <c r="D463" s="16">
         <v>11416.04</v>
       </c>
       <c r="E463" s="16">
         <v>2854.01</v>
       </c>
       <c r="F463" s="16">
         <v>166.08</v>
       </c>
       <c r="G463" s="16">
         <v>6206.26</v>
       </c>
     </row>
-    <row r="464" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="464" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A464" s="23" t="s">
         <v>388</v>
       </c>
       <c r="B464" s="15">
         <v>7762.05</v>
       </c>
       <c r="C464" s="16">
         <v>3881.02</v>
       </c>
       <c r="D464" s="16">
         <v>14670.4</v>
       </c>
       <c r="E464" s="16">
         <v>3667.6</v>
       </c>
       <c r="F464" s="16">
         <v>213.42</v>
       </c>
       <c r="G464" s="16">
         <v>7975.47</v>
       </c>
     </row>
-    <row r="465" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="465" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A465" s="24" t="s">
         <v>635</v>
       </c>
       <c r="B465" s="17">
         <v>1880.38</v>
       </c>
       <c r="C465" s="18">
         <v>940.19</v>
       </c>
       <c r="D465" s="18">
         <v>3553.95</v>
       </c>
       <c r="E465" s="18">
         <v>888.48</v>
       </c>
       <c r="F465" s="18">
         <v>51.71</v>
       </c>
       <c r="G465" s="18">
         <v>1932.09</v>
       </c>
     </row>
-    <row r="466" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="466" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A466" s="25" t="s">
         <v>389</v>
       </c>
       <c r="B466" s="19">
         <v>-755616.19</v>
       </c>
       <c r="C466" s="20">
         <v>0</v>
       </c>
       <c r="D466" s="20">
         <v>0</v>
       </c>
       <c r="E466" s="20">
         <v>0</v>
       </c>
       <c r="F466" s="20">
         <v>183991.66</v>
       </c>
       <c r="G466" s="20">
         <v>-571624.53</v>
       </c>
     </row>
-    <row r="467" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="467" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A467" s="23" t="s">
         <v>390</v>
       </c>
       <c r="B467" s="15">
         <v>49785.95</v>
       </c>
       <c r="C467" s="16">
         <v>24892.97</v>
       </c>
       <c r="D467" s="16">
         <v>148063.18</v>
       </c>
       <c r="E467" s="16">
         <v>37015.79</v>
       </c>
       <c r="F467" s="16">
         <v>-12122.82</v>
       </c>
       <c r="G467" s="16">
         <v>37663.129999999997</v>
       </c>
     </row>
-    <row r="468" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="468" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A468" s="23" t="s">
         <v>391</v>
       </c>
       <c r="B468" s="15">
         <v>25436.98</v>
       </c>
       <c r="C468" s="16">
         <v>12718.49</v>
       </c>
       <c r="D468" s="16">
         <v>75649.47</v>
       </c>
       <c r="E468" s="16">
         <v>18912.36</v>
       </c>
       <c r="F468" s="16">
         <v>-6193.87</v>
       </c>
       <c r="G468" s="16">
         <v>19243.11</v>
       </c>
     </row>
-    <row r="469" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="469" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A469" s="23" t="s">
         <v>392</v>
       </c>
       <c r="B469" s="15">
         <v>656360.97</v>
       </c>
       <c r="C469" s="16">
         <v>328180.47999999998</v>
       </c>
       <c r="D469" s="16">
         <v>1952014.48</v>
       </c>
       <c r="E469" s="16">
         <v>488003.62</v>
       </c>
       <c r="F469" s="16">
         <v>-159823.14000000001</v>
       </c>
       <c r="G469" s="16">
         <v>496537.83</v>
       </c>
     </row>
-    <row r="470" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="470" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A470" s="24" t="s">
         <v>393</v>
       </c>
       <c r="B470" s="17">
         <v>24032.29</v>
       </c>
       <c r="C470" s="18">
         <v>12016.14</v>
       </c>
       <c r="D470" s="18">
         <v>71471.91</v>
       </c>
       <c r="E470" s="18">
         <v>17867.97</v>
       </c>
       <c r="F470" s="18">
         <v>-5851.83</v>
       </c>
       <c r="G470" s="18">
         <v>18180.46</v>
       </c>
     </row>
-    <row r="471" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="471" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A471" s="25" t="s">
         <v>394</v>
       </c>
       <c r="B471" s="19">
         <v>-35425.17</v>
       </c>
       <c r="C471" s="20">
         <v>0</v>
       </c>
       <c r="D471" s="20">
         <v>0</v>
       </c>
       <c r="E471" s="20">
         <v>0</v>
       </c>
       <c r="F471" s="20">
         <v>-10693.43</v>
       </c>
       <c r="G471" s="20">
         <v>-46118.6</v>
       </c>
     </row>
-    <row r="472" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="472" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A472" s="23" t="s">
         <v>395</v>
       </c>
       <c r="B472" s="15">
         <v>4953.2</v>
       </c>
       <c r="C472" s="16">
         <v>2476.6</v>
       </c>
       <c r="D472" s="16">
         <v>3925.7</v>
       </c>
       <c r="E472" s="16">
         <v>981.42</v>
       </c>
       <c r="F472" s="16">
         <v>1495.18</v>
       </c>
       <c r="G472" s="16">
         <v>6448.38</v>
       </c>
     </row>
-    <row r="473" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="473" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A473" s="23" t="s">
         <v>396</v>
       </c>
       <c r="B473" s="15">
         <v>6050.77</v>
       </c>
       <c r="C473" s="16">
         <v>3025.38</v>
       </c>
       <c r="D473" s="16">
         <v>4795.6000000000004</v>
       </c>
       <c r="E473" s="16">
         <v>1198.9000000000001</v>
       </c>
       <c r="F473" s="16">
         <v>1826.48</v>
       </c>
       <c r="G473" s="16">
         <v>7877.25</v>
       </c>
     </row>
-    <row r="474" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="474" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A474" s="23" t="s">
         <v>397</v>
       </c>
       <c r="B474" s="15">
         <v>6740.28</v>
       </c>
       <c r="C474" s="16">
         <v>3370.14</v>
       </c>
       <c r="D474" s="16">
         <v>5342.08</v>
       </c>
       <c r="E474" s="16">
         <v>1335.52</v>
       </c>
       <c r="F474" s="16">
         <v>2034.62</v>
       </c>
       <c r="G474" s="16">
         <v>8774.9</v>
       </c>
     </row>
-    <row r="475" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="475" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A475" s="23" t="s">
         <v>398</v>
       </c>
       <c r="B475" s="15">
         <v>2870.59</v>
       </c>
       <c r="C475" s="16">
         <v>1435.29</v>
       </c>
       <c r="D475" s="16">
         <v>2275.12</v>
       </c>
       <c r="E475" s="16">
         <v>568.78</v>
       </c>
       <c r="F475" s="16">
         <v>866.51</v>
       </c>
       <c r="G475" s="16">
         <v>3737.1</v>
       </c>
     </row>
-    <row r="476" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="476" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A476" s="23" t="s">
         <v>399</v>
       </c>
       <c r="B476" s="15">
         <v>401.04</v>
       </c>
       <c r="C476" s="16">
         <v>200.52</v>
       </c>
       <c r="D476" s="16">
         <v>317.85000000000002</v>
       </c>
       <c r="E476" s="16">
         <v>79.459999999999994</v>
       </c>
       <c r="F476" s="16">
         <v>121.06</v>
       </c>
       <c r="G476" s="16">
         <v>522.1</v>
       </c>
     </row>
-    <row r="477" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="477" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A477" s="23" t="s">
         <v>400</v>
       </c>
       <c r="B477" s="15">
         <v>5895.99</v>
       </c>
       <c r="C477" s="16">
         <v>2947.99</v>
       </c>
       <c r="D477" s="16">
         <v>4672.92</v>
       </c>
       <c r="E477" s="16">
         <v>1168.23</v>
       </c>
       <c r="F477" s="16">
         <v>1779.76</v>
       </c>
       <c r="G477" s="16">
         <v>7675.75</v>
       </c>
     </row>
-    <row r="478" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="478" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A478" s="23" t="s">
         <v>401</v>
       </c>
       <c r="B478" s="15">
         <v>3567.15</v>
       </c>
       <c r="C478" s="16">
         <v>1783.57</v>
       </c>
       <c r="D478" s="16">
         <v>2827.18</v>
       </c>
       <c r="E478" s="16">
         <v>706.79</v>
       </c>
       <c r="F478" s="16">
         <v>1076.78</v>
       </c>
       <c r="G478" s="16">
         <v>4643.93</v>
       </c>
     </row>
-    <row r="479" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="479" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A479" s="23" t="s">
         <v>402</v>
       </c>
       <c r="B479" s="15">
         <v>1245.33</v>
       </c>
       <c r="C479" s="16">
         <v>622.66</v>
       </c>
       <c r="D479" s="16">
         <v>987</v>
       </c>
       <c r="E479" s="16">
         <v>246.75</v>
       </c>
       <c r="F479" s="16">
         <v>375.91</v>
       </c>
       <c r="G479" s="16">
         <v>1621.24</v>
       </c>
     </row>
-    <row r="480" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="480" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A480" s="24" t="s">
         <v>403</v>
       </c>
       <c r="B480" s="17">
         <v>3700.82</v>
       </c>
       <c r="C480" s="18">
         <v>1850.41</v>
       </c>
       <c r="D480" s="18">
         <v>2933.12</v>
       </c>
       <c r="E480" s="18">
         <v>733.28</v>
       </c>
       <c r="F480" s="18">
         <v>1117.1300000000001</v>
       </c>
       <c r="G480" s="18">
         <v>4817.95</v>
       </c>
     </row>
-    <row r="481" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="481" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A481" s="25" t="s">
         <v>404</v>
       </c>
       <c r="B481" s="19">
         <v>-487441.56</v>
       </c>
       <c r="C481" s="20">
         <v>0</v>
       </c>
       <c r="D481" s="20">
         <v>0</v>
       </c>
       <c r="E481" s="20">
         <v>0</v>
       </c>
       <c r="F481" s="20">
         <v>-42753.46</v>
       </c>
       <c r="G481" s="20">
         <v>-530195.02</v>
       </c>
     </row>
-    <row r="482" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="482" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A482" s="23" t="s">
         <v>405</v>
       </c>
       <c r="B482" s="15">
         <v>33320.44</v>
       </c>
       <c r="C482" s="16">
         <v>16660.22</v>
       </c>
       <c r="D482" s="16">
         <v>54950.75</v>
       </c>
       <c r="E482" s="16">
         <v>13737.68</v>
       </c>
       <c r="F482" s="16">
         <v>2922.54</v>
       </c>
       <c r="G482" s="16">
         <v>36242.980000000003</v>
       </c>
     </row>
-    <row r="483" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="483" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A483" s="23" t="s">
         <v>406</v>
       </c>
       <c r="B483" s="15">
         <v>313827.31</v>
       </c>
       <c r="C483" s="16">
         <v>156913.65</v>
       </c>
       <c r="D483" s="16">
         <v>517551.62</v>
       </c>
       <c r="E483" s="16">
         <v>129387.9</v>
       </c>
       <c r="F483" s="16">
         <v>27525.75</v>
       </c>
       <c r="G483" s="16">
         <v>341353.06</v>
       </c>
     </row>
-    <row r="484" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="484" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A484" s="23" t="s">
         <v>407</v>
       </c>
       <c r="B484" s="15">
         <v>80577.440000000002</v>
       </c>
       <c r="C484" s="16">
         <v>40288.720000000001</v>
       </c>
       <c r="D484" s="16">
         <v>132885.14000000001</v>
       </c>
       <c r="E484" s="16">
         <v>33221.279999999999</v>
       </c>
       <c r="F484" s="16">
         <v>7067.44</v>
       </c>
       <c r="G484" s="16">
         <v>87644.88</v>
       </c>
     </row>
-    <row r="485" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="485" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A485" s="23" t="s">
         <v>408</v>
       </c>
       <c r="B485" s="15">
         <v>9741.48</v>
       </c>
       <c r="C485" s="16">
         <v>4870.74</v>
       </c>
       <c r="D485" s="16">
         <v>16065.27</v>
       </c>
       <c r="E485" s="16">
         <v>4016.31</v>
       </c>
       <c r="F485" s="16">
         <v>854.43</v>
       </c>
       <c r="G485" s="16">
         <v>10595.91</v>
       </c>
     </row>
-    <row r="486" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="486" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A486" s="23" t="s">
         <v>655</v>
       </c>
       <c r="B486" s="15">
         <v>21798.28</v>
       </c>
       <c r="C486" s="16">
         <v>10899.14</v>
       </c>
       <c r="D486" s="16">
         <v>35948.86</v>
       </c>
       <c r="E486" s="16">
         <v>8987.2099999999991</v>
       </c>
       <c r="F486" s="16">
         <v>1911.93</v>
       </c>
       <c r="G486" s="16">
         <v>23710.21</v>
       </c>
     </row>
-    <row r="487" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="487" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A487" s="24" t="s">
         <v>409</v>
       </c>
       <c r="B487" s="17">
         <v>28176.61</v>
       </c>
       <c r="C487" s="18">
         <v>14088.3</v>
       </c>
       <c r="D487" s="18">
         <v>46467.75</v>
       </c>
       <c r="E487" s="18">
         <v>11616.93</v>
       </c>
       <c r="F487" s="18">
         <v>2471.37</v>
       </c>
       <c r="G487" s="18">
         <v>30647.98</v>
       </c>
     </row>
-    <row r="488" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="488" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A488" s="25" t="s">
         <v>410</v>
       </c>
       <c r="B488" s="19">
         <v>-632663.61</v>
       </c>
       <c r="C488" s="20">
         <v>0</v>
       </c>
       <c r="D488" s="20">
         <v>0</v>
       </c>
       <c r="E488" s="20">
         <v>0</v>
       </c>
       <c r="F488" s="20">
         <v>-110482.31</v>
       </c>
       <c r="G488" s="20">
         <v>-743145.92</v>
       </c>
     </row>
-    <row r="489" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="489" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A489" s="23" t="s">
         <v>411</v>
       </c>
       <c r="B489" s="15">
         <v>138802.39000000001</v>
       </c>
       <c r="C489" s="16">
         <v>69401.19</v>
       </c>
       <c r="D489" s="16">
         <v>180648.31</v>
       </c>
       <c r="E489" s="16">
         <v>45162.07</v>
       </c>
       <c r="F489" s="16">
         <v>24239.119999999999</v>
       </c>
       <c r="G489" s="16">
         <v>163041.51</v>
       </c>
     </row>
-    <row r="490" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="490" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A490" s="23" t="s">
         <v>629</v>
       </c>
       <c r="B490" s="15">
         <v>399261.86</v>
       </c>
       <c r="C490" s="16">
         <v>199630.93</v>
       </c>
       <c r="D490" s="16">
         <v>519630.7</v>
       </c>
       <c r="E490" s="16">
         <v>129907.67</v>
       </c>
       <c r="F490" s="16">
         <v>69723.259999999995</v>
       </c>
       <c r="G490" s="16">
         <v>468985.12</v>
       </c>
     </row>
-    <row r="491" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="491" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A491" s="23" t="s">
         <v>630</v>
       </c>
       <c r="B491" s="15">
         <v>942.84</v>
       </c>
       <c r="C491" s="16">
         <v>471.42</v>
       </c>
       <c r="D491" s="16">
         <v>1227.08</v>
       </c>
       <c r="E491" s="16">
         <v>306.77</v>
       </c>
       <c r="F491" s="16">
         <v>164.65</v>
       </c>
       <c r="G491" s="16">
         <v>1107.49</v>
       </c>
     </row>
-    <row r="492" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="492" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A492" s="23" t="s">
         <v>412</v>
       </c>
       <c r="B492" s="15">
         <v>66734.19</v>
       </c>
       <c r="C492" s="16">
         <v>33367.089999999997</v>
       </c>
       <c r="D492" s="16">
         <v>86853.11</v>
       </c>
       <c r="E492" s="16">
         <v>21713.27</v>
       </c>
       <c r="F492" s="16">
         <v>11653.82</v>
       </c>
       <c r="G492" s="16">
         <v>78388.009999999995</v>
       </c>
     </row>
-    <row r="493" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="493" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A493" s="24" t="s">
         <v>608</v>
       </c>
       <c r="B493" s="17">
         <v>26922.33</v>
       </c>
       <c r="C493" s="18">
         <v>13461.16</v>
       </c>
       <c r="D493" s="18">
         <v>35038.83</v>
       </c>
       <c r="E493" s="18">
         <v>8759.7000000000007</v>
       </c>
       <c r="F493" s="18">
         <v>4701.46</v>
       </c>
       <c r="G493" s="18">
         <v>31623.79</v>
       </c>
     </row>
-    <row r="494" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="494" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A494" s="25" t="s">
         <v>413</v>
       </c>
       <c r="B494" s="19">
         <v>-8559.69</v>
       </c>
       <c r="C494" s="20">
         <v>0</v>
       </c>
       <c r="D494" s="20">
         <v>0</v>
       </c>
       <c r="E494" s="20">
         <v>0</v>
       </c>
       <c r="F494" s="20">
         <v>-1271.92</v>
       </c>
       <c r="G494" s="20">
         <v>-9831.61</v>
       </c>
     </row>
-    <row r="495" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="495" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A495" s="23" t="s">
         <v>414</v>
       </c>
       <c r="B495" s="15">
         <v>444.52</v>
       </c>
       <c r="C495" s="16">
         <v>222.26</v>
       </c>
       <c r="D495" s="16">
         <v>624.82000000000005</v>
       </c>
       <c r="E495" s="16">
         <v>156.19999999999999</v>
       </c>
       <c r="F495" s="16">
         <v>66.06</v>
       </c>
       <c r="G495" s="16">
         <v>510.58</v>
       </c>
     </row>
-    <row r="496" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="496" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A496" s="23" t="s">
         <v>415</v>
       </c>
       <c r="B496" s="15">
         <v>0</v>
       </c>
       <c r="C496" s="16">
         <v>0</v>
       </c>
       <c r="D496" s="16">
         <v>0</v>
       </c>
       <c r="E496" s="16">
         <v>0</v>
       </c>
       <c r="F496" s="16">
         <v>0</v>
       </c>
       <c r="G496" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="497" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="497" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A497" s="23" t="s">
         <v>416</v>
       </c>
       <c r="B497" s="15">
         <v>972.81</v>
       </c>
       <c r="C497" s="16">
         <v>486.4</v>
       </c>
       <c r="D497" s="16">
         <v>1367.4</v>
       </c>
       <c r="E497" s="16">
         <v>341.85</v>
       </c>
       <c r="F497" s="16">
         <v>144.55000000000001</v>
       </c>
       <c r="G497" s="16">
         <v>1117.3599999999999</v>
       </c>
     </row>
-    <row r="498" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="498" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A498" s="23" t="s">
         <v>417</v>
       </c>
       <c r="B498" s="15">
         <v>273.39</v>
       </c>
       <c r="C498" s="16">
         <v>136.69</v>
       </c>
       <c r="D498" s="16">
         <v>384.28</v>
       </c>
       <c r="E498" s="16">
         <v>96.07</v>
       </c>
       <c r="F498" s="16">
         <v>40.619999999999997</v>
       </c>
       <c r="G498" s="16">
         <v>314.01</v>
       </c>
     </row>
-    <row r="499" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="499" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A499" s="23" t="s">
         <v>418</v>
       </c>
       <c r="B499" s="15">
         <v>267.88</v>
       </c>
       <c r="C499" s="16">
         <v>133.94</v>
       </c>
       <c r="D499" s="16">
         <v>376.54</v>
       </c>
       <c r="E499" s="16">
         <v>94.13</v>
       </c>
       <c r="F499" s="16">
         <v>39.81</v>
       </c>
       <c r="G499" s="16">
         <v>307.69</v>
       </c>
     </row>
-    <row r="500" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="500" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A500" s="23" t="s">
         <v>419</v>
       </c>
       <c r="B500" s="15">
         <v>1200.3499999999999</v>
       </c>
       <c r="C500" s="16">
         <v>600.16999999999996</v>
       </c>
       <c r="D500" s="16">
         <v>1687.24</v>
       </c>
       <c r="E500" s="16">
         <v>421.81</v>
       </c>
       <c r="F500" s="16">
         <v>178.36</v>
       </c>
       <c r="G500" s="16">
         <v>1378.71</v>
       </c>
     </row>
-    <row r="501" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="501" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A501" s="23" t="s">
         <v>420</v>
       </c>
       <c r="B501" s="15">
         <v>4664.3599999999997</v>
       </c>
       <c r="C501" s="16">
         <v>2332.1799999999998</v>
       </c>
       <c r="D501" s="16">
         <v>6556.31</v>
       </c>
       <c r="E501" s="16">
         <v>1639.07</v>
       </c>
       <c r="F501" s="16">
         <v>693.11</v>
       </c>
       <c r="G501" s="16">
         <v>5357.47</v>
       </c>
     </row>
-    <row r="502" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="502" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A502" s="23" t="s">
         <v>421</v>
       </c>
       <c r="B502" s="15">
         <v>289.35000000000002</v>
       </c>
       <c r="C502" s="16">
         <v>144.66999999999999</v>
       </c>
       <c r="D502" s="16">
         <v>406.72</v>
       </c>
       <c r="E502" s="16">
         <v>101.68</v>
       </c>
       <c r="F502" s="16">
         <v>42.99</v>
       </c>
       <c r="G502" s="16">
         <v>332.34</v>
       </c>
     </row>
-    <row r="503" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="503" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A503" s="24" t="s">
         <v>422</v>
       </c>
       <c r="B503" s="17">
         <v>447.03</v>
       </c>
       <c r="C503" s="18">
         <v>223.51</v>
       </c>
       <c r="D503" s="18">
         <v>628.36</v>
       </c>
       <c r="E503" s="18">
         <v>157.09</v>
       </c>
       <c r="F503" s="18">
         <v>66.42</v>
       </c>
       <c r="G503" s="18">
         <v>513.45000000000005</v>
       </c>
     </row>
-    <row r="504" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="504" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A504" s="25" t="s">
         <v>423</v>
       </c>
       <c r="B504" s="19">
         <v>-104710.77</v>
       </c>
       <c r="C504" s="20">
         <v>0</v>
       </c>
       <c r="D504" s="20">
         <v>0</v>
       </c>
       <c r="E504" s="20">
         <v>0</v>
       </c>
       <c r="F504" s="20">
         <v>1276.74</v>
       </c>
       <c r="G504" s="20">
         <v>-103434.03</v>
       </c>
     </row>
-    <row r="505" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="505" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A505" s="24" t="s">
         <v>618</v>
       </c>
       <c r="B505" s="17">
         <v>104710.77</v>
       </c>
       <c r="C505" s="18">
         <v>52355.38</v>
       </c>
       <c r="D505" s="18">
         <v>214528.5</v>
       </c>
       <c r="E505" s="18">
         <v>53632.12</v>
       </c>
       <c r="F505" s="18">
         <v>-1276.74</v>
       </c>
       <c r="G505" s="18">
         <v>103434.03</v>
       </c>
     </row>
-    <row r="506" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="506" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A506" s="25" t="s">
         <v>424</v>
       </c>
       <c r="B506" s="19">
         <v>-78454.649999999994</v>
       </c>
       <c r="C506" s="20">
         <v>0</v>
       </c>
       <c r="D506" s="20">
         <v>0</v>
       </c>
       <c r="E506" s="20">
         <v>0</v>
       </c>
       <c r="F506" s="20">
         <v>-4250.8900000000003</v>
       </c>
       <c r="G506" s="20">
         <v>-82705.539999999994</v>
       </c>
     </row>
-    <row r="507" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="507" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A507" s="23" t="s">
         <v>425</v>
       </c>
       <c r="B507" s="15">
         <v>2642.75</v>
       </c>
       <c r="C507" s="16">
         <v>1321.37</v>
       </c>
       <c r="D507" s="16">
         <v>4712.74</v>
       </c>
       <c r="E507" s="16">
         <v>1178.18</v>
       </c>
       <c r="F507" s="16">
         <v>143.19</v>
       </c>
       <c r="G507" s="16">
         <v>2785.94</v>
       </c>
     </row>
-    <row r="508" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="508" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A508" s="23" t="s">
         <v>426</v>
       </c>
       <c r="B508" s="15">
         <v>29866.240000000002</v>
       </c>
       <c r="C508" s="16">
         <v>14933.12</v>
       </c>
       <c r="D508" s="16">
         <v>53259.53</v>
       </c>
       <c r="E508" s="16">
         <v>13314.88</v>
       </c>
       <c r="F508" s="16">
         <v>1618.24</v>
       </c>
       <c r="G508" s="16">
         <v>31484.48</v>
       </c>
     </row>
-    <row r="509" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="509" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A509" s="23" t="s">
         <v>427</v>
       </c>
       <c r="B509" s="15">
         <v>3574.09</v>
       </c>
       <c r="C509" s="16">
         <v>1787.04</v>
       </c>
       <c r="D509" s="16">
         <v>6373.57</v>
       </c>
       <c r="E509" s="16">
         <v>1593.39</v>
       </c>
       <c r="F509" s="16">
         <v>193.65</v>
       </c>
       <c r="G509" s="16">
         <v>3767.74</v>
       </c>
     </row>
-    <row r="510" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="510" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A510" s="23" t="s">
         <v>655</v>
       </c>
       <c r="B510" s="15">
         <v>36680.1</v>
       </c>
       <c r="C510" s="16">
         <v>18340.05</v>
       </c>
       <c r="D510" s="16">
         <v>65410.48</v>
       </c>
       <c r="E510" s="16">
         <v>16352.62</v>
       </c>
       <c r="F510" s="16">
         <v>1987.43</v>
       </c>
       <c r="G510" s="16">
         <v>38667.53</v>
       </c>
     </row>
-    <row r="511" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="511" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A511" s="23" t="s">
         <v>428</v>
       </c>
       <c r="B511" s="15">
         <v>4099.42</v>
       </c>
       <c r="C511" s="16">
         <v>2049.71</v>
       </c>
       <c r="D511" s="16">
         <v>7310.36</v>
       </c>
       <c r="E511" s="16">
         <v>1827.59</v>
       </c>
       <c r="F511" s="16">
         <v>222.12</v>
       </c>
       <c r="G511" s="16">
         <v>4321.54</v>
       </c>
     </row>
-    <row r="512" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="512" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A512" s="23" t="s">
         <v>628</v>
       </c>
       <c r="B512" s="15">
         <v>0</v>
       </c>
       <c r="C512" s="16">
         <v>0</v>
       </c>
       <c r="D512" s="16">
         <v>0</v>
       </c>
       <c r="E512" s="16">
         <v>0</v>
       </c>
       <c r="F512" s="16">
         <v>0</v>
       </c>
       <c r="G512" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="513" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="513" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A513" s="24" t="s">
         <v>429</v>
       </c>
       <c r="B513" s="17">
         <v>1592.05</v>
       </c>
       <c r="C513" s="18">
         <v>796.02</v>
       </c>
       <c r="D513" s="18">
         <v>2839.04</v>
       </c>
       <c r="E513" s="18">
         <v>709.76</v>
       </c>
       <c r="F513" s="18">
         <v>86.26</v>
       </c>
       <c r="G513" s="18">
         <v>1678.31</v>
       </c>
     </row>
-    <row r="514" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="514" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A514" s="25" t="s">
         <v>430</v>
       </c>
       <c r="B514" s="19">
         <v>-21190.19</v>
       </c>
       <c r="C514" s="20">
         <v>0</v>
       </c>
       <c r="D514" s="20">
         <v>0</v>
       </c>
       <c r="E514" s="20">
         <v>0</v>
       </c>
       <c r="F514" s="20">
         <v>-4349.33</v>
       </c>
       <c r="G514" s="20">
         <v>-25539.52</v>
       </c>
     </row>
-    <row r="515" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="515" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A515" s="23" t="s">
         <v>431</v>
       </c>
       <c r="B515" s="15">
         <v>16442.21</v>
       </c>
       <c r="C515" s="16">
         <v>8221.1</v>
       </c>
       <c r="D515" s="16">
         <v>19385.25</v>
       </c>
       <c r="E515" s="16">
         <v>4846.3100000000004</v>
       </c>
       <c r="F515" s="16">
         <v>3374.79</v>
       </c>
       <c r="G515" s="16">
         <v>19817</v>
       </c>
     </row>
-    <row r="516" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="516" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A516" s="24" t="s">
         <v>432</v>
       </c>
       <c r="B516" s="17">
         <v>4747.9799999999996</v>
       </c>
       <c r="C516" s="18">
         <v>2373.9899999999998</v>
       </c>
       <c r="D516" s="18">
         <v>5597.83</v>
       </c>
       <c r="E516" s="18">
         <v>1399.45</v>
       </c>
       <c r="F516" s="18">
         <v>974.54</v>
       </c>
       <c r="G516" s="18">
         <v>5722.52</v>
       </c>
     </row>
-    <row r="517" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="517" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A517" s="25" t="s">
         <v>433</v>
       </c>
       <c r="B517" s="19">
         <v>-46476.86</v>
       </c>
       <c r="C517" s="20">
         <v>0</v>
       </c>
       <c r="D517" s="20">
         <v>0</v>
       </c>
       <c r="E517" s="20">
         <v>0</v>
       </c>
       <c r="F517" s="20">
         <v>-3992.49</v>
       </c>
       <c r="G517" s="20">
         <v>-50469.35</v>
       </c>
     </row>
-    <row r="518" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="518" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A518" s="24" t="s">
         <v>434</v>
       </c>
       <c r="B518" s="17">
         <v>46476.86</v>
       </c>
       <c r="C518" s="18">
         <v>23238.43</v>
       </c>
       <c r="D518" s="18">
         <v>76983.77</v>
       </c>
       <c r="E518" s="18">
         <v>19245.939999999999</v>
       </c>
       <c r="F518" s="18">
         <v>3992.49</v>
       </c>
       <c r="G518" s="18">
         <v>50469.35</v>
       </c>
     </row>
-    <row r="519" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="519" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A519" s="25" t="s">
         <v>435</v>
       </c>
       <c r="B519" s="19">
         <v>-725926.91</v>
       </c>
       <c r="C519" s="20">
         <v>0</v>
       </c>
       <c r="D519" s="20">
         <v>0</v>
       </c>
       <c r="E519" s="20">
         <v>0</v>
       </c>
       <c r="F519" s="20">
         <v>-21539.43</v>
       </c>
       <c r="G519" s="20">
         <v>-747466.34</v>
       </c>
     </row>
-    <row r="520" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="520" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A520" s="23" t="s">
         <v>436</v>
       </c>
       <c r="B520" s="15">
         <v>32662.54</v>
       </c>
       <c r="C520" s="16">
         <v>16331.27</v>
       </c>
       <c r="D520" s="16">
         <v>61448.480000000003</v>
       </c>
       <c r="E520" s="16">
         <v>15362.12</v>
       </c>
       <c r="F520" s="16">
         <v>969.15</v>
       </c>
       <c r="G520" s="16">
         <v>33631.69</v>
       </c>
     </row>
-    <row r="521" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="521" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A521" s="23" t="s">
         <v>437</v>
       </c>
       <c r="B521" s="15">
         <v>8310.7900000000009</v>
       </c>
       <c r="C521" s="16">
         <v>4155.3900000000003</v>
       </c>
       <c r="D521" s="16">
         <v>15635.21</v>
       </c>
       <c r="E521" s="16">
         <v>3908.8</v>
       </c>
       <c r="F521" s="16">
         <v>246.59</v>
       </c>
       <c r="G521" s="16">
         <v>8557.3799999999992</v>
       </c>
     </row>
-    <row r="522" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="522" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A522" s="23" t="s">
         <v>438</v>
       </c>
       <c r="B522" s="15">
         <v>281.25</v>
       </c>
       <c r="C522" s="16">
         <v>140.62</v>
       </c>
       <c r="D522" s="16">
         <v>529.11</v>
       </c>
       <c r="E522" s="16">
         <v>132.27000000000001</v>
       </c>
       <c r="F522" s="16">
         <v>8.35</v>
       </c>
       <c r="G522" s="16">
         <v>289.60000000000002</v>
       </c>
     </row>
-    <row r="523" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="523" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A523" s="23" t="s">
         <v>439</v>
       </c>
       <c r="B523" s="15">
         <v>27024.49</v>
       </c>
       <c r="C523" s="16">
         <v>13512.24</v>
       </c>
       <c r="D523" s="16">
         <v>50841.54</v>
       </c>
       <c r="E523" s="16">
         <v>12710.38</v>
       </c>
       <c r="F523" s="16">
         <v>801.86</v>
       </c>
       <c r="G523" s="16">
         <v>27826.35</v>
       </c>
     </row>
-    <row r="524" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="524" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A524" s="23" t="s">
         <v>440</v>
       </c>
       <c r="B524" s="15">
         <v>2268.11</v>
       </c>
       <c r="C524" s="16">
         <v>1134.05</v>
       </c>
       <c r="D524" s="16">
         <v>4267.04</v>
       </c>
       <c r="E524" s="16">
         <v>1066.76</v>
       </c>
       <c r="F524" s="16">
         <v>67.290000000000006</v>
       </c>
       <c r="G524" s="16">
         <v>2335.4</v>
       </c>
     </row>
-    <row r="525" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="525" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A525" s="23" t="s">
         <v>441</v>
       </c>
       <c r="B525" s="15">
         <v>568416.24</v>
       </c>
       <c r="C525" s="16">
         <v>284208.12</v>
       </c>
       <c r="D525" s="16">
         <v>1069369.18</v>
       </c>
       <c r="E525" s="16">
         <v>267342.28999999998</v>
       </c>
       <c r="F525" s="16">
         <v>16865.830000000002</v>
       </c>
       <c r="G525" s="16">
         <v>585282.06999999995</v>
       </c>
     </row>
-    <row r="526" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="526" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A526" s="23" t="s">
         <v>650</v>
       </c>
       <c r="B526" s="15">
         <v>14312.16</v>
       </c>
       <c r="C526" s="16">
         <v>7156.08</v>
       </c>
       <c r="D526" s="16">
         <v>26925.67</v>
       </c>
       <c r="E526" s="16">
         <v>6731.41</v>
       </c>
       <c r="F526" s="16">
         <v>424.67</v>
       </c>
       <c r="G526" s="16">
         <v>14736.83</v>
       </c>
     </row>
-    <row r="527" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="527" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A527" s="23" t="s">
         <v>442</v>
       </c>
       <c r="B527" s="15">
         <v>2514.34</v>
       </c>
       <c r="C527" s="16">
         <v>1257.17</v>
       </c>
       <c r="D527" s="16">
         <v>4730.26</v>
       </c>
       <c r="E527" s="16">
         <v>1182.56</v>
       </c>
       <c r="F527" s="16">
         <v>74.61</v>
       </c>
       <c r="G527" s="16">
         <v>2588.9499999999998</v>
       </c>
     </row>
-    <row r="528" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="528" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A528" s="23" t="s">
         <v>443</v>
       </c>
       <c r="B528" s="15">
         <v>3364.19</v>
       </c>
       <c r="C528" s="16">
         <v>1682.09</v>
       </c>
       <c r="D528" s="16">
         <v>6329.09</v>
       </c>
       <c r="E528" s="16">
         <v>1582.27</v>
       </c>
       <c r="F528" s="16">
         <v>99.82</v>
       </c>
       <c r="G528" s="16">
         <v>3464.01</v>
       </c>
     </row>
-    <row r="529" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="529" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A529" s="24" t="s">
         <v>444</v>
       </c>
       <c r="B529" s="17">
         <v>66772.800000000003</v>
       </c>
       <c r="C529" s="18">
         <v>33386.400000000001</v>
       </c>
       <c r="D529" s="18">
         <v>125620.58</v>
       </c>
       <c r="E529" s="18">
         <v>31405.14</v>
       </c>
       <c r="F529" s="18">
         <v>1981.26</v>
       </c>
       <c r="G529" s="18">
         <v>68754.06</v>
       </c>
     </row>
-    <row r="530" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="530" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A530" s="25" t="s">
         <v>445</v>
       </c>
       <c r="B530" s="19">
         <v>-25715.119999999999</v>
       </c>
       <c r="C530" s="20">
         <v>0</v>
       </c>
       <c r="D530" s="20">
         <v>0</v>
       </c>
       <c r="E530" s="20">
         <v>0</v>
       </c>
       <c r="F530" s="20">
         <v>-2158.91</v>
       </c>
       <c r="G530" s="20">
         <v>-27874.03</v>
       </c>
     </row>
-    <row r="531" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="531" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A531" s="23" t="s">
         <v>446</v>
       </c>
       <c r="B531" s="15">
         <v>8039.92</v>
       </c>
       <c r="C531" s="16">
         <v>4019.96</v>
       </c>
       <c r="D531" s="16">
         <v>13379.9</v>
       </c>
       <c r="E531" s="16">
         <v>3344.97</v>
       </c>
       <c r="F531" s="16">
         <v>674.99</v>
       </c>
       <c r="G531" s="16">
         <v>8714.91</v>
       </c>
     </row>
-    <row r="532" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="532" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A532" s="23" t="s">
         <v>644</v>
       </c>
       <c r="B532" s="15">
         <v>5315.2</v>
       </c>
       <c r="C532" s="16">
         <v>2657.6</v>
       </c>
       <c r="D532" s="16">
         <v>8845.4599999999991</v>
       </c>
       <c r="E532" s="16">
         <v>2211.36</v>
       </c>
       <c r="F532" s="16">
         <v>446.24</v>
       </c>
       <c r="G532" s="16">
         <v>5761.44</v>
       </c>
     </row>
-    <row r="533" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="533" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A533" s="24" t="s">
         <v>447</v>
       </c>
       <c r="B533" s="17">
         <v>12360</v>
       </c>
       <c r="C533" s="18">
         <v>6180</v>
       </c>
       <c r="D533" s="18">
         <v>20569.310000000001</v>
       </c>
       <c r="E533" s="18">
         <v>5142.32</v>
       </c>
       <c r="F533" s="18">
         <v>1037.68</v>
       </c>
       <c r="G533" s="18">
         <v>13397.68</v>
       </c>
     </row>
-    <row r="534" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="534" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A534" s="25" t="s">
         <v>448</v>
       </c>
       <c r="B534" s="19">
         <v>-381177.05</v>
       </c>
       <c r="C534" s="20">
         <v>0</v>
       </c>
       <c r="D534" s="20">
         <v>0</v>
       </c>
       <c r="E534" s="20">
         <v>0</v>
       </c>
       <c r="F534" s="20">
         <v>-64186.01</v>
       </c>
       <c r="G534" s="20">
         <v>-445363.06</v>
       </c>
     </row>
-    <row r="535" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="535" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A535" s="23" t="s">
         <v>640</v>
       </c>
       <c r="B535" s="15">
         <v>76512.39</v>
       </c>
       <c r="C535" s="16">
         <v>38256.19</v>
       </c>
       <c r="D535" s="16">
         <v>101489.45</v>
       </c>
       <c r="E535" s="16">
         <v>25372.36</v>
       </c>
       <c r="F535" s="16">
         <v>12883.83</v>
       </c>
       <c r="G535" s="16">
         <v>89396.22</v>
       </c>
     </row>
-    <row r="536" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="536" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A536" s="23" t="s">
         <v>449</v>
       </c>
       <c r="B536" s="15">
         <v>182395.7</v>
       </c>
       <c r="C536" s="16">
         <v>91197.85</v>
       </c>
       <c r="D536" s="16">
         <v>241937.79</v>
       </c>
       <c r="E536" s="16">
         <v>60484.44</v>
       </c>
       <c r="F536" s="16">
         <v>30713.41</v>
       </c>
       <c r="G536" s="16">
         <v>213109.11</v>
       </c>
     </row>
-    <row r="537" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="537" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A537" s="23" t="s">
         <v>450</v>
       </c>
       <c r="B537" s="15">
         <v>7991.34</v>
       </c>
       <c r="C537" s="16">
         <v>3995.67</v>
       </c>
       <c r="D537" s="16">
         <v>10600.07</v>
       </c>
       <c r="E537" s="16">
         <v>2650.01</v>
       </c>
       <c r="F537" s="16">
         <v>1345.66</v>
       </c>
       <c r="G537" s="16">
         <v>9337</v>
       </c>
     </row>
-    <row r="538" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="538" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A538" s="23" t="s">
         <v>624</v>
       </c>
       <c r="B538" s="15">
         <v>65</v>
       </c>
       <c r="C538" s="16">
         <v>32.5</v>
       </c>
       <c r="D538" s="16">
         <v>86.22</v>
       </c>
       <c r="E538" s="16">
         <v>21.55</v>
       </c>
       <c r="F538" s="16">
         <v>10.95</v>
       </c>
       <c r="G538" s="16">
         <v>75.95</v>
       </c>
     </row>
-    <row r="539" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="539" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A539" s="23" t="s">
         <v>451</v>
       </c>
       <c r="B539" s="15">
         <v>17419.669999999998</v>
       </c>
       <c r="C539" s="16">
         <v>8709.83</v>
       </c>
       <c r="D539" s="16">
         <v>23106.22</v>
       </c>
       <c r="E539" s="16">
         <v>5776.55</v>
       </c>
       <c r="F539" s="16">
         <v>2933.28</v>
       </c>
       <c r="G539" s="16">
         <v>20352.95</v>
       </c>
     </row>
-    <row r="540" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="540" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A540" s="23" t="s">
         <v>452</v>
       </c>
       <c r="B540" s="15">
         <v>11600.08</v>
       </c>
       <c r="C540" s="16">
         <v>5800.04</v>
       </c>
       <c r="D540" s="16">
         <v>15386.86</v>
       </c>
       <c r="E540" s="16">
         <v>3846.71</v>
       </c>
       <c r="F540" s="16">
         <v>1953.33</v>
       </c>
       <c r="G540" s="16">
         <v>13553.41</v>
       </c>
     </row>
-    <row r="541" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="541" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A541" s="23" t="s">
         <v>453</v>
       </c>
       <c r="B541" s="15">
         <v>30632.240000000002</v>
       </c>
       <c r="C541" s="16">
         <v>15316.12</v>
       </c>
       <c r="D541" s="16">
         <v>40631.97</v>
       </c>
       <c r="E541" s="16">
         <v>10157.99</v>
       </c>
       <c r="F541" s="16">
         <v>5158.13</v>
       </c>
       <c r="G541" s="16">
         <v>35790.370000000003</v>
       </c>
     </row>
-    <row r="542" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="542" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A542" s="23" t="s">
         <v>454</v>
       </c>
       <c r="B542" s="15">
         <v>1528.01</v>
       </c>
       <c r="C542" s="16">
         <v>764</v>
       </c>
       <c r="D542" s="16">
         <v>2026.82</v>
       </c>
       <c r="E542" s="16">
         <v>506.7</v>
       </c>
       <c r="F542" s="16">
         <v>257.3</v>
       </c>
       <c r="G542" s="16">
         <v>1785.31</v>
       </c>
     </row>
-    <row r="543" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="543" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A543" s="23" t="s">
         <v>455</v>
       </c>
       <c r="B543" s="15">
         <v>2555.36</v>
       </c>
       <c r="C543" s="16">
         <v>1277.68</v>
       </c>
       <c r="D543" s="16">
         <v>3389.54</v>
       </c>
       <c r="E543" s="16">
         <v>847.38</v>
       </c>
       <c r="F543" s="16">
         <v>430.3</v>
       </c>
       <c r="G543" s="16">
         <v>2985.66</v>
       </c>
     </row>
-    <row r="544" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="544" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A544" s="23" t="s">
         <v>625</v>
       </c>
       <c r="B544" s="15">
         <v>3953.36</v>
       </c>
       <c r="C544" s="16">
         <v>1976.68</v>
       </c>
       <c r="D544" s="16">
         <v>5243.91</v>
       </c>
       <c r="E544" s="16">
         <v>1310.97</v>
       </c>
       <c r="F544" s="16">
         <v>665.71</v>
       </c>
       <c r="G544" s="16">
         <v>4619.07</v>
       </c>
     </row>
-    <row r="545" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="545" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A545" s="24" t="s">
         <v>456</v>
       </c>
       <c r="B545" s="17">
         <v>46523.9</v>
       </c>
       <c r="C545" s="18">
         <v>23261.95</v>
       </c>
       <c r="D545" s="18">
         <v>61711.37</v>
       </c>
       <c r="E545" s="18">
         <v>15427.84</v>
       </c>
       <c r="F545" s="18">
         <v>7834.11</v>
       </c>
       <c r="G545" s="18">
         <v>54358.01</v>
       </c>
     </row>
-    <row r="546" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="546" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A546" s="25" t="s">
         <v>457</v>
       </c>
       <c r="B546" s="19">
         <v>-78785.81</v>
       </c>
       <c r="C546" s="20">
         <v>0</v>
       </c>
       <c r="D546" s="20">
         <v>0</v>
       </c>
       <c r="E546" s="20">
         <v>0</v>
       </c>
       <c r="F546" s="20">
         <v>-6249.23</v>
       </c>
       <c r="G546" s="20">
         <v>-85035.04</v>
       </c>
     </row>
-    <row r="547" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="547" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A547" s="23" t="s">
         <v>458</v>
       </c>
       <c r="B547" s="15">
         <v>1338.97</v>
       </c>
       <c r="C547" s="16">
         <v>669.48</v>
       </c>
       <c r="D547" s="16">
         <v>2253.11</v>
       </c>
       <c r="E547" s="16">
         <v>563.27</v>
       </c>
       <c r="F547" s="16">
         <v>106.21</v>
       </c>
       <c r="G547" s="16">
         <v>1445.18</v>
       </c>
     </row>
-    <row r="548" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="548" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A548" s="23" t="s">
         <v>459</v>
       </c>
       <c r="B548" s="15">
         <v>3613.69</v>
       </c>
       <c r="C548" s="16">
         <v>1806.84</v>
       </c>
       <c r="D548" s="16">
         <v>6080.85</v>
       </c>
       <c r="E548" s="16">
         <v>1520.21</v>
       </c>
       <c r="F548" s="16">
         <v>286.63</v>
       </c>
       <c r="G548" s="16">
         <v>3900.32</v>
       </c>
     </row>
-    <row r="549" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="549" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A549" s="23" t="s">
         <v>460</v>
       </c>
       <c r="B549" s="15">
         <v>28401.85</v>
       </c>
       <c r="C549" s="16">
         <v>14200.92</v>
       </c>
       <c r="D549" s="16">
         <v>47792.47</v>
       </c>
       <c r="E549" s="16">
         <v>11948.11</v>
       </c>
       <c r="F549" s="16">
         <v>2252.81</v>
       </c>
       <c r="G549" s="16">
         <v>30654.66</v>
       </c>
     </row>
-    <row r="550" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="550" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A550" s="23" t="s">
         <v>461</v>
       </c>
       <c r="B550" s="15">
         <v>1174.4000000000001</v>
       </c>
       <c r="C550" s="16">
         <v>587.20000000000005</v>
       </c>
       <c r="D550" s="16">
         <v>1976.19</v>
       </c>
       <c r="E550" s="16">
         <v>494.04</v>
       </c>
       <c r="F550" s="16">
         <v>93.16</v>
       </c>
       <c r="G550" s="16">
         <v>1267.56</v>
       </c>
     </row>
-    <row r="551" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="551" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A551" s="23" t="s">
         <v>462</v>
       </c>
       <c r="B551" s="15">
         <v>0</v>
       </c>
       <c r="C551" s="16">
         <v>0</v>
       </c>
       <c r="D551" s="16">
         <v>0</v>
       </c>
       <c r="E551" s="16">
         <v>0</v>
       </c>
       <c r="F551" s="16">
         <v>0</v>
       </c>
       <c r="G551" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="552" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="552" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A552" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B552" s="17">
         <v>44256.9</v>
       </c>
       <c r="C552" s="18">
         <v>22128.45</v>
       </c>
       <c r="D552" s="18">
         <v>74472.149999999994</v>
       </c>
       <c r="E552" s="18">
         <v>18618.03</v>
       </c>
       <c r="F552" s="18">
         <v>3510.42</v>
       </c>
       <c r="G552" s="18">
         <v>47767.32</v>
       </c>
     </row>
-    <row r="553" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="553" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A553" s="25" t="s">
         <v>464</v>
       </c>
       <c r="B553" s="19">
         <v>-253899.03</v>
       </c>
       <c r="C553" s="20">
         <v>0</v>
       </c>
       <c r="D553" s="20">
         <v>0</v>
       </c>
       <c r="E553" s="20">
         <v>0</v>
       </c>
       <c r="F553" s="20">
         <v>-53295.93</v>
       </c>
       <c r="G553" s="20">
         <v>-307194.96000000002</v>
       </c>
     </row>
-    <row r="554" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="554" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A554" s="23" t="s">
         <v>465</v>
       </c>
       <c r="B554" s="15">
         <v>16278.38</v>
       </c>
       <c r="C554" s="16">
         <v>8139.19</v>
       </c>
       <c r="D554" s="16">
         <v>18888.78</v>
       </c>
       <c r="E554" s="16">
         <v>4722.1899999999996</v>
       </c>
       <c r="F554" s="16">
         <v>3417</v>
       </c>
       <c r="G554" s="16">
         <v>19695.38</v>
       </c>
     </row>
-    <row r="555" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="555" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A555" s="23" t="s">
         <v>466</v>
       </c>
       <c r="B555" s="15">
         <v>614.1</v>
       </c>
       <c r="C555" s="16">
         <v>307.05</v>
       </c>
       <c r="D555" s="16">
         <v>712.58</v>
       </c>
       <c r="E555" s="16">
         <v>178.14</v>
       </c>
       <c r="F555" s="16">
         <v>128.91</v>
       </c>
       <c r="G555" s="16">
         <v>743.01</v>
       </c>
     </row>
-    <row r="556" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="556" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A556" s="23" t="s">
         <v>467</v>
       </c>
       <c r="B556" s="15">
         <v>143923.45000000001</v>
       </c>
       <c r="C556" s="16">
         <v>71961.72</v>
       </c>
       <c r="D556" s="16">
         <v>167003.07999999999</v>
       </c>
       <c r="E556" s="16">
         <v>41750.769999999997</v>
       </c>
       <c r="F556" s="16">
         <v>30210.95</v>
       </c>
       <c r="G556" s="16">
         <v>174134.39999999999</v>
       </c>
     </row>
-    <row r="557" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="557" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A557" s="23" t="s">
         <v>468</v>
       </c>
       <c r="B557" s="15">
         <v>791.74</v>
       </c>
       <c r="C557" s="16">
         <v>395.87</v>
       </c>
       <c r="D557" s="16">
         <v>918.7</v>
       </c>
       <c r="E557" s="16">
         <v>229.67</v>
       </c>
       <c r="F557" s="16">
         <v>166.2</v>
       </c>
       <c r="G557" s="16">
         <v>957.94</v>
       </c>
     </row>
-    <row r="558" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="558" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A558" s="23" t="s">
         <v>656</v>
       </c>
       <c r="B558" s="15">
         <v>14095.63</v>
       </c>
       <c r="C558" s="16">
         <v>7047.81</v>
       </c>
       <c r="D558" s="16">
         <v>16356.01</v>
       </c>
       <c r="E558" s="16">
         <v>4089</v>
       </c>
       <c r="F558" s="16">
         <v>2958.81</v>
       </c>
       <c r="G558" s="16">
         <v>17054.439999999999</v>
       </c>
     </row>
-    <row r="559" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="559" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A559" s="23" t="s">
         <v>469</v>
       </c>
       <c r="B559" s="15">
         <v>688.1</v>
       </c>
       <c r="C559" s="16">
         <v>344.05</v>
       </c>
       <c r="D559" s="16">
         <v>798.44</v>
       </c>
       <c r="E559" s="16">
         <v>199.61</v>
       </c>
       <c r="F559" s="16">
         <v>144.44</v>
       </c>
       <c r="G559" s="16">
         <v>832.54</v>
       </c>
     </row>
-    <row r="560" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="560" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A560" s="23" t="s">
         <v>470</v>
       </c>
       <c r="B560" s="15">
         <v>443.98</v>
       </c>
       <c r="C560" s="16">
         <v>221.99</v>
       </c>
       <c r="D560" s="16">
         <v>515.17999999999995</v>
       </c>
       <c r="E560" s="16">
         <v>128.79</v>
       </c>
       <c r="F560" s="16">
         <v>93.2</v>
       </c>
       <c r="G560" s="16">
         <v>537.17999999999995</v>
       </c>
     </row>
-    <row r="561" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="561" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A561" s="23" t="s">
         <v>471</v>
       </c>
       <c r="B561" s="15">
         <v>5135.1099999999997</v>
       </c>
       <c r="C561" s="16">
         <v>2567.5500000000002</v>
       </c>
       <c r="D561" s="16">
         <v>5958.58</v>
       </c>
       <c r="E561" s="16">
         <v>1489.64</v>
       </c>
       <c r="F561" s="16">
         <v>1077.9100000000001</v>
       </c>
       <c r="G561" s="16">
         <v>6213.02</v>
       </c>
     </row>
-    <row r="562" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="562" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A562" s="23" t="s">
         <v>472</v>
       </c>
       <c r="B562" s="15">
         <v>23574.12</v>
       </c>
       <c r="C562" s="16">
         <v>11787.06</v>
       </c>
       <c r="D562" s="16">
         <v>27354.48</v>
       </c>
       <c r="E562" s="16">
         <v>6838.62</v>
       </c>
       <c r="F562" s="16">
         <v>4948.4399999999996</v>
       </c>
       <c r="G562" s="16">
         <v>28522.560000000001</v>
       </c>
     </row>
-    <row r="563" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="563" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A563" s="23" t="s">
         <v>473</v>
       </c>
       <c r="B563" s="15">
         <v>880.56</v>
       </c>
       <c r="C563" s="16">
         <v>440.28</v>
       </c>
       <c r="D563" s="16">
         <v>1021.76</v>
       </c>
       <c r="E563" s="16">
         <v>255.44</v>
       </c>
       <c r="F563" s="16">
         <v>184.84</v>
       </c>
       <c r="G563" s="16">
         <v>1065.4000000000001</v>
       </c>
     </row>
-    <row r="564" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="564" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A564" s="23" t="s">
         <v>474</v>
       </c>
       <c r="B564" s="15">
         <v>451.39</v>
       </c>
       <c r="C564" s="16">
         <v>225.69</v>
       </c>
       <c r="D564" s="16">
         <v>523.78</v>
       </c>
       <c r="E564" s="16">
         <v>130.94</v>
       </c>
       <c r="F564" s="16">
         <v>94.75</v>
       </c>
       <c r="G564" s="16">
         <v>546.14</v>
       </c>
     </row>
-    <row r="565" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="565" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A565" s="23" t="s">
         <v>645</v>
       </c>
       <c r="B565" s="15">
         <v>23159.78</v>
       </c>
       <c r="C565" s="16">
         <v>11579.89</v>
       </c>
       <c r="D565" s="16">
         <v>26873.69</v>
       </c>
       <c r="E565" s="16">
         <v>6718.42</v>
       </c>
       <c r="F565" s="16">
         <v>4861.47</v>
       </c>
       <c r="G565" s="16">
         <v>28021.25</v>
       </c>
     </row>
-    <row r="566" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="566" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A566" s="23" t="s">
         <v>475</v>
       </c>
       <c r="B566" s="15">
         <v>2071.81</v>
       </c>
       <c r="C566" s="16">
         <v>1035.9000000000001</v>
       </c>
       <c r="D566" s="16">
         <v>2404.0500000000002</v>
       </c>
       <c r="E566" s="16">
         <v>601.01</v>
       </c>
       <c r="F566" s="16">
         <v>434.89</v>
       </c>
       <c r="G566" s="16">
         <v>2506.6999999999998</v>
       </c>
     </row>
-    <row r="567" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="567" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A567" s="23" t="s">
         <v>476</v>
       </c>
       <c r="B567" s="15">
         <v>6570.59</v>
       </c>
       <c r="C567" s="16">
         <v>3285.29</v>
       </c>
       <c r="D567" s="16">
         <v>7624.26</v>
       </c>
       <c r="E567" s="16">
         <v>1906.06</v>
       </c>
       <c r="F567" s="16">
         <v>1379.23</v>
       </c>
       <c r="G567" s="16">
         <v>7949.82</v>
       </c>
     </row>
-    <row r="568" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="568" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A568" s="24" t="s">
         <v>477</v>
       </c>
       <c r="B568" s="17">
         <v>15220.29</v>
       </c>
       <c r="C568" s="18">
         <v>7610.14</v>
       </c>
       <c r="D568" s="18">
         <v>17661.03</v>
       </c>
       <c r="E568" s="18">
         <v>4415.25</v>
       </c>
       <c r="F568" s="18">
         <v>3194.89</v>
       </c>
       <c r="G568" s="18">
         <v>18415.18</v>
       </c>
     </row>
-    <row r="569" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="569" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A569" s="25" t="s">
         <v>478</v>
       </c>
       <c r="B569" s="19">
         <v>-255615.14</v>
       </c>
       <c r="C569" s="20">
         <v>0</v>
       </c>
       <c r="D569" s="20">
         <v>0</v>
       </c>
       <c r="E569" s="20">
         <v>0</v>
       </c>
       <c r="F569" s="20">
         <v>-43119.35</v>
       </c>
       <c r="G569" s="20">
         <v>-298734.49</v>
       </c>
     </row>
-    <row r="570" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="570" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A570" s="23" t="s">
         <v>479</v>
       </c>
       <c r="B570" s="15">
         <v>101046.08</v>
       </c>
       <c r="C570" s="16">
         <v>50523.040000000001</v>
       </c>
       <c r="D570" s="16">
         <v>133910.91</v>
       </c>
       <c r="E570" s="16">
         <v>33477.72</v>
       </c>
       <c r="F570" s="16">
         <v>17045.32</v>
       </c>
       <c r="G570" s="16">
         <v>118091.4</v>
       </c>
     </row>
-    <row r="571" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="571" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A571" s="23" t="s">
         <v>480</v>
       </c>
       <c r="B571" s="15">
         <v>14211.71</v>
       </c>
       <c r="C571" s="16">
         <v>7105.85</v>
       </c>
       <c r="D571" s="16">
         <v>18834.02</v>
       </c>
       <c r="E571" s="16">
         <v>4708.5</v>
       </c>
       <c r="F571" s="16">
         <v>2397.35</v>
       </c>
       <c r="G571" s="16">
         <v>16609.060000000001</v>
       </c>
     </row>
-    <row r="572" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="572" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A572" s="23" t="s">
         <v>481</v>
       </c>
       <c r="B572" s="15">
         <v>16312.08</v>
       </c>
       <c r="C572" s="16">
         <v>8156.04</v>
       </c>
       <c r="D572" s="16">
         <v>21617.52</v>
       </c>
       <c r="E572" s="16">
         <v>5404.38</v>
       </c>
       <c r="F572" s="16">
         <v>2751.66</v>
       </c>
       <c r="G572" s="16">
         <v>19063.740000000002</v>
       </c>
     </row>
-    <row r="573" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="573" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A573" s="23" t="s">
         <v>482</v>
       </c>
       <c r="B573" s="15">
         <v>97401.53</v>
       </c>
       <c r="C573" s="16">
         <v>48700.76</v>
       </c>
       <c r="D573" s="16">
         <v>129080.99</v>
       </c>
       <c r="E573" s="16">
         <v>32270.240000000002</v>
       </c>
       <c r="F573" s="16">
         <v>16430.52</v>
       </c>
       <c r="G573" s="16">
         <v>113832.05</v>
       </c>
     </row>
-    <row r="574" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="574" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A574" s="23" t="s">
         <v>483</v>
       </c>
       <c r="B574" s="15">
         <v>8983.7800000000007</v>
       </c>
       <c r="C574" s="16">
         <v>4491.8900000000003</v>
       </c>
       <c r="D574" s="16">
         <v>11905.72</v>
       </c>
       <c r="E574" s="16">
         <v>2976.43</v>
       </c>
       <c r="F574" s="16">
         <v>1515.46</v>
       </c>
       <c r="G574" s="16">
         <v>10499.24</v>
       </c>
     </row>
-    <row r="575" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="575" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A575" s="24" t="s">
         <v>484</v>
       </c>
       <c r="B575" s="17">
         <v>17659.96</v>
       </c>
       <c r="C575" s="18">
         <v>8829.98</v>
       </c>
       <c r="D575" s="18">
         <v>23403.79</v>
       </c>
       <c r="E575" s="18">
         <v>5850.94</v>
       </c>
       <c r="F575" s="18">
         <v>2979.04</v>
       </c>
       <c r="G575" s="18">
         <v>20639</v>
       </c>
     </row>
-    <row r="576" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="576" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A576" s="25" t="s">
         <v>485</v>
       </c>
       <c r="B576" s="19">
         <v>-409734.57</v>
       </c>
       <c r="C576" s="20">
         <v>0</v>
       </c>
       <c r="D576" s="20">
         <v>0</v>
       </c>
       <c r="E576" s="20">
         <v>0</v>
       </c>
       <c r="F576" s="20">
         <v>-33143.35</v>
       </c>
       <c r="G576" s="20">
         <v>-442877.92</v>
       </c>
     </row>
-    <row r="577" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="577" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A577" s="23" t="s">
         <v>486</v>
       </c>
       <c r="B577" s="15">
         <v>28943.47</v>
       </c>
       <c r="C577" s="16">
         <v>14471.73</v>
       </c>
       <c r="D577" s="16">
         <v>48522.01</v>
       </c>
       <c r="E577" s="16">
         <v>12130.5</v>
       </c>
       <c r="F577" s="16">
         <v>2341.23</v>
       </c>
       <c r="G577" s="16">
         <v>31284.7</v>
       </c>
     </row>
-    <row r="578" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="578" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A578" s="23" t="s">
         <v>487</v>
       </c>
       <c r="B578" s="15">
         <v>5116.96</v>
       </c>
       <c r="C578" s="16">
         <v>2558.48</v>
       </c>
       <c r="D578" s="16">
         <v>8578.27</v>
       </c>
       <c r="E578" s="16">
         <v>2144.56</v>
       </c>
       <c r="F578" s="16">
         <v>413.92</v>
       </c>
       <c r="G578" s="16">
         <v>5530.88</v>
       </c>
     </row>
-    <row r="579" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="579" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A579" s="23" t="s">
         <v>488</v>
       </c>
       <c r="B579" s="15">
         <v>9700.09</v>
       </c>
       <c r="C579" s="16">
         <v>4850.04</v>
       </c>
       <c r="D579" s="16">
         <v>16261.63</v>
       </c>
       <c r="E579" s="16">
         <v>4065.4</v>
       </c>
       <c r="F579" s="16">
         <v>784.64</v>
       </c>
       <c r="G579" s="16">
         <v>10484.73</v>
       </c>
     </row>
-    <row r="580" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="580" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A580" s="23" t="s">
         <v>489</v>
       </c>
       <c r="B580" s="15">
         <v>4855.79</v>
       </c>
       <c r="C580" s="16">
         <v>2427.89</v>
       </c>
       <c r="D580" s="16">
         <v>8140.44</v>
       </c>
       <c r="E580" s="16">
         <v>2035.11</v>
       </c>
       <c r="F580" s="16">
         <v>392.78</v>
       </c>
       <c r="G580" s="16">
         <v>5248.57</v>
       </c>
     </row>
-    <row r="581" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="581" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A581" s="23" t="s">
         <v>490</v>
       </c>
       <c r="B581" s="15">
         <v>18593.71</v>
       </c>
       <c r="C581" s="16">
         <v>9296.85</v>
       </c>
       <c r="D581" s="16">
         <v>31171.26</v>
       </c>
       <c r="E581" s="16">
         <v>7792.81</v>
       </c>
       <c r="F581" s="16">
         <v>1504.04</v>
       </c>
       <c r="G581" s="16">
         <v>20097.75</v>
       </c>
     </row>
-    <row r="582" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="582" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A582" s="23" t="s">
         <v>615</v>
       </c>
       <c r="B582" s="15">
         <v>63862.55</v>
       </c>
       <c r="C582" s="16">
         <v>31931.27</v>
       </c>
       <c r="D582" s="16">
         <v>107061.78</v>
       </c>
       <c r="E582" s="16">
         <v>26765.439999999999</v>
       </c>
       <c r="F582" s="16">
         <v>5165.83</v>
       </c>
       <c r="G582" s="16">
         <v>69028.38</v>
       </c>
     </row>
-    <row r="583" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="583" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A583" s="23" t="s">
         <v>491</v>
       </c>
       <c r="B583" s="15">
         <v>22898.46</v>
       </c>
       <c r="C583" s="16">
         <v>11449.23</v>
       </c>
       <c r="D583" s="16">
         <v>38387.910000000003</v>
       </c>
       <c r="E583" s="16">
         <v>9596.9699999999993</v>
       </c>
       <c r="F583" s="16">
         <v>1852.26</v>
       </c>
       <c r="G583" s="16">
         <v>24750.720000000001</v>
       </c>
     </row>
-    <row r="584" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="584" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A584" s="23" t="s">
         <v>492</v>
       </c>
       <c r="B584" s="15">
         <v>14271.62</v>
       </c>
       <c r="C584" s="16">
         <v>7135.81</v>
       </c>
       <c r="D584" s="16">
         <v>23925.52</v>
       </c>
       <c r="E584" s="16">
         <v>5981.38</v>
       </c>
       <c r="F584" s="16">
         <v>1154.43</v>
       </c>
       <c r="G584" s="16">
         <v>15426.05</v>
       </c>
     </row>
-    <row r="585" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="585" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A585" s="23" t="s">
         <v>493</v>
       </c>
       <c r="B585" s="15">
         <v>221650.93</v>
       </c>
       <c r="C585" s="16">
         <v>110825.46</v>
       </c>
       <c r="D585" s="16">
         <v>371584.69</v>
       </c>
       <c r="E585" s="16">
         <v>92896.17</v>
       </c>
       <c r="F585" s="16">
         <v>17929.29</v>
       </c>
       <c r="G585" s="16">
         <v>239580.22</v>
       </c>
     </row>
-    <row r="586" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="586" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A586" s="24" t="s">
         <v>494</v>
       </c>
       <c r="B586" s="17">
         <v>19840.990000000002</v>
       </c>
       <c r="C586" s="18">
         <v>9920.49</v>
       </c>
       <c r="D586" s="18">
         <v>33262.25</v>
       </c>
       <c r="E586" s="18">
         <v>8315.56</v>
       </c>
       <c r="F586" s="18">
         <v>1604.93</v>
       </c>
       <c r="G586" s="18">
         <v>21445.919999999998</v>
       </c>
     </row>
-    <row r="587" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="587" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A587" s="25" t="s">
         <v>495</v>
       </c>
       <c r="B587" s="19">
         <v>-152004.64000000001</v>
       </c>
       <c r="C587" s="20">
         <v>0</v>
       </c>
       <c r="D587" s="20">
         <v>0</v>
       </c>
       <c r="E587" s="20">
         <v>0</v>
       </c>
       <c r="F587" s="20">
         <v>-11286</v>
       </c>
       <c r="G587" s="20">
         <v>-163290.64000000001</v>
       </c>
     </row>
-    <row r="588" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="588" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A588" s="23" t="s">
         <v>496</v>
       </c>
       <c r="B588" s="15">
         <v>758.18</v>
       </c>
       <c r="C588" s="16">
         <v>379.09</v>
       </c>
       <c r="D588" s="16">
         <v>1291.18</v>
       </c>
       <c r="E588" s="16">
         <v>322.79000000000002</v>
       </c>
       <c r="F588" s="16">
         <v>56.3</v>
       </c>
       <c r="G588" s="16">
         <v>814.48</v>
       </c>
     </row>
-    <row r="589" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="589" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A589" s="23" t="s">
         <v>497</v>
       </c>
       <c r="B589" s="15">
         <v>1213.52</v>
       </c>
       <c r="C589" s="16">
         <v>606.76</v>
       </c>
       <c r="D589" s="16">
         <v>2066.63</v>
       </c>
       <c r="E589" s="16">
         <v>516.65</v>
       </c>
       <c r="F589" s="16">
         <v>90.11</v>
       </c>
       <c r="G589" s="16">
         <v>1303.6300000000001</v>
       </c>
     </row>
-    <row r="590" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="590" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A590" s="23" t="s">
         <v>498</v>
       </c>
       <c r="B590" s="15">
         <v>862.84</v>
       </c>
       <c r="C590" s="16">
         <v>431.42</v>
       </c>
       <c r="D590" s="16">
         <v>1469.43</v>
       </c>
       <c r="E590" s="16">
         <v>367.35</v>
       </c>
       <c r="F590" s="16">
         <v>64.069999999999993</v>
       </c>
       <c r="G590" s="16">
         <v>926.91</v>
       </c>
     </row>
-    <row r="591" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="591" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A591" s="23" t="s">
         <v>499</v>
       </c>
       <c r="B591" s="15">
         <v>76442.179999999993</v>
       </c>
       <c r="C591" s="16">
         <v>38221.089999999997</v>
       </c>
       <c r="D591" s="16">
         <v>130181.77</v>
       </c>
       <c r="E591" s="16">
         <v>32545.439999999999</v>
       </c>
       <c r="F591" s="16">
         <v>5675.65</v>
       </c>
       <c r="G591" s="16">
         <v>82117.83</v>
       </c>
     </row>
-    <row r="592" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="592" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A592" s="23" t="s">
         <v>500</v>
       </c>
       <c r="B592" s="15">
         <v>33529.19</v>
       </c>
       <c r="C592" s="16">
         <v>16764.59</v>
       </c>
       <c r="D592" s="16">
         <v>57100.54</v>
       </c>
       <c r="E592" s="16">
         <v>14275.13</v>
       </c>
       <c r="F592" s="16">
         <v>2489.46</v>
       </c>
       <c r="G592" s="16">
         <v>36018.65</v>
       </c>
     </row>
-    <row r="593" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="593" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A593" s="23" t="s">
         <v>501</v>
       </c>
       <c r="B593" s="15">
         <v>1357.08</v>
       </c>
       <c r="C593" s="16">
         <v>678.54</v>
       </c>
       <c r="D593" s="16">
         <v>2311.12</v>
       </c>
       <c r="E593" s="16">
         <v>577.78</v>
       </c>
       <c r="F593" s="16">
         <v>100.76</v>
       </c>
       <c r="G593" s="16">
         <v>1457.84</v>
       </c>
     </row>
-    <row r="594" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="594" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A594" s="23" t="s">
         <v>502</v>
       </c>
       <c r="B594" s="15">
         <v>19197.53</v>
       </c>
       <c r="C594" s="16">
         <v>9598.76</v>
       </c>
       <c r="D594" s="16">
         <v>32693.57</v>
       </c>
       <c r="E594" s="16">
         <v>8173.39</v>
       </c>
       <c r="F594" s="16">
         <v>1425.37</v>
       </c>
       <c r="G594" s="16">
         <v>20622.900000000001</v>
       </c>
     </row>
-    <row r="595" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="595" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A595" s="24" t="s">
         <v>503</v>
       </c>
       <c r="B595" s="17">
         <v>18644.12</v>
       </c>
       <c r="C595" s="18">
         <v>9322.06</v>
       </c>
       <c r="D595" s="18">
         <v>31751.119999999999</v>
       </c>
       <c r="E595" s="18">
         <v>7937.78</v>
       </c>
       <c r="F595" s="18">
         <v>1384.28</v>
       </c>
       <c r="G595" s="18">
         <v>20028.400000000001</v>
       </c>
     </row>
-    <row r="596" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="596" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A596" s="25" t="s">
         <v>504</v>
       </c>
       <c r="B596" s="19">
         <v>-88106.05</v>
       </c>
       <c r="C596" s="20">
         <v>0</v>
       </c>
       <c r="D596" s="20">
         <v>0</v>
       </c>
       <c r="E596" s="20">
         <v>0</v>
       </c>
       <c r="F596" s="20">
         <v>-20104.34</v>
       </c>
       <c r="G596" s="20">
         <v>-108210.39</v>
       </c>
     </row>
-    <row r="597" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="597" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A597" s="23" t="s">
         <v>505</v>
       </c>
       <c r="B597" s="15">
         <v>1265.29</v>
       </c>
       <c r="C597" s="16">
         <v>632.64</v>
       </c>
       <c r="D597" s="16">
         <v>1375.71</v>
       </c>
       <c r="E597" s="16">
         <v>343.92</v>
       </c>
       <c r="F597" s="16">
         <v>288.72000000000003</v>
       </c>
       <c r="G597" s="16">
         <v>1554.01</v>
       </c>
     </row>
-    <row r="598" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="598" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A598" s="23" t="s">
         <v>506</v>
       </c>
       <c r="B598" s="15">
         <v>62440.01</v>
       </c>
       <c r="C598" s="16">
         <v>31220</v>
       </c>
       <c r="D598" s="16">
         <v>67888.94</v>
       </c>
       <c r="E598" s="16">
         <v>16972.23</v>
       </c>
       <c r="F598" s="16">
         <v>14247.77</v>
       </c>
       <c r="G598" s="16">
         <v>76687.78</v>
       </c>
     </row>
-    <row r="599" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="599" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A599" s="23" t="s">
         <v>657</v>
       </c>
       <c r="B599" s="15">
         <v>0</v>
       </c>
       <c r="C599" s="16">
         <v>0</v>
       </c>
       <c r="D599" s="16">
         <v>0</v>
       </c>
       <c r="E599" s="16">
         <v>0</v>
       </c>
       <c r="F599" s="16">
         <v>0</v>
       </c>
       <c r="G599" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="600" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="600" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A600" s="23" t="s">
         <v>623</v>
       </c>
       <c r="B600" s="15">
         <v>0</v>
       </c>
       <c r="C600" s="16">
         <v>0</v>
       </c>
       <c r="D600" s="16">
         <v>0</v>
       </c>
       <c r="E600" s="16">
         <v>0</v>
       </c>
       <c r="F600" s="16">
         <v>0</v>
       </c>
       <c r="G600" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="601" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="601" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A601" s="23" t="s">
         <v>507</v>
       </c>
       <c r="B601" s="15">
         <v>4450.5200000000004</v>
       </c>
       <c r="C601" s="16">
         <v>2225.2600000000002</v>
       </c>
       <c r="D601" s="16">
         <v>4838.91</v>
       </c>
       <c r="E601" s="16">
         <v>1209.72</v>
       </c>
       <c r="F601" s="16">
         <v>1015.54</v>
       </c>
       <c r="G601" s="16">
         <v>5466.06</v>
       </c>
     </row>
-    <row r="602" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="602" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A602" s="23" t="s">
         <v>626</v>
       </c>
       <c r="B602" s="15">
         <v>1177.02</v>
       </c>
       <c r="C602" s="16">
         <v>588.51</v>
       </c>
       <c r="D602" s="16">
         <v>1279.73</v>
       </c>
       <c r="E602" s="16">
         <v>319.93</v>
       </c>
       <c r="F602" s="16">
         <v>268.58</v>
       </c>
       <c r="G602" s="16">
         <v>1445.6</v>
       </c>
     </row>
-    <row r="603" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="603" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A603" s="23" t="s">
         <v>508</v>
       </c>
       <c r="B603" s="15">
         <v>4413.75</v>
       </c>
       <c r="C603" s="16">
         <v>2206.87</v>
       </c>
       <c r="D603" s="16">
         <v>4798.92</v>
       </c>
       <c r="E603" s="16">
         <v>1199.73</v>
       </c>
       <c r="F603" s="16">
         <v>1007.14</v>
       </c>
       <c r="G603" s="16">
         <v>5420.89</v>
       </c>
     </row>
-    <row r="604" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="604" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A604" s="23" t="s">
         <v>509</v>
       </c>
       <c r="B604" s="15">
         <v>8658.31</v>
       </c>
       <c r="C604" s="16">
         <v>4329.1499999999996</v>
       </c>
       <c r="D604" s="16">
         <v>9413.89</v>
       </c>
       <c r="E604" s="16">
         <v>2353.4699999999998</v>
       </c>
       <c r="F604" s="16">
         <v>1975.68</v>
       </c>
       <c r="G604" s="16">
         <v>10633.99</v>
       </c>
     </row>
-    <row r="605" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="605" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A605" s="23" t="s">
         <v>510</v>
       </c>
       <c r="B605" s="15">
         <v>3942.98</v>
       </c>
       <c r="C605" s="16">
         <v>1971.49</v>
       </c>
       <c r="D605" s="16">
         <v>4287.07</v>
       </c>
       <c r="E605" s="16">
         <v>1071.76</v>
       </c>
       <c r="F605" s="16">
         <v>899.73</v>
       </c>
       <c r="G605" s="16">
         <v>4842.71</v>
       </c>
     </row>
-    <row r="606" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="606" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A606" s="24" t="s">
         <v>511</v>
       </c>
       <c r="B606" s="17">
         <v>1758.17</v>
       </c>
       <c r="C606" s="18">
         <v>879.08</v>
       </c>
       <c r="D606" s="18">
         <v>1911.6</v>
       </c>
       <c r="E606" s="18">
         <v>477.9</v>
       </c>
       <c r="F606" s="18">
         <v>401.18</v>
       </c>
       <c r="G606" s="18">
         <v>2159.35</v>
       </c>
     </row>
-    <row r="607" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="607" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A607" s="25" t="s">
         <v>512</v>
       </c>
       <c r="B607" s="19">
         <v>-38659.83</v>
       </c>
       <c r="C607" s="20">
         <v>0</v>
       </c>
       <c r="D607" s="20">
         <v>0</v>
       </c>
       <c r="E607" s="20">
         <v>0</v>
       </c>
       <c r="F607" s="20">
         <v>-4765.1899999999996</v>
       </c>
       <c r="G607" s="20">
         <v>-43425.02</v>
       </c>
     </row>
-    <row r="608" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="608" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A608" s="23" t="s">
         <v>513</v>
       </c>
       <c r="B608" s="15">
         <v>0</v>
       </c>
       <c r="C608" s="16">
         <v>0</v>
       </c>
       <c r="D608" s="16">
         <v>0</v>
       </c>
       <c r="E608" s="16">
         <v>0</v>
       </c>
       <c r="F608" s="16">
         <v>0</v>
       </c>
       <c r="G608" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="609" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="609" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A609" s="23" t="s">
         <v>514</v>
       </c>
       <c r="B609" s="15">
         <v>1254.5999999999999</v>
       </c>
       <c r="C609" s="16">
         <v>627.29999999999995</v>
       </c>
       <c r="D609" s="16">
         <v>1890.63</v>
       </c>
       <c r="E609" s="16">
         <v>472.65</v>
       </c>
       <c r="F609" s="16">
         <v>154.65</v>
       </c>
       <c r="G609" s="16">
         <v>1409.25</v>
       </c>
     </row>
-    <row r="610" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="610" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A610" s="23" t="s">
         <v>515</v>
       </c>
       <c r="B610" s="15">
         <v>33773.06</v>
       </c>
       <c r="C610" s="16">
         <v>16886.53</v>
       </c>
       <c r="D610" s="16">
         <v>50894.78</v>
       </c>
       <c r="E610" s="16">
         <v>12723.69</v>
       </c>
       <c r="F610" s="16">
         <v>4162.84</v>
       </c>
       <c r="G610" s="16">
         <v>37935.9</v>
       </c>
     </row>
-    <row r="611" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="611" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A611" s="23" t="s">
         <v>656</v>
       </c>
       <c r="B611" s="15">
         <v>1583.67</v>
       </c>
       <c r="C611" s="16">
         <v>791.83</v>
       </c>
       <c r="D611" s="16">
         <v>2386.5300000000002</v>
       </c>
       <c r="E611" s="16">
         <v>596.63</v>
       </c>
       <c r="F611" s="16">
         <v>195.2</v>
       </c>
       <c r="G611" s="16">
         <v>1778.87</v>
       </c>
     </row>
-    <row r="612" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="612" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A612" s="24" t="s">
         <v>516</v>
       </c>
       <c r="B612" s="17">
         <v>2048.5</v>
       </c>
       <c r="C612" s="18">
         <v>1024.25</v>
       </c>
       <c r="D612" s="18">
         <v>3087.02</v>
       </c>
       <c r="E612" s="18">
         <v>771.75</v>
       </c>
       <c r="F612" s="18">
         <v>252.5</v>
       </c>
       <c r="G612" s="18">
         <v>2301</v>
       </c>
     </row>
-    <row r="613" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="613" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A613" s="25" t="s">
         <v>517</v>
       </c>
       <c r="B613" s="19">
         <v>-204094.27</v>
       </c>
       <c r="C613" s="20">
         <v>0</v>
       </c>
       <c r="D613" s="20">
         <v>0</v>
       </c>
       <c r="E613" s="20">
         <v>0</v>
       </c>
       <c r="F613" s="20">
         <v>-17578.66</v>
       </c>
       <c r="G613" s="20">
         <v>-221672.93</v>
       </c>
     </row>
-    <row r="614" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="614" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A614" s="23" t="s">
         <v>518</v>
       </c>
       <c r="B614" s="15">
         <v>105181.91</v>
       </c>
       <c r="C614" s="16">
         <v>52590.95</v>
       </c>
       <c r="D614" s="16">
         <v>174126.47</v>
       </c>
       <c r="E614" s="16">
         <v>43531.61</v>
       </c>
       <c r="F614" s="16">
         <v>9059.34</v>
       </c>
       <c r="G614" s="16">
         <v>114241.25</v>
       </c>
     </row>
-    <row r="615" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="615" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A615" s="23" t="s">
         <v>519</v>
       </c>
       <c r="B615" s="15">
         <v>11554.69</v>
       </c>
       <c r="C615" s="16">
         <v>5777.34</v>
       </c>
       <c r="D615" s="16">
         <v>19128.560000000001</v>
       </c>
       <c r="E615" s="16">
         <v>4782.1400000000003</v>
       </c>
       <c r="F615" s="16">
         <v>995.2</v>
       </c>
       <c r="G615" s="16">
         <v>12549.89</v>
       </c>
     </row>
-    <row r="616" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="616" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A616" s="23" t="s">
         <v>616</v>
       </c>
       <c r="B616" s="15">
         <v>30103.77</v>
       </c>
       <c r="C616" s="16">
         <v>15051.88</v>
       </c>
       <c r="D616" s="16">
         <v>49836.160000000003</v>
       </c>
       <c r="E616" s="16">
         <v>12459.04</v>
       </c>
       <c r="F616" s="16">
         <v>2592.84</v>
       </c>
       <c r="G616" s="16">
         <v>32696.61</v>
       </c>
     </row>
-    <row r="617" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="617" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A617" s="23" t="s">
         <v>520</v>
       </c>
       <c r="B617" s="15">
         <v>3926.07</v>
       </c>
       <c r="C617" s="16">
         <v>1963.03</v>
       </c>
       <c r="D617" s="16">
         <v>6499.53</v>
       </c>
       <c r="E617" s="16">
         <v>1624.88</v>
       </c>
       <c r="F617" s="16">
         <v>338.15</v>
       </c>
       <c r="G617" s="16">
         <v>4264.22</v>
       </c>
     </row>
-    <row r="618" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="618" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A618" s="23" t="s">
         <v>521</v>
       </c>
       <c r="B618" s="15">
         <v>4687.13</v>
       </c>
       <c r="C618" s="16">
         <v>2343.56</v>
       </c>
       <c r="D618" s="16">
         <v>7759.44</v>
       </c>
       <c r="E618" s="16">
         <v>1939.86</v>
       </c>
       <c r="F618" s="16">
         <v>403.7</v>
       </c>
       <c r="G618" s="16">
         <v>5090.83</v>
       </c>
     </row>
-    <row r="619" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="619" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A619" s="23" t="s">
         <v>522</v>
       </c>
       <c r="B619" s="15">
         <v>14961.26</v>
       </c>
       <c r="C619" s="16">
         <v>7480.63</v>
       </c>
       <c r="D619" s="16">
         <v>24768.06</v>
       </c>
       <c r="E619" s="16">
         <v>6192.01</v>
       </c>
       <c r="F619" s="16">
         <v>1288.6199999999999</v>
       </c>
       <c r="G619" s="16">
         <v>16249.88</v>
       </c>
     </row>
-    <row r="620" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="620" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A620" s="23" t="s">
         <v>523</v>
       </c>
       <c r="B620" s="15">
         <v>14616.99</v>
       </c>
       <c r="C620" s="16">
         <v>7308.49</v>
       </c>
       <c r="D620" s="16">
         <v>24198.12</v>
       </c>
       <c r="E620" s="16">
         <v>6049.53</v>
       </c>
       <c r="F620" s="16">
         <v>1258.96</v>
       </c>
       <c r="G620" s="16">
         <v>15875.95</v>
       </c>
     </row>
-    <row r="621" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="621" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A621" s="23" t="s">
         <v>524</v>
       </c>
       <c r="B621" s="15">
         <v>5164.28</v>
       </c>
       <c r="C621" s="16">
         <v>2582.14</v>
       </c>
       <c r="D621" s="16">
         <v>8549.36</v>
       </c>
       <c r="E621" s="16">
         <v>2137.34</v>
       </c>
       <c r="F621" s="16">
         <v>444.8</v>
       </c>
       <c r="G621" s="16">
         <v>5609.08</v>
       </c>
     </row>
-    <row r="622" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="622" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A622" s="23" t="s">
         <v>525</v>
       </c>
       <c r="B622" s="15">
         <v>3702.55</v>
       </c>
       <c r="C622" s="16">
         <v>1851.27</v>
       </c>
       <c r="D622" s="16">
         <v>6129.49</v>
       </c>
       <c r="E622" s="16">
         <v>1532.37</v>
       </c>
       <c r="F622" s="16">
         <v>318.89999999999998</v>
       </c>
       <c r="G622" s="16">
         <v>4021.45</v>
       </c>
     </row>
-    <row r="623" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="623" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A623" s="24" t="s">
         <v>526</v>
       </c>
       <c r="B623" s="17">
         <v>10195.620000000001</v>
       </c>
       <c r="C623" s="18">
         <v>5097.8100000000004</v>
       </c>
       <c r="D623" s="18">
         <v>16878.64</v>
       </c>
       <c r="E623" s="18">
         <v>4219.66</v>
       </c>
       <c r="F623" s="18">
         <v>878.15</v>
       </c>
       <c r="G623" s="18">
         <v>11073.77</v>
       </c>
     </row>
-    <row r="624" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="624" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A624" s="25" t="s">
         <v>527</v>
       </c>
       <c r="B624" s="19">
         <v>-40537.08</v>
       </c>
       <c r="C624" s="20">
         <v>0</v>
       </c>
       <c r="D624" s="20">
         <v>0</v>
       </c>
       <c r="E624" s="20">
         <v>0</v>
       </c>
       <c r="F624" s="20">
         <v>-8379.26</v>
       </c>
       <c r="G624" s="20">
         <v>-48916.34</v>
       </c>
     </row>
-    <row r="625" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="625" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A625" s="23" t="s">
         <v>528</v>
       </c>
       <c r="B625" s="15">
         <v>335.21</v>
       </c>
       <c r="C625" s="16">
         <v>167.6</v>
       </c>
       <c r="D625" s="16">
         <v>393.26</v>
       </c>
       <c r="E625" s="16">
         <v>98.31</v>
       </c>
       <c r="F625" s="16">
         <v>69.290000000000006</v>
       </c>
       <c r="G625" s="16">
         <v>404.5</v>
       </c>
     </row>
-    <row r="626" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="626" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A626" s="23" t="s">
         <v>637</v>
       </c>
       <c r="B626" s="15">
         <v>33847.11</v>
       </c>
       <c r="C626" s="16">
         <v>16923.55</v>
       </c>
       <c r="D626" s="16">
         <v>39708.61</v>
       </c>
       <c r="E626" s="16">
         <v>9927.15</v>
       </c>
       <c r="F626" s="16">
         <v>6996.4</v>
       </c>
       <c r="G626" s="16">
         <v>40843.51</v>
       </c>
     </row>
-    <row r="627" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="627" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A627" s="23" t="s">
         <v>638</v>
       </c>
       <c r="B627" s="15">
         <v>0</v>
       </c>
       <c r="C627" s="16">
         <v>0</v>
       </c>
       <c r="D627" s="16">
         <v>0</v>
       </c>
       <c r="E627" s="16">
         <v>0</v>
       </c>
       <c r="F627" s="16">
         <v>0</v>
       </c>
       <c r="G627" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="628" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="628" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A628" s="24" t="s">
         <v>529</v>
       </c>
       <c r="B628" s="17">
         <v>6354.76</v>
       </c>
       <c r="C628" s="18">
         <v>3177.38</v>
       </c>
       <c r="D628" s="18">
         <v>7455.25</v>
       </c>
       <c r="E628" s="18">
         <v>1863.81</v>
       </c>
       <c r="F628" s="18">
         <v>1313.57</v>
       </c>
       <c r="G628" s="18">
         <v>7668.33</v>
       </c>
     </row>
-    <row r="629" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="629" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A629" s="25" t="s">
         <v>530</v>
       </c>
       <c r="B629" s="19">
         <v>-137238.47</v>
       </c>
       <c r="C629" s="20">
         <v>0</v>
       </c>
       <c r="D629" s="20">
         <v>0</v>
       </c>
       <c r="E629" s="20">
         <v>0</v>
       </c>
       <c r="F629" s="20">
         <v>3767.19</v>
       </c>
       <c r="G629" s="20">
         <v>-133471.28</v>
       </c>
     </row>
-    <row r="630" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="630" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A630" s="23" t="s">
         <v>531</v>
       </c>
       <c r="B630" s="15">
         <v>11826.89</v>
       </c>
       <c r="C630" s="16">
         <v>5913.44</v>
       </c>
       <c r="D630" s="16">
         <v>24952.37</v>
       </c>
       <c r="E630" s="16">
         <v>6238.09</v>
       </c>
       <c r="F630" s="16">
         <v>-324.64999999999998</v>
       </c>
       <c r="G630" s="16">
         <v>11502.24</v>
       </c>
     </row>
-    <row r="631" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="631" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A631" s="23" t="s">
         <v>658</v>
       </c>
       <c r="B631" s="15">
         <v>32087.25</v>
       </c>
       <c r="C631" s="16">
         <v>16043.62</v>
       </c>
       <c r="D631" s="16">
         <v>67697.67</v>
       </c>
       <c r="E631" s="16">
         <v>16924.41</v>
       </c>
       <c r="F631" s="16">
         <v>-880.79</v>
       </c>
       <c r="G631" s="16">
         <v>31206.46</v>
       </c>
     </row>
-    <row r="632" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="632" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A632" s="23" t="s">
         <v>532</v>
       </c>
       <c r="B632" s="15">
         <v>82231.759999999995</v>
       </c>
       <c r="C632" s="16">
         <v>41115.879999999997</v>
       </c>
       <c r="D632" s="16">
         <v>173492.57</v>
       </c>
       <c r="E632" s="16">
         <v>43373.14</v>
       </c>
       <c r="F632" s="16">
         <v>-2257.2600000000002</v>
       </c>
       <c r="G632" s="16">
         <v>79974.5</v>
       </c>
     </row>
-    <row r="633" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="633" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A633" s="24" t="s">
         <v>533</v>
       </c>
       <c r="B633" s="17">
         <v>11092.57</v>
       </c>
       <c r="C633" s="18">
         <v>5546.28</v>
       </c>
       <c r="D633" s="18">
         <v>23403.11</v>
       </c>
       <c r="E633" s="18">
         <v>5850.77</v>
       </c>
       <c r="F633" s="18">
         <v>-304.49</v>
       </c>
       <c r="G633" s="18">
         <v>10788.08</v>
       </c>
     </row>
-    <row r="634" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="634" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A634" s="25" t="s">
         <v>534</v>
       </c>
       <c r="B634" s="19">
         <v>-12646.16</v>
       </c>
       <c r="C634" s="20">
         <v>0</v>
       </c>
       <c r="D634" s="20">
         <v>0</v>
       </c>
       <c r="E634" s="20">
         <v>0</v>
       </c>
       <c r="F634" s="20">
         <v>-1044.96</v>
       </c>
       <c r="G634" s="20">
         <v>-13691.12</v>
       </c>
     </row>
-    <row r="635" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="635" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A635" s="24" t="s">
         <v>535</v>
       </c>
       <c r="B635" s="17">
         <v>12646.16</v>
       </c>
       <c r="C635" s="18">
         <v>6323.08</v>
       </c>
       <c r="D635" s="18">
         <v>21112.48</v>
       </c>
       <c r="E635" s="18">
         <v>5278.12</v>
       </c>
       <c r="F635" s="18">
         <v>1044.96</v>
       </c>
       <c r="G635" s="18">
         <v>13691.12</v>
       </c>
     </row>
-    <row r="636" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="636" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A636" s="25" t="s">
         <v>536</v>
       </c>
       <c r="B636" s="19">
         <v>-42501.62</v>
       </c>
       <c r="C636" s="20">
         <v>0</v>
       </c>
       <c r="D636" s="20">
         <v>0</v>
       </c>
       <c r="E636" s="20">
         <v>0</v>
       </c>
       <c r="F636" s="20">
         <v>-1430.64</v>
       </c>
       <c r="G636" s="20">
         <v>-43932.26</v>
       </c>
     </row>
-    <row r="637" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="637" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A637" s="23" t="s">
         <v>537</v>
       </c>
       <c r="B637" s="15">
         <v>41601.050000000003</v>
       </c>
       <c r="C637" s="16">
         <v>20800.52</v>
       </c>
       <c r="D637" s="16">
         <v>77600.759999999995</v>
       </c>
       <c r="E637" s="16">
         <v>19400.189999999999</v>
       </c>
       <c r="F637" s="16">
         <v>1400.33</v>
       </c>
       <c r="G637" s="16">
         <v>43001.38</v>
       </c>
     </row>
-    <row r="638" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="638" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A638" s="24" t="s">
         <v>538</v>
       </c>
       <c r="B638" s="17">
         <v>900.57</v>
       </c>
       <c r="C638" s="18">
         <v>450.28</v>
       </c>
       <c r="D638" s="18">
         <v>1679.89</v>
       </c>
       <c r="E638" s="18">
         <v>419.97</v>
       </c>
       <c r="F638" s="18">
         <v>30.31</v>
       </c>
       <c r="G638" s="18">
         <v>930.88</v>
       </c>
     </row>
-    <row r="639" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="639" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A639" s="25" t="s">
         <v>539</v>
       </c>
       <c r="B639" s="19">
         <v>2633.2</v>
       </c>
       <c r="C639" s="20">
         <v>1316.6</v>
       </c>
       <c r="D639" s="20">
         <v>4861.83</v>
       </c>
       <c r="E639" s="20">
         <v>1215.45</v>
       </c>
       <c r="F639" s="20">
         <v>101.15</v>
       </c>
       <c r="G639" s="20">
         <v>2734.35</v>
       </c>
     </row>
-    <row r="640" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="640" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A640" s="24" t="s">
         <v>540</v>
       </c>
       <c r="B640" s="17">
         <v>-2633.2</v>
       </c>
       <c r="C640" s="18">
         <v>0</v>
       </c>
       <c r="D640" s="18">
         <v>0</v>
       </c>
       <c r="E640" s="18">
         <v>0</v>
       </c>
       <c r="F640" s="18">
         <v>-101.15</v>
       </c>
       <c r="G640" s="18">
         <v>-2734.35</v>
       </c>
     </row>
-    <row r="641" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="641" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A641" s="25" t="s">
         <v>541</v>
       </c>
       <c r="B641" s="19">
         <v>-509399.43</v>
       </c>
       <c r="C641" s="20">
         <v>0</v>
       </c>
       <c r="D641" s="20">
         <v>0</v>
       </c>
       <c r="E641" s="20">
         <v>0</v>
       </c>
       <c r="F641" s="20">
         <v>-48462.18</v>
       </c>
       <c r="G641" s="20">
         <v>-557861.61</v>
       </c>
     </row>
-    <row r="642" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="642" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A642" s="23" t="s">
         <v>542</v>
       </c>
       <c r="B642" s="15">
         <v>1031.57</v>
       </c>
       <c r="C642" s="16">
         <v>515.78</v>
       </c>
       <c r="D642" s="16">
         <v>1670.58</v>
       </c>
       <c r="E642" s="16">
         <v>417.64</v>
       </c>
       <c r="F642" s="16">
         <v>98.14</v>
       </c>
       <c r="G642" s="16">
         <v>1129.71</v>
       </c>
     </row>
-    <row r="643" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="643" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A643" s="23" t="s">
         <v>543</v>
       </c>
       <c r="B643" s="15">
         <v>0</v>
       </c>
       <c r="C643" s="16">
         <v>0</v>
       </c>
       <c r="D643" s="16">
         <v>0</v>
       </c>
       <c r="E643" s="16">
         <v>0</v>
       </c>
       <c r="F643" s="16">
         <v>0</v>
       </c>
       <c r="G643" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="644" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="644" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A644" s="23" t="s">
         <v>544</v>
       </c>
       <c r="B644" s="15">
         <v>89574.720000000001</v>
       </c>
       <c r="C644" s="16">
         <v>44787.360000000001</v>
       </c>
       <c r="D644" s="16">
         <v>145062.39000000001</v>
       </c>
       <c r="E644" s="16">
         <v>36265.589999999997</v>
       </c>
       <c r="F644" s="16">
         <v>8521.77</v>
       </c>
       <c r="G644" s="16">
         <v>98096.49</v>
       </c>
     </row>
-    <row r="645" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="645" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A645" s="23" t="s">
         <v>545</v>
       </c>
       <c r="B645" s="15">
         <v>6191.63</v>
       </c>
       <c r="C645" s="16">
         <v>3095.81</v>
       </c>
       <c r="D645" s="16">
         <v>10027.08</v>
       </c>
       <c r="E645" s="16">
         <v>2506.77</v>
       </c>
       <c r="F645" s="16">
         <v>589.04</v>
       </c>
       <c r="G645" s="16">
         <v>6780.67</v>
       </c>
     </row>
-    <row r="646" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="646" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A646" s="23" t="s">
         <v>546</v>
       </c>
       <c r="B646" s="15">
         <v>11293.5</v>
       </c>
       <c r="C646" s="16">
         <v>5646.75</v>
       </c>
       <c r="D646" s="16">
         <v>18289.34</v>
       </c>
       <c r="E646" s="16">
         <v>4572.33</v>
       </c>
       <c r="F646" s="16">
         <v>1074.42</v>
       </c>
       <c r="G646" s="16">
         <v>12367.92</v>
       </c>
     </row>
-    <row r="647" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="647" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A647" s="23" t="s">
         <v>547</v>
       </c>
       <c r="B647" s="15">
         <v>10117.58</v>
       </c>
       <c r="C647" s="16">
         <v>5058.79</v>
       </c>
       <c r="D647" s="16">
         <v>16384.98</v>
       </c>
       <c r="E647" s="16">
         <v>4096.24</v>
       </c>
       <c r="F647" s="16">
         <v>962.55</v>
       </c>
       <c r="G647" s="16">
         <v>11080.13</v>
       </c>
     </row>
-    <row r="648" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="648" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A648" s="23" t="s">
         <v>548</v>
       </c>
       <c r="B648" s="15">
         <v>714.37</v>
       </c>
       <c r="C648" s="16">
         <v>357.18</v>
       </c>
       <c r="D648" s="16">
         <v>1156.8900000000001</v>
       </c>
       <c r="E648" s="16">
         <v>289.22000000000003</v>
       </c>
       <c r="F648" s="16">
         <v>67.959999999999994</v>
       </c>
       <c r="G648" s="16">
         <v>782.33</v>
       </c>
     </row>
-    <row r="649" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="649" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A649" s="23" t="s">
         <v>651</v>
       </c>
       <c r="B649" s="15">
         <v>28.23</v>
       </c>
       <c r="C649" s="16">
         <v>14.11</v>
       </c>
       <c r="D649" s="16">
         <v>45.71</v>
       </c>
       <c r="E649" s="16">
         <v>11.42</v>
       </c>
       <c r="F649" s="16">
         <v>2.69</v>
       </c>
       <c r="G649" s="16">
         <v>30.92</v>
       </c>
     </row>
-    <row r="650" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="650" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A650" s="23" t="s">
         <v>549</v>
       </c>
       <c r="B650" s="15">
         <v>230975.16</v>
       </c>
       <c r="C650" s="16">
         <v>115487.58</v>
       </c>
       <c r="D650" s="16">
         <v>374054.27</v>
       </c>
       <c r="E650" s="16">
         <v>93513.56</v>
       </c>
       <c r="F650" s="16">
         <v>21974.02</v>
       </c>
       <c r="G650" s="16">
         <v>252949.18</v>
       </c>
     </row>
-    <row r="651" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="651" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A651" s="23" t="s">
         <v>652</v>
       </c>
       <c r="B651" s="15">
         <v>45368.89</v>
       </c>
       <c r="C651" s="16">
         <v>22684.44</v>
       </c>
       <c r="D651" s="16">
         <v>73472.95</v>
       </c>
       <c r="E651" s="16">
         <v>18368.23</v>
       </c>
       <c r="F651" s="16">
         <v>4316.21</v>
       </c>
       <c r="G651" s="16">
         <v>49685.1</v>
       </c>
     </row>
-    <row r="652" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="652" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A652" s="23" t="s">
         <v>550</v>
       </c>
       <c r="B652" s="15">
         <v>1399.28</v>
       </c>
       <c r="C652" s="16">
         <v>699.64</v>
       </c>
       <c r="D652" s="16">
         <v>2266.0700000000002</v>
       </c>
       <c r="E652" s="16">
         <v>566.51</v>
       </c>
       <c r="F652" s="16">
         <v>133.13</v>
       </c>
       <c r="G652" s="16">
         <v>1532.41</v>
       </c>
     </row>
-    <row r="653" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="653" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A653" s="23" t="s">
         <v>551</v>
       </c>
       <c r="B653" s="15">
         <v>98257.61</v>
       </c>
       <c r="C653" s="16">
         <v>49128.800000000003</v>
       </c>
       <c r="D653" s="16">
         <v>159123.95000000001</v>
       </c>
       <c r="E653" s="16">
         <v>39780.980000000003</v>
       </c>
       <c r="F653" s="16">
         <v>9347.82</v>
       </c>
       <c r="G653" s="16">
         <v>107605.43</v>
       </c>
     </row>
-    <row r="654" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="654" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A654" s="23" t="s">
         <v>653</v>
       </c>
       <c r="B654" s="15">
         <v>7027.33</v>
       </c>
       <c r="C654" s="16">
         <v>3513.66</v>
       </c>
       <c r="D654" s="16">
         <v>11380.46</v>
       </c>
       <c r="E654" s="16">
         <v>2845.11</v>
       </c>
       <c r="F654" s="16">
         <v>668.55</v>
       </c>
       <c r="G654" s="16">
         <v>7695.88</v>
       </c>
     </row>
-    <row r="655" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="655" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A655" s="23" t="s">
         <v>552</v>
       </c>
       <c r="B655" s="15">
         <v>1992.32</v>
       </c>
       <c r="C655" s="16">
         <v>996.16</v>
       </c>
       <c r="D655" s="16">
         <v>3226.47</v>
       </c>
       <c r="E655" s="16">
         <v>806.61</v>
       </c>
       <c r="F655" s="16">
         <v>189.55</v>
       </c>
       <c r="G655" s="16">
         <v>2181.87</v>
       </c>
     </row>
-    <row r="656" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="656" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A656" s="24" t="s">
         <v>553</v>
       </c>
       <c r="B656" s="17">
         <v>5427.24</v>
       </c>
       <c r="C656" s="18">
         <v>2713.62</v>
       </c>
       <c r="D656" s="18">
         <v>8789.18</v>
       </c>
       <c r="E656" s="18">
         <v>2197.29</v>
       </c>
       <c r="F656" s="18">
         <v>516.33000000000004</v>
       </c>
       <c r="G656" s="18">
         <v>5943.57</v>
       </c>
     </row>
-    <row r="657" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="657" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A657" s="25" t="s">
         <v>554</v>
       </c>
       <c r="B657" s="19">
         <v>-83463.289999999994</v>
       </c>
       <c r="C657" s="20">
         <v>0</v>
       </c>
       <c r="D657" s="20">
         <v>0</v>
       </c>
       <c r="E657" s="20">
         <v>0</v>
       </c>
       <c r="F657" s="20">
         <v>-8835.66</v>
       </c>
       <c r="G657" s="20">
         <v>-92298.95</v>
       </c>
     </row>
-    <row r="658" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="658" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A658" s="23" t="s">
         <v>555</v>
       </c>
       <c r="B658" s="15">
         <v>82918.33</v>
       </c>
       <c r="C658" s="16">
         <v>41459.160000000003</v>
       </c>
       <c r="D658" s="16">
         <v>130724.82</v>
       </c>
       <c r="E658" s="16">
         <v>32681.200000000001</v>
       </c>
       <c r="F658" s="16">
         <v>8777.9599999999991</v>
       </c>
       <c r="G658" s="16">
         <v>91696.29</v>
       </c>
     </row>
-    <row r="659" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="659" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A659" s="23" t="s">
         <v>556</v>
       </c>
       <c r="B659" s="15">
         <v>182.46</v>
       </c>
       <c r="C659" s="16">
         <v>91.23</v>
       </c>
       <c r="D659" s="16">
         <v>287.66000000000003</v>
       </c>
       <c r="E659" s="16">
         <v>71.91</v>
       </c>
       <c r="F659" s="16">
         <v>19.32</v>
       </c>
       <c r="G659" s="16">
         <v>201.78</v>
       </c>
     </row>
-    <row r="660" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="660" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A660" s="24" t="s">
         <v>557</v>
       </c>
       <c r="B660" s="17">
         <v>362.5</v>
       </c>
       <c r="C660" s="18">
         <v>181.25</v>
       </c>
       <c r="D660" s="18">
         <v>571.49</v>
       </c>
       <c r="E660" s="18">
         <v>142.87</v>
       </c>
       <c r="F660" s="18">
         <v>38.380000000000003</v>
       </c>
       <c r="G660" s="18">
         <v>400.88</v>
       </c>
     </row>
-    <row r="661" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="661" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A661" s="25" t="s">
         <v>558</v>
       </c>
       <c r="B661" s="19">
         <v>-4988163.6100000003</v>
       </c>
       <c r="C661" s="20">
         <v>0</v>
       </c>
       <c r="D661" s="20">
         <v>0</v>
       </c>
       <c r="E661" s="20">
         <v>0</v>
       </c>
       <c r="F661" s="20">
         <v>406501.06</v>
       </c>
       <c r="G661" s="20">
         <v>-4581662.55</v>
       </c>
     </row>
-    <row r="662" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="662" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A662" s="23" t="s">
         <v>641</v>
       </c>
       <c r="B662" s="15">
         <v>5770.56</v>
       </c>
       <c r="C662" s="16">
         <v>2885.28</v>
       </c>
       <c r="D662" s="16">
         <v>13422.16</v>
       </c>
       <c r="E662" s="16">
         <v>3355.54</v>
       </c>
       <c r="F662" s="16">
         <v>-470.26</v>
       </c>
       <c r="G662" s="16">
         <v>5300.3</v>
       </c>
     </row>
-    <row r="663" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="663" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A663" s="23" t="s">
         <v>620</v>
       </c>
       <c r="B663" s="15">
         <v>359555.6</v>
       </c>
       <c r="C663" s="16">
         <v>179777.8</v>
       </c>
       <c r="D663" s="16">
         <v>836316.45</v>
       </c>
       <c r="E663" s="16">
         <v>209079.11</v>
       </c>
       <c r="F663" s="16">
         <v>-29301.31</v>
       </c>
       <c r="G663" s="16">
         <v>330254.28999999998</v>
       </c>
     </row>
-    <row r="664" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="664" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A664" s="23" t="s">
         <v>621</v>
       </c>
       <c r="B664" s="15">
         <v>876306.83</v>
       </c>
       <c r="C664" s="16">
         <v>438153.41</v>
       </c>
       <c r="D664" s="16">
         <v>2038265.6</v>
       </c>
       <c r="E664" s="16">
         <v>509566.4</v>
       </c>
       <c r="F664" s="16">
         <v>-71412.990000000005</v>
       </c>
       <c r="G664" s="16">
         <v>804893.84</v>
       </c>
     </row>
-    <row r="665" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="665" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A665" s="23" t="s">
         <v>659</v>
       </c>
       <c r="B665" s="15">
         <v>0</v>
       </c>
       <c r="C665" s="16">
         <v>0</v>
       </c>
       <c r="D665" s="16">
         <v>0</v>
       </c>
       <c r="E665" s="16">
         <v>0</v>
       </c>
       <c r="F665" s="16">
         <v>0</v>
       </c>
       <c r="G665" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="666" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="666" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A666" s="23" t="s">
         <v>630</v>
       </c>
       <c r="B666" s="15">
         <v>1408.01</v>
       </c>
       <c r="C666" s="16">
         <v>704</v>
       </c>
       <c r="D666" s="16">
         <v>3275</v>
       </c>
       <c r="E666" s="16">
         <v>818.75</v>
       </c>
       <c r="F666" s="16">
         <v>-114.75</v>
       </c>
       <c r="G666" s="16">
         <v>1293.26</v>
       </c>
     </row>
-    <row r="667" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="667" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A667" s="23" t="s">
         <v>559</v>
       </c>
       <c r="B667" s="15">
         <v>211900.86</v>
       </c>
       <c r="C667" s="16">
         <v>105950.43</v>
       </c>
       <c r="D667" s="16">
         <v>492875.59</v>
       </c>
       <c r="E667" s="16">
         <v>123218.89</v>
       </c>
       <c r="F667" s="16">
         <v>-17268.46</v>
       </c>
       <c r="G667" s="16">
         <v>194632.4</v>
       </c>
     </row>
-    <row r="668" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="668" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A668" s="23" t="s">
         <v>560</v>
       </c>
       <c r="B668" s="15">
         <v>184713.48</v>
       </c>
       <c r="C668" s="16">
         <v>92356.74</v>
       </c>
       <c r="D668" s="16">
         <v>429638.47</v>
       </c>
       <c r="E668" s="16">
         <v>107409.61</v>
       </c>
       <c r="F668" s="16">
         <v>-15052.87</v>
       </c>
       <c r="G668" s="16">
         <v>169660.61</v>
       </c>
     </row>
-    <row r="669" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="669" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A669" s="23" t="s">
         <v>561</v>
       </c>
       <c r="B669" s="15">
         <v>234937.29</v>
       </c>
       <c r="C669" s="16">
         <v>117468.64</v>
       </c>
       <c r="D669" s="16">
         <v>546457.68000000005</v>
       </c>
       <c r="E669" s="16">
         <v>136614.42000000001</v>
       </c>
       <c r="F669" s="16">
         <v>-19145.78</v>
       </c>
       <c r="G669" s="16">
         <v>215791.51</v>
       </c>
     </row>
-    <row r="670" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="670" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A670" s="23" t="s">
         <v>562</v>
       </c>
       <c r="B670" s="15">
         <v>108632.85</v>
       </c>
       <c r="C670" s="16">
         <v>54316.42</v>
       </c>
       <c r="D670" s="16">
         <v>252677.03</v>
       </c>
       <c r="E670" s="16">
         <v>63169.25</v>
       </c>
       <c r="F670" s="16">
         <v>-8852.83</v>
       </c>
       <c r="G670" s="16">
         <v>99780.02</v>
       </c>
     </row>
-    <row r="671" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="671" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A671" s="23" t="s">
         <v>631</v>
       </c>
       <c r="B671" s="15">
         <v>161797.01999999999</v>
       </c>
       <c r="C671" s="16">
         <v>80898.509999999995</v>
       </c>
       <c r="D671" s="16">
         <v>376335.42</v>
       </c>
       <c r="E671" s="16">
         <v>94083.85</v>
       </c>
       <c r="F671" s="16">
         <v>-13185.34</v>
       </c>
       <c r="G671" s="16">
         <v>148611.68</v>
       </c>
     </row>
-    <row r="672" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="672" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A672" s="23" t="s">
         <v>632</v>
       </c>
       <c r="B672" s="15">
         <v>2389674.08</v>
       </c>
       <c r="C672" s="16">
         <v>1194837.04</v>
       </c>
       <c r="D672" s="16">
         <v>5558316.2599999998</v>
       </c>
       <c r="E672" s="16">
         <v>1389579.06</v>
       </c>
       <c r="F672" s="16">
         <v>-194742.02</v>
       </c>
       <c r="G672" s="16">
         <v>2194932.06</v>
       </c>
     </row>
-    <row r="673" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="673" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A673" s="23" t="s">
         <v>563</v>
       </c>
       <c r="B673" s="15">
         <v>57149.35</v>
       </c>
       <c r="C673" s="16">
         <v>28574.67</v>
       </c>
       <c r="D673" s="16">
         <v>132927.82999999999</v>
       </c>
       <c r="E673" s="16">
         <v>33231.949999999997</v>
       </c>
       <c r="F673" s="16">
         <v>-4657.28</v>
       </c>
       <c r="G673" s="16">
         <v>52492.07</v>
       </c>
     </row>
-    <row r="674" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="674" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A674" s="23" t="s">
         <v>639</v>
       </c>
       <c r="B674" s="15">
         <v>270808.32000000001</v>
       </c>
       <c r="C674" s="16">
         <v>135404.16</v>
       </c>
       <c r="D674" s="16">
         <v>629892.72</v>
       </c>
       <c r="E674" s="16">
         <v>157473.18</v>
       </c>
       <c r="F674" s="16">
         <v>-22069.02</v>
       </c>
       <c r="G674" s="16">
         <v>248739.3</v>
       </c>
     </row>
-    <row r="675" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="675" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A675" s="23" t="s">
         <v>564</v>
       </c>
       <c r="B675" s="15">
         <v>81420.38</v>
       </c>
       <c r="C675" s="16">
         <v>40710.19</v>
       </c>
       <c r="D675" s="16">
         <v>189381.57</v>
       </c>
       <c r="E675" s="16">
         <v>47345.39</v>
       </c>
       <c r="F675" s="16">
         <v>-6635.2</v>
       </c>
       <c r="G675" s="16">
         <v>74785.179999999993</v>
       </c>
     </row>
-    <row r="676" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="676" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A676" s="24" t="s">
         <v>649</v>
       </c>
       <c r="B676" s="17">
         <v>44088.98</v>
       </c>
       <c r="C676" s="18">
         <v>22044.49</v>
       </c>
       <c r="D676" s="18">
         <v>102549.75999999999</v>
       </c>
       <c r="E676" s="18">
         <v>25637.439999999999</v>
       </c>
       <c r="F676" s="18">
         <v>-3592.95</v>
       </c>
       <c r="G676" s="18">
         <v>40496.03</v>
       </c>
     </row>
-    <row r="677" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="677" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A677" s="25" t="s">
         <v>565</v>
       </c>
       <c r="B677" s="19">
         <v>-15215.45</v>
       </c>
       <c r="C677" s="20">
         <v>0</v>
       </c>
       <c r="D677" s="20">
         <v>0</v>
       </c>
       <c r="E677" s="20">
         <v>0</v>
       </c>
       <c r="F677" s="20">
         <v>-3748.82</v>
       </c>
       <c r="G677" s="20">
         <v>-18964.27</v>
       </c>
     </row>
-    <row r="678" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="678" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A678" s="23" t="s">
         <v>566</v>
       </c>
       <c r="B678" s="15">
         <v>835.4</v>
       </c>
       <c r="C678" s="16">
         <v>417.7</v>
       </c>
       <c r="D678" s="16">
         <v>847.49</v>
       </c>
       <c r="E678" s="16">
         <v>211.87</v>
       </c>
       <c r="F678" s="16">
         <v>205.83</v>
       </c>
       <c r="G678" s="16">
         <v>1041.23</v>
       </c>
     </row>
-    <row r="679" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="679" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A679" s="23" t="s">
         <v>567</v>
       </c>
       <c r="B679" s="15">
         <v>7607.72</v>
       </c>
       <c r="C679" s="16">
         <v>3803.86</v>
       </c>
       <c r="D679" s="16">
         <v>7717.83</v>
       </c>
       <c r="E679" s="16">
         <v>1929.45</v>
       </c>
       <c r="F679" s="16">
         <v>1874.41</v>
       </c>
       <c r="G679" s="16">
         <v>9482.1299999999992</v>
       </c>
     </row>
-    <row r="680" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="680" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A680" s="24" t="s">
         <v>568</v>
       </c>
       <c r="B680" s="17">
         <v>6772.33</v>
       </c>
       <c r="C680" s="18">
         <v>3386.16</v>
       </c>
       <c r="D680" s="18">
         <v>6870.34</v>
       </c>
       <c r="E680" s="18">
         <v>1717.58</v>
       </c>
       <c r="F680" s="18">
         <v>1668.58</v>
       </c>
       <c r="G680" s="18">
         <v>8440.91</v>
       </c>
     </row>
-    <row r="681" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="681" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A681" s="25" t="s">
         <v>569</v>
       </c>
       <c r="B681" s="19">
         <v>-13887.36</v>
       </c>
       <c r="C681" s="20">
         <v>0</v>
       </c>
       <c r="D681" s="20">
         <v>0</v>
       </c>
       <c r="E681" s="20">
         <v>0</v>
       </c>
       <c r="F681" s="20">
         <v>-2545.84</v>
       </c>
       <c r="G681" s="20">
         <v>-16433.2</v>
       </c>
     </row>
-    <row r="682" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="682" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A682" s="23" t="s">
         <v>570</v>
       </c>
       <c r="B682" s="15">
         <v>1028.6500000000001</v>
       </c>
       <c r="C682" s="16">
         <v>514.32000000000005</v>
       </c>
       <c r="D682" s="16">
         <v>1303</v>
       </c>
       <c r="E682" s="16">
         <v>325.75</v>
       </c>
       <c r="F682" s="16">
         <v>188.57</v>
       </c>
       <c r="G682" s="16">
         <v>1217.22</v>
       </c>
     </row>
-    <row r="683" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="683" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A683" s="23" t="s">
         <v>571</v>
       </c>
       <c r="B683" s="15">
         <v>11310.92</v>
       </c>
       <c r="C683" s="16">
         <v>5655.46</v>
       </c>
       <c r="D683" s="16">
         <v>14327.74</v>
       </c>
       <c r="E683" s="16">
         <v>3581.93</v>
       </c>
       <c r="F683" s="16">
         <v>2073.5300000000002</v>
       </c>
       <c r="G683" s="16">
         <v>13384.45</v>
       </c>
     </row>
-    <row r="684" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="684" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A684" s="24" t="s">
         <v>572</v>
       </c>
       <c r="B684" s="17">
         <v>1547.79</v>
       </c>
       <c r="C684" s="18">
         <v>773.89</v>
       </c>
       <c r="D684" s="18">
         <v>1960.62</v>
       </c>
       <c r="E684" s="18">
         <v>490.15</v>
       </c>
       <c r="F684" s="18">
         <v>283.74</v>
       </c>
       <c r="G684" s="18">
         <v>1831.53</v>
       </c>
     </row>
-    <row r="685" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="685" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A685" s="25" t="s">
         <v>573</v>
       </c>
       <c r="B685" s="19">
         <v>-169295.84</v>
       </c>
       <c r="C685" s="20">
         <v>0</v>
       </c>
       <c r="D685" s="20">
         <v>0</v>
       </c>
       <c r="E685" s="20">
         <v>0</v>
       </c>
       <c r="F685" s="20">
         <v>8356.7999999999993</v>
       </c>
       <c r="G685" s="20">
         <v>-160939.04</v>
       </c>
     </row>
-    <row r="686" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="686" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A686" s="23" t="s">
         <v>609</v>
       </c>
       <c r="B686" s="15">
         <v>43438.9</v>
       </c>
       <c r="C686" s="16">
         <v>21719.45</v>
       </c>
       <c r="D686" s="16">
         <v>95454.76</v>
       </c>
       <c r="E686" s="16">
         <v>23863.69</v>
       </c>
       <c r="F686" s="16">
         <v>-2144.2399999999998</v>
       </c>
       <c r="G686" s="16">
         <v>41294.660000000003</v>
       </c>
     </row>
-    <row r="687" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="687" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A687" s="23" t="s">
         <v>617</v>
       </c>
       <c r="B687" s="15">
         <v>46620.14</v>
       </c>
       <c r="C687" s="16">
         <v>23310.07</v>
       </c>
       <c r="D687" s="16">
         <v>102445.38</v>
       </c>
       <c r="E687" s="16">
         <v>25611.34</v>
       </c>
       <c r="F687" s="16">
         <v>-2301.27</v>
       </c>
       <c r="G687" s="16">
         <v>44318.87</v>
       </c>
     </row>
-    <row r="688" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="688" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A688" s="23" t="s">
         <v>574</v>
       </c>
       <c r="B688" s="15">
         <v>72380.42</v>
       </c>
       <c r="C688" s="16">
         <v>36190.21</v>
       </c>
       <c r="D688" s="16">
         <v>159052.25</v>
       </c>
       <c r="E688" s="16">
         <v>39763.06</v>
       </c>
       <c r="F688" s="16">
         <v>-3572.85</v>
       </c>
       <c r="G688" s="16">
         <v>68807.570000000007</v>
       </c>
     </row>
-    <row r="689" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="689" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A689" s="24" t="s">
         <v>610</v>
       </c>
       <c r="B689" s="17">
         <v>6856.38</v>
       </c>
       <c r="C689" s="18">
         <v>3428.19</v>
       </c>
       <c r="D689" s="18">
         <v>15066.54</v>
       </c>
       <c r="E689" s="18">
         <v>3766.63</v>
       </c>
       <c r="F689" s="18">
         <v>-338.44</v>
       </c>
       <c r="G689" s="18">
         <v>6517.94</v>
       </c>
     </row>
-    <row r="690" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="690" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A690" s="25" t="s">
         <v>575</v>
       </c>
       <c r="B690" s="19">
         <v>-264584.46000000002</v>
       </c>
       <c r="C690" s="20">
         <v>0</v>
       </c>
       <c r="D690" s="20">
         <v>0</v>
       </c>
       <c r="E690" s="20">
         <v>0</v>
       </c>
       <c r="F690" s="20">
         <v>-20301.39</v>
       </c>
       <c r="G690" s="20">
         <v>-284885.84999999998</v>
       </c>
     </row>
-    <row r="691" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="691" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A691" s="23" t="s">
         <v>576</v>
       </c>
       <c r="B691" s="15">
         <v>992.41</v>
       </c>
       <c r="C691" s="16">
         <v>496.2</v>
       </c>
       <c r="D691" s="16">
         <v>1680.24</v>
       </c>
       <c r="E691" s="16">
         <v>420.06</v>
       </c>
       <c r="F691" s="16">
         <v>76.14</v>
       </c>
       <c r="G691" s="16">
         <v>1068.55</v>
       </c>
     </row>
-    <row r="692" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="692" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A692" s="23" t="s">
         <v>577</v>
       </c>
       <c r="B692" s="15">
         <v>4455.8599999999997</v>
       </c>
       <c r="C692" s="16">
         <v>2227.9299999999998</v>
       </c>
       <c r="D692" s="16">
         <v>7544.13</v>
       </c>
       <c r="E692" s="16">
         <v>1886.03</v>
       </c>
       <c r="F692" s="16">
         <v>341.9</v>
       </c>
       <c r="G692" s="16">
         <v>4797.76</v>
       </c>
     </row>
-    <row r="693" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="693" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A693" s="23" t="s">
         <v>578</v>
       </c>
       <c r="B693" s="15">
         <v>222304.82</v>
       </c>
       <c r="C693" s="16">
         <v>111152.41</v>
       </c>
       <c r="D693" s="16">
         <v>376380.51</v>
       </c>
       <c r="E693" s="16">
         <v>94095.12</v>
       </c>
       <c r="F693" s="16">
         <v>17057.29</v>
       </c>
       <c r="G693" s="16">
         <v>239362.11</v>
       </c>
     </row>
-    <row r="694" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="694" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A694" s="23" t="s">
         <v>627</v>
       </c>
       <c r="B694" s="15">
         <v>23050.94</v>
       </c>
       <c r="C694" s="16">
         <v>11525.47</v>
       </c>
       <c r="D694" s="16">
         <v>39027.15</v>
       </c>
       <c r="E694" s="16">
         <v>9756.7800000000007</v>
       </c>
       <c r="F694" s="16">
         <v>1768.69</v>
       </c>
       <c r="G694" s="16">
         <v>24819.63</v>
       </c>
     </row>
-    <row r="695" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="695" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A695" s="23" t="s">
         <v>579</v>
       </c>
       <c r="B695" s="15">
         <v>3478.51</v>
       </c>
       <c r="C695" s="16">
         <v>1739.25</v>
       </c>
       <c r="D695" s="16">
         <v>5889.41</v>
       </c>
       <c r="E695" s="16">
         <v>1472.35</v>
       </c>
       <c r="F695" s="16">
         <v>266.89999999999998</v>
       </c>
       <c r="G695" s="16">
         <v>3745.41</v>
       </c>
     </row>
-    <row r="696" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="696" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A696" s="23" t="s">
         <v>580</v>
       </c>
       <c r="B696" s="15">
         <v>157.96</v>
       </c>
       <c r="C696" s="16">
         <v>78.98</v>
       </c>
       <c r="D696" s="16">
         <v>267.43</v>
       </c>
       <c r="E696" s="16">
         <v>66.849999999999994</v>
       </c>
       <c r="F696" s="16">
         <v>12.13</v>
       </c>
       <c r="G696" s="16">
         <v>170.09</v>
       </c>
     </row>
-    <row r="697" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="697" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A697" s="24" t="s">
         <v>581</v>
       </c>
       <c r="B697" s="17">
         <v>10143.959999999999</v>
       </c>
       <c r="C697" s="18">
         <v>5071.9799999999996</v>
       </c>
       <c r="D697" s="18">
         <v>17174.560000000001</v>
       </c>
       <c r="E697" s="18">
         <v>4293.6400000000003</v>
       </c>
       <c r="F697" s="18">
         <v>778.34</v>
       </c>
       <c r="G697" s="18">
         <v>10922.3</v>
       </c>
     </row>
-    <row r="698" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="698" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A698" s="25" t="s">
         <v>582</v>
       </c>
       <c r="B698" s="19">
         <v>-71183.25</v>
       </c>
       <c r="C698" s="20">
         <v>0</v>
       </c>
       <c r="D698" s="20">
         <v>0</v>
       </c>
       <c r="E698" s="20">
         <v>0</v>
       </c>
       <c r="F698" s="20">
         <v>-9522.9699999999993</v>
       </c>
       <c r="G698" s="20">
         <v>-80706.22</v>
       </c>
     </row>
-    <row r="699" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="699" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A699" s="23" t="s">
         <v>658</v>
       </c>
       <c r="B699" s="15">
         <v>596.75</v>
       </c>
       <c r="C699" s="16">
         <v>298.37</v>
       </c>
       <c r="D699" s="16">
         <v>874.16</v>
       </c>
       <c r="E699" s="16">
         <v>218.54</v>
       </c>
       <c r="F699" s="16">
         <v>79.83</v>
       </c>
       <c r="G699" s="16">
         <v>676.58</v>
       </c>
     </row>
-    <row r="700" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="700" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A700" s="23" t="s">
         <v>583</v>
       </c>
       <c r="B700" s="15">
         <v>36905.22</v>
       </c>
       <c r="C700" s="16">
         <v>18452.61</v>
       </c>
       <c r="D700" s="16">
         <v>54061.56</v>
       </c>
       <c r="E700" s="16">
         <v>13515.39</v>
       </c>
       <c r="F700" s="16">
         <v>4937.22</v>
       </c>
       <c r="G700" s="16">
         <v>41842.44</v>
       </c>
     </row>
-    <row r="701" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="701" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A701" s="23" t="s">
         <v>584</v>
       </c>
       <c r="B701" s="15">
         <v>3638.3</v>
       </c>
       <c r="C701" s="16">
         <v>1819.15</v>
       </c>
       <c r="D701" s="16">
         <v>5329.66</v>
       </c>
       <c r="E701" s="16">
         <v>1332.41</v>
       </c>
       <c r="F701" s="16">
         <v>486.74</v>
       </c>
       <c r="G701" s="16">
         <v>4125.04</v>
       </c>
     </row>
-    <row r="702" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="702" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A702" s="24" t="s">
         <v>585</v>
       </c>
       <c r="B702" s="17">
         <v>30042.98</v>
       </c>
       <c r="C702" s="18">
         <v>15021.49</v>
       </c>
       <c r="D702" s="18">
         <v>44009.24</v>
       </c>
       <c r="E702" s="18">
         <v>11002.31</v>
       </c>
       <c r="F702" s="18">
         <v>4019.18</v>
       </c>
       <c r="G702" s="18">
         <v>34062.160000000003</v>
       </c>
     </row>
-    <row r="703" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="703" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A703" s="25" t="s">
         <v>586</v>
       </c>
       <c r="B703" s="19">
         <v>-244486.61</v>
       </c>
       <c r="C703" s="20">
         <v>0</v>
       </c>
       <c r="D703" s="20">
         <v>0</v>
       </c>
       <c r="E703" s="20">
         <v>0</v>
       </c>
       <c r="F703" s="20">
         <v>11289.95</v>
       </c>
       <c r="G703" s="20">
         <v>-233196.66</v>
       </c>
     </row>
-    <row r="704" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="704" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A704" s="23" t="s">
         <v>587</v>
       </c>
       <c r="B704" s="15">
         <v>1479.93</v>
       </c>
       <c r="C704" s="16">
         <v>739.96</v>
       </c>
       <c r="D704" s="16">
         <v>3233.23</v>
       </c>
       <c r="E704" s="16">
         <v>808.3</v>
       </c>
       <c r="F704" s="16">
         <v>-68.34</v>
       </c>
       <c r="G704" s="16">
         <v>1411.59</v>
       </c>
     </row>
-    <row r="705" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="705" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A705" s="23" t="s">
         <v>588</v>
       </c>
       <c r="B705" s="15">
         <v>3723.38</v>
       </c>
       <c r="C705" s="16">
         <v>1861.69</v>
       </c>
       <c r="D705" s="16">
         <v>8134.52</v>
       </c>
       <c r="E705" s="16">
         <v>2033.63</v>
       </c>
       <c r="F705" s="16">
         <v>-171.94</v>
       </c>
       <c r="G705" s="16">
         <v>3551.44</v>
       </c>
     </row>
-    <row r="706" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="706" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A706" s="23" t="s">
         <v>648</v>
       </c>
       <c r="B706" s="15">
         <v>489.63</v>
       </c>
       <c r="C706" s="16">
         <v>244.81</v>
       </c>
       <c r="D706" s="16">
         <v>1069.7</v>
       </c>
       <c r="E706" s="16">
         <v>267.42</v>
       </c>
       <c r="F706" s="16">
         <v>-22.61</v>
       </c>
       <c r="G706" s="16">
         <v>467.02</v>
       </c>
     </row>
-    <row r="707" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="707" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A707" s="23" t="s">
         <v>589</v>
       </c>
       <c r="B707" s="15">
         <v>1629.89</v>
       </c>
       <c r="C707" s="16">
         <v>814.94</v>
       </c>
       <c r="D707" s="16">
         <v>3560.84</v>
       </c>
       <c r="E707" s="16">
         <v>890.21</v>
       </c>
       <c r="F707" s="16">
         <v>-75.27</v>
       </c>
       <c r="G707" s="16">
         <v>1554.62</v>
       </c>
     </row>
-    <row r="708" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="708" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A708" s="23" t="s">
         <v>590</v>
       </c>
       <c r="B708" s="15">
         <v>1309.55</v>
       </c>
       <c r="C708" s="16">
         <v>654.77</v>
       </c>
       <c r="D708" s="16">
         <v>2860.99</v>
       </c>
       <c r="E708" s="16">
         <v>715.24</v>
       </c>
       <c r="F708" s="16">
         <v>-60.47</v>
       </c>
       <c r="G708" s="16">
         <v>1249.08</v>
       </c>
     </row>
-    <row r="709" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="709" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A709" s="23" t="s">
         <v>634</v>
       </c>
       <c r="B709" s="15">
         <v>1033.26</v>
       </c>
       <c r="C709" s="16">
         <v>516.63</v>
       </c>
       <c r="D709" s="16">
         <v>2257.38</v>
       </c>
       <c r="E709" s="16">
         <v>564.34</v>
       </c>
       <c r="F709" s="16">
         <v>-47.71</v>
       </c>
       <c r="G709" s="16">
         <v>985.55</v>
       </c>
     </row>
-    <row r="710" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="710" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A710" s="23" t="s">
         <v>591</v>
       </c>
       <c r="B710" s="15">
         <v>1142.5899999999999</v>
       </c>
       <c r="C710" s="16">
         <v>571.29</v>
       </c>
       <c r="D710" s="16">
         <v>2496.2199999999998</v>
       </c>
       <c r="E710" s="16">
         <v>624.04999999999995</v>
       </c>
       <c r="F710" s="16">
         <v>-52.76</v>
       </c>
       <c r="G710" s="16">
         <v>1089.83</v>
       </c>
     </row>
-    <row r="711" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="711" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A711" s="23" t="s">
         <v>592</v>
       </c>
       <c r="B711" s="15">
         <v>2863.77</v>
       </c>
       <c r="C711" s="16">
         <v>1431.88</v>
       </c>
       <c r="D711" s="16">
         <v>6256.52</v>
       </c>
       <c r="E711" s="16">
         <v>1564.13</v>
       </c>
       <c r="F711" s="16">
         <v>-132.25</v>
       </c>
       <c r="G711" s="16">
         <v>2731.52</v>
       </c>
     </row>
-    <row r="712" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="712" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A712" s="24" t="s">
         <v>593</v>
       </c>
       <c r="B712" s="17">
         <v>230814.61</v>
       </c>
       <c r="C712" s="18">
         <v>115407.3</v>
       </c>
       <c r="D712" s="18">
         <v>504263.62</v>
       </c>
       <c r="E712" s="18">
         <v>126065.9</v>
       </c>
       <c r="F712" s="18">
         <v>-10658.6</v>
       </c>
       <c r="G712" s="18">
         <v>220156.01</v>
       </c>
     </row>
-    <row r="713" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="713" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A713" s="25" t="s">
         <v>594</v>
       </c>
       <c r="B713" s="19">
         <v>-38952.81</v>
       </c>
       <c r="C713" s="20">
         <v>0</v>
       </c>
       <c r="D713" s="20">
         <v>0</v>
       </c>
       <c r="E713" s="20">
         <v>0</v>
       </c>
       <c r="F713" s="20">
         <v>-8610.92</v>
       </c>
       <c r="G713" s="20">
         <v>-47563.73</v>
       </c>
     </row>
-    <row r="714" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="714" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A714" s="23" t="s">
         <v>595</v>
       </c>
       <c r="B714" s="15">
         <v>5614.43</v>
       </c>
       <c r="C714" s="16">
         <v>2807.21</v>
       </c>
       <c r="D714" s="16">
         <v>6264.34</v>
       </c>
       <c r="E714" s="16">
         <v>1566.08</v>
       </c>
       <c r="F714" s="16">
         <v>1241.1300000000001</v>
       </c>
       <c r="G714" s="16">
         <v>6855.56</v>
       </c>
     </row>
-    <row r="715" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="715" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A715" s="23" t="s">
         <v>596</v>
       </c>
       <c r="B715" s="15">
         <v>3437.45</v>
       </c>
       <c r="C715" s="16">
         <v>1718.72</v>
       </c>
       <c r="D715" s="16">
         <v>3835.37</v>
       </c>
       <c r="E715" s="16">
         <v>958.84</v>
       </c>
       <c r="F715" s="16">
         <v>759.88</v>
       </c>
       <c r="G715" s="16">
         <v>4197.33</v>
       </c>
     </row>
-    <row r="716" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="716" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A716" s="23" t="s">
         <v>597</v>
       </c>
       <c r="B716" s="15">
         <v>12300.66</v>
       </c>
       <c r="C716" s="16">
         <v>6150.33</v>
       </c>
       <c r="D716" s="16">
         <v>13724.57</v>
       </c>
       <c r="E716" s="16">
         <v>3431.14</v>
       </c>
       <c r="F716" s="16">
         <v>2719.19</v>
       </c>
       <c r="G716" s="16">
         <v>15019.85</v>
       </c>
     </row>
-    <row r="717" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="717" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A717" s="24" t="s">
         <v>598</v>
       </c>
       <c r="B717" s="17">
         <v>17600.27</v>
       </c>
       <c r="C717" s="18">
         <v>8800.1299999999992</v>
       </c>
       <c r="D717" s="18">
         <v>19637.650000000001</v>
       </c>
       <c r="E717" s="18">
         <v>4909.41</v>
       </c>
       <c r="F717" s="18">
         <v>3890.72</v>
       </c>
       <c r="G717" s="18">
         <v>21490.99</v>
       </c>
     </row>
-    <row r="718" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="718" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A718" s="25" t="s">
         <v>599</v>
       </c>
       <c r="B718" s="19">
         <v>-13967.9</v>
       </c>
       <c r="C718" s="20">
         <v>0</v>
       </c>
       <c r="D718" s="20">
         <v>0</v>
       </c>
       <c r="E718" s="20">
         <v>0</v>
       </c>
       <c r="F718" s="20">
         <v>-1861.99</v>
       </c>
       <c r="G718" s="20">
         <v>-15829.89</v>
       </c>
     </row>
-    <row r="719" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="719" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A719" s="27" t="s">
         <v>600</v>
       </c>
       <c r="B719" s="15">
         <v>13967.9</v>
       </c>
       <c r="C719" s="16">
         <v>6983.95</v>
       </c>
       <c r="D719" s="16">
         <v>20487.84</v>
       </c>
       <c r="E719" s="16">
         <v>5121.96</v>
       </c>
       <c r="F719" s="16">
         <v>1861.99</v>
       </c>
       <c r="G719" s="16">
         <v>15829.89</v>
       </c>
     </row>
-    <row r="720" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="720" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A720" s="3" t="s">
         <v>602</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.23" right="0.23" top="0.5" bottom="0.49" header="0.3" footer="0.3"/>
   <pageSetup scale="97" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>