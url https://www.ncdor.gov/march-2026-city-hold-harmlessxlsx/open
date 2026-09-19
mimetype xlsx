--- v0 (2026-06-20)
+++ v1 (2026-09-19)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr hidePivotFieldList="1" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Private\Tax Admin\Distribution Unit\Sales &amp; Use\S&amp;U Downloads\FY 25-26\9- March 2026\Website\Accessibility\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2BF426D7-457E-4F80-8B95-85EC31C39F25}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{EB193DEB-447C-4841-AB34-D300D599FA19}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{74CFBE31-186B-4642-87A4-4CFD6A2E19EC}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{74CFBE31-186B-4642-87A4-4CFD6A2E19EC}"/>
   </bookViews>
   <sheets>
     <sheet name="City Hold Harmless" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'City Hold Harmless'!$6:$6</definedName>
   </definedNames>
   <calcPr calcId="191029" calcOnSave="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -2965,16521 +2965,16521 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{83FEFE29-2220-4C36-BE0F-30048A1DC113}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G720"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="28.42578125" style="2" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="16.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="28.44140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="20.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="17.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="18.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="16.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="21" style="1" bestFit="1" customWidth="1"/>
-    <col min="8" max="16384" width="8.7109375" style="2"/>
+    <col min="8" max="16384" width="8.6640625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="5" customFormat="1" ht="24" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:7" s="5" customFormat="1" ht="23.4" x14ac:dyDescent="0.45">
       <c r="A1" s="11" t="s">
         <v>668</v>
       </c>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
         <v>605</v>
       </c>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A3" s="2" t="s">
         <v>661</v>
       </c>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A4" s="2" t="s">
         <v>606</v>
       </c>
     </row>
-    <row r="5" spans="1:7" ht="19.5" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:7" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A5" s="12" t="s">
         <v>601</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
     </row>
-    <row r="6" spans="1:7" ht="63" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:7" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A6" s="7" t="s">
         <v>604</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>663</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>664</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>665</v>
       </c>
       <c r="E6" s="9" t="s">
         <v>666</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>667</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>603</v>
       </c>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A7" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="13">
         <v>-591708.47</v>
       </c>
       <c r="C7" s="14">
         <v>0</v>
       </c>
       <c r="D7" s="14">
         <v>0</v>
       </c>
       <c r="E7" s="14">
         <v>0</v>
       </c>
       <c r="F7" s="14">
         <v>24101.1</v>
       </c>
       <c r="G7" s="14">
         <v>-567607.37</v>
       </c>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A8" s="23" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="15">
         <v>5069.43</v>
       </c>
       <c r="C8" s="16">
         <v>2534.71</v>
       </c>
       <c r="D8" s="16">
         <v>10964.81</v>
       </c>
       <c r="E8" s="16">
         <v>2741.2</v>
       </c>
       <c r="F8" s="16">
         <v>-206.49</v>
       </c>
       <c r="G8" s="16">
         <v>4862.9399999999996</v>
       </c>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A9" s="23" t="s">
         <v>607</v>
       </c>
       <c r="B9" s="15">
         <v>285116.49</v>
       </c>
       <c r="C9" s="16">
         <v>142558.24</v>
       </c>
       <c r="D9" s="16">
         <v>616685.76</v>
       </c>
       <c r="E9" s="16">
         <v>154171.44</v>
       </c>
       <c r="F9" s="16">
         <v>-11613.2</v>
       </c>
       <c r="G9" s="16">
         <v>273503.28999999998</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A10" s="23" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="15">
         <v>55260.92</v>
       </c>
       <c r="C10" s="16">
         <v>27630.46</v>
       </c>
       <c r="D10" s="16">
         <v>119525.26</v>
       </c>
       <c r="E10" s="16">
         <v>29881.31</v>
       </c>
       <c r="F10" s="16">
         <v>-2250.85</v>
       </c>
       <c r="G10" s="16">
         <v>53010.07</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A11" s="23" t="s">
         <v>608</v>
       </c>
       <c r="B11" s="15">
         <v>22620.91</v>
       </c>
       <c r="C11" s="16">
         <v>11310.45</v>
       </c>
       <c r="D11" s="16">
         <v>48927.34</v>
       </c>
       <c r="E11" s="16">
         <v>12231.83</v>
       </c>
       <c r="F11" s="16">
         <v>-921.38</v>
       </c>
       <c r="G11" s="16">
         <v>21699.53</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A12" s="23" t="s">
         <v>3</v>
       </c>
       <c r="B12" s="15">
         <v>100301.51</v>
       </c>
       <c r="C12" s="16">
         <v>50150.75</v>
       </c>
       <c r="D12" s="16">
         <v>216944.7</v>
       </c>
       <c r="E12" s="16">
         <v>54236.17</v>
       </c>
       <c r="F12" s="16">
         <v>-4085.42</v>
       </c>
       <c r="G12" s="16">
         <v>96216.09</v>
       </c>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A13" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="15">
         <v>16722.46</v>
       </c>
       <c r="C13" s="16">
         <v>8361.23</v>
       </c>
       <c r="D13" s="16">
         <v>36169.440000000002</v>
       </c>
       <c r="E13" s="16">
         <v>9042.36</v>
       </c>
       <c r="F13" s="16">
         <v>-681.13</v>
       </c>
       <c r="G13" s="16">
         <v>16041.33</v>
       </c>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A14" s="23" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="15">
         <v>12323.84</v>
       </c>
       <c r="C14" s="16">
         <v>6161.92</v>
       </c>
       <c r="D14" s="16">
         <v>26655.54</v>
       </c>
       <c r="E14" s="16">
         <v>6663.88</v>
       </c>
       <c r="F14" s="16">
         <v>-501.96</v>
       </c>
       <c r="G14" s="16">
         <v>11821.88</v>
       </c>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A15" s="23" t="s">
         <v>609</v>
       </c>
       <c r="B15" s="15">
         <v>77896.320000000007</v>
       </c>
       <c r="C15" s="16">
         <v>38948.160000000003</v>
       </c>
       <c r="D15" s="16">
         <v>168483.94</v>
       </c>
       <c r="E15" s="16">
         <v>42120.98</v>
       </c>
       <c r="F15" s="16">
         <v>-3172.82</v>
       </c>
       <c r="G15" s="16">
         <v>74723.5</v>
       </c>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A16" s="23" t="s">
         <v>6</v>
       </c>
       <c r="B16" s="15">
         <v>2860.51</v>
       </c>
       <c r="C16" s="16">
         <v>1430.25</v>
       </c>
       <c r="D16" s="16">
         <v>6187.07</v>
       </c>
       <c r="E16" s="16">
         <v>1546.76</v>
       </c>
       <c r="F16" s="16">
         <v>-116.51</v>
       </c>
       <c r="G16" s="16">
         <v>2744</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="17">
         <v>13536.08</v>
       </c>
       <c r="C17" s="18">
         <v>6768.04</v>
       </c>
       <c r="D17" s="18">
         <v>29277.54</v>
       </c>
       <c r="E17" s="18">
         <v>7319.38</v>
       </c>
       <c r="F17" s="18">
         <v>-551.34</v>
       </c>
       <c r="G17" s="18">
         <v>12984.74</v>
       </c>
     </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A18" s="25" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="19">
         <v>-17352.04</v>
       </c>
       <c r="C18" s="20">
         <v>0</v>
       </c>
       <c r="D18" s="20">
         <v>0</v>
       </c>
       <c r="E18" s="20">
         <v>0</v>
       </c>
       <c r="F18" s="20">
         <v>-4076.43</v>
       </c>
       <c r="G18" s="20">
         <v>-21428.47</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="17">
         <v>17352.04</v>
       </c>
       <c r="C19" s="18">
         <v>8676.02</v>
       </c>
       <c r="D19" s="18">
         <v>18398.36</v>
       </c>
       <c r="E19" s="18">
         <v>4599.59</v>
       </c>
       <c r="F19" s="18">
         <v>4076.43</v>
       </c>
       <c r="G19" s="18">
         <v>21428.47</v>
       </c>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A20" s="25" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="15">
         <v>-13456.54</v>
       </c>
       <c r="C20" s="16">
         <v>0</v>
       </c>
       <c r="D20" s="16">
         <v>0</v>
       </c>
       <c r="E20" s="16">
         <v>0</v>
       </c>
       <c r="F20" s="16">
         <v>-2761.67</v>
       </c>
       <c r="G20" s="16">
         <v>-16218.21</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="24" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="15">
         <v>13456.54</v>
       </c>
       <c r="C21" s="16">
         <v>6728.27</v>
       </c>
       <c r="D21" s="16">
         <v>15866.42</v>
       </c>
       <c r="E21" s="16">
         <v>3966.6</v>
       </c>
       <c r="F21" s="16">
         <v>2761.67</v>
       </c>
       <c r="G21" s="16">
         <v>16218.21</v>
       </c>
     </row>
-    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A22" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="19">
         <v>-48505.39</v>
       </c>
       <c r="C22" s="20">
         <v>0</v>
       </c>
       <c r="D22" s="20">
         <v>0</v>
       </c>
       <c r="E22" s="20">
         <v>0</v>
       </c>
       <c r="F22" s="20">
         <v>-10171.06</v>
       </c>
       <c r="G22" s="20">
         <v>-58676.45</v>
       </c>
     </row>
-    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A23" s="23" t="s">
         <v>13</v>
       </c>
       <c r="B23" s="15">
         <v>2494.08</v>
       </c>
       <c r="C23" s="16">
         <v>1247.04</v>
       </c>
       <c r="D23" s="16">
         <v>2896.24</v>
       </c>
       <c r="E23" s="16">
         <v>724.06</v>
       </c>
       <c r="F23" s="16">
         <v>522.98</v>
       </c>
       <c r="G23" s="16">
         <v>3017.06</v>
       </c>
     </row>
-    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A24" s="23" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="15">
         <v>2218.84</v>
       </c>
       <c r="C24" s="16">
         <v>1109.42</v>
       </c>
       <c r="D24" s="16">
         <v>2576.61</v>
       </c>
       <c r="E24" s="16">
         <v>644.15</v>
       </c>
       <c r="F24" s="16">
         <v>465.27</v>
       </c>
       <c r="G24" s="16">
         <v>2684.11</v>
       </c>
     </row>
-    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A25" s="23" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="15">
         <v>859.44</v>
       </c>
       <c r="C25" s="16">
         <v>429.72</v>
       </c>
       <c r="D25" s="16">
         <v>998.02</v>
       </c>
       <c r="E25" s="16">
         <v>249.5</v>
       </c>
       <c r="F25" s="16">
         <v>180.22</v>
       </c>
       <c r="G25" s="16">
         <v>1039.6600000000001</v>
       </c>
     </row>
-    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A26" s="23" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="15">
         <v>1859.32</v>
       </c>
       <c r="C26" s="16">
         <v>929.66</v>
       </c>
       <c r="D26" s="16">
         <v>2159.13</v>
       </c>
       <c r="E26" s="16">
         <v>539.78</v>
       </c>
       <c r="F26" s="16">
         <v>389.88</v>
       </c>
       <c r="G26" s="16">
         <v>2249.1999999999998</v>
       </c>
     </row>
-    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A27" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="15">
         <v>2230.0700000000002</v>
       </c>
       <c r="C27" s="16">
         <v>1115.03</v>
       </c>
       <c r="D27" s="16">
         <v>2589.66</v>
       </c>
       <c r="E27" s="16">
         <v>647.41</v>
       </c>
       <c r="F27" s="16">
         <v>467.62</v>
       </c>
       <c r="G27" s="16">
         <v>2697.69</v>
       </c>
     </row>
-    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A28" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="15">
         <v>10656.02</v>
       </c>
       <c r="C28" s="16">
         <v>5328.01</v>
       </c>
       <c r="D28" s="16">
         <v>12374.24</v>
       </c>
       <c r="E28" s="16">
         <v>3093.56</v>
       </c>
       <c r="F28" s="16">
         <v>2234.4499999999998</v>
       </c>
       <c r="G28" s="16">
         <v>12890.47</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="17">
         <v>28187.62</v>
       </c>
       <c r="C29" s="18">
         <v>14093.81</v>
       </c>
       <c r="D29" s="18">
         <v>32732.71</v>
       </c>
       <c r="E29" s="18">
         <v>8183.17</v>
       </c>
       <c r="F29" s="18">
         <v>5910.64</v>
       </c>
       <c r="G29" s="18">
         <v>34098.26</v>
       </c>
     </row>
-    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A30" s="25" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="19">
         <v>-21248.7</v>
       </c>
       <c r="C30" s="20">
         <v>0</v>
       </c>
       <c r="D30" s="20">
         <v>0</v>
       </c>
       <c r="E30" s="20">
         <v>0</v>
       </c>
       <c r="F30" s="20">
         <v>-1867.82</v>
       </c>
       <c r="G30" s="20">
         <v>-23116.52</v>
       </c>
     </row>
-    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A31" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="15">
         <v>11127.04</v>
       </c>
       <c r="C31" s="16">
         <v>5563.52</v>
       </c>
       <c r="D31" s="16">
         <v>18341.71</v>
       </c>
       <c r="E31" s="16">
         <v>4585.42</v>
       </c>
       <c r="F31" s="16">
         <v>978.1</v>
       </c>
       <c r="G31" s="16">
         <v>12105.14</v>
       </c>
     </row>
-    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A32" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="15">
         <v>849.13</v>
       </c>
       <c r="C32" s="16">
         <v>424.56</v>
       </c>
       <c r="D32" s="16">
         <v>1399.69</v>
       </c>
       <c r="E32" s="16">
         <v>349.92</v>
       </c>
       <c r="F32" s="16">
         <v>74.64</v>
       </c>
       <c r="G32" s="16">
         <v>923.77</v>
       </c>
     </row>
-    <row r="33" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A33" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="17">
         <v>9272.5300000000007</v>
       </c>
       <c r="C33" s="18">
         <v>4636.26</v>
       </c>
       <c r="D33" s="18">
         <v>15284.75</v>
       </c>
       <c r="E33" s="18">
         <v>3821.18</v>
       </c>
       <c r="F33" s="18">
         <v>815.08</v>
       </c>
       <c r="G33" s="18">
         <v>10087.61</v>
       </c>
     </row>
-    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A34" s="25" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="19">
         <v>-24975.279999999999</v>
       </c>
       <c r="C34" s="20">
         <v>0</v>
       </c>
       <c r="D34" s="20">
         <v>0</v>
       </c>
       <c r="E34" s="20">
         <v>0</v>
       </c>
       <c r="F34" s="20">
         <v>7658.95</v>
       </c>
       <c r="G34" s="20">
         <v>-17316.330000000002</v>
       </c>
     </row>
-    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A35" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="15">
         <v>9228.5499999999993</v>
       </c>
       <c r="C35" s="16">
         <v>4614.2700000000004</v>
       </c>
       <c r="D35" s="16">
         <v>29777.3</v>
       </c>
       <c r="E35" s="16">
         <v>7444.32</v>
       </c>
       <c r="F35" s="16">
         <v>-2830.05</v>
       </c>
       <c r="G35" s="16">
         <v>6398.5</v>
       </c>
     </row>
-    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A36" s="23" t="s">
         <v>610</v>
       </c>
       <c r="B36" s="15">
         <v>486.1</v>
       </c>
       <c r="C36" s="16">
         <v>243.05</v>
       </c>
       <c r="D36" s="16">
         <v>1568.48</v>
       </c>
       <c r="E36" s="16">
         <v>392.12</v>
       </c>
       <c r="F36" s="16">
         <v>-149.07</v>
       </c>
       <c r="G36" s="16">
         <v>337.03</v>
       </c>
     </row>
-    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A37" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="15">
         <v>1914.94</v>
       </c>
       <c r="C37" s="16">
         <v>957.47</v>
       </c>
       <c r="D37" s="16">
         <v>6178.84</v>
       </c>
       <c r="E37" s="16">
         <v>1544.71</v>
       </c>
       <c r="F37" s="16">
         <v>-587.24</v>
       </c>
       <c r="G37" s="16">
         <v>1327.7</v>
       </c>
     </row>
-    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A38" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="15">
         <v>4050.84</v>
       </c>
       <c r="C38" s="16">
         <v>2025.42</v>
       </c>
       <c r="D38" s="16">
         <v>13070.63</v>
       </c>
       <c r="E38" s="16">
         <v>3267.65</v>
       </c>
       <c r="F38" s="16">
         <v>-1242.23</v>
       </c>
       <c r="G38" s="16">
         <v>2808.61</v>
       </c>
     </row>
-    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A39" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B39" s="15">
         <v>788.08</v>
       </c>
       <c r="C39" s="16">
         <v>394.04</v>
       </c>
       <c r="D39" s="16">
         <v>2542.85</v>
       </c>
       <c r="E39" s="16">
         <v>635.71</v>
       </c>
       <c r="F39" s="16">
         <v>-241.67</v>
       </c>
       <c r="G39" s="16">
         <v>546.41</v>
       </c>
     </row>
-    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A40" s="23" t="s">
         <v>29</v>
       </c>
       <c r="B40" s="15">
         <v>5280.82</v>
       </c>
       <c r="C40" s="16">
         <v>2640.41</v>
       </c>
       <c r="D40" s="16">
         <v>17039.349999999999</v>
       </c>
       <c r="E40" s="16">
         <v>4259.83</v>
       </c>
       <c r="F40" s="16">
         <v>-1619.42</v>
       </c>
       <c r="G40" s="16">
         <v>3661.4</v>
       </c>
     </row>
-    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A41" s="23" t="s">
         <v>611</v>
       </c>
       <c r="B41" s="15">
         <v>309.33999999999997</v>
       </c>
       <c r="C41" s="16">
         <v>154.66999999999999</v>
       </c>
       <c r="D41" s="16">
         <v>998.14</v>
       </c>
       <c r="E41" s="16">
         <v>249.53</v>
       </c>
       <c r="F41" s="16">
         <v>-94.86</v>
       </c>
       <c r="G41" s="16">
         <v>214.48</v>
       </c>
     </row>
-    <row r="42" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A42" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="17">
         <v>2916.61</v>
       </c>
       <c r="C42" s="18">
         <v>1458.3</v>
       </c>
       <c r="D42" s="18">
         <v>9410.86</v>
       </c>
       <c r="E42" s="18">
         <v>2352.71</v>
       </c>
       <c r="F42" s="18">
         <v>-894.41</v>
       </c>
       <c r="G42" s="18">
         <v>2022.2</v>
       </c>
     </row>
-    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A43" s="25" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="19">
         <v>-84084.78</v>
       </c>
       <c r="C43" s="20">
         <v>0</v>
       </c>
       <c r="D43" s="20">
         <v>0</v>
       </c>
       <c r="E43" s="20">
         <v>0</v>
       </c>
       <c r="F43" s="20">
         <v>-13490.52</v>
       </c>
       <c r="G43" s="20">
         <v>-97575.3</v>
       </c>
     </row>
-    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A44" s="23" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="15">
         <v>2867.24</v>
       </c>
       <c r="C44" s="16">
         <v>1433.62</v>
       </c>
       <c r="D44" s="16">
         <v>3894.41</v>
       </c>
       <c r="E44" s="16">
         <v>973.6</v>
       </c>
       <c r="F44" s="16">
         <v>460.02</v>
       </c>
       <c r="G44" s="16">
         <v>3327.26</v>
       </c>
     </row>
-    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A45" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B45" s="15">
         <v>1542.44</v>
       </c>
       <c r="C45" s="16">
         <v>771.22</v>
       </c>
       <c r="D45" s="16">
         <v>2095.0100000000002</v>
       </c>
       <c r="E45" s="16">
         <v>523.75</v>
       </c>
       <c r="F45" s="16">
         <v>247.47</v>
       </c>
       <c r="G45" s="16">
         <v>1789.91</v>
       </c>
     </row>
-    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A46" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B46" s="15">
         <v>8819.36</v>
       </c>
       <c r="C46" s="16">
         <v>4409.68</v>
       </c>
       <c r="D46" s="16">
         <v>11978.83</v>
       </c>
       <c r="E46" s="16">
         <v>2994.7</v>
       </c>
       <c r="F46" s="16">
         <v>1414.98</v>
       </c>
       <c r="G46" s="16">
         <v>10234.34</v>
       </c>
     </row>
-    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A47" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B47" s="15">
         <v>4748.8900000000003</v>
       </c>
       <c r="C47" s="16">
         <v>2374.44</v>
       </c>
       <c r="D47" s="16">
         <v>6450.15</v>
       </c>
       <c r="E47" s="16">
         <v>1612.53</v>
       </c>
       <c r="F47" s="16">
         <v>761.91</v>
       </c>
       <c r="G47" s="16">
         <v>5510.8</v>
       </c>
     </row>
-    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A48" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B48" s="15">
         <v>1024.02</v>
       </c>
       <c r="C48" s="16">
         <v>512.01</v>
       </c>
       <c r="D48" s="16">
         <v>1390.87</v>
       </c>
       <c r="E48" s="16">
         <v>347.71</v>
       </c>
       <c r="F48" s="16">
         <v>164.3</v>
       </c>
       <c r="G48" s="16">
         <v>1188.32</v>
       </c>
     </row>
-    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A49" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B49" s="15">
         <v>62625.17</v>
       </c>
       <c r="C49" s="16">
         <v>31312.58</v>
       </c>
       <c r="D49" s="16">
         <v>85060.23</v>
       </c>
       <c r="E49" s="16">
         <v>21265.05</v>
       </c>
       <c r="F49" s="16">
         <v>10047.530000000001</v>
       </c>
       <c r="G49" s="16">
         <v>72672.7</v>
       </c>
     </row>
-    <row r="50" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A50" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B50" s="17">
         <v>2457.66</v>
       </c>
       <c r="C50" s="18">
         <v>1228.83</v>
       </c>
       <c r="D50" s="18">
         <v>3338.1</v>
       </c>
       <c r="E50" s="18">
         <v>834.52</v>
       </c>
       <c r="F50" s="18">
         <v>394.31</v>
       </c>
       <c r="G50" s="18">
         <v>2851.97</v>
       </c>
     </row>
-    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A51" s="25" t="s">
         <v>39</v>
       </c>
       <c r="B51" s="19">
         <v>-31477.63</v>
       </c>
       <c r="C51" s="20">
         <v>0</v>
       </c>
       <c r="D51" s="20">
         <v>0</v>
       </c>
       <c r="E51" s="20">
         <v>0</v>
       </c>
       <c r="F51" s="20">
         <v>-10119.540000000001</v>
       </c>
       <c r="G51" s="20">
         <v>-41597.17</v>
       </c>
     </row>
-    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A52" s="23" t="s">
         <v>40</v>
       </c>
       <c r="B52" s="15">
         <v>961.33</v>
       </c>
       <c r="C52" s="16">
         <v>480.66</v>
       </c>
       <c r="D52" s="16">
         <v>686.45</v>
       </c>
       <c r="E52" s="16">
         <v>171.61</v>
       </c>
       <c r="F52" s="16">
         <v>309.05</v>
       </c>
       <c r="G52" s="16">
         <v>1270.3800000000001</v>
       </c>
     </row>
-    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A53" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B53" s="15">
         <v>4016.95</v>
       </c>
       <c r="C53" s="16">
         <v>2008.47</v>
       </c>
       <c r="D53" s="16">
         <v>2868.37</v>
       </c>
       <c r="E53" s="16">
         <v>717.09</v>
       </c>
       <c r="F53" s="16">
         <v>1291.3800000000001</v>
       </c>
       <c r="G53" s="16">
         <v>5308.33</v>
       </c>
     </row>
-    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A54" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B54" s="15">
         <v>1155.8800000000001</v>
       </c>
       <c r="C54" s="16">
         <v>577.94000000000005</v>
       </c>
       <c r="D54" s="16">
         <v>825.38</v>
       </c>
       <c r="E54" s="16">
         <v>206.34</v>
       </c>
       <c r="F54" s="16">
         <v>371.6</v>
       </c>
       <c r="G54" s="16">
         <v>1527.48</v>
       </c>
     </row>
-    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A55" s="23" t="s">
         <v>43</v>
       </c>
       <c r="B55" s="15">
         <v>1127.26</v>
       </c>
       <c r="C55" s="16">
         <v>563.63</v>
       </c>
       <c r="D55" s="16">
         <v>804.94</v>
       </c>
       <c r="E55" s="16">
         <v>201.23</v>
       </c>
       <c r="F55" s="16">
         <v>362.4</v>
       </c>
       <c r="G55" s="16">
         <v>1489.66</v>
       </c>
     </row>
-    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A56" s="23" t="s">
         <v>44</v>
       </c>
       <c r="B56" s="15">
         <v>2334.65</v>
       </c>
       <c r="C56" s="16">
         <v>1167.32</v>
       </c>
       <c r="D56" s="16">
         <v>1667.09</v>
       </c>
       <c r="E56" s="16">
         <v>416.77</v>
       </c>
       <c r="F56" s="16">
         <v>750.55</v>
       </c>
       <c r="G56" s="16">
         <v>3085.2</v>
       </c>
     </row>
-    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A57" s="23" t="s">
         <v>45</v>
       </c>
       <c r="B57" s="15">
         <v>1007.11</v>
       </c>
       <c r="C57" s="16">
         <v>503.55</v>
       </c>
       <c r="D57" s="16">
         <v>719.14</v>
       </c>
       <c r="E57" s="16">
         <v>179.78</v>
       </c>
       <c r="F57" s="16">
         <v>323.77</v>
       </c>
       <c r="G57" s="16">
         <v>1330.88</v>
       </c>
     </row>
-    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A58" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B58" s="15">
         <v>967.04</v>
       </c>
       <c r="C58" s="16">
         <v>483.52</v>
       </c>
       <c r="D58" s="16">
         <v>690.53</v>
       </c>
       <c r="E58" s="16">
         <v>172.63</v>
       </c>
       <c r="F58" s="16">
         <v>310.89</v>
       </c>
       <c r="G58" s="16">
         <v>1277.93</v>
       </c>
     </row>
-    <row r="59" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A59" s="24" t="s">
         <v>47</v>
       </c>
       <c r="B59" s="17">
         <v>19907.41</v>
       </c>
       <c r="C59" s="18">
         <v>9953.7000000000007</v>
       </c>
       <c r="D59" s="18">
         <v>14215.2</v>
       </c>
       <c r="E59" s="18">
         <v>3553.8</v>
       </c>
       <c r="F59" s="18">
         <v>6399.9</v>
       </c>
       <c r="G59" s="18">
         <v>26307.31</v>
       </c>
     </row>
-    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A60" s="25" t="s">
         <v>48</v>
       </c>
       <c r="B60" s="19">
         <v>-30716.16</v>
       </c>
       <c r="C60" s="20">
         <v>0</v>
       </c>
       <c r="D60" s="20">
         <v>0</v>
       </c>
       <c r="E60" s="20">
         <v>0</v>
       </c>
       <c r="F60" s="20">
         <v>-6070.16</v>
       </c>
       <c r="G60" s="20">
         <v>-36786.32</v>
       </c>
     </row>
-    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A61" s="23" t="s">
         <v>49</v>
       </c>
       <c r="B61" s="15">
         <v>4997.6400000000003</v>
       </c>
       <c r="C61" s="16">
         <v>2498.8200000000002</v>
       </c>
       <c r="D61" s="16">
         <v>6044.73</v>
       </c>
       <c r="E61" s="16">
         <v>1511.18</v>
       </c>
       <c r="F61" s="16">
         <v>987.64</v>
       </c>
       <c r="G61" s="16">
         <v>5985.28</v>
       </c>
     </row>
-    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A62" s="23" t="s">
         <v>50</v>
       </c>
       <c r="B62" s="15">
         <v>2777.53</v>
       </c>
       <c r="C62" s="16">
         <v>1388.76</v>
       </c>
       <c r="D62" s="16">
         <v>3359.47</v>
       </c>
       <c r="E62" s="16">
         <v>839.86</v>
       </c>
       <c r="F62" s="16">
         <v>548.9</v>
       </c>
       <c r="G62" s="16">
         <v>3326.43</v>
       </c>
     </row>
-    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A63" s="23" t="s">
         <v>51</v>
       </c>
       <c r="B63" s="15">
         <v>688.58</v>
       </c>
       <c r="C63" s="16">
         <v>344.29</v>
       </c>
       <c r="D63" s="16">
         <v>832.85</v>
       </c>
       <c r="E63" s="16">
         <v>208.21</v>
       </c>
       <c r="F63" s="16">
         <v>136.08000000000001</v>
       </c>
       <c r="G63" s="16">
         <v>824.66</v>
       </c>
     </row>
-    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A64" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B64" s="15">
         <v>653.14</v>
       </c>
       <c r="C64" s="16">
         <v>326.57</v>
       </c>
       <c r="D64" s="16">
         <v>789.99</v>
       </c>
       <c r="E64" s="16">
         <v>197.49</v>
       </c>
       <c r="F64" s="16">
         <v>129.08000000000001</v>
       </c>
       <c r="G64" s="16">
         <v>782.22</v>
       </c>
     </row>
-    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A65" s="23" t="s">
         <v>53</v>
       </c>
       <c r="B65" s="15">
         <v>15311.31</v>
       </c>
       <c r="C65" s="16">
         <v>7655.65</v>
       </c>
       <c r="D65" s="16">
         <v>18519.29</v>
       </c>
       <c r="E65" s="16">
         <v>4629.82</v>
       </c>
       <c r="F65" s="16">
         <v>3025.83</v>
       </c>
       <c r="G65" s="16">
         <v>18337.14</v>
       </c>
     </row>
-    <row r="66" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A66" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B66" s="15">
         <v>379.23</v>
       </c>
       <c r="C66" s="16">
         <v>189.61</v>
       </c>
       <c r="D66" s="16">
         <v>458.69</v>
       </c>
       <c r="E66" s="16">
         <v>114.67</v>
       </c>
       <c r="F66" s="16">
         <v>74.94</v>
       </c>
       <c r="G66" s="16">
         <v>454.17</v>
       </c>
     </row>
-    <row r="67" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A67" s="24" t="s">
         <v>55</v>
       </c>
       <c r="B67" s="17">
         <v>5908.73</v>
       </c>
       <c r="C67" s="18">
         <v>2954.36</v>
       </c>
       <c r="D67" s="18">
         <v>7146.71</v>
       </c>
       <c r="E67" s="18">
         <v>1786.67</v>
       </c>
       <c r="F67" s="18">
         <v>1167.69</v>
       </c>
       <c r="G67" s="18">
         <v>7076.42</v>
       </c>
     </row>
-    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A68" s="25" t="s">
         <v>56</v>
       </c>
       <c r="B68" s="19">
         <v>-542971.29</v>
       </c>
       <c r="C68" s="20">
         <v>0</v>
       </c>
       <c r="D68" s="20">
         <v>0</v>
       </c>
       <c r="E68" s="20">
         <v>0</v>
       </c>
       <c r="F68" s="20">
         <v>-21768.14</v>
       </c>
       <c r="G68" s="20">
         <v>-564739.43000000005</v>
       </c>
     </row>
-    <row r="69" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A69" s="23" t="s">
         <v>57</v>
       </c>
       <c r="B69" s="15">
         <v>1894.94</v>
       </c>
       <c r="C69" s="16">
         <v>947.47</v>
       </c>
       <c r="D69" s="16">
         <v>3486.01</v>
       </c>
       <c r="E69" s="16">
         <v>871.5</v>
       </c>
       <c r="F69" s="16">
         <v>75.97</v>
       </c>
       <c r="G69" s="16">
         <v>1970.91</v>
       </c>
     </row>
-    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A70" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B70" s="15">
         <v>18502.849999999999</v>
       </c>
       <c r="C70" s="16">
         <v>9251.42</v>
       </c>
       <c r="D70" s="16">
         <v>34038.54</v>
       </c>
       <c r="E70" s="16">
         <v>8509.6299999999992</v>
       </c>
       <c r="F70" s="16">
         <v>741.79</v>
       </c>
       <c r="G70" s="16">
         <v>19244.64</v>
       </c>
     </row>
-    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A71" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B71" s="15">
         <v>41618.07</v>
       </c>
       <c r="C71" s="16">
         <v>20809.03</v>
       </c>
       <c r="D71" s="16">
         <v>76562.149999999994</v>
       </c>
       <c r="E71" s="16">
         <v>19140.53</v>
       </c>
       <c r="F71" s="16">
         <v>1668.5</v>
       </c>
       <c r="G71" s="16">
         <v>43286.57</v>
       </c>
     </row>
-    <row r="72" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A72" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B72" s="15">
         <v>1215.6300000000001</v>
       </c>
       <c r="C72" s="16">
         <v>607.80999999999995</v>
       </c>
       <c r="D72" s="16">
         <v>2236.31</v>
       </c>
       <c r="E72" s="16">
         <v>559.07000000000005</v>
       </c>
       <c r="F72" s="16">
         <v>48.74</v>
       </c>
       <c r="G72" s="16">
         <v>1264.3699999999999</v>
       </c>
     </row>
-    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A73" s="23" t="s">
         <v>61</v>
       </c>
       <c r="B73" s="15">
         <v>15725.97</v>
       </c>
       <c r="C73" s="16">
         <v>7862.98</v>
       </c>
       <c r="D73" s="16">
         <v>28930.07</v>
       </c>
       <c r="E73" s="16">
         <v>7232.51</v>
       </c>
       <c r="F73" s="16">
         <v>630.47</v>
       </c>
       <c r="G73" s="16">
         <v>16356.44</v>
       </c>
     </row>
-    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A74" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B74" s="15">
         <v>34592.31</v>
       </c>
       <c r="C74" s="16">
         <v>17296.150000000001</v>
       </c>
       <c r="D74" s="16">
         <v>63637.3</v>
       </c>
       <c r="E74" s="16">
         <v>15909.32</v>
       </c>
       <c r="F74" s="16">
         <v>1386.83</v>
       </c>
       <c r="G74" s="16">
         <v>35979.14</v>
       </c>
     </row>
-    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A75" s="23" t="s">
         <v>63</v>
       </c>
       <c r="B75" s="15">
         <v>2532.64</v>
       </c>
       <c r="C75" s="16">
         <v>1266.32</v>
       </c>
       <c r="D75" s="16">
         <v>4659.1499999999996</v>
       </c>
       <c r="E75" s="16">
         <v>1164.78</v>
       </c>
       <c r="F75" s="16">
         <v>101.54</v>
       </c>
       <c r="G75" s="16">
         <v>2634.18</v>
       </c>
     </row>
-    <row r="76" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A76" s="23" t="s">
         <v>64</v>
       </c>
       <c r="B76" s="15">
         <v>6519.26</v>
       </c>
       <c r="C76" s="16">
         <v>3259.63</v>
       </c>
       <c r="D76" s="16">
         <v>11993.07</v>
       </c>
       <c r="E76" s="16">
         <v>2998.26</v>
       </c>
       <c r="F76" s="16">
         <v>261.37</v>
       </c>
       <c r="G76" s="16">
         <v>6780.63</v>
       </c>
     </row>
-    <row r="77" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A77" s="23" t="s">
         <v>65</v>
       </c>
       <c r="B77" s="15">
         <v>197036.21</v>
       </c>
       <c r="C77" s="16">
         <v>98518.1</v>
       </c>
       <c r="D77" s="16">
         <v>362475.13</v>
       </c>
       <c r="E77" s="16">
         <v>90618.78</v>
       </c>
       <c r="F77" s="16">
         <v>7899.32</v>
       </c>
       <c r="G77" s="16">
         <v>204935.53</v>
       </c>
     </row>
-    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A78" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B78" s="15">
         <v>10088.66</v>
       </c>
       <c r="C78" s="16">
         <v>5044.33</v>
       </c>
       <c r="D78" s="16">
         <v>18559.46</v>
       </c>
       <c r="E78" s="16">
         <v>4639.8599999999997</v>
       </c>
       <c r="F78" s="16">
         <v>404.47</v>
       </c>
       <c r="G78" s="16">
         <v>10493.13</v>
       </c>
     </row>
-    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A79" s="23" t="s">
         <v>67</v>
       </c>
       <c r="B79" s="15">
         <v>5673.02</v>
       </c>
       <c r="C79" s="16">
         <v>2836.51</v>
       </c>
       <c r="D79" s="16">
         <v>10436.31</v>
       </c>
       <c r="E79" s="16">
         <v>2609.0700000000002</v>
       </c>
       <c r="F79" s="16">
         <v>227.44</v>
       </c>
       <c r="G79" s="16">
         <v>5900.46</v>
       </c>
     </row>
-    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A80" s="23" t="s">
         <v>68</v>
       </c>
       <c r="B80" s="15">
         <v>59447.51</v>
       </c>
       <c r="C80" s="16">
         <v>29723.75</v>
       </c>
       <c r="D80" s="16">
         <v>109361.84</v>
       </c>
       <c r="E80" s="16">
         <v>27340.46</v>
       </c>
       <c r="F80" s="16">
         <v>2383.29</v>
       </c>
       <c r="G80" s="16">
         <v>61830.8</v>
       </c>
     </row>
-    <row r="81" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A81" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B81" s="15">
         <v>6268.96</v>
       </c>
       <c r="C81" s="16">
         <v>3134.48</v>
       </c>
       <c r="D81" s="16">
         <v>11532.61</v>
       </c>
       <c r="E81" s="16">
         <v>2883.15</v>
       </c>
       <c r="F81" s="16">
         <v>251.33</v>
       </c>
       <c r="G81" s="16">
         <v>6520.29</v>
       </c>
     </row>
-    <row r="82" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A82" s="23" t="s">
         <v>70</v>
       </c>
       <c r="B82" s="15">
         <v>49156.22</v>
       </c>
       <c r="C82" s="16">
         <v>24578.11</v>
       </c>
       <c r="D82" s="16">
         <v>90429.61</v>
       </c>
       <c r="E82" s="16">
         <v>22607.4</v>
       </c>
       <c r="F82" s="16">
         <v>1970.71</v>
       </c>
       <c r="G82" s="16">
         <v>51126.93</v>
       </c>
     </row>
-    <row r="83" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A83" s="23" t="s">
         <v>71</v>
       </c>
       <c r="B83" s="15">
         <v>1722.12</v>
       </c>
       <c r="C83" s="16">
         <v>861.06</v>
       </c>
       <c r="D83" s="16">
         <v>3168.08</v>
       </c>
       <c r="E83" s="16">
         <v>792.02</v>
       </c>
       <c r="F83" s="16">
         <v>69.040000000000006</v>
       </c>
       <c r="G83" s="16">
         <v>1791.16</v>
       </c>
     </row>
-    <row r="84" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A84" s="23" t="s">
         <v>72</v>
       </c>
       <c r="B84" s="15">
         <v>30832.09</v>
       </c>
       <c r="C84" s="16">
         <v>15416.04</v>
       </c>
       <c r="D84" s="16">
         <v>56719.85</v>
       </c>
       <c r="E84" s="16">
         <v>14179.96</v>
       </c>
       <c r="F84" s="16">
         <v>1236.08</v>
       </c>
       <c r="G84" s="16">
         <v>32068.17</v>
       </c>
     </row>
-    <row r="85" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A85" s="23" t="s">
         <v>73</v>
       </c>
       <c r="B85" s="15">
         <v>28239.97</v>
       </c>
       <c r="C85" s="16">
         <v>14119.98</v>
       </c>
       <c r="D85" s="16">
         <v>51951.3</v>
       </c>
       <c r="E85" s="16">
         <v>12987.82</v>
       </c>
       <c r="F85" s="16">
         <v>1132.1600000000001</v>
       </c>
       <c r="G85" s="16">
         <v>29372.13</v>
       </c>
     </row>
-    <row r="86" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A86" s="23" t="s">
         <v>74</v>
       </c>
       <c r="B86" s="15">
         <v>28412.79</v>
       </c>
       <c r="C86" s="16">
         <v>14206.39</v>
       </c>
       <c r="D86" s="16">
         <v>52269.23</v>
       </c>
       <c r="E86" s="16">
         <v>13067.3</v>
       </c>
       <c r="F86" s="16">
         <v>1139.0899999999999</v>
       </c>
       <c r="G86" s="16">
         <v>29551.88</v>
       </c>
     </row>
-    <row r="87" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A87" s="24" t="s">
         <v>75</v>
       </c>
       <c r="B87" s="17">
         <v>3492.07</v>
       </c>
       <c r="C87" s="18">
         <v>1746.03</v>
       </c>
       <c r="D87" s="18">
         <v>6424.14</v>
       </c>
       <c r="E87" s="18">
         <v>1606.03</v>
       </c>
       <c r="F87" s="18">
         <v>140</v>
       </c>
       <c r="G87" s="18">
         <v>3632.07</v>
       </c>
     </row>
-    <row r="88" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A88" s="25" t="s">
         <v>76</v>
       </c>
       <c r="B88" s="19">
         <v>-575052.03</v>
       </c>
       <c r="C88" s="20">
         <v>0</v>
       </c>
       <c r="D88" s="20">
         <v>0</v>
       </c>
       <c r="E88" s="20">
         <v>0</v>
       </c>
       <c r="F88" s="20">
         <v>71884.259999999995</v>
       </c>
       <c r="G88" s="20">
         <v>-503167.77</v>
       </c>
     </row>
-    <row r="89" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A89" s="23" t="s">
         <v>77</v>
       </c>
       <c r="B89" s="15">
         <v>470514.46</v>
       </c>
       <c r="C89" s="16">
         <v>235257.23</v>
       </c>
       <c r="D89" s="16">
         <v>1176295.24</v>
       </c>
       <c r="E89" s="16">
         <v>294073.81</v>
       </c>
       <c r="F89" s="16">
         <v>-58816.58</v>
       </c>
       <c r="G89" s="16">
         <v>411697.88</v>
       </c>
     </row>
-    <row r="90" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A90" s="23" t="s">
         <v>78</v>
       </c>
       <c r="B90" s="15">
         <v>17418.599999999999</v>
       </c>
       <c r="C90" s="16">
         <v>8709.2999999999993</v>
       </c>
       <c r="D90" s="16">
         <v>43546.83</v>
       </c>
       <c r="E90" s="16">
         <v>10886.7</v>
       </c>
       <c r="F90" s="16">
         <v>-2177.4</v>
       </c>
       <c r="G90" s="16">
         <v>15241.2</v>
       </c>
     </row>
-    <row r="91" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A91" s="23" t="s">
         <v>79</v>
       </c>
       <c r="B91" s="15">
         <v>30665.82</v>
       </c>
       <c r="C91" s="16">
         <v>15332.91</v>
       </c>
       <c r="D91" s="16">
         <v>76665.14</v>
       </c>
       <c r="E91" s="16">
         <v>19166.28</v>
       </c>
       <c r="F91" s="16">
         <v>-3833.37</v>
       </c>
       <c r="G91" s="16">
         <v>26832.45</v>
       </c>
     </row>
-    <row r="92" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A92" s="23" t="s">
         <v>80</v>
       </c>
       <c r="B92" s="15">
         <v>7090.06</v>
       </c>
       <c r="C92" s="16">
         <v>3545.03</v>
       </c>
       <c r="D92" s="16">
         <v>17725.29</v>
       </c>
       <c r="E92" s="16">
         <v>4431.32</v>
       </c>
       <c r="F92" s="16">
         <v>-886.29</v>
       </c>
       <c r="G92" s="16">
         <v>6203.77</v>
       </c>
     </row>
-    <row r="93" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A93" s="23" t="s">
         <v>81</v>
       </c>
       <c r="B93" s="15">
         <v>24675.51</v>
       </c>
       <c r="C93" s="16">
         <v>12337.75</v>
       </c>
       <c r="D93" s="16">
         <v>61689.26</v>
       </c>
       <c r="E93" s="16">
         <v>15422.31</v>
       </c>
       <c r="F93" s="16">
         <v>-3084.56</v>
       </c>
       <c r="G93" s="16">
         <v>21590.95</v>
       </c>
     </row>
-    <row r="94" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="94" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A94" s="24" t="s">
         <v>82</v>
       </c>
       <c r="B94" s="17">
         <v>24687.58</v>
       </c>
       <c r="C94" s="18">
         <v>12343.79</v>
       </c>
       <c r="D94" s="18">
         <v>61719.43</v>
       </c>
       <c r="E94" s="18">
         <v>15429.85</v>
       </c>
       <c r="F94" s="18">
         <v>-3086.06</v>
       </c>
       <c r="G94" s="18">
         <v>21601.52</v>
       </c>
     </row>
-    <row r="95" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A95" s="25" t="s">
         <v>83</v>
       </c>
       <c r="B95" s="19">
         <v>-191297.52</v>
       </c>
       <c r="C95" s="20">
         <v>0</v>
       </c>
       <c r="D95" s="20">
         <v>0</v>
       </c>
       <c r="E95" s="20">
         <v>0</v>
       </c>
       <c r="F95" s="20">
         <v>-34866.6</v>
       </c>
       <c r="G95" s="20">
         <v>-226164.12</v>
       </c>
     </row>
-    <row r="96" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A96" s="23" t="s">
         <v>84</v>
       </c>
       <c r="B96" s="15">
         <v>9208.26</v>
       </c>
       <c r="C96" s="16">
         <v>4604.13</v>
       </c>
       <c r="D96" s="16">
         <v>11703.2</v>
       </c>
       <c r="E96" s="16">
         <v>2925.8</v>
       </c>
       <c r="F96" s="16">
         <v>1678.33</v>
       </c>
       <c r="G96" s="16">
         <v>10886.59</v>
       </c>
     </row>
-    <row r="97" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A97" s="23" t="s">
         <v>85</v>
       </c>
       <c r="B97" s="15">
         <v>10469.280000000001</v>
       </c>
       <c r="C97" s="16">
         <v>5234.6400000000003</v>
       </c>
       <c r="D97" s="16">
         <v>13305.88</v>
       </c>
       <c r="E97" s="16">
         <v>3326.47</v>
       </c>
       <c r="F97" s="16">
         <v>1908.17</v>
       </c>
       <c r="G97" s="16">
         <v>12377.45</v>
       </c>
     </row>
-    <row r="98" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A98" s="23" t="s">
         <v>86</v>
       </c>
       <c r="B98" s="15">
         <v>9231.7199999999993</v>
       </c>
       <c r="C98" s="16">
         <v>4615.8599999999997</v>
       </c>
       <c r="D98" s="16">
         <v>11733.02</v>
       </c>
       <c r="E98" s="16">
         <v>2933.25</v>
       </c>
       <c r="F98" s="16">
         <v>1682.61</v>
       </c>
       <c r="G98" s="16">
         <v>10914.33</v>
       </c>
     </row>
-    <row r="99" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A99" s="23" t="s">
         <v>612</v>
       </c>
       <c r="B99" s="15">
         <v>521.98</v>
       </c>
       <c r="C99" s="16">
         <v>260.99</v>
       </c>
       <c r="D99" s="16">
         <v>663.41</v>
       </c>
       <c r="E99" s="16">
         <v>165.85</v>
       </c>
       <c r="F99" s="16">
         <v>95.14</v>
       </c>
       <c r="G99" s="16">
         <v>617.12</v>
       </c>
     </row>
-    <row r="100" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A100" s="23" t="s">
         <v>87</v>
       </c>
       <c r="B100" s="15">
         <v>9970.76</v>
       </c>
       <c r="C100" s="16">
         <v>4985.38</v>
       </c>
       <c r="D100" s="16">
         <v>12672.29</v>
       </c>
       <c r="E100" s="16">
         <v>3168.07</v>
       </c>
       <c r="F100" s="16">
         <v>1817.31</v>
       </c>
       <c r="G100" s="16">
         <v>11788.07</v>
       </c>
     </row>
-    <row r="101" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A101" s="23" t="s">
         <v>613</v>
       </c>
       <c r="B101" s="15">
         <v>4480.99</v>
       </c>
       <c r="C101" s="16">
         <v>2240.4899999999998</v>
       </c>
       <c r="D101" s="16">
         <v>5695.1</v>
       </c>
       <c r="E101" s="16">
         <v>1423.77</v>
       </c>
       <c r="F101" s="16">
         <v>816.72</v>
       </c>
       <c r="G101" s="16">
         <v>5297.71</v>
       </c>
     </row>
-    <row r="102" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A102" s="23" t="s">
         <v>88</v>
       </c>
       <c r="B102" s="15">
         <v>106780.8</v>
       </c>
       <c r="C102" s="16">
         <v>53390.400000000001</v>
       </c>
       <c r="D102" s="16">
         <v>135712.57</v>
       </c>
       <c r="E102" s="16">
         <v>33928.14</v>
       </c>
       <c r="F102" s="16">
         <v>19462.259999999998</v>
       </c>
       <c r="G102" s="16">
         <v>126243.06</v>
       </c>
     </row>
-    <row r="103" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A103" s="23" t="s">
         <v>614</v>
       </c>
       <c r="B103" s="15">
         <v>3824.07</v>
       </c>
       <c r="C103" s="16">
         <v>1912.03</v>
       </c>
       <c r="D103" s="16">
         <v>4860.1899999999996</v>
       </c>
       <c r="E103" s="16">
         <v>1215.04</v>
       </c>
       <c r="F103" s="16">
         <v>696.99</v>
       </c>
       <c r="G103" s="16">
         <v>4521.0600000000004</v>
       </c>
     </row>
-    <row r="104" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A104" s="23" t="s">
         <v>89</v>
       </c>
       <c r="B104" s="15">
         <v>7466.36</v>
       </c>
       <c r="C104" s="16">
         <v>3733.18</v>
       </c>
       <c r="D104" s="16">
         <v>9489.33</v>
       </c>
       <c r="E104" s="16">
         <v>2372.33</v>
       </c>
       <c r="F104" s="16">
         <v>1360.85</v>
       </c>
       <c r="G104" s="16">
         <v>8827.2099999999991</v>
       </c>
     </row>
-    <row r="105" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="105" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A105" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B105" s="17">
         <v>29343.3</v>
       </c>
       <c r="C105" s="18">
         <v>14671.65</v>
       </c>
       <c r="D105" s="18">
         <v>37293.74</v>
       </c>
       <c r="E105" s="18">
         <v>9323.43</v>
       </c>
       <c r="F105" s="18">
         <v>5348.22</v>
       </c>
       <c r="G105" s="18">
         <v>34691.519999999997</v>
       </c>
     </row>
-    <row r="106" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A106" s="25" t="s">
         <v>91</v>
       </c>
       <c r="B106" s="19">
         <v>-748496.37</v>
       </c>
       <c r="C106" s="20">
         <v>0</v>
       </c>
       <c r="D106" s="20">
         <v>0</v>
       </c>
       <c r="E106" s="20">
         <v>0</v>
       </c>
       <c r="F106" s="20">
         <v>-1178.7</v>
       </c>
       <c r="G106" s="20">
         <v>-749675.07</v>
       </c>
     </row>
-    <row r="107" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A107" s="23" t="s">
         <v>92</v>
       </c>
       <c r="B107" s="15">
         <v>446724.51</v>
       </c>
       <c r="C107" s="16">
         <v>223362.25</v>
       </c>
       <c r="D107" s="16">
         <v>890635.1</v>
       </c>
       <c r="E107" s="16">
         <v>222658.77</v>
       </c>
       <c r="F107" s="16">
         <v>703.48</v>
       </c>
       <c r="G107" s="16">
         <v>447427.99</v>
       </c>
     </row>
-    <row r="108" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A108" s="23" t="s">
         <v>93</v>
       </c>
       <c r="B108" s="15">
         <v>86857.78</v>
       </c>
       <c r="C108" s="16">
         <v>43428.89</v>
       </c>
       <c r="D108" s="16">
         <v>173168.44</v>
       </c>
       <c r="E108" s="16">
         <v>43292.11</v>
       </c>
       <c r="F108" s="16">
         <v>136.78</v>
       </c>
       <c r="G108" s="16">
         <v>86994.559999999998</v>
       </c>
     </row>
-    <row r="109" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A109" s="23" t="s">
         <v>615</v>
       </c>
       <c r="B109" s="15">
         <v>9.5299999999999994</v>
       </c>
       <c r="C109" s="16">
         <v>4.76</v>
       </c>
       <c r="D109" s="16">
         <v>19.010000000000002</v>
       </c>
       <c r="E109" s="16">
         <v>4.75</v>
       </c>
       <c r="F109" s="16">
         <v>0.01</v>
       </c>
       <c r="G109" s="16">
         <v>9.5399999999999991</v>
       </c>
     </row>
-    <row r="110" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A110" s="23" t="s">
         <v>616</v>
       </c>
       <c r="B110" s="15">
         <v>198730.2</v>
       </c>
       <c r="C110" s="16">
         <v>99365.1</v>
       </c>
       <c r="D110" s="16">
         <v>396208.61</v>
       </c>
       <c r="E110" s="16">
         <v>99052.15</v>
       </c>
       <c r="F110" s="16">
         <v>312.95</v>
       </c>
       <c r="G110" s="16">
         <v>199043.15</v>
       </c>
     </row>
-    <row r="111" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A111" s="23" t="s">
         <v>617</v>
       </c>
       <c r="B111" s="15">
         <v>2292.94</v>
       </c>
       <c r="C111" s="16">
         <v>1146.47</v>
       </c>
       <c r="D111" s="16">
         <v>4571.4399999999996</v>
       </c>
       <c r="E111" s="16">
         <v>1142.8599999999999</v>
       </c>
       <c r="F111" s="16">
         <v>3.61</v>
       </c>
       <c r="G111" s="16">
         <v>2296.5500000000002</v>
       </c>
     </row>
-    <row r="112" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A112" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B112" s="15">
         <v>8604.98</v>
       </c>
       <c r="C112" s="16">
         <v>4302.49</v>
       </c>
       <c r="D112" s="16">
         <v>17155.75</v>
       </c>
       <c r="E112" s="16">
         <v>4288.93</v>
       </c>
       <c r="F112" s="16">
         <v>13.56</v>
       </c>
       <c r="G112" s="16">
         <v>8618.5400000000009</v>
       </c>
     </row>
-    <row r="113" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="113" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A113" s="24" t="s">
         <v>95</v>
       </c>
       <c r="B113" s="17">
         <v>5276.43</v>
       </c>
       <c r="C113" s="18">
         <v>2638.21</v>
       </c>
       <c r="D113" s="18">
         <v>10519.62</v>
       </c>
       <c r="E113" s="18">
         <v>2629.9</v>
       </c>
       <c r="F113" s="18">
         <v>8.31</v>
       </c>
       <c r="G113" s="18">
         <v>5284.74</v>
       </c>
     </row>
-    <row r="114" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A114" s="25" t="s">
         <v>96</v>
       </c>
       <c r="B114" s="19">
-        <v>0</v>
+        <v>-215330.74</v>
       </c>
       <c r="C114" s="20">
         <v>0</v>
       </c>
       <c r="D114" s="20">
         <v>0</v>
       </c>
       <c r="E114" s="20">
         <v>0</v>
       </c>
       <c r="F114" s="20">
-        <v>0</v>
+        <v>-26781.38</v>
       </c>
       <c r="G114" s="20">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:7" x14ac:dyDescent="0.25">
+        <v>-242112.12</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A115" s="23" t="s">
         <v>618</v>
       </c>
       <c r="B115" s="15">
-        <v>-215330.74</v>
+        <v>594.75</v>
       </c>
       <c r="C115" s="16">
-        <v>0</v>
+        <v>297.37</v>
       </c>
       <c r="D115" s="16">
-        <v>0</v>
+        <v>893.62</v>
       </c>
       <c r="E115" s="16">
-        <v>0</v>
+        <v>223.4</v>
       </c>
       <c r="F115" s="16">
-        <v>-26781.38</v>
+        <v>73.97</v>
       </c>
       <c r="G115" s="16">
-        <v>-242112.12</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:7" x14ac:dyDescent="0.25">
+        <v>668.72</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A116" s="23" t="s">
         <v>97</v>
       </c>
       <c r="B116" s="15">
-        <v>594.75</v>
+        <v>14632.92</v>
       </c>
       <c r="C116" s="16">
-        <v>297.37</v>
+        <v>7316.46</v>
       </c>
       <c r="D116" s="16">
-        <v>893.62</v>
+        <v>21986.080000000002</v>
       </c>
       <c r="E116" s="16">
-        <v>223.4</v>
+        <v>5496.52</v>
       </c>
       <c r="F116" s="16">
-        <v>73.97</v>
+        <v>1819.94</v>
       </c>
       <c r="G116" s="16">
-        <v>668.72</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:7" x14ac:dyDescent="0.25">
+        <v>16452.86</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A117" s="23" t="s">
         <v>98</v>
       </c>
       <c r="B117" s="15">
-        <v>14632.92</v>
+        <v>1655.63</v>
       </c>
       <c r="C117" s="16">
-        <v>7316.46</v>
+        <v>827.81</v>
       </c>
       <c r="D117" s="16">
-        <v>21986.080000000002</v>
+        <v>2487.59</v>
       </c>
       <c r="E117" s="16">
-        <v>5496.52</v>
+        <v>621.89</v>
       </c>
       <c r="F117" s="16">
-        <v>1819.94</v>
+        <v>205.92</v>
       </c>
       <c r="G117" s="16">
-        <v>16452.86</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:7" x14ac:dyDescent="0.25">
+        <v>1861.55</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A118" s="23" t="s">
         <v>99</v>
       </c>
       <c r="B118" s="15">
-        <v>1655.63</v>
+        <v>19942.79</v>
       </c>
       <c r="C118" s="16">
-        <v>827.81</v>
+        <v>9971.39</v>
       </c>
       <c r="D118" s="16">
-        <v>2487.59</v>
+        <v>29964.19</v>
       </c>
       <c r="E118" s="16">
-        <v>621.89</v>
+        <v>7491.04</v>
       </c>
       <c r="F118" s="16">
-        <v>205.92</v>
+        <v>2480.35</v>
       </c>
       <c r="G118" s="16">
-        <v>1861.55</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:7" x14ac:dyDescent="0.25">
+        <v>22423.14</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A119" s="23" t="s">
         <v>100</v>
       </c>
       <c r="B119" s="15">
-        <v>19942.79</v>
+        <v>27572.69</v>
       </c>
       <c r="C119" s="16">
-        <v>9971.39</v>
+        <v>13786.34</v>
       </c>
       <c r="D119" s="16">
-        <v>29964.19</v>
+        <v>41428.160000000003</v>
       </c>
       <c r="E119" s="16">
-        <v>7491.04</v>
+        <v>10357.040000000001</v>
       </c>
       <c r="F119" s="16">
-        <v>2480.35</v>
+        <v>3429.3</v>
       </c>
       <c r="G119" s="16">
-        <v>22423.14</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:7" x14ac:dyDescent="0.25">
+        <v>31001.99</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A120" s="23" t="s">
         <v>612</v>
       </c>
       <c r="B120" s="15">
-        <v>27572.69</v>
+        <v>187.55</v>
       </c>
       <c r="C120" s="16">
-        <v>13786.34</v>
+        <v>93.77</v>
       </c>
       <c r="D120" s="16">
-        <v>41428.160000000003</v>
+        <v>281.79000000000002</v>
       </c>
       <c r="E120" s="16">
-        <v>10357.040000000001</v>
+        <v>70.44</v>
       </c>
       <c r="F120" s="16">
-        <v>3429.3</v>
+        <v>23.33</v>
       </c>
       <c r="G120" s="16">
-        <v>31001.99</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:7" x14ac:dyDescent="0.25">
+        <v>210.88</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A121" s="23" t="s">
         <v>101</v>
       </c>
       <c r="B121" s="15">
-        <v>187.55</v>
+        <v>20821.55</v>
       </c>
       <c r="C121" s="16">
-        <v>93.77</v>
+        <v>10410.77</v>
       </c>
       <c r="D121" s="16">
-        <v>281.79000000000002</v>
+        <v>31284.53</v>
       </c>
       <c r="E121" s="16">
-        <v>70.44</v>
+        <v>7821.13</v>
       </c>
       <c r="F121" s="16">
-        <v>23.33</v>
+        <v>2589.64</v>
       </c>
       <c r="G121" s="16">
-        <v>210.88</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:7" x14ac:dyDescent="0.25">
+        <v>23411.19</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A122" s="23" t="s">
         <v>102</v>
       </c>
       <c r="B122" s="15">
-        <v>20821.55</v>
+        <v>100807.02</v>
       </c>
       <c r="C122" s="16">
-        <v>10410.77</v>
+        <v>50403.51</v>
       </c>
       <c r="D122" s="16">
-        <v>31284.53</v>
+        <v>151463.29</v>
       </c>
       <c r="E122" s="16">
-        <v>7821.13</v>
+        <v>37865.82</v>
       </c>
       <c r="F122" s="16">
-        <v>2589.64</v>
+        <v>12537.69</v>
       </c>
       <c r="G122" s="16">
-        <v>23411.19</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:7" x14ac:dyDescent="0.25">
+        <v>113344.71</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A123" s="23" t="s">
         <v>614</v>
       </c>
       <c r="B123" s="15">
-        <v>100807.02</v>
+        <v>1891.44</v>
       </c>
       <c r="C123" s="16">
-        <v>50403.51</v>
+        <v>945.72</v>
       </c>
       <c r="D123" s="16">
-        <v>151463.29</v>
+        <v>2841.9</v>
       </c>
       <c r="E123" s="16">
-        <v>37865.82</v>
+        <v>710.47</v>
       </c>
       <c r="F123" s="16">
-        <v>12537.69</v>
+        <v>235.25</v>
       </c>
       <c r="G123" s="16">
-        <v>113344.71</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:7" x14ac:dyDescent="0.25">
+        <v>2126.69</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A124" s="23" t="s">
         <v>103</v>
       </c>
       <c r="B124" s="15">
-        <v>1891.44</v>
+        <v>0</v>
       </c>
       <c r="C124" s="16">
-        <v>945.72</v>
+        <v>0</v>
       </c>
       <c r="D124" s="16">
-        <v>2841.9</v>
+        <v>0</v>
       </c>
       <c r="E124" s="16">
-        <v>710.47</v>
+        <v>0</v>
       </c>
       <c r="F124" s="16">
-        <v>235.25</v>
+        <v>0</v>
       </c>
       <c r="G124" s="16">
-        <v>2126.69</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A125" s="24" t="s">
         <v>104</v>
       </c>
       <c r="B125" s="17">
         <v>27224.400000000001</v>
       </c>
       <c r="C125" s="18">
         <v>13612.2</v>
       </c>
       <c r="D125" s="18">
         <v>40904.86</v>
       </c>
       <c r="E125" s="18">
         <v>10226.209999999999</v>
       </c>
       <c r="F125" s="18">
         <v>3385.99</v>
       </c>
       <c r="G125" s="18">
         <v>30610.39</v>
       </c>
     </row>
-    <row r="126" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A126" s="25" t="s">
         <v>105</v>
       </c>
       <c r="B126" s="19">
         <v>-294.32</v>
       </c>
       <c r="C126" s="20">
         <v>0</v>
       </c>
       <c r="D126" s="20">
         <v>0</v>
       </c>
       <c r="E126" s="20">
         <v>0</v>
       </c>
       <c r="F126" s="20">
         <v>-48.76</v>
       </c>
       <c r="G126" s="20">
         <v>-343.08</v>
       </c>
     </row>
-    <row r="127" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="127" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A127" s="24" t="s">
         <v>619</v>
       </c>
       <c r="B127" s="17">
         <v>294.32</v>
       </c>
       <c r="C127" s="18">
         <v>147.16</v>
       </c>
       <c r="D127" s="18">
         <v>393.61</v>
       </c>
       <c r="E127" s="18">
         <v>98.4</v>
       </c>
       <c r="F127" s="18">
         <v>48.76</v>
       </c>
       <c r="G127" s="18">
         <v>343.08</v>
       </c>
     </row>
-    <row r="128" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A128" s="25" t="s">
         <v>106</v>
       </c>
       <c r="B128" s="19">
         <v>-210670.12</v>
       </c>
       <c r="C128" s="20">
         <v>0</v>
       </c>
       <c r="D128" s="20">
         <v>0</v>
       </c>
       <c r="E128" s="20">
         <v>0</v>
       </c>
       <c r="F128" s="20">
         <v>4329.8999999999996</v>
       </c>
       <c r="G128" s="20">
         <v>-206340.22</v>
       </c>
     </row>
-    <row r="129" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A129" s="23" t="s">
         <v>107</v>
       </c>
       <c r="B129" s="15">
         <v>26520.720000000001</v>
       </c>
       <c r="C129" s="16">
         <v>13260.36</v>
       </c>
       <c r="D129" s="16">
         <v>55221.77</v>
       </c>
       <c r="E129" s="16">
         <v>13805.44</v>
       </c>
       <c r="F129" s="16">
         <v>-545.08000000000004</v>
       </c>
       <c r="G129" s="16">
         <v>25975.64</v>
       </c>
     </row>
-    <row r="130" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A130" s="23" t="s">
         <v>108</v>
       </c>
       <c r="B130" s="15">
         <v>36480.25</v>
       </c>
       <c r="C130" s="16">
         <v>18240.12</v>
       </c>
       <c r="D130" s="16">
         <v>75959.61</v>
       </c>
       <c r="E130" s="16">
         <v>18989.900000000001</v>
       </c>
       <c r="F130" s="16">
         <v>-749.78</v>
       </c>
       <c r="G130" s="16">
         <v>35730.47</v>
       </c>
     </row>
-    <row r="131" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A131" s="23" t="s">
         <v>109</v>
       </c>
       <c r="B131" s="15">
         <v>280.23</v>
       </c>
       <c r="C131" s="16">
         <v>140.11000000000001</v>
       </c>
       <c r="D131" s="16">
         <v>583.5</v>
       </c>
       <c r="E131" s="16">
         <v>145.87</v>
       </c>
       <c r="F131" s="16">
         <v>-5.76</v>
       </c>
       <c r="G131" s="16">
         <v>274.47000000000003</v>
       </c>
     </row>
-    <row r="132" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A132" s="23" t="s">
         <v>110</v>
       </c>
       <c r="B132" s="15">
         <v>6082.57</v>
       </c>
       <c r="C132" s="16">
         <v>3041.28</v>
       </c>
       <c r="D132" s="16">
         <v>12665.2</v>
       </c>
       <c r="E132" s="16">
         <v>3166.3</v>
       </c>
       <c r="F132" s="16">
         <v>-125.02</v>
       </c>
       <c r="G132" s="16">
         <v>5957.55</v>
       </c>
     </row>
-    <row r="133" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A133" s="23" t="s">
         <v>111</v>
       </c>
       <c r="B133" s="15">
         <v>4478.26</v>
       </c>
       <c r="C133" s="16">
         <v>2239.13</v>
       </c>
       <c r="D133" s="16">
         <v>9324.7000000000007</v>
       </c>
       <c r="E133" s="16">
         <v>2331.17</v>
       </c>
       <c r="F133" s="16">
         <v>-92.04</v>
       </c>
       <c r="G133" s="16">
         <v>4386.22</v>
       </c>
     </row>
-    <row r="134" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A134" s="23" t="s">
         <v>112</v>
       </c>
       <c r="B134" s="15">
         <v>34347.11</v>
       </c>
       <c r="C134" s="16">
         <v>17173.55</v>
       </c>
       <c r="D134" s="16">
         <v>71517.960000000006</v>
       </c>
       <c r="E134" s="16">
         <v>17879.490000000002</v>
       </c>
       <c r="F134" s="16">
         <v>-705.94</v>
       </c>
       <c r="G134" s="16">
         <v>33641.17</v>
       </c>
     </row>
-    <row r="135" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A135" s="23" t="s">
         <v>113</v>
       </c>
       <c r="B135" s="15">
         <v>10328.040000000001</v>
       </c>
       <c r="C135" s="16">
         <v>5164.0200000000004</v>
       </c>
       <c r="D135" s="16">
         <v>21505.18</v>
       </c>
       <c r="E135" s="16">
         <v>5376.29</v>
       </c>
       <c r="F135" s="16">
         <v>-212.27</v>
       </c>
       <c r="G135" s="16">
         <v>10115.77</v>
       </c>
     </row>
-    <row r="136" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A136" s="23" t="s">
         <v>114</v>
       </c>
       <c r="B136" s="15">
         <v>60516.08</v>
       </c>
       <c r="C136" s="16">
         <v>30258.04</v>
       </c>
       <c r="D136" s="16">
         <v>126007.32</v>
       </c>
       <c r="E136" s="16">
         <v>31501.83</v>
       </c>
       <c r="F136" s="16">
         <v>-1243.79</v>
       </c>
       <c r="G136" s="16">
         <v>59272.29</v>
       </c>
     </row>
-    <row r="137" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A137" s="23" t="s">
         <v>115</v>
       </c>
       <c r="B137" s="15">
         <v>13817.34</v>
       </c>
       <c r="C137" s="16">
         <v>6908.67</v>
       </c>
       <c r="D137" s="16">
         <v>28770.62</v>
       </c>
       <c r="E137" s="16">
         <v>7192.65</v>
       </c>
       <c r="F137" s="16">
         <v>-283.98</v>
       </c>
       <c r="G137" s="16">
         <v>13533.36</v>
       </c>
     </row>
-    <row r="138" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A138" s="23" t="s">
         <v>116</v>
       </c>
       <c r="B138" s="15">
         <v>484.08</v>
       </c>
       <c r="C138" s="16">
         <v>242.04</v>
       </c>
       <c r="D138" s="16">
         <v>1007.96</v>
       </c>
       <c r="E138" s="16">
         <v>251.99</v>
       </c>
       <c r="F138" s="16">
         <v>-9.9499999999999993</v>
       </c>
       <c r="G138" s="16">
         <v>474.13</v>
       </c>
     </row>
-    <row r="139" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="139" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A139" s="24" t="s">
         <v>117</v>
       </c>
       <c r="B139" s="17">
         <v>17335.439999999999</v>
       </c>
       <c r="C139" s="18">
         <v>8667.7199999999993</v>
       </c>
       <c r="D139" s="18">
         <v>36096.06</v>
       </c>
       <c r="E139" s="18">
         <v>9024.01</v>
       </c>
       <c r="F139" s="18">
         <v>-356.29</v>
       </c>
       <c r="G139" s="18">
         <v>16979.150000000001</v>
       </c>
     </row>
-    <row r="140" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A140" s="25" t="s">
         <v>118</v>
       </c>
       <c r="B140" s="19">
         <v>-4784.12</v>
       </c>
       <c r="C140" s="20">
         <v>0</v>
       </c>
       <c r="D140" s="20">
         <v>0</v>
       </c>
       <c r="E140" s="20">
         <v>0</v>
       </c>
       <c r="F140" s="20">
         <v>-1481.89</v>
       </c>
       <c r="G140" s="20">
         <v>-6266.01</v>
       </c>
     </row>
-    <row r="141" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A141" s="23" t="s">
         <v>119</v>
       </c>
       <c r="B141" s="15">
         <v>666.37</v>
       </c>
       <c r="C141" s="16">
         <v>333.18</v>
       </c>
       <c r="D141" s="16">
         <v>507.1</v>
       </c>
       <c r="E141" s="16">
         <v>126.77</v>
       </c>
       <c r="F141" s="16">
         <v>206.41</v>
       </c>
       <c r="G141" s="16">
         <v>872.78</v>
       </c>
     </row>
-    <row r="142" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="142" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A142" s="24" t="s">
         <v>120</v>
       </c>
       <c r="B142" s="17">
         <v>4117.75</v>
       </c>
       <c r="C142" s="18">
         <v>2058.87</v>
       </c>
       <c r="D142" s="18">
         <v>3133.57</v>
       </c>
       <c r="E142" s="18">
         <v>783.39</v>
       </c>
       <c r="F142" s="18">
         <v>1275.48</v>
       </c>
       <c r="G142" s="18">
         <v>5393.23</v>
       </c>
     </row>
-    <row r="143" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A143" s="25" t="s">
         <v>121</v>
       </c>
       <c r="B143" s="19">
         <v>-419206.14</v>
       </c>
       <c r="C143" s="20">
         <v>0</v>
       </c>
       <c r="D143" s="20">
         <v>0</v>
       </c>
       <c r="E143" s="20">
         <v>0</v>
       </c>
       <c r="F143" s="20">
         <v>36861.360000000001</v>
       </c>
       <c r="G143" s="20">
         <v>-382344.78</v>
       </c>
     </row>
-    <row r="144" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A144" s="23" t="s">
         <v>122</v>
       </c>
       <c r="B144" s="15">
         <v>2394.21</v>
       </c>
       <c r="C144" s="16">
         <v>1197.0999999999999</v>
       </c>
       <c r="D144" s="16">
         <v>5630.53</v>
       </c>
       <c r="E144" s="16">
         <v>1407.63</v>
       </c>
       <c r="F144" s="16">
         <v>-210.53</v>
       </c>
       <c r="G144" s="16">
         <v>2183.6799999999998</v>
       </c>
     </row>
-    <row r="145" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A145" s="23" t="s">
         <v>123</v>
       </c>
       <c r="B145" s="15">
         <v>3888.69</v>
       </c>
       <c r="C145" s="16">
         <v>1944.34</v>
       </c>
       <c r="D145" s="16">
         <v>9145.1299999999992</v>
       </c>
       <c r="E145" s="16">
         <v>2286.2800000000002</v>
       </c>
       <c r="F145" s="16">
         <v>-341.94</v>
       </c>
       <c r="G145" s="16">
         <v>3546.75</v>
       </c>
     </row>
-    <row r="146" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A146" s="23" t="s">
         <v>124</v>
       </c>
       <c r="B146" s="15">
         <v>9334.86</v>
       </c>
       <c r="C146" s="16">
         <v>4667.43</v>
       </c>
       <c r="D146" s="16">
         <v>21953.03</v>
       </c>
       <c r="E146" s="16">
         <v>5488.25</v>
       </c>
       <c r="F146" s="16">
         <v>-820.82</v>
       </c>
       <c r="G146" s="16">
         <v>8514.0400000000009</v>
       </c>
     </row>
-    <row r="147" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A147" s="23" t="s">
         <v>125</v>
       </c>
       <c r="B147" s="15">
         <v>46869.07</v>
       </c>
       <c r="C147" s="16">
         <v>23434.53</v>
       </c>
       <c r="D147" s="16">
         <v>110223.17</v>
       </c>
       <c r="E147" s="16">
         <v>27555.79</v>
       </c>
       <c r="F147" s="16">
         <v>-4121.26</v>
       </c>
       <c r="G147" s="16">
         <v>42747.81</v>
       </c>
     </row>
-    <row r="148" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A148" s="23" t="s">
         <v>612</v>
       </c>
       <c r="B148" s="15">
         <v>241538.41</v>
       </c>
       <c r="C148" s="16">
         <v>120769.2</v>
       </c>
       <c r="D148" s="16">
         <v>568032</v>
       </c>
       <c r="E148" s="16">
         <v>142008</v>
       </c>
       <c r="F148" s="16">
         <v>-21238.799999999999</v>
       </c>
       <c r="G148" s="16">
         <v>220299.61</v>
       </c>
     </row>
-    <row r="149" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A149" s="23" t="s">
         <v>613</v>
       </c>
       <c r="B149" s="15">
         <v>23463.49</v>
       </c>
       <c r="C149" s="16">
         <v>11731.74</v>
       </c>
       <c r="D149" s="16">
         <v>55179.69</v>
       </c>
       <c r="E149" s="16">
         <v>13794.92</v>
       </c>
       <c r="F149" s="16">
         <v>-2063.1799999999998</v>
       </c>
       <c r="G149" s="16">
         <v>21400.31</v>
       </c>
     </row>
-    <row r="150" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A150" s="23" t="s">
         <v>620</v>
       </c>
       <c r="B150" s="15">
         <v>20863.95</v>
       </c>
       <c r="C150" s="16">
         <v>10431.969999999999</v>
       </c>
       <c r="D150" s="16">
         <v>49066.27</v>
       </c>
       <c r="E150" s="16">
         <v>12266.56</v>
       </c>
       <c r="F150" s="16">
         <v>-1834.59</v>
       </c>
       <c r="G150" s="16">
         <v>19029.36</v>
       </c>
     </row>
-    <row r="151" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="151" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A151" s="24" t="s">
         <v>126</v>
       </c>
       <c r="B151" s="17">
         <v>70853.460000000006</v>
       </c>
       <c r="C151" s="18">
         <v>35426.730000000003</v>
       </c>
       <c r="D151" s="18">
         <v>166627.88</v>
       </c>
       <c r="E151" s="18">
         <v>41656.97</v>
       </c>
       <c r="F151" s="18">
         <v>-6230.24</v>
       </c>
       <c r="G151" s="18">
         <v>64623.22</v>
       </c>
     </row>
-    <row r="152" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A152" s="25" t="s">
         <v>127</v>
       </c>
       <c r="B152" s="19">
         <v>-121017.3</v>
       </c>
       <c r="C152" s="20">
         <v>0</v>
       </c>
       <c r="D152" s="20">
         <v>0</v>
       </c>
       <c r="E152" s="20">
         <v>0</v>
       </c>
       <c r="F152" s="20">
         <v>-11760.39</v>
       </c>
       <c r="G152" s="20">
         <v>-132777.69</v>
       </c>
     </row>
-    <row r="153" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A153" s="22" t="s">
         <v>621</v>
       </c>
       <c r="B153" s="13">
         <v>261.23</v>
       </c>
       <c r="C153" s="14">
         <v>130.61000000000001</v>
       </c>
       <c r="D153" s="14">
         <v>420.92</v>
       </c>
       <c r="E153" s="14">
         <v>105.23</v>
       </c>
       <c r="F153" s="14">
         <v>25.38</v>
       </c>
       <c r="G153" s="14">
         <v>286.61</v>
       </c>
     </row>
-    <row r="154" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A154" s="23" t="s">
         <v>622</v>
       </c>
       <c r="B154" s="15">
         <v>28791.56</v>
       </c>
       <c r="C154" s="16">
         <v>14395.78</v>
       </c>
       <c r="D154" s="16">
         <v>46391.33</v>
       </c>
       <c r="E154" s="16">
         <v>11597.83</v>
       </c>
       <c r="F154" s="16">
         <v>2797.95</v>
       </c>
       <c r="G154" s="16">
         <v>31589.51</v>
       </c>
     </row>
-    <row r="155" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A155" s="23" t="s">
         <v>128</v>
       </c>
       <c r="B155" s="15">
         <v>1625.99</v>
       </c>
       <c r="C155" s="16">
         <v>812.99</v>
       </c>
       <c r="D155" s="16">
         <v>2619.94</v>
       </c>
       <c r="E155" s="16">
         <v>654.98</v>
       </c>
       <c r="F155" s="16">
         <v>158.01</v>
       </c>
       <c r="G155" s="16">
         <v>1784</v>
       </c>
     </row>
-    <row r="156" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A156" s="23" t="s">
         <v>129</v>
       </c>
       <c r="B156" s="15">
         <v>39154.97</v>
       </c>
       <c r="C156" s="16">
         <v>19577.48</v>
       </c>
       <c r="D156" s="16">
         <v>63089.7</v>
       </c>
       <c r="E156" s="16">
         <v>15772.42</v>
       </c>
       <c r="F156" s="16">
         <v>3805.06</v>
       </c>
       <c r="G156" s="16">
         <v>42960.03</v>
       </c>
     </row>
-    <row r="157" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="157" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A157" s="24" t="s">
         <v>130</v>
       </c>
       <c r="B157" s="17">
         <v>51183.55</v>
       </c>
       <c r="C157" s="18">
         <v>25591.77</v>
       </c>
       <c r="D157" s="18">
         <v>82471.14</v>
       </c>
       <c r="E157" s="18">
         <v>20617.78</v>
       </c>
       <c r="F157" s="18">
         <v>4973.99</v>
       </c>
       <c r="G157" s="18">
         <v>56157.54</v>
       </c>
     </row>
-    <row r="158" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A158" s="25" t="s">
         <v>131</v>
       </c>
       <c r="B158" s="19">
         <v>-24221.8</v>
       </c>
       <c r="C158" s="20">
         <v>0</v>
       </c>
       <c r="D158" s="20">
         <v>0</v>
       </c>
       <c r="E158" s="20">
         <v>0</v>
       </c>
       <c r="F158" s="20">
         <v>-127.33</v>
       </c>
       <c r="G158" s="20">
         <v>-24349.13</v>
       </c>
     </row>
-    <row r="159" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A159" s="23" t="s">
         <v>132</v>
       </c>
       <c r="B159" s="15">
         <v>11815.51</v>
       </c>
       <c r="C159" s="16">
         <v>5907.75</v>
       </c>
       <c r="D159" s="16">
         <v>23382.58</v>
       </c>
       <c r="E159" s="16">
         <v>5845.64</v>
       </c>
       <c r="F159" s="16">
         <v>62.11</v>
       </c>
       <c r="G159" s="16">
         <v>11877.62</v>
       </c>
     </row>
-    <row r="160" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="160" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A160" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B160" s="17">
         <v>12406.29</v>
       </c>
       <c r="C160" s="18">
         <v>6203.14</v>
       </c>
       <c r="D160" s="18">
         <v>24551.71</v>
       </c>
       <c r="E160" s="18">
         <v>6137.92</v>
       </c>
       <c r="F160" s="18">
         <v>65.22</v>
       </c>
       <c r="G160" s="18">
         <v>12471.51</v>
       </c>
     </row>
-    <row r="161" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A161" s="25" t="s">
         <v>134</v>
       </c>
       <c r="B161" s="19">
         <v>-19507.439999999999</v>
       </c>
       <c r="C161" s="20">
         <v>0</v>
       </c>
       <c r="D161" s="20">
         <v>0</v>
       </c>
       <c r="E161" s="20">
         <v>0</v>
       </c>
       <c r="F161" s="20">
         <v>-2817.85</v>
       </c>
       <c r="G161" s="20">
         <v>-22325.29</v>
       </c>
     </row>
-    <row r="162" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="162" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A162" s="24" t="s">
         <v>135</v>
       </c>
       <c r="B162" s="17">
         <v>19507.439999999999</v>
       </c>
       <c r="C162" s="18">
         <v>9753.7199999999993</v>
       </c>
       <c r="D162" s="18">
         <v>27743.5</v>
       </c>
       <c r="E162" s="18">
         <v>6935.87</v>
       </c>
       <c r="F162" s="18">
         <v>2817.85</v>
       </c>
       <c r="G162" s="18">
         <v>22325.29</v>
       </c>
     </row>
-    <row r="163" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A163" s="25" t="s">
         <v>136</v>
       </c>
       <c r="B163" s="19">
         <v>-1075.3599999999999</v>
       </c>
       <c r="C163" s="20">
         <v>0</v>
       </c>
       <c r="D163" s="20">
         <v>0</v>
       </c>
       <c r="E163" s="20">
         <v>0</v>
       </c>
       <c r="F163" s="20">
         <v>-140.38999999999999</v>
       </c>
       <c r="G163" s="20">
         <v>-1215.75</v>
       </c>
     </row>
-    <row r="164" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="164" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A164" s="24" t="s">
         <v>137</v>
       </c>
       <c r="B164" s="17">
         <v>1075.3599999999999</v>
       </c>
       <c r="C164" s="18">
         <v>537.67999999999995</v>
       </c>
       <c r="D164" s="18">
         <v>1589.17</v>
       </c>
       <c r="E164" s="18">
         <v>397.29</v>
       </c>
       <c r="F164" s="18">
         <v>140.38999999999999</v>
       </c>
       <c r="G164" s="18">
         <v>1215.75</v>
       </c>
     </row>
-    <row r="165" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A165" s="25" t="s">
         <v>138</v>
       </c>
       <c r="B165" s="19">
         <v>-184348.86</v>
       </c>
       <c r="C165" s="20">
         <v>0</v>
       </c>
       <c r="D165" s="20">
         <v>0</v>
       </c>
       <c r="E165" s="20">
         <v>0</v>
       </c>
       <c r="F165" s="20">
         <v>-1758.47</v>
       </c>
       <c r="G165" s="20">
         <v>-186107.33</v>
       </c>
     </row>
-    <row r="166" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A166" s="23" t="s">
         <v>139</v>
       </c>
       <c r="B166" s="15">
         <v>270.87</v>
       </c>
       <c r="C166" s="16">
         <v>135.43</v>
       </c>
       <c r="D166" s="16">
         <v>531.4</v>
       </c>
       <c r="E166" s="16">
         <v>132.85</v>
       </c>
       <c r="F166" s="16">
         <v>2.58</v>
       </c>
       <c r="G166" s="16">
         <v>273.45</v>
       </c>
     </row>
-    <row r="167" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A167" s="23" t="s">
         <v>140</v>
       </c>
       <c r="B167" s="15">
         <v>9790.8799999999992</v>
       </c>
       <c r="C167" s="16">
         <v>4895.4399999999996</v>
       </c>
       <c r="D167" s="16">
         <v>19208.189999999999</v>
       </c>
       <c r="E167" s="16">
         <v>4802.04</v>
       </c>
       <c r="F167" s="16">
         <v>93.4</v>
       </c>
       <c r="G167" s="16">
         <v>9884.2800000000007</v>
       </c>
     </row>
-    <row r="168" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A168" s="23" t="s">
         <v>141</v>
       </c>
       <c r="B168" s="15">
         <v>115.86</v>
       </c>
       <c r="C168" s="16">
         <v>57.93</v>
       </c>
       <c r="D168" s="16">
         <v>227.3</v>
       </c>
       <c r="E168" s="16">
         <v>56.82</v>
       </c>
       <c r="F168" s="16">
         <v>1.1100000000000001</v>
       </c>
       <c r="G168" s="16">
         <v>116.97</v>
       </c>
     </row>
-    <row r="169" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A169" s="23" t="s">
         <v>142</v>
       </c>
       <c r="B169" s="15">
         <v>184.13</v>
       </c>
       <c r="C169" s="16">
         <v>92.06</v>
       </c>
       <c r="D169" s="16">
         <v>361.24</v>
       </c>
       <c r="E169" s="16">
         <v>90.31</v>
       </c>
       <c r="F169" s="16">
         <v>1.75</v>
       </c>
       <c r="G169" s="16">
         <v>185.88</v>
       </c>
     </row>
-    <row r="170" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A170" s="23" t="s">
         <v>143</v>
       </c>
       <c r="B170" s="15">
         <v>197.47</v>
       </c>
       <c r="C170" s="16">
         <v>98.73</v>
       </c>
       <c r="D170" s="16">
         <v>387.4</v>
       </c>
       <c r="E170" s="16">
         <v>96.85</v>
       </c>
       <c r="F170" s="16">
         <v>1.88</v>
       </c>
       <c r="G170" s="16">
         <v>199.35</v>
       </c>
     </row>
-    <row r="171" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A171" s="23" t="s">
         <v>144</v>
       </c>
       <c r="B171" s="15">
         <v>1642.34</v>
       </c>
       <c r="C171" s="16">
         <v>821.17</v>
       </c>
       <c r="D171" s="16">
         <v>3222.01</v>
       </c>
       <c r="E171" s="16">
         <v>805.5</v>
       </c>
       <c r="F171" s="16">
         <v>15.67</v>
       </c>
       <c r="G171" s="16">
         <v>1658.01</v>
       </c>
     </row>
-    <row r="172" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A172" s="23" t="s">
         <v>623</v>
       </c>
       <c r="B172" s="15">
         <v>61488.45</v>
       </c>
       <c r="C172" s="16">
         <v>30744.22</v>
       </c>
       <c r="D172" s="16">
         <v>120630.81</v>
       </c>
       <c r="E172" s="16">
         <v>30157.7</v>
       </c>
       <c r="F172" s="16">
         <v>586.52</v>
       </c>
       <c r="G172" s="16">
         <v>62074.97</v>
       </c>
     </row>
-    <row r="173" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A173" s="23" t="s">
         <v>145</v>
       </c>
       <c r="B173" s="15">
         <v>835.1</v>
       </c>
       <c r="C173" s="16">
         <v>417.55</v>
       </c>
       <c r="D173" s="16">
         <v>1638.33</v>
       </c>
       <c r="E173" s="16">
         <v>409.58</v>
       </c>
       <c r="F173" s="16">
         <v>7.97</v>
       </c>
       <c r="G173" s="16">
         <v>843.07</v>
       </c>
     </row>
-    <row r="174" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A174" s="23" t="s">
         <v>146</v>
       </c>
       <c r="B174" s="15">
         <v>343.72</v>
       </c>
       <c r="C174" s="16">
         <v>171.86</v>
       </c>
       <c r="D174" s="16">
         <v>674.32</v>
       </c>
       <c r="E174" s="16">
         <v>168.58</v>
       </c>
       <c r="F174" s="16">
         <v>3.28</v>
       </c>
       <c r="G174" s="16">
         <v>347</v>
       </c>
     </row>
-    <row r="175" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A175" s="23" t="s">
         <v>147</v>
       </c>
       <c r="B175" s="15">
         <v>631.87</v>
       </c>
       <c r="C175" s="16">
         <v>315.93</v>
       </c>
       <c r="D175" s="16">
         <v>1239.6300000000001</v>
       </c>
       <c r="E175" s="16">
         <v>309.89999999999998</v>
       </c>
       <c r="F175" s="16">
         <v>6.03</v>
       </c>
       <c r="G175" s="16">
         <v>637.9</v>
       </c>
     </row>
-    <row r="176" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A176" s="23" t="s">
         <v>148</v>
       </c>
       <c r="B176" s="15">
         <v>0</v>
       </c>
       <c r="C176" s="16">
         <v>0</v>
       </c>
       <c r="D176" s="16">
         <v>0</v>
       </c>
       <c r="E176" s="16">
         <v>0</v>
       </c>
       <c r="F176" s="16">
         <v>0</v>
       </c>
       <c r="G176" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="177" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A177" s="23" t="s">
         <v>149</v>
       </c>
       <c r="B177" s="15">
         <v>293.44</v>
       </c>
       <c r="C177" s="16">
         <v>146.72</v>
       </c>
       <c r="D177" s="16">
         <v>575.69000000000005</v>
       </c>
       <c r="E177" s="16">
         <v>143.91999999999999</v>
       </c>
       <c r="F177" s="16">
         <v>2.8</v>
       </c>
       <c r="G177" s="16">
         <v>296.24</v>
       </c>
     </row>
-    <row r="178" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A178" s="23" t="s">
         <v>150</v>
       </c>
       <c r="B178" s="15">
         <v>207.02</v>
       </c>
       <c r="C178" s="16">
         <v>103.51</v>
       </c>
       <c r="D178" s="16">
         <v>406.14</v>
       </c>
       <c r="E178" s="16">
         <v>101.53</v>
       </c>
       <c r="F178" s="16">
         <v>1.98</v>
       </c>
       <c r="G178" s="16">
         <v>209</v>
       </c>
     </row>
-    <row r="179" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A179" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B179" s="15">
         <v>108047.17</v>
       </c>
       <c r="C179" s="16">
         <v>54023.58</v>
       </c>
       <c r="D179" s="16">
         <v>211971.82</v>
       </c>
       <c r="E179" s="16">
         <v>52992.95</v>
       </c>
       <c r="F179" s="16">
         <v>1030.6300000000001</v>
       </c>
       <c r="G179" s="16">
         <v>109077.8</v>
       </c>
     </row>
-    <row r="180" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="180" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A180" s="24" t="s">
         <v>152</v>
       </c>
       <c r="B180" s="17">
         <v>300.54000000000002</v>
       </c>
       <c r="C180" s="18">
         <v>150.27000000000001</v>
       </c>
       <c r="D180" s="18">
         <v>589.62</v>
       </c>
       <c r="E180" s="18">
         <v>147.4</v>
       </c>
       <c r="F180" s="18">
         <v>2.87</v>
       </c>
       <c r="G180" s="18">
         <v>303.41000000000003</v>
       </c>
     </row>
-    <row r="181" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A181" s="25" t="s">
         <v>153</v>
       </c>
       <c r="B181" s="19">
         <v>-69761.98</v>
       </c>
       <c r="C181" s="20">
         <v>0</v>
       </c>
       <c r="D181" s="20">
         <v>0</v>
       </c>
       <c r="E181" s="20">
         <v>0</v>
       </c>
       <c r="F181" s="20">
         <v>-4926.6499999999996</v>
       </c>
       <c r="G181" s="20">
         <v>-74688.63</v>
       </c>
     </row>
-    <row r="182" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A182" s="23" t="s">
         <v>154</v>
       </c>
       <c r="B182" s="15">
         <v>791.17</v>
       </c>
       <c r="C182" s="16">
         <v>395.58</v>
       </c>
       <c r="D182" s="16">
         <v>1358.85</v>
       </c>
       <c r="E182" s="16">
         <v>339.71</v>
       </c>
       <c r="F182" s="16">
         <v>55.87</v>
       </c>
       <c r="G182" s="16">
         <v>847.04</v>
       </c>
     </row>
-    <row r="183" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A183" s="23" t="s">
         <v>155</v>
       </c>
       <c r="B183" s="15">
         <v>2521.88</v>
       </c>
       <c r="C183" s="16">
         <v>1260.94</v>
       </c>
       <c r="D183" s="16">
         <v>4331.37</v>
       </c>
       <c r="E183" s="16">
         <v>1082.8399999999999</v>
       </c>
       <c r="F183" s="16">
         <v>178.1</v>
       </c>
       <c r="G183" s="16">
         <v>2699.98</v>
       </c>
     </row>
-    <row r="184" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A184" s="23" t="s">
         <v>156</v>
       </c>
       <c r="B184" s="15">
         <v>4559.1499999999996</v>
       </c>
       <c r="C184" s="16">
         <v>2279.5700000000002</v>
       </c>
       <c r="D184" s="16">
         <v>7830.42</v>
       </c>
       <c r="E184" s="16">
         <v>1957.6</v>
       </c>
       <c r="F184" s="16">
         <v>321.97000000000003</v>
       </c>
       <c r="G184" s="16">
         <v>4881.12</v>
       </c>
     </row>
-    <row r="185" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A185" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B185" s="15">
         <v>662.61</v>
       </c>
       <c r="C185" s="16">
         <v>331.3</v>
       </c>
       <c r="D185" s="16">
         <v>1138.04</v>
       </c>
       <c r="E185" s="16">
         <v>284.51</v>
       </c>
       <c r="F185" s="16">
         <v>46.79</v>
       </c>
       <c r="G185" s="16">
         <v>709.4</v>
       </c>
     </row>
-    <row r="186" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A186" s="23" t="s">
         <v>158</v>
       </c>
       <c r="B186" s="15">
         <v>7590.34</v>
       </c>
       <c r="C186" s="16">
         <v>3795.17</v>
       </c>
       <c r="D186" s="16">
         <v>13036.54</v>
       </c>
       <c r="E186" s="16">
         <v>3259.13</v>
       </c>
       <c r="F186" s="16">
         <v>536.04</v>
       </c>
       <c r="G186" s="16">
         <v>8126.38</v>
       </c>
     </row>
-    <row r="187" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A187" s="23" t="s">
         <v>159</v>
       </c>
       <c r="B187" s="15">
         <v>3441.61</v>
       </c>
       <c r="C187" s="16">
         <v>1720.8</v>
       </c>
       <c r="D187" s="16">
         <v>5911.03</v>
       </c>
       <c r="E187" s="16">
         <v>1477.75</v>
       </c>
       <c r="F187" s="16">
         <v>243.05</v>
       </c>
       <c r="G187" s="16">
         <v>3684.66</v>
       </c>
     </row>
-    <row r="188" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A188" s="23" t="s">
         <v>160</v>
       </c>
       <c r="B188" s="15">
         <v>6230.51</v>
       </c>
       <c r="C188" s="16">
         <v>3115.25</v>
       </c>
       <c r="D188" s="16">
         <v>10701.01</v>
       </c>
       <c r="E188" s="16">
         <v>2675.25</v>
       </c>
       <c r="F188" s="16">
         <v>440</v>
       </c>
       <c r="G188" s="16">
         <v>6670.51</v>
       </c>
     </row>
-    <row r="189" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A189" s="23" t="s">
         <v>161</v>
       </c>
       <c r="B189" s="15">
         <v>2126.29</v>
       </c>
       <c r="C189" s="16">
         <v>1063.1400000000001</v>
       </c>
       <c r="D189" s="16">
         <v>3651.94</v>
       </c>
       <c r="E189" s="16">
         <v>912.98</v>
       </c>
       <c r="F189" s="16">
         <v>150.16</v>
       </c>
       <c r="G189" s="16">
         <v>2276.4499999999998</v>
       </c>
     </row>
-    <row r="190" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A190" s="23" t="s">
         <v>162</v>
       </c>
       <c r="B190" s="15">
         <v>18652</v>
       </c>
       <c r="C190" s="16">
         <v>9326</v>
       </c>
       <c r="D190" s="16">
         <v>32035.119999999999</v>
       </c>
       <c r="E190" s="16">
         <v>8008.78</v>
       </c>
       <c r="F190" s="16">
         <v>1317.22</v>
       </c>
       <c r="G190" s="16">
         <v>19969.22</v>
       </c>
     </row>
-    <row r="191" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="191" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A191" s="24" t="s">
         <v>163</v>
       </c>
       <c r="B191" s="17">
         <v>23186.42</v>
       </c>
       <c r="C191" s="18">
         <v>11593.21</v>
       </c>
       <c r="D191" s="18">
         <v>39823.06</v>
       </c>
       <c r="E191" s="18">
         <v>9955.76</v>
       </c>
       <c r="F191" s="18">
         <v>1637.45</v>
       </c>
       <c r="G191" s="18">
         <v>24823.87</v>
       </c>
     </row>
-    <row r="192" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A192" s="25" t="s">
         <v>164</v>
       </c>
       <c r="B192" s="19">
         <v>-282301.90999999997</v>
       </c>
       <c r="C192" s="20">
         <v>0</v>
       </c>
       <c r="D192" s="20">
         <v>0</v>
       </c>
       <c r="E192" s="20">
         <v>0</v>
       </c>
       <c r="F192" s="20">
         <v>-19535.18</v>
       </c>
       <c r="G192" s="20">
         <v>-301837.09000000003</v>
       </c>
     </row>
-    <row r="193" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A193" s="23" t="s">
         <v>165</v>
       </c>
       <c r="B193" s="15">
         <v>3564.88</v>
       </c>
       <c r="C193" s="16">
         <v>1782.44</v>
       </c>
       <c r="D193" s="16">
         <v>6143</v>
       </c>
       <c r="E193" s="16">
         <v>1535.75</v>
       </c>
       <c r="F193" s="16">
         <v>246.69</v>
       </c>
       <c r="G193" s="16">
         <v>3811.57</v>
       </c>
     </row>
-    <row r="194" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A194" s="23" t="s">
         <v>166</v>
       </c>
       <c r="B194" s="15">
         <v>912.23</v>
       </c>
       <c r="C194" s="16">
         <v>456.11</v>
       </c>
       <c r="D194" s="16">
         <v>1571.96</v>
       </c>
       <c r="E194" s="16">
         <v>392.99</v>
       </c>
       <c r="F194" s="16">
         <v>63.12</v>
       </c>
       <c r="G194" s="16">
         <v>975.35</v>
       </c>
     </row>
-    <row r="195" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A195" s="23" t="s">
         <v>167</v>
       </c>
       <c r="B195" s="15">
         <v>717.31</v>
       </c>
       <c r="C195" s="16">
         <v>358.65</v>
       </c>
       <c r="D195" s="16">
         <v>1236.07</v>
       </c>
       <c r="E195" s="16">
         <v>309.01</v>
       </c>
       <c r="F195" s="16">
         <v>49.64</v>
       </c>
       <c r="G195" s="16">
         <v>766.95</v>
       </c>
     </row>
-    <row r="196" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A196" s="23" t="s">
         <v>168</v>
       </c>
       <c r="B196" s="15">
         <v>72271.960000000006</v>
       </c>
       <c r="C196" s="16">
         <v>36135.980000000003</v>
       </c>
       <c r="D196" s="16">
         <v>124539.15</v>
       </c>
       <c r="E196" s="16">
         <v>31134.78</v>
       </c>
       <c r="F196" s="16">
         <v>5001.2</v>
       </c>
       <c r="G196" s="16">
         <v>77273.16</v>
       </c>
     </row>
-    <row r="197" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A197" s="23" t="s">
         <v>169</v>
       </c>
       <c r="B197" s="15">
         <v>178361.68</v>
       </c>
       <c r="C197" s="16">
         <v>89180.84</v>
       </c>
       <c r="D197" s="16">
         <v>307353.12</v>
       </c>
       <c r="E197" s="16">
         <v>76838.28</v>
       </c>
       <c r="F197" s="16">
         <v>12342.56</v>
       </c>
       <c r="G197" s="16">
         <v>190704.24</v>
       </c>
     </row>
-    <row r="198" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A198" s="23" t="s">
         <v>170</v>
       </c>
       <c r="B198" s="15">
         <v>9639.07</v>
       </c>
       <c r="C198" s="16">
         <v>4819.53</v>
       </c>
       <c r="D198" s="16">
         <v>16610.060000000001</v>
       </c>
       <c r="E198" s="16">
         <v>4152.51</v>
       </c>
       <c r="F198" s="16">
         <v>667.02</v>
       </c>
       <c r="G198" s="16">
         <v>10306.09</v>
       </c>
     </row>
-    <row r="199" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A199" s="23" t="s">
         <v>171</v>
       </c>
       <c r="B199" s="15">
         <v>13906.37</v>
       </c>
       <c r="C199" s="16">
         <v>6953.18</v>
       </c>
       <c r="D199" s="16">
         <v>23963.48</v>
       </c>
       <c r="E199" s="16">
         <v>5990.87</v>
       </c>
       <c r="F199" s="16">
         <v>962.31</v>
       </c>
       <c r="G199" s="16">
         <v>14868.68</v>
       </c>
     </row>
-    <row r="200" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="200" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A200" s="24" t="s">
         <v>172</v>
       </c>
       <c r="B200" s="17">
         <v>2928.41</v>
       </c>
       <c r="C200" s="18">
         <v>1464.2</v>
       </c>
       <c r="D200" s="18">
         <v>5046.24</v>
       </c>
       <c r="E200" s="18">
         <v>1261.56</v>
       </c>
       <c r="F200" s="18">
         <v>202.64</v>
       </c>
       <c r="G200" s="18">
         <v>3131.05</v>
       </c>
     </row>
-    <row r="201" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A201" s="25" t="s">
         <v>662</v>
       </c>
       <c r="B201" s="19">
         <v>-809522.63</v>
       </c>
       <c r="C201" s="20">
         <v>0</v>
       </c>
       <c r="D201" s="20">
         <v>0</v>
       </c>
       <c r="E201" s="20">
         <v>0</v>
       </c>
       <c r="F201" s="20">
         <v>-16941.63</v>
       </c>
       <c r="G201" s="20">
         <v>-826464.26</v>
       </c>
     </row>
-    <row r="202" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A202" s="23" t="s">
         <v>173</v>
       </c>
       <c r="B202" s="15">
         <v>7645.56</v>
       </c>
       <c r="C202" s="16">
         <v>3822.78</v>
       </c>
       <c r="D202" s="16">
         <v>14651.1</v>
       </c>
       <c r="E202" s="16">
         <v>3662.77</v>
       </c>
       <c r="F202" s="16">
         <v>160.01</v>
       </c>
       <c r="G202" s="16">
         <v>7805.57</v>
       </c>
     </row>
-    <row r="203" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A203" s="23" t="s">
         <v>624</v>
       </c>
       <c r="B203" s="15">
         <v>384.81</v>
       </c>
       <c r="C203" s="16">
         <v>192.4</v>
       </c>
       <c r="D203" s="16">
         <v>737.41</v>
       </c>
       <c r="E203" s="16">
         <v>184.35</v>
       </c>
       <c r="F203" s="16">
         <v>8.0500000000000007</v>
       </c>
       <c r="G203" s="16">
         <v>392.86</v>
       </c>
     </row>
-    <row r="204" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A204" s="23" t="s">
         <v>174</v>
       </c>
       <c r="B204" s="15">
         <v>712059.63</v>
       </c>
       <c r="C204" s="16">
         <v>356029.81</v>
       </c>
       <c r="D204" s="16">
         <v>1364511.55</v>
       </c>
       <c r="E204" s="16">
         <v>341127.88</v>
       </c>
       <c r="F204" s="16">
         <v>14901.93</v>
       </c>
       <c r="G204" s="16">
         <v>726961.56</v>
       </c>
     </row>
-    <row r="205" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A205" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B205" s="15">
         <v>204.34</v>
       </c>
       <c r="C205" s="16">
         <v>102.17</v>
       </c>
       <c r="D205" s="16">
         <v>391.57</v>
       </c>
       <c r="E205" s="16">
         <v>97.89</v>
       </c>
       <c r="F205" s="16">
         <v>4.28</v>
       </c>
       <c r="G205" s="16">
         <v>208.62</v>
       </c>
     </row>
-    <row r="206" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A206" s="23" t="s">
         <v>176</v>
       </c>
       <c r="B206" s="15">
         <v>56342.7</v>
       </c>
       <c r="C206" s="16">
         <v>28171.35</v>
       </c>
       <c r="D206" s="16">
         <v>107968.85</v>
       </c>
       <c r="E206" s="16">
         <v>26992.21</v>
       </c>
       <c r="F206" s="16">
         <v>1179.1400000000001</v>
       </c>
       <c r="G206" s="16">
         <v>57521.84</v>
       </c>
     </row>
-    <row r="207" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A207" s="23" t="s">
         <v>177</v>
       </c>
       <c r="B207" s="15">
         <v>321.58999999999997</v>
       </c>
       <c r="C207" s="16">
         <v>160.79</v>
       </c>
       <c r="D207" s="16">
         <v>616.26</v>
       </c>
       <c r="E207" s="16">
         <v>154.06</v>
       </c>
       <c r="F207" s="16">
         <v>6.73</v>
       </c>
       <c r="G207" s="16">
         <v>328.32</v>
       </c>
     </row>
-    <row r="208" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A208" s="23" t="s">
         <v>178</v>
       </c>
       <c r="B208" s="15">
         <v>28303.03</v>
       </c>
       <c r="C208" s="16">
         <v>14151.51</v>
       </c>
       <c r="D208" s="16">
         <v>54236.76</v>
       </c>
       <c r="E208" s="16">
         <v>13559.19</v>
       </c>
       <c r="F208" s="16">
         <v>592.32000000000005</v>
       </c>
       <c r="G208" s="16">
         <v>28895.35</v>
       </c>
     </row>
-    <row r="209" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A209" s="23" t="s">
         <v>179</v>
       </c>
       <c r="B209" s="15">
         <v>3008.18</v>
       </c>
       <c r="C209" s="16">
         <v>1504.09</v>
       </c>
       <c r="D209" s="16">
         <v>5764.53</v>
       </c>
       <c r="E209" s="16">
         <v>1441.13</v>
       </c>
       <c r="F209" s="16">
         <v>62.96</v>
       </c>
       <c r="G209" s="16">
         <v>3071.14</v>
       </c>
     </row>
-    <row r="210" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="210" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A210" s="24" t="s">
         <v>180</v>
       </c>
       <c r="B210" s="17">
         <v>1252.79</v>
       </c>
       <c r="C210" s="18">
         <v>626.39</v>
       </c>
       <c r="D210" s="18">
         <v>2400.7199999999998</v>
       </c>
       <c r="E210" s="18">
         <v>600.17999999999995</v>
       </c>
       <c r="F210" s="18">
         <v>26.21</v>
       </c>
       <c r="G210" s="18">
         <v>1279</v>
       </c>
     </row>
-    <row r="211" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="211" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A211" s="26" t="s">
         <v>181</v>
       </c>
       <c r="B211" s="17">
         <v>0</v>
       </c>
       <c r="C211" s="18">
         <v>0</v>
       </c>
       <c r="D211" s="18">
         <v>0</v>
       </c>
       <c r="E211" s="18">
         <v>0</v>
       </c>
       <c r="F211" s="18">
         <v>0</v>
       </c>
       <c r="G211" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="212" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A212" s="25" t="s">
         <v>182</v>
       </c>
       <c r="B212" s="19">
         <v>-150749.43</v>
       </c>
       <c r="C212" s="20">
         <v>0</v>
       </c>
       <c r="D212" s="20">
         <v>0</v>
       </c>
       <c r="E212" s="20">
         <v>0</v>
       </c>
       <c r="F212" s="20">
         <v>13295.35</v>
       </c>
       <c r="G212" s="20">
         <v>-137454.07999999999</v>
       </c>
     </row>
-    <row r="213" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A213" s="23" t="s">
         <v>183</v>
       </c>
       <c r="B213" s="15">
         <v>20944.82</v>
       </c>
       <c r="C213" s="16">
         <v>10472.41</v>
       </c>
       <c r="D213" s="16">
         <v>49278.57</v>
       </c>
       <c r="E213" s="16">
         <v>12319.64</v>
       </c>
       <c r="F213" s="16">
         <v>-1847.23</v>
       </c>
       <c r="G213" s="16">
         <v>19097.59</v>
       </c>
     </row>
-    <row r="214" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A214" s="23" t="s">
         <v>184</v>
       </c>
       <c r="B214" s="15">
         <v>42672.160000000003</v>
       </c>
       <c r="C214" s="16">
         <v>21336.080000000002</v>
       </c>
       <c r="D214" s="16">
         <v>100398.24</v>
       </c>
       <c r="E214" s="16">
         <v>25099.56</v>
       </c>
       <c r="F214" s="16">
         <v>-3763.48</v>
       </c>
       <c r="G214" s="16">
         <v>38908.68</v>
       </c>
     </row>
-    <row r="215" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A215" s="23" t="s">
         <v>185</v>
       </c>
       <c r="B215" s="15">
         <v>18856.34</v>
       </c>
       <c r="C215" s="16">
         <v>9428.17</v>
       </c>
       <c r="D215" s="16">
         <v>44364.83</v>
       </c>
       <c r="E215" s="16">
         <v>11091.2</v>
       </c>
       <c r="F215" s="16">
         <v>-1663.03</v>
       </c>
       <c r="G215" s="16">
         <v>17193.310000000001</v>
       </c>
     </row>
-    <row r="216" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A216" s="23" t="s">
         <v>186</v>
       </c>
       <c r="B216" s="15">
         <v>8833.2199999999993</v>
       </c>
       <c r="C216" s="16">
         <v>4416.6099999999997</v>
       </c>
       <c r="D216" s="16">
         <v>20782.63</v>
       </c>
       <c r="E216" s="16">
         <v>5195.6499999999996</v>
       </c>
       <c r="F216" s="16">
         <v>-779.04</v>
       </c>
       <c r="G216" s="16">
         <v>8054.18</v>
       </c>
     </row>
-    <row r="217" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A217" s="23" t="s">
         <v>187</v>
       </c>
       <c r="B217" s="15">
         <v>43434.98</v>
       </c>
       <c r="C217" s="16">
         <v>21717.49</v>
       </c>
       <c r="D217" s="16">
         <v>102192.99</v>
       </c>
       <c r="E217" s="16">
         <v>25548.240000000002</v>
       </c>
       <c r="F217" s="16">
         <v>-3830.75</v>
       </c>
       <c r="G217" s="16">
         <v>39604.230000000003</v>
       </c>
     </row>
-    <row r="218" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="218" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A218" s="24" t="s">
         <v>188</v>
       </c>
       <c r="B218" s="17">
         <v>16007.91</v>
       </c>
       <c r="C218" s="18">
         <v>8003.95</v>
       </c>
       <c r="D218" s="18">
         <v>37663.11</v>
       </c>
       <c r="E218" s="18">
         <v>9415.77</v>
       </c>
       <c r="F218" s="18">
         <v>-1411.82</v>
       </c>
       <c r="G218" s="18">
         <v>14596.09</v>
       </c>
     </row>
-    <row r="219" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A219" s="25" t="s">
         <v>189</v>
       </c>
       <c r="B219" s="19">
         <v>-365194.41</v>
       </c>
       <c r="C219" s="20">
         <v>0</v>
       </c>
       <c r="D219" s="20">
         <v>0</v>
       </c>
       <c r="E219" s="20">
         <v>0</v>
       </c>
       <c r="F219" s="20">
         <v>-57943.54</v>
       </c>
       <c r="G219" s="20">
         <v>-423137.95</v>
       </c>
     </row>
-    <row r="220" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A220" s="23" t="s">
         <v>190</v>
       </c>
       <c r="B220" s="15">
         <v>9044.44</v>
       </c>
       <c r="C220" s="16">
         <v>4522.22</v>
       </c>
       <c r="D220" s="16">
         <v>12348.74</v>
       </c>
       <c r="E220" s="16">
         <v>3087.18</v>
       </c>
       <c r="F220" s="16">
         <v>1435.04</v>
       </c>
       <c r="G220" s="16">
         <v>10479.48</v>
       </c>
     </row>
-    <row r="221" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A221" s="23" t="s">
         <v>625</v>
       </c>
       <c r="B221" s="15">
         <v>41417.58</v>
       </c>
       <c r="C221" s="16">
         <v>20708.79</v>
       </c>
       <c r="D221" s="16">
         <v>56549.09</v>
       </c>
       <c r="E221" s="16">
         <v>14137.27</v>
       </c>
       <c r="F221" s="16">
         <v>6571.52</v>
       </c>
       <c r="G221" s="16">
         <v>47989.1</v>
       </c>
     </row>
-    <row r="222" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A222" s="23" t="s">
         <v>191</v>
       </c>
       <c r="B222" s="15">
         <v>114004.07</v>
       </c>
       <c r="C222" s="16">
         <v>57002.03</v>
       </c>
       <c r="D222" s="16">
         <v>155654.35999999999</v>
       </c>
       <c r="E222" s="16">
         <v>38913.589999999997</v>
       </c>
       <c r="F222" s="16">
         <v>18088.439999999999</v>
       </c>
       <c r="G222" s="16">
         <v>132092.51</v>
       </c>
     </row>
-    <row r="223" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A223" s="23" t="s">
         <v>192</v>
       </c>
       <c r="B223" s="15">
         <v>27988.799999999999</v>
       </c>
       <c r="C223" s="16">
         <v>13994.4</v>
       </c>
       <c r="D223" s="16">
         <v>38214.230000000003</v>
       </c>
       <c r="E223" s="16">
         <v>9553.5499999999993</v>
       </c>
       <c r="F223" s="16">
         <v>4440.8500000000004</v>
       </c>
       <c r="G223" s="16">
         <v>32429.65</v>
       </c>
     </row>
-    <row r="224" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A224" s="23" t="s">
         <v>626</v>
       </c>
       <c r="B224" s="15">
         <v>154628.04999999999</v>
       </c>
       <c r="C224" s="16">
         <v>77314.02</v>
       </c>
       <c r="D224" s="16">
         <v>211119.92</v>
       </c>
       <c r="E224" s="16">
         <v>52779.98</v>
       </c>
       <c r="F224" s="16">
         <v>24534.04</v>
       </c>
       <c r="G224" s="16">
         <v>179162.09</v>
       </c>
     </row>
-    <row r="225" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="225" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A225" s="24" t="s">
         <v>193</v>
       </c>
       <c r="B225" s="17">
         <v>18111.47</v>
       </c>
       <c r="C225" s="18">
         <v>9055.73</v>
       </c>
       <c r="D225" s="18">
         <v>24728.32</v>
       </c>
       <c r="E225" s="18">
         <v>6182.08</v>
       </c>
       <c r="F225" s="18">
         <v>2873.65</v>
       </c>
       <c r="G225" s="18">
         <v>20985.119999999999</v>
       </c>
     </row>
-    <row r="226" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A226" s="25" t="s">
         <v>194</v>
       </c>
       <c r="B226" s="19">
         <v>-31431.97</v>
       </c>
       <c r="C226" s="20">
         <v>0</v>
       </c>
       <c r="D226" s="20">
         <v>0</v>
       </c>
       <c r="E226" s="20">
         <v>0</v>
       </c>
       <c r="F226" s="20">
         <v>-3262.58</v>
       </c>
       <c r="G226" s="20">
         <v>-34694.550000000003</v>
       </c>
     </row>
-    <row r="227" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A227" s="23" t="s">
         <v>195</v>
       </c>
       <c r="B227" s="15">
         <v>6483.79</v>
       </c>
       <c r="C227" s="16">
         <v>3241.89</v>
       </c>
       <c r="D227" s="16">
         <v>10275.56</v>
       </c>
       <c r="E227" s="16">
         <v>2568.89</v>
       </c>
       <c r="F227" s="16">
         <v>673</v>
       </c>
       <c r="G227" s="16">
         <v>7156.79</v>
       </c>
     </row>
-    <row r="228" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A228" s="23" t="s">
         <v>196</v>
       </c>
       <c r="B228" s="15">
         <v>1172.96</v>
       </c>
       <c r="C228" s="16">
         <v>586.48</v>
       </c>
       <c r="D228" s="16">
         <v>1858.92</v>
       </c>
       <c r="E228" s="16">
         <v>464.73</v>
       </c>
       <c r="F228" s="16">
         <v>121.75</v>
       </c>
       <c r="G228" s="16">
         <v>1294.71</v>
       </c>
     </row>
-    <row r="229" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="229" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A229" s="24" t="s">
         <v>197</v>
       </c>
       <c r="B229" s="17">
         <v>23775.22</v>
       </c>
       <c r="C229" s="18">
         <v>11887.61</v>
       </c>
       <c r="D229" s="18">
         <v>37679.120000000003</v>
       </c>
       <c r="E229" s="18">
         <v>9419.7800000000007</v>
       </c>
       <c r="F229" s="18">
         <v>2467.83</v>
       </c>
       <c r="G229" s="18">
         <v>26243.05</v>
       </c>
     </row>
-    <row r="230" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A230" s="25" t="s">
         <v>198</v>
       </c>
       <c r="B230" s="19">
         <v>-80440</v>
       </c>
       <c r="C230" s="20">
         <v>0</v>
       </c>
       <c r="D230" s="20">
         <v>0</v>
       </c>
       <c r="E230" s="20">
         <v>0</v>
       </c>
       <c r="F230" s="20">
         <v>-14775.08</v>
       </c>
       <c r="G230" s="20">
         <v>-95215.08</v>
       </c>
     </row>
-    <row r="231" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A231" s="23" t="s">
         <v>199</v>
       </c>
       <c r="B231" s="15">
         <v>7124.21</v>
       </c>
       <c r="C231" s="16">
         <v>3562.1</v>
       </c>
       <c r="D231" s="16">
         <v>9014.18</v>
       </c>
       <c r="E231" s="16">
         <v>2253.54</v>
       </c>
       <c r="F231" s="16">
         <v>1308.56</v>
       </c>
       <c r="G231" s="16">
         <v>8432.77</v>
       </c>
     </row>
-    <row r="232" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A232" s="23" t="s">
         <v>200</v>
       </c>
       <c r="B232" s="15">
         <v>2086.38</v>
       </c>
       <c r="C232" s="16">
         <v>1043.19</v>
       </c>
       <c r="D232" s="16">
         <v>2639.88</v>
       </c>
       <c r="E232" s="16">
         <v>659.97</v>
       </c>
       <c r="F232" s="16">
         <v>383.22</v>
       </c>
       <c r="G232" s="16">
         <v>2469.6</v>
       </c>
     </row>
-    <row r="233" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A233" s="23" t="s">
         <v>201</v>
       </c>
       <c r="B233" s="15">
         <v>5044.1899999999996</v>
       </c>
       <c r="C233" s="16">
         <v>2522.09</v>
       </c>
       <c r="D233" s="16">
         <v>6382.35</v>
       </c>
       <c r="E233" s="16">
         <v>1595.58</v>
       </c>
       <c r="F233" s="16">
         <v>926.51</v>
       </c>
       <c r="G233" s="16">
         <v>5970.7</v>
       </c>
     </row>
-    <row r="234" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A234" s="23" t="s">
         <v>202</v>
       </c>
       <c r="B234" s="15">
         <v>3676.6</v>
       </c>
       <c r="C234" s="16">
         <v>1838.3</v>
       </c>
       <c r="D234" s="16">
         <v>4651.95</v>
       </c>
       <c r="E234" s="16">
         <v>1162.98</v>
       </c>
       <c r="F234" s="16">
         <v>675.32</v>
       </c>
       <c r="G234" s="16">
         <v>4351.92</v>
       </c>
     </row>
-    <row r="235" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A235" s="23" t="s">
         <v>627</v>
       </c>
       <c r="B235" s="15">
         <v>0</v>
       </c>
       <c r="C235" s="16">
         <v>0</v>
       </c>
       <c r="D235" s="16">
         <v>0</v>
       </c>
       <c r="E235" s="16">
         <v>0</v>
       </c>
       <c r="F235" s="16">
         <v>0</v>
       </c>
       <c r="G235" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="236" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A236" s="23" t="s">
         <v>203</v>
       </c>
       <c r="B236" s="15">
         <v>5171.43</v>
       </c>
       <c r="C236" s="16">
         <v>2585.71</v>
       </c>
       <c r="D236" s="16">
         <v>6543.34</v>
       </c>
       <c r="E236" s="16">
         <v>1635.83</v>
       </c>
       <c r="F236" s="16">
         <v>949.88</v>
       </c>
       <c r="G236" s="16">
         <v>6121.31</v>
       </c>
     </row>
-    <row r="237" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A237" s="23" t="s">
         <v>204</v>
       </c>
       <c r="B237" s="15">
         <v>5362.23</v>
       </c>
       <c r="C237" s="16">
         <v>2681.11</v>
       </c>
       <c r="D237" s="16">
         <v>6784.76</v>
       </c>
       <c r="E237" s="16">
         <v>1696.19</v>
       </c>
       <c r="F237" s="16">
         <v>984.92</v>
       </c>
       <c r="G237" s="16">
         <v>6347.15</v>
       </c>
     </row>
-    <row r="238" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A238" s="23" t="s">
         <v>628</v>
       </c>
       <c r="B238" s="15">
         <v>38.18</v>
       </c>
       <c r="C238" s="16">
         <v>19.09</v>
       </c>
       <c r="D238" s="16">
         <v>48.3</v>
       </c>
       <c r="E238" s="16">
         <v>12.07</v>
       </c>
       <c r="F238" s="16">
         <v>7.02</v>
       </c>
       <c r="G238" s="16">
         <v>45.2</v>
       </c>
     </row>
-    <row r="239" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A239" s="23" t="s">
         <v>205</v>
       </c>
       <c r="B239" s="15">
         <v>8828.9599999999991</v>
       </c>
       <c r="C239" s="16">
         <v>4414.4799999999996</v>
       </c>
       <c r="D239" s="16">
         <v>11171.17</v>
       </c>
       <c r="E239" s="16">
         <v>2792.79</v>
       </c>
       <c r="F239" s="16">
         <v>1621.69</v>
       </c>
       <c r="G239" s="16">
         <v>10450.65</v>
       </c>
     </row>
-    <row r="240" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A240" s="23" t="s">
         <v>206</v>
       </c>
       <c r="B240" s="15">
         <v>3263.13</v>
       </c>
       <c r="C240" s="16">
         <v>1631.56</v>
       </c>
       <c r="D240" s="16">
         <v>4128.8</v>
       </c>
       <c r="E240" s="16">
         <v>1032.2</v>
       </c>
       <c r="F240" s="16">
         <v>599.36</v>
       </c>
       <c r="G240" s="16">
         <v>3862.49</v>
       </c>
     </row>
-    <row r="241" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A241" s="23" t="s">
         <v>629</v>
       </c>
       <c r="B241" s="15">
         <v>22231.35</v>
       </c>
       <c r="C241" s="16">
         <v>11115.67</v>
       </c>
       <c r="D241" s="16">
         <v>28129.05</v>
       </c>
       <c r="E241" s="16">
         <v>7032.26</v>
       </c>
       <c r="F241" s="16">
         <v>4083.41</v>
       </c>
       <c r="G241" s="16">
         <v>26314.76</v>
       </c>
     </row>
-    <row r="242" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="242" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A242" s="24" t="s">
         <v>207</v>
       </c>
       <c r="B242" s="17">
         <v>17613.34</v>
       </c>
       <c r="C242" s="18">
         <v>8806.67</v>
       </c>
       <c r="D242" s="18">
         <v>22285.94</v>
       </c>
       <c r="E242" s="18">
         <v>5571.48</v>
       </c>
       <c r="F242" s="18">
         <v>3235.19</v>
       </c>
       <c r="G242" s="18">
         <v>20848.53</v>
       </c>
     </row>
-    <row r="243" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A243" s="25" t="s">
         <v>208</v>
       </c>
       <c r="B243" s="19">
         <v>-1442464.92</v>
       </c>
       <c r="C243" s="20">
         <v>0</v>
       </c>
       <c r="D243" s="20">
         <v>0</v>
       </c>
       <c r="E243" s="20">
         <v>0</v>
       </c>
       <c r="F243" s="20">
         <v>147911.66</v>
       </c>
       <c r="G243" s="20">
         <v>-1294553.26</v>
       </c>
     </row>
-    <row r="244" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A244" s="23" t="s">
         <v>622</v>
       </c>
       <c r="B244" s="15">
         <v>0</v>
       </c>
       <c r="C244" s="21">
         <v>0</v>
       </c>
       <c r="D244" s="21">
         <v>0</v>
       </c>
       <c r="E244" s="21">
         <v>0</v>
       </c>
       <c r="F244" s="21">
         <v>0</v>
       </c>
       <c r="G244" s="21">
         <v>0</v>
       </c>
     </row>
-    <row r="245" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A245" s="23" t="s">
         <v>630</v>
       </c>
       <c r="B245" s="15">
         <v>13974.73</v>
       </c>
       <c r="C245" s="16">
         <v>6987.36</v>
       </c>
       <c r="D245" s="16">
         <v>33681.39</v>
       </c>
       <c r="E245" s="16">
         <v>8420.34</v>
       </c>
       <c r="F245" s="16">
         <v>-1432.98</v>
       </c>
       <c r="G245" s="16">
         <v>12541.75</v>
       </c>
     </row>
-    <row r="246" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A246" s="23" t="s">
         <v>631</v>
       </c>
       <c r="B246" s="15">
         <v>1419509.15</v>
       </c>
       <c r="C246" s="16">
         <v>709754.57</v>
       </c>
       <c r="D246" s="16">
         <v>3421249.34</v>
       </c>
       <c r="E246" s="16">
         <v>855312.33</v>
       </c>
       <c r="F246" s="16">
         <v>-145557.76000000001</v>
       </c>
       <c r="G246" s="16">
         <v>1273951.3899999999</v>
       </c>
     </row>
-    <row r="247" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A247" s="23" t="s">
         <v>632</v>
       </c>
       <c r="B247" s="15">
         <v>1119.68</v>
       </c>
       <c r="C247" s="16">
         <v>559.84</v>
       </c>
       <c r="D247" s="16">
         <v>2698.62</v>
       </c>
       <c r="E247" s="16">
         <v>674.65</v>
       </c>
       <c r="F247" s="16">
         <v>-114.81</v>
       </c>
       <c r="G247" s="16">
         <v>1004.87</v>
       </c>
     </row>
-    <row r="248" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="248" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A248" s="24" t="s">
         <v>633</v>
       </c>
       <c r="B248" s="17">
         <v>7861.36</v>
       </c>
       <c r="C248" s="18">
         <v>3930.68</v>
       </c>
       <c r="D248" s="18">
         <v>18947.16</v>
       </c>
       <c r="E248" s="18">
         <v>4736.79</v>
       </c>
       <c r="F248" s="18">
         <v>-806.11</v>
       </c>
       <c r="G248" s="18">
         <v>7055.25</v>
       </c>
     </row>
-    <row r="249" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A249" s="25" t="s">
         <v>209</v>
       </c>
       <c r="B249" s="19">
         <v>-147584.63</v>
       </c>
       <c r="C249" s="20">
         <v>0</v>
       </c>
       <c r="D249" s="20">
         <v>0</v>
       </c>
       <c r="E249" s="20">
         <v>0</v>
       </c>
       <c r="F249" s="20">
         <v>-29355.29</v>
       </c>
       <c r="G249" s="20">
         <v>-176939.92</v>
       </c>
     </row>
-    <row r="250" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A250" s="23" t="s">
         <v>210</v>
       </c>
       <c r="B250" s="15">
         <v>986.6</v>
       </c>
       <c r="C250" s="16">
         <v>493.3</v>
       </c>
       <c r="D250" s="16">
         <v>1188.24</v>
       </c>
       <c r="E250" s="16">
         <v>297.06</v>
       </c>
       <c r="F250" s="16">
         <v>196.24</v>
       </c>
       <c r="G250" s="16">
         <v>1182.8399999999999</v>
       </c>
     </row>
-    <row r="251" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A251" s="23" t="s">
         <v>211</v>
       </c>
       <c r="B251" s="15">
         <v>173.54</v>
       </c>
       <c r="C251" s="16">
         <v>86.77</v>
       </c>
       <c r="D251" s="16">
         <v>209</v>
       </c>
       <c r="E251" s="16">
         <v>52.25</v>
       </c>
       <c r="F251" s="16">
         <v>34.520000000000003</v>
       </c>
       <c r="G251" s="16">
         <v>208.06</v>
       </c>
     </row>
-    <row r="252" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A252" s="23" t="s">
         <v>212</v>
       </c>
       <c r="B252" s="15">
         <v>2027.73</v>
       </c>
       <c r="C252" s="16">
         <v>1013.86</v>
       </c>
       <c r="D252" s="16">
         <v>2442.16</v>
       </c>
       <c r="E252" s="16">
         <v>610.54</v>
       </c>
       <c r="F252" s="16">
         <v>403.32</v>
       </c>
       <c r="G252" s="16">
         <v>2431.0500000000002</v>
       </c>
     </row>
-    <row r="253" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A253" s="23" t="s">
         <v>213</v>
       </c>
       <c r="B253" s="15">
         <v>5959.3</v>
       </c>
       <c r="C253" s="16">
         <v>2979.65</v>
       </c>
       <c r="D253" s="16">
         <v>7177.27</v>
       </c>
       <c r="E253" s="16">
         <v>1794.31</v>
       </c>
       <c r="F253" s="16">
         <v>1185.3399999999999</v>
       </c>
       <c r="G253" s="16">
         <v>7144.64</v>
       </c>
     </row>
-    <row r="254" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A254" s="23" t="s">
         <v>214</v>
       </c>
       <c r="B254" s="15">
         <v>6271.64</v>
       </c>
       <c r="C254" s="16">
         <v>3135.82</v>
       </c>
       <c r="D254" s="16">
         <v>7553.44</v>
       </c>
       <c r="E254" s="16">
         <v>1888.36</v>
       </c>
       <c r="F254" s="16">
         <v>1247.46</v>
       </c>
       <c r="G254" s="16">
         <v>7519.1</v>
       </c>
     </row>
-    <row r="255" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A255" s="23" t="s">
         <v>634</v>
       </c>
       <c r="B255" s="15">
         <v>76226.64</v>
       </c>
       <c r="C255" s="16">
         <v>38113.32</v>
       </c>
       <c r="D255" s="16">
         <v>91805.89</v>
       </c>
       <c r="E255" s="16">
         <v>22951.47</v>
       </c>
       <c r="F255" s="16">
         <v>15161.85</v>
       </c>
       <c r="G255" s="16">
         <v>91388.49</v>
       </c>
     </row>
-    <row r="256" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A256" s="23" t="s">
         <v>635</v>
       </c>
       <c r="B256" s="15">
         <v>1120.45</v>
       </c>
       <c r="C256" s="16">
         <v>560.22</v>
       </c>
       <c r="D256" s="16">
         <v>1349.45</v>
       </c>
       <c r="E256" s="16">
         <v>337.36</v>
       </c>
       <c r="F256" s="16">
         <v>222.86</v>
       </c>
       <c r="G256" s="16">
         <v>1343.31</v>
       </c>
     </row>
-    <row r="257" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A257" s="23" t="s">
         <v>215</v>
       </c>
       <c r="B257" s="15">
         <v>312.33</v>
       </c>
       <c r="C257" s="16">
         <v>156.16</v>
       </c>
       <c r="D257" s="16">
         <v>376.17</v>
       </c>
       <c r="E257" s="16">
         <v>94.04</v>
       </c>
       <c r="F257" s="16">
         <v>62.12</v>
       </c>
       <c r="G257" s="16">
         <v>374.45</v>
       </c>
     </row>
-    <row r="258" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A258" s="23" t="s">
         <v>216</v>
       </c>
       <c r="B258" s="15">
         <v>53024.01</v>
       </c>
       <c r="C258" s="16">
         <v>26512</v>
       </c>
       <c r="D258" s="16">
         <v>63861.09</v>
       </c>
       <c r="E258" s="16">
         <v>15965.27</v>
       </c>
       <c r="F258" s="16">
         <v>10546.73</v>
       </c>
       <c r="G258" s="16">
         <v>63570.74</v>
       </c>
     </row>
-    <row r="259" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="259" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A259" s="24" t="s">
         <v>636</v>
       </c>
       <c r="B259" s="17">
         <v>1482.39</v>
       </c>
       <c r="C259" s="18">
         <v>741.19</v>
       </c>
       <c r="D259" s="18">
         <v>1785.36</v>
       </c>
       <c r="E259" s="18">
         <v>446.34</v>
       </c>
       <c r="F259" s="18">
         <v>294.85000000000002</v>
       </c>
       <c r="G259" s="18">
         <v>1777.24</v>
       </c>
     </row>
-    <row r="260" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A260" s="25" t="s">
         <v>217</v>
       </c>
       <c r="B260" s="19">
         <v>-1268257.96</v>
       </c>
       <c r="C260" s="20">
         <v>0</v>
       </c>
       <c r="D260" s="20">
         <v>0</v>
       </c>
       <c r="E260" s="20">
         <v>0</v>
       </c>
       <c r="F260" s="20">
         <v>84595.65</v>
       </c>
       <c r="G260" s="20">
         <v>-1183662.31</v>
       </c>
     </row>
-    <row r="261" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A261" s="23" t="s">
         <v>218</v>
       </c>
       <c r="B261" s="15">
         <v>700.29</v>
       </c>
       <c r="C261" s="16">
         <v>350.14</v>
       </c>
       <c r="D261" s="16">
         <v>1587.43</v>
       </c>
       <c r="E261" s="16">
         <v>396.85</v>
       </c>
       <c r="F261" s="16">
         <v>-46.71</v>
       </c>
       <c r="G261" s="16">
         <v>653.58000000000004</v>
       </c>
     </row>
-    <row r="262" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A262" s="23" t="s">
         <v>219</v>
       </c>
       <c r="B262" s="15">
         <v>22202.7</v>
       </c>
       <c r="C262" s="16">
         <v>11101.35</v>
       </c>
       <c r="D262" s="16">
         <v>50329.27</v>
       </c>
       <c r="E262" s="16">
         <v>12582.31</v>
       </c>
       <c r="F262" s="16">
         <v>-1480.96</v>
       </c>
       <c r="G262" s="16">
         <v>20721.740000000002</v>
       </c>
     </row>
-    <row r="263" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A263" s="23" t="s">
         <v>625</v>
       </c>
       <c r="B263" s="15">
         <v>4549.51</v>
       </c>
       <c r="C263" s="16">
         <v>2274.75</v>
       </c>
       <c r="D263" s="16">
         <v>10312.879999999999</v>
       </c>
       <c r="E263" s="16">
         <v>2578.2199999999998</v>
       </c>
       <c r="F263" s="16">
         <v>-303.47000000000003</v>
       </c>
       <c r="G263" s="16">
         <v>4246.04</v>
       </c>
     </row>
-    <row r="264" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A264" s="23" t="s">
         <v>637</v>
       </c>
       <c r="B264" s="15">
         <v>122829.38</v>
       </c>
       <c r="C264" s="16">
         <v>61414.69</v>
       </c>
       <c r="D264" s="16">
         <v>278430.74</v>
       </c>
       <c r="E264" s="16">
         <v>69607.679999999993</v>
       </c>
       <c r="F264" s="16">
         <v>-8192.99</v>
       </c>
       <c r="G264" s="16">
         <v>114636.39</v>
       </c>
     </row>
-    <row r="265" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A265" s="23" t="s">
         <v>638</v>
       </c>
       <c r="B265" s="15">
         <v>1987.17</v>
       </c>
       <c r="C265" s="16">
         <v>993.58</v>
       </c>
       <c r="D265" s="16">
         <v>4504.53</v>
       </c>
       <c r="E265" s="16">
         <v>1126.1300000000001</v>
       </c>
       <c r="F265" s="16">
         <v>-132.55000000000001</v>
       </c>
       <c r="G265" s="16">
         <v>1854.62</v>
       </c>
     </row>
-    <row r="266" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A266" s="23" t="s">
         <v>220</v>
       </c>
       <c r="B266" s="15">
         <v>20907.419999999998</v>
       </c>
       <c r="C266" s="16">
         <v>10453.709999999999</v>
       </c>
       <c r="D266" s="16">
         <v>47393.13</v>
       </c>
       <c r="E266" s="16">
         <v>11848.28</v>
       </c>
       <c r="F266" s="16">
         <v>-1394.57</v>
       </c>
       <c r="G266" s="16">
         <v>19512.849999999999</v>
       </c>
     </row>
-    <row r="267" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A267" s="23" t="s">
         <v>221</v>
       </c>
       <c r="B267" s="15">
         <v>9442.27</v>
       </c>
       <c r="C267" s="16">
         <v>4721.13</v>
       </c>
       <c r="D267" s="16">
         <v>21403.83</v>
       </c>
       <c r="E267" s="16">
         <v>5350.95</v>
       </c>
       <c r="F267" s="16">
         <v>-629.82000000000005</v>
       </c>
       <c r="G267" s="16">
         <v>8812.4500000000007</v>
       </c>
     </row>
-    <row r="268" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A268" s="23" t="s">
         <v>639</v>
       </c>
       <c r="B268" s="15">
         <v>707.8</v>
       </c>
       <c r="C268" s="16">
         <v>353.9</v>
       </c>
       <c r="D268" s="16">
         <v>1604.44</v>
       </c>
       <c r="E268" s="16">
         <v>401.11</v>
       </c>
       <c r="F268" s="16">
         <v>-47.21</v>
       </c>
       <c r="G268" s="16">
         <v>660.59</v>
       </c>
     </row>
-    <row r="269" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A269" s="23" t="s">
         <v>222</v>
       </c>
       <c r="B269" s="15">
         <v>7089.66</v>
       </c>
       <c r="C269" s="16">
         <v>3544.83</v>
       </c>
       <c r="D269" s="16">
         <v>16070.9</v>
       </c>
       <c r="E269" s="16">
         <v>4017.72</v>
       </c>
       <c r="F269" s="16">
         <v>-472.89</v>
       </c>
       <c r="G269" s="16">
         <v>6616.77</v>
       </c>
     </row>
-    <row r="270" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="270" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A270" s="24" t="s">
         <v>223</v>
       </c>
       <c r="B270" s="17">
         <v>1077841.76</v>
       </c>
       <c r="C270" s="18">
         <v>538920.88</v>
       </c>
       <c r="D270" s="18">
         <v>2443261.46</v>
       </c>
       <c r="E270" s="18">
         <v>610815.36</v>
       </c>
       <c r="F270" s="18">
         <v>-71894.48</v>
       </c>
       <c r="G270" s="18">
         <v>1005947.28</v>
       </c>
     </row>
-    <row r="271" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A271" s="25" t="s">
         <v>224</v>
       </c>
       <c r="B271" s="19">
         <v>-77105.58</v>
       </c>
       <c r="C271" s="20">
         <v>0</v>
       </c>
       <c r="D271" s="20">
         <v>0</v>
       </c>
       <c r="E271" s="20">
         <v>0</v>
       </c>
       <c r="F271" s="20">
         <v>-14047.68</v>
       </c>
       <c r="G271" s="20">
         <v>-91153.26</v>
       </c>
     </row>
-    <row r="272" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A272" s="23" t="s">
         <v>225</v>
       </c>
       <c r="B272" s="15">
         <v>1550.39</v>
       </c>
       <c r="C272" s="16">
         <v>775.19</v>
       </c>
       <c r="D272" s="16">
         <v>1970.93</v>
       </c>
       <c r="E272" s="16">
         <v>492.73</v>
       </c>
       <c r="F272" s="16">
         <v>282.45999999999998</v>
       </c>
       <c r="G272" s="16">
         <v>1832.85</v>
       </c>
     </row>
-    <row r="273" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A273" s="23" t="s">
         <v>226</v>
       </c>
       <c r="B273" s="15">
-        <v>0</v>
+        <v>20709.7</v>
       </c>
       <c r="C273" s="16">
-        <v>0</v>
+        <v>10354.85</v>
       </c>
       <c r="D273" s="16">
-        <v>0</v>
+        <v>26327.18</v>
       </c>
       <c r="E273" s="16">
-        <v>0</v>
+        <v>6581.79</v>
       </c>
       <c r="F273" s="16">
-        <v>0</v>
+        <v>3773.06</v>
       </c>
       <c r="G273" s="16">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:7" x14ac:dyDescent="0.25">
+        <v>24482.76</v>
+      </c>
+    </row>
+    <row r="274" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A274" s="23" t="s">
         <v>227</v>
       </c>
       <c r="B274" s="15">
-        <v>20709.7</v>
+        <v>16304.91</v>
       </c>
       <c r="C274" s="16">
-        <v>10354.85</v>
+        <v>8152.45</v>
       </c>
       <c r="D274" s="16">
-        <v>26327.18</v>
+        <v>20727.61</v>
       </c>
       <c r="E274" s="16">
-        <v>6581.79</v>
+        <v>5181.8999999999996</v>
       </c>
       <c r="F274" s="16">
-        <v>3773.06</v>
+        <v>2970.55</v>
       </c>
       <c r="G274" s="16">
-        <v>24482.76</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:7" x14ac:dyDescent="0.25">
+        <v>19275.46</v>
+      </c>
+    </row>
+    <row r="275" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A275" s="23" t="s">
         <v>640</v>
       </c>
       <c r="B275" s="15">
-        <v>16304.91</v>
+        <v>13115.11</v>
       </c>
       <c r="C275" s="16">
-        <v>8152.45</v>
+        <v>6557.55</v>
       </c>
       <c r="D275" s="16">
-        <v>20727.61</v>
+        <v>16672.57</v>
       </c>
       <c r="E275" s="16">
-        <v>5181.8999999999996</v>
+        <v>4168.1400000000003</v>
       </c>
       <c r="F275" s="16">
-        <v>2970.55</v>
+        <v>2389.41</v>
       </c>
       <c r="G275" s="16">
-        <v>19275.46</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+        <v>15504.52</v>
+      </c>
+    </row>
+    <row r="276" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A276" s="24" t="s">
         <v>228</v>
       </c>
       <c r="B276" s="17">
-        <v>13115.11</v>
+        <v>25425.47</v>
       </c>
       <c r="C276" s="18">
-        <v>6557.55</v>
+        <v>12712.73</v>
       </c>
       <c r="D276" s="18">
-        <v>16672.57</v>
+        <v>32322.12</v>
       </c>
       <c r="E276" s="18">
-        <v>4168.1400000000003</v>
+        <v>8080.53</v>
       </c>
       <c r="F276" s="18">
-        <v>2389.41</v>
+        <v>4632.2</v>
       </c>
       <c r="G276" s="18">
-        <v>15504.52</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:7" x14ac:dyDescent="0.25">
+        <v>30057.67</v>
+      </c>
+    </row>
+    <row r="277" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A277" s="25" t="s">
         <v>229</v>
       </c>
       <c r="B277" s="19">
         <v>-662162.46</v>
       </c>
       <c r="C277" s="20">
         <v>0</v>
       </c>
       <c r="D277" s="20">
         <v>0</v>
       </c>
       <c r="E277" s="20">
         <v>0</v>
       </c>
       <c r="F277" s="20">
         <v>-51050.63</v>
       </c>
       <c r="G277" s="20">
         <v>-713213.09</v>
       </c>
     </row>
-    <row r="278" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A278" s="23" t="s">
         <v>230</v>
       </c>
       <c r="B278" s="15">
         <v>96598.03</v>
       </c>
       <c r="C278" s="16">
         <v>48299.01</v>
       </c>
       <c r="D278" s="16">
         <v>163406.46</v>
       </c>
       <c r="E278" s="16">
         <v>40851.61</v>
       </c>
       <c r="F278" s="16">
         <v>7447.4</v>
       </c>
       <c r="G278" s="16">
         <v>104045.43</v>
       </c>
     </row>
-    <row r="279" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A279" s="23" t="s">
         <v>231</v>
       </c>
       <c r="B279" s="15">
         <v>28958</v>
       </c>
       <c r="C279" s="16">
         <v>14479</v>
       </c>
       <c r="D279" s="16">
         <v>48985.73</v>
       </c>
       <c r="E279" s="16">
         <v>12246.43</v>
       </c>
       <c r="F279" s="16">
         <v>2232.5700000000002</v>
       </c>
       <c r="G279" s="16">
         <v>31190.57</v>
       </c>
     </row>
-    <row r="280" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A280" s="23" t="s">
         <v>232</v>
       </c>
       <c r="B280" s="15">
         <v>20793.86</v>
       </c>
       <c r="C280" s="16">
         <v>10396.93</v>
       </c>
       <c r="D280" s="16">
         <v>35175.160000000003</v>
       </c>
       <c r="E280" s="16">
         <v>8793.7900000000009</v>
       </c>
       <c r="F280" s="16">
         <v>1603.14</v>
       </c>
       <c r="G280" s="16">
         <v>22397</v>
       </c>
     </row>
-    <row r="281" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A281" s="23" t="s">
         <v>233</v>
       </c>
       <c r="B281" s="15">
         <v>30688.9</v>
       </c>
       <c r="C281" s="16">
         <v>15344.45</v>
       </c>
       <c r="D281" s="16">
         <v>51913.73</v>
       </c>
       <c r="E281" s="16">
         <v>12978.43</v>
       </c>
       <c r="F281" s="16">
         <v>2366.02</v>
       </c>
       <c r="G281" s="16">
         <v>33054.92</v>
       </c>
     </row>
-    <row r="282" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A282" s="23" t="s">
         <v>234</v>
       </c>
       <c r="B282" s="15">
         <v>14552.96</v>
       </c>
       <c r="C282" s="16">
         <v>7276.48</v>
       </c>
       <c r="D282" s="16">
         <v>24617.97</v>
       </c>
       <c r="E282" s="16">
         <v>6154.49</v>
       </c>
       <c r="F282" s="16">
         <v>1121.99</v>
       </c>
       <c r="G282" s="16">
         <v>15674.95</v>
       </c>
     </row>
-    <row r="283" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A283" s="23" t="s">
         <v>235</v>
       </c>
       <c r="B283" s="15">
         <v>326247.36</v>
       </c>
       <c r="C283" s="16">
         <v>163123.68</v>
       </c>
       <c r="D283" s="16">
         <v>551884.22</v>
       </c>
       <c r="E283" s="16">
         <v>137971.04999999999</v>
       </c>
       <c r="F283" s="16">
         <v>25152.63</v>
       </c>
       <c r="G283" s="16">
         <v>351399.99</v>
       </c>
     </row>
-    <row r="284" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A284" s="23" t="s">
         <v>236</v>
       </c>
       <c r="B284" s="15">
         <v>1349.76</v>
       </c>
       <c r="C284" s="16">
         <v>674.88</v>
       </c>
       <c r="D284" s="16">
         <v>2283.2800000000002</v>
       </c>
       <c r="E284" s="16">
         <v>570.82000000000005</v>
       </c>
       <c r="F284" s="16">
         <v>104.06</v>
       </c>
       <c r="G284" s="16">
         <v>1453.82</v>
       </c>
     </row>
-    <row r="285" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A285" s="23" t="s">
         <v>623</v>
       </c>
       <c r="B285" s="15">
         <v>10991.24</v>
       </c>
       <c r="C285" s="16">
         <v>5495.62</v>
       </c>
       <c r="D285" s="16">
         <v>18592.919999999998</v>
       </c>
       <c r="E285" s="16">
         <v>4648.2299999999996</v>
       </c>
       <c r="F285" s="16">
         <v>847.39</v>
       </c>
       <c r="G285" s="16">
         <v>11838.63</v>
       </c>
     </row>
-    <row r="286" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A286" s="23" t="s">
         <v>237</v>
       </c>
       <c r="B286" s="15">
         <v>15094.24</v>
       </c>
       <c r="C286" s="16">
         <v>7547.12</v>
       </c>
       <c r="D286" s="16">
         <v>25533.62</v>
       </c>
       <c r="E286" s="16">
         <v>6383.4</v>
       </c>
       <c r="F286" s="16">
         <v>1163.72</v>
       </c>
       <c r="G286" s="16">
         <v>16257.96</v>
       </c>
     </row>
-    <row r="287" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A287" s="23" t="s">
         <v>238</v>
       </c>
       <c r="B287" s="15">
         <v>4591.5600000000004</v>
       </c>
       <c r="C287" s="16">
         <v>2295.7800000000002</v>
       </c>
       <c r="D287" s="16">
         <v>7767.15</v>
       </c>
       <c r="E287" s="16">
         <v>1941.78</v>
       </c>
       <c r="F287" s="16">
         <v>354</v>
       </c>
       <c r="G287" s="16">
         <v>4945.5600000000004</v>
       </c>
     </row>
-    <row r="288" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A288" s="23" t="s">
         <v>239</v>
       </c>
       <c r="B288" s="15">
         <v>79275.240000000005</v>
       </c>
       <c r="C288" s="16">
         <v>39637.620000000003</v>
       </c>
       <c r="D288" s="16">
         <v>134103.01</v>
       </c>
       <c r="E288" s="16">
         <v>33525.75</v>
       </c>
       <c r="F288" s="16">
         <v>6111.87</v>
       </c>
       <c r="G288" s="16">
         <v>85387.11</v>
       </c>
     </row>
-    <row r="289" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A289" s="23" t="s">
         <v>240</v>
       </c>
       <c r="B289" s="15">
         <v>13408.57</v>
       </c>
       <c r="C289" s="16">
         <v>6704.28</v>
       </c>
       <c r="D289" s="16">
         <v>22682.11</v>
       </c>
       <c r="E289" s="16">
         <v>5670.52</v>
       </c>
       <c r="F289" s="16">
         <v>1033.76</v>
       </c>
       <c r="G289" s="16">
         <v>14442.33</v>
       </c>
     </row>
-    <row r="290" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A290" s="23" t="s">
         <v>241</v>
       </c>
       <c r="B290" s="15">
         <v>0</v>
       </c>
       <c r="C290" s="16">
         <v>0</v>
       </c>
       <c r="D290" s="16">
         <v>0</v>
       </c>
       <c r="E290" s="16">
         <v>0</v>
       </c>
       <c r="F290" s="16">
         <v>0</v>
       </c>
       <c r="G290" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="291" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="291" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A291" s="24" t="s">
         <v>242</v>
       </c>
       <c r="B291" s="17">
         <v>19612.740000000002</v>
       </c>
       <c r="C291" s="18">
         <v>9806.3700000000008</v>
       </c>
       <c r="D291" s="18">
         <v>33177.17</v>
       </c>
       <c r="E291" s="18">
         <v>8294.2900000000009</v>
       </c>
       <c r="F291" s="18">
         <v>1512.08</v>
       </c>
       <c r="G291" s="18">
         <v>21124.82</v>
       </c>
     </row>
-    <row r="292" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A292" s="25" t="s">
         <v>243</v>
       </c>
       <c r="B292" s="19">
         <v>-1864.09</v>
       </c>
       <c r="C292" s="20">
         <v>0</v>
       </c>
       <c r="D292" s="20">
         <v>0</v>
       </c>
       <c r="E292" s="20">
         <v>0</v>
       </c>
       <c r="F292" s="20">
         <v>-539.98</v>
       </c>
       <c r="G292" s="20">
         <v>-2404.0700000000002</v>
       </c>
     </row>
-    <row r="293" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="293" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A293" s="24" t="s">
         <v>244</v>
       </c>
       <c r="B293" s="17">
         <v>1864.09</v>
       </c>
       <c r="C293" s="18">
         <v>932.04</v>
       </c>
       <c r="D293" s="18">
         <v>1568.26</v>
       </c>
       <c r="E293" s="18">
         <v>392.06</v>
       </c>
       <c r="F293" s="18">
         <v>539.98</v>
       </c>
       <c r="G293" s="18">
         <v>2404.0700000000002</v>
       </c>
     </row>
-    <row r="294" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A294" s="25" t="s">
         <v>245</v>
       </c>
       <c r="B294" s="19">
         <v>-4209.91</v>
       </c>
       <c r="C294" s="20">
         <v>0</v>
       </c>
       <c r="D294" s="20">
         <v>0</v>
       </c>
       <c r="E294" s="20">
         <v>0</v>
       </c>
       <c r="F294" s="20">
         <v>-776.43</v>
       </c>
       <c r="G294" s="20">
         <v>-4986.34</v>
       </c>
     </row>
-    <row r="295" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A295" s="23" t="s">
         <v>246</v>
       </c>
       <c r="B295" s="15">
         <v>0</v>
       </c>
       <c r="C295" s="16">
         <v>0</v>
       </c>
       <c r="D295" s="16">
         <v>24.41</v>
       </c>
       <c r="E295" s="16">
         <v>0</v>
       </c>
       <c r="F295" s="16">
         <v>0</v>
       </c>
       <c r="G295" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="296" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A296" s="23" t="s">
         <v>247</v>
       </c>
       <c r="B296" s="15">
         <v>2620.6</v>
       </c>
       <c r="C296" s="16">
         <v>1310.3</v>
       </c>
       <c r="D296" s="16">
         <v>3307.94</v>
       </c>
       <c r="E296" s="16">
         <v>826.98</v>
       </c>
       <c r="F296" s="16">
         <v>483.32</v>
       </c>
       <c r="G296" s="16">
         <v>3103.92</v>
       </c>
     </row>
-    <row r="297" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="297" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A297" s="24" t="s">
         <v>248</v>
       </c>
       <c r="B297" s="17">
         <v>1589.31</v>
       </c>
       <c r="C297" s="18">
         <v>794.65</v>
       </c>
       <c r="D297" s="18">
         <v>2006.16</v>
       </c>
       <c r="E297" s="18">
         <v>501.54</v>
       </c>
       <c r="F297" s="18">
         <v>293.11</v>
       </c>
       <c r="G297" s="18">
         <v>1882.42</v>
       </c>
     </row>
-    <row r="298" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A298" s="25" t="s">
         <v>249</v>
       </c>
       <c r="B298" s="19">
         <v>-136031.67999999999</v>
       </c>
       <c r="C298" s="20">
         <v>0</v>
       </c>
       <c r="D298" s="20">
         <v>0</v>
       </c>
       <c r="E298" s="20">
         <v>0</v>
       </c>
       <c r="F298" s="20">
         <v>-26998.81</v>
       </c>
       <c r="G298" s="20">
         <v>-163030.49</v>
       </c>
     </row>
-    <row r="299" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A299" s="23" t="s">
         <v>250</v>
       </c>
       <c r="B299" s="15">
         <v>46712.06</v>
       </c>
       <c r="C299" s="16">
         <v>23356.03</v>
       </c>
       <c r="D299" s="16">
         <v>56339.54</v>
       </c>
       <c r="E299" s="16">
         <v>14084.88</v>
       </c>
       <c r="F299" s="16">
         <v>9271.15</v>
       </c>
       <c r="G299" s="16">
         <v>55983.21</v>
       </c>
     </row>
-    <row r="300" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A300" s="23" t="s">
         <v>251</v>
       </c>
       <c r="B300" s="15">
         <v>29349.55</v>
       </c>
       <c r="C300" s="16">
         <v>14674.77</v>
       </c>
       <c r="D300" s="16">
         <v>35398.57</v>
       </c>
       <c r="E300" s="16">
         <v>8849.64</v>
       </c>
       <c r="F300" s="16">
         <v>5825.13</v>
       </c>
       <c r="G300" s="16">
         <v>35174.68</v>
       </c>
     </row>
-    <row r="301" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A301" s="23" t="s">
         <v>252</v>
       </c>
       <c r="B301" s="15">
         <v>51860.18</v>
       </c>
       <c r="C301" s="16">
         <v>25930.09</v>
       </c>
       <c r="D301" s="16">
         <v>62548.7</v>
       </c>
       <c r="E301" s="16">
         <v>15637.17</v>
       </c>
       <c r="F301" s="16">
         <v>10292.92</v>
       </c>
       <c r="G301" s="16">
         <v>62153.1</v>
       </c>
     </row>
-    <row r="302" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A302" s="23" t="s">
         <v>253</v>
       </c>
       <c r="B302" s="15">
         <v>6145.09</v>
       </c>
       <c r="C302" s="16">
         <v>3072.54</v>
       </c>
       <c r="D302" s="16">
         <v>7411.61</v>
       </c>
       <c r="E302" s="16">
         <v>1852.9</v>
       </c>
       <c r="F302" s="16">
         <v>1219.6400000000001</v>
       </c>
       <c r="G302" s="16">
         <v>7364.73</v>
       </c>
     </row>
-    <row r="303" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="303" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A303" s="24" t="s">
         <v>254</v>
       </c>
       <c r="B303" s="17">
         <v>1964.8</v>
       </c>
       <c r="C303" s="18">
         <v>982.4</v>
       </c>
       <c r="D303" s="18">
         <v>2369.75</v>
       </c>
       <c r="E303" s="18">
         <v>592.42999999999995</v>
       </c>
       <c r="F303" s="18">
         <v>389.97</v>
       </c>
       <c r="G303" s="18">
         <v>2354.77</v>
       </c>
     </row>
-    <row r="304" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A304" s="25" t="s">
         <v>255</v>
       </c>
       <c r="B304" s="19">
         <v>-7549.14</v>
       </c>
       <c r="C304" s="20">
         <v>0</v>
       </c>
       <c r="D304" s="20">
         <v>0</v>
       </c>
       <c r="E304" s="20">
         <v>0</v>
       </c>
       <c r="F304" s="20">
         <v>-2308.2199999999998</v>
       </c>
       <c r="G304" s="20">
         <v>-9857.36</v>
       </c>
     </row>
-    <row r="305" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A305" s="23" t="s">
         <v>256</v>
       </c>
       <c r="B305" s="15">
         <v>1050.0899999999999</v>
       </c>
       <c r="C305" s="16">
         <v>525.04</v>
       </c>
       <c r="D305" s="16">
         <v>815.88</v>
       </c>
       <c r="E305" s="16">
         <v>203.97</v>
       </c>
       <c r="F305" s="16">
         <v>321.07</v>
       </c>
       <c r="G305" s="16">
         <v>1371.16</v>
       </c>
     </row>
-    <row r="306" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A306" s="23" t="s">
         <v>257</v>
       </c>
       <c r="B306" s="15">
         <v>5650.51</v>
       </c>
       <c r="C306" s="16">
         <v>2825.25</v>
       </c>
       <c r="D306" s="16">
         <v>4390.21</v>
       </c>
       <c r="E306" s="16">
         <v>1097.55</v>
       </c>
       <c r="F306" s="16">
         <v>1727.7</v>
       </c>
       <c r="G306" s="16">
         <v>7378.21</v>
       </c>
     </row>
-    <row r="307" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="307" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A307" s="24" t="s">
         <v>258</v>
       </c>
       <c r="B307" s="17">
         <v>848.54</v>
       </c>
       <c r="C307" s="18">
         <v>424.27</v>
       </c>
       <c r="D307" s="18">
         <v>659.28</v>
       </c>
       <c r="E307" s="18">
         <v>164.82</v>
       </c>
       <c r="F307" s="18">
         <v>259.45</v>
       </c>
       <c r="G307" s="18">
         <v>1107.99</v>
       </c>
     </row>
-    <row r="308" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A308" s="25" t="s">
         <v>259</v>
       </c>
       <c r="B308" s="19">
         <v>-1606469.6</v>
       </c>
       <c r="C308" s="20">
         <v>0</v>
       </c>
       <c r="D308" s="20">
         <v>0</v>
       </c>
       <c r="E308" s="20">
         <v>0</v>
       </c>
       <c r="F308" s="20">
         <v>134856.60999999999</v>
       </c>
       <c r="G308" s="20">
         <v>-1471612.99</v>
       </c>
     </row>
-    <row r="309" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A309" s="23" t="s">
         <v>641</v>
       </c>
       <c r="B309" s="15">
         <v>577.12</v>
       </c>
       <c r="C309" s="16">
         <v>288.56</v>
       </c>
       <c r="D309" s="16">
         <v>1348.02</v>
       </c>
       <c r="E309" s="16">
         <v>337</v>
       </c>
       <c r="F309" s="16">
         <v>-48.44</v>
       </c>
       <c r="G309" s="16">
         <v>528.67999999999995</v>
       </c>
     </row>
-    <row r="310" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A310" s="23" t="s">
         <v>607</v>
       </c>
       <c r="B310" s="15">
         <v>5857.89</v>
       </c>
       <c r="C310" s="16">
         <v>2928.94</v>
       </c>
       <c r="D310" s="16">
         <v>13682.76</v>
       </c>
       <c r="E310" s="16">
         <v>3420.69</v>
       </c>
       <c r="F310" s="16">
         <v>-491.75</v>
       </c>
       <c r="G310" s="16">
         <v>5366.14</v>
       </c>
     </row>
-    <row r="311" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A311" s="23" t="s">
         <v>608</v>
       </c>
       <c r="B311" s="15">
         <v>10770.95</v>
       </c>
       <c r="C311" s="16">
         <v>5385.47</v>
       </c>
       <c r="D311" s="16">
         <v>25158.62</v>
       </c>
       <c r="E311" s="16">
         <v>6289.65</v>
       </c>
       <c r="F311" s="16">
         <v>-904.18</v>
       </c>
       <c r="G311" s="16">
         <v>9866.77</v>
       </c>
     </row>
-    <row r="312" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A312" s="23" t="s">
         <v>260</v>
       </c>
       <c r="B312" s="15">
         <v>1172326.24</v>
       </c>
       <c r="C312" s="16">
         <v>586163.12</v>
       </c>
       <c r="D312" s="16">
         <v>2738300.67</v>
       </c>
       <c r="E312" s="16">
         <v>684575.16</v>
       </c>
       <c r="F312" s="16">
         <v>-98412.04</v>
       </c>
       <c r="G312" s="16">
         <v>1073914.2</v>
       </c>
     </row>
-    <row r="313" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A313" s="23" t="s">
         <v>625</v>
       </c>
       <c r="B313" s="15">
         <v>371979.08</v>
       </c>
       <c r="C313" s="16">
         <v>185989.54</v>
       </c>
       <c r="D313" s="16">
         <v>868862.71</v>
       </c>
       <c r="E313" s="16">
         <v>217215.67</v>
       </c>
       <c r="F313" s="16">
         <v>-31226.13</v>
       </c>
       <c r="G313" s="16">
         <v>340752.95</v>
       </c>
     </row>
-    <row r="314" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A314" s="23" t="s">
         <v>261</v>
       </c>
       <c r="B314" s="15">
         <v>18458.36</v>
       </c>
       <c r="C314" s="16">
         <v>9229.18</v>
       </c>
       <c r="D314" s="16">
         <v>43114.73</v>
       </c>
       <c r="E314" s="16">
         <v>10778.68</v>
       </c>
       <c r="F314" s="16">
         <v>-1549.5</v>
       </c>
       <c r="G314" s="16">
         <v>16908.86</v>
       </c>
     </row>
-    <row r="315" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A315" s="23" t="s">
         <v>637</v>
       </c>
       <c r="B315" s="15">
         <v>14989.11</v>
       </c>
       <c r="C315" s="16">
         <v>7494.55</v>
       </c>
       <c r="D315" s="16">
         <v>35011.31</v>
       </c>
       <c r="E315" s="16">
         <v>8752.82</v>
       </c>
       <c r="F315" s="16">
         <v>-1258.27</v>
       </c>
       <c r="G315" s="16">
         <v>13730.84</v>
       </c>
     </row>
-    <row r="316" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A316" s="23" t="s">
         <v>262</v>
       </c>
       <c r="B316" s="15">
         <v>5549.9</v>
       </c>
       <c r="C316" s="16">
         <v>2774.95</v>
       </c>
       <c r="D316" s="16">
         <v>12963.37</v>
       </c>
       <c r="E316" s="16">
         <v>3240.84</v>
       </c>
       <c r="F316" s="16">
         <v>-465.89</v>
       </c>
       <c r="G316" s="16">
         <v>5084.01</v>
       </c>
     </row>
-    <row r="317" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A317" s="23" t="s">
         <v>263</v>
       </c>
       <c r="B317" s="15">
         <v>1984.53</v>
       </c>
       <c r="C317" s="16">
         <v>992.26</v>
       </c>
       <c r="D317" s="16">
         <v>4635.4399999999996</v>
       </c>
       <c r="E317" s="16">
         <v>1158.8599999999999</v>
       </c>
       <c r="F317" s="16">
         <v>-166.6</v>
       </c>
       <c r="G317" s="16">
         <v>1817.93</v>
       </c>
     </row>
-    <row r="318" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A318" s="23" t="s">
         <v>264</v>
       </c>
       <c r="B318" s="15">
         <v>885.1</v>
       </c>
       <c r="C318" s="16">
         <v>442.55</v>
       </c>
       <c r="D318" s="16">
         <v>2067.41</v>
       </c>
       <c r="E318" s="16">
         <v>516.85</v>
       </c>
       <c r="F318" s="16">
         <v>-74.3</v>
       </c>
       <c r="G318" s="16">
         <v>810.8</v>
       </c>
     </row>
-    <row r="319" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A319" s="23" t="s">
         <v>265</v>
       </c>
       <c r="B319" s="15">
         <v>0</v>
       </c>
       <c r="C319" s="16">
         <v>0</v>
       </c>
       <c r="D319" s="16">
         <v>0</v>
       </c>
       <c r="E319" s="16">
         <v>0</v>
       </c>
       <c r="F319" s="16">
         <v>0</v>
       </c>
       <c r="G319" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="320" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A320" s="23" t="s">
         <v>266</v>
       </c>
       <c r="B320" s="15">
         <v>2562.4699999999998</v>
       </c>
       <c r="C320" s="16">
         <v>1281.23</v>
       </c>
       <c r="D320" s="16">
         <v>5985.37</v>
       </c>
       <c r="E320" s="16">
         <v>1496.34</v>
       </c>
       <c r="F320" s="16">
         <v>-215.11</v>
       </c>
       <c r="G320" s="16">
         <v>2347.36</v>
       </c>
     </row>
-    <row r="321" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="321" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A321" s="24" t="s">
         <v>267</v>
       </c>
       <c r="B321" s="17">
         <v>528.85</v>
       </c>
       <c r="C321" s="18">
         <v>264.42</v>
       </c>
       <c r="D321" s="18">
         <v>1235.29</v>
       </c>
       <c r="E321" s="18">
         <v>308.82</v>
       </c>
       <c r="F321" s="18">
         <v>-44.4</v>
       </c>
       <c r="G321" s="18">
         <v>484.45</v>
       </c>
     </row>
-    <row r="322" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A322" s="25" t="s">
         <v>268</v>
       </c>
       <c r="B322" s="19">
         <v>-100449.1</v>
       </c>
       <c r="C322" s="20">
         <v>0</v>
       </c>
       <c r="D322" s="20">
         <v>0</v>
       </c>
       <c r="E322" s="20">
         <v>0</v>
       </c>
       <c r="F322" s="20">
         <v>-11476.45</v>
       </c>
       <c r="G322" s="20">
         <v>-111925.55</v>
       </c>
     </row>
-    <row r="323" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A323" s="23" t="s">
         <v>269</v>
       </c>
       <c r="B323" s="15">
         <v>6184.56</v>
       </c>
       <c r="C323" s="16">
         <v>3092.28</v>
       </c>
       <c r="D323" s="16">
         <v>9542.75</v>
       </c>
       <c r="E323" s="16">
         <v>2385.6799999999998</v>
       </c>
       <c r="F323" s="16">
         <v>706.6</v>
       </c>
       <c r="G323" s="16">
         <v>6891.16</v>
       </c>
     </row>
-    <row r="324" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A324" s="23" t="s">
         <v>270</v>
       </c>
       <c r="B324" s="15">
         <v>753.69</v>
       </c>
       <c r="C324" s="16">
         <v>376.84</v>
       </c>
       <c r="D324" s="16">
         <v>1162.94</v>
       </c>
       <c r="E324" s="16">
         <v>290.73</v>
       </c>
       <c r="F324" s="16">
         <v>86.11</v>
       </c>
       <c r="G324" s="16">
         <v>839.8</v>
       </c>
     </row>
-    <row r="325" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A325" s="23" t="s">
         <v>271</v>
       </c>
       <c r="B325" s="15">
         <v>531.97</v>
       </c>
       <c r="C325" s="16">
         <v>265.98</v>
       </c>
       <c r="D325" s="16">
         <v>820.82</v>
       </c>
       <c r="E325" s="16">
         <v>205.2</v>
       </c>
       <c r="F325" s="16">
         <v>60.78</v>
       </c>
       <c r="G325" s="16">
         <v>592.75</v>
       </c>
     </row>
-    <row r="326" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A326" s="23" t="s">
         <v>272</v>
       </c>
       <c r="B326" s="15">
         <v>2745.81</v>
       </c>
       <c r="C326" s="16">
         <v>1372.9</v>
       </c>
       <c r="D326" s="16">
         <v>4236.7700000000004</v>
       </c>
       <c r="E326" s="16">
         <v>1059.19</v>
       </c>
       <c r="F326" s="16">
         <v>313.70999999999998</v>
       </c>
       <c r="G326" s="16">
         <v>3059.52</v>
       </c>
     </row>
-    <row r="327" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A327" s="23" t="s">
         <v>273</v>
       </c>
       <c r="B327" s="15">
         <v>72998.13</v>
       </c>
       <c r="C327" s="16">
         <v>36499.06</v>
       </c>
       <c r="D327" s="16">
         <v>112635.7</v>
       </c>
       <c r="E327" s="16">
         <v>28158.92</v>
       </c>
       <c r="F327" s="16">
         <v>8340.14</v>
       </c>
       <c r="G327" s="16">
         <v>81338.27</v>
       </c>
     </row>
-    <row r="328" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A328" s="23" t="s">
         <v>274</v>
       </c>
       <c r="B328" s="15">
         <v>5252.67</v>
       </c>
       <c r="C328" s="16">
         <v>2626.33</v>
       </c>
       <c r="D328" s="16">
         <v>8104.84</v>
       </c>
       <c r="E328" s="16">
         <v>2026.21</v>
       </c>
       <c r="F328" s="16">
         <v>600.12</v>
       </c>
       <c r="G328" s="16">
         <v>5852.79</v>
       </c>
     </row>
-    <row r="329" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="329" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A329" s="24" t="s">
         <v>275</v>
       </c>
       <c r="B329" s="17">
         <v>11982.27</v>
       </c>
       <c r="C329" s="18">
         <v>5991.13</v>
       </c>
       <c r="D329" s="18">
         <v>18488.580000000002</v>
       </c>
       <c r="E329" s="18">
         <v>4622.1400000000003</v>
       </c>
       <c r="F329" s="18">
         <v>1368.99</v>
       </c>
       <c r="G329" s="18">
         <v>13351.26</v>
       </c>
     </row>
-    <row r="330" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A330" s="25" t="s">
         <v>276</v>
       </c>
       <c r="B330" s="19">
         <v>-150674.54</v>
       </c>
       <c r="C330" s="20">
         <v>0</v>
       </c>
       <c r="D330" s="20">
         <v>0</v>
       </c>
       <c r="E330" s="20">
         <v>0</v>
       </c>
       <c r="F330" s="20">
         <v>-22221.86</v>
       </c>
       <c r="G330" s="20">
         <v>-172896.4</v>
       </c>
     </row>
-    <row r="331" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A331" s="23" t="s">
         <v>642</v>
       </c>
       <c r="B331" s="15">
         <v>34825.75</v>
       </c>
       <c r="C331" s="16">
         <v>17412.87</v>
       </c>
       <c r="D331" s="16">
         <v>49106.75</v>
       </c>
       <c r="E331" s="16">
         <v>12276.68</v>
       </c>
       <c r="F331" s="16">
         <v>5136.1899999999996</v>
       </c>
       <c r="G331" s="16">
         <v>39961.94</v>
       </c>
     </row>
-    <row r="332" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A332" s="23" t="s">
         <v>643</v>
       </c>
       <c r="B332" s="15">
         <v>17.670000000000002</v>
       </c>
       <c r="C332" s="16">
         <v>8.83</v>
       </c>
       <c r="D332" s="16">
         <v>24.92</v>
       </c>
       <c r="E332" s="16">
         <v>6.23</v>
       </c>
       <c r="F332" s="16">
         <v>2.6</v>
       </c>
       <c r="G332" s="16">
         <v>20.27</v>
       </c>
     </row>
-    <row r="333" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A333" s="23" t="s">
         <v>644</v>
       </c>
       <c r="B333" s="15">
         <v>47.57</v>
       </c>
       <c r="C333" s="16">
         <v>23.78</v>
       </c>
       <c r="D333" s="16">
         <v>67.069999999999993</v>
       </c>
       <c r="E333" s="16">
         <v>16.760000000000002</v>
       </c>
       <c r="F333" s="16">
         <v>7.02</v>
       </c>
       <c r="G333" s="16">
         <v>54.59</v>
       </c>
     </row>
-    <row r="334" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A334" s="23" t="s">
         <v>277</v>
       </c>
       <c r="B334" s="15">
         <v>7530</v>
       </c>
       <c r="C334" s="16">
         <v>3765</v>
       </c>
       <c r="D334" s="16">
         <v>10617.83</v>
       </c>
       <c r="E334" s="16">
         <v>2654.45</v>
       </c>
       <c r="F334" s="16">
         <v>1110.55</v>
       </c>
       <c r="G334" s="16">
         <v>8640.5499999999993</v>
       </c>
     </row>
-    <row r="335" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A335" s="23" t="s">
         <v>278</v>
       </c>
       <c r="B335" s="15">
         <v>58212.19</v>
       </c>
       <c r="C335" s="16">
         <v>29106.09</v>
       </c>
       <c r="D335" s="16">
         <v>82083.259999999995</v>
       </c>
       <c r="E335" s="16">
         <v>20520.810000000001</v>
       </c>
       <c r="F335" s="16">
         <v>8585.2800000000007</v>
       </c>
       <c r="G335" s="16">
         <v>66797.47</v>
       </c>
     </row>
-    <row r="336" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A336" s="23" t="s">
         <v>279</v>
       </c>
       <c r="B336" s="15">
         <v>16991.05</v>
       </c>
       <c r="C336" s="16">
         <v>8495.52</v>
       </c>
       <c r="D336" s="16">
         <v>23958.57</v>
       </c>
       <c r="E336" s="16">
         <v>5989.64</v>
       </c>
       <c r="F336" s="16">
         <v>2505.88</v>
       </c>
       <c r="G336" s="16">
         <v>19496.93</v>
       </c>
     </row>
-    <row r="337" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="337" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A337" s="24" t="s">
         <v>280</v>
       </c>
       <c r="B337" s="17">
         <v>33050.31</v>
       </c>
       <c r="C337" s="18">
         <v>16525.150000000001</v>
       </c>
       <c r="D337" s="18">
         <v>46603.25</v>
       </c>
       <c r="E337" s="18">
         <v>11650.81</v>
       </c>
       <c r="F337" s="18">
         <v>4874.34</v>
       </c>
       <c r="G337" s="18">
         <v>37924.65</v>
       </c>
     </row>
-    <row r="338" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A338" s="25" t="s">
         <v>281</v>
       </c>
       <c r="B338" s="19">
         <v>-114705.21</v>
       </c>
       <c r="C338" s="20">
         <v>0</v>
       </c>
       <c r="D338" s="20">
         <v>0</v>
       </c>
       <c r="E338" s="20">
         <v>0</v>
       </c>
       <c r="F338" s="20">
         <v>-7006.25</v>
       </c>
       <c r="G338" s="20">
         <v>-121711.46</v>
       </c>
     </row>
-    <row r="339" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A339" s="23" t="s">
         <v>282</v>
       </c>
       <c r="B339" s="15">
         <v>28041.38</v>
       </c>
       <c r="C339" s="16">
         <v>14020.69</v>
       </c>
       <c r="D339" s="16">
         <v>49231.64</v>
       </c>
       <c r="E339" s="16">
         <v>12307.91</v>
       </c>
       <c r="F339" s="16">
         <v>1712.78</v>
       </c>
       <c r="G339" s="16">
         <v>29754.16</v>
       </c>
     </row>
-    <row r="340" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A340" s="23" t="s">
         <v>283</v>
       </c>
       <c r="B340" s="15">
         <v>8764.8799999999992</v>
       </c>
       <c r="C340" s="16">
         <v>4382.4399999999996</v>
       </c>
       <c r="D340" s="16">
         <v>15388.31</v>
       </c>
       <c r="E340" s="16">
         <v>3847.07</v>
       </c>
       <c r="F340" s="16">
         <v>535.37</v>
       </c>
       <c r="G340" s="16">
         <v>9300.25</v>
       </c>
     </row>
-    <row r="341" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A341" s="23" t="s">
         <v>284</v>
       </c>
       <c r="B341" s="15">
         <v>12035.45</v>
       </c>
       <c r="C341" s="16">
         <v>6017.72</v>
       </c>
       <c r="D341" s="16">
         <v>21130.37</v>
       </c>
       <c r="E341" s="16">
         <v>5282.59</v>
       </c>
       <c r="F341" s="16">
         <v>735.13</v>
       </c>
       <c r="G341" s="16">
         <v>12770.58</v>
       </c>
     </row>
-    <row r="342" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="342" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A342" s="24" t="s">
         <v>285</v>
       </c>
       <c r="B342" s="17">
         <v>65863.5</v>
       </c>
       <c r="C342" s="18">
         <v>32931.75</v>
       </c>
       <c r="D342" s="18">
         <v>115635.14</v>
       </c>
       <c r="E342" s="18">
         <v>28908.78</v>
       </c>
       <c r="F342" s="18">
         <v>4022.97</v>
       </c>
       <c r="G342" s="18">
         <v>69886.47</v>
       </c>
     </row>
-    <row r="343" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A343" s="25" t="s">
         <v>286</v>
       </c>
       <c r="B343" s="19">
         <v>-198250.59</v>
       </c>
       <c r="C343" s="20">
         <v>0</v>
       </c>
       <c r="D343" s="20">
         <v>0</v>
       </c>
       <c r="E343" s="20">
         <v>0</v>
       </c>
       <c r="F343" s="20">
         <v>-2812.41</v>
       </c>
       <c r="G343" s="20">
         <v>-201063</v>
       </c>
     </row>
-    <row r="344" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A344" s="23" t="s">
         <v>287</v>
       </c>
       <c r="B344" s="15">
         <v>11263.05</v>
       </c>
       <c r="C344" s="16">
         <v>5631.52</v>
       </c>
       <c r="D344" s="16">
         <v>21886.97</v>
       </c>
       <c r="E344" s="16">
         <v>5471.74</v>
       </c>
       <c r="F344" s="16">
         <v>159.78</v>
       </c>
       <c r="G344" s="16">
         <v>11422.83</v>
       </c>
     </row>
-    <row r="345" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A345" s="23" t="s">
         <v>288</v>
       </c>
       <c r="B345" s="15">
         <v>33497.550000000003</v>
       </c>
       <c r="C345" s="16">
         <v>16748.77</v>
       </c>
       <c r="D345" s="16">
         <v>65094.3</v>
       </c>
       <c r="E345" s="16">
         <v>16273.57</v>
       </c>
       <c r="F345" s="16">
         <v>475.2</v>
       </c>
       <c r="G345" s="16">
         <v>33972.75</v>
       </c>
     </row>
-    <row r="346" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A346" s="23" t="s">
         <v>289</v>
       </c>
       <c r="B346" s="15">
         <v>110066.57</v>
       </c>
       <c r="C346" s="16">
         <v>55033.279999999999</v>
       </c>
       <c r="D346" s="16">
         <v>213887.45</v>
       </c>
       <c r="E346" s="16">
         <v>53471.86</v>
       </c>
       <c r="F346" s="16">
         <v>1561.42</v>
       </c>
       <c r="G346" s="16">
         <v>111627.99</v>
       </c>
     </row>
-    <row r="347" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A347" s="23" t="s">
         <v>290</v>
       </c>
       <c r="B347" s="15">
         <v>17475.439999999999</v>
       </c>
       <c r="C347" s="16">
         <v>8737.7199999999993</v>
       </c>
       <c r="D347" s="16">
         <v>33959.25</v>
       </c>
       <c r="E347" s="16">
         <v>8489.81</v>
       </c>
       <c r="F347" s="16">
         <v>247.91</v>
       </c>
       <c r="G347" s="16">
         <v>17723.349999999999</v>
       </c>
     </row>
-    <row r="348" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A348" s="23" t="s">
         <v>291</v>
       </c>
       <c r="B348" s="15">
         <v>25723.65</v>
       </c>
       <c r="C348" s="16">
         <v>12861.82</v>
       </c>
       <c r="D348" s="16">
         <v>49987.62</v>
       </c>
       <c r="E348" s="16">
         <v>12496.9</v>
       </c>
       <c r="F348" s="16">
         <v>364.92</v>
       </c>
       <c r="G348" s="16">
         <v>26088.57</v>
       </c>
     </row>
-    <row r="349" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="349" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A349" s="24" t="s">
         <v>645</v>
       </c>
       <c r="B349" s="17">
         <v>224.33</v>
       </c>
       <c r="C349" s="18">
         <v>112.16</v>
       </c>
       <c r="D349" s="18">
         <v>435.92</v>
       </c>
       <c r="E349" s="18">
         <v>108.98</v>
       </c>
       <c r="F349" s="18">
         <v>3.18</v>
       </c>
       <c r="G349" s="18">
         <v>227.51</v>
       </c>
     </row>
-    <row r="350" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A350" s="25" t="s">
         <v>292</v>
       </c>
       <c r="B350" s="19">
         <v>-32083.919999999998</v>
       </c>
       <c r="C350" s="20">
         <v>0</v>
       </c>
       <c r="D350" s="20">
         <v>0</v>
       </c>
       <c r="E350" s="20">
         <v>0</v>
       </c>
       <c r="F350" s="20">
         <v>-3946.6</v>
       </c>
       <c r="G350" s="20">
         <v>-36030.519999999997</v>
       </c>
     </row>
-    <row r="351" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A351" s="23" t="s">
         <v>293</v>
       </c>
       <c r="B351" s="15">
         <v>21572.22</v>
       </c>
       <c r="C351" s="16">
         <v>10786.11</v>
       </c>
       <c r="D351" s="16">
         <v>32530.17</v>
       </c>
       <c r="E351" s="16">
         <v>8132.54</v>
       </c>
       <c r="F351" s="16">
         <v>2653.57</v>
       </c>
       <c r="G351" s="16">
         <v>24225.79</v>
       </c>
     </row>
-    <row r="352" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A352" s="23" t="s">
         <v>294</v>
       </c>
       <c r="B352" s="15">
         <v>1138.46</v>
       </c>
       <c r="C352" s="16">
         <v>569.23</v>
       </c>
       <c r="D352" s="16">
         <v>1716.76</v>
       </c>
       <c r="E352" s="16">
         <v>429.19</v>
       </c>
       <c r="F352" s="16">
         <v>140.04</v>
       </c>
       <c r="G352" s="16">
         <v>1278.5</v>
       </c>
     </row>
-    <row r="353" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A353" s="23" t="s">
         <v>295</v>
       </c>
       <c r="B353" s="15">
         <v>142.91999999999999</v>
       </c>
       <c r="C353" s="16">
         <v>71.459999999999994</v>
       </c>
       <c r="D353" s="16">
         <v>215.52</v>
       </c>
       <c r="E353" s="16">
         <v>53.88</v>
       </c>
       <c r="F353" s="16">
         <v>17.579999999999998</v>
       </c>
       <c r="G353" s="16">
         <v>160.5</v>
       </c>
     </row>
-    <row r="354" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A354" s="23" t="s">
         <v>296</v>
       </c>
       <c r="B354" s="15">
         <v>199.45</v>
       </c>
       <c r="C354" s="16">
         <v>99.72</v>
       </c>
       <c r="D354" s="16">
         <v>300.76</v>
       </c>
       <c r="E354" s="16">
         <v>75.19</v>
       </c>
       <c r="F354" s="16">
         <v>24.53</v>
       </c>
       <c r="G354" s="16">
         <v>223.98</v>
       </c>
     </row>
-    <row r="355" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A355" s="23" t="s">
         <v>297</v>
       </c>
       <c r="B355" s="15">
         <v>7215.32</v>
       </c>
       <c r="C355" s="16">
         <v>3607.66</v>
       </c>
       <c r="D355" s="16">
         <v>10880.46</v>
       </c>
       <c r="E355" s="16">
         <v>2720.11</v>
       </c>
       <c r="F355" s="16">
         <v>887.55</v>
       </c>
       <c r="G355" s="16">
         <v>8102.87</v>
       </c>
     </row>
-    <row r="356" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="356" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A356" s="24" t="s">
         <v>298</v>
       </c>
       <c r="B356" s="17">
         <v>1815.55</v>
       </c>
       <c r="C356" s="18">
         <v>907.77</v>
       </c>
       <c r="D356" s="18">
         <v>2737.79</v>
       </c>
       <c r="E356" s="18">
         <v>684.44</v>
       </c>
       <c r="F356" s="18">
         <v>223.33</v>
       </c>
       <c r="G356" s="18">
         <v>2038.88</v>
       </c>
     </row>
-    <row r="357" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A357" s="25" t="s">
         <v>299</v>
       </c>
       <c r="B357" s="19">
         <v>-33184.800000000003</v>
       </c>
       <c r="C357" s="20">
         <v>0</v>
       </c>
       <c r="D357" s="20">
         <v>0</v>
       </c>
       <c r="E357" s="20">
         <v>0</v>
       </c>
       <c r="F357" s="20">
         <v>-8334.6299999999992</v>
       </c>
       <c r="G357" s="20">
         <v>-41519.43</v>
       </c>
     </row>
-    <row r="358" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A358" s="23" t="s">
         <v>300</v>
       </c>
       <c r="B358" s="15">
         <v>33184.800000000003</v>
       </c>
       <c r="C358" s="16">
         <v>16592.400000000001</v>
       </c>
       <c r="D358" s="16">
         <v>33031.1</v>
       </c>
       <c r="E358" s="16">
         <v>8257.77</v>
       </c>
       <c r="F358" s="16">
         <v>8334.6299999999992</v>
       </c>
       <c r="G358" s="16">
         <v>41519.43</v>
       </c>
     </row>
-    <row r="359" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="359" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A359" s="24" t="s">
         <v>646</v>
       </c>
       <c r="B359" s="17">
         <v>0</v>
       </c>
       <c r="C359" s="18">
         <v>0</v>
       </c>
       <c r="D359" s="18">
         <v>0</v>
       </c>
       <c r="E359" s="18">
         <v>0</v>
       </c>
       <c r="F359" s="18">
         <v>0</v>
       </c>
       <c r="G359" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="360" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="360" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A360" s="26" t="s">
         <v>301</v>
       </c>
       <c r="B360" s="17">
         <v>0</v>
       </c>
       <c r="C360" s="18">
         <v>0</v>
       </c>
       <c r="D360" s="18">
         <v>0</v>
       </c>
       <c r="E360" s="18">
         <v>0</v>
       </c>
       <c r="F360" s="18">
         <v>0</v>
       </c>
       <c r="G360" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="361" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A361" s="25" t="s">
         <v>302</v>
       </c>
       <c r="B361" s="19">
         <v>-519428.5</v>
       </c>
       <c r="C361" s="20">
         <v>0</v>
       </c>
       <c r="D361" s="20">
         <v>0</v>
       </c>
       <c r="E361" s="20">
         <v>0</v>
       </c>
       <c r="F361" s="20">
         <v>36018.57</v>
       </c>
       <c r="G361" s="20">
         <v>-483409.93</v>
       </c>
     </row>
-    <row r="362" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A362" s="23" t="s">
         <v>647</v>
       </c>
       <c r="B362" s="15">
         <v>2212.12</v>
       </c>
       <c r="C362" s="16">
         <v>1106.06</v>
       </c>
       <c r="D362" s="16">
         <v>5037.8100000000004</v>
       </c>
       <c r="E362" s="16">
         <v>1259.45</v>
       </c>
       <c r="F362" s="16">
         <v>-153.38999999999999</v>
       </c>
       <c r="G362" s="16">
         <v>2058.73</v>
       </c>
     </row>
-    <row r="363" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A363" s="23" t="s">
         <v>303</v>
       </c>
       <c r="B363" s="15">
         <v>3031.67</v>
       </c>
       <c r="C363" s="16">
         <v>1515.83</v>
       </c>
       <c r="D363" s="16">
         <v>6904.24</v>
       </c>
       <c r="E363" s="16">
         <v>1726.06</v>
       </c>
       <c r="F363" s="16">
         <v>-210.23</v>
       </c>
       <c r="G363" s="16">
         <v>2821.44</v>
       </c>
     </row>
-    <row r="364" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A364" s="23" t="s">
         <v>304</v>
       </c>
       <c r="B364" s="15">
         <v>919.46</v>
       </c>
       <c r="C364" s="16">
         <v>459.73</v>
       </c>
       <c r="D364" s="16">
         <v>2093.9499999999998</v>
       </c>
       <c r="E364" s="16">
         <v>523.48</v>
       </c>
       <c r="F364" s="16">
         <v>-63.75</v>
       </c>
       <c r="G364" s="16">
         <v>855.71</v>
       </c>
     </row>
-    <row r="365" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A365" s="23" t="s">
         <v>305</v>
       </c>
       <c r="B365" s="15">
         <v>312598.73</v>
       </c>
       <c r="C365" s="16">
         <v>156299.35999999999</v>
       </c>
       <c r="D365" s="16">
         <v>711903.2</v>
       </c>
       <c r="E365" s="16">
         <v>177975.8</v>
       </c>
       <c r="F365" s="16">
         <v>-21676.44</v>
       </c>
       <c r="G365" s="16">
         <v>290922.28999999998</v>
       </c>
     </row>
-    <row r="366" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A366" s="23" t="s">
         <v>306</v>
       </c>
       <c r="B366" s="15">
         <v>165704.49</v>
       </c>
       <c r="C366" s="16">
         <v>82852.240000000005</v>
       </c>
       <c r="D366" s="16">
         <v>377370.56</v>
       </c>
       <c r="E366" s="16">
         <v>94342.64</v>
       </c>
       <c r="F366" s="16">
         <v>-11490.4</v>
       </c>
       <c r="G366" s="16">
         <v>154214.09</v>
       </c>
     </row>
-    <row r="367" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="367" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A367" s="24" t="s">
         <v>307</v>
       </c>
       <c r="B367" s="17">
         <v>34962.03</v>
       </c>
       <c r="C367" s="18">
         <v>17481.009999999998</v>
       </c>
       <c r="D367" s="18">
         <v>79621.5</v>
       </c>
       <c r="E367" s="18">
         <v>19905.37</v>
       </c>
       <c r="F367" s="18">
         <v>-2424.36</v>
       </c>
       <c r="G367" s="18">
         <v>32537.67</v>
       </c>
     </row>
-    <row r="368" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A368" s="25" t="s">
         <v>308</v>
       </c>
       <c r="B368" s="19">
         <v>-19157.38</v>
       </c>
       <c r="C368" s="20">
         <v>0</v>
       </c>
       <c r="D368" s="20">
         <v>0</v>
       </c>
       <c r="E368" s="20">
         <v>0</v>
       </c>
       <c r="F368" s="20">
         <v>-257.23</v>
       </c>
       <c r="G368" s="20">
         <v>-19414.61</v>
       </c>
     </row>
-    <row r="369" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A369" s="23" t="s">
         <v>309</v>
       </c>
       <c r="B369" s="15">
         <v>997.24</v>
       </c>
       <c r="C369" s="16">
         <v>498.62</v>
       </c>
       <c r="D369" s="16">
         <v>1940.93</v>
       </c>
       <c r="E369" s="16">
         <v>485.23</v>
       </c>
       <c r="F369" s="16">
         <v>13.39</v>
       </c>
       <c r="G369" s="16">
         <v>1010.63</v>
       </c>
     </row>
-    <row r="370" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A370" s="23" t="s">
         <v>310</v>
       </c>
       <c r="B370" s="15">
         <v>388.7</v>
       </c>
       <c r="C370" s="16">
         <v>194.35</v>
       </c>
       <c r="D370" s="16">
         <v>756.53</v>
       </c>
       <c r="E370" s="16">
         <v>189.13</v>
       </c>
       <c r="F370" s="16">
         <v>5.22</v>
       </c>
       <c r="G370" s="16">
         <v>393.92</v>
       </c>
     </row>
-    <row r="371" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A371" s="23" t="s">
         <v>648</v>
       </c>
       <c r="B371" s="15">
         <v>696.67</v>
       </c>
       <c r="C371" s="16">
         <v>348.33</v>
       </c>
       <c r="D371" s="16">
         <v>1355.93</v>
       </c>
       <c r="E371" s="16">
         <v>338.98</v>
       </c>
       <c r="F371" s="16">
         <v>9.35</v>
       </c>
       <c r="G371" s="16">
         <v>706.02</v>
       </c>
     </row>
-    <row r="372" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A372" s="23" t="s">
         <v>311</v>
       </c>
       <c r="B372" s="15">
         <v>16483.18</v>
       </c>
       <c r="C372" s="16">
         <v>8241.59</v>
       </c>
       <c r="D372" s="16">
         <v>32081.040000000001</v>
       </c>
       <c r="E372" s="16">
         <v>8020.26</v>
       </c>
       <c r="F372" s="16">
         <v>221.33</v>
       </c>
       <c r="G372" s="16">
         <v>16704.509999999998</v>
       </c>
     </row>
-    <row r="373" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="373" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A373" s="24" t="s">
         <v>312</v>
       </c>
       <c r="B373" s="17">
         <v>591.59</v>
       </c>
       <c r="C373" s="18">
         <v>295.79000000000002</v>
       </c>
       <c r="D373" s="18">
         <v>1151.4000000000001</v>
       </c>
       <c r="E373" s="18">
         <v>287.85000000000002</v>
       </c>
       <c r="F373" s="18">
         <v>7.94</v>
       </c>
       <c r="G373" s="18">
         <v>599.53</v>
       </c>
     </row>
-    <row r="374" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A374" s="25" t="s">
         <v>313</v>
       </c>
       <c r="B374" s="19">
         <v>-325269.89</v>
       </c>
       <c r="C374" s="20">
         <v>0</v>
       </c>
       <c r="D374" s="20">
         <v>0</v>
       </c>
       <c r="E374" s="20">
         <v>0</v>
       </c>
       <c r="F374" s="20">
         <v>-28591.78</v>
       </c>
       <c r="G374" s="20">
         <v>-353861.67</v>
       </c>
     </row>
-    <row r="375" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A375" s="23" t="s">
         <v>314</v>
       </c>
       <c r="B375" s="15">
         <v>0</v>
       </c>
       <c r="C375" s="16">
         <v>0</v>
       </c>
       <c r="D375" s="16">
         <v>16541.39</v>
       </c>
       <c r="E375" s="16">
         <v>0</v>
       </c>
       <c r="F375" s="16">
         <v>0</v>
       </c>
       <c r="G375" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="376" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A376" s="23" t="s">
         <v>315</v>
       </c>
       <c r="B376" s="15">
         <v>20045.900000000001</v>
       </c>
       <c r="C376" s="16">
         <v>10022.950000000001</v>
       </c>
       <c r="D376" s="16">
         <v>33043.519999999997</v>
       </c>
       <c r="E376" s="16">
         <v>8260.8799999999992</v>
       </c>
       <c r="F376" s="16">
         <v>1762.07</v>
       </c>
       <c r="G376" s="16">
         <v>21807.97</v>
       </c>
     </row>
-    <row r="377" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A377" s="23" t="s">
         <v>316</v>
       </c>
       <c r="B377" s="15">
         <v>161394.26</v>
       </c>
       <c r="C377" s="16">
         <v>80697.13</v>
       </c>
       <c r="D377" s="16">
         <v>266041.2</v>
       </c>
       <c r="E377" s="16">
         <v>66510.3</v>
       </c>
       <c r="F377" s="16">
         <v>14186.83</v>
       </c>
       <c r="G377" s="16">
         <v>175581.09</v>
       </c>
     </row>
-    <row r="378" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A378" s="23" t="s">
         <v>317</v>
       </c>
       <c r="B378" s="15">
         <v>10537.95</v>
       </c>
       <c r="C378" s="16">
         <v>5268.97</v>
       </c>
       <c r="D378" s="16">
         <v>17370.68</v>
       </c>
       <c r="E378" s="16">
         <v>4342.67</v>
       </c>
       <c r="F378" s="16">
         <v>926.3</v>
       </c>
       <c r="G378" s="16">
         <v>11464.25</v>
       </c>
     </row>
-    <row r="379" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A379" s="23" t="s">
         <v>649</v>
       </c>
       <c r="B379" s="15">
         <v>8600.34</v>
       </c>
       <c r="C379" s="16">
         <v>4300.17</v>
       </c>
       <c r="D379" s="16">
         <v>14176.74</v>
       </c>
       <c r="E379" s="16">
         <v>3544.18</v>
       </c>
       <c r="F379" s="16">
         <v>755.99</v>
       </c>
       <c r="G379" s="16">
         <v>9356.33</v>
       </c>
     </row>
-    <row r="380" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A380" s="23" t="s">
         <v>318</v>
       </c>
       <c r="B380" s="15">
         <v>1343.12</v>
       </c>
       <c r="C380" s="16">
         <v>671.56</v>
       </c>
       <c r="D380" s="16">
         <v>2213.9899999999998</v>
       </c>
       <c r="E380" s="16">
         <v>553.49</v>
       </c>
       <c r="F380" s="16">
         <v>118.07</v>
       </c>
       <c r="G380" s="16">
         <v>1461.19</v>
       </c>
     </row>
-    <row r="381" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A381" s="23" t="s">
         <v>319</v>
       </c>
       <c r="B381" s="15">
         <v>5297.34</v>
       </c>
       <c r="C381" s="16">
         <v>2648.67</v>
       </c>
       <c r="D381" s="16">
         <v>8732.1</v>
       </c>
       <c r="E381" s="16">
         <v>2183.02</v>
       </c>
       <c r="F381" s="16">
         <v>465.65</v>
       </c>
       <c r="G381" s="16">
         <v>5762.99</v>
       </c>
     </row>
-    <row r="382" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A382" s="23" t="s">
         <v>320</v>
       </c>
       <c r="B382" s="15">
         <v>5295.41</v>
       </c>
       <c r="C382" s="16">
         <v>2647.7</v>
       </c>
       <c r="D382" s="16">
         <v>8728.91</v>
       </c>
       <c r="E382" s="16">
         <v>2182.2199999999998</v>
       </c>
       <c r="F382" s="16">
         <v>465.48</v>
       </c>
       <c r="G382" s="16">
         <v>5760.89</v>
       </c>
     </row>
-    <row r="383" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A383" s="23" t="s">
         <v>321</v>
       </c>
       <c r="B383" s="15">
         <v>30300.15</v>
       </c>
       <c r="C383" s="16">
         <v>15150.07</v>
       </c>
       <c r="D383" s="16">
         <v>49946.559999999998</v>
       </c>
       <c r="E383" s="16">
         <v>12486.64</v>
       </c>
       <c r="F383" s="16">
         <v>2663.43</v>
       </c>
       <c r="G383" s="16">
         <v>32963.58</v>
       </c>
     </row>
-    <row r="384" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A384" s="23" t="s">
         <v>322</v>
       </c>
       <c r="B384" s="15">
         <v>69227.17</v>
       </c>
       <c r="C384" s="16">
         <v>34613.58</v>
       </c>
       <c r="D384" s="16">
         <v>114113.60000000001</v>
       </c>
       <c r="E384" s="16">
         <v>28528.400000000001</v>
       </c>
       <c r="F384" s="16">
         <v>6085.18</v>
       </c>
       <c r="G384" s="16">
         <v>75312.350000000006</v>
       </c>
     </row>
-    <row r="385" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A385" s="23" t="s">
         <v>323</v>
       </c>
       <c r="B385" s="15">
         <v>13228.25</v>
       </c>
       <c r="C385" s="16">
         <v>6614.12</v>
       </c>
       <c r="D385" s="16">
         <v>21805.360000000001</v>
       </c>
       <c r="E385" s="16">
         <v>5451.34</v>
       </c>
       <c r="F385" s="16">
         <v>1162.78</v>
       </c>
       <c r="G385" s="16">
         <v>14391.03</v>
       </c>
     </row>
-    <row r="386" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="386" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A386" s="24" t="s">
         <v>650</v>
       </c>
       <c r="B386" s="17">
         <v>0</v>
       </c>
       <c r="C386" s="18">
         <v>0</v>
       </c>
       <c r="D386" s="18">
         <v>0</v>
       </c>
       <c r="E386" s="18">
         <v>0</v>
       </c>
       <c r="F386" s="18">
         <v>0</v>
       </c>
       <c r="G386" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="387" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A387" s="25" t="s">
         <v>324</v>
       </c>
       <c r="B387" s="19">
         <v>-3390.75</v>
       </c>
       <c r="C387" s="20">
         <v>0</v>
       </c>
       <c r="D387" s="20">
         <v>0</v>
       </c>
       <c r="E387" s="20">
         <v>0</v>
       </c>
       <c r="F387" s="20">
         <v>-710.23</v>
       </c>
       <c r="G387" s="20">
         <v>-4100.9799999999996</v>
       </c>
     </row>
-    <row r="388" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A388" s="23" t="s">
         <v>325</v>
       </c>
       <c r="B388" s="15">
         <v>2298.25</v>
       </c>
       <c r="C388" s="16">
         <v>1149.1199999999999</v>
       </c>
       <c r="D388" s="16">
         <v>2670.91</v>
       </c>
       <c r="E388" s="16">
         <v>667.72</v>
       </c>
       <c r="F388" s="16">
         <v>481.4</v>
       </c>
       <c r="G388" s="16">
         <v>2779.65</v>
       </c>
     </row>
-    <row r="389" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A389" s="23" t="s">
         <v>326</v>
       </c>
       <c r="B389" s="15">
         <v>609.63</v>
       </c>
       <c r="C389" s="16">
         <v>304.81</v>
       </c>
       <c r="D389" s="16">
         <v>708.48</v>
       </c>
       <c r="E389" s="16">
         <v>177.12</v>
       </c>
       <c r="F389" s="16">
         <v>127.69</v>
       </c>
       <c r="G389" s="16">
         <v>737.32</v>
       </c>
     </row>
-    <row r="390" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="390" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A390" s="24" t="s">
         <v>327</v>
       </c>
       <c r="B390" s="17">
         <v>482.87</v>
       </c>
       <c r="C390" s="18">
         <v>241.43</v>
       </c>
       <c r="D390" s="18">
         <v>561.16999999999996</v>
       </c>
       <c r="E390" s="18">
         <v>140.29</v>
       </c>
       <c r="F390" s="18">
         <v>101.14</v>
       </c>
       <c r="G390" s="18">
         <v>584.01</v>
       </c>
     </row>
-    <row r="391" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A391" s="25" t="s">
         <v>328</v>
       </c>
       <c r="B391" s="19">
         <v>-141211.66</v>
       </c>
       <c r="C391" s="20">
         <v>0</v>
       </c>
       <c r="D391" s="20">
         <v>0</v>
       </c>
       <c r="E391" s="20">
         <v>0</v>
       </c>
       <c r="F391" s="20">
         <v>-8964.82</v>
       </c>
       <c r="G391" s="20">
         <v>-150176.48000000001</v>
       </c>
     </row>
-    <row r="392" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A392" s="23" t="s">
         <v>644</v>
       </c>
       <c r="B392" s="15">
         <v>3791.07</v>
       </c>
       <c r="C392" s="16">
         <v>1895.53</v>
       </c>
       <c r="D392" s="16">
         <v>6619.44</v>
       </c>
       <c r="E392" s="16">
         <v>1654.86</v>
       </c>
       <c r="F392" s="16">
         <v>240.67</v>
       </c>
       <c r="G392" s="16">
         <v>4031.74</v>
       </c>
     </row>
-    <row r="393" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="393" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A393" s="24" t="s">
         <v>329</v>
       </c>
       <c r="B393" s="17">
         <v>137420.59</v>
       </c>
       <c r="C393" s="18">
         <v>68710.289999999994</v>
       </c>
       <c r="D393" s="18">
         <v>239944.59</v>
       </c>
       <c r="E393" s="18">
         <v>59986.14</v>
       </c>
       <c r="F393" s="18">
         <v>8724.15</v>
       </c>
       <c r="G393" s="18">
         <v>146144.74</v>
       </c>
     </row>
-    <row r="394" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A394" s="25" t="s">
         <v>330</v>
       </c>
       <c r="B394" s="19">
         <v>-87931.43</v>
       </c>
       <c r="C394" s="20">
         <v>0</v>
       </c>
       <c r="D394" s="20">
         <v>0</v>
       </c>
       <c r="E394" s="20">
         <v>0</v>
       </c>
       <c r="F394" s="20">
         <v>3312.88</v>
       </c>
       <c r="G394" s="20">
         <v>-84618.55</v>
       </c>
     </row>
-    <row r="395" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A395" s="23" t="s">
         <v>651</v>
       </c>
       <c r="B395" s="15">
         <v>203.93</v>
       </c>
       <c r="C395" s="16">
         <v>101.96</v>
       </c>
       <c r="D395" s="16">
         <v>438.6</v>
       </c>
       <c r="E395" s="16">
         <v>109.65</v>
       </c>
       <c r="F395" s="16">
         <v>-7.69</v>
       </c>
       <c r="G395" s="16">
         <v>196.24</v>
       </c>
     </row>
-    <row r="396" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A396" s="23" t="s">
         <v>331</v>
       </c>
       <c r="B396" s="15">
         <v>80363.990000000005</v>
       </c>
       <c r="C396" s="16">
         <v>40181.99</v>
       </c>
       <c r="D396" s="16">
         <v>172839.02</v>
       </c>
       <c r="E396" s="16">
         <v>43209.75</v>
       </c>
       <c r="F396" s="16">
         <v>-3027.76</v>
       </c>
       <c r="G396" s="16">
         <v>77336.23</v>
       </c>
     </row>
-    <row r="397" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A397" s="23" t="s">
         <v>332</v>
       </c>
       <c r="B397" s="15">
         <v>5831.38</v>
       </c>
       <c r="C397" s="16">
         <v>2915.69</v>
       </c>
       <c r="D397" s="16">
         <v>12541.56</v>
       </c>
       <c r="E397" s="16">
         <v>3135.39</v>
       </c>
       <c r="F397" s="16">
         <v>-219.7</v>
       </c>
       <c r="G397" s="16">
         <v>5611.68</v>
       </c>
     </row>
-    <row r="398" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="398" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A398" s="24" t="s">
         <v>333</v>
       </c>
       <c r="B398" s="17">
         <v>1532.13</v>
       </c>
       <c r="C398" s="18">
         <v>766.06</v>
       </c>
       <c r="D398" s="18">
         <v>3295.16</v>
       </c>
       <c r="E398" s="18">
         <v>823.79</v>
       </c>
       <c r="F398" s="18">
         <v>-57.73</v>
       </c>
       <c r="G398" s="18">
         <v>1474.4</v>
       </c>
     </row>
-    <row r="399" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A399" s="25" t="s">
         <v>334</v>
       </c>
       <c r="B399" s="19">
         <v>-80676.11</v>
       </c>
       <c r="C399" s="20">
         <v>0</v>
       </c>
       <c r="D399" s="20">
         <v>0</v>
       </c>
       <c r="E399" s="20">
         <v>0</v>
       </c>
       <c r="F399" s="20">
         <v>872.98</v>
       </c>
       <c r="G399" s="20">
         <v>-79803.13</v>
       </c>
     </row>
-    <row r="400" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A400" s="23" t="s">
         <v>335</v>
       </c>
       <c r="B400" s="15">
-        <v>0</v>
+        <v>80608.5</v>
       </c>
       <c r="C400" s="16">
-        <v>0</v>
+        <v>40304.25</v>
       </c>
       <c r="D400" s="16">
-        <v>0</v>
+        <v>164706.01</v>
       </c>
       <c r="E400" s="16">
-        <v>0</v>
+        <v>41176.5</v>
       </c>
       <c r="F400" s="16">
-        <v>0</v>
+        <v>-872.25</v>
       </c>
       <c r="G400" s="16">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+        <v>79736.25</v>
+      </c>
+    </row>
+    <row r="401" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A401" s="24" t="s">
         <v>620</v>
       </c>
       <c r="B401" s="17">
-        <v>80608.5</v>
+        <v>67.61</v>
       </c>
       <c r="C401" s="18">
-        <v>40304.25</v>
+        <v>33.799999999999997</v>
       </c>
       <c r="D401" s="18">
-        <v>164706.01</v>
+        <v>138.13999999999999</v>
       </c>
       <c r="E401" s="18">
-        <v>41176.5</v>
+        <v>34.53</v>
       </c>
       <c r="F401" s="18">
-        <v>-872.25</v>
+        <v>-0.73</v>
       </c>
       <c r="G401" s="18">
-        <v>79736.25</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:7" x14ac:dyDescent="0.25">
+        <v>66.88</v>
+      </c>
+    </row>
+    <row r="402" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A402" s="25" t="s">
         <v>336</v>
       </c>
       <c r="B402" s="19">
         <v>-39702.129999999997</v>
       </c>
       <c r="C402" s="20">
         <v>0</v>
       </c>
       <c r="D402" s="20">
         <v>0</v>
       </c>
       <c r="E402" s="20">
         <v>0</v>
       </c>
       <c r="F402" s="20">
         <v>3199.06</v>
       </c>
       <c r="G402" s="20">
         <v>-36503.07</v>
       </c>
     </row>
-    <row r="403" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A403" s="23" t="s">
         <v>337</v>
       </c>
       <c r="B403" s="15">
         <v>21118.46</v>
       </c>
       <c r="C403" s="16">
         <v>10559.23</v>
       </c>
       <c r="D403" s="16">
         <v>49043.54</v>
       </c>
       <c r="E403" s="16">
         <v>12260.88</v>
       </c>
       <c r="F403" s="16">
         <v>-1701.65</v>
       </c>
       <c r="G403" s="16">
         <v>19416.810000000001</v>
       </c>
     </row>
-    <row r="404" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="404" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A404" s="24" t="s">
         <v>648</v>
       </c>
       <c r="B404" s="17">
         <v>18583.669999999998</v>
       </c>
       <c r="C404" s="18">
         <v>9291.83</v>
       </c>
       <c r="D404" s="18">
         <v>43156.99</v>
       </c>
       <c r="E404" s="18">
         <v>10789.24</v>
       </c>
       <c r="F404" s="18">
         <v>-1497.41</v>
       </c>
       <c r="G404" s="18">
         <v>17086.259999999998</v>
       </c>
     </row>
-    <row r="405" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A405" s="25" t="s">
         <v>338</v>
       </c>
       <c r="B405" s="19">
         <v>-23584.36</v>
       </c>
       <c r="C405" s="20">
         <v>0</v>
       </c>
       <c r="D405" s="20">
         <v>0</v>
       </c>
       <c r="E405" s="20">
         <v>0</v>
       </c>
       <c r="F405" s="20">
         <v>-5258.89</v>
       </c>
       <c r="G405" s="20">
         <v>-28843.25</v>
       </c>
     </row>
-    <row r="406" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A406" s="23" t="s">
         <v>339</v>
       </c>
       <c r="B406" s="15">
         <v>3383</v>
       </c>
       <c r="C406" s="16">
         <v>1691.5</v>
       </c>
       <c r="D406" s="16">
         <v>3748.61</v>
       </c>
       <c r="E406" s="16">
         <v>937.15</v>
       </c>
       <c r="F406" s="16">
         <v>754.35</v>
       </c>
       <c r="G406" s="16">
         <v>4137.3500000000004</v>
       </c>
     </row>
-    <row r="407" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A407" s="23" t="s">
         <v>340</v>
       </c>
       <c r="B407" s="15">
         <v>15136.53</v>
       </c>
       <c r="C407" s="16">
         <v>7568.26</v>
       </c>
       <c r="D407" s="16">
         <v>16772.349999999999</v>
       </c>
       <c r="E407" s="16">
         <v>4193.08</v>
       </c>
       <c r="F407" s="16">
         <v>3375.18</v>
       </c>
       <c r="G407" s="16">
         <v>18511.71</v>
       </c>
     </row>
-    <row r="408" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="408" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A408" s="24" t="s">
         <v>341</v>
       </c>
       <c r="B408" s="17">
         <v>5064.83</v>
       </c>
       <c r="C408" s="18">
         <v>2532.41</v>
       </c>
       <c r="D408" s="18">
         <v>5612.2</v>
       </c>
       <c r="E408" s="18">
         <v>1403.05</v>
       </c>
       <c r="F408" s="18">
         <v>1129.3599999999999</v>
       </c>
       <c r="G408" s="18">
         <v>6194.19</v>
       </c>
     </row>
-    <row r="409" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A409" s="25" t="s">
         <v>342</v>
       </c>
       <c r="B409" s="19">
         <v>-38061.97</v>
       </c>
       <c r="C409" s="20">
         <v>0</v>
       </c>
       <c r="D409" s="20">
         <v>0</v>
       </c>
       <c r="E409" s="20">
         <v>0</v>
       </c>
       <c r="F409" s="20">
         <v>-6449.76</v>
       </c>
       <c r="G409" s="20">
         <v>-44511.73</v>
       </c>
     </row>
-    <row r="410" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A410" s="23" t="s">
         <v>343</v>
       </c>
       <c r="B410" s="15">
         <v>144.13999999999999</v>
       </c>
       <c r="C410" s="16">
         <v>72.069999999999993</v>
       </c>
       <c r="D410" s="16">
         <v>190.58</v>
       </c>
       <c r="E410" s="16">
         <v>47.64</v>
       </c>
       <c r="F410" s="16">
         <v>24.43</v>
       </c>
       <c r="G410" s="16">
         <v>168.57</v>
       </c>
     </row>
-    <row r="411" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A411" s="23" t="s">
         <v>344</v>
       </c>
       <c r="B411" s="15">
         <v>348.49</v>
       </c>
       <c r="C411" s="16">
         <v>174.24</v>
       </c>
       <c r="D411" s="16">
         <v>460.77</v>
       </c>
       <c r="E411" s="16">
         <v>115.19</v>
       </c>
       <c r="F411" s="16">
         <v>59.05</v>
       </c>
       <c r="G411" s="16">
         <v>407.54</v>
       </c>
     </row>
-    <row r="412" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A412" s="23" t="s">
         <v>345</v>
       </c>
       <c r="B412" s="15">
         <v>729.05</v>
       </c>
       <c r="C412" s="16">
         <v>364.52</v>
       </c>
       <c r="D412" s="16">
         <v>963.94</v>
       </c>
       <c r="E412" s="16">
         <v>240.98</v>
       </c>
       <c r="F412" s="16">
         <v>123.54</v>
       </c>
       <c r="G412" s="16">
         <v>852.59</v>
       </c>
     </row>
-    <row r="413" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A413" s="23" t="s">
         <v>346</v>
       </c>
       <c r="B413" s="15">
         <v>59.55</v>
       </c>
       <c r="C413" s="16">
         <v>29.77</v>
       </c>
       <c r="D413" s="16">
         <v>78.739999999999995</v>
       </c>
       <c r="E413" s="16">
         <v>19.68</v>
       </c>
       <c r="F413" s="16">
         <v>10.09</v>
       </c>
       <c r="G413" s="16">
         <v>69.64</v>
       </c>
     </row>
-    <row r="414" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A414" s="23" t="s">
         <v>347</v>
       </c>
       <c r="B414" s="15">
         <v>1117.52</v>
       </c>
       <c r="C414" s="16">
         <v>558.76</v>
       </c>
       <c r="D414" s="16">
         <v>1477.57</v>
       </c>
       <c r="E414" s="16">
         <v>369.39</v>
       </c>
       <c r="F414" s="16">
         <v>189.37</v>
       </c>
       <c r="G414" s="16">
         <v>1306.8900000000001</v>
       </c>
     </row>
-    <row r="415" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A415" s="23" t="s">
         <v>348</v>
       </c>
       <c r="B415" s="15">
         <v>649.08000000000004</v>
       </c>
       <c r="C415" s="16">
         <v>324.54000000000002</v>
       </c>
       <c r="D415" s="16">
         <v>858.21</v>
       </c>
       <c r="E415" s="16">
         <v>214.55</v>
       </c>
       <c r="F415" s="16">
         <v>109.99</v>
       </c>
       <c r="G415" s="16">
         <v>759.07</v>
       </c>
     </row>
-    <row r="416" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A416" s="23" t="s">
         <v>349</v>
       </c>
       <c r="B416" s="15">
         <v>629.41</v>
       </c>
       <c r="C416" s="16">
         <v>314.7</v>
       </c>
       <c r="D416" s="16">
         <v>832.19</v>
       </c>
       <c r="E416" s="16">
         <v>208.04</v>
       </c>
       <c r="F416" s="16">
         <v>106.66</v>
       </c>
       <c r="G416" s="16">
         <v>736.07</v>
       </c>
     </row>
-    <row r="417" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A417" s="23" t="s">
         <v>350</v>
       </c>
       <c r="B417" s="15">
         <v>5947.25</v>
       </c>
       <c r="C417" s="16">
         <v>2973.62</v>
       </c>
       <c r="D417" s="16">
         <v>7863.36</v>
       </c>
       <c r="E417" s="16">
         <v>1965.84</v>
       </c>
       <c r="F417" s="16">
         <v>1007.78</v>
       </c>
       <c r="G417" s="16">
         <v>6955.03</v>
       </c>
     </row>
-    <row r="418" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="418" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A418" s="24" t="s">
         <v>351</v>
       </c>
       <c r="B418" s="17">
         <v>28437.48</v>
       </c>
       <c r="C418" s="18">
         <v>14218.74</v>
       </c>
       <c r="D418" s="18">
         <v>37599.57</v>
       </c>
       <c r="E418" s="18">
         <v>9399.89</v>
       </c>
       <c r="F418" s="18">
         <v>4818.8500000000004</v>
       </c>
       <c r="G418" s="18">
         <v>33256.33</v>
       </c>
     </row>
-    <row r="419" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A419" s="25" t="s">
         <v>352</v>
       </c>
       <c r="B419" s="19">
         <v>-41475.379999999997</v>
       </c>
       <c r="C419" s="20">
         <v>0</v>
       </c>
       <c r="D419" s="20">
         <v>0</v>
       </c>
       <c r="E419" s="20">
         <v>0</v>
       </c>
       <c r="F419" s="20">
         <v>-6170.17</v>
       </c>
       <c r="G419" s="20">
         <v>-47645.55</v>
       </c>
     </row>
-    <row r="420" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A420" s="23" t="s">
         <v>353</v>
       </c>
       <c r="B420" s="15">
         <v>36076.61</v>
       </c>
       <c r="C420" s="16">
         <v>18038.3</v>
       </c>
       <c r="D420" s="16">
         <v>50685.17</v>
       </c>
       <c r="E420" s="16">
         <v>12671.29</v>
       </c>
       <c r="F420" s="16">
         <v>5367.01</v>
       </c>
       <c r="G420" s="16">
         <v>41443.620000000003</v>
       </c>
     </row>
-    <row r="421" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="421" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A421" s="24" t="s">
         <v>354</v>
       </c>
       <c r="B421" s="17">
         <v>5398.77</v>
       </c>
       <c r="C421" s="18">
         <v>2699.38</v>
       </c>
       <c r="D421" s="18">
         <v>7584.91</v>
       </c>
       <c r="E421" s="18">
         <v>1896.22</v>
       </c>
       <c r="F421" s="18">
         <v>803.16</v>
       </c>
       <c r="G421" s="18">
         <v>6201.93</v>
       </c>
     </row>
-    <row r="422" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A422" s="25" t="s">
         <v>355</v>
       </c>
       <c r="B422" s="19">
         <v>-2829948.07</v>
       </c>
       <c r="C422" s="20">
         <v>0</v>
       </c>
       <c r="D422" s="20">
         <v>0</v>
       </c>
       <c r="E422" s="20">
         <v>0</v>
       </c>
       <c r="F422" s="20">
         <v>760992.93</v>
       </c>
       <c r="G422" s="20">
         <v>-2068955.14</v>
       </c>
     </row>
-    <row r="423" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A423" s="23" t="s">
         <v>356</v>
       </c>
       <c r="B423" s="15">
         <v>2398123.23</v>
       </c>
       <c r="C423" s="16">
         <v>1199061.6100000001</v>
       </c>
       <c r="D423" s="16">
         <v>7375735.2300000004</v>
       </c>
       <c r="E423" s="16">
         <v>1843933.8</v>
       </c>
       <c r="F423" s="16">
         <v>-644872.18999999994</v>
       </c>
       <c r="G423" s="16">
         <v>1753251.04</v>
       </c>
     </row>
-    <row r="424" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A424" s="23" t="s">
         <v>357</v>
       </c>
       <c r="B424" s="15">
         <v>77082.14</v>
       </c>
       <c r="C424" s="16">
         <v>38541.07</v>
       </c>
       <c r="D424" s="16">
         <v>237076</v>
       </c>
       <c r="E424" s="16">
         <v>59269</v>
       </c>
       <c r="F424" s="16">
         <v>-20727.93</v>
       </c>
       <c r="G424" s="16">
         <v>56354.21</v>
       </c>
     </row>
-    <row r="425" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A425" s="23" t="s">
         <v>647</v>
       </c>
       <c r="B425" s="15">
         <v>43921.15</v>
       </c>
       <c r="C425" s="16">
         <v>21960.57</v>
       </c>
       <c r="D425" s="16">
         <v>135085.12</v>
       </c>
       <c r="E425" s="16">
         <v>33771.279999999999</v>
       </c>
       <c r="F425" s="16">
         <v>-11810.71</v>
       </c>
       <c r="G425" s="16">
         <v>32110.44</v>
       </c>
     </row>
-    <row r="426" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A426" s="23" t="s">
         <v>615</v>
       </c>
       <c r="B426" s="15">
         <v>139077.9</v>
       </c>
       <c r="C426" s="16">
         <v>69538.95</v>
       </c>
       <c r="D426" s="16">
         <v>427751.9</v>
       </c>
       <c r="E426" s="16">
         <v>106937.97</v>
       </c>
       <c r="F426" s="16">
         <v>-37399.019999999997</v>
       </c>
       <c r="G426" s="16">
         <v>101678.88</v>
       </c>
     </row>
-    <row r="427" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A427" s="23" t="s">
         <v>358</v>
       </c>
       <c r="B427" s="15">
         <v>78059.19</v>
       </c>
       <c r="C427" s="16">
         <v>39029.589999999997</v>
       </c>
       <c r="D427" s="16">
         <v>240081.04</v>
       </c>
       <c r="E427" s="16">
         <v>60020.26</v>
       </c>
       <c r="F427" s="16">
         <v>-20990.67</v>
       </c>
       <c r="G427" s="16">
         <v>57068.52</v>
       </c>
     </row>
-    <row r="428" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A428" s="23" t="s">
         <v>652</v>
       </c>
       <c r="B428" s="15">
         <v>51187.76</v>
       </c>
       <c r="C428" s="16">
         <v>25593.88</v>
       </c>
       <c r="D428" s="16">
         <v>157434.51</v>
       </c>
       <c r="E428" s="16">
         <v>39358.620000000003</v>
       </c>
       <c r="F428" s="16">
         <v>-13764.74</v>
       </c>
       <c r="G428" s="16">
         <v>37423.019999999997</v>
       </c>
     </row>
-    <row r="429" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A429" s="23" t="s">
         <v>359</v>
       </c>
       <c r="B429" s="15">
         <v>41989.71</v>
       </c>
       <c r="C429" s="16">
         <v>20994.85</v>
       </c>
       <c r="D429" s="16">
         <v>129144.73</v>
       </c>
       <c r="E429" s="16">
         <v>32286.18</v>
       </c>
       <c r="F429" s="16">
         <v>-11291.33</v>
       </c>
       <c r="G429" s="16">
         <v>30698.38</v>
       </c>
     </row>
-    <row r="430" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A430" s="23" t="s">
         <v>653</v>
       </c>
       <c r="B430" s="15">
         <v>506.99</v>
       </c>
       <c r="C430" s="16">
         <v>253.49</v>
       </c>
       <c r="D430" s="16">
         <v>1559.32</v>
       </c>
       <c r="E430" s="16">
         <v>389.83</v>
       </c>
       <c r="F430" s="16">
         <v>-136.34</v>
       </c>
       <c r="G430" s="16">
         <v>370.65</v>
       </c>
     </row>
-    <row r="431" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="431" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A431" s="24" t="s">
         <v>654</v>
       </c>
       <c r="B431" s="17">
         <v>0</v>
       </c>
       <c r="C431" s="18">
         <v>0</v>
       </c>
       <c r="D431" s="18">
         <v>0</v>
       </c>
       <c r="E431" s="18">
         <v>0</v>
       </c>
       <c r="F431" s="18">
         <v>0</v>
       </c>
       <c r="G431" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="432" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A432" s="25" t="s">
         <v>360</v>
       </c>
       <c r="B432" s="19">
         <v>-11064.87</v>
       </c>
       <c r="C432" s="20">
         <v>0</v>
       </c>
       <c r="D432" s="20">
         <v>0</v>
       </c>
       <c r="E432" s="20">
         <v>0</v>
       </c>
       <c r="F432" s="20">
         <v>-2572.64</v>
       </c>
       <c r="G432" s="20">
         <v>-13637.51</v>
       </c>
     </row>
-    <row r="433" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A433" s="23" t="s">
         <v>361</v>
       </c>
       <c r="B433" s="15">
         <v>1217.72</v>
       </c>
       <c r="C433" s="16">
         <v>608.86</v>
       </c>
       <c r="D433" s="16">
         <v>1302.94</v>
       </c>
       <c r="E433" s="16">
         <v>325.73</v>
       </c>
       <c r="F433" s="16">
         <v>283.13</v>
       </c>
       <c r="G433" s="16">
         <v>1500.85</v>
       </c>
     </row>
-    <row r="434" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="434" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A434" s="24" t="s">
         <v>362</v>
       </c>
       <c r="B434" s="17">
         <v>9847.15</v>
       </c>
       <c r="C434" s="18">
         <v>4923.57</v>
       </c>
       <c r="D434" s="18">
         <v>10536.27</v>
       </c>
       <c r="E434" s="18">
         <v>2634.06</v>
       </c>
       <c r="F434" s="18">
         <v>2289.5100000000002</v>
       </c>
       <c r="G434" s="18">
         <v>12136.66</v>
       </c>
     </row>
-    <row r="435" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A435" s="25" t="s">
         <v>363</v>
       </c>
       <c r="B435" s="19">
         <v>-45864.59</v>
       </c>
       <c r="C435" s="20">
         <v>0</v>
       </c>
       <c r="D435" s="20">
         <v>0</v>
       </c>
       <c r="E435" s="20">
         <v>0</v>
       </c>
       <c r="F435" s="20">
         <v>-8234.34</v>
       </c>
       <c r="G435" s="20">
         <v>-54098.93</v>
       </c>
     </row>
-    <row r="436" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A436" s="23" t="s">
         <v>364</v>
       </c>
       <c r="B436" s="15">
         <v>10991.37</v>
       </c>
       <c r="C436" s="16">
         <v>5495.68</v>
       </c>
       <c r="D436" s="16">
         <v>14089.36</v>
       </c>
       <c r="E436" s="16">
         <v>3522.34</v>
       </c>
       <c r="F436" s="16">
         <v>1973.34</v>
       </c>
       <c r="G436" s="16">
         <v>12964.71</v>
       </c>
     </row>
-    <row r="437" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A437" s="23" t="s">
         <v>655</v>
       </c>
       <c r="B437" s="15">
         <v>4797.3900000000003</v>
       </c>
       <c r="C437" s="16">
         <v>2398.69</v>
       </c>
       <c r="D437" s="16">
         <v>6149.57</v>
       </c>
       <c r="E437" s="16">
         <v>1537.39</v>
       </c>
       <c r="F437" s="16">
         <v>861.3</v>
       </c>
       <c r="G437" s="16">
         <v>5658.69</v>
       </c>
     </row>
-    <row r="438" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A438" s="23" t="s">
         <v>365</v>
       </c>
       <c r="B438" s="15">
         <v>6895.18</v>
       </c>
       <c r="C438" s="16">
         <v>3447.59</v>
       </c>
       <c r="D438" s="16">
         <v>8838.6299999999992</v>
       </c>
       <c r="E438" s="16">
         <v>2209.65</v>
       </c>
       <c r="F438" s="16">
         <v>1237.94</v>
       </c>
       <c r="G438" s="16">
         <v>8133.12</v>
       </c>
     </row>
-    <row r="439" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A439" s="23" t="s">
         <v>366</v>
       </c>
       <c r="B439" s="15">
         <v>4803.26</v>
       </c>
       <c r="C439" s="16">
         <v>2401.63</v>
       </c>
       <c r="D439" s="16">
         <v>6157.08</v>
       </c>
       <c r="E439" s="16">
         <v>1539.27</v>
       </c>
       <c r="F439" s="16">
         <v>862.36</v>
       </c>
       <c r="G439" s="16">
         <v>5665.62</v>
       </c>
     </row>
-    <row r="440" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="440" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A440" s="24" t="s">
         <v>367</v>
       </c>
       <c r="B440" s="17">
         <v>18377.39</v>
       </c>
       <c r="C440" s="18">
         <v>9188.69</v>
       </c>
       <c r="D440" s="18">
         <v>23557.18</v>
       </c>
       <c r="E440" s="18">
         <v>5889.29</v>
       </c>
       <c r="F440" s="18">
         <v>3299.4</v>
       </c>
       <c r="G440" s="18">
         <v>21676.79</v>
       </c>
     </row>
-    <row r="441" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A441" s="25" t="s">
         <v>368</v>
       </c>
       <c r="B441" s="19">
         <v>-343222.27</v>
       </c>
       <c r="C441" s="20">
         <v>0</v>
       </c>
       <c r="D441" s="20">
         <v>0</v>
       </c>
       <c r="E441" s="20">
         <v>0</v>
       </c>
       <c r="F441" s="20">
         <v>7316.35</v>
       </c>
       <c r="G441" s="20">
         <v>-335905.92</v>
       </c>
     </row>
-    <row r="442" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A442" s="23" t="s">
         <v>369</v>
       </c>
       <c r="B442" s="15">
         <v>54808.56</v>
       </c>
       <c r="C442" s="16">
         <v>27404.28</v>
       </c>
       <c r="D442" s="16">
         <v>114290.48</v>
       </c>
       <c r="E442" s="16">
         <v>28572.62</v>
       </c>
       <c r="F442" s="16">
         <v>-1168.3399999999999</v>
       </c>
       <c r="G442" s="16">
         <v>53640.22</v>
       </c>
     </row>
-    <row r="443" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A443" s="23" t="s">
         <v>370</v>
       </c>
       <c r="B443" s="15">
         <v>1432.02</v>
       </c>
       <c r="C443" s="16">
         <v>716.01</v>
       </c>
       <c r="D443" s="16">
         <v>2986.15</v>
       </c>
       <c r="E443" s="16">
         <v>746.53</v>
       </c>
       <c r="F443" s="16">
         <v>-30.52</v>
       </c>
       <c r="G443" s="16">
         <v>1401.5</v>
       </c>
     </row>
-    <row r="444" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A444" s="23" t="s">
         <v>655</v>
       </c>
       <c r="B444" s="15">
-        <v>54808.56</v>
+        <v>0</v>
       </c>
       <c r="C444" s="16">
-        <v>27404.28</v>
+        <v>0</v>
       </c>
       <c r="D444" s="16">
-        <v>114290.48</v>
+        <v>0</v>
       </c>
       <c r="E444" s="16">
-        <v>28572.62</v>
+        <v>0</v>
       </c>
       <c r="F444" s="16">
-        <v>-1168.3399999999999</v>
+        <v>0</v>
       </c>
       <c r="G444" s="16">
-        <v>53640.22</v>
-[...2 lines deleted...]
-    <row r="445" spans="1:7" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="445" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A445" s="23" t="s">
         <v>371</v>
       </c>
       <c r="B445" s="15">
-        <v>1432.02</v>
+        <v>16811.46</v>
       </c>
       <c r="C445" s="16">
-        <v>716.01</v>
+        <v>8405.73</v>
       </c>
       <c r="D445" s="16">
-        <v>2986.15</v>
+        <v>35056.39</v>
       </c>
       <c r="E445" s="16">
-        <v>746.53</v>
+        <v>8764.09</v>
       </c>
       <c r="F445" s="16">
-        <v>-30.52</v>
+        <v>-358.36</v>
       </c>
       <c r="G445" s="16">
-        <v>1401.5</v>
-[...2 lines deleted...]
-    <row r="446" spans="1:7" x14ac:dyDescent="0.25">
+        <v>16453.099999999999</v>
+      </c>
+    </row>
+    <row r="446" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A446" s="23" t="s">
         <v>372</v>
       </c>
       <c r="B446" s="15">
-        <v>16811.46</v>
+        <v>8475.42</v>
       </c>
       <c r="C446" s="16">
-        <v>8405.73</v>
+        <v>4237.71</v>
       </c>
       <c r="D446" s="16">
-        <v>35056.39</v>
+        <v>17673.509999999998</v>
       </c>
       <c r="E446" s="16">
-        <v>8764.09</v>
+        <v>4418.37</v>
       </c>
       <c r="F446" s="16">
-        <v>-358.36</v>
+        <v>-180.66</v>
       </c>
       <c r="G446" s="16">
-        <v>16453.099999999999</v>
-[...2 lines deleted...]
-    <row r="447" spans="1:7" x14ac:dyDescent="0.25">
+        <v>8294.76</v>
+      </c>
+    </row>
+    <row r="447" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A447" s="23" t="s">
         <v>373</v>
       </c>
       <c r="B447" s="15">
-        <v>8475.42</v>
+        <v>8854.27</v>
       </c>
       <c r="C447" s="16">
-        <v>4237.71</v>
+        <v>4427.13</v>
       </c>
       <c r="D447" s="16">
-        <v>17673.509999999998</v>
+        <v>18463.509999999998</v>
       </c>
       <c r="E447" s="16">
-        <v>4418.37</v>
+        <v>4615.87</v>
       </c>
       <c r="F447" s="16">
-        <v>-180.66</v>
+        <v>-188.74</v>
       </c>
       <c r="G447" s="16">
-        <v>8294.76</v>
-[...2 lines deleted...]
-    <row r="448" spans="1:7" x14ac:dyDescent="0.25">
+        <v>8665.5300000000007</v>
+      </c>
+    </row>
+    <row r="448" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A448" s="23" t="s">
         <v>374</v>
       </c>
       <c r="B448" s="15">
-        <v>8854.27</v>
+        <v>107900.89</v>
       </c>
       <c r="C448" s="16">
-        <v>4427.13</v>
+        <v>53950.44</v>
       </c>
       <c r="D448" s="16">
-        <v>18463.509999999998</v>
+        <v>225002.16</v>
       </c>
       <c r="E448" s="16">
-        <v>4615.87</v>
+        <v>56250.54</v>
       </c>
       <c r="F448" s="16">
-        <v>-188.74</v>
+        <v>-2300.1</v>
       </c>
       <c r="G448" s="16">
-        <v>8665.5300000000007</v>
-[...2 lines deleted...]
-    <row r="449" spans="1:7" x14ac:dyDescent="0.25">
+        <v>105600.79</v>
+      </c>
+    </row>
+    <row r="449" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A449" s="23" t="s">
         <v>375</v>
       </c>
       <c r="B449" s="15">
-        <v>107900.89</v>
+        <v>7021.03</v>
       </c>
       <c r="C449" s="16">
-        <v>53950.44</v>
+        <v>3510.51</v>
       </c>
       <c r="D449" s="16">
-        <v>225002.16</v>
+        <v>14640.72</v>
       </c>
       <c r="E449" s="16">
-        <v>56250.54</v>
+        <v>3660.18</v>
       </c>
       <c r="F449" s="16">
-        <v>-2300.1</v>
+        <v>-149.66999999999999</v>
       </c>
       <c r="G449" s="16">
-        <v>105600.79</v>
-[...2 lines deleted...]
-    <row r="450" spans="1:7" x14ac:dyDescent="0.25">
+        <v>6871.36</v>
+      </c>
+    </row>
+    <row r="450" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A450" s="23" t="s">
         <v>376</v>
       </c>
       <c r="B450" s="15">
-        <v>7021.03</v>
+        <v>96962.54</v>
       </c>
       <c r="C450" s="16">
-        <v>3510.51</v>
+        <v>48481.27</v>
       </c>
       <c r="D450" s="16">
-        <v>14640.72</v>
+        <v>202192.79</v>
       </c>
       <c r="E450" s="16">
-        <v>3660.18</v>
+        <v>50548.19</v>
       </c>
       <c r="F450" s="16">
-        <v>-149.66999999999999</v>
+        <v>-2066.92</v>
       </c>
       <c r="G450" s="16">
-        <v>6871.36</v>
-[...2 lines deleted...]
-    <row r="451" spans="1:7" x14ac:dyDescent="0.25">
+        <v>94895.62</v>
+      </c>
+    </row>
+    <row r="451" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A451" s="23" t="s">
         <v>377</v>
       </c>
       <c r="B451" s="15">
-        <v>96962.54</v>
+        <v>3761.31</v>
       </c>
       <c r="C451" s="16">
-        <v>48481.27</v>
+        <v>1880.65</v>
       </c>
       <c r="D451" s="16">
-        <v>202192.79</v>
+        <v>7843.33</v>
       </c>
       <c r="E451" s="16">
-        <v>50548.19</v>
+        <v>1960.83</v>
       </c>
       <c r="F451" s="16">
-        <v>-2066.92</v>
+        <v>-80.180000000000007</v>
       </c>
       <c r="G451" s="16">
-        <v>94895.62</v>
-[...2 lines deleted...]
-    <row r="452" spans="1:7" x14ac:dyDescent="0.25">
+        <v>3681.13</v>
+      </c>
+    </row>
+    <row r="452" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A452" s="23" t="s">
         <v>378</v>
       </c>
       <c r="B452" s="15">
-        <v>3761.31</v>
+        <v>5901.03</v>
       </c>
       <c r="C452" s="16">
-        <v>1880.65</v>
+        <v>2950.51</v>
       </c>
       <c r="D452" s="16">
-        <v>7843.33</v>
+        <v>12305.22</v>
       </c>
       <c r="E452" s="16">
-        <v>1960.83</v>
+        <v>3076.3</v>
       </c>
       <c r="F452" s="16">
-        <v>-80.180000000000007</v>
+        <v>-125.79</v>
       </c>
       <c r="G452" s="16">
-        <v>3681.13</v>
-[...2 lines deleted...]
-    <row r="453" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+        <v>5775.24</v>
+      </c>
+    </row>
+    <row r="453" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A453" s="24" t="s">
         <v>379</v>
       </c>
       <c r="B453" s="17">
-        <v>5901.03</v>
+        <v>31293.74</v>
       </c>
       <c r="C453" s="18">
-        <v>2950.51</v>
+        <v>15646.87</v>
       </c>
       <c r="D453" s="18">
-        <v>12305.22</v>
+        <v>65255.79</v>
       </c>
       <c r="E453" s="18">
-        <v>3076.3</v>
+        <v>16313.94</v>
       </c>
       <c r="F453" s="18">
-        <v>-125.79</v>
+        <v>-667.07</v>
       </c>
       <c r="G453" s="18">
-        <v>5775.24</v>
-[...2 lines deleted...]
-    <row r="454" spans="1:7" x14ac:dyDescent="0.25">
+        <v>30626.67</v>
+      </c>
+    </row>
+    <row r="454" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A454" s="25" t="s">
         <v>380</v>
       </c>
       <c r="B454" s="19">
         <v>-261983.41</v>
       </c>
       <c r="C454" s="20">
         <v>0</v>
       </c>
       <c r="D454" s="20">
         <v>0</v>
       </c>
       <c r="E454" s="20">
         <v>0</v>
       </c>
       <c r="F454" s="20">
         <v>-2177.06</v>
       </c>
       <c r="G454" s="20">
         <v>-264160.46999999997</v>
       </c>
     </row>
-    <row r="455" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="455" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A455" s="23" t="s">
         <v>381</v>
       </c>
       <c r="B455" s="15">
         <v>2780.04</v>
       </c>
       <c r="C455" s="16">
         <v>1390.02</v>
       </c>
       <c r="D455" s="16">
         <v>5467.68</v>
       </c>
       <c r="E455" s="16">
         <v>1366.92</v>
       </c>
       <c r="F455" s="16">
         <v>23.1</v>
       </c>
       <c r="G455" s="16">
         <v>2803.14</v>
       </c>
     </row>
-    <row r="456" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="456" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A456" s="23" t="s">
         <v>382</v>
       </c>
       <c r="B456" s="15">
         <v>1261.96</v>
       </c>
       <c r="C456" s="16">
         <v>630.98</v>
       </c>
       <c r="D456" s="16">
         <v>2481.9699999999998</v>
       </c>
       <c r="E456" s="16">
         <v>620.49</v>
       </c>
       <c r="F456" s="16">
         <v>10.49</v>
       </c>
       <c r="G456" s="16">
         <v>1272.45</v>
       </c>
     </row>
-    <row r="457" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="457" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A457" s="23" t="s">
         <v>383</v>
       </c>
       <c r="B457" s="15">
         <v>5229.51</v>
       </c>
       <c r="C457" s="16">
         <v>2614.75</v>
       </c>
       <c r="D457" s="16">
         <v>10285.18</v>
       </c>
       <c r="E457" s="16">
         <v>2571.29</v>
       </c>
       <c r="F457" s="16">
         <v>43.46</v>
       </c>
       <c r="G457" s="16">
         <v>5272.97</v>
       </c>
     </row>
-    <row r="458" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="458" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A458" s="23" t="s">
         <v>384</v>
       </c>
       <c r="B458" s="15">
         <v>4531.01</v>
       </c>
       <c r="C458" s="16">
         <v>2265.5</v>
       </c>
       <c r="D458" s="16">
         <v>8911.41</v>
       </c>
       <c r="E458" s="16">
         <v>2227.85</v>
       </c>
       <c r="F458" s="16">
         <v>37.65</v>
       </c>
       <c r="G458" s="16">
         <v>4568.66</v>
       </c>
     </row>
-    <row r="459" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="459" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A459" s="23" t="s">
         <v>385</v>
       </c>
       <c r="B459" s="15">
         <v>1373.75</v>
       </c>
       <c r="C459" s="16">
         <v>686.87</v>
       </c>
       <c r="D459" s="16">
         <v>2701.84</v>
       </c>
       <c r="E459" s="16">
         <v>675.46</v>
       </c>
       <c r="F459" s="16">
         <v>11.41</v>
       </c>
       <c r="G459" s="16">
         <v>1385.16</v>
       </c>
     </row>
-    <row r="460" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="460" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A460" s="23" t="s">
         <v>386</v>
       </c>
       <c r="B460" s="15">
         <v>27810.02</v>
       </c>
       <c r="C460" s="16">
         <v>13905.01</v>
       </c>
       <c r="D460" s="16">
         <v>54695.64</v>
       </c>
       <c r="E460" s="16">
         <v>13673.91</v>
       </c>
       <c r="F460" s="16">
         <v>231.1</v>
       </c>
       <c r="G460" s="16">
         <v>28041.119999999999</v>
       </c>
     </row>
-    <row r="461" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="461" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A461" s="23" t="s">
         <v>387</v>
       </c>
       <c r="B461" s="15">
         <v>16317.21</v>
       </c>
       <c r="C461" s="16">
         <v>8158.6</v>
       </c>
       <c r="D461" s="16">
         <v>32092.04</v>
       </c>
       <c r="E461" s="16">
         <v>8023.01</v>
       </c>
       <c r="F461" s="16">
         <v>135.59</v>
       </c>
       <c r="G461" s="16">
         <v>16452.8</v>
       </c>
     </row>
-    <row r="462" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="462" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A462" s="23" t="s">
         <v>634</v>
       </c>
       <c r="B462" s="15">
         <v>189319.77</v>
       </c>
       <c r="C462" s="16">
         <v>94659.88</v>
       </c>
       <c r="D462" s="16">
         <v>372346.59</v>
       </c>
       <c r="E462" s="16">
         <v>93086.64</v>
       </c>
       <c r="F462" s="16">
         <v>1573.24</v>
       </c>
       <c r="G462" s="16">
         <v>190893.01</v>
       </c>
     </row>
-    <row r="463" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="463" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A463" s="23" t="s">
         <v>635</v>
       </c>
       <c r="B463" s="15">
         <v>5145.68</v>
       </c>
       <c r="C463" s="16">
         <v>2572.84</v>
       </c>
       <c r="D463" s="16">
         <v>10120.32</v>
       </c>
       <c r="E463" s="16">
         <v>2530.08</v>
       </c>
       <c r="F463" s="16">
         <v>42.76</v>
       </c>
       <c r="G463" s="16">
         <v>5188.4399999999996</v>
       </c>
     </row>
-    <row r="464" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="464" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A464" s="23" t="s">
         <v>388</v>
       </c>
       <c r="B464" s="15">
         <v>6612.55</v>
       </c>
       <c r="C464" s="16">
         <v>3306.27</v>
       </c>
       <c r="D464" s="16">
         <v>13005.31</v>
       </c>
       <c r="E464" s="16">
         <v>3251.32</v>
       </c>
       <c r="F464" s="16">
         <v>54.95</v>
       </c>
       <c r="G464" s="16">
         <v>6667.5</v>
       </c>
     </row>
-    <row r="465" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="465" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A465" s="24" t="s">
         <v>636</v>
       </c>
       <c r="B465" s="17">
         <v>1601.91</v>
       </c>
       <c r="C465" s="18">
         <v>800.95</v>
       </c>
       <c r="D465" s="18">
         <v>3150.57</v>
       </c>
       <c r="E465" s="18">
         <v>787.64</v>
       </c>
       <c r="F465" s="18">
         <v>13.31</v>
       </c>
       <c r="G465" s="18">
         <v>1615.22</v>
       </c>
     </row>
-    <row r="466" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="466" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A466" s="25" t="s">
         <v>389</v>
       </c>
       <c r="B466" s="19">
         <v>-643715.36</v>
       </c>
       <c r="C466" s="20">
         <v>0</v>
       </c>
       <c r="D466" s="20">
         <v>0</v>
       </c>
       <c r="E466" s="20">
         <v>0</v>
       </c>
       <c r="F466" s="20">
         <v>130977.07</v>
       </c>
       <c r="G466" s="20">
         <v>-512738.29</v>
       </c>
     </row>
-    <row r="467" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="467" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A467" s="23" t="s">
         <v>390</v>
       </c>
       <c r="B467" s="15">
         <v>42413.04</v>
       </c>
       <c r="C467" s="16">
         <v>21206.52</v>
       </c>
       <c r="D467" s="16">
         <v>119345.28</v>
       </c>
       <c r="E467" s="16">
         <v>29836.32</v>
       </c>
       <c r="F467" s="16">
         <v>-8629.7999999999993</v>
       </c>
       <c r="G467" s="16">
         <v>33783.24</v>
       </c>
     </row>
-    <row r="468" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="468" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A468" s="23" t="s">
         <v>391</v>
       </c>
       <c r="B468" s="15">
         <v>21669.97</v>
       </c>
       <c r="C468" s="16">
         <v>10834.98</v>
       </c>
       <c r="D468" s="16">
         <v>60976.73</v>
       </c>
       <c r="E468" s="16">
         <v>15244.18</v>
       </c>
       <c r="F468" s="16">
         <v>-4409.2</v>
       </c>
       <c r="G468" s="16">
         <v>17260.77</v>
       </c>
     </row>
-    <row r="469" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="469" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A469" s="23" t="s">
         <v>392</v>
       </c>
       <c r="B469" s="15">
         <v>559159.06000000006</v>
       </c>
       <c r="C469" s="16">
         <v>279579.53000000003</v>
       </c>
       <c r="D469" s="16">
         <v>1573407.58</v>
       </c>
       <c r="E469" s="16">
         <v>393351.89</v>
       </c>
       <c r="F469" s="16">
         <v>-113772.36</v>
       </c>
       <c r="G469" s="16">
         <v>445386.7</v>
       </c>
     </row>
-    <row r="470" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="470" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A470" s="24" t="s">
         <v>393</v>
       </c>
       <c r="B470" s="17">
         <v>20473.29</v>
       </c>
       <c r="C470" s="18">
         <v>10236.64</v>
       </c>
       <c r="D470" s="18">
         <v>57609.43</v>
       </c>
       <c r="E470" s="18">
         <v>14402.35</v>
       </c>
       <c r="F470" s="18">
         <v>-4165.71</v>
       </c>
       <c r="G470" s="18">
         <v>16307.58</v>
       </c>
     </row>
-    <row r="471" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="471" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A471" s="25" t="s">
         <v>394</v>
       </c>
       <c r="B471" s="19">
         <v>-30178.98</v>
       </c>
       <c r="C471" s="20">
         <v>0</v>
       </c>
       <c r="D471" s="20">
         <v>0</v>
       </c>
       <c r="E471" s="20">
         <v>0</v>
       </c>
       <c r="F471" s="20">
         <v>-7225.84</v>
       </c>
       <c r="G471" s="20">
         <v>-37404.82</v>
       </c>
     </row>
-    <row r="472" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="472" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A472" s="23" t="s">
         <v>395</v>
       </c>
       <c r="B472" s="15">
         <v>4219.66</v>
       </c>
       <c r="C472" s="16">
         <v>2109.83</v>
       </c>
       <c r="D472" s="16">
         <v>4398.04</v>
       </c>
       <c r="E472" s="16">
         <v>1099.51</v>
       </c>
       <c r="F472" s="16">
         <v>1010.32</v>
       </c>
       <c r="G472" s="16">
         <v>5229.9799999999996</v>
       </c>
     </row>
-    <row r="473" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="473" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A473" s="23" t="s">
         <v>396</v>
       </c>
       <c r="B473" s="15">
         <v>5154.7</v>
       </c>
       <c r="C473" s="16">
         <v>2577.35</v>
       </c>
       <c r="D473" s="16">
         <v>5372.6</v>
       </c>
       <c r="E473" s="16">
         <v>1343.15</v>
       </c>
       <c r="F473" s="16">
         <v>1234.2</v>
       </c>
       <c r="G473" s="16">
         <v>6388.9</v>
       </c>
     </row>
-    <row r="474" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="474" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A474" s="23" t="s">
         <v>397</v>
       </c>
       <c r="B474" s="15">
         <v>5742.1</v>
       </c>
       <c r="C474" s="16">
         <v>2871.05</v>
       </c>
       <c r="D474" s="16">
         <v>5984.82</v>
       </c>
       <c r="E474" s="16">
         <v>1496.2</v>
       </c>
       <c r="F474" s="16">
         <v>1374.85</v>
       </c>
       <c r="G474" s="16">
         <v>7116.95</v>
       </c>
     </row>
-    <row r="475" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="475" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A475" s="23" t="s">
         <v>398</v>
       </c>
       <c r="B475" s="15">
         <v>2445.48</v>
       </c>
       <c r="C475" s="16">
         <v>1222.74</v>
       </c>
       <c r="D475" s="16">
         <v>2548.85</v>
       </c>
       <c r="E475" s="16">
         <v>637.21</v>
       </c>
       <c r="F475" s="16">
         <v>585.53</v>
       </c>
       <c r="G475" s="16">
         <v>3031.01</v>
       </c>
     </row>
-    <row r="476" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="476" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A476" s="23" t="s">
         <v>399</v>
       </c>
       <c r="B476" s="15">
         <v>341.65</v>
       </c>
       <c r="C476" s="16">
         <v>170.82</v>
       </c>
       <c r="D476" s="16">
         <v>356.09</v>
       </c>
       <c r="E476" s="16">
         <v>89.02</v>
       </c>
       <c r="F476" s="16">
         <v>81.8</v>
       </c>
       <c r="G476" s="16">
         <v>423.45</v>
       </c>
     </row>
-    <row r="477" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="477" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A477" s="23" t="s">
         <v>400</v>
       </c>
       <c r="B477" s="15">
         <v>5022.84</v>
       </c>
       <c r="C477" s="16">
         <v>2511.42</v>
       </c>
       <c r="D477" s="16">
         <v>5235.16</v>
       </c>
       <c r="E477" s="16">
         <v>1308.79</v>
       </c>
       <c r="F477" s="16">
         <v>1202.6300000000001</v>
       </c>
       <c r="G477" s="16">
         <v>6225.47</v>
       </c>
     </row>
-    <row r="478" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="478" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A478" s="23" t="s">
         <v>401</v>
       </c>
       <c r="B478" s="15">
         <v>3038.88</v>
       </c>
       <c r="C478" s="16">
         <v>1519.44</v>
       </c>
       <c r="D478" s="16">
         <v>3167.34</v>
       </c>
       <c r="E478" s="16">
         <v>791.83</v>
       </c>
       <c r="F478" s="16">
         <v>727.61</v>
       </c>
       <c r="G478" s="16">
         <v>3766.49</v>
       </c>
     </row>
-    <row r="479" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="479" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A479" s="23" t="s">
         <v>402</v>
       </c>
       <c r="B479" s="15">
         <v>1060.9100000000001</v>
       </c>
       <c r="C479" s="16">
         <v>530.45000000000005</v>
       </c>
       <c r="D479" s="16">
         <v>1105.75</v>
       </c>
       <c r="E479" s="16">
         <v>276.43</v>
       </c>
       <c r="F479" s="16">
         <v>254.02</v>
       </c>
       <c r="G479" s="16">
         <v>1314.93</v>
       </c>
     </row>
-    <row r="480" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="480" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A480" s="24" t="s">
         <v>403</v>
       </c>
       <c r="B480" s="17">
         <v>3152.76</v>
       </c>
       <c r="C480" s="18">
         <v>1576.38</v>
       </c>
       <c r="D480" s="18">
         <v>3286.03</v>
       </c>
       <c r="E480" s="18">
         <v>821.5</v>
       </c>
       <c r="F480" s="18">
         <v>754.88</v>
       </c>
       <c r="G480" s="18">
         <v>3907.64</v>
       </c>
     </row>
-    <row r="481" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="481" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A481" s="25" t="s">
         <v>404</v>
       </c>
       <c r="B481" s="19">
         <v>-415255.3</v>
       </c>
       <c r="C481" s="20">
         <v>0</v>
       </c>
       <c r="D481" s="20">
         <v>0</v>
       </c>
       <c r="E481" s="20">
         <v>0</v>
       </c>
       <c r="F481" s="20">
         <v>-61383.05</v>
       </c>
       <c r="G481" s="20">
         <v>-476638.35</v>
       </c>
     </row>
-    <row r="482" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="482" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A482" s="23" t="s">
         <v>405</v>
       </c>
       <c r="B482" s="15">
         <v>28385.94</v>
       </c>
       <c r="C482" s="16">
         <v>14192.97</v>
       </c>
       <c r="D482" s="16">
         <v>39987.85</v>
       </c>
       <c r="E482" s="16">
         <v>9996.9599999999991</v>
       </c>
       <c r="F482" s="16">
         <v>4196.01</v>
       </c>
       <c r="G482" s="16">
         <v>32581.95</v>
       </c>
     </row>
-    <row r="483" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="483" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A483" s="23" t="s">
         <v>406</v>
       </c>
       <c r="B483" s="15">
         <v>267351.95</v>
       </c>
       <c r="C483" s="16">
         <v>133675.97</v>
       </c>
       <c r="D483" s="16">
         <v>376624.06</v>
       </c>
       <c r="E483" s="16">
         <v>94156.01</v>
       </c>
       <c r="F483" s="16">
         <v>39519.96</v>
       </c>
       <c r="G483" s="16">
         <v>306871.90999999997</v>
       </c>
     </row>
-    <row r="484" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="484" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A484" s="23" t="s">
         <v>407</v>
       </c>
       <c r="B484" s="15">
         <v>68644.56</v>
       </c>
       <c r="C484" s="16">
         <v>34322.28</v>
       </c>
       <c r="D484" s="16">
         <v>96700.97</v>
       </c>
       <c r="E484" s="16">
         <v>24175.24</v>
       </c>
       <c r="F484" s="16">
         <v>10147.040000000001</v>
       </c>
       <c r="G484" s="16">
         <v>78791.600000000006</v>
       </c>
     </row>
-    <row r="485" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="485" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A485" s="23" t="s">
         <v>408</v>
       </c>
       <c r="B485" s="15">
         <v>8298.85</v>
       </c>
       <c r="C485" s="16">
         <v>4149.42</v>
       </c>
       <c r="D485" s="16">
         <v>11690.75</v>
       </c>
       <c r="E485" s="16">
         <v>2922.68</v>
       </c>
       <c r="F485" s="16">
         <v>1226.74</v>
       </c>
       <c r="G485" s="16">
         <v>9525.59</v>
       </c>
     </row>
-    <row r="486" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="486" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A486" s="23" t="s">
         <v>656</v>
       </c>
       <c r="B486" s="15">
         <v>18570.12</v>
       </c>
       <c r="C486" s="16">
         <v>9285.06</v>
       </c>
       <c r="D486" s="16">
         <v>26160.11</v>
       </c>
       <c r="E486" s="16">
         <v>6540.02</v>
       </c>
       <c r="F486" s="16">
         <v>2745.04</v>
       </c>
       <c r="G486" s="16">
         <v>21315.16</v>
       </c>
     </row>
-    <row r="487" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="487" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A487" s="24" t="s">
         <v>409</v>
       </c>
       <c r="B487" s="17">
         <v>24003.88</v>
       </c>
       <c r="C487" s="18">
         <v>12001.94</v>
       </c>
       <c r="D487" s="18">
         <v>33814.74</v>
       </c>
       <c r="E487" s="18">
         <v>8453.68</v>
       </c>
       <c r="F487" s="18">
         <v>3548.26</v>
       </c>
       <c r="G487" s="18">
         <v>27552.14</v>
       </c>
     </row>
-    <row r="488" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="488" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A488" s="25" t="s">
         <v>410</v>
       </c>
       <c r="B488" s="19">
         <v>-538971.07999999996</v>
       </c>
       <c r="C488" s="20">
         <v>0</v>
       </c>
       <c r="D488" s="20">
         <v>0</v>
       </c>
       <c r="E488" s="20">
         <v>0</v>
       </c>
       <c r="F488" s="20">
         <v>-76784.759999999995</v>
       </c>
       <c r="G488" s="20">
         <v>-615755.84</v>
       </c>
     </row>
-    <row r="489" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="489" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A489" s="23" t="s">
         <v>411</v>
       </c>
       <c r="B489" s="15">
         <v>118246.84</v>
       </c>
       <c r="C489" s="16">
         <v>59123.42</v>
       </c>
       <c r="D489" s="16">
         <v>169109.33</v>
       </c>
       <c r="E489" s="16">
         <v>42277.33</v>
       </c>
       <c r="F489" s="16">
         <v>16846.09</v>
       </c>
       <c r="G489" s="16">
         <v>135092.93</v>
       </c>
     </row>
-    <row r="490" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="490" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A490" s="23" t="s">
         <v>630</v>
       </c>
       <c r="B490" s="15">
         <v>340134.31</v>
       </c>
       <c r="C490" s="16">
         <v>170067.15</v>
       </c>
       <c r="D490" s="16">
         <v>486439.09</v>
       </c>
       <c r="E490" s="16">
         <v>121609.77</v>
       </c>
       <c r="F490" s="16">
         <v>48457.38</v>
       </c>
       <c r="G490" s="16">
         <v>388591.69</v>
       </c>
     </row>
-    <row r="491" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="491" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A491" s="23" t="s">
         <v>631</v>
       </c>
       <c r="B491" s="15">
         <v>803.21</v>
       </c>
       <c r="C491" s="16">
         <v>401.6</v>
       </c>
       <c r="D491" s="16">
         <v>1148.7</v>
       </c>
       <c r="E491" s="16">
         <v>287.17</v>
       </c>
       <c r="F491" s="16">
         <v>114.43</v>
       </c>
       <c r="G491" s="16">
         <v>917.64</v>
       </c>
     </row>
-    <row r="492" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="492" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A492" s="23" t="s">
         <v>412</v>
       </c>
       <c r="B492" s="15">
         <v>56851.38</v>
       </c>
       <c r="C492" s="16">
         <v>28425.69</v>
       </c>
       <c r="D492" s="16">
         <v>81305.33</v>
       </c>
       <c r="E492" s="16">
         <v>20326.330000000002</v>
       </c>
       <c r="F492" s="16">
         <v>8099.36</v>
       </c>
       <c r="G492" s="16">
         <v>64950.74</v>
       </c>
     </row>
-    <row r="493" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="493" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A493" s="24" t="s">
         <v>609</v>
       </c>
       <c r="B493" s="17">
         <v>22935.34</v>
       </c>
       <c r="C493" s="18">
         <v>11467.67</v>
       </c>
       <c r="D493" s="18">
         <v>32800.71</v>
       </c>
       <c r="E493" s="18">
         <v>8200.17</v>
       </c>
       <c r="F493" s="18">
         <v>3267.5</v>
       </c>
       <c r="G493" s="18">
         <v>26202.84</v>
       </c>
     </row>
-    <row r="494" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="494" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A494" s="25" t="s">
         <v>413</v>
       </c>
       <c r="B494" s="19">
         <v>-7292.06</v>
       </c>
       <c r="C494" s="20">
         <v>0</v>
       </c>
       <c r="D494" s="20">
         <v>0</v>
       </c>
       <c r="E494" s="20">
         <v>0</v>
       </c>
       <c r="F494" s="20">
         <v>-1361.3</v>
       </c>
       <c r="G494" s="20">
         <v>-8653.36</v>
       </c>
     </row>
-    <row r="495" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="495" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A495" s="23" t="s">
         <v>414</v>
       </c>
       <c r="B495" s="15">
         <v>378.69</v>
       </c>
       <c r="C495" s="16">
         <v>189.34</v>
       </c>
       <c r="D495" s="16">
         <v>474.6</v>
       </c>
       <c r="E495" s="16">
         <v>118.65</v>
       </c>
       <c r="F495" s="16">
         <v>70.69</v>
       </c>
       <c r="G495" s="16">
         <v>449.38</v>
       </c>
     </row>
-    <row r="496" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="496" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A496" s="23" t="s">
         <v>415</v>
       </c>
       <c r="B496" s="15">
         <v>0</v>
       </c>
       <c r="C496" s="16">
         <v>0</v>
       </c>
       <c r="D496" s="16">
         <v>0</v>
       </c>
       <c r="E496" s="16">
         <v>0</v>
       </c>
       <c r="F496" s="16">
         <v>0</v>
       </c>
       <c r="G496" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="497" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="497" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A497" s="23" t="s">
         <v>416</v>
       </c>
       <c r="B497" s="15">
         <v>828.74</v>
       </c>
       <c r="C497" s="16">
         <v>414.37</v>
       </c>
       <c r="D497" s="16">
         <v>1038.6400000000001</v>
       </c>
       <c r="E497" s="16">
         <v>259.66000000000003</v>
       </c>
       <c r="F497" s="16">
         <v>154.71</v>
       </c>
       <c r="G497" s="16">
         <v>983.45</v>
       </c>
     </row>
-    <row r="498" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="498" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A498" s="23" t="s">
         <v>417</v>
       </c>
       <c r="B498" s="15">
         <v>232.9</v>
       </c>
       <c r="C498" s="16">
         <v>116.45</v>
       </c>
       <c r="D498" s="16">
         <v>291.89</v>
       </c>
       <c r="E498" s="16">
         <v>72.97</v>
       </c>
       <c r="F498" s="16">
         <v>43.48</v>
       </c>
       <c r="G498" s="16">
         <v>276.38</v>
       </c>
     </row>
-    <row r="499" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="499" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A499" s="23" t="s">
         <v>418</v>
       </c>
       <c r="B499" s="15">
         <v>228.21</v>
       </c>
       <c r="C499" s="16">
         <v>114.1</v>
       </c>
       <c r="D499" s="16">
         <v>286.01</v>
       </c>
       <c r="E499" s="16">
         <v>71.5</v>
       </c>
       <c r="F499" s="16">
         <v>42.6</v>
       </c>
       <c r="G499" s="16">
         <v>270.81</v>
       </c>
     </row>
-    <row r="500" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="500" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A500" s="23" t="s">
         <v>419</v>
       </c>
       <c r="B500" s="15">
         <v>1022.59</v>
       </c>
       <c r="C500" s="16">
         <v>511.29</v>
       </c>
       <c r="D500" s="16">
         <v>1281.58</v>
       </c>
       <c r="E500" s="16">
         <v>320.39</v>
       </c>
       <c r="F500" s="16">
         <v>190.9</v>
       </c>
       <c r="G500" s="16">
         <v>1213.49</v>
       </c>
     </row>
-    <row r="501" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="501" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A501" s="23" t="s">
         <v>420</v>
       </c>
       <c r="B501" s="15">
         <v>3973.6</v>
       </c>
       <c r="C501" s="16">
         <v>1986.8</v>
       </c>
       <c r="D501" s="16">
         <v>4979.99</v>
       </c>
       <c r="E501" s="16">
         <v>1244.99</v>
       </c>
       <c r="F501" s="16">
         <v>741.81</v>
       </c>
       <c r="G501" s="16">
         <v>4715.41</v>
       </c>
     </row>
-    <row r="502" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="502" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A502" s="23" t="s">
         <v>421</v>
       </c>
       <c r="B502" s="15">
         <v>246.5</v>
       </c>
       <c r="C502" s="16">
         <v>123.25</v>
       </c>
       <c r="D502" s="16">
         <v>308.93</v>
       </c>
       <c r="E502" s="16">
         <v>77.23</v>
       </c>
       <c r="F502" s="16">
         <v>46.02</v>
       </c>
       <c r="G502" s="16">
         <v>292.52</v>
       </c>
     </row>
-    <row r="503" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="503" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A503" s="24" t="s">
         <v>422</v>
       </c>
       <c r="B503" s="17">
         <v>380.83</v>
       </c>
       <c r="C503" s="18">
         <v>190.41</v>
       </c>
       <c r="D503" s="18">
         <v>477.28</v>
       </c>
       <c r="E503" s="18">
         <v>119.32</v>
       </c>
       <c r="F503" s="18">
         <v>71.09</v>
       </c>
       <c r="G503" s="18">
         <v>451.92</v>
       </c>
     </row>
-    <row r="504" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="504" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A504" s="25" t="s">
         <v>423</v>
       </c>
       <c r="B504" s="19">
         <v>-89203.92</v>
       </c>
       <c r="C504" s="20">
         <v>0</v>
       </c>
       <c r="D504" s="20">
         <v>0</v>
       </c>
       <c r="E504" s="20">
         <v>0</v>
       </c>
       <c r="F504" s="20">
         <v>-3270.38</v>
       </c>
       <c r="G504" s="20">
         <v>-92474.3</v>
       </c>
     </row>
-    <row r="505" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="505" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A505" s="24" t="s">
         <v>619</v>
       </c>
       <c r="B505" s="17">
         <v>89203.92</v>
       </c>
       <c r="C505" s="18">
         <v>44601.96</v>
       </c>
       <c r="D505" s="18">
         <v>165326.32999999999</v>
       </c>
       <c r="E505" s="18">
         <v>41331.58</v>
       </c>
       <c r="F505" s="18">
         <v>3270.38</v>
       </c>
       <c r="G505" s="18">
         <v>92474.3</v>
       </c>
     </row>
-    <row r="506" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="506" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A506" s="25" t="s">
         <v>424</v>
       </c>
       <c r="B506" s="19">
         <v>-66836.14</v>
       </c>
       <c r="C506" s="20">
         <v>0</v>
       </c>
       <c r="D506" s="20">
         <v>0</v>
       </c>
       <c r="E506" s="20">
         <v>0</v>
       </c>
       <c r="F506" s="20">
         <v>-6555.88</v>
       </c>
       <c r="G506" s="20">
         <v>-73392.02</v>
       </c>
     </row>
-    <row r="507" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="507" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A507" s="23" t="s">
         <v>425</v>
       </c>
       <c r="B507" s="15">
         <v>2251.38</v>
       </c>
       <c r="C507" s="16">
         <v>1125.69</v>
       </c>
       <c r="D507" s="16">
         <v>3619.42</v>
       </c>
       <c r="E507" s="16">
         <v>904.85</v>
       </c>
       <c r="F507" s="16">
         <v>220.84</v>
       </c>
       <c r="G507" s="16">
         <v>2472.2199999999998</v>
       </c>
     </row>
-    <row r="508" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="508" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A508" s="23" t="s">
         <v>426</v>
       </c>
       <c r="B508" s="15">
         <v>25443.279999999999</v>
       </c>
       <c r="C508" s="16">
         <v>12721.64</v>
       </c>
       <c r="D508" s="16">
         <v>40903.78</v>
       </c>
       <c r="E508" s="16">
         <v>10225.94</v>
       </c>
       <c r="F508" s="16">
         <v>2495.6999999999998</v>
       </c>
       <c r="G508" s="16">
         <v>27938.98</v>
       </c>
     </row>
-    <row r="509" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="509" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A509" s="23" t="s">
         <v>427</v>
       </c>
       <c r="B509" s="15">
         <v>3044.8</v>
       </c>
       <c r="C509" s="16">
         <v>1522.4</v>
       </c>
       <c r="D509" s="16">
         <v>4894.96</v>
       </c>
       <c r="E509" s="16">
         <v>1223.74</v>
       </c>
       <c r="F509" s="16">
         <v>298.66000000000003</v>
       </c>
       <c r="G509" s="16">
         <v>3343.46</v>
       </c>
     </row>
-    <row r="510" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="510" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A510" s="23" t="s">
         <v>656</v>
       </c>
       <c r="B510" s="15">
         <v>31248.07</v>
       </c>
       <c r="C510" s="16">
         <v>15624.03</v>
       </c>
       <c r="D510" s="16">
         <v>50235.81</v>
       </c>
       <c r="E510" s="16">
         <v>12558.95</v>
       </c>
       <c r="F510" s="16">
         <v>3065.08</v>
       </c>
       <c r="G510" s="16">
         <v>34313.15</v>
       </c>
     </row>
-    <row r="511" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="511" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A511" s="23" t="s">
         <v>428</v>
       </c>
       <c r="B511" s="15">
         <v>3492.33</v>
       </c>
       <c r="C511" s="16">
         <v>1746.16</v>
       </c>
       <c r="D511" s="16">
         <v>5614.42</v>
       </c>
       <c r="E511" s="16">
         <v>1403.6</v>
       </c>
       <c r="F511" s="16">
         <v>342.56</v>
       </c>
       <c r="G511" s="16">
         <v>3834.89</v>
       </c>
     </row>
-    <row r="512" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="512" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A512" s="23" t="s">
         <v>629</v>
       </c>
       <c r="B512" s="15">
         <v>0</v>
       </c>
       <c r="C512" s="16">
         <v>0</v>
       </c>
       <c r="D512" s="16">
         <v>0</v>
       </c>
       <c r="E512" s="16">
         <v>0</v>
       </c>
       <c r="F512" s="16">
         <v>0</v>
       </c>
       <c r="G512" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="513" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="513" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A513" s="24" t="s">
         <v>429</v>
       </c>
       <c r="B513" s="17">
         <v>1356.28</v>
       </c>
       <c r="C513" s="18">
         <v>678.14</v>
       </c>
       <c r="D513" s="18">
         <v>2180.41</v>
       </c>
       <c r="E513" s="18">
         <v>545.1</v>
       </c>
       <c r="F513" s="18">
         <v>133.04</v>
       </c>
       <c r="G513" s="18">
         <v>1489.32</v>
       </c>
     </row>
-    <row r="514" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="514" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A514" s="25" t="s">
         <v>430</v>
       </c>
       <c r="B514" s="19">
         <v>-18052.09</v>
       </c>
       <c r="C514" s="20">
         <v>0</v>
       </c>
       <c r="D514" s="20">
         <v>0</v>
       </c>
       <c r="E514" s="20">
         <v>0</v>
       </c>
       <c r="F514" s="20">
         <v>-4557.58</v>
       </c>
       <c r="G514" s="20">
         <v>-22609.67</v>
       </c>
     </row>
-    <row r="515" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="515" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A515" s="23" t="s">
         <v>431</v>
       </c>
       <c r="B515" s="15">
         <v>14007.25</v>
       </c>
       <c r="C515" s="16">
         <v>7003.62</v>
       </c>
       <c r="D515" s="16">
         <v>13868.99</v>
       </c>
       <c r="E515" s="16">
         <v>3467.24</v>
       </c>
       <c r="F515" s="16">
         <v>3536.38</v>
       </c>
       <c r="G515" s="16">
         <v>17543.63</v>
       </c>
     </row>
-    <row r="516" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="516" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A516" s="24" t="s">
         <v>432</v>
       </c>
       <c r="B516" s="17">
         <v>4044.84</v>
       </c>
       <c r="C516" s="18">
         <v>2022.42</v>
       </c>
       <c r="D516" s="18">
         <v>4004.91</v>
       </c>
       <c r="E516" s="18">
         <v>1001.22</v>
       </c>
       <c r="F516" s="18">
         <v>1021.2</v>
       </c>
       <c r="G516" s="18">
         <v>5066.04</v>
       </c>
     </row>
-    <row r="517" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="517" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A517" s="25" t="s">
         <v>433</v>
       </c>
       <c r="B517" s="19">
         <v>-39594</v>
       </c>
       <c r="C517" s="20">
         <v>0</v>
       </c>
       <c r="D517" s="20">
         <v>0</v>
       </c>
       <c r="E517" s="20">
         <v>0</v>
       </c>
       <c r="F517" s="20">
         <v>-6837.04</v>
       </c>
       <c r="G517" s="20">
         <v>-46431.040000000001</v>
       </c>
     </row>
-    <row r="518" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="518" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A518" s="24" t="s">
         <v>434</v>
       </c>
       <c r="B518" s="17">
         <v>39594</v>
       </c>
       <c r="C518" s="18">
         <v>19797</v>
       </c>
       <c r="D518" s="18">
         <v>51839.86</v>
       </c>
       <c r="E518" s="18">
         <v>12959.96</v>
       </c>
       <c r="F518" s="18">
         <v>6837.04</v>
       </c>
       <c r="G518" s="18">
         <v>46431.040000000001</v>
       </c>
     </row>
-    <row r="519" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="519" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A519" s="25" t="s">
         <v>435</v>
       </c>
       <c r="B519" s="19">
         <v>-618422.84</v>
       </c>
       <c r="C519" s="20">
         <v>0</v>
       </c>
       <c r="D519" s="20">
         <v>0</v>
       </c>
       <c r="E519" s="20">
         <v>0</v>
       </c>
       <c r="F519" s="20">
         <v>-11090.34</v>
       </c>
       <c r="G519" s="20">
         <v>-629513.18000000005</v>
       </c>
     </row>
-    <row r="520" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="520" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A520" s="23" t="s">
         <v>436</v>
       </c>
       <c r="B520" s="15">
         <v>27825.47</v>
       </c>
       <c r="C520" s="16">
         <v>13912.73</v>
       </c>
       <c r="D520" s="16">
         <v>53654.94</v>
       </c>
       <c r="E520" s="16">
         <v>13413.73</v>
       </c>
       <c r="F520" s="16">
         <v>499</v>
       </c>
       <c r="G520" s="16">
         <v>28324.47</v>
       </c>
     </row>
-    <row r="521" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="521" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A521" s="23" t="s">
         <v>437</v>
       </c>
       <c r="B521" s="15">
         <v>7080.03</v>
       </c>
       <c r="C521" s="16">
         <v>3540.01</v>
       </c>
       <c r="D521" s="16">
         <v>13652.19</v>
       </c>
       <c r="E521" s="16">
         <v>3413.04</v>
       </c>
       <c r="F521" s="16">
         <v>126.97</v>
       </c>
       <c r="G521" s="16">
         <v>7207</v>
       </c>
     </row>
-    <row r="522" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="522" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A522" s="23" t="s">
         <v>438</v>
       </c>
       <c r="B522" s="15">
         <v>239.6</v>
       </c>
       <c r="C522" s="16">
         <v>119.8</v>
       </c>
       <c r="D522" s="16">
         <v>462.01</v>
       </c>
       <c r="E522" s="16">
         <v>115.5</v>
       </c>
       <c r="F522" s="16">
         <v>4.3</v>
       </c>
       <c r="G522" s="16">
         <v>243.9</v>
       </c>
     </row>
-    <row r="523" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="523" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A523" s="23" t="s">
         <v>439</v>
       </c>
       <c r="B523" s="15">
         <v>23022.38</v>
       </c>
       <c r="C523" s="16">
         <v>11511.19</v>
       </c>
       <c r="D523" s="16">
         <v>44393.29</v>
       </c>
       <c r="E523" s="16">
         <v>11098.32</v>
       </c>
       <c r="F523" s="16">
         <v>412.87</v>
       </c>
       <c r="G523" s="16">
         <v>23435.25</v>
       </c>
     </row>
-    <row r="524" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="524" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A524" s="23" t="s">
         <v>440</v>
       </c>
       <c r="B524" s="15">
         <v>1932.22</v>
       </c>
       <c r="C524" s="16">
         <v>966.11</v>
       </c>
       <c r="D524" s="16">
         <v>3725.85</v>
       </c>
       <c r="E524" s="16">
         <v>931.46</v>
       </c>
       <c r="F524" s="16">
         <v>34.65</v>
       </c>
       <c r="G524" s="16">
         <v>1966.87</v>
       </c>
     </row>
-    <row r="525" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="525" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A525" s="23" t="s">
         <v>441</v>
       </c>
       <c r="B525" s="15">
         <v>484238.25</v>
       </c>
       <c r="C525" s="16">
         <v>242119.12</v>
       </c>
       <c r="D525" s="16">
         <v>933740.62</v>
       </c>
       <c r="E525" s="16">
         <v>233435.15</v>
       </c>
       <c r="F525" s="16">
         <v>8683.9699999999993</v>
       </c>
       <c r="G525" s="16">
         <v>492922.22</v>
       </c>
     </row>
-    <row r="526" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="526" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A526" s="23" t="s">
         <v>651</v>
       </c>
       <c r="B526" s="15">
         <v>12192.65</v>
       </c>
       <c r="C526" s="16">
         <v>6096.32</v>
       </c>
       <c r="D526" s="16">
         <v>23510.68</v>
       </c>
       <c r="E526" s="16">
         <v>5877.67</v>
       </c>
       <c r="F526" s="16">
         <v>218.65</v>
       </c>
       <c r="G526" s="16">
         <v>12411.3</v>
       </c>
     </row>
-    <row r="527" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="527" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A527" s="23" t="s">
         <v>442</v>
       </c>
       <c r="B527" s="15">
         <v>2141.9899999999998</v>
       </c>
       <c r="C527" s="16">
         <v>1070.99</v>
       </c>
       <c r="D527" s="16">
         <v>4130.32</v>
       </c>
       <c r="E527" s="16">
         <v>1032.58</v>
       </c>
       <c r="F527" s="16">
         <v>38.409999999999997</v>
       </c>
       <c r="G527" s="16">
         <v>2180.4</v>
       </c>
     </row>
-    <row r="528" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="528" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A528" s="23" t="s">
         <v>443</v>
       </c>
       <c r="B528" s="15">
         <v>2865.98</v>
       </c>
       <c r="C528" s="16">
         <v>1432.99</v>
       </c>
       <c r="D528" s="16">
         <v>5526.37</v>
       </c>
       <c r="E528" s="16">
         <v>1381.59</v>
       </c>
       <c r="F528" s="16">
         <v>51.4</v>
       </c>
       <c r="G528" s="16">
         <v>2917.38</v>
       </c>
     </row>
-    <row r="529" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="529" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A529" s="24" t="s">
         <v>444</v>
       </c>
       <c r="B529" s="17">
         <v>56884.27</v>
       </c>
       <c r="C529" s="18">
         <v>28442.13</v>
       </c>
       <c r="D529" s="18">
         <v>109688.06</v>
       </c>
       <c r="E529" s="18">
         <v>27422.01</v>
       </c>
       <c r="F529" s="18">
         <v>1020.12</v>
       </c>
       <c r="G529" s="18">
         <v>57904.39</v>
       </c>
     </row>
-    <row r="530" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="530" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A530" s="25" t="s">
         <v>445</v>
       </c>
       <c r="B530" s="19">
         <v>-21906.91</v>
       </c>
       <c r="C530" s="20">
         <v>0</v>
       </c>
       <c r="D530" s="20">
         <v>0</v>
       </c>
       <c r="E530" s="20">
         <v>0</v>
       </c>
       <c r="F530" s="20">
         <v>-3094.36</v>
       </c>
       <c r="G530" s="20">
         <v>-25001.27</v>
       </c>
     </row>
-    <row r="531" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="531" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A531" s="23" t="s">
         <v>446</v>
       </c>
       <c r="B531" s="15">
         <v>6849.27</v>
       </c>
       <c r="C531" s="16">
         <v>3424.63</v>
       </c>
       <c r="D531" s="16">
         <v>9828.7000000000007</v>
       </c>
       <c r="E531" s="16">
         <v>2457.17</v>
       </c>
       <c r="F531" s="16">
         <v>967.46</v>
       </c>
       <c r="G531" s="16">
         <v>7816.73</v>
       </c>
     </row>
-    <row r="532" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="532" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A532" s="23" t="s">
         <v>645</v>
       </c>
       <c r="B532" s="15">
         <v>4528.0600000000004</v>
       </c>
       <c r="C532" s="16">
         <v>2264.0300000000002</v>
       </c>
       <c r="D532" s="16">
         <v>6497.76</v>
       </c>
       <c r="E532" s="16">
         <v>1624.44</v>
       </c>
       <c r="F532" s="16">
         <v>639.59</v>
       </c>
       <c r="G532" s="16">
         <v>5167.6499999999996</v>
       </c>
     </row>
-    <row r="533" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="533" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A533" s="24" t="s">
         <v>447</v>
       </c>
       <c r="B533" s="17">
         <v>10529.58</v>
       </c>
       <c r="C533" s="18">
         <v>5264.79</v>
       </c>
       <c r="D533" s="18">
         <v>15109.94</v>
       </c>
       <c r="E533" s="18">
         <v>3777.48</v>
       </c>
       <c r="F533" s="18">
         <v>1487.31</v>
       </c>
       <c r="G533" s="18">
         <v>12016.89</v>
       </c>
     </row>
-    <row r="534" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="534" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A534" s="25" t="s">
         <v>448</v>
       </c>
       <c r="B534" s="19">
         <v>-324727.73</v>
       </c>
       <c r="C534" s="20">
         <v>0</v>
       </c>
       <c r="D534" s="20">
         <v>0</v>
       </c>
       <c r="E534" s="20">
         <v>0</v>
       </c>
       <c r="F534" s="20">
         <v>-48867.3</v>
       </c>
       <c r="G534" s="20">
         <v>-373595.03</v>
       </c>
     </row>
-    <row r="535" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="535" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A535" s="23" t="s">
         <v>641</v>
       </c>
       <c r="B535" s="15">
         <v>65181.51</v>
       </c>
       <c r="C535" s="16">
         <v>32590.75</v>
       </c>
       <c r="D535" s="16">
         <v>91127.15</v>
       </c>
       <c r="E535" s="16">
         <v>22781.78</v>
       </c>
       <c r="F535" s="16">
         <v>9808.9699999999993</v>
       </c>
       <c r="G535" s="16">
         <v>74990.48</v>
       </c>
     </row>
-    <row r="536" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="536" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A536" s="23" t="s">
         <v>449</v>
       </c>
       <c r="B536" s="15">
         <v>155384.32999999999</v>
       </c>
       <c r="C536" s="16">
         <v>77692.160000000003</v>
       </c>
       <c r="D536" s="16">
         <v>217235.41</v>
       </c>
       <c r="E536" s="16">
         <v>54308.85</v>
       </c>
       <c r="F536" s="16">
         <v>23383.31</v>
       </c>
       <c r="G536" s="16">
         <v>178767.64</v>
       </c>
     </row>
-    <row r="537" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="537" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A537" s="23" t="s">
         <v>450</v>
       </c>
       <c r="B537" s="15">
         <v>6807.89</v>
       </c>
       <c r="C537" s="16">
         <v>3403.94</v>
       </c>
       <c r="D537" s="16">
         <v>9517.7800000000007</v>
       </c>
       <c r="E537" s="16">
         <v>2379.44</v>
       </c>
       <c r="F537" s="16">
         <v>1024.5</v>
       </c>
       <c r="G537" s="16">
         <v>7832.39</v>
       </c>
     </row>
-    <row r="538" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="538" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A538" s="23" t="s">
         <v>625</v>
       </c>
       <c r="B538" s="15">
         <v>55.38</v>
       </c>
       <c r="C538" s="16">
         <v>27.69</v>
       </c>
       <c r="D538" s="16">
         <v>77.42</v>
       </c>
       <c r="E538" s="16">
         <v>19.350000000000001</v>
       </c>
       <c r="F538" s="16">
         <v>8.34</v>
       </c>
       <c r="G538" s="16">
         <v>63.72</v>
       </c>
     </row>
-    <row r="539" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="539" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A539" s="23" t="s">
         <v>451</v>
       </c>
       <c r="B539" s="15">
         <v>14839.95</v>
       </c>
       <c r="C539" s="16">
         <v>7419.97</v>
       </c>
       <c r="D539" s="16">
         <v>20747.03</v>
       </c>
       <c r="E539" s="16">
         <v>5186.75</v>
       </c>
       <c r="F539" s="16">
         <v>2233.2199999999998</v>
       </c>
       <c r="G539" s="16">
         <v>17073.169999999998</v>
       </c>
     </row>
-    <row r="540" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="540" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A540" s="23" t="s">
         <v>452</v>
       </c>
       <c r="B540" s="15">
         <v>9882.2000000000007</v>
       </c>
       <c r="C540" s="16">
         <v>4941.1000000000004</v>
       </c>
       <c r="D540" s="16">
         <v>13815.83</v>
       </c>
       <c r="E540" s="16">
         <v>3453.95</v>
       </c>
       <c r="F540" s="16">
         <v>1487.15</v>
       </c>
       <c r="G540" s="16">
         <v>11369.35</v>
       </c>
     </row>
-    <row r="541" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="541" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A541" s="23" t="s">
         <v>453</v>
       </c>
       <c r="B541" s="15">
         <v>26095.85</v>
       </c>
       <c r="C541" s="16">
         <v>13047.92</v>
       </c>
       <c r="D541" s="16">
         <v>36483.360000000001</v>
       </c>
       <c r="E541" s="16">
         <v>9120.84</v>
       </c>
       <c r="F541" s="16">
         <v>3927.08</v>
       </c>
       <c r="G541" s="16">
         <v>30022.93</v>
       </c>
     </row>
-    <row r="542" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="542" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A542" s="23" t="s">
         <v>454</v>
       </c>
       <c r="B542" s="15">
         <v>1301.72</v>
       </c>
       <c r="C542" s="16">
         <v>650.86</v>
       </c>
       <c r="D542" s="16">
         <v>1819.88</v>
       </c>
       <c r="E542" s="16">
         <v>454.97</v>
       </c>
       <c r="F542" s="16">
         <v>195.89</v>
       </c>
       <c r="G542" s="16">
         <v>1497.61</v>
       </c>
     </row>
-    <row r="543" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="543" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A543" s="23" t="s">
         <v>455</v>
       </c>
       <c r="B543" s="15">
         <v>2176.9299999999998</v>
       </c>
       <c r="C543" s="16">
         <v>1088.46</v>
       </c>
       <c r="D543" s="16">
         <v>3043.46</v>
       </c>
       <c r="E543" s="16">
         <v>760.86</v>
       </c>
       <c r="F543" s="16">
         <v>327.60000000000002</v>
       </c>
       <c r="G543" s="16">
         <v>2504.5300000000002</v>
       </c>
     </row>
-    <row r="544" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="544" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A544" s="23" t="s">
         <v>626</v>
       </c>
       <c r="B544" s="15">
         <v>3367.9</v>
       </c>
       <c r="C544" s="16">
         <v>1683.95</v>
       </c>
       <c r="D544" s="16">
         <v>4708.5</v>
       </c>
       <c r="E544" s="16">
         <v>1177.1199999999999</v>
       </c>
       <c r="F544" s="16">
         <v>506.83</v>
       </c>
       <c r="G544" s="16">
         <v>3874.73</v>
       </c>
     </row>
-    <row r="545" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="545" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A545" s="24" t="s">
         <v>456</v>
       </c>
       <c r="B545" s="17">
         <v>39634.07</v>
       </c>
       <c r="C545" s="18">
         <v>19817.03</v>
       </c>
       <c r="D545" s="18">
         <v>55410.51</v>
       </c>
       <c r="E545" s="18">
         <v>13852.62</v>
       </c>
       <c r="F545" s="18">
         <v>5964.41</v>
       </c>
       <c r="G545" s="18">
         <v>45598.48</v>
       </c>
     </row>
-    <row r="546" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="546" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A546" s="25" t="s">
         <v>457</v>
       </c>
       <c r="B546" s="19">
         <v>-67118.25</v>
       </c>
       <c r="C546" s="20">
         <v>0</v>
       </c>
       <c r="D546" s="20">
         <v>0</v>
       </c>
       <c r="E546" s="20">
         <v>0</v>
       </c>
       <c r="F546" s="20">
         <v>-19047.75</v>
       </c>
       <c r="G546" s="20">
         <v>-86166</v>
       </c>
     </row>
-    <row r="547" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="547" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A547" s="23" t="s">
         <v>458</v>
       </c>
       <c r="B547" s="15">
         <v>1140.68</v>
       </c>
       <c r="C547" s="16">
         <v>570.34</v>
       </c>
       <c r="D547" s="16">
         <v>986.49</v>
       </c>
       <c r="E547" s="16">
         <v>246.62</v>
       </c>
       <c r="F547" s="16">
         <v>323.72000000000003</v>
       </c>
       <c r="G547" s="16">
         <v>1464.4</v>
       </c>
     </row>
-    <row r="548" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="548" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A548" s="23" t="s">
         <v>459</v>
       </c>
       <c r="B548" s="15">
         <v>3078.53</v>
       </c>
       <c r="C548" s="16">
         <v>1539.26</v>
       </c>
       <c r="D548" s="16">
         <v>2662.39</v>
       </c>
       <c r="E548" s="16">
         <v>665.59</v>
       </c>
       <c r="F548" s="16">
         <v>873.67</v>
       </c>
       <c r="G548" s="16">
         <v>3952.2</v>
       </c>
     </row>
-    <row r="549" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="549" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A549" s="23" t="s">
         <v>460</v>
       </c>
       <c r="B549" s="15">
         <v>24195.759999999998</v>
       </c>
       <c r="C549" s="16">
         <v>12097.88</v>
       </c>
       <c r="D549" s="16">
         <v>20925.09</v>
       </c>
       <c r="E549" s="16">
         <v>5231.2700000000004</v>
       </c>
       <c r="F549" s="16">
         <v>6866.61</v>
       </c>
       <c r="G549" s="16">
         <v>31062.37</v>
       </c>
     </row>
-    <row r="550" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="550" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A550" s="23" t="s">
         <v>461</v>
       </c>
       <c r="B550" s="15">
         <v>1000.48</v>
       </c>
       <c r="C550" s="16">
         <v>500.24</v>
       </c>
       <c r="D550" s="16">
         <v>865.24</v>
       </c>
       <c r="E550" s="16">
         <v>216.31</v>
       </c>
       <c r="F550" s="16">
         <v>283.93</v>
       </c>
       <c r="G550" s="16">
         <v>1284.4100000000001</v>
       </c>
     </row>
-    <row r="551" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="551" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A551" s="23" t="s">
         <v>462</v>
       </c>
       <c r="B551" s="15">
         <v>0</v>
       </c>
       <c r="C551" s="16">
         <v>0</v>
       </c>
       <c r="D551" s="16">
         <v>0</v>
       </c>
       <c r="E551" s="16">
         <v>0</v>
       </c>
       <c r="F551" s="16">
         <v>0</v>
       </c>
       <c r="G551" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="552" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="552" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A552" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B552" s="17">
         <v>37702.800000000003</v>
       </c>
       <c r="C552" s="18">
         <v>18851.400000000001</v>
       </c>
       <c r="D552" s="18">
         <v>32606.32</v>
       </c>
       <c r="E552" s="18">
         <v>8151.58</v>
       </c>
       <c r="F552" s="18">
         <v>10699.82</v>
       </c>
       <c r="G552" s="18">
         <v>48402.62</v>
       </c>
     </row>
-    <row r="553" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="553" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A553" s="25" t="s">
         <v>464</v>
       </c>
       <c r="B553" s="19">
         <v>-216298.58</v>
       </c>
       <c r="C553" s="20">
         <v>0</v>
       </c>
       <c r="D553" s="20">
         <v>0</v>
       </c>
       <c r="E553" s="20">
         <v>0</v>
       </c>
       <c r="F553" s="20">
         <v>-38495.81</v>
       </c>
       <c r="G553" s="20">
         <v>-254794.39</v>
       </c>
     </row>
-    <row r="554" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="554" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A554" s="23" t="s">
         <v>465</v>
       </c>
       <c r="B554" s="15">
         <v>13867.68</v>
       </c>
       <c r="C554" s="16">
         <v>6933.84</v>
       </c>
       <c r="D554" s="16">
         <v>17862.939999999999</v>
       </c>
       <c r="E554" s="16">
         <v>4465.7299999999996</v>
       </c>
       <c r="F554" s="16">
         <v>2468.11</v>
       </c>
       <c r="G554" s="16">
         <v>16335.79</v>
       </c>
     </row>
-    <row r="555" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="555" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A555" s="23" t="s">
         <v>466</v>
       </c>
       <c r="B555" s="15">
         <v>523.16</v>
       </c>
       <c r="C555" s="16">
         <v>261.58</v>
       </c>
       <c r="D555" s="16">
         <v>673.88</v>
       </c>
       <c r="E555" s="16">
         <v>168.47</v>
       </c>
       <c r="F555" s="16">
         <v>93.11</v>
       </c>
       <c r="G555" s="16">
         <v>616.27</v>
       </c>
     </row>
-    <row r="556" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="556" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A556" s="23" t="s">
         <v>467</v>
       </c>
       <c r="B556" s="15">
         <v>122609.52</v>
       </c>
       <c r="C556" s="16">
         <v>61304.76</v>
       </c>
       <c r="D556" s="16">
         <v>157933.19</v>
       </c>
       <c r="E556" s="16">
         <v>39483.29</v>
       </c>
       <c r="F556" s="16">
         <v>21821.47</v>
       </c>
       <c r="G556" s="16">
         <v>144430.99</v>
       </c>
     </row>
-    <row r="557" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="557" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A557" s="23" t="s">
         <v>468</v>
       </c>
       <c r="B557" s="15">
         <v>674.49</v>
       </c>
       <c r="C557" s="16">
         <v>337.24</v>
       </c>
       <c r="D557" s="16">
         <v>868.81</v>
       </c>
       <c r="E557" s="16">
         <v>217.2</v>
       </c>
       <c r="F557" s="16">
         <v>120.04</v>
       </c>
       <c r="G557" s="16">
         <v>794.53</v>
       </c>
     </row>
-    <row r="558" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="558" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A558" s="23" t="s">
         <v>657</v>
       </c>
       <c r="B558" s="15">
         <v>12008.17</v>
       </c>
       <c r="C558" s="16">
         <v>6004.08</v>
       </c>
       <c r="D558" s="16">
         <v>15467.72</v>
       </c>
       <c r="E558" s="16">
         <v>3866.93</v>
       </c>
       <c r="F558" s="16">
         <v>2137.15</v>
       </c>
       <c r="G558" s="16">
         <v>14145.32</v>
       </c>
     </row>
-    <row r="559" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="559" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A559" s="23" t="s">
         <v>469</v>
       </c>
       <c r="B559" s="15">
         <v>586.19000000000005</v>
       </c>
       <c r="C559" s="16">
         <v>293.08999999999997</v>
       </c>
       <c r="D559" s="16">
         <v>755.08</v>
       </c>
       <c r="E559" s="16">
         <v>188.77</v>
       </c>
       <c r="F559" s="16">
         <v>104.32</v>
       </c>
       <c r="G559" s="16">
         <v>690.51</v>
       </c>
     </row>
-    <row r="560" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="560" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A560" s="23" t="s">
         <v>470</v>
       </c>
       <c r="B560" s="15">
         <v>378.23</v>
       </c>
       <c r="C560" s="16">
         <v>189.11</v>
       </c>
       <c r="D560" s="16">
         <v>487.2</v>
       </c>
       <c r="E560" s="16">
         <v>121.8</v>
       </c>
       <c r="F560" s="16">
         <v>67.31</v>
       </c>
       <c r="G560" s="16">
         <v>445.54</v>
       </c>
     </row>
-    <row r="561" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="561" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A561" s="23" t="s">
         <v>471</v>
       </c>
       <c r="B561" s="15">
         <v>4374.6400000000003</v>
       </c>
       <c r="C561" s="16">
         <v>2187.3200000000002</v>
       </c>
       <c r="D561" s="16">
         <v>5634.97</v>
       </c>
       <c r="E561" s="16">
         <v>1408.74</v>
       </c>
       <c r="F561" s="16">
         <v>778.58</v>
       </c>
       <c r="G561" s="16">
         <v>5153.22</v>
       </c>
     </row>
-    <row r="562" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="562" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A562" s="23" t="s">
         <v>472</v>
       </c>
       <c r="B562" s="15">
         <v>20082.98</v>
       </c>
       <c r="C562" s="16">
         <v>10041.49</v>
       </c>
       <c r="D562" s="16">
         <v>25868.86</v>
       </c>
       <c r="E562" s="16">
         <v>6467.21</v>
       </c>
       <c r="F562" s="16">
         <v>3574.28</v>
       </c>
       <c r="G562" s="16">
         <v>23657.26</v>
       </c>
     </row>
-    <row r="563" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="563" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A563" s="23" t="s">
         <v>473</v>
       </c>
       <c r="B563" s="15">
         <v>750.15</v>
       </c>
       <c r="C563" s="16">
         <v>375.07</v>
       </c>
       <c r="D563" s="16">
         <v>966.27</v>
       </c>
       <c r="E563" s="16">
         <v>241.56</v>
       </c>
       <c r="F563" s="16">
         <v>133.51</v>
       </c>
       <c r="G563" s="16">
         <v>883.66</v>
       </c>
     </row>
-    <row r="564" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="564" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A564" s="23" t="s">
         <v>474</v>
       </c>
       <c r="B564" s="15">
         <v>384.55</v>
       </c>
       <c r="C564" s="16">
         <v>192.27</v>
       </c>
       <c r="D564" s="16">
         <v>495.33</v>
       </c>
       <c r="E564" s="16">
         <v>123.83</v>
       </c>
       <c r="F564" s="16">
         <v>68.44</v>
       </c>
       <c r="G564" s="16">
         <v>452.99</v>
       </c>
     </row>
-    <row r="565" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="565" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A565" s="23" t="s">
         <v>646</v>
       </c>
       <c r="B565" s="15">
         <v>19730</v>
       </c>
       <c r="C565" s="16">
         <v>9865</v>
       </c>
       <c r="D565" s="16">
         <v>25414.19</v>
       </c>
       <c r="E565" s="16">
         <v>6353.54</v>
       </c>
       <c r="F565" s="16">
         <v>3511.46</v>
       </c>
       <c r="G565" s="16">
         <v>23241.46</v>
       </c>
     </row>
-    <row r="566" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="566" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A566" s="23" t="s">
         <v>475</v>
       </c>
       <c r="B566" s="15">
         <v>1764.99</v>
       </c>
       <c r="C566" s="16">
         <v>882.49</v>
       </c>
       <c r="D566" s="16">
         <v>2273.48</v>
       </c>
       <c r="E566" s="16">
         <v>568.37</v>
       </c>
       <c r="F566" s="16">
         <v>314.12</v>
       </c>
       <c r="G566" s="16">
         <v>2079.11</v>
       </c>
     </row>
-    <row r="567" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="567" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A567" s="23" t="s">
         <v>476</v>
       </c>
       <c r="B567" s="15">
         <v>5597.54</v>
       </c>
       <c r="C567" s="16">
         <v>2798.77</v>
       </c>
       <c r="D567" s="16">
         <v>7210.18</v>
       </c>
       <c r="E567" s="16">
         <v>1802.54</v>
       </c>
       <c r="F567" s="16">
         <v>996.23</v>
       </c>
       <c r="G567" s="16">
         <v>6593.77</v>
       </c>
     </row>
-    <row r="568" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="568" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A568" s="24" t="s">
         <v>477</v>
       </c>
       <c r="B568" s="17">
         <v>12966.29</v>
       </c>
       <c r="C568" s="18">
         <v>6483.14</v>
       </c>
       <c r="D568" s="18">
         <v>16701.86</v>
       </c>
       <c r="E568" s="18">
         <v>4175.46</v>
       </c>
       <c r="F568" s="18">
         <v>2307.6799999999998</v>
       </c>
       <c r="G568" s="18">
         <v>15273.97</v>
       </c>
     </row>
-    <row r="569" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="569" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A569" s="25" t="s">
         <v>478</v>
       </c>
       <c r="B569" s="19">
         <v>-217760.55</v>
       </c>
       <c r="C569" s="20">
         <v>0</v>
       </c>
       <c r="D569" s="20">
         <v>0</v>
       </c>
       <c r="E569" s="20">
         <v>0</v>
       </c>
       <c r="F569" s="20">
         <v>-35155.440000000002</v>
       </c>
       <c r="G569" s="20">
         <v>-252915.99</v>
       </c>
     </row>
-    <row r="570" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="570" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A570" s="23" t="s">
         <v>479</v>
       </c>
       <c r="B570" s="15">
         <v>86081.95</v>
       </c>
       <c r="C570" s="16">
         <v>43040.97</v>
       </c>
       <c r="D570" s="16">
         <v>116575.32</v>
       </c>
       <c r="E570" s="16">
         <v>29143.83</v>
       </c>
       <c r="F570" s="16">
         <v>13897.14</v>
       </c>
       <c r="G570" s="16">
         <v>99979.09</v>
       </c>
     </row>
-    <row r="571" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="571" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A571" s="23" t="s">
         <v>480</v>
       </c>
       <c r="B571" s="15">
         <v>12107.07</v>
       </c>
       <c r="C571" s="16">
         <v>6053.53</v>
       </c>
       <c r="D571" s="16">
         <v>16395.84</v>
       </c>
       <c r="E571" s="16">
         <v>4098.96</v>
       </c>
       <c r="F571" s="16">
         <v>1954.57</v>
       </c>
       <c r="G571" s="16">
         <v>14061.64</v>
       </c>
     </row>
-    <row r="572" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="572" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A572" s="23" t="s">
         <v>481</v>
       </c>
       <c r="B572" s="15">
         <v>13896.39</v>
       </c>
       <c r="C572" s="16">
         <v>6948.19</v>
       </c>
       <c r="D572" s="16">
         <v>18819</v>
       </c>
       <c r="E572" s="16">
         <v>4704.75</v>
       </c>
       <c r="F572" s="16">
         <v>2243.44</v>
       </c>
       <c r="G572" s="16">
         <v>16139.83</v>
       </c>
     </row>
-    <row r="573" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="573" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A573" s="23" t="s">
         <v>482</v>
       </c>
       <c r="B573" s="15">
         <v>82977.13</v>
       </c>
       <c r="C573" s="16">
         <v>41488.559999999998</v>
       </c>
       <c r="D573" s="16">
         <v>112370.67</v>
       </c>
       <c r="E573" s="16">
         <v>28092.66</v>
       </c>
       <c r="F573" s="16">
         <v>13395.9</v>
       </c>
       <c r="G573" s="16">
         <v>96373.03</v>
       </c>
     </row>
-    <row r="574" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="574" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A574" s="23" t="s">
         <v>483</v>
       </c>
       <c r="B574" s="15">
         <v>7653.35</v>
       </c>
       <c r="C574" s="16">
         <v>3826.67</v>
       </c>
       <c r="D574" s="16">
         <v>10364.450000000001</v>
       </c>
       <c r="E574" s="16">
         <v>2591.11</v>
       </c>
       <c r="F574" s="16">
         <v>1235.56</v>
       </c>
       <c r="G574" s="16">
         <v>8888.91</v>
       </c>
     </row>
-    <row r="575" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="575" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A575" s="24" t="s">
         <v>484</v>
       </c>
       <c r="B575" s="17">
         <v>15044.66</v>
       </c>
       <c r="C575" s="18">
         <v>7522.33</v>
       </c>
       <c r="D575" s="18">
         <v>20374.02</v>
       </c>
       <c r="E575" s="18">
         <v>5093.5</v>
       </c>
       <c r="F575" s="18">
         <v>2428.83</v>
       </c>
       <c r="G575" s="18">
         <v>17473.490000000002</v>
       </c>
     </row>
-    <row r="576" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="576" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A576" s="25" t="s">
         <v>485</v>
       </c>
       <c r="B576" s="19">
         <v>-349056.09</v>
       </c>
       <c r="C576" s="20">
         <v>0</v>
       </c>
       <c r="D576" s="20">
         <v>0</v>
       </c>
       <c r="E576" s="20">
         <v>0</v>
       </c>
       <c r="F576" s="20">
         <v>-40014.269999999997</v>
       </c>
       <c r="G576" s="20">
         <v>-389070.36</v>
       </c>
     </row>
-    <row r="577" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="577" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A577" s="23" t="s">
         <v>486</v>
       </c>
       <c r="B577" s="15">
         <v>24657.17</v>
       </c>
       <c r="C577" s="16">
         <v>12328.58</v>
       </c>
       <c r="D577" s="16">
         <v>38007.980000000003</v>
       </c>
       <c r="E577" s="16">
         <v>9501.99</v>
       </c>
       <c r="F577" s="16">
         <v>2826.59</v>
       </c>
       <c r="G577" s="16">
         <v>27483.759999999998</v>
       </c>
     </row>
-    <row r="578" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="578" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A578" s="23" t="s">
         <v>487</v>
       </c>
       <c r="B578" s="15">
         <v>4359.18</v>
       </c>
       <c r="C578" s="16">
         <v>2179.59</v>
       </c>
       <c r="D578" s="16">
         <v>6719.48</v>
       </c>
       <c r="E578" s="16">
         <v>1679.87</v>
       </c>
       <c r="F578" s="16">
         <v>499.72</v>
       </c>
       <c r="G578" s="16">
         <v>4858.8999999999996</v>
       </c>
     </row>
-    <row r="579" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="579" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A579" s="23" t="s">
         <v>488</v>
       </c>
       <c r="B579" s="15">
         <v>8263.58</v>
       </c>
       <c r="C579" s="16">
         <v>4131.79</v>
       </c>
       <c r="D579" s="16">
         <v>12737.97</v>
       </c>
       <c r="E579" s="16">
         <v>3184.49</v>
       </c>
       <c r="F579" s="16">
         <v>947.3</v>
       </c>
       <c r="G579" s="16">
         <v>9210.8799999999992</v>
       </c>
     </row>
-    <row r="580" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="580" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A580" s="23" t="s">
         <v>489</v>
       </c>
       <c r="B580" s="15">
         <v>4136.68</v>
       </c>
       <c r="C580" s="16">
         <v>2068.34</v>
       </c>
       <c r="D580" s="16">
         <v>6376.52</v>
       </c>
       <c r="E580" s="16">
         <v>1594.13</v>
       </c>
       <c r="F580" s="16">
         <v>474.21</v>
       </c>
       <c r="G580" s="16">
         <v>4610.8900000000003</v>
       </c>
     </row>
-    <row r="581" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="581" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A581" s="23" t="s">
         <v>490</v>
       </c>
       <c r="B581" s="15">
         <v>15840.13</v>
       </c>
       <c r="C581" s="16">
         <v>7920.06</v>
       </c>
       <c r="D581" s="16">
         <v>24416.89</v>
       </c>
       <c r="E581" s="16">
         <v>6104.22</v>
       </c>
       <c r="F581" s="16">
         <v>1815.84</v>
       </c>
       <c r="G581" s="16">
         <v>17655.97</v>
       </c>
     </row>
-    <row r="582" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="582" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A582" s="23" t="s">
         <v>616</v>
       </c>
       <c r="B582" s="15">
         <v>54405</v>
       </c>
       <c r="C582" s="16">
         <v>27202.5</v>
       </c>
       <c r="D582" s="16">
         <v>83863.009999999995</v>
       </c>
       <c r="E582" s="16">
         <v>20965.75</v>
       </c>
       <c r="F582" s="16">
         <v>6236.75</v>
       </c>
       <c r="G582" s="16">
         <v>60641.75</v>
       </c>
     </row>
-    <row r="583" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="583" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A583" s="23" t="s">
         <v>491</v>
       </c>
       <c r="B583" s="15">
         <v>19507.38</v>
       </c>
       <c r="C583" s="16">
         <v>9753.69</v>
       </c>
       <c r="D583" s="16">
         <v>30069.79</v>
       </c>
       <c r="E583" s="16">
         <v>7517.44</v>
       </c>
       <c r="F583" s="16">
         <v>2236.25</v>
       </c>
       <c r="G583" s="16">
         <v>21743.63</v>
       </c>
     </row>
-    <row r="584" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="584" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A584" s="23" t="s">
         <v>492</v>
       </c>
       <c r="B584" s="15">
         <v>12158.1</v>
       </c>
       <c r="C584" s="16">
         <v>6079.05</v>
       </c>
       <c r="D584" s="16">
         <v>18741.2</v>
       </c>
       <c r="E584" s="16">
         <v>4685.3</v>
       </c>
       <c r="F584" s="16">
         <v>1393.75</v>
       </c>
       <c r="G584" s="16">
         <v>13551.85</v>
       </c>
     </row>
-    <row r="585" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="585" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A585" s="23" t="s">
         <v>493</v>
       </c>
       <c r="B585" s="15">
         <v>188826.17</v>
       </c>
       <c r="C585" s="16">
         <v>94413.08</v>
       </c>
       <c r="D585" s="16">
         <v>291067.55</v>
       </c>
       <c r="E585" s="16">
         <v>72766.880000000005</v>
       </c>
       <c r="F585" s="16">
         <v>21646.2</v>
       </c>
       <c r="G585" s="16">
         <v>210472.37</v>
       </c>
     </row>
-    <row r="586" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="586" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A586" s="24" t="s">
         <v>494</v>
       </c>
       <c r="B586" s="17">
         <v>16902.7</v>
       </c>
       <c r="C586" s="18">
         <v>8451.35</v>
       </c>
       <c r="D586" s="18">
         <v>26054.79</v>
       </c>
       <c r="E586" s="18">
         <v>6513.69</v>
       </c>
       <c r="F586" s="18">
         <v>1937.66</v>
       </c>
       <c r="G586" s="18">
         <v>18840.36</v>
       </c>
     </row>
-    <row r="587" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="587" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A587" s="25" t="s">
         <v>495</v>
       </c>
       <c r="B587" s="19">
         <v>-129493.93</v>
       </c>
       <c r="C587" s="20">
         <v>0</v>
       </c>
       <c r="D587" s="20">
         <v>0</v>
       </c>
       <c r="E587" s="20">
         <v>0</v>
       </c>
       <c r="F587" s="20">
         <v>-14689.3</v>
       </c>
       <c r="G587" s="20">
         <v>-144183.23000000001</v>
       </c>
     </row>
-    <row r="588" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="588" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A588" s="23" t="s">
         <v>496</v>
       </c>
       <c r="B588" s="15">
         <v>645.9</v>
       </c>
       <c r="C588" s="16">
         <v>322.95</v>
       </c>
       <c r="D588" s="16">
         <v>998.72</v>
       </c>
       <c r="E588" s="16">
         <v>249.68</v>
       </c>
       <c r="F588" s="16">
         <v>73.27</v>
       </c>
       <c r="G588" s="16">
         <v>719.17</v>
       </c>
     </row>
-    <row r="589" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="589" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A589" s="23" t="s">
         <v>497</v>
       </c>
       <c r="B589" s="15">
         <v>1033.8</v>
       </c>
       <c r="C589" s="16">
         <v>516.9</v>
       </c>
       <c r="D589" s="16">
         <v>1598.52</v>
       </c>
       <c r="E589" s="16">
         <v>399.63</v>
       </c>
       <c r="F589" s="16">
         <v>117.27</v>
       </c>
       <c r="G589" s="16">
         <v>1151.07</v>
       </c>
     </row>
-    <row r="590" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="590" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A590" s="23" t="s">
         <v>498</v>
       </c>
       <c r="B590" s="15">
         <v>735.06</v>
       </c>
       <c r="C590" s="16">
         <v>367.53</v>
       </c>
       <c r="D590" s="16">
         <v>1136.5899999999999</v>
       </c>
       <c r="E590" s="16">
         <v>284.14</v>
       </c>
       <c r="F590" s="16">
         <v>83.39</v>
       </c>
       <c r="G590" s="16">
         <v>818.45</v>
       </c>
     </row>
-    <row r="591" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="591" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A591" s="23" t="s">
         <v>499</v>
       </c>
       <c r="B591" s="15">
         <v>65121.69</v>
       </c>
       <c r="C591" s="16">
         <v>32560.84</v>
       </c>
       <c r="D591" s="16">
         <v>100694.76</v>
       </c>
       <c r="E591" s="16">
         <v>25173.69</v>
       </c>
       <c r="F591" s="16">
         <v>7387.15</v>
       </c>
       <c r="G591" s="16">
         <v>72508.84</v>
       </c>
     </row>
-    <row r="592" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="592" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A592" s="23" t="s">
         <v>500</v>
       </c>
       <c r="B592" s="15">
         <v>28563.78</v>
       </c>
       <c r="C592" s="16">
         <v>14281.89</v>
       </c>
       <c r="D592" s="16">
         <v>44166.9</v>
       </c>
       <c r="E592" s="16">
         <v>11041.72</v>
       </c>
       <c r="F592" s="16">
         <v>3240.17</v>
       </c>
       <c r="G592" s="16">
         <v>31803.95</v>
       </c>
     </row>
-    <row r="593" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="593" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A593" s="23" t="s">
         <v>501</v>
       </c>
       <c r="B593" s="15">
         <v>1156.1099999999999</v>
       </c>
       <c r="C593" s="16">
         <v>578.04999999999995</v>
       </c>
       <c r="D593" s="16">
         <v>1787.64</v>
       </c>
       <c r="E593" s="16">
         <v>446.91</v>
       </c>
       <c r="F593" s="16">
         <v>131.13999999999999</v>
       </c>
       <c r="G593" s="16">
         <v>1287.25</v>
       </c>
     </row>
-    <row r="594" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="594" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A594" s="23" t="s">
         <v>502</v>
       </c>
       <c r="B594" s="15">
         <v>16354.52</v>
       </c>
       <c r="C594" s="16">
         <v>8177.26</v>
       </c>
       <c r="D594" s="16">
         <v>25288.27</v>
       </c>
       <c r="E594" s="16">
         <v>6322.06</v>
       </c>
       <c r="F594" s="16">
         <v>1855.2</v>
       </c>
       <c r="G594" s="16">
         <v>18209.72</v>
       </c>
     </row>
-    <row r="595" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="595" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A595" s="24" t="s">
         <v>503</v>
       </c>
       <c r="B595" s="17">
         <v>15883.07</v>
       </c>
       <c r="C595" s="18">
         <v>7941.53</v>
       </c>
       <c r="D595" s="18">
         <v>24559.29</v>
       </c>
       <c r="E595" s="18">
         <v>6139.82</v>
       </c>
       <c r="F595" s="18">
         <v>1801.71</v>
       </c>
       <c r="G595" s="18">
         <v>17684.78</v>
       </c>
     </row>
-    <row r="596" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="596" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A596" s="25" t="s">
         <v>504</v>
       </c>
       <c r="B596" s="19">
         <v>-75058.23</v>
       </c>
       <c r="C596" s="20">
         <v>0</v>
       </c>
       <c r="D596" s="20">
         <v>0</v>
       </c>
       <c r="E596" s="20">
         <v>0</v>
       </c>
       <c r="F596" s="20">
         <v>-14813.57</v>
       </c>
       <c r="G596" s="20">
         <v>-89871.8</v>
       </c>
     </row>
-    <row r="597" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="597" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A597" s="23" t="s">
         <v>505</v>
       </c>
       <c r="B597" s="15">
         <v>1077.9100000000001</v>
       </c>
       <c r="C597" s="16">
         <v>538.95000000000005</v>
       </c>
       <c r="D597" s="16">
         <v>1304.8699999999999</v>
       </c>
       <c r="E597" s="16">
         <v>326.20999999999998</v>
       </c>
       <c r="F597" s="16">
         <v>212.74</v>
       </c>
       <c r="G597" s="16">
         <v>1290.6500000000001</v>
       </c>
     </row>
-    <row r="598" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="598" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A598" s="23" t="s">
         <v>506</v>
       </c>
       <c r="B598" s="15">
         <v>53193.13</v>
       </c>
       <c r="C598" s="16">
         <v>26596.560000000001</v>
       </c>
       <c r="D598" s="16">
         <v>64393.3</v>
       </c>
       <c r="E598" s="16">
         <v>16098.32</v>
       </c>
       <c r="F598" s="16">
         <v>10498.24</v>
       </c>
       <c r="G598" s="16">
         <v>63691.37</v>
       </c>
     </row>
-    <row r="599" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="599" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A599" s="23" t="s">
         <v>658</v>
       </c>
       <c r="B599" s="15">
         <v>0</v>
       </c>
       <c r="C599" s="16">
         <v>0</v>
       </c>
       <c r="D599" s="16">
         <v>0</v>
       </c>
       <c r="E599" s="16">
         <v>0</v>
       </c>
       <c r="F599" s="16">
         <v>0</v>
       </c>
       <c r="G599" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="600" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="600" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A600" s="23" t="s">
         <v>624</v>
       </c>
       <c r="B600" s="15">
         <v>0</v>
       </c>
       <c r="C600" s="16">
         <v>0</v>
       </c>
       <c r="D600" s="16">
         <v>0</v>
       </c>
       <c r="E600" s="16">
         <v>0</v>
       </c>
       <c r="F600" s="16">
         <v>0</v>
       </c>
       <c r="G600" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="601" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="601" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A601" s="23" t="s">
         <v>507</v>
       </c>
       <c r="B601" s="15">
         <v>3791.44</v>
       </c>
       <c r="C601" s="16">
         <v>1895.72</v>
       </c>
       <c r="D601" s="16">
         <v>4589.75</v>
       </c>
       <c r="E601" s="16">
         <v>1147.43</v>
       </c>
       <c r="F601" s="16">
         <v>748.29</v>
       </c>
       <c r="G601" s="16">
         <v>4539.7299999999996</v>
       </c>
     </row>
-    <row r="602" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="602" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A602" s="23" t="s">
         <v>627</v>
       </c>
       <c r="B602" s="15">
         <v>1002.71</v>
       </c>
       <c r="C602" s="16">
         <v>501.35</v>
       </c>
       <c r="D602" s="16">
         <v>1213.8399999999999</v>
       </c>
       <c r="E602" s="16">
         <v>303.45999999999998</v>
       </c>
       <c r="F602" s="16">
         <v>197.89</v>
       </c>
       <c r="G602" s="16">
         <v>1200.5999999999999</v>
       </c>
     </row>
-    <row r="603" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="603" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A603" s="23" t="s">
         <v>508</v>
       </c>
       <c r="B603" s="15">
         <v>3760.1</v>
       </c>
       <c r="C603" s="16">
         <v>1880.05</v>
       </c>
       <c r="D603" s="16">
         <v>4551.82</v>
       </c>
       <c r="E603" s="16">
         <v>1137.95</v>
       </c>
       <c r="F603" s="16">
         <v>742.1</v>
       </c>
       <c r="G603" s="16">
         <v>4502.2</v>
       </c>
     </row>
-    <row r="604" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="604" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A604" s="23" t="s">
         <v>509</v>
       </c>
       <c r="B604" s="15">
         <v>7376.08</v>
       </c>
       <c r="C604" s="16">
         <v>3688.04</v>
       </c>
       <c r="D604" s="16">
         <v>8929.17</v>
       </c>
       <c r="E604" s="16">
         <v>2232.29</v>
       </c>
       <c r="F604" s="16">
         <v>1455.75</v>
       </c>
       <c r="G604" s="16">
         <v>8831.83</v>
       </c>
     </row>
-    <row r="605" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="605" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A605" s="23" t="s">
         <v>510</v>
       </c>
       <c r="B605" s="15">
         <v>3359.06</v>
       </c>
       <c r="C605" s="16">
         <v>1679.53</v>
       </c>
       <c r="D605" s="16">
         <v>4066.33</v>
       </c>
       <c r="E605" s="16">
         <v>1016.58</v>
       </c>
       <c r="F605" s="16">
         <v>662.95</v>
       </c>
       <c r="G605" s="16">
         <v>4022.01</v>
       </c>
     </row>
-    <row r="606" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="606" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A606" s="24" t="s">
         <v>511</v>
       </c>
       <c r="B606" s="17">
         <v>1497.8</v>
       </c>
       <c r="C606" s="18">
         <v>748.9</v>
       </c>
       <c r="D606" s="18">
         <v>1813.17</v>
       </c>
       <c r="E606" s="18">
         <v>453.29</v>
       </c>
       <c r="F606" s="18">
         <v>295.61</v>
       </c>
       <c r="G606" s="18">
         <v>1793.41</v>
       </c>
     </row>
-    <row r="607" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="607" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A607" s="25" t="s">
         <v>512</v>
       </c>
       <c r="B607" s="19">
         <v>-32934.620000000003</v>
       </c>
       <c r="C607" s="20">
         <v>0</v>
       </c>
       <c r="D607" s="20">
         <v>0</v>
       </c>
       <c r="E607" s="20">
         <v>0</v>
       </c>
       <c r="F607" s="20">
         <v>-3617.39</v>
       </c>
       <c r="G607" s="20">
         <v>-36552.01</v>
       </c>
     </row>
-    <row r="608" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="608" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A608" s="23" t="s">
         <v>513</v>
       </c>
       <c r="B608" s="15">
         <v>0</v>
       </c>
       <c r="C608" s="16">
         <v>0</v>
       </c>
       <c r="D608" s="16">
         <v>0</v>
       </c>
       <c r="E608" s="16">
         <v>0</v>
       </c>
       <c r="F608" s="16">
         <v>0</v>
       </c>
       <c r="G608" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="609" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="609" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A609" s="23" t="s">
         <v>514</v>
       </c>
       <c r="B609" s="15">
         <v>1068.8</v>
       </c>
       <c r="C609" s="16">
         <v>534.4</v>
       </c>
       <c r="D609" s="16">
         <v>1668.04</v>
       </c>
       <c r="E609" s="16">
         <v>417.01</v>
       </c>
       <c r="F609" s="16">
         <v>117.39</v>
       </c>
       <c r="G609" s="16">
         <v>1186.19</v>
       </c>
     </row>
-    <row r="610" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="610" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A610" s="23" t="s">
         <v>515</v>
       </c>
       <c r="B610" s="15">
         <v>28771.54</v>
       </c>
       <c r="C610" s="16">
         <v>14385.77</v>
       </c>
       <c r="D610" s="16">
         <v>44902.59</v>
       </c>
       <c r="E610" s="16">
         <v>11225.64</v>
       </c>
       <c r="F610" s="16">
         <v>3160.13</v>
       </c>
       <c r="G610" s="16">
         <v>31931.67</v>
       </c>
     </row>
-    <row r="611" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="611" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A611" s="23" t="s">
         <v>657</v>
       </c>
       <c r="B611" s="15">
         <v>1349.14</v>
       </c>
       <c r="C611" s="16">
         <v>674.57</v>
       </c>
       <c r="D611" s="16">
         <v>2105.54</v>
       </c>
       <c r="E611" s="16">
         <v>526.38</v>
       </c>
       <c r="F611" s="16">
         <v>148.19</v>
       </c>
       <c r="G611" s="16">
         <v>1497.33</v>
       </c>
     </row>
-    <row r="612" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="612" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A612" s="24" t="s">
         <v>516</v>
       </c>
       <c r="B612" s="17">
         <v>1745.14</v>
       </c>
       <c r="C612" s="18">
         <v>872.57</v>
       </c>
       <c r="D612" s="18">
         <v>2723.57</v>
       </c>
       <c r="E612" s="18">
         <v>680.89</v>
       </c>
       <c r="F612" s="18">
         <v>191.68</v>
       </c>
       <c r="G612" s="18">
         <v>1936.82</v>
       </c>
     </row>
-    <row r="613" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="613" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A613" s="25" t="s">
         <v>517</v>
       </c>
       <c r="B613" s="19">
         <v>-173869.51</v>
       </c>
       <c r="C613" s="20">
         <v>0</v>
       </c>
       <c r="D613" s="20">
         <v>0</v>
       </c>
       <c r="E613" s="20">
         <v>0</v>
       </c>
       <c r="F613" s="20">
         <v>-8905.6299999999992</v>
       </c>
       <c r="G613" s="20">
         <v>-182775.14</v>
       </c>
     </row>
-    <row r="614" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="614" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A614" s="23" t="s">
         <v>518</v>
       </c>
       <c r="B614" s="15">
         <v>89605.3</v>
       </c>
       <c r="C614" s="16">
         <v>44802.65</v>
       </c>
       <c r="D614" s="16">
         <v>160852.17000000001</v>
       </c>
       <c r="E614" s="16">
         <v>40213.040000000001</v>
       </c>
       <c r="F614" s="16">
         <v>4589.6099999999997</v>
       </c>
       <c r="G614" s="16">
         <v>94194.91</v>
       </c>
     </row>
-    <row r="615" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="615" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A615" s="23" t="s">
         <v>519</v>
       </c>
       <c r="B615" s="15">
         <v>9843.5300000000007</v>
       </c>
       <c r="C615" s="16">
         <v>4921.76</v>
       </c>
       <c r="D615" s="16">
         <v>17670.32</v>
       </c>
       <c r="E615" s="16">
         <v>4417.58</v>
       </c>
       <c r="F615" s="16">
         <v>504.18</v>
       </c>
       <c r="G615" s="16">
         <v>10347.709999999999</v>
       </c>
     </row>
-    <row r="616" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="616" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A616" s="23" t="s">
         <v>617</v>
       </c>
       <c r="B616" s="15">
         <v>25645.63</v>
       </c>
       <c r="C616" s="16">
         <v>12822.81</v>
       </c>
       <c r="D616" s="16">
         <v>46036.97</v>
       </c>
       <c r="E616" s="16">
         <v>11509.24</v>
       </c>
       <c r="F616" s="16">
         <v>1313.57</v>
       </c>
       <c r="G616" s="16">
         <v>26959.200000000001</v>
       </c>
     </row>
-    <row r="617" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="617" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A617" s="23" t="s">
         <v>520</v>
       </c>
       <c r="B617" s="15">
         <v>3344.65</v>
       </c>
       <c r="C617" s="16">
         <v>1672.32</v>
       </c>
       <c r="D617" s="16">
         <v>6004.05</v>
       </c>
       <c r="E617" s="16">
         <v>1501.01</v>
       </c>
       <c r="F617" s="16">
         <v>171.31</v>
       </c>
       <c r="G617" s="16">
         <v>3515.96</v>
       </c>
     </row>
-    <row r="618" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="618" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A618" s="23" t="s">
         <v>521</v>
       </c>
       <c r="B618" s="15">
         <v>3993</v>
       </c>
       <c r="C618" s="16">
         <v>1996.5</v>
       </c>
       <c r="D618" s="16">
         <v>7167.91</v>
       </c>
       <c r="E618" s="16">
         <v>1791.97</v>
       </c>
       <c r="F618" s="16">
         <v>204.53</v>
       </c>
       <c r="G618" s="16">
         <v>4197.53</v>
       </c>
     </row>
-    <row r="619" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="619" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A619" s="23" t="s">
         <v>522</v>
       </c>
       <c r="B619" s="15">
         <v>12745.62</v>
       </c>
       <c r="C619" s="16">
         <v>6372.81</v>
       </c>
       <c r="D619" s="16">
         <v>22879.9</v>
       </c>
       <c r="E619" s="16">
         <v>5719.97</v>
       </c>
       <c r="F619" s="16">
         <v>652.84</v>
       </c>
       <c r="G619" s="16">
         <v>13398.46</v>
       </c>
     </row>
-    <row r="620" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="620" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A620" s="23" t="s">
         <v>523</v>
       </c>
       <c r="B620" s="15">
         <v>12452.33</v>
       </c>
       <c r="C620" s="16">
         <v>6226.16</v>
       </c>
       <c r="D620" s="16">
         <v>22353.41</v>
       </c>
       <c r="E620" s="16">
         <v>5588.35</v>
       </c>
       <c r="F620" s="16">
         <v>637.80999999999995</v>
       </c>
       <c r="G620" s="16">
         <v>13090.14</v>
       </c>
     </row>
-    <row r="621" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="621" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A621" s="23" t="s">
         <v>524</v>
       </c>
       <c r="B621" s="15">
         <v>4399.49</v>
       </c>
       <c r="C621" s="16">
         <v>2199.7399999999998</v>
       </c>
       <c r="D621" s="16">
         <v>7897.61</v>
       </c>
       <c r="E621" s="16">
         <v>1974.4</v>
       </c>
       <c r="F621" s="16">
         <v>225.34</v>
       </c>
       <c r="G621" s="16">
         <v>4624.83</v>
       </c>
     </row>
-    <row r="622" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="622" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A622" s="23" t="s">
         <v>525</v>
       </c>
       <c r="B622" s="15">
         <v>3154.23</v>
       </c>
       <c r="C622" s="16">
         <v>1577.11</v>
       </c>
       <c r="D622" s="16">
         <v>5662.21</v>
       </c>
       <c r="E622" s="16">
         <v>1415.55</v>
       </c>
       <c r="F622" s="16">
         <v>161.56</v>
       </c>
       <c r="G622" s="16">
         <v>3315.79</v>
       </c>
     </row>
-    <row r="623" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="623" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A623" s="24" t="s">
         <v>526</v>
       </c>
       <c r="B623" s="17">
         <v>8685.73</v>
       </c>
       <c r="C623" s="18">
         <v>4342.8599999999997</v>
       </c>
       <c r="D623" s="18">
         <v>15591.92</v>
       </c>
       <c r="E623" s="18">
         <v>3897.98</v>
       </c>
       <c r="F623" s="18">
         <v>444.88</v>
       </c>
       <c r="G623" s="18">
         <v>9130.61</v>
       </c>
     </row>
-    <row r="624" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="624" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A624" s="25" t="s">
         <v>527</v>
       </c>
       <c r="B624" s="19">
         <v>-34533.86</v>
       </c>
       <c r="C624" s="20">
         <v>0</v>
       </c>
       <c r="D624" s="20">
         <v>0</v>
       </c>
       <c r="E624" s="20">
         <v>0</v>
       </c>
       <c r="F624" s="20">
         <v>-7032.73</v>
       </c>
       <c r="G624" s="20">
         <v>-41566.589999999997</v>
       </c>
     </row>
-    <row r="625" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="625" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A625" s="23" t="s">
         <v>528</v>
       </c>
       <c r="B625" s="15">
         <v>285.57</v>
       </c>
       <c r="C625" s="16">
         <v>142.78</v>
       </c>
       <c r="D625" s="16">
         <v>338.52</v>
       </c>
       <c r="E625" s="16">
         <v>84.63</v>
       </c>
       <c r="F625" s="16">
         <v>58.15</v>
       </c>
       <c r="G625" s="16">
         <v>343.72</v>
       </c>
     </row>
-    <row r="626" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="626" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A626" s="23" t="s">
         <v>638</v>
       </c>
       <c r="B626" s="15">
         <v>28834.62</v>
       </c>
       <c r="C626" s="16">
         <v>14417.31</v>
       </c>
       <c r="D626" s="16">
         <v>34180.870000000003</v>
       </c>
       <c r="E626" s="16">
         <v>8545.2099999999991</v>
       </c>
       <c r="F626" s="16">
         <v>5872.1</v>
       </c>
       <c r="G626" s="16">
         <v>34706.720000000001</v>
       </c>
     </row>
-    <row r="627" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="627" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A627" s="23" t="s">
         <v>639</v>
       </c>
       <c r="B627" s="15">
         <v>0</v>
       </c>
       <c r="C627" s="16">
         <v>0</v>
       </c>
       <c r="D627" s="16">
         <v>0</v>
       </c>
       <c r="E627" s="16">
         <v>0</v>
       </c>
       <c r="F627" s="16">
         <v>0</v>
       </c>
       <c r="G627" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="628" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="628" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A628" s="24" t="s">
         <v>529</v>
       </c>
       <c r="B628" s="17">
         <v>5413.67</v>
       </c>
       <c r="C628" s="18">
         <v>2706.83</v>
       </c>
       <c r="D628" s="18">
         <v>6417.43</v>
       </c>
       <c r="E628" s="18">
         <v>1604.35</v>
       </c>
       <c r="F628" s="18">
         <v>1102.48</v>
       </c>
       <c r="G628" s="18">
         <v>6516.15</v>
       </c>
     </row>
-    <row r="629" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="629" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A629" s="25" t="s">
         <v>530</v>
       </c>
       <c r="B629" s="19">
         <v>-116914.54</v>
       </c>
       <c r="C629" s="20">
         <v>0</v>
       </c>
       <c r="D629" s="20">
         <v>0</v>
       </c>
       <c r="E629" s="20">
         <v>0</v>
       </c>
       <c r="F629" s="20">
         <v>-6380.94</v>
       </c>
       <c r="G629" s="20">
         <v>-123295.48</v>
       </c>
     </row>
-    <row r="630" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="630" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A630" s="23" t="s">
         <v>531</v>
       </c>
       <c r="B630" s="15">
         <v>10075.42</v>
       </c>
       <c r="C630" s="16">
         <v>5037.71</v>
       </c>
       <c r="D630" s="16">
         <v>17951.27</v>
       </c>
       <c r="E630" s="16">
         <v>4487.8100000000004</v>
       </c>
       <c r="F630" s="16">
         <v>549.9</v>
       </c>
       <c r="G630" s="16">
         <v>10625.32</v>
       </c>
     </row>
-    <row r="631" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="631" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A631" s="23" t="s">
         <v>659</v>
       </c>
       <c r="B631" s="15">
         <v>27335.38</v>
       </c>
       <c r="C631" s="16">
         <v>13667.69</v>
       </c>
       <c r="D631" s="16">
         <v>48703.15</v>
       </c>
       <c r="E631" s="16">
         <v>12175.78</v>
       </c>
       <c r="F631" s="16">
         <v>1491.91</v>
       </c>
       <c r="G631" s="16">
         <v>28827.29</v>
       </c>
     </row>
-    <row r="632" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="632" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A632" s="23" t="s">
         <v>532</v>
       </c>
       <c r="B632" s="15">
         <v>70053.89</v>
       </c>
       <c r="C632" s="16">
         <v>35026.94</v>
       </c>
       <c r="D632" s="16">
         <v>124814.26</v>
       </c>
       <c r="E632" s="16">
         <v>31203.56</v>
       </c>
       <c r="F632" s="16">
         <v>3823.38</v>
       </c>
       <c r="G632" s="16">
         <v>73877.27</v>
       </c>
     </row>
-    <row r="633" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="633" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A633" s="24" t="s">
         <v>533</v>
       </c>
       <c r="B633" s="17">
         <v>9449.85</v>
       </c>
       <c r="C633" s="18">
         <v>4724.92</v>
       </c>
       <c r="D633" s="18">
         <v>16836.7</v>
       </c>
       <c r="E633" s="18">
         <v>4209.17</v>
       </c>
       <c r="F633" s="18">
         <v>515.75</v>
       </c>
       <c r="G633" s="18">
         <v>9965.6</v>
       </c>
     </row>
-    <row r="634" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="634" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A634" s="25" t="s">
         <v>534</v>
       </c>
       <c r="B634" s="19">
         <v>-10773.36</v>
       </c>
       <c r="C634" s="20">
         <v>0</v>
       </c>
       <c r="D634" s="20">
         <v>0</v>
       </c>
       <c r="E634" s="20">
         <v>0</v>
       </c>
       <c r="F634" s="20">
         <v>-704.59</v>
       </c>
       <c r="G634" s="20">
         <v>-11477.95</v>
       </c>
     </row>
-    <row r="635" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="635" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A635" s="24" t="s">
         <v>535</v>
       </c>
       <c r="B635" s="17">
         <v>10773.36</v>
       </c>
       <c r="C635" s="18">
         <v>5386.68</v>
       </c>
       <c r="D635" s="18">
         <v>18728.37</v>
       </c>
       <c r="E635" s="18">
         <v>4682.09</v>
       </c>
       <c r="F635" s="18">
         <v>704.59</v>
       </c>
       <c r="G635" s="18">
         <v>11477.95</v>
       </c>
     </row>
-    <row r="636" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="636" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A636" s="25" t="s">
         <v>536</v>
       </c>
       <c r="B636" s="19">
         <v>-36207.47</v>
       </c>
       <c r="C636" s="20">
         <v>0</v>
       </c>
       <c r="D636" s="20">
         <v>0</v>
       </c>
       <c r="E636" s="20">
         <v>0</v>
       </c>
       <c r="F636" s="20">
         <v>-3966.57</v>
       </c>
       <c r="G636" s="20">
         <v>-40174.04</v>
       </c>
     </row>
-    <row r="637" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="637" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A637" s="23" t="s">
         <v>537</v>
       </c>
       <c r="B637" s="15">
         <v>35440.26</v>
       </c>
       <c r="C637" s="16">
         <v>17720.13</v>
       </c>
       <c r="D637" s="16">
         <v>55350.46</v>
       </c>
       <c r="E637" s="16">
         <v>13837.61</v>
       </c>
       <c r="F637" s="16">
         <v>3882.52</v>
       </c>
       <c r="G637" s="16">
         <v>39322.78</v>
       </c>
     </row>
-    <row r="638" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="638" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A638" s="24" t="s">
         <v>538</v>
       </c>
       <c r="B638" s="17">
         <v>767.21</v>
       </c>
       <c r="C638" s="18">
         <v>383.6</v>
       </c>
       <c r="D638" s="18">
         <v>1198.22</v>
       </c>
       <c r="E638" s="18">
         <v>299.55</v>
       </c>
       <c r="F638" s="18">
         <v>84.05</v>
       </c>
       <c r="G638" s="18">
         <v>851.26</v>
       </c>
     </row>
-    <row r="639" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="639" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A639" s="25" t="s">
         <v>539</v>
       </c>
       <c r="B639" s="19">
         <v>2243.2399999999998</v>
       </c>
       <c r="C639" s="20">
         <v>1121.6199999999999</v>
       </c>
       <c r="D639" s="20">
         <v>4059.44</v>
       </c>
       <c r="E639" s="20">
         <v>1014.86</v>
       </c>
       <c r="F639" s="20">
         <v>106.76</v>
       </c>
       <c r="G639" s="20">
         <v>2350</v>
       </c>
     </row>
-    <row r="640" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="640" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A640" s="24" t="s">
         <v>540</v>
       </c>
       <c r="B640" s="17">
         <v>-2243.2399999999998</v>
       </c>
       <c r="C640" s="18">
         <v>0</v>
       </c>
       <c r="D640" s="18">
         <v>0</v>
       </c>
       <c r="E640" s="18">
         <v>0</v>
       </c>
       <c r="F640" s="18">
         <v>-106.76</v>
       </c>
       <c r="G640" s="18">
         <v>-2350</v>
       </c>
     </row>
-    <row r="641" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="641" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A641" s="25" t="s">
         <v>541</v>
       </c>
       <c r="B641" s="19">
         <v>-433961.36</v>
       </c>
       <c r="C641" s="20">
         <v>0</v>
       </c>
       <c r="D641" s="20">
         <v>0</v>
       </c>
       <c r="E641" s="20">
         <v>0</v>
       </c>
       <c r="F641" s="20">
         <v>-67672.539999999994</v>
       </c>
       <c r="G641" s="20">
         <v>-501633.9</v>
       </c>
     </row>
-    <row r="642" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="642" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A642" s="23" t="s">
         <v>542</v>
       </c>
       <c r="B642" s="15">
         <v>878.8</v>
       </c>
       <c r="C642" s="16">
         <v>439.4</v>
       </c>
       <c r="D642" s="16">
         <v>1209.43</v>
       </c>
       <c r="E642" s="16">
         <v>302.35000000000002</v>
       </c>
       <c r="F642" s="16">
         <v>137.05000000000001</v>
       </c>
       <c r="G642" s="16">
         <v>1015.85</v>
       </c>
     </row>
-    <row r="643" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="643" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A643" s="23" t="s">
         <v>543</v>
       </c>
       <c r="B643" s="15">
         <v>0</v>
       </c>
       <c r="C643" s="16">
         <v>0</v>
       </c>
       <c r="D643" s="16">
         <v>0</v>
       </c>
       <c r="E643" s="16">
         <v>0</v>
       </c>
       <c r="F643" s="16">
         <v>0</v>
       </c>
       <c r="G643" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="644" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="644" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A644" s="23" t="s">
         <v>544</v>
       </c>
       <c r="B644" s="15">
         <v>76309.41</v>
       </c>
       <c r="C644" s="16">
         <v>38154.699999999997</v>
       </c>
       <c r="D644" s="16">
         <v>105019.66</v>
       </c>
       <c r="E644" s="16">
         <v>26254.91</v>
       </c>
       <c r="F644" s="16">
         <v>11899.79</v>
       </c>
       <c r="G644" s="16">
         <v>88209.2</v>
       </c>
     </row>
-    <row r="645" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="645" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A645" s="23" t="s">
         <v>545</v>
       </c>
       <c r="B645" s="15">
         <v>5274.7</v>
       </c>
       <c r="C645" s="16">
         <v>2637.35</v>
       </c>
       <c r="D645" s="16">
         <v>7259.22</v>
       </c>
       <c r="E645" s="16">
         <v>1814.8</v>
       </c>
       <c r="F645" s="16">
         <v>822.55</v>
       </c>
       <c r="G645" s="16">
         <v>6097.25</v>
       </c>
     </row>
-    <row r="646" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="646" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A646" s="23" t="s">
         <v>546</v>
       </c>
       <c r="B646" s="15">
         <v>9621.02</v>
       </c>
       <c r="C646" s="16">
         <v>4810.51</v>
       </c>
       <c r="D646" s="16">
         <v>13240.79</v>
       </c>
       <c r="E646" s="16">
         <v>3310.19</v>
       </c>
       <c r="F646" s="16">
         <v>1500.32</v>
       </c>
       <c r="G646" s="16">
         <v>11121.34</v>
       </c>
     </row>
-    <row r="647" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="647" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A647" s="23" t="s">
         <v>547</v>
       </c>
       <c r="B647" s="15">
         <v>8619.24</v>
       </c>
       <c r="C647" s="16">
         <v>4309.62</v>
       </c>
       <c r="D647" s="16">
         <v>11862.1</v>
       </c>
       <c r="E647" s="16">
         <v>2965.52</v>
       </c>
       <c r="F647" s="16">
         <v>1344.1</v>
       </c>
       <c r="G647" s="16">
         <v>9963.34</v>
       </c>
     </row>
-    <row r="648" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="648" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A648" s="23" t="s">
         <v>548</v>
       </c>
       <c r="B648" s="15">
         <v>608.58000000000004</v>
       </c>
       <c r="C648" s="16">
         <v>304.29000000000002</v>
       </c>
       <c r="D648" s="16">
         <v>837.55</v>
       </c>
       <c r="E648" s="16">
         <v>209.38</v>
       </c>
       <c r="F648" s="16">
         <v>94.91</v>
       </c>
       <c r="G648" s="16">
         <v>703.49</v>
       </c>
     </row>
-    <row r="649" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="649" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A649" s="23" t="s">
         <v>652</v>
       </c>
       <c r="B649" s="15">
         <v>24.05</v>
       </c>
       <c r="C649" s="16">
         <v>12.02</v>
       </c>
       <c r="D649" s="16">
         <v>33.1</v>
       </c>
       <c r="E649" s="16">
         <v>8.27</v>
       </c>
       <c r="F649" s="16">
         <v>3.75</v>
       </c>
       <c r="G649" s="16">
         <v>27.8</v>
       </c>
     </row>
-    <row r="650" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="650" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A650" s="23" t="s">
         <v>549</v>
       </c>
       <c r="B650" s="15">
         <v>196769.55</v>
       </c>
       <c r="C650" s="16">
         <v>98384.77</v>
       </c>
       <c r="D650" s="16">
         <v>270801.09000000003</v>
       </c>
       <c r="E650" s="16">
         <v>67700.27</v>
       </c>
       <c r="F650" s="16">
         <v>30684.5</v>
       </c>
       <c r="G650" s="16">
         <v>227454.05</v>
       </c>
     </row>
-    <row r="651" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="651" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A651" s="23" t="s">
         <v>653</v>
       </c>
       <c r="B651" s="15">
         <v>38650.11</v>
       </c>
       <c r="C651" s="16">
         <v>19325.05</v>
       </c>
       <c r="D651" s="16">
         <v>53191.62</v>
       </c>
       <c r="E651" s="16">
         <v>13297.9</v>
       </c>
       <c r="F651" s="16">
         <v>6027.15</v>
       </c>
       <c r="G651" s="16">
         <v>44677.26</v>
       </c>
     </row>
-    <row r="652" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="652" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A652" s="23" t="s">
         <v>550</v>
       </c>
       <c r="B652" s="15">
         <v>1192.05</v>
       </c>
       <c r="C652" s="16">
         <v>596.02</v>
       </c>
       <c r="D652" s="16">
         <v>1640.55</v>
       </c>
       <c r="E652" s="16">
         <v>410.13</v>
       </c>
       <c r="F652" s="16">
         <v>185.89</v>
       </c>
       <c r="G652" s="16">
         <v>1377.94</v>
       </c>
     </row>
-    <row r="653" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="653" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A653" s="23" t="s">
         <v>551</v>
       </c>
       <c r="B653" s="15">
         <v>83706.429999999993</v>
       </c>
       <c r="C653" s="16">
         <v>41853.21</v>
       </c>
       <c r="D653" s="16">
         <v>115199.7</v>
       </c>
       <c r="E653" s="16">
         <v>28799.919999999998</v>
       </c>
       <c r="F653" s="16">
         <v>13053.29</v>
       </c>
       <c r="G653" s="16">
         <v>96759.72</v>
       </c>
     </row>
-    <row r="654" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="654" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A654" s="23" t="s">
         <v>654</v>
       </c>
       <c r="B654" s="15">
         <v>5986.64</v>
       </c>
       <c r="C654" s="16">
         <v>2993.32</v>
       </c>
       <c r="D654" s="16">
         <v>8239.02</v>
       </c>
       <c r="E654" s="16">
         <v>2059.75</v>
       </c>
       <c r="F654" s="16">
         <v>933.57</v>
       </c>
       <c r="G654" s="16">
         <v>6920.21</v>
       </c>
     </row>
-    <row r="655" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="655" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A655" s="23" t="s">
         <v>552</v>
       </c>
       <c r="B655" s="15">
         <v>1697.27</v>
       </c>
       <c r="C655" s="16">
         <v>848.63</v>
       </c>
       <c r="D655" s="16">
         <v>2335.84</v>
       </c>
       <c r="E655" s="16">
         <v>583.96</v>
       </c>
       <c r="F655" s="16">
         <v>264.67</v>
       </c>
       <c r="G655" s="16">
         <v>1961.94</v>
       </c>
     </row>
-    <row r="656" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="656" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A656" s="24" t="s">
         <v>553</v>
       </c>
       <c r="B656" s="17">
         <v>4623.51</v>
       </c>
       <c r="C656" s="18">
         <v>2311.75</v>
       </c>
       <c r="D656" s="18">
         <v>6363.03</v>
       </c>
       <c r="E656" s="18">
         <v>1590.75</v>
       </c>
       <c r="F656" s="18">
         <v>721</v>
       </c>
       <c r="G656" s="18">
         <v>5344.51</v>
       </c>
     </row>
-    <row r="657" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="657" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A657" s="25" t="s">
         <v>554</v>
       </c>
       <c r="B657" s="19">
         <v>-71103.02</v>
       </c>
       <c r="C657" s="20">
         <v>0</v>
       </c>
       <c r="D657" s="20">
         <v>0</v>
       </c>
       <c r="E657" s="20">
         <v>0</v>
       </c>
       <c r="F657" s="20">
         <v>-6182.57</v>
       </c>
       <c r="G657" s="20">
         <v>-77285.59</v>
       </c>
     </row>
-    <row r="658" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="658" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A658" s="23" t="s">
         <v>555</v>
       </c>
       <c r="B658" s="15">
         <v>70638.77</v>
       </c>
       <c r="C658" s="16">
         <v>35319.379999999997</v>
       </c>
       <c r="D658" s="16">
         <v>116708.74</v>
       </c>
       <c r="E658" s="16">
         <v>29177.18</v>
       </c>
       <c r="F658" s="16">
         <v>6142.2</v>
       </c>
       <c r="G658" s="16">
         <v>76780.97</v>
       </c>
     </row>
-    <row r="659" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="659" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A659" s="23" t="s">
         <v>556</v>
       </c>
       <c r="B659" s="15">
         <v>155.44</v>
       </c>
       <c r="C659" s="16">
         <v>77.72</v>
       </c>
       <c r="D659" s="16">
         <v>256.81</v>
       </c>
       <c r="E659" s="16">
         <v>64.2</v>
       </c>
       <c r="F659" s="16">
         <v>13.52</v>
       </c>
       <c r="G659" s="16">
         <v>168.96</v>
       </c>
     </row>
-    <row r="660" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="660" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A660" s="24" t="s">
         <v>557</v>
       </c>
       <c r="B660" s="17">
         <v>308.81</v>
       </c>
       <c r="C660" s="18">
         <v>154.4</v>
       </c>
       <c r="D660" s="18">
         <v>510.22</v>
       </c>
       <c r="E660" s="18">
         <v>127.55</v>
       </c>
       <c r="F660" s="18">
         <v>26.85</v>
       </c>
       <c r="G660" s="18">
         <v>335.66</v>
       </c>
     </row>
-    <row r="661" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="661" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A661" s="25" t="s">
         <v>558</v>
       </c>
       <c r="B661" s="19">
         <v>-4249455.7699999996</v>
       </c>
       <c r="C661" s="20">
         <v>0</v>
       </c>
       <c r="D661" s="20">
         <v>0</v>
       </c>
       <c r="E661" s="20">
         <v>0</v>
       </c>
       <c r="F661" s="20">
         <v>275802.18</v>
       </c>
       <c r="G661" s="20">
         <v>-3973653.59</v>
       </c>
     </row>
-    <row r="662" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="662" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A662" s="23" t="s">
         <v>642</v>
       </c>
       <c r="B662" s="15">
         <v>4915.9799999999996</v>
       </c>
       <c r="C662" s="16">
         <v>2457.9899999999998</v>
       </c>
       <c r="D662" s="16">
         <v>11108.21</v>
       </c>
       <c r="E662" s="16">
         <v>2777.05</v>
       </c>
       <c r="F662" s="16">
         <v>-319.06</v>
       </c>
       <c r="G662" s="16">
         <v>4596.92</v>
       </c>
     </row>
-    <row r="663" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="663" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A663" s="23" t="s">
         <v>621</v>
       </c>
       <c r="B663" s="15">
         <v>306308.24</v>
       </c>
       <c r="C663" s="16">
         <v>153154.12</v>
       </c>
       <c r="D663" s="16">
         <v>692137.71</v>
       </c>
       <c r="E663" s="16">
         <v>173034.42</v>
       </c>
       <c r="F663" s="16">
         <v>-19880.3</v>
       </c>
       <c r="G663" s="16">
         <v>286427.94</v>
       </c>
     </row>
-    <row r="664" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="664" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A664" s="23" t="s">
         <v>622</v>
       </c>
       <c r="B664" s="15">
         <v>746532.67</v>
       </c>
       <c r="C664" s="16">
         <v>373266.33</v>
       </c>
       <c r="D664" s="16">
         <v>1686874.03</v>
       </c>
       <c r="E664" s="16">
         <v>421718.5</v>
       </c>
       <c r="F664" s="16">
         <v>-48452.17</v>
       </c>
       <c r="G664" s="16">
         <v>698080.5</v>
       </c>
     </row>
-    <row r="665" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="665" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A665" s="23" t="s">
         <v>660</v>
       </c>
       <c r="B665" s="15">
         <v>0</v>
       </c>
       <c r="C665" s="16">
         <v>0</v>
       </c>
       <c r="D665" s="16">
         <v>0</v>
       </c>
       <c r="E665" s="16">
         <v>0</v>
       </c>
       <c r="F665" s="16">
         <v>0</v>
       </c>
       <c r="G665" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="666" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="666" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A666" s="23" t="s">
         <v>631</v>
       </c>
       <c r="B666" s="15">
         <v>1199.5</v>
       </c>
       <c r="C666" s="16">
         <v>599.75</v>
       </c>
       <c r="D666" s="16">
         <v>2710.4</v>
       </c>
       <c r="E666" s="16">
         <v>677.6</v>
       </c>
       <c r="F666" s="16">
         <v>-77.849999999999994</v>
       </c>
       <c r="G666" s="16">
         <v>1121.6500000000001</v>
       </c>
     </row>
-    <row r="667" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="667" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A667" s="23" t="s">
         <v>559</v>
       </c>
       <c r="B667" s="15">
         <v>180520.01</v>
       </c>
       <c r="C667" s="16">
         <v>90260</v>
       </c>
       <c r="D667" s="16">
         <v>407905.14</v>
       </c>
       <c r="E667" s="16">
         <v>101976.28</v>
       </c>
       <c r="F667" s="16">
         <v>-11716.28</v>
       </c>
       <c r="G667" s="16">
         <v>168803.73</v>
       </c>
     </row>
-    <row r="668" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="668" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A668" s="23" t="s">
         <v>560</v>
       </c>
       <c r="B668" s="15">
         <v>157358.85999999999</v>
       </c>
       <c r="C668" s="16">
         <v>78679.429999999993</v>
       </c>
       <c r="D668" s="16">
         <v>355569.94</v>
       </c>
       <c r="E668" s="16">
         <v>88892.479999999996</v>
       </c>
       <c r="F668" s="16">
         <v>-10213.049999999999</v>
       </c>
       <c r="G668" s="16">
         <v>147145.81</v>
       </c>
     </row>
-    <row r="669" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="669" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A669" s="23" t="s">
         <v>561</v>
       </c>
       <c r="B669" s="15">
         <v>200144.92</v>
       </c>
       <c r="C669" s="16">
         <v>100072.46</v>
       </c>
       <c r="D669" s="16">
         <v>452249.83</v>
       </c>
       <c r="E669" s="16">
         <v>113062.45</v>
       </c>
       <c r="F669" s="16">
         <v>-12989.99</v>
       </c>
       <c r="G669" s="16">
         <v>187154.93</v>
       </c>
     </row>
-    <row r="670" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="670" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A670" s="23" t="s">
         <v>562</v>
       </c>
       <c r="B670" s="15">
         <v>92545.18</v>
       </c>
       <c r="C670" s="16">
         <v>46272.59</v>
       </c>
       <c r="D670" s="16">
         <v>209116.18</v>
       </c>
       <c r="E670" s="16">
         <v>52279.040000000001</v>
       </c>
       <c r="F670" s="16">
         <v>-6006.45</v>
       </c>
       <c r="G670" s="16">
         <v>86538.73</v>
       </c>
     </row>
-    <row r="671" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="671" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A671" s="23" t="s">
         <v>632</v>
       </c>
       <c r="B671" s="15">
         <v>137836.15</v>
       </c>
       <c r="C671" s="16">
         <v>68918.070000000007</v>
       </c>
       <c r="D671" s="16">
         <v>311456.2</v>
       </c>
       <c r="E671" s="16">
         <v>77864.05</v>
       </c>
       <c r="F671" s="16">
         <v>-8945.98</v>
       </c>
       <c r="G671" s="16">
         <v>128890.17</v>
       </c>
     </row>
-    <row r="672" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="672" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A672" s="23" t="s">
         <v>633</v>
       </c>
       <c r="B672" s="15">
         <v>2035782.13</v>
       </c>
       <c r="C672" s="16">
         <v>1017891.06</v>
       </c>
       <c r="D672" s="16">
         <v>4600077.3099999996</v>
       </c>
       <c r="E672" s="16">
         <v>1150019.32</v>
       </c>
       <c r="F672" s="16">
         <v>-132128.26</v>
       </c>
       <c r="G672" s="16">
         <v>1903653.87</v>
       </c>
     </row>
-    <row r="673" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="673" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A673" s="23" t="s">
         <v>563</v>
       </c>
       <c r="B673" s="15">
         <v>48685.98</v>
       </c>
       <c r="C673" s="16">
         <v>24342.99</v>
       </c>
       <c r="D673" s="16">
         <v>110011.42</v>
       </c>
       <c r="E673" s="16">
         <v>27502.85</v>
       </c>
       <c r="F673" s="16">
         <v>-3159.86</v>
       </c>
       <c r="G673" s="16">
         <v>45526.12</v>
       </c>
     </row>
-    <row r="674" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="674" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A674" s="23" t="s">
         <v>640</v>
       </c>
       <c r="B674" s="15">
         <v>230703.74</v>
       </c>
       <c r="C674" s="16">
         <v>115351.87</v>
       </c>
       <c r="D674" s="16">
         <v>521300.89</v>
       </c>
       <c r="E674" s="16">
         <v>130325.22</v>
       </c>
       <c r="F674" s="16">
         <v>-14973.35</v>
       </c>
       <c r="G674" s="16">
         <v>215730.39</v>
       </c>
     </row>
-    <row r="675" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="675" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A675" s="23" t="s">
         <v>564</v>
       </c>
       <c r="B675" s="15">
         <v>69362.66</v>
       </c>
       <c r="C675" s="16">
         <v>34681.33</v>
       </c>
       <c r="D675" s="16">
         <v>156732.69</v>
       </c>
       <c r="E675" s="16">
         <v>39183.17</v>
       </c>
       <c r="F675" s="16">
         <v>-4501.84</v>
       </c>
       <c r="G675" s="16">
         <v>64860.82</v>
       </c>
     </row>
-    <row r="676" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="676" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A676" s="24" t="s">
         <v>650</v>
       </c>
       <c r="B676" s="17">
         <v>37559.75</v>
       </c>
       <c r="C676" s="18">
         <v>18779.87</v>
       </c>
       <c r="D676" s="18">
         <v>84870.45</v>
       </c>
       <c r="E676" s="18">
         <v>21217.61</v>
       </c>
       <c r="F676" s="18">
         <v>-2437.7399999999998</v>
       </c>
       <c r="G676" s="18">
         <v>35122.01</v>
       </c>
     </row>
-    <row r="677" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="677" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A677" s="25" t="s">
         <v>565</v>
       </c>
       <c r="B677" s="19">
         <v>-12962.16</v>
       </c>
       <c r="C677" s="20">
         <v>0</v>
       </c>
       <c r="D677" s="20">
         <v>0</v>
       </c>
       <c r="E677" s="20">
         <v>0</v>
       </c>
       <c r="F677" s="20">
         <v>-3541.21</v>
       </c>
       <c r="G677" s="20">
         <v>-16503.37</v>
       </c>
     </row>
-    <row r="678" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="678" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A678" s="23" t="s">
         <v>566</v>
       </c>
       <c r="B678" s="15">
         <v>711.68</v>
       </c>
       <c r="C678" s="16">
         <v>355.84</v>
       </c>
       <c r="D678" s="16">
         <v>645.65</v>
       </c>
       <c r="E678" s="16">
         <v>161.41</v>
       </c>
       <c r="F678" s="16">
         <v>194.43</v>
       </c>
       <c r="G678" s="16">
         <v>906.11</v>
       </c>
     </row>
-    <row r="679" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="679" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A679" s="23" t="s">
         <v>567</v>
       </c>
       <c r="B679" s="15">
         <v>6481.08</v>
       </c>
       <c r="C679" s="16">
         <v>3240.54</v>
       </c>
       <c r="D679" s="16">
         <v>5879.76</v>
       </c>
       <c r="E679" s="16">
         <v>1469.94</v>
       </c>
       <c r="F679" s="16">
         <v>1770.6</v>
       </c>
       <c r="G679" s="16">
         <v>8251.68</v>
       </c>
     </row>
-    <row r="680" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="680" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A680" s="24" t="s">
         <v>568</v>
       </c>
       <c r="B680" s="17">
         <v>5769.4</v>
       </c>
       <c r="C680" s="18">
         <v>2884.7</v>
       </c>
       <c r="D680" s="18">
         <v>5234.1099999999997</v>
       </c>
       <c r="E680" s="18">
         <v>1308.52</v>
       </c>
       <c r="F680" s="18">
         <v>1576.18</v>
       </c>
       <c r="G680" s="18">
         <v>7345.58</v>
       </c>
     </row>
-    <row r="681" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="681" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A681" s="25" t="s">
         <v>569</v>
       </c>
       <c r="B681" s="19">
         <v>-11830.75</v>
       </c>
       <c r="C681" s="20">
         <v>0</v>
       </c>
       <c r="D681" s="20">
         <v>0</v>
       </c>
       <c r="E681" s="20">
         <v>0</v>
       </c>
       <c r="F681" s="20">
         <v>-1695.75</v>
       </c>
       <c r="G681" s="20">
         <v>-13526.5</v>
       </c>
     </row>
-    <row r="682" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="682" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A682" s="23" t="s">
         <v>570</v>
       </c>
       <c r="B682" s="15">
         <v>876.31</v>
       </c>
       <c r="C682" s="16">
         <v>438.15</v>
       </c>
       <c r="D682" s="16">
         <v>1250.2</v>
       </c>
       <c r="E682" s="16">
         <v>312.55</v>
       </c>
       <c r="F682" s="16">
         <v>125.6</v>
       </c>
       <c r="G682" s="16">
         <v>1001.91</v>
       </c>
     </row>
-    <row r="683" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="683" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A683" s="23" t="s">
         <v>571</v>
       </c>
       <c r="B683" s="15">
         <v>9635.86</v>
       </c>
       <c r="C683" s="16">
         <v>4817.93</v>
       </c>
       <c r="D683" s="16">
         <v>13747.12</v>
       </c>
       <c r="E683" s="16">
         <v>3436.78</v>
       </c>
       <c r="F683" s="16">
         <v>1381.15</v>
       </c>
       <c r="G683" s="16">
         <v>11017.01</v>
       </c>
     </row>
-    <row r="684" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="684" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A684" s="24" t="s">
         <v>572</v>
       </c>
       <c r="B684" s="17">
         <v>1318.58</v>
       </c>
       <c r="C684" s="18">
         <v>659.29</v>
       </c>
       <c r="D684" s="18">
         <v>1881.16</v>
       </c>
       <c r="E684" s="18">
         <v>470.29</v>
       </c>
       <c r="F684" s="18">
         <v>189</v>
       </c>
       <c r="G684" s="18">
         <v>1507.58</v>
       </c>
     </row>
-    <row r="685" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="685" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A685" s="25" t="s">
         <v>573</v>
       </c>
       <c r="B685" s="19">
         <v>-144224.46</v>
       </c>
       <c r="C685" s="20">
         <v>0</v>
       </c>
       <c r="D685" s="20">
         <v>0</v>
       </c>
       <c r="E685" s="20">
         <v>0</v>
       </c>
       <c r="F685" s="20">
         <v>10677.97</v>
       </c>
       <c r="G685" s="20">
         <v>-133546.49</v>
       </c>
     </row>
-    <row r="686" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="686" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A686" s="23" t="s">
         <v>610</v>
       </c>
       <c r="B686" s="15">
         <v>37005.94</v>
       </c>
       <c r="C686" s="16">
         <v>18502.97</v>
       </c>
       <c r="D686" s="16">
         <v>84971.15</v>
       </c>
       <c r="E686" s="16">
         <v>21242.78</v>
       </c>
       <c r="F686" s="16">
         <v>-2739.81</v>
       </c>
       <c r="G686" s="16">
         <v>34266.129999999997</v>
       </c>
     </row>
-    <row r="687" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="687" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A687" s="23" t="s">
         <v>618</v>
       </c>
       <c r="B687" s="15">
         <v>39716.07</v>
       </c>
       <c r="C687" s="16">
         <v>19858.03</v>
       </c>
       <c r="D687" s="16">
         <v>91194</v>
       </c>
       <c r="E687" s="16">
         <v>22798.5</v>
       </c>
       <c r="F687" s="16">
         <v>-2940.47</v>
       </c>
       <c r="G687" s="16">
         <v>36775.599999999999</v>
       </c>
     </row>
-    <row r="688" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="688" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A688" s="23" t="s">
         <v>574</v>
       </c>
       <c r="B688" s="15">
         <v>61661.45</v>
       </c>
       <c r="C688" s="16">
         <v>30830.720000000001</v>
       </c>
       <c r="D688" s="16">
         <v>141583.85999999999</v>
       </c>
       <c r="E688" s="16">
         <v>35395.96</v>
       </c>
       <c r="F688" s="16">
         <v>-4565.24</v>
       </c>
       <c r="G688" s="16">
         <v>57096.21</v>
       </c>
     </row>
-    <row r="689" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="689" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A689" s="24" t="s">
         <v>611</v>
       </c>
       <c r="B689" s="17">
         <v>5841</v>
       </c>
       <c r="C689" s="18">
         <v>2920.5</v>
       </c>
       <c r="D689" s="18">
         <v>13411.81</v>
       </c>
       <c r="E689" s="18">
         <v>3352.95</v>
       </c>
       <c r="F689" s="18">
         <v>-432.45</v>
       </c>
       <c r="G689" s="18">
         <v>5408.55</v>
       </c>
     </row>
-    <row r="690" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="690" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A690" s="25" t="s">
         <v>575</v>
       </c>
       <c r="B690" s="19">
         <v>-225401.57</v>
       </c>
       <c r="C690" s="20">
         <v>0</v>
       </c>
       <c r="D690" s="20">
         <v>0</v>
       </c>
       <c r="E690" s="20">
         <v>0</v>
       </c>
       <c r="F690" s="20">
         <v>-27113.79</v>
       </c>
       <c r="G690" s="20">
         <v>-252515.36</v>
       </c>
     </row>
-    <row r="691" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="691" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A691" s="23" t="s">
         <v>576</v>
       </c>
       <c r="B691" s="15">
         <v>845.45</v>
       </c>
       <c r="C691" s="16">
         <v>422.72</v>
       </c>
       <c r="D691" s="16">
         <v>1284.0899999999999</v>
       </c>
       <c r="E691" s="16">
         <v>321.02</v>
       </c>
       <c r="F691" s="16">
         <v>101.7</v>
       </c>
       <c r="G691" s="16">
         <v>947.15</v>
       </c>
     </row>
-    <row r="692" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="692" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A692" s="23" t="s">
         <v>577</v>
       </c>
       <c r="B692" s="15">
         <v>3795.98</v>
       </c>
       <c r="C692" s="16">
         <v>1897.99</v>
       </c>
       <c r="D692" s="16">
         <v>5765.47</v>
       </c>
       <c r="E692" s="16">
         <v>1441.36</v>
       </c>
       <c r="F692" s="16">
         <v>456.63</v>
       </c>
       <c r="G692" s="16">
         <v>4252.6099999999997</v>
       </c>
     </row>
-    <row r="693" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="693" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A693" s="23" t="s">
         <v>578</v>
       </c>
       <c r="B693" s="15">
         <v>189383.22</v>
       </c>
       <c r="C693" s="16">
         <v>94691.61</v>
       </c>
       <c r="D693" s="16">
         <v>287642.09000000003</v>
       </c>
       <c r="E693" s="16">
         <v>71910.52</v>
       </c>
       <c r="F693" s="16">
         <v>22781.09</v>
       </c>
       <c r="G693" s="16">
         <v>212164.31</v>
       </c>
     </row>
-    <row r="694" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="694" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A694" s="23" t="s">
         <v>628</v>
       </c>
       <c r="B694" s="15">
         <v>19637.27</v>
       </c>
       <c r="C694" s="16">
         <v>9818.6299999999992</v>
       </c>
       <c r="D694" s="16">
         <v>29825.8</v>
       </c>
       <c r="E694" s="16">
         <v>7456.45</v>
       </c>
       <c r="F694" s="16">
         <v>2362.1799999999998</v>
       </c>
       <c r="G694" s="16">
         <v>21999.45</v>
       </c>
     </row>
-    <row r="695" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="695" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A695" s="23" t="s">
         <v>579</v>
       </c>
       <c r="B695" s="15">
         <v>2963.37</v>
       </c>
       <c r="C695" s="16">
         <v>1481.68</v>
       </c>
       <c r="D695" s="16">
         <v>4500.87</v>
       </c>
       <c r="E695" s="16">
         <v>1125.21</v>
       </c>
       <c r="F695" s="16">
         <v>356.47</v>
       </c>
       <c r="G695" s="16">
         <v>3319.84</v>
       </c>
     </row>
-    <row r="696" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="696" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A696" s="23" t="s">
         <v>580</v>
       </c>
       <c r="B696" s="15">
         <v>134.56</v>
       </c>
       <c r="C696" s="16">
         <v>67.28</v>
       </c>
       <c r="D696" s="16">
         <v>204.38</v>
       </c>
       <c r="E696" s="16">
         <v>51.09</v>
       </c>
       <c r="F696" s="16">
         <v>16.190000000000001</v>
       </c>
       <c r="G696" s="16">
         <v>150.75</v>
       </c>
     </row>
-    <row r="697" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="697" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A697" s="24" t="s">
         <v>581</v>
       </c>
       <c r="B697" s="17">
         <v>8641.7199999999993</v>
       </c>
       <c r="C697" s="18">
         <v>4320.8599999999997</v>
       </c>
       <c r="D697" s="18">
         <v>13125.35</v>
       </c>
       <c r="E697" s="18">
         <v>3281.33</v>
       </c>
       <c r="F697" s="18">
         <v>1039.53</v>
       </c>
       <c r="G697" s="18">
         <v>9681.25</v>
       </c>
     </row>
-    <row r="698" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="698" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A698" s="25" t="s">
         <v>582</v>
       </c>
       <c r="B698" s="19">
         <v>-60641.56</v>
       </c>
       <c r="C698" s="20">
         <v>0</v>
       </c>
       <c r="D698" s="20">
         <v>0</v>
       </c>
       <c r="E698" s="20">
         <v>0</v>
       </c>
       <c r="F698" s="20">
         <v>-8798.24</v>
       </c>
       <c r="G698" s="20">
         <v>-69439.8</v>
       </c>
     </row>
-    <row r="699" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="699" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A699" s="23" t="s">
         <v>659</v>
       </c>
       <c r="B699" s="15">
         <v>508.37</v>
       </c>
       <c r="C699" s="16">
         <v>254.18</v>
       </c>
       <c r="D699" s="16">
         <v>721.71</v>
       </c>
       <c r="E699" s="16">
         <v>180.42</v>
       </c>
       <c r="F699" s="16">
         <v>73.760000000000005</v>
       </c>
       <c r="G699" s="16">
         <v>582.13</v>
       </c>
     </row>
-    <row r="700" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="700" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A700" s="23" t="s">
         <v>583</v>
       </c>
       <c r="B700" s="15">
         <v>31439.84</v>
       </c>
       <c r="C700" s="16">
         <v>15719.92</v>
       </c>
       <c r="D700" s="16">
         <v>44633.78</v>
       </c>
       <c r="E700" s="16">
         <v>11158.44</v>
       </c>
       <c r="F700" s="16">
         <v>4561.4799999999996</v>
       </c>
       <c r="G700" s="16">
         <v>36001.32</v>
       </c>
     </row>
-    <row r="701" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="701" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A701" s="23" t="s">
         <v>584</v>
       </c>
       <c r="B701" s="15">
         <v>3099.5</v>
       </c>
       <c r="C701" s="16">
         <v>1549.75</v>
       </c>
       <c r="D701" s="16">
         <v>4400.22</v>
       </c>
       <c r="E701" s="16">
         <v>1100.05</v>
       </c>
       <c r="F701" s="16">
         <v>449.7</v>
       </c>
       <c r="G701" s="16">
         <v>3549.2</v>
       </c>
     </row>
-    <row r="702" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="702" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A702" s="24" t="s">
         <v>585</v>
       </c>
       <c r="B702" s="17">
         <v>25593.85</v>
       </c>
       <c r="C702" s="18">
         <v>12796.92</v>
       </c>
       <c r="D702" s="18">
         <v>36334.480000000003</v>
       </c>
       <c r="E702" s="18">
         <v>9083.6200000000008</v>
       </c>
       <c r="F702" s="18">
         <v>3713.3</v>
       </c>
       <c r="G702" s="18">
         <v>29307.15</v>
       </c>
     </row>
-    <row r="703" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="703" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A703" s="25" t="s">
         <v>586</v>
       </c>
       <c r="B703" s="19">
         <v>-208280.08</v>
       </c>
       <c r="C703" s="20">
         <v>0</v>
       </c>
       <c r="D703" s="20">
         <v>0</v>
       </c>
       <c r="E703" s="20">
         <v>0</v>
       </c>
       <c r="F703" s="20">
         <v>4387.1000000000004</v>
       </c>
       <c r="G703" s="20">
         <v>-203892.98</v>
       </c>
     </row>
-    <row r="704" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="704" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A704" s="23" t="s">
         <v>587</v>
       </c>
       <c r="B704" s="15">
         <v>1260.77</v>
       </c>
       <c r="C704" s="16">
         <v>630.38</v>
       </c>
       <c r="D704" s="16">
         <v>2627.76</v>
       </c>
       <c r="E704" s="16">
         <v>656.94</v>
       </c>
       <c r="F704" s="16">
         <v>-26.56</v>
       </c>
       <c r="G704" s="16">
         <v>1234.21</v>
       </c>
     </row>
-    <row r="705" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="705" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A705" s="23" t="s">
         <v>588</v>
       </c>
       <c r="B705" s="15">
         <v>3171.98</v>
       </c>
       <c r="C705" s="16">
         <v>1585.99</v>
       </c>
       <c r="D705" s="16">
         <v>6611.21</v>
       </c>
       <c r="E705" s="16">
         <v>1652.8</v>
       </c>
       <c r="F705" s="16">
         <v>-66.81</v>
       </c>
       <c r="G705" s="16">
         <v>3105.17</v>
       </c>
     </row>
-    <row r="706" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="706" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A706" s="23" t="s">
         <v>649</v>
       </c>
       <c r="B706" s="15">
         <v>417.12</v>
       </c>
       <c r="C706" s="16">
         <v>208.56</v>
       </c>
       <c r="D706" s="16">
         <v>869.38</v>
       </c>
       <c r="E706" s="16">
         <v>217.34</v>
       </c>
       <c r="F706" s="16">
         <v>-8.7799999999999994</v>
       </c>
       <c r="G706" s="16">
         <v>408.34</v>
       </c>
     </row>
-    <row r="707" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="707" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A707" s="23" t="s">
         <v>589</v>
       </c>
       <c r="B707" s="15">
         <v>1388.51</v>
       </c>
       <c r="C707" s="16">
         <v>694.25</v>
       </c>
       <c r="D707" s="16">
         <v>2894.02</v>
       </c>
       <c r="E707" s="16">
         <v>723.5</v>
       </c>
       <c r="F707" s="16">
         <v>-29.25</v>
       </c>
       <c r="G707" s="16">
         <v>1359.26</v>
       </c>
     </row>
-    <row r="708" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="708" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A708" s="23" t="s">
         <v>590</v>
       </c>
       <c r="B708" s="15">
         <v>1115.6199999999999</v>
       </c>
       <c r="C708" s="16">
         <v>557.80999999999995</v>
       </c>
       <c r="D708" s="16">
         <v>2325.23</v>
       </c>
       <c r="E708" s="16">
         <v>581.29999999999995</v>
       </c>
       <c r="F708" s="16">
         <v>-23.49</v>
       </c>
       <c r="G708" s="16">
         <v>1092.1300000000001</v>
       </c>
     </row>
-    <row r="709" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="709" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A709" s="23" t="s">
         <v>635</v>
       </c>
       <c r="B709" s="15">
         <v>880.25</v>
       </c>
       <c r="C709" s="16">
         <v>440.12</v>
       </c>
       <c r="D709" s="16">
         <v>1834.65</v>
       </c>
       <c r="E709" s="16">
         <v>458.66</v>
       </c>
       <c r="F709" s="16">
         <v>-18.54</v>
       </c>
       <c r="G709" s="16">
         <v>861.71</v>
       </c>
     </row>
-    <row r="710" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="710" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A710" s="23" t="s">
         <v>591</v>
       </c>
       <c r="B710" s="15">
         <v>973.38</v>
       </c>
       <c r="C710" s="16">
         <v>486.69</v>
       </c>
       <c r="D710" s="16">
         <v>2028.77</v>
       </c>
       <c r="E710" s="16">
         <v>507.19</v>
       </c>
       <c r="F710" s="16">
         <v>-20.5</v>
       </c>
       <c r="G710" s="16">
         <v>952.88</v>
       </c>
     </row>
-    <row r="711" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="711" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A711" s="23" t="s">
         <v>592</v>
       </c>
       <c r="B711" s="15">
         <v>2439.67</v>
       </c>
       <c r="C711" s="16">
         <v>1219.83</v>
       </c>
       <c r="D711" s="16">
         <v>5084.8900000000003</v>
       </c>
       <c r="E711" s="16">
         <v>1271.22</v>
       </c>
       <c r="F711" s="16">
         <v>-51.39</v>
       </c>
       <c r="G711" s="16">
         <v>2388.2800000000002</v>
       </c>
     </row>
-    <row r="712" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="712" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A712" s="24" t="s">
         <v>593</v>
       </c>
       <c r="B712" s="17">
         <v>196632.78</v>
       </c>
       <c r="C712" s="18">
         <v>98316.39</v>
       </c>
       <c r="D712" s="18">
         <v>409832.71</v>
       </c>
       <c r="E712" s="18">
         <v>102458.17</v>
       </c>
       <c r="F712" s="18">
         <v>-4141.78</v>
       </c>
       <c r="G712" s="18">
         <v>192491</v>
       </c>
     </row>
-    <row r="713" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="713" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A713" s="25" t="s">
         <v>594</v>
       </c>
       <c r="B713" s="19">
         <v>-33184.199999999997</v>
       </c>
       <c r="C713" s="20">
         <v>0</v>
       </c>
       <c r="D713" s="20">
         <v>0</v>
       </c>
       <c r="E713" s="20">
         <v>0</v>
       </c>
       <c r="F713" s="20">
         <v>-7020.36</v>
       </c>
       <c r="G713" s="20">
         <v>-40204.559999999998</v>
       </c>
     </row>
-    <row r="714" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="714" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A714" s="23" t="s">
         <v>595</v>
       </c>
       <c r="B714" s="15">
         <v>4782.97</v>
       </c>
       <c r="C714" s="16">
         <v>2391.48</v>
       </c>
       <c r="D714" s="16">
         <v>5518.45</v>
       </c>
       <c r="E714" s="16">
         <v>1379.61</v>
       </c>
       <c r="F714" s="16">
         <v>1011.87</v>
       </c>
       <c r="G714" s="16">
         <v>5794.84</v>
       </c>
     </row>
-    <row r="715" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="715" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A715" s="23" t="s">
         <v>596</v>
       </c>
       <c r="B715" s="15">
         <v>2928.39</v>
       </c>
       <c r="C715" s="16">
         <v>1464.19</v>
       </c>
       <c r="D715" s="16">
         <v>3378.69</v>
       </c>
       <c r="E715" s="16">
         <v>844.67</v>
       </c>
       <c r="F715" s="16">
         <v>619.52</v>
       </c>
       <c r="G715" s="16">
         <v>3547.91</v>
       </c>
     </row>
-    <row r="716" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="716" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A716" s="23" t="s">
         <v>597</v>
       </c>
       <c r="B716" s="15">
         <v>10479.030000000001</v>
       </c>
       <c r="C716" s="16">
         <v>5239.51</v>
       </c>
       <c r="D716" s="16">
         <v>12090.39</v>
       </c>
       <c r="E716" s="16">
         <v>3022.59</v>
       </c>
       <c r="F716" s="16">
         <v>2216.92</v>
       </c>
       <c r="G716" s="16">
         <v>12695.95</v>
       </c>
     </row>
-    <row r="717" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="717" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A717" s="24" t="s">
         <v>598</v>
       </c>
       <c r="B717" s="17">
         <v>14993.81</v>
       </c>
       <c r="C717" s="18">
         <v>7496.9</v>
       </c>
       <c r="D717" s="18">
         <v>17299.41</v>
       </c>
       <c r="E717" s="18">
         <v>4324.8500000000004</v>
       </c>
       <c r="F717" s="18">
         <v>3172.05</v>
       </c>
       <c r="G717" s="18">
         <v>18165.86</v>
       </c>
     </row>
-    <row r="718" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="718" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A718" s="25" t="s">
         <v>599</v>
       </c>
       <c r="B718" s="19">
         <v>-11899.36</v>
       </c>
       <c r="C718" s="20">
         <v>0</v>
       </c>
       <c r="D718" s="20">
         <v>0</v>
       </c>
       <c r="E718" s="20">
         <v>0</v>
       </c>
       <c r="F718" s="20">
         <v>-1784.31</v>
       </c>
       <c r="G718" s="20">
         <v>-13683.67</v>
       </c>
     </row>
-    <row r="719" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="719" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A719" s="27" t="s">
         <v>600</v>
       </c>
       <c r="B719" s="15">
         <v>11899.36</v>
       </c>
       <c r="C719" s="16">
         <v>5949.68</v>
       </c>
       <c r="D719" s="16">
         <v>16661.509999999998</v>
       </c>
       <c r="E719" s="16">
         <v>4165.37</v>
       </c>
       <c r="F719" s="16">
         <v>1784.31</v>
       </c>
       <c r="G719" s="16">
         <v>13683.67</v>
       </c>
     </row>
-    <row r="720" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="720" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A720" s="3" t="s">
         <v>602</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.23" right="0.23" top="0.5" bottom="0.49" header="0.3" footer="0.3"/>
   <pageSetup scale="97" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>