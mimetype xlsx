--- v0 (2025-10-13)
+++ v1 (2026-05-07)
@@ -1,2342 +1,2958 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Private\Tax Admin\Property Tax\Information Unit\Local\Local 2022-2023\Muni\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Data\###Access Appraisal work\ADA\LG55 ADA compliant\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B6717C11-D0A3-43D8-AF9A-AD5EE01F6322}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20700" windowHeight="9990"/>
+    <workbookView xWindow="-57720" yWindow="4185" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="LG55 - 2022 - 2023" sheetId="1" r:id="rId1"/>
+    <sheet name="Municipal Values and Tax Rates" sheetId="3" r:id="rId1"/>
+    <sheet name="Notes" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'LG55 - 2022 - 2023'!$A$1:$I$1034</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'LG55 - 2022 - 2023'!$6:$11</definedName>
+    <definedName name="\a">#REF!</definedName>
+    <definedName name="\x">#REF!</definedName>
+    <definedName name="\z">#REF!</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Municipal Values and Tax Rates'!$A$2:$J$717</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Municipal Values and Tax Rates'!$A$1:$J$717</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">Notes!$A$1:$B$10</definedName>
+    <definedName name="Print_Area_MI">#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Municipal Values and Tax Rates'!$2:$2</definedName>
+    <definedName name="Print_Titles_MI">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029" calcOnSave="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="957" uniqueCount="718">
-[...2152 lines deleted...]
-    <t>***</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2166" uniqueCount="667">
+  <si>
+    <t xml:space="preserve">Alamance </t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Alamance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Guilford </t>
+  </si>
+  <si>
+    <t>Elon</t>
+  </si>
+  <si>
+    <t>Graham</t>
+  </si>
+  <si>
+    <t>Green Level</t>
+  </si>
+  <si>
+    <t>Haw River</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Orange </t>
+  </si>
+  <si>
+    <t>Ossipee</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alexander </t>
+  </si>
+  <si>
+    <t>Taylorsville</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alleghany </t>
+  </si>
+  <si>
+    <t>Sparta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anson </t>
+  </si>
+  <si>
+    <t>Ansonville</t>
+  </si>
+  <si>
+    <t>Lilesville</t>
+  </si>
+  <si>
+    <t>Mcfarlan</t>
+  </si>
+  <si>
+    <t>Morven</t>
+  </si>
+  <si>
+    <t>Peachland</t>
+  </si>
+  <si>
+    <t>Polkton</t>
+  </si>
+  <si>
+    <t>Wadesboro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ashe </t>
+  </si>
+  <si>
+    <t>Jefferson</t>
+  </si>
+  <si>
+    <t>Lansing</t>
+  </si>
+  <si>
+    <t>West Jefferson</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Avery </t>
+  </si>
+  <si>
+    <t>Banner Elk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Watauga </t>
+  </si>
+  <si>
+    <t>Crossnore</t>
+  </si>
+  <si>
+    <t>Elk Park</t>
+  </si>
+  <si>
+    <t>Newland</t>
+  </si>
+  <si>
+    <t>Sugar Mountain</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beaufort </t>
+  </si>
+  <si>
+    <t>Aurora</t>
+  </si>
+  <si>
+    <t>Bath</t>
+  </si>
+  <si>
+    <t>Belhaven</t>
+  </si>
+  <si>
+    <t>Chocowinity</t>
+  </si>
+  <si>
+    <t>Pantego</t>
+  </si>
+  <si>
+    <t>Washington Park</t>
+  </si>
+  <si>
+    <t>Washington</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bertie </t>
+  </si>
+  <si>
+    <t>Askewville</t>
+  </si>
+  <si>
+    <t>Aulander</t>
+  </si>
+  <si>
+    <t>Colerain</t>
+  </si>
+  <si>
+    <t>Kelford</t>
+  </si>
+  <si>
+    <t>Lewiston Woodville</t>
+  </si>
+  <si>
+    <t>Powellsville</t>
+  </si>
+  <si>
+    <t>Roxobel</t>
+  </si>
+  <si>
+    <t>Windsor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bladen </t>
+  </si>
+  <si>
+    <t>Bladenboro</t>
+  </si>
+  <si>
+    <t>Clarkton</t>
+  </si>
+  <si>
+    <t>Dublin</t>
+  </si>
+  <si>
+    <t>East Arcadia</t>
+  </si>
+  <si>
+    <t>Elizabethtown</t>
+  </si>
+  <si>
+    <t>Tar Heel</t>
+  </si>
+  <si>
+    <t>White Lake</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brunswick </t>
+  </si>
+  <si>
+    <t>Bald Head Island</t>
+  </si>
+  <si>
+    <t>Belville</t>
+  </si>
+  <si>
+    <t>Boiling Spring Lakes</t>
+  </si>
+  <si>
+    <t>Bolivia</t>
+  </si>
+  <si>
+    <t>Calabash</t>
+  </si>
+  <si>
+    <t>Carolina Shores</t>
+  </si>
+  <si>
+    <t>Caswell Beach</t>
+  </si>
+  <si>
+    <t>Holden Beach</t>
+  </si>
+  <si>
+    <t>Leland</t>
+  </si>
+  <si>
+    <t>Navassa</t>
+  </si>
+  <si>
+    <t>Northwest</t>
+  </si>
+  <si>
+    <t>Oak Island</t>
+  </si>
+  <si>
+    <t>Ocean Isle Beach</t>
+  </si>
+  <si>
+    <t>Sandy Creek</t>
+  </si>
+  <si>
+    <t>Shallotte</t>
+  </si>
+  <si>
+    <t>Southport</t>
+  </si>
+  <si>
+    <t>St. James</t>
+  </si>
+  <si>
+    <t>Sunset Beach</t>
+  </si>
+  <si>
+    <t>Varnamtown</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Buncombe </t>
+  </si>
+  <si>
+    <t>Asheville</t>
+  </si>
+  <si>
+    <t>Biltmore Forest</t>
+  </si>
+  <si>
+    <t>Black Mountain</t>
+  </si>
+  <si>
+    <t>Montreat</t>
+  </si>
+  <si>
+    <t>Weaverville</t>
+  </si>
+  <si>
+    <t>Woodfin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Burke </t>
+  </si>
+  <si>
+    <t>Connelly Springs</t>
+  </si>
+  <si>
+    <t>Drexel</t>
+  </si>
+  <si>
+    <t>Glen Alpine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Caldwell </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Catawba </t>
+  </si>
+  <si>
+    <t>Hildebran</t>
+  </si>
+  <si>
+    <t>Morganton</t>
+  </si>
+  <si>
+    <t>Valdese</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cabarrus </t>
+  </si>
+  <si>
+    <t>Concord</t>
+  </si>
+  <si>
+    <t>Harrisburg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mecklenburg </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rowan </t>
+  </si>
+  <si>
+    <t>Midland</t>
+  </si>
+  <si>
+    <t>Mount Pleasant</t>
+  </si>
+  <si>
+    <t>Cedar Rock</t>
+  </si>
+  <si>
+    <t>Granite Falls</t>
+  </si>
+  <si>
+    <t>Hudson</t>
+  </si>
+  <si>
+    <t>Lenoir</t>
+  </si>
+  <si>
+    <t>Sawmills</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Camden </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pasquotank </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carteret </t>
+  </si>
+  <si>
+    <t>Atlantic Beach</t>
+  </si>
+  <si>
+    <t>Beaufort</t>
+  </si>
+  <si>
+    <t>Bogue</t>
+  </si>
+  <si>
+    <t>Cape Carteret</t>
+  </si>
+  <si>
+    <t>Cedar Point</t>
+  </si>
+  <si>
+    <t>Emerald Isle</t>
+  </si>
+  <si>
+    <t>Indian Beach</t>
+  </si>
+  <si>
+    <t>Morehead City</t>
+  </si>
+  <si>
+    <t>Newport</t>
+  </si>
+  <si>
+    <t>Peletier</t>
+  </si>
+  <si>
+    <t>Pine Knoll Shores</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Caswell </t>
+  </si>
+  <si>
+    <t>Milton</t>
+  </si>
+  <si>
+    <t>Yanceyville</t>
+  </si>
+  <si>
+    <t>Brookford</t>
+  </si>
+  <si>
+    <t>Catawba</t>
+  </si>
+  <si>
+    <t>Claremont</t>
+  </si>
+  <si>
+    <t>Conover</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lincoln </t>
+  </si>
+  <si>
+    <t>Newton</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chatham </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wake </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Durham </t>
+  </si>
+  <si>
+    <t>Goldston</t>
+  </si>
+  <si>
+    <t>Pittsboro</t>
+  </si>
+  <si>
+    <t>Siler City</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cherokee </t>
+  </si>
+  <si>
+    <t>Andrews</t>
+  </si>
+  <si>
+    <t>Murphy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chowan </t>
+  </si>
+  <si>
+    <t>Edenton</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Clay </t>
+  </si>
+  <si>
+    <t>Hayesville</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cleveland </t>
+  </si>
+  <si>
+    <t>Belwood</t>
+  </si>
+  <si>
+    <t>Boiling Springs</t>
+  </si>
+  <si>
+    <t>Casar</t>
+  </si>
+  <si>
+    <t>Earl</t>
+  </si>
+  <si>
+    <t>Fallston</t>
+  </si>
+  <si>
+    <t>Grover</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gaston </t>
+  </si>
+  <si>
+    <t>Kingstown</t>
+  </si>
+  <si>
+    <t>Lattimore</t>
+  </si>
+  <si>
+    <t>Lawndale</t>
+  </si>
+  <si>
+    <t>Patterson Springs</t>
+  </si>
+  <si>
+    <t>Polkville</t>
+  </si>
+  <si>
+    <t>Shelby</t>
+  </si>
+  <si>
+    <t>Waco</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Columbus </t>
+  </si>
+  <si>
+    <t>Boardman</t>
+  </si>
+  <si>
+    <t>Bolton</t>
+  </si>
+  <si>
+    <t>Brunswick</t>
+  </si>
+  <si>
+    <t>Cerro Gordo</t>
+  </si>
+  <si>
+    <t>Chadbourn</t>
+  </si>
+  <si>
+    <t>Fair Bluff</t>
+  </si>
+  <si>
+    <t>Lake Waccamaw</t>
+  </si>
+  <si>
+    <t>Sandyfield</t>
+  </si>
+  <si>
+    <t>Tabor City</t>
+  </si>
+  <si>
+    <t>Whiteville</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Craven </t>
+  </si>
+  <si>
+    <t>Bridgeton</t>
+  </si>
+  <si>
+    <t>Cove City</t>
+  </si>
+  <si>
+    <t>Dover</t>
+  </si>
+  <si>
+    <t>Havelock</t>
+  </si>
+  <si>
+    <t>New Bern</t>
+  </si>
+  <si>
+    <t>River Bend</t>
+  </si>
+  <si>
+    <t>Trent Woods</t>
+  </si>
+  <si>
+    <t>Vanceboro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cumberland </t>
+  </si>
+  <si>
+    <t>Eastover</t>
+  </si>
+  <si>
+    <t>Falcon</t>
+  </si>
+  <si>
+    <t>Fayetteville</t>
+  </si>
+  <si>
+    <t>Godwin</t>
+  </si>
+  <si>
+    <t>Hope Mills</t>
+  </si>
+  <si>
+    <t>Linden</t>
+  </si>
+  <si>
+    <t>Spring Lake</t>
+  </si>
+  <si>
+    <t>Stedman</t>
+  </si>
+  <si>
+    <t>Wade</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Currituck </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dare </t>
+  </si>
+  <si>
+    <t>Duck</t>
+  </si>
+  <si>
+    <t>Kill Devil Hills</t>
+  </si>
+  <si>
+    <t>Kitty Hawk</t>
+  </si>
+  <si>
+    <t>Manteo</t>
+  </si>
+  <si>
+    <t>Nags Head</t>
+  </si>
+  <si>
+    <t>Southern Shores</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Davidson </t>
+  </si>
+  <si>
+    <t>Denton</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Forsyth </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Randolph </t>
+  </si>
+  <si>
+    <t>Lexington</t>
+  </si>
+  <si>
+    <t>Midway</t>
+  </si>
+  <si>
+    <t>Wallburg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Davie </t>
+  </si>
+  <si>
+    <t>Bermuda Run</t>
+  </si>
+  <si>
+    <t>Cooleemee</t>
+  </si>
+  <si>
+    <t>Mocksville</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Duplin </t>
+  </si>
+  <si>
+    <t>Beulaville</t>
+  </si>
+  <si>
+    <t>Calypso</t>
+  </si>
+  <si>
+    <t>Faison</t>
+  </si>
+  <si>
+    <t>Greenevers</t>
+  </si>
+  <si>
+    <t>Kenansville</t>
+  </si>
+  <si>
+    <t>Magnolia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wayne </t>
+  </si>
+  <si>
+    <t>Rose Hill</t>
+  </si>
+  <si>
+    <t>Teachey</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pender </t>
+  </si>
+  <si>
+    <t>Warsaw</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Edgecombe </t>
+  </si>
+  <si>
+    <t>Conetoe</t>
+  </si>
+  <si>
+    <t>Leggett</t>
+  </si>
+  <si>
+    <t>Macclesfield</t>
+  </si>
+  <si>
+    <t>Pinetops</t>
+  </si>
+  <si>
+    <t>Princeville</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nash </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wilson </t>
+  </si>
+  <si>
+    <t>Speed</t>
+  </si>
+  <si>
+    <t>Tarboro</t>
+  </si>
+  <si>
+    <t>Bethania</t>
+  </si>
+  <si>
+    <t>Clemmons</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stokes </t>
+  </si>
+  <si>
+    <t>Lewisville</t>
+  </si>
+  <si>
+    <t>Rural Hall</t>
+  </si>
+  <si>
+    <t>Tobaccoville</t>
+  </si>
+  <si>
+    <t>Walkertown</t>
+  </si>
+  <si>
+    <t>Winston-Salem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Franklin </t>
+  </si>
+  <si>
+    <t>Bunn</t>
+  </si>
+  <si>
+    <t>Franklinton</t>
+  </si>
+  <si>
+    <t>Louisburg</t>
+  </si>
+  <si>
+    <t>Youngsville</t>
+  </si>
+  <si>
+    <t>Belmont</t>
+  </si>
+  <si>
+    <t>Bessemer City</t>
+  </si>
+  <si>
+    <t>Cherryville</t>
+  </si>
+  <si>
+    <t>Cramerton</t>
+  </si>
+  <si>
+    <t>Dallas</t>
+  </si>
+  <si>
+    <t>Gastonia</t>
+  </si>
+  <si>
+    <t>High Shoals</t>
+  </si>
+  <si>
+    <t>Lowell</t>
+  </si>
+  <si>
+    <t>Mcadenville</t>
+  </si>
+  <si>
+    <t>Mount Holly</t>
+  </si>
+  <si>
+    <t>Ranlo</t>
+  </si>
+  <si>
+    <t>Stanley</t>
+  </si>
+  <si>
+    <t>Gatesville</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Graham </t>
+  </si>
+  <si>
+    <t>Fontana Dam</t>
+  </si>
+  <si>
+    <t>Lake Santeetlah</t>
+  </si>
+  <si>
+    <t>Robbinsville</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Granville </t>
+  </si>
+  <si>
+    <t>Butner</t>
+  </si>
+  <si>
+    <t>Creedmoor</t>
+  </si>
+  <si>
+    <t>Oxford</t>
+  </si>
+  <si>
+    <t>Stem</t>
+  </si>
+  <si>
+    <t>Stovall</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Greene </t>
+  </si>
+  <si>
+    <t>Hookerton</t>
+  </si>
+  <si>
+    <t>Snow Hill</t>
+  </si>
+  <si>
+    <t>Walstonburg</t>
+  </si>
+  <si>
+    <t>Greensboro</t>
+  </si>
+  <si>
+    <t>Jamestown</t>
+  </si>
+  <si>
+    <t>Oak Ridge</t>
+  </si>
+  <si>
+    <t>Pleasant Garden</t>
+  </si>
+  <si>
+    <t>Sedalia</t>
+  </si>
+  <si>
+    <t>Summerfield</t>
+  </si>
+  <si>
+    <t>Whitsett</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Halifax </t>
+  </si>
+  <si>
+    <t>Enfield</t>
+  </si>
+  <si>
+    <t>Halifax</t>
+  </si>
+  <si>
+    <t>Hobgood</t>
+  </si>
+  <si>
+    <t>Littleton</t>
+  </si>
+  <si>
+    <t>Roanoke Rapids</t>
+  </si>
+  <si>
+    <t>Scotland Neck</t>
+  </si>
+  <si>
+    <t>Weldon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Harnett </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Johnston </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lee </t>
+  </si>
+  <si>
+    <t>Coats</t>
+  </si>
+  <si>
+    <t>Dunn</t>
+  </si>
+  <si>
+    <t>Erwin</t>
+  </si>
+  <si>
+    <t>Lillington</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Haywood </t>
+  </si>
+  <si>
+    <t>Canton</t>
+  </si>
+  <si>
+    <t>Clyde</t>
+  </si>
+  <si>
+    <t>Maggie Valley</t>
+  </si>
+  <si>
+    <t>Waynesville</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Henderson </t>
+  </si>
+  <si>
+    <t>Flat Rock</t>
+  </si>
+  <si>
+    <t>Fletcher</t>
+  </si>
+  <si>
+    <t>Hendersonville</t>
+  </si>
+  <si>
+    <t>Laurel Park</t>
+  </si>
+  <si>
+    <t>Mills River</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Polk </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hertford </t>
+  </si>
+  <si>
+    <t>Ahoskie</t>
+  </si>
+  <si>
+    <t>Cofield</t>
+  </si>
+  <si>
+    <t>Como</t>
+  </si>
+  <si>
+    <t>Harrellsville</t>
+  </si>
+  <si>
+    <t>Murfreesboro</t>
+  </si>
+  <si>
+    <t>Winton</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hoke </t>
+  </si>
+  <si>
+    <t>Raeford</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hyde </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Iredell </t>
+  </si>
+  <si>
+    <t>Harmony</t>
+  </si>
+  <si>
+    <t>Love Valley</t>
+  </si>
+  <si>
+    <t>Mooresville</t>
+  </si>
+  <si>
+    <t>Statesville</t>
+  </si>
+  <si>
+    <t>Troutman</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jackson </t>
+  </si>
+  <si>
+    <t>Dillsboro</t>
+  </si>
+  <si>
+    <t>Forest Hills</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Macon </t>
+  </si>
+  <si>
+    <t>Sylva</t>
+  </si>
+  <si>
+    <t>Webster</t>
+  </si>
+  <si>
+    <t>Archer Lodge</t>
+  </si>
+  <si>
+    <t>Four Oaks</t>
+  </si>
+  <si>
+    <t>Micro</t>
+  </si>
+  <si>
+    <t>Pine Level</t>
+  </si>
+  <si>
+    <t>Princeton</t>
+  </si>
+  <si>
+    <t>Selma</t>
+  </si>
+  <si>
+    <t>Smithfield</t>
+  </si>
+  <si>
+    <t>Wilsons Mills</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jones </t>
+  </si>
+  <si>
+    <t>Maysville</t>
+  </si>
+  <si>
+    <t>Pollocksville</t>
+  </si>
+  <si>
+    <t>Trenton</t>
+  </si>
+  <si>
+    <t>Sanford</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lenoir </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pitt </t>
+  </si>
+  <si>
+    <t>Kinston</t>
+  </si>
+  <si>
+    <t>La Grange</t>
+  </si>
+  <si>
+    <t>Pink Hill</t>
+  </si>
+  <si>
+    <t>Lincolnton</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> In Catawba </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> In Lincoln </t>
+  </si>
+  <si>
+    <t>Franklin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Madison </t>
+  </si>
+  <si>
+    <t>Hot Springs</t>
+  </si>
+  <si>
+    <t>Mars Hill</t>
+  </si>
+  <si>
+    <t>Marshall</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Martin </t>
+  </si>
+  <si>
+    <t>Bear Grass</t>
+  </si>
+  <si>
+    <t>Everetts</t>
+  </si>
+  <si>
+    <t>Hamilton</t>
+  </si>
+  <si>
+    <t>Hassell</t>
+  </si>
+  <si>
+    <t>Jamesville</t>
+  </si>
+  <si>
+    <t>Oak City</t>
+  </si>
+  <si>
+    <t>Parmele</t>
+  </si>
+  <si>
+    <t>Robersonville</t>
+  </si>
+  <si>
+    <t>Williamston</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mcdowell </t>
+  </si>
+  <si>
+    <t>Marion</t>
+  </si>
+  <si>
+    <t>Old Fort</t>
+  </si>
+  <si>
+    <t>Charlotte</t>
+  </si>
+  <si>
+    <t>Cornelius</t>
+  </si>
+  <si>
+    <t>Matthews</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Union </t>
+  </si>
+  <si>
+    <t>Pineville</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mitchell </t>
+  </si>
+  <si>
+    <t>Bakersville</t>
+  </si>
+  <si>
+    <t>Spruce Pine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Montgomery </t>
+  </si>
+  <si>
+    <t>Biscoe</t>
+  </si>
+  <si>
+    <t>Candor</t>
+  </si>
+  <si>
+    <t>Mount Gilead</t>
+  </si>
+  <si>
+    <t>Star</t>
+  </si>
+  <si>
+    <t>Troy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Moore </t>
+  </si>
+  <si>
+    <t>Aberdeen</t>
+  </si>
+  <si>
+    <t>Cameron</t>
+  </si>
+  <si>
+    <t>Carthage</t>
+  </si>
+  <si>
+    <t>Foxfire Village</t>
+  </si>
+  <si>
+    <t>Pinebluff</t>
+  </si>
+  <si>
+    <t>Pinehurst</t>
+  </si>
+  <si>
+    <t>Robbins</t>
+  </si>
+  <si>
+    <t>Southern Pines</t>
+  </si>
+  <si>
+    <t>Taylortown</t>
+  </si>
+  <si>
+    <t>Vass</t>
+  </si>
+  <si>
+    <t>Whispering Pines</t>
+  </si>
+  <si>
+    <t>Bailey</t>
+  </si>
+  <si>
+    <t>Castalia</t>
+  </si>
+  <si>
+    <t>Middlesex</t>
+  </si>
+  <si>
+    <t>Momeyer</t>
+  </si>
+  <si>
+    <t>Nashville</t>
+  </si>
+  <si>
+    <t>Spring Hope</t>
+  </si>
+  <si>
+    <t xml:space="preserve">New Hanover </t>
+  </si>
+  <si>
+    <t>Carolina Beach</t>
+  </si>
+  <si>
+    <t>Kure Beach</t>
+  </si>
+  <si>
+    <t>Wilmington</t>
+  </si>
+  <si>
+    <t>Wrightsville Beach</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Northampton </t>
+  </si>
+  <si>
+    <t>Conway</t>
+  </si>
+  <si>
+    <t>Garysburg</t>
+  </si>
+  <si>
+    <t>Gaston</t>
+  </si>
+  <si>
+    <t>Jackson</t>
+  </si>
+  <si>
+    <t>Lasker</t>
+  </si>
+  <si>
+    <t>Rich Square</t>
+  </si>
+  <si>
+    <t>Seaboard</t>
+  </si>
+  <si>
+    <t>Severn</t>
+  </si>
+  <si>
+    <t>Woodland</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Onslow </t>
+  </si>
+  <si>
+    <t>Holly Ridge</t>
+  </si>
+  <si>
+    <t>Jacksonville</t>
+  </si>
+  <si>
+    <t>North Topsail Beach</t>
+  </si>
+  <si>
+    <t>Richlands</t>
+  </si>
+  <si>
+    <t>Swansboro</t>
+  </si>
+  <si>
+    <t>Carrboro</t>
+  </si>
+  <si>
+    <t>Hillsborough</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pamlico </t>
+  </si>
+  <si>
+    <t>Alliance</t>
+  </si>
+  <si>
+    <t>Bayboro</t>
+  </si>
+  <si>
+    <t>Grantsboro</t>
+  </si>
+  <si>
+    <t>Mesic</t>
+  </si>
+  <si>
+    <t>Minnesott Beach</t>
+  </si>
+  <si>
+    <t>Oriental</t>
+  </si>
+  <si>
+    <t>Stonewall</t>
+  </si>
+  <si>
+    <t>Vandemere</t>
+  </si>
+  <si>
+    <t>Atkinson</t>
+  </si>
+  <si>
+    <t>Burgaw</t>
+  </si>
+  <si>
+    <t>Saint Helena</t>
+  </si>
+  <si>
+    <t>Topsail Beach</t>
+  </si>
+  <si>
+    <t>Watha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perquimans </t>
+  </si>
+  <si>
+    <t>Hertford</t>
+  </si>
+  <si>
+    <t>Winfall</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Person </t>
+  </si>
+  <si>
+    <t>Roxboro</t>
+  </si>
+  <si>
+    <t>Ayden</t>
+  </si>
+  <si>
+    <t>Bethel</t>
+  </si>
+  <si>
+    <t>Falkland</t>
+  </si>
+  <si>
+    <t>Farmville</t>
+  </si>
+  <si>
+    <t>Fountain</t>
+  </si>
+  <si>
+    <t>Greenville</t>
+  </si>
+  <si>
+    <t>Grimesland</t>
+  </si>
+  <si>
+    <t>Simpson</t>
+  </si>
+  <si>
+    <t>Winterville</t>
+  </si>
+  <si>
+    <t>Columbus</t>
+  </si>
+  <si>
+    <t>Tryon</t>
+  </si>
+  <si>
+    <t>Asheboro</t>
+  </si>
+  <si>
+    <t>Franklinville</t>
+  </si>
+  <si>
+    <t>Liberty</t>
+  </si>
+  <si>
+    <t>Ramseur</t>
+  </si>
+  <si>
+    <t>Randleman</t>
+  </si>
+  <si>
+    <t>Seagrove</t>
+  </si>
+  <si>
+    <t>Staley</t>
+  </si>
+  <si>
+    <t>Trinity</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Richmond </t>
+  </si>
+  <si>
+    <t>Dobbins Heights</t>
+  </si>
+  <si>
+    <t>Ellerbe</t>
+  </si>
+  <si>
+    <t>Hamlet</t>
+  </si>
+  <si>
+    <t>Hoffman</t>
+  </si>
+  <si>
+    <t>Rockingham</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Robeson </t>
+  </si>
+  <si>
+    <t>Fairmont</t>
+  </si>
+  <si>
+    <t>Lumber Bridge</t>
+  </si>
+  <si>
+    <t>Lumberton</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Scotland </t>
+  </si>
+  <si>
+    <t>Mcdonald</t>
+  </si>
+  <si>
+    <t>Parkton</t>
+  </si>
+  <si>
+    <t>Pembroke</t>
+  </si>
+  <si>
+    <t>Proctorville</t>
+  </si>
+  <si>
+    <t>Raynham</t>
+  </si>
+  <si>
+    <t>Red Springs</t>
+  </si>
+  <si>
+    <t>Rennert</t>
+  </si>
+  <si>
+    <t>Rowland</t>
+  </si>
+  <si>
+    <t>St Pauls</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rockingham </t>
+  </si>
+  <si>
+    <t>Eden</t>
+  </si>
+  <si>
+    <t>Madison</t>
+  </si>
+  <si>
+    <t>Mayodan</t>
+  </si>
+  <si>
+    <t>Reidsville</t>
+  </si>
+  <si>
+    <t>Stoneville</t>
+  </si>
+  <si>
+    <t>China Grove</t>
+  </si>
+  <si>
+    <t>Cleveland</t>
+  </si>
+  <si>
+    <t>East Spencer</t>
+  </si>
+  <si>
+    <t>Faith</t>
+  </si>
+  <si>
+    <t>Granite Quarry</t>
+  </si>
+  <si>
+    <t>Landis</t>
+  </si>
+  <si>
+    <t>Rockwell</t>
+  </si>
+  <si>
+    <t>Salisbury</t>
+  </si>
+  <si>
+    <t>Spencer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rutherford </t>
+  </si>
+  <si>
+    <t>Bostic</t>
+  </si>
+  <si>
+    <t>Chimney Rock Village</t>
+  </si>
+  <si>
+    <t>Ellenboro</t>
+  </si>
+  <si>
+    <t>Forest City</t>
+  </si>
+  <si>
+    <t>Lake Lure</t>
+  </si>
+  <si>
+    <t>Ruth</t>
+  </si>
+  <si>
+    <t>Rutherfordton</t>
+  </si>
+  <si>
+    <t>Spindale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sampson </t>
+  </si>
+  <si>
+    <t>Autryville</t>
+  </si>
+  <si>
+    <t>Clinton</t>
+  </si>
+  <si>
+    <t>Garland</t>
+  </si>
+  <si>
+    <t>Harrells</t>
+  </si>
+  <si>
+    <t>Newton Grove</t>
+  </si>
+  <si>
+    <t>Roseboro</t>
+  </si>
+  <si>
+    <t>Salemburg</t>
+  </si>
+  <si>
+    <t>Turkey</t>
+  </si>
+  <si>
+    <t>Gibson</t>
+  </si>
+  <si>
+    <t>Laurinburg</t>
+  </si>
+  <si>
+    <t>Wagram</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stanly </t>
+  </si>
+  <si>
+    <t>Albemarle</t>
+  </si>
+  <si>
+    <t>Badin</t>
+  </si>
+  <si>
+    <t>Misenheimer</t>
+  </si>
+  <si>
+    <t>New London</t>
+  </si>
+  <si>
+    <t>Norwood</t>
+  </si>
+  <si>
+    <t>Oakboro</t>
+  </si>
+  <si>
+    <t>Red Cross</t>
+  </si>
+  <si>
+    <t>Richfield</t>
+  </si>
+  <si>
+    <t>Stanfield</t>
+  </si>
+  <si>
+    <t>Danbury</t>
+  </si>
+  <si>
+    <t>Walnut Cove</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Surry </t>
+  </si>
+  <si>
+    <t>Dobson</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wilkes </t>
+  </si>
+  <si>
+    <t>Mount Airy</t>
+  </si>
+  <si>
+    <t>Pilot Mountain</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Swain </t>
+  </si>
+  <si>
+    <t>Bryson City</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Transylvania </t>
+  </si>
+  <si>
+    <t>Brevard</t>
+  </si>
+  <si>
+    <t>Rosman</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tyrrell </t>
+  </si>
+  <si>
+    <t>Columbia</t>
+  </si>
+  <si>
+    <t>Fairview</t>
+  </si>
+  <si>
+    <t>Union</t>
+  </si>
+  <si>
+    <t>Hemby Bridge</t>
+  </si>
+  <si>
+    <t>Indian Trail</t>
+  </si>
+  <si>
+    <t>Lake Park</t>
+  </si>
+  <si>
+    <t>Marshville</t>
+  </si>
+  <si>
+    <t>Marvin</t>
+  </si>
+  <si>
+    <t>Mineral Springs</t>
+  </si>
+  <si>
+    <t>Monroe</t>
+  </si>
+  <si>
+    <t>Unionville</t>
+  </si>
+  <si>
+    <t>Waxhaw</t>
+  </si>
+  <si>
+    <t>Weddington</t>
+  </si>
+  <si>
+    <t>Wesley Chapel</t>
+  </si>
+  <si>
+    <t>Wingate</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vance </t>
+  </si>
+  <si>
+    <t>Henderson</t>
+  </si>
+  <si>
+    <t>Kittrell</t>
+  </si>
+  <si>
+    <t>Middleburg</t>
+  </si>
+  <si>
+    <t>Fuquay-Varina</t>
+  </si>
+  <si>
+    <t>Garner</t>
+  </si>
+  <si>
+    <t>Holly Springs</t>
+  </si>
+  <si>
+    <t>Knightdale</t>
+  </si>
+  <si>
+    <t>Rolesville</t>
+  </si>
+  <si>
+    <t>Wendell</t>
+  </si>
+  <si>
+    <t>Zebulon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Warren </t>
+  </si>
+  <si>
+    <t>Macon</t>
+  </si>
+  <si>
+    <t>Norlina</t>
+  </si>
+  <si>
+    <t>Warrenton</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Washington </t>
+  </si>
+  <si>
+    <t>Creswell</t>
+  </si>
+  <si>
+    <t>Plymouth</t>
+  </si>
+  <si>
+    <t>Roper</t>
+  </si>
+  <si>
+    <t>Boone</t>
+  </si>
+  <si>
+    <t>Eureka</t>
+  </si>
+  <si>
+    <t>Fremont</t>
+  </si>
+  <si>
+    <t>Goldsboro</t>
+  </si>
+  <si>
+    <t>Pikeville</t>
+  </si>
+  <si>
+    <t>Seven Springs</t>
+  </si>
+  <si>
+    <t>Walnut Creek</t>
+  </si>
+  <si>
+    <t>North Wilkesboro</t>
+  </si>
+  <si>
+    <t>Ronda</t>
+  </si>
+  <si>
+    <t>Wilkesboro</t>
+  </si>
+  <si>
+    <t>Black Creek</t>
+  </si>
+  <si>
+    <t>Elm City</t>
+  </si>
+  <si>
+    <t>Lucama</t>
+  </si>
+  <si>
+    <t>Saratoga</t>
+  </si>
+  <si>
+    <t>Sims</t>
+  </si>
+  <si>
+    <t>Stantonsburg</t>
+  </si>
+  <si>
+    <t>Wilson</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yadkin </t>
+  </si>
+  <si>
+    <t>Boonville</t>
+  </si>
+  <si>
+    <t>East Bend</t>
+  </si>
+  <si>
+    <t>Jonesville</t>
+  </si>
+  <si>
+    <t>Yadkinville</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yancey </t>
+  </si>
+  <si>
+    <t>Burnsville</t>
+  </si>
+  <si>
+    <t>East Laurinburg</t>
+  </si>
+  <si>
+    <t>Counties</t>
+  </si>
+  <si>
+    <t>Municipality County
+[Note 1]</t>
+  </si>
+  <si>
+    <t>Municipality</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Total Taxable Real Property
+[Note 2] </t>
+  </si>
+  <si>
+    <t>Classified Motor Vehicles
+[Note 3]</t>
+  </si>
+  <si>
+    <t>Taxable Personal Property
+[Note 2]</t>
+  </si>
+  <si>
+    <t>Total Taxable Personal Property</t>
+  </si>
+  <si>
+    <t>Public Service Company Property
+[Notes 2,4]</t>
+  </si>
+  <si>
+    <t>Grand Total</t>
+  </si>
+  <si>
+    <t>Municipal Tax Rate Per $100 Value
+[Note 5]</t>
+  </si>
+  <si>
+    <t>Burlington</t>
+  </si>
+  <si>
+    <t>Gibsonville</t>
+  </si>
+  <si>
+    <t>Mebane</t>
+  </si>
+  <si>
+    <t>Beech Mountain</t>
+  </si>
+  <si>
+    <t>Seven Devils</t>
+  </si>
+  <si>
+    <t>Hickory</t>
+  </si>
+  <si>
+    <t>Long View</t>
+  </si>
+  <si>
+    <t>Rhodhiss</t>
+  </si>
+  <si>
+    <t>Rutherford College</t>
+  </si>
+  <si>
+    <t>Huntersville</t>
+  </si>
+  <si>
+    <t>Kannapolis</t>
+  </si>
+  <si>
+    <t>Locust</t>
+  </si>
+  <si>
+    <t>Blowing Rock</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Elizabeth City</t>
+  </si>
+  <si>
+    <t>Maiden</t>
+  </si>
+  <si>
+    <t>Apex</t>
+  </si>
+  <si>
+    <t>Cary</t>
+  </si>
+  <si>
+    <t>Kings Mountain</t>
+  </si>
+  <si>
+    <t>No Municipalities</t>
+  </si>
+  <si>
+    <t>High Point</t>
+  </si>
+  <si>
+    <t>Thomasville</t>
+  </si>
+  <si>
+    <t>Mount Olive</t>
+  </si>
+  <si>
+    <t>Wallace</t>
+  </si>
+  <si>
+    <t>Chapel Hill</t>
+  </si>
+  <si>
+    <t>Durham</t>
+  </si>
+  <si>
+    <t>Morrisville</t>
+  </si>
+  <si>
+    <t>Raleigh</t>
+  </si>
+  <si>
+    <t>Rocky Mount</t>
+  </si>
+  <si>
+    <t>Sharpsburg</t>
+  </si>
+  <si>
+    <t>Whitakers</t>
+  </si>
+  <si>
+    <t>Kernersville</t>
+  </si>
+  <si>
+    <t>King</t>
+  </si>
+  <si>
+    <t>Wake Forest</t>
+  </si>
+  <si>
+    <t>Archdale</t>
+  </si>
+  <si>
+    <t>Angier</t>
+  </si>
+  <si>
+    <t>Benson</t>
+  </si>
+  <si>
+    <t>Broadway</t>
+  </si>
+  <si>
+    <t>Saluda</t>
+  </si>
+  <si>
+    <t>Davidson</t>
+  </si>
+  <si>
+    <t>Highlands</t>
+  </si>
+  <si>
+    <t>Clayton</t>
+  </si>
+  <si>
+    <t>Kenly</t>
+  </si>
+  <si>
+    <t>Grifton</t>
+  </si>
+  <si>
+    <t>Mint Hill</t>
+  </si>
+  <si>
+    <t>Stallings</t>
+  </si>
+  <si>
+    <t>Surf City</t>
+  </si>
+  <si>
+    <t>Maxton</t>
+  </si>
+  <si>
+    <t>Elkin</t>
+  </si>
+  <si>
+    <t>Totals</t>
+  </si>
+  <si>
+    <t>End of Worksheet [Note 6]</t>
+  </si>
+  <si>
+    <t>Notes</t>
+  </si>
+  <si>
+    <t>Note Number</t>
+  </si>
+  <si>
+    <t>Note Text</t>
+  </si>
+  <si>
+    <t>Some municipalities are in multiple counties, and are shown within each county group, with a designation of the other counties in which they are located</t>
+  </si>
+  <si>
+    <t>Valuation of public service companies subject to appraisal by the Local Government Division, Property Tax Section.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Tax rates do not include county or special district rates.</t>
+  </si>
+  <si>
+    <t>North Carolina Department of Revenue, Local Government Division, 919-814-1129 are presented with the counties where they are located.</t>
+  </si>
+  <si>
+    <t>End of worksheet</t>
+  </si>
+  <si>
+    <t>Assessed Valuations Of NC Municipalities, Fiscal Year 2022-2023</t>
+  </si>
+  <si>
+    <t>LG55: Assessed Valuations Of NC Municipalities, Fiscal Year 2022-2023 Notes</t>
+  </si>
+  <si>
+    <t>Amounts shown are for motor vehicles for which tax notices were issued in accordance with  G.S.105-330.5(a) during calendar year of 2022, net of releases made by that date.</t>
+  </si>
+  <si>
+    <t>Property other than classified registered motor vehicles is valued as of January 1, 2022.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0000"/>
   </numFmts>
-  <fonts count="2" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="3">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right/>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
       <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thick">
-[...2 lines deleted...]
-      <right style="thick">
+      <left/>
+      <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thick">
+      <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thick">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="6"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="7" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="4" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="8" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="8" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="4" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="9">
+    <cellStyle name="Heading 1 2" xfId="5" xr:uid="{6113DD8B-294D-4929-B1BD-4BCD64F56A16}"/>
+    <cellStyle name="Heading 1 3" xfId="2" xr:uid="{FD94F1E4-9097-4CCA-9EB4-1E620E03244F}"/>
+    <cellStyle name="Heading 2 2" xfId="7" xr:uid="{CEC01600-16CD-4963-836A-AB7DCFF962D5}"/>
+    <cellStyle name="Heading 2 3" xfId="3" xr:uid="{81AB6F10-F36F-4D1A-8E6D-7A628EC6566A}"/>
+    <cellStyle name="Heading 3" xfId="8" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 3" xfId="6" xr:uid="{7D7B8A89-D671-4757-80CA-37BE3195FBDB}"/>
+    <cellStyle name="Total" xfId="1" builtinId="25" customBuiltin="1"/>
+    <cellStyle name="Total 2" xfId="4" xr:uid="{5F46F243-C5ED-41A7-9473-F0F2F89FD310}"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="19">
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="0.0000"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color theme="1"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color theme="1"/>
+        </left>
+        <right style="thin">
+          <color theme="1"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{D032B3F3-B2D3-4EC1-8B19-0EB832461FA5}" name="Table2" displayName="Table2" ref="A2:J716" totalsRowShown="0" headerRowDxfId="18" dataDxfId="17" tableBorderDxfId="16">
+  <tableColumns count="10">
+    <tableColumn id="1" xr3:uid="{34BBA322-CC43-4187-B2BD-A4CCEEB0FCE4}" name="Counties" dataDxfId="15"/>
+    <tableColumn id="2" xr3:uid="{A941B940-1C6D-4D86-A419-46B5633F0338}" name="Municipality County_x000a_[Note 1]" dataDxfId="14"/>
+    <tableColumn id="3" xr3:uid="{99E8B36E-8DC8-4DC0-B00A-74839F218D69}" name="Municipality" dataDxfId="13"/>
+    <tableColumn id="4" xr3:uid="{3812C0DC-F63F-4E07-BFAC-056D7173E446}" name="Total Taxable Real Property_x000a_[Note 2] " dataDxfId="12"/>
+    <tableColumn id="5" xr3:uid="{FA9A8597-6820-4984-9FEB-E72978489DB6}" name="Classified Motor Vehicles_x000a_[Note 3]" dataDxfId="11"/>
+    <tableColumn id="6" xr3:uid="{2B487BA2-F19B-4A98-BD4B-146DEF122778}" name="Taxable Personal Property_x000a_[Note 2]" dataDxfId="10"/>
+    <tableColumn id="7" xr3:uid="{0E66F52A-2DE0-4CCA-82B9-97CB051BEFC4}" name="Total Taxable Personal Property" dataDxfId="9" dataCellStyle="Total"/>
+    <tableColumn id="8" xr3:uid="{ADFC7895-AB5B-4E9C-9AA4-4F6736080D10}" name="Public Service Company Property_x000a_[Notes 2,4]" dataDxfId="8"/>
+    <tableColumn id="9" xr3:uid="{65FB35E9-769C-44FB-B79A-11CF4332406A}" name="Grand Total" dataDxfId="7"/>
+    <tableColumn id="10" xr3:uid="{57D9E52B-6FAD-42D1-A373-57C17CA80A62}" name="Municipal Tax Rate Per $100 Value_x000a_[Note 5]" dataDxfId="6"/>
+  </tableColumns>
+  <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{0BB41E88-599E-4E69-A886-902B9BECE440}" name="Notes" displayName="Notes" ref="A3:B9" totalsRowShown="0" headerRowDxfId="5" dataDxfId="4" tableBorderDxfId="3" totalsRowBorderDxfId="2" headerRowCellStyle="Heading 3">
+  <tableColumns count="2">
+    <tableColumn id="1" xr3:uid="{BEDABAEF-5A9F-4AA6-9254-0262C0105452}" name="Note Number" dataDxfId="1"/>
+    <tableColumn id="2" xr3:uid="{1381FEA7-05F8-4477-9F3A-DF0E48401789}" name="Note Text" dataDxfId="0"/>
+  </tableColumns>
+  <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2557,66938 +3173,23118 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I5001"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{56A09CE4-20AD-44AE-8F4D-189B9BA6D2B0}">
+  <dimension ref="A1:J717"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="87" zoomScaleNormal="87" workbookViewId="0">
+      <pane xSplit="3" ySplit="2" topLeftCell="D3" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="D1" sqref="D1"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
+      <selection pane="bottomRight"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="4.7109375" customWidth="1"/>
-    <col min="2" max="9" width="20.7109375" customWidth="1"/>
+    <col min="1" max="1" width="15.7265625" customWidth="1"/>
+    <col min="2" max="2" width="17.26953125" customWidth="1"/>
+    <col min="3" max="3" width="20.90625" customWidth="1"/>
+    <col min="4" max="4" width="19.6328125" customWidth="1"/>
+    <col min="5" max="6" width="19.08984375" customWidth="1"/>
+    <col min="7" max="7" width="19" customWidth="1"/>
+    <col min="8" max="8" width="21.81640625" customWidth="1"/>
+    <col min="9" max="9" width="19.36328125" customWidth="1"/>
+    <col min="10" max="10" width="19.90625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>0</v>
+    <row r="1" spans="1:10" ht="19" x14ac:dyDescent="0.4">
+      <c r="A1" s="13" t="s">
+        <v>663</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="2" t="s">
+      <c r="J1" s="1"/>
+    </row>
+    <row r="2" spans="1:10" ht="54.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="14" t="s">
+        <v>594</v>
+      </c>
+      <c r="B2" s="14" t="s">
+        <v>595</v>
+      </c>
+      <c r="C2" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="D2" s="14" t="s">
+        <v>597</v>
+      </c>
+      <c r="E2" s="14" t="s">
+        <v>598</v>
+      </c>
+      <c r="F2" s="14" t="s">
+        <v>599</v>
+      </c>
+      <c r="G2" s="14" t="s">
+        <v>600</v>
+      </c>
+      <c r="H2" s="14" t="s">
+        <v>601</v>
+      </c>
+      <c r="I2" s="14" t="s">
+        <v>602</v>
+      </c>
+      <c r="J2" s="14" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="16">
+        <v>94935170</v>
+      </c>
+      <c r="E3" s="16">
+        <v>19499923</v>
+      </c>
+      <c r="F3" s="16">
+        <v>6751518</v>
+      </c>
+      <c r="G3" s="12">
+        <v>26251441</v>
+      </c>
+      <c r="H3" s="16">
+        <v>2589257</v>
+      </c>
+      <c r="I3" s="12">
+        <v>123775868</v>
+      </c>
+      <c r="J3" s="28">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="15" t="s">
+        <v>604</v>
+      </c>
+      <c r="D4" s="16">
+        <v>3965176193</v>
+      </c>
+      <c r="E4" s="16">
+        <v>552021521</v>
+      </c>
+      <c r="F4" s="16">
+        <v>731784168</v>
+      </c>
+      <c r="G4" s="12">
+        <v>1283805689</v>
+      </c>
+      <c r="H4" s="16">
+        <v>101879917</v>
+      </c>
+      <c r="I4" s="12">
+        <v>5350861799</v>
+      </c>
+      <c r="J4" s="28">
+        <v>0.59730000000000005</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="15" t="s">
+        <v>604</v>
+      </c>
+      <c r="D5" s="16">
+        <v>203407944</v>
+      </c>
+      <c r="E5" s="16">
+        <v>19235996</v>
+      </c>
+      <c r="F5" s="16">
+        <v>4582546</v>
+      </c>
+      <c r="G5" s="12">
+        <v>23818542</v>
+      </c>
+      <c r="H5" s="16">
+        <v>0</v>
+      </c>
+      <c r="I5" s="12">
+        <v>227226486</v>
+      </c>
+      <c r="J5" s="28">
+        <v>0.59730000000000005</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="16">
+        <v>566721751</v>
+      </c>
+      <c r="E6" s="16">
+        <v>74296272</v>
+      </c>
+      <c r="F6" s="16">
+        <v>17553040</v>
+      </c>
+      <c r="G6" s="12">
+        <v>91849312</v>
+      </c>
+      <c r="H6" s="16">
+        <v>11327814</v>
+      </c>
+      <c r="I6" s="12">
+        <v>669898877</v>
+      </c>
+      <c r="J6" s="28">
+        <v>0.45</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="B7" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="15" t="s">
+        <v>605</v>
+      </c>
+      <c r="D7" s="16">
+        <v>311762638</v>
+      </c>
+      <c r="E7" s="16">
+        <v>48303338</v>
+      </c>
+      <c r="F7" s="16">
+        <v>1453670</v>
+      </c>
+      <c r="G7" s="12">
+        <v>49757008</v>
+      </c>
+      <c r="H7" s="16">
+        <v>5291144</v>
+      </c>
+      <c r="I7" s="12">
+        <v>366810790</v>
+      </c>
+      <c r="J7" s="28">
+        <v>0.53</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="B8" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="15" t="s">
+        <v>605</v>
+      </c>
+      <c r="D8" s="16">
+        <v>424369467</v>
+      </c>
+      <c r="E8" s="16">
+        <v>44495888</v>
+      </c>
+      <c r="F8" s="16">
+        <v>8561077</v>
+      </c>
+      <c r="G8" s="12">
+        <v>53056965</v>
+      </c>
+      <c r="H8" s="16">
+        <v>7031754</v>
+      </c>
+      <c r="I8" s="12">
+        <v>484458186</v>
+      </c>
+      <c r="J8" s="28">
+        <v>0.53</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="B9" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="D9" s="16">
+        <v>1083756970</v>
+      </c>
+      <c r="E9" s="16">
+        <v>165699698</v>
+      </c>
+      <c r="F9" s="16">
+        <v>124953035</v>
+      </c>
+      <c r="G9" s="12">
+        <v>290652733</v>
+      </c>
+      <c r="H9" s="16">
+        <v>31193720</v>
+      </c>
+      <c r="I9" s="12">
+        <v>1405603423</v>
+      </c>
+      <c r="J9" s="28">
+        <v>0.45500000000000002</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="B10" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" s="16">
+        <v>99211465</v>
+      </c>
+      <c r="E10" s="16">
+        <v>24297719</v>
+      </c>
+      <c r="F10" s="16">
+        <v>5655291</v>
+      </c>
+      <c r="G10" s="12">
+        <v>29953010</v>
+      </c>
+      <c r="H10" s="16">
+        <v>2383743</v>
+      </c>
+      <c r="I10" s="12">
+        <v>131548218</v>
+      </c>
+      <c r="J10" s="28">
+        <v>0.36</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="B11" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="16">
+        <v>119123100</v>
+      </c>
+      <c r="E11" s="16">
+        <v>24248882</v>
+      </c>
+      <c r="F11" s="16">
+        <v>8790410</v>
+      </c>
+      <c r="G11" s="12">
+        <v>33039292</v>
+      </c>
+      <c r="H11" s="16">
+        <v>7234364</v>
+      </c>
+      <c r="I11" s="12">
+        <v>159396756</v>
+      </c>
+      <c r="J11" s="28">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="B12" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="15" t="s">
+        <v>606</v>
+      </c>
+      <c r="D12" s="16">
+        <v>1534523668</v>
+      </c>
+      <c r="E12" s="16">
+        <v>159467752</v>
+      </c>
+      <c r="F12" s="16">
+        <v>435707425</v>
+      </c>
+      <c r="G12" s="12">
+        <v>595175177</v>
+      </c>
+      <c r="H12" s="16">
+        <v>24903062</v>
+      </c>
+      <c r="I12" s="12">
+        <v>2154601907</v>
+      </c>
+      <c r="J12" s="28">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="B13" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="15" t="s">
+        <v>606</v>
+      </c>
+      <c r="D13" s="16">
+        <v>553464513</v>
+      </c>
+      <c r="E13" s="16">
+        <v>37004024</v>
+      </c>
+      <c r="F13" s="16">
+        <v>111031125</v>
+      </c>
+      <c r="G13" s="12">
+        <v>148035149</v>
+      </c>
+      <c r="H13" s="16">
+        <v>4501855</v>
+      </c>
+      <c r="I13" s="12">
+        <v>706001517</v>
+      </c>
+      <c r="J13" s="28">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="B14" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="D14" s="16">
+        <v>20779920</v>
+      </c>
+      <c r="E14" s="16">
+        <v>3857476</v>
+      </c>
+      <c r="F14" s="16">
+        <v>1640810</v>
+      </c>
+      <c r="G14" s="12">
+        <v>5498286</v>
+      </c>
+      <c r="H14" s="16">
+        <v>877285</v>
+      </c>
+      <c r="I14" s="12">
+        <v>27155491</v>
+      </c>
+      <c r="J14" s="28">
+        <v>0.24</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="15" t="s">
+        <v>10</v>
+      </c>
+      <c r="C15" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" s="16">
+        <v>155177448</v>
+      </c>
+      <c r="E15" s="16">
+        <v>14381828</v>
+      </c>
+      <c r="F15" s="16">
+        <v>20141914</v>
+      </c>
+      <c r="G15" s="12">
+        <v>34523742</v>
+      </c>
+      <c r="H15" s="16">
+        <v>8524461</v>
+      </c>
+      <c r="I15" s="12">
+        <v>198225651</v>
+      </c>
+      <c r="J15" s="28">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" s="16">
+        <v>147616600</v>
+      </c>
+      <c r="E16" s="16">
+        <v>15984897</v>
+      </c>
+      <c r="F16" s="16">
+        <v>12994076</v>
+      </c>
+      <c r="G16" s="12">
+        <v>28978973</v>
+      </c>
+      <c r="H16" s="16">
+        <v>4618544</v>
+      </c>
+      <c r="I16" s="12">
+        <v>181214117</v>
+      </c>
+      <c r="J16" s="28">
+        <v>0.39</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="15" t="s">
+        <v>15</v>
+      </c>
+      <c r="D17" s="16">
+        <v>16449647</v>
+      </c>
+      <c r="E17" s="16">
+        <v>3656248</v>
+      </c>
+      <c r="F17" s="16">
+        <v>1473991</v>
+      </c>
+      <c r="G17" s="12">
+        <v>5130239</v>
+      </c>
+      <c r="H17" s="16">
+        <v>4942103</v>
+      </c>
+      <c r="I17" s="12">
+        <v>26521989</v>
+      </c>
+      <c r="J17" s="28">
+        <v>0.45</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" s="16">
+        <v>12746808</v>
+      </c>
+      <c r="E18" s="16">
+        <v>3666346</v>
+      </c>
+      <c r="F18" s="16">
+        <v>250425</v>
+      </c>
+      <c r="G18" s="12">
+        <v>3916771</v>
+      </c>
+      <c r="H18" s="16">
+        <v>2888589</v>
+      </c>
+      <c r="I18" s="12">
+        <v>19552168</v>
+      </c>
+      <c r="J18" s="28">
+        <v>0.48</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="15" t="s">
+        <v>17</v>
+      </c>
+      <c r="D19" s="16">
+        <v>2609775</v>
+      </c>
+      <c r="E19" s="16">
+        <v>653019</v>
+      </c>
+      <c r="F19" s="16">
+        <v>156921</v>
+      </c>
+      <c r="G19" s="12">
+        <v>809940</v>
+      </c>
+      <c r="H19" s="16">
+        <v>55800</v>
+      </c>
+      <c r="I19" s="12">
+        <v>3475515</v>
+      </c>
+      <c r="J19" s="28">
+        <v>0.28999999999999998</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="D20" s="16">
+        <v>13551728</v>
+      </c>
+      <c r="E20" s="16">
+        <v>2239956</v>
+      </c>
+      <c r="F20" s="16">
+        <v>592007</v>
+      </c>
+      <c r="G20" s="12">
+        <v>2831963</v>
+      </c>
+      <c r="H20" s="16">
+        <v>840606</v>
+      </c>
+      <c r="I20" s="12">
+        <v>17224297</v>
+      </c>
+      <c r="J20" s="28">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="D21" s="16">
+        <v>13549207</v>
+      </c>
+      <c r="E21" s="16">
+        <v>3440795</v>
+      </c>
+      <c r="F21" s="16">
+        <v>296646</v>
+      </c>
+      <c r="G21" s="12">
+        <v>3737441</v>
+      </c>
+      <c r="H21" s="16">
+        <v>1858112</v>
+      </c>
+      <c r="I21" s="12">
+        <v>19144760</v>
+      </c>
+      <c r="J21" s="28">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A22" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="C22" s="15" t="s">
+        <v>20</v>
+      </c>
+      <c r="D22" s="16">
+        <v>28942884</v>
+      </c>
+      <c r="E22" s="16">
+        <v>6964919</v>
+      </c>
+      <c r="F22" s="16">
+        <v>8063218</v>
+      </c>
+      <c r="G22" s="12">
+        <v>15028137</v>
+      </c>
+      <c r="H22" s="16">
+        <v>2764887</v>
+      </c>
+      <c r="I22" s="12">
+        <v>46735908</v>
+      </c>
+      <c r="J22" s="28">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="C23" s="15" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" s="16">
+        <v>275987927</v>
+      </c>
+      <c r="E23" s="16">
+        <v>41628343</v>
+      </c>
+      <c r="F23" s="16">
+        <v>34290590</v>
+      </c>
+      <c r="G23" s="12">
+        <v>75918933</v>
+      </c>
+      <c r="H23" s="16">
+        <v>14321283</v>
+      </c>
+      <c r="I23" s="12">
+        <v>366228143</v>
+      </c>
+      <c r="J23" s="28">
+        <v>0.55600000000000005</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="C24" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="D24" s="16">
+        <v>133857917</v>
+      </c>
+      <c r="E24" s="16">
+        <v>15500004</v>
+      </c>
+      <c r="F24" s="16">
+        <v>15099919</v>
+      </c>
+      <c r="G24" s="12">
+        <v>30599923</v>
+      </c>
+      <c r="H24" s="16">
+        <v>4845163</v>
+      </c>
+      <c r="I24" s="12">
+        <v>169303003</v>
+      </c>
+      <c r="J24" s="28">
+        <v>0.42</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A25" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B25" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="C25" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="D25" s="16">
+        <v>7376434</v>
+      </c>
+      <c r="E25" s="16">
+        <v>935425</v>
+      </c>
+      <c r="F25" s="16">
+        <v>1223441</v>
+      </c>
+      <c r="G25" s="12">
+        <v>2158866</v>
+      </c>
+      <c r="H25" s="16">
+        <v>129934</v>
+      </c>
+      <c r="I25" s="12">
+        <v>9665234</v>
+      </c>
+      <c r="J25" s="28">
+        <v>0.45</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A26" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="B26" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="C26" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="D26" s="16">
+        <v>224183221</v>
+      </c>
+      <c r="E26" s="16">
+        <v>14267504</v>
+      </c>
+      <c r="F26" s="16">
+        <v>109967835</v>
+      </c>
+      <c r="G26" s="12">
+        <v>124235339</v>
+      </c>
+      <c r="H26" s="16">
+        <v>10909280</v>
+      </c>
+      <c r="I26" s="12">
+        <v>359327840</v>
+      </c>
+      <c r="J26" s="28">
+        <v>0.42</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B27" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="C27" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D27" s="16">
+        <v>339613505</v>
+      </c>
+      <c r="E27" s="16">
+        <v>10407659</v>
+      </c>
+      <c r="F27" s="16">
+        <v>6612375</v>
+      </c>
+      <c r="G27" s="12">
+        <v>17020034</v>
+      </c>
+      <c r="H27" s="16">
+        <v>3749012</v>
+      </c>
+      <c r="I27" s="12">
+        <v>360382551</v>
+      </c>
+      <c r="J27" s="28">
+        <v>0.46</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A28" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B28" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="C28" s="15" t="s">
+        <v>607</v>
+      </c>
+      <c r="D28" s="16">
+        <v>123669900</v>
+      </c>
+      <c r="E28" s="16">
+        <v>1111584</v>
+      </c>
+      <c r="F28" s="16">
+        <v>11753230</v>
+      </c>
+      <c r="G28" s="12">
+        <v>12864814</v>
+      </c>
+      <c r="H28" s="16">
+        <v>573205</v>
+      </c>
+      <c r="I28" s="12">
+        <v>137107919</v>
+      </c>
+      <c r="J28" s="28">
+        <v>0.68</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A29" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B29" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="C29" s="15" t="s">
+        <v>607</v>
+      </c>
+      <c r="D29" s="16">
+        <v>855231280</v>
+      </c>
+      <c r="E29" s="16">
+        <v>18709317</v>
+      </c>
+      <c r="F29" s="16">
+        <v>3856560</v>
+      </c>
+      <c r="G29" s="12">
+        <v>22565877</v>
+      </c>
+      <c r="H29" s="16">
+        <v>3137841</v>
+      </c>
+      <c r="I29" s="12">
+        <v>880934998</v>
+      </c>
+      <c r="J29" s="28">
+        <v>0.68</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A30" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B30" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="C30" s="15" t="s">
+        <v>29</v>
+      </c>
+      <c r="D30" s="16">
+        <v>10785915</v>
+      </c>
+      <c r="E30" s="16">
+        <v>1924070</v>
+      </c>
+      <c r="F30" s="16">
+        <v>743679</v>
+      </c>
+      <c r="G30" s="12">
+        <v>2667749</v>
+      </c>
+      <c r="H30" s="16">
+        <v>370528</v>
+      </c>
+      <c r="I30" s="12">
+        <v>13824192</v>
+      </c>
+      <c r="J30" s="28">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A31" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B31" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="C31" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="D31" s="16">
+        <v>29629859</v>
+      </c>
+      <c r="E31" s="16">
+        <v>4697772</v>
+      </c>
+      <c r="F31" s="16">
+        <v>1293438</v>
+      </c>
+      <c r="G31" s="12">
+        <v>5991210</v>
+      </c>
+      <c r="H31" s="16">
+        <v>500971</v>
+      </c>
+      <c r="I31" s="12">
+        <v>36122040</v>
+      </c>
+      <c r="J31" s="28">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A32" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B32" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="C32" s="15" t="s">
+        <v>31</v>
+      </c>
+      <c r="D32" s="16">
+        <v>72848287</v>
+      </c>
+      <c r="E32" s="16">
+        <v>7567075</v>
+      </c>
+      <c r="F32" s="16">
+        <v>6568709</v>
+      </c>
+      <c r="G32" s="12">
+        <v>14135784</v>
+      </c>
+      <c r="H32" s="16">
+        <v>1046016</v>
+      </c>
+      <c r="I32" s="12">
+        <v>88030087</v>
+      </c>
+      <c r="J32" s="28">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A33" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B33" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="C33" s="15" t="s">
+        <v>608</v>
+      </c>
+      <c r="D33" s="16">
+        <v>45763200</v>
+      </c>
+      <c r="E33" s="16">
+        <v>492308</v>
+      </c>
+      <c r="F33" s="16">
+        <v>1390518</v>
+      </c>
+      <c r="G33" s="12">
+        <v>1882826</v>
+      </c>
+      <c r="H33" s="16">
+        <v>262670</v>
+      </c>
+      <c r="I33" s="12">
+        <v>47908696</v>
+      </c>
+      <c r="J33" s="28">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A34" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B34" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="C34" s="15" t="s">
+        <v>608</v>
+      </c>
+      <c r="D34" s="16">
+        <v>190549031</v>
+      </c>
+      <c r="E34" s="16">
+        <v>4838651</v>
+      </c>
+      <c r="F34" s="16">
+        <v>325960</v>
+      </c>
+      <c r="G34" s="12">
+        <v>5164611</v>
+      </c>
+      <c r="H34" s="16">
+        <v>893773</v>
+      </c>
+      <c r="I34" s="12">
+        <v>196607415</v>
+      </c>
+      <c r="J34" s="28">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A35" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="B35" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="C35" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="D35" s="16">
+        <v>460614077</v>
+      </c>
+      <c r="E35" s="16">
+        <v>8557820</v>
+      </c>
+      <c r="F35" s="16">
+        <v>27262979</v>
+      </c>
+      <c r="G35" s="12">
+        <v>35820799</v>
+      </c>
+      <c r="H35" s="16">
+        <v>4371629</v>
+      </c>
+      <c r="I35" s="12">
+        <v>500806505</v>
+      </c>
+      <c r="J35" s="28">
+        <v>0.28000000000000003</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A36" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B36" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="C36" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="D36" s="16">
+        <v>19712503</v>
+      </c>
+      <c r="E36" s="16">
+        <v>3570889</v>
+      </c>
+      <c r="F36" s="16">
+        <v>1428463</v>
+      </c>
+      <c r="G36" s="12">
+        <v>4999352</v>
+      </c>
+      <c r="H36" s="16">
+        <v>604769</v>
+      </c>
+      <c r="I36" s="12">
+        <v>25316624</v>
+      </c>
+      <c r="J36" s="28">
+        <v>0.62</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A37" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B37" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="C37" s="15" t="s">
+        <v>35</v>
+      </c>
+      <c r="D37" s="16">
+        <v>45918932</v>
+      </c>
+      <c r="E37" s="16">
+        <v>3268767</v>
+      </c>
+      <c r="F37" s="16">
+        <v>1311095</v>
+      </c>
+      <c r="G37" s="12">
+        <v>4579862</v>
+      </c>
+      <c r="H37" s="16">
+        <v>183061</v>
+      </c>
+      <c r="I37" s="12">
+        <v>50681855</v>
+      </c>
+      <c r="J37" s="28">
+        <v>0.27</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A38" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B38" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="C38" s="15" t="s">
+        <v>36</v>
+      </c>
+      <c r="D38" s="16">
+        <v>91458225</v>
+      </c>
+      <c r="E38" s="16">
+        <v>9601800</v>
+      </c>
+      <c r="F38" s="16">
+        <v>7878683</v>
+      </c>
+      <c r="G38" s="12">
+        <v>17480483</v>
+      </c>
+      <c r="H38" s="16">
+        <v>1488226</v>
+      </c>
+      <c r="I38" s="12">
+        <v>110426934</v>
+      </c>
+      <c r="J38" s="28">
+        <v>0.59</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A39" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B39" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="C39" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D39" s="16">
+        <v>59264605</v>
+      </c>
+      <c r="E39" s="16">
+        <v>4427278</v>
+      </c>
+      <c r="F39" s="16">
+        <v>5448563</v>
+      </c>
+      <c r="G39" s="12">
+        <v>9875841</v>
+      </c>
+      <c r="H39" s="16">
+        <v>1535684</v>
+      </c>
+      <c r="I39" s="12">
+        <v>70676130</v>
+      </c>
+      <c r="J39" s="28">
+        <v>0.73</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A40" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B40" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="C40" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40" s="16">
+        <v>6768452</v>
+      </c>
+      <c r="E40" s="16">
+        <v>2010340</v>
+      </c>
+      <c r="F40" s="16">
+        <v>9314669</v>
+      </c>
+      <c r="G40" s="12">
+        <v>11325009</v>
+      </c>
+      <c r="H40" s="16">
+        <v>4593886</v>
+      </c>
+      <c r="I40" s="12">
+        <v>22687347</v>
+      </c>
+      <c r="J40" s="28">
+        <v>0.16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A41" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B41" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="C41" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D41" s="16">
+        <v>704530658</v>
+      </c>
+      <c r="E41" s="16">
+        <v>106732475</v>
+      </c>
+      <c r="F41" s="16">
+        <v>102696874</v>
+      </c>
+      <c r="G41" s="12">
+        <v>209429349</v>
+      </c>
+      <c r="H41" s="16">
+        <v>13349555</v>
+      </c>
+      <c r="I41" s="12">
+        <v>927309562</v>
+      </c>
+      <c r="J41" s="28">
+        <v>0.57999999999999996</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A42" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B42" s="15" t="s">
+        <v>33</v>
+      </c>
+      <c r="C42" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D42" s="16">
+        <v>48997020</v>
+      </c>
+      <c r="E42" s="16">
+        <v>6057525</v>
+      </c>
+      <c r="F42" s="16">
+        <v>1356016</v>
+      </c>
+      <c r="G42" s="12">
+        <v>7413541</v>
+      </c>
+      <c r="H42" s="16">
+        <v>169746</v>
+      </c>
+      <c r="I42" s="12">
+        <v>56580307</v>
+      </c>
+      <c r="J42" s="28">
+        <v>0.28999999999999998</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A43" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="B43" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="C43" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="D43" s="16">
+        <v>7600578</v>
+      </c>
+      <c r="E43" s="16">
+        <v>3227302</v>
+      </c>
+      <c r="F43" s="16">
+        <v>4233898</v>
+      </c>
+      <c r="G43" s="12">
+        <v>7461200</v>
+      </c>
+      <c r="H43" s="16">
+        <v>279294</v>
+      </c>
+      <c r="I43" s="12">
+        <v>15341072</v>
+      </c>
+      <c r="J43" s="28">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A44" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="B44" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="C44" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="D44" s="16">
+        <v>22937439</v>
+      </c>
+      <c r="E44" s="16">
+        <v>5685978</v>
+      </c>
+      <c r="F44" s="16">
+        <v>921853</v>
+      </c>
+      <c r="G44" s="12">
+        <v>6607831</v>
+      </c>
+      <c r="H44" s="16">
+        <v>1547788</v>
+      </c>
+      <c r="I44" s="12">
+        <v>31093058</v>
+      </c>
+      <c r="J44" s="28">
+        <v>0.76</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A45" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="B45" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="C45" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="D45" s="16">
+        <v>11069535</v>
+      </c>
+      <c r="E45" s="16">
+        <v>2504007</v>
+      </c>
+      <c r="F45" s="16">
+        <v>557437</v>
+      </c>
+      <c r="G45" s="12">
+        <v>3061444</v>
+      </c>
+      <c r="H45" s="16">
+        <v>505799</v>
+      </c>
+      <c r="I45" s="12">
+        <v>14636778</v>
+      </c>
+      <c r="J45" s="28">
+        <v>0.45</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A46" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="B46" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="C46" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="D46" s="16">
+        <v>5397774</v>
+      </c>
+      <c r="E46" s="16">
+        <v>1443232</v>
+      </c>
+      <c r="F46" s="16">
+        <v>153246</v>
+      </c>
+      <c r="G46" s="12">
+        <v>1596478</v>
+      </c>
+      <c r="H46" s="16">
+        <v>2071570</v>
+      </c>
+      <c r="I46" s="12">
+        <v>9065822</v>
+      </c>
+      <c r="J46" s="28">
+        <v>0.36</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A47" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="B47" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="C47" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="D47" s="16">
+        <v>16200800</v>
+      </c>
+      <c r="E47" s="16">
+        <v>3875713</v>
+      </c>
+      <c r="F47" s="16">
+        <v>3844641</v>
+      </c>
+      <c r="G47" s="12">
+        <v>7720354</v>
+      </c>
+      <c r="H47" s="16">
+        <v>1571594</v>
+      </c>
+      <c r="I47" s="12">
+        <v>25492748</v>
+      </c>
+      <c r="J47" s="28">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A48" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="B48" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="C48" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="D48" s="16">
+        <v>7043624</v>
+      </c>
+      <c r="E48" s="16">
+        <v>1573778</v>
+      </c>
+      <c r="F48" s="16">
+        <v>142626</v>
+      </c>
+      <c r="G48" s="12">
+        <v>1716404</v>
+      </c>
+      <c r="H48" s="16">
+        <v>279919</v>
+      </c>
+      <c r="I48" s="12">
+        <v>9039947</v>
+      </c>
+      <c r="J48" s="28">
+        <v>0.33</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A49" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="B49" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="C49" s="15" t="s">
+        <v>48</v>
+      </c>
+      <c r="D49" s="16">
+        <v>8526101</v>
+      </c>
+      <c r="E49" s="16">
+        <v>1469288</v>
+      </c>
+      <c r="F49" s="16">
+        <v>285618</v>
+      </c>
+      <c r="G49" s="12">
+        <v>1754906</v>
+      </c>
+      <c r="H49" s="16">
+        <v>982129</v>
+      </c>
+      <c r="I49" s="12">
+        <v>11263136</v>
+      </c>
+      <c r="J49" s="28">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A50" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="B50" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="C50" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="D50" s="16">
+        <v>103923390</v>
+      </c>
+      <c r="E50" s="16">
+        <v>26924011</v>
+      </c>
+      <c r="F50" s="16">
+        <v>10418032</v>
+      </c>
+      <c r="G50" s="12">
+        <v>37342043</v>
+      </c>
+      <c r="H50" s="16">
+        <v>5343280</v>
+      </c>
+      <c r="I50" s="12">
+        <v>146608713</v>
+      </c>
+      <c r="J50" s="28">
+        <v>0.16</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A51" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="B51" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="C51" s="15" t="s">
+        <v>51</v>
+      </c>
+      <c r="D51" s="16">
+        <v>82161480</v>
+      </c>
+      <c r="E51" s="16">
+        <v>12264999</v>
+      </c>
+      <c r="F51" s="16">
+        <v>6773762</v>
+      </c>
+      <c r="G51" s="12">
+        <v>19038761</v>
+      </c>
+      <c r="H51" s="16">
+        <v>4772455</v>
+      </c>
+      <c r="I51" s="12">
+        <v>105972696</v>
+      </c>
+      <c r="J51" s="28">
+        <v>0.64</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A52" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="B52" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="C52" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="D52" s="16">
+        <v>36628405</v>
+      </c>
+      <c r="E52" s="16">
+        <v>4154129</v>
+      </c>
+      <c r="F52" s="16">
+        <v>23182772</v>
+      </c>
+      <c r="G52" s="12">
+        <v>27336901</v>
+      </c>
+      <c r="H52" s="16">
+        <v>7475624</v>
+      </c>
+      <c r="I52" s="12">
+        <v>71440930</v>
+      </c>
+      <c r="J52" s="28">
+        <v>0.61</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A53" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="B53" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="C53" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="D53" s="16">
+        <v>15584005</v>
+      </c>
+      <c r="E53" s="16">
+        <v>2354856</v>
+      </c>
+      <c r="F53" s="16">
+        <v>2034430</v>
+      </c>
+      <c r="G53" s="12">
+        <v>4389286</v>
+      </c>
+      <c r="H53" s="16">
+        <v>206000</v>
+      </c>
+      <c r="I53" s="12">
+        <v>20179291</v>
+      </c>
+      <c r="J53" s="28">
+        <v>0.49</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A54" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="B54" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="C54" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="D54" s="16">
+        <v>13446635</v>
+      </c>
+      <c r="E54" s="16">
+        <v>2920022</v>
+      </c>
+      <c r="F54" s="16">
+        <v>272348</v>
+      </c>
+      <c r="G54" s="12">
+        <v>3192370</v>
+      </c>
+      <c r="H54" s="16">
+        <v>1474453</v>
+      </c>
+      <c r="I54" s="12">
+        <v>18113458</v>
+      </c>
+      <c r="J54" s="28">
+        <v>0.39</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A55" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="B55" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="C55" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="D55" s="16">
+        <v>235946137</v>
+      </c>
+      <c r="E55" s="16">
+        <v>35524960</v>
+      </c>
+      <c r="F55" s="16">
+        <v>41951473</v>
+      </c>
+      <c r="G55" s="12">
+        <v>77476433</v>
+      </c>
+      <c r="H55" s="16">
+        <v>6369659</v>
+      </c>
+      <c r="I55" s="12">
+        <v>319792229</v>
+      </c>
+      <c r="J55" s="28">
+        <v>0.61499999999999999</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A56" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="B56" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="C56" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="D56" s="16">
+        <v>6742180</v>
+      </c>
+      <c r="E56" s="16">
+        <v>945770</v>
+      </c>
+      <c r="F56" s="16">
+        <v>576611</v>
+      </c>
+      <c r="G56" s="12">
+        <v>1522381</v>
+      </c>
+      <c r="H56" s="16">
+        <v>183103</v>
+      </c>
+      <c r="I56" s="12">
+        <v>8447664</v>
+      </c>
+      <c r="J56" s="28">
+        <v>0.36</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A57" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="B57" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="C57" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="D57" s="16">
+        <v>280340255</v>
+      </c>
+      <c r="E57" s="16">
+        <v>15347057</v>
+      </c>
+      <c r="F57" s="16">
+        <v>21636787</v>
+      </c>
+      <c r="G57" s="12">
+        <v>36983844</v>
+      </c>
+      <c r="H57" s="16">
+        <v>806820</v>
+      </c>
+      <c r="I57" s="12">
+        <v>318130919</v>
+      </c>
+      <c r="J57" s="28">
+        <v>0.27</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A58" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B58" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C58" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="D58" s="16">
+        <v>1164600176</v>
+      </c>
+      <c r="E58" s="16">
+        <v>3657480</v>
+      </c>
+      <c r="F58" s="16">
+        <v>15708351</v>
+      </c>
+      <c r="G58" s="12">
+        <v>19365831</v>
+      </c>
+      <c r="H58" s="16">
+        <v>8031548</v>
+      </c>
+      <c r="I58" s="12">
+        <v>1191997555</v>
+      </c>
+      <c r="J58" s="28">
+        <v>0.72130000000000005</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A59" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B59" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C59" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="D59" s="16">
+        <v>204278233</v>
+      </c>
+      <c r="E59" s="16">
+        <v>25465969</v>
+      </c>
+      <c r="F59" s="16">
+        <v>11775766</v>
+      </c>
+      <c r="G59" s="12">
+        <v>37241735</v>
+      </c>
+      <c r="H59" s="16">
+        <v>2011007</v>
+      </c>
+      <c r="I59" s="12">
+        <v>243530975</v>
+      </c>
+      <c r="J59" s="28">
+        <v>0.12</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A60" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B60" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C60" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="D60" s="16">
+        <v>517867050</v>
+      </c>
+      <c r="E60" s="16">
+        <v>74049593</v>
+      </c>
+      <c r="F60" s="16">
+        <v>4350807</v>
+      </c>
+      <c r="G60" s="12">
+        <v>78400400</v>
+      </c>
+      <c r="H60" s="16">
+        <v>1413852</v>
+      </c>
+      <c r="I60" s="12">
+        <v>597681302</v>
+      </c>
+      <c r="J60" s="28">
+        <v>0.28199999999999997</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A61" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B61" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C61" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="D61" s="16">
+        <v>11247819</v>
+      </c>
+      <c r="E61" s="16">
+        <v>1720877</v>
+      </c>
+      <c r="F61" s="16">
+        <v>943303</v>
+      </c>
+      <c r="G61" s="12">
+        <v>2664180</v>
+      </c>
+      <c r="H61" s="16">
+        <v>792138</v>
+      </c>
+      <c r="I61" s="12">
+        <v>14704137</v>
+      </c>
+      <c r="J61" s="28">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A62" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B62" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C62" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="D62" s="16">
+        <v>325179248</v>
+      </c>
+      <c r="E62" s="16">
+        <v>26378078</v>
+      </c>
+      <c r="F62" s="16">
+        <v>5825706</v>
+      </c>
+      <c r="G62" s="12">
+        <v>32203784</v>
+      </c>
+      <c r="H62" s="16">
+        <v>3482528</v>
+      </c>
+      <c r="I62" s="12">
+        <v>360865560</v>
+      </c>
+      <c r="J62" s="28">
+        <v>8.7499999999999994E-2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A63" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B63" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C63" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="D63" s="16">
+        <v>577581931</v>
+      </c>
+      <c r="E63" s="16">
+        <v>71672463</v>
+      </c>
+      <c r="F63" s="16">
+        <v>2259289</v>
+      </c>
+      <c r="G63" s="12">
+        <v>73931752</v>
+      </c>
+      <c r="H63" s="16">
+        <v>4247971</v>
+      </c>
+      <c r="I63" s="12">
+        <v>655761654</v>
+      </c>
+      <c r="J63" s="28">
+        <v>0.1016</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A64" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B64" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C64" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="D64" s="16">
+        <v>303749150</v>
+      </c>
+      <c r="E64" s="16">
+        <v>9363101</v>
+      </c>
+      <c r="F64" s="16">
+        <v>2541899</v>
+      </c>
+      <c r="G64" s="12">
+        <v>11905000</v>
+      </c>
+      <c r="H64" s="16">
+        <v>13158859</v>
+      </c>
+      <c r="I64" s="12">
+        <v>328813009</v>
+      </c>
+      <c r="J64" s="28">
+        <v>0.28000000000000003</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A65" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B65" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C65" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="D65" s="16">
+        <v>1380981291</v>
+      </c>
+      <c r="E65" s="16">
+        <v>20722969</v>
+      </c>
+      <c r="F65" s="16">
+        <v>12577551</v>
+      </c>
+      <c r="G65" s="12">
+        <v>33300520</v>
+      </c>
+      <c r="H65" s="16">
+        <v>3908205</v>
+      </c>
+      <c r="I65" s="12">
+        <v>1418190016</v>
+      </c>
+      <c r="J65" s="28">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A66" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B66" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C66" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="D66" s="16">
+        <v>3527040394</v>
+      </c>
+      <c r="E66" s="16">
+        <v>374515328</v>
+      </c>
+      <c r="F66" s="16">
+        <v>46773003</v>
+      </c>
+      <c r="G66" s="12">
+        <v>421288331</v>
+      </c>
+      <c r="H66" s="16">
+        <v>37936800</v>
+      </c>
+      <c r="I66" s="12">
+        <v>3986265525</v>
+      </c>
+      <c r="J66" s="28">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A67" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B67" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C67" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="D67" s="16">
+        <v>100435237</v>
+      </c>
+      <c r="E67" s="16">
+        <v>15114228</v>
+      </c>
+      <c r="F67" s="16">
+        <v>23041588</v>
+      </c>
+      <c r="G67" s="12">
+        <v>38155816</v>
+      </c>
+      <c r="H67" s="16">
+        <v>7922623</v>
+      </c>
+      <c r="I67" s="12">
+        <v>146513676</v>
+      </c>
+      <c r="J67" s="28">
+        <v>0.23</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A68" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B68" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C68" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="D68" s="16">
+        <v>62796764</v>
+      </c>
+      <c r="E68" s="16">
+        <v>9734459</v>
+      </c>
+      <c r="F68" s="16">
+        <v>2702194</v>
+      </c>
+      <c r="G68" s="12">
+        <v>12436653</v>
+      </c>
+      <c r="H68" s="16">
+        <v>3083435</v>
+      </c>
+      <c r="I68" s="12">
+        <v>78316852</v>
+      </c>
+      <c r="J68" s="28">
+        <v>0.27</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A69" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B69" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C69" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="D69" s="16">
+        <v>3441918145</v>
+      </c>
+      <c r="E69" s="16">
+        <v>161407241</v>
+      </c>
+      <c r="F69" s="16">
+        <v>39052020</v>
+      </c>
+      <c r="G69" s="12">
+        <v>200459261</v>
+      </c>
+      <c r="H69" s="16">
+        <v>19962528</v>
+      </c>
+      <c r="I69" s="12">
+        <v>3662339934</v>
+      </c>
+      <c r="J69" s="28">
+        <v>0.28000000000000003</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A70" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B70" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C70" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="D70" s="16">
+        <v>2014033054</v>
+      </c>
+      <c r="E70" s="16">
+        <v>35987397</v>
+      </c>
+      <c r="F70" s="16">
+        <v>29241437</v>
+      </c>
+      <c r="G70" s="12">
+        <v>65228834</v>
+      </c>
+      <c r="H70" s="16">
+        <v>4634010</v>
+      </c>
+      <c r="I70" s="12">
+        <v>2083895898</v>
+      </c>
+      <c r="J70" s="28">
+        <v>0.16389999999999999</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A71" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B71" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C71" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="D71" s="16">
+        <v>15152100</v>
+      </c>
+      <c r="E71" s="16">
+        <v>3040217</v>
+      </c>
+      <c r="F71" s="16">
+        <v>971564</v>
+      </c>
+      <c r="G71" s="12">
+        <v>4011781</v>
+      </c>
+      <c r="H71" s="16">
+        <v>26388</v>
+      </c>
+      <c r="I71" s="12">
+        <v>19190269</v>
+      </c>
+      <c r="J71" s="28">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A72" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B72" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C72" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="D72" s="16">
+        <v>645818256</v>
+      </c>
+      <c r="E72" s="16">
+        <v>70221385</v>
+      </c>
+      <c r="F72" s="16">
+        <v>29314648</v>
+      </c>
+      <c r="G72" s="12">
+        <v>99536033</v>
+      </c>
+      <c r="H72" s="16">
+        <v>6368369</v>
+      </c>
+      <c r="I72" s="12">
+        <v>751722658</v>
+      </c>
+      <c r="J72" s="28">
+        <v>0.35249999999999998</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A73" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B73" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C73" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="D73" s="16">
+        <v>957548684</v>
+      </c>
+      <c r="E73" s="16">
+        <v>64615483</v>
+      </c>
+      <c r="F73" s="16">
+        <v>37584584</v>
+      </c>
+      <c r="G73" s="12">
+        <v>102200067</v>
+      </c>
+      <c r="H73" s="16">
+        <v>83346298</v>
+      </c>
+      <c r="I73" s="12">
+        <v>1143095049</v>
+      </c>
+      <c r="J73" s="28">
+        <v>0.39560000000000001</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A74" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B74" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C74" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="D74" s="16">
+        <v>2105349817</v>
+      </c>
+      <c r="E74" s="16">
+        <v>167977570</v>
+      </c>
+      <c r="F74" s="16">
+        <v>23998972</v>
+      </c>
+      <c r="G74" s="12">
+        <v>191976542</v>
+      </c>
+      <c r="H74" s="16">
+        <v>9603458</v>
+      </c>
+      <c r="I74" s="12">
+        <v>2306929817</v>
+      </c>
+      <c r="J74" s="28">
+        <v>0.06</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A75" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B75" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C75" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="D75" s="16">
+        <v>1736534425</v>
+      </c>
+      <c r="E75" s="16">
+        <v>82142529</v>
+      </c>
+      <c r="F75" s="16">
+        <v>17423751</v>
+      </c>
+      <c r="G75" s="12">
+        <v>99566280</v>
+      </c>
+      <c r="H75" s="16">
+        <v>7749244</v>
+      </c>
+      <c r="I75" s="12">
+        <v>1843849949</v>
+      </c>
+      <c r="J75" s="28">
+        <v>0.16</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A76" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B76" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="C76" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="D76" s="16">
+        <v>46842471</v>
+      </c>
+      <c r="E76" s="16">
+        <v>7950739</v>
+      </c>
+      <c r="F76" s="16">
+        <v>950537</v>
+      </c>
+      <c r="G76" s="12">
+        <v>8901276</v>
+      </c>
+      <c r="H76" s="16">
+        <v>863602</v>
+      </c>
+      <c r="I76" s="12">
+        <v>56607349</v>
+      </c>
+      <c r="J76" s="28">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A77" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="B77" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="C77" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="D77" s="16">
+        <v>17396800316</v>
+      </c>
+      <c r="E77" s="16">
+        <v>897602303</v>
+      </c>
+      <c r="F77" s="16">
+        <v>1431615184</v>
+      </c>
+      <c r="G77" s="12">
+        <v>2329217487</v>
+      </c>
+      <c r="H77" s="16">
+        <v>218809357</v>
+      </c>
+      <c r="I77" s="12">
+        <v>19944827160</v>
+      </c>
+      <c r="J77" s="28">
+        <v>0.40300000000000002</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A78" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="B78" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="C78" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="D78" s="16">
+        <v>850795260</v>
+      </c>
+      <c r="E78" s="16">
+        <v>35080600</v>
+      </c>
+      <c r="F78" s="16">
+        <v>7164648</v>
+      </c>
+      <c r="G78" s="12">
+        <v>42245248</v>
+      </c>
+      <c r="H78" s="16">
+        <v>4991439</v>
+      </c>
+      <c r="I78" s="12">
+        <v>898031947</v>
+      </c>
+      <c r="J78" s="28">
+        <v>0.34499999999999997</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A79" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="B79" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="C79" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="D79" s="16">
+        <v>1399513335</v>
+      </c>
+      <c r="E79" s="16">
+        <v>85003531</v>
+      </c>
+      <c r="F79" s="16">
+        <v>136465287</v>
+      </c>
+      <c r="G79" s="12">
+        <v>221468818</v>
+      </c>
+      <c r="H79" s="16">
+        <v>16127171</v>
+      </c>
+      <c r="I79" s="12">
+        <v>1637109324</v>
+      </c>
+      <c r="J79" s="28">
+        <v>0.30599999999999999</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A80" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="B80" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="C80" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="D80" s="16">
+        <v>284286695</v>
+      </c>
+      <c r="E80" s="16">
+        <v>5864866</v>
+      </c>
+      <c r="F80" s="16">
+        <v>890713</v>
+      </c>
+      <c r="G80" s="12">
+        <v>6755579</v>
+      </c>
+      <c r="H80" s="16">
+        <v>1334773</v>
+      </c>
+      <c r="I80" s="12">
+        <v>292377047</v>
+      </c>
+      <c r="J80" s="28">
+        <v>0.43</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A81" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="B81" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="C81" s="15" t="s">
+        <v>83</v>
+      </c>
+      <c r="D81" s="16">
+        <v>1040491782</v>
+      </c>
+      <c r="E81" s="16">
+        <v>60599243</v>
+      </c>
+      <c r="F81" s="16">
+        <v>91437109</v>
+      </c>
+      <c r="G81" s="12">
+        <v>152036352</v>
+      </c>
+      <c r="H81" s="16">
+        <v>6957919</v>
+      </c>
+      <c r="I81" s="12">
+        <v>1199486053</v>
+      </c>
+      <c r="J81" s="28">
+        <v>0.35</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A82" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="B82" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="C82" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="D82" s="16">
+        <v>1104937286</v>
+      </c>
+      <c r="E82" s="16">
+        <v>73833932</v>
+      </c>
+      <c r="F82" s="16">
+        <v>51789140</v>
+      </c>
+      <c r="G82" s="12">
+        <v>125623072</v>
+      </c>
+      <c r="H82" s="16">
+        <v>12712182</v>
+      </c>
+      <c r="I82" s="12">
+        <v>1243272540</v>
+      </c>
+      <c r="J82" s="28">
+        <v>0.33</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A83" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="B83" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="C83" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="D83" s="16">
+        <v>0</v>
+      </c>
+      <c r="E83" s="16">
+        <v>15938707</v>
+      </c>
+      <c r="F83" s="16">
+        <v>0</v>
+      </c>
+      <c r="G83" s="12">
+        <v>0</v>
+      </c>
+      <c r="H83" s="16">
+        <v>0</v>
+      </c>
+      <c r="I83" s="12">
+        <v>15938707</v>
+      </c>
+      <c r="J83" s="28">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A84" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="B84" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="C84" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="D84" s="16">
+        <v>92184427</v>
+      </c>
+      <c r="E84" s="16">
+        <v>15279679</v>
+      </c>
+      <c r="F84" s="16">
+        <v>2380111</v>
+      </c>
+      <c r="G84" s="12">
+        <v>17659790</v>
+      </c>
+      <c r="H84" s="16">
+        <v>1731494</v>
+      </c>
+      <c r="I84" s="12">
+        <v>111575711</v>
+      </c>
+      <c r="J84" s="28">
+        <v>0.38</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A85" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="B85" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="C85" s="15" t="s">
+        <v>88</v>
+      </c>
+      <c r="D85" s="16">
+        <v>80031704</v>
+      </c>
+      <c r="E85" s="16">
+        <v>15152701</v>
+      </c>
+      <c r="F85" s="16">
+        <v>1683467</v>
+      </c>
+      <c r="G85" s="12">
+        <v>16836168</v>
+      </c>
+      <c r="H85" s="16">
+        <v>4264170</v>
+      </c>
+      <c r="I85" s="12">
+        <v>101132042</v>
+      </c>
+      <c r="J85" s="28">
+        <v>0.34</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A86" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="B86" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="C86" s="15" t="s">
+        <v>609</v>
+      </c>
+      <c r="D86" s="16">
+        <v>10095313</v>
+      </c>
+      <c r="E86" s="16">
+        <v>2787311</v>
+      </c>
+      <c r="F86" s="16">
+        <v>54232800</v>
+      </c>
+      <c r="G86" s="12">
+        <v>57020111</v>
+      </c>
+      <c r="H86" s="16">
+        <v>782099</v>
+      </c>
+      <c r="I86" s="12">
+        <v>67897523</v>
+      </c>
+      <c r="J86" s="28">
+        <v>0.62749999999999995</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A87" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="B87" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="C87" s="15" t="s">
+        <v>609</v>
+      </c>
+      <c r="D87" s="16">
+        <v>84997901</v>
+      </c>
+      <c r="E87" s="16">
+        <v>1041585</v>
+      </c>
+      <c r="F87" s="16">
+        <v>29679160</v>
+      </c>
+      <c r="G87" s="12">
+        <v>30720745</v>
+      </c>
+      <c r="H87" s="16">
+        <v>51190955</v>
+      </c>
+      <c r="I87" s="12">
+        <v>166909601</v>
+      </c>
+      <c r="J87" s="28">
+        <v>0.62749999999999995</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A88" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="B88" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="C88" s="15" t="s">
+        <v>609</v>
+      </c>
+      <c r="D88" s="16">
+        <v>3921051875</v>
+      </c>
+      <c r="E88" s="16">
+        <v>512675208</v>
+      </c>
+      <c r="F88" s="16">
+        <v>756824417</v>
+      </c>
+      <c r="G88" s="12">
+        <v>1269499625</v>
+      </c>
+      <c r="H88" s="16">
+        <v>131249164</v>
+      </c>
+      <c r="I88" s="12">
+        <v>5321800664</v>
+      </c>
+      <c r="J88" s="28">
+        <v>0.62749999999999995</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A89" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="B89" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="C89" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="D89" s="16">
+        <v>129537840</v>
+      </c>
+      <c r="E89" s="16">
+        <v>16838195</v>
+      </c>
+      <c r="F89" s="16">
+        <v>23324350</v>
+      </c>
+      <c r="G89" s="12">
+        <v>40162545</v>
+      </c>
+      <c r="H89" s="16">
+        <v>17972202</v>
+      </c>
+      <c r="I89" s="12">
+        <v>187672587</v>
+      </c>
+      <c r="J89" s="28">
+        <v>0.15</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A90" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="B90" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="C90" s="15" t="s">
+        <v>610</v>
+      </c>
+      <c r="D90" s="16">
+        <v>29590330</v>
+      </c>
+      <c r="E90" s="16">
+        <v>4459710</v>
+      </c>
+      <c r="F90" s="16">
+        <v>8118162</v>
+      </c>
+      <c r="G90" s="12">
+        <v>12577872</v>
+      </c>
+      <c r="H90" s="16">
+        <v>2319590</v>
+      </c>
+      <c r="I90" s="12">
+        <v>44487792</v>
+      </c>
+      <c r="J90" s="28">
+        <v>0.56999999999999995</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A91" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="B91" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="C91" s="15" t="s">
+        <v>610</v>
+      </c>
+      <c r="D91" s="16">
+        <v>193605087</v>
+      </c>
+      <c r="E91" s="16">
+        <v>32678698</v>
+      </c>
+      <c r="F91" s="16">
+        <v>41834953</v>
+      </c>
+      <c r="G91" s="12">
+        <v>74513651</v>
+      </c>
+      <c r="H91" s="16">
+        <v>9297363</v>
+      </c>
+      <c r="I91" s="12">
+        <v>277416101</v>
+      </c>
+      <c r="J91" s="28">
+        <v>0.56999999999999995</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A92" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="B92" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="C92" s="15" t="s">
+        <v>92</v>
+      </c>
+      <c r="D92" s="16">
+        <v>1344817668</v>
+      </c>
+      <c r="E92" s="16">
+        <v>154865961</v>
+      </c>
+      <c r="F92" s="16">
+        <v>483415711</v>
+      </c>
+      <c r="G92" s="12">
+        <v>638281672</v>
+      </c>
+      <c r="H92" s="16">
+        <v>40702453</v>
+      </c>
+      <c r="I92" s="12">
+        <v>2023801793</v>
+      </c>
+      <c r="J92" s="28">
+        <v>0.56999999999999995</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A93" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="B93" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="C93" s="15" t="s">
+        <v>611</v>
+      </c>
+      <c r="D93" s="16">
+        <v>25172638</v>
+      </c>
+      <c r="E93" s="16">
+        <v>3400022</v>
+      </c>
+      <c r="F93" s="16">
+        <v>457091</v>
+      </c>
+      <c r="G93" s="12">
+        <v>3857113</v>
+      </c>
+      <c r="H93" s="16">
+        <v>2150455</v>
+      </c>
+      <c r="I93" s="12">
+        <v>31180206</v>
+      </c>
+      <c r="J93" s="28">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A94" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="B94" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="C94" s="15" t="s">
+        <v>611</v>
+      </c>
+      <c r="D94" s="16">
+        <v>10210600</v>
+      </c>
+      <c r="E94" s="16">
+        <v>1572823</v>
+      </c>
+      <c r="F94" s="16">
+        <v>110287</v>
+      </c>
+      <c r="G94" s="12">
+        <v>1683110</v>
+      </c>
+      <c r="H94" s="16">
+        <v>3122614</v>
+      </c>
+      <c r="I94" s="12">
+        <v>15016324</v>
+      </c>
+      <c r="J94" s="28">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A95" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="B95" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="C95" s="15" t="s">
+        <v>612</v>
+      </c>
+      <c r="D95" s="16">
+        <v>99703873</v>
+      </c>
+      <c r="E95" s="16">
+        <v>12827641</v>
+      </c>
+      <c r="F95" s="16">
+        <v>21831882</v>
+      </c>
+      <c r="G95" s="12">
+        <v>34659523</v>
+      </c>
+      <c r="H95" s="16">
+        <v>3397976</v>
+      </c>
+      <c r="I95" s="12">
+        <v>137761372</v>
+      </c>
+      <c r="J95" s="28">
+        <v>0.12</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A96" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="B96" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="C96" s="15" t="s">
+        <v>612</v>
+      </c>
+      <c r="D96" s="16">
+        <v>5328600</v>
+      </c>
+      <c r="E96" s="16">
+        <v>0</v>
+      </c>
+      <c r="F96" s="16">
+        <v>1269939</v>
+      </c>
+      <c r="G96" s="12">
+        <v>1269939</v>
+      </c>
+      <c r="H96" s="16">
+        <v>20468</v>
+      </c>
+      <c r="I96" s="12">
+        <v>6619007</v>
+      </c>
+      <c r="J96" s="28">
+        <v>0.12</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A97" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="B97" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="C97" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="D97" s="16">
+        <v>305863676</v>
+      </c>
+      <c r="E97" s="16">
+        <v>42398448</v>
+      </c>
+      <c r="F97" s="16">
+        <v>81301565</v>
+      </c>
+      <c r="G97" s="12">
+        <v>123700013</v>
+      </c>
+      <c r="H97" s="16">
+        <v>14132565</v>
+      </c>
+      <c r="I97" s="12">
+        <v>443696254</v>
+      </c>
+      <c r="J97" s="28">
+        <v>0.54500000000000004</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A98" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="B98" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="C98" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="D98" s="16">
+        <v>12514838480</v>
+      </c>
+      <c r="E98" s="16">
+        <v>1224979146</v>
+      </c>
+      <c r="F98" s="16">
+        <v>1407585095</v>
+      </c>
+      <c r="G98" s="12">
+        <v>2632564241</v>
+      </c>
+      <c r="H98" s="16">
+        <v>143771598</v>
+      </c>
+      <c r="I98" s="12">
+        <v>15291174319</v>
+      </c>
+      <c r="J98" s="28">
+        <v>0.48</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A99" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="B99" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="C99" s="15" t="s">
+        <v>96</v>
+      </c>
+      <c r="D99" s="16">
+        <v>2618500330</v>
+      </c>
+      <c r="E99" s="16">
+        <v>268156187</v>
+      </c>
+      <c r="F99" s="16">
+        <v>189433325</v>
+      </c>
+      <c r="G99" s="12">
+        <v>457589512</v>
+      </c>
+      <c r="H99" s="16">
+        <v>40079390</v>
+      </c>
+      <c r="I99" s="12">
+        <v>3116169232</v>
+      </c>
+      <c r="J99" s="28">
+        <v>0.435</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A100" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="B100" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="C100" s="15" t="s">
+        <v>613</v>
+      </c>
+      <c r="D100" s="16">
+        <v>0</v>
+      </c>
+      <c r="E100" s="16">
+        <v>0</v>
+      </c>
+      <c r="F100" s="16">
+        <v>0</v>
+      </c>
+      <c r="G100" s="12">
+        <v>0</v>
+      </c>
+      <c r="H100" s="16">
+        <v>0</v>
+      </c>
+      <c r="I100" s="12">
+        <v>0</v>
+      </c>
+      <c r="J100" s="28">
+        <v>0.24</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A101" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="B101" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="C101" s="15" t="s">
+        <v>613</v>
+      </c>
+      <c r="D101" s="16">
+        <v>9334153411</v>
+      </c>
+      <c r="E101" s="16">
+        <v>845112942</v>
+      </c>
+      <c r="F101" s="16">
+        <v>534341235</v>
+      </c>
+      <c r="G101" s="12">
+        <v>1379454177</v>
+      </c>
+      <c r="H101" s="16">
+        <v>117893220</v>
+      </c>
+      <c r="I101" s="12">
+        <v>10831500808</v>
+      </c>
+      <c r="J101" s="28">
+        <v>0.24</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A102" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="B102" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="C102" s="15" t="s">
+        <v>614</v>
+      </c>
+      <c r="D102" s="16">
+        <v>4283213479</v>
+      </c>
+      <c r="E102" s="16">
+        <v>423027871</v>
+      </c>
+      <c r="F102" s="16">
+        <v>289402930</v>
+      </c>
+      <c r="G102" s="12">
+        <v>712430801</v>
+      </c>
+      <c r="H102" s="16">
+        <v>96384835</v>
+      </c>
+      <c r="I102" s="12">
+        <v>5092029115</v>
+      </c>
+      <c r="J102" s="28">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A103" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="B103" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="C103" s="15" t="s">
+        <v>614</v>
+      </c>
+      <c r="D103" s="16">
+        <v>497188753</v>
+      </c>
+      <c r="E103" s="16">
+        <v>78813158</v>
+      </c>
+      <c r="F103" s="16">
+        <v>15946573</v>
+      </c>
+      <c r="G103" s="12">
+        <v>94759731</v>
+      </c>
+      <c r="H103" s="16">
+        <v>15015294</v>
+      </c>
+      <c r="I103" s="12">
+        <v>606963778</v>
+      </c>
+      <c r="J103" s="28">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A104" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="B104" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="C104" s="15" t="s">
+        <v>615</v>
+      </c>
+      <c r="D104" s="16">
+        <v>82517895</v>
+      </c>
+      <c r="E104" s="16">
+        <v>4958342</v>
+      </c>
+      <c r="F104" s="16">
+        <v>1148538</v>
+      </c>
+      <c r="G104" s="12">
+        <v>6106880</v>
+      </c>
+      <c r="H104" s="16">
+        <v>1084709</v>
+      </c>
+      <c r="I104" s="12">
+        <v>89709484</v>
+      </c>
+      <c r="J104" s="28">
+        <v>0.36</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A105" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="B105" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="C105" s="15" t="s">
+        <v>615</v>
+      </c>
+      <c r="D105" s="16">
+        <v>483380573</v>
+      </c>
+      <c r="E105" s="16">
+        <v>58409951</v>
+      </c>
+      <c r="F105" s="16">
+        <v>27852682</v>
+      </c>
+      <c r="G105" s="12">
+        <v>86262633</v>
+      </c>
+      <c r="H105" s="16">
+        <v>8713737</v>
+      </c>
+      <c r="I105" s="12">
+        <v>578356943</v>
+      </c>
+      <c r="J105" s="28">
+        <v>0.36</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A106" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="B106" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="C106" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="D106" s="16">
+        <v>527380070</v>
+      </c>
+      <c r="E106" s="16">
+        <v>66972049</v>
+      </c>
+      <c r="F106" s="16">
+        <v>38526172</v>
+      </c>
+      <c r="G106" s="12">
+        <v>105498221</v>
+      </c>
+      <c r="H106" s="16">
+        <v>22678702</v>
+      </c>
+      <c r="I106" s="12">
+        <v>655556993</v>
+      </c>
+      <c r="J106" s="28">
+        <v>0.22</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A107" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="B107" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="C107" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="D107" s="16">
+        <v>165054886</v>
+      </c>
+      <c r="E107" s="16">
+        <v>18784523</v>
+      </c>
+      <c r="F107" s="16">
+        <v>5750769</v>
+      </c>
+      <c r="G107" s="12">
+        <v>24535292</v>
+      </c>
+      <c r="H107" s="16">
+        <v>4024983</v>
+      </c>
+      <c r="I107" s="12">
+        <v>193615161</v>
+      </c>
+      <c r="J107" s="28">
+        <v>0.505</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A108" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="B108" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="C108" s="15" t="s">
+        <v>616</v>
+      </c>
+      <c r="D108" s="16">
+        <v>112403550</v>
+      </c>
+      <c r="E108" s="16">
+        <v>1161991</v>
+      </c>
+      <c r="F108" s="16">
+        <v>43189</v>
+      </c>
+      <c r="G108" s="12">
+        <v>1205180</v>
+      </c>
+      <c r="H108" s="16">
+        <v>5614</v>
+      </c>
+      <c r="I108" s="12">
+        <v>113614344</v>
+      </c>
+      <c r="J108" s="28">
+        <v>0.37</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A109" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="B109" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="C109" s="15" t="s">
+        <v>616</v>
+      </c>
+      <c r="D109" s="16">
+        <v>1503064370</v>
+      </c>
+      <c r="E109" s="16">
+        <v>28840810</v>
+      </c>
+      <c r="F109" s="16">
+        <v>26967835</v>
+      </c>
+      <c r="G109" s="12">
+        <v>55808645</v>
+      </c>
+      <c r="H109" s="16">
+        <v>7922705</v>
+      </c>
+      <c r="I109" s="12">
+        <v>1566795720</v>
+      </c>
+      <c r="J109" s="28">
+        <v>0.37</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A110" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="B110" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="C110" s="15" t="s">
+        <v>101</v>
+      </c>
+      <c r="D110" s="16">
+        <v>49698650</v>
+      </c>
+      <c r="E110" s="16">
+        <v>5419591</v>
+      </c>
+      <c r="F110" s="16">
+        <v>676586</v>
+      </c>
+      <c r="G110" s="12">
+        <v>6096177</v>
+      </c>
+      <c r="H110" s="16">
+        <v>792129</v>
+      </c>
+      <c r="I110" s="12">
+        <v>56586956</v>
+      </c>
+      <c r="J110" s="28">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A111" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="B111" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="C111" s="15" t="s">
+        <v>102</v>
+      </c>
+      <c r="D111" s="16">
+        <v>427600012</v>
+      </c>
+      <c r="E111" s="16">
+        <v>48178495</v>
+      </c>
+      <c r="F111" s="16">
+        <v>43093836</v>
+      </c>
+      <c r="G111" s="12">
+        <v>91272331</v>
+      </c>
+      <c r="H111" s="16">
+        <v>5472795</v>
+      </c>
+      <c r="I111" s="12">
+        <v>524345138</v>
+      </c>
+      <c r="J111" s="28">
+        <v>0.44850000000000001</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A112" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="B112" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="C112" s="15" t="s">
+        <v>609</v>
+      </c>
+      <c r="D112" s="16">
+        <v>10095313</v>
+      </c>
+      <c r="E112" s="16">
+        <v>2787311</v>
+      </c>
+      <c r="F112" s="16">
+        <v>54232800</v>
+      </c>
+      <c r="G112" s="12">
+        <v>57020111</v>
+      </c>
+      <c r="H112" s="16">
+        <v>782099</v>
+      </c>
+      <c r="I112" s="12">
+        <v>67897523</v>
+      </c>
+      <c r="J112" s="28">
+        <v>0.62749999999999995</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A113" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="B113" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="C113" s="15" t="s">
+        <v>609</v>
+      </c>
+      <c r="D113" s="16">
+        <v>84997901</v>
+      </c>
+      <c r="E113" s="16">
+        <v>1041585</v>
+      </c>
+      <c r="F113" s="16">
+        <v>29679160</v>
+      </c>
+      <c r="G113" s="12">
+        <v>30720745</v>
+      </c>
+      <c r="H113" s="16">
+        <v>51190955</v>
+      </c>
+      <c r="I113" s="12">
+        <v>166909601</v>
+      </c>
+      <c r="J113" s="28">
+        <v>0.62749999999999995</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A114" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="B114" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="C114" s="15" t="s">
+        <v>609</v>
+      </c>
+      <c r="D114" s="16">
+        <v>3921051875</v>
+      </c>
+      <c r="E114" s="16">
+        <v>512675208</v>
+      </c>
+      <c r="F114" s="16">
+        <v>756824417</v>
+      </c>
+      <c r="G114" s="12">
+        <v>1269499625</v>
+      </c>
+      <c r="H114" s="16">
+        <v>131249164</v>
+      </c>
+      <c r="I114" s="12">
+        <v>5321800664</v>
+      </c>
+      <c r="J114" s="28">
+        <v>0.62749999999999995</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A115" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="B115" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="C115" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="D115" s="16">
+        <v>261307227</v>
+      </c>
+      <c r="E115" s="16">
+        <v>37391721</v>
+      </c>
+      <c r="F115" s="16">
+        <v>44067075</v>
+      </c>
+      <c r="G115" s="12">
+        <v>81458796</v>
+      </c>
+      <c r="H115" s="16">
+        <v>6774597</v>
+      </c>
+      <c r="I115" s="12">
+        <v>349540620</v>
+      </c>
+      <c r="J115" s="28">
+        <v>0.43</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A116" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="B116" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="C116" s="15" t="s">
+        <v>104</v>
+      </c>
+      <c r="D116" s="16">
+        <v>1554350143</v>
+      </c>
+      <c r="E116" s="16">
+        <v>148722409</v>
+      </c>
+      <c r="F116" s="16">
+        <v>1108527417</v>
+      </c>
+      <c r="G116" s="12">
+        <v>1257249826</v>
+      </c>
+      <c r="H116" s="16">
+        <v>93352282</v>
+      </c>
+      <c r="I116" s="12">
+        <v>2904952251</v>
+      </c>
+      <c r="J116" s="28">
+        <v>0.56999999999999995</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A117" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="B117" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="C117" s="15" t="s">
+        <v>611</v>
+      </c>
+      <c r="D117" s="16">
+        <v>25172638</v>
+      </c>
+      <c r="E117" s="16">
+        <v>3400022</v>
+      </c>
+      <c r="F117" s="16">
+        <v>457091</v>
+      </c>
+      <c r="G117" s="12">
+        <v>3857113</v>
+      </c>
+      <c r="H117" s="16">
+        <v>2150455</v>
+      </c>
+      <c r="I117" s="12">
+        <v>31180206</v>
+      </c>
+      <c r="J117" s="28">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A118" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="B118" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="C118" s="15" t="s">
+        <v>611</v>
+      </c>
+      <c r="D118" s="16">
+        <v>10210600</v>
+      </c>
+      <c r="E118" s="16">
+        <v>1572823</v>
+      </c>
+      <c r="F118" s="16">
+        <v>110287</v>
+      </c>
+      <c r="G118" s="12">
+        <v>1683110</v>
+      </c>
+      <c r="H118" s="16">
+        <v>3122614</v>
+      </c>
+      <c r="I118" s="12">
+        <v>15016324</v>
+      </c>
+      <c r="J118" s="28">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A119" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="B119" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="C119" s="15" t="s">
+        <v>612</v>
+      </c>
+      <c r="D119" s="16">
+        <v>99703873</v>
+      </c>
+      <c r="E119" s="16">
+        <v>12827641</v>
+      </c>
+      <c r="F119" s="16">
+        <v>21831882</v>
+      </c>
+      <c r="G119" s="12">
+        <v>34659523</v>
+      </c>
+      <c r="H119" s="16">
+        <v>3397976</v>
+      </c>
+      <c r="I119" s="12">
+        <v>137761372</v>
+      </c>
+      <c r="J119" s="28">
+        <v>0.12</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A120" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="B120" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="C120" s="15" t="s">
+        <v>612</v>
+      </c>
+      <c r="D120" s="16">
+        <v>5328600</v>
+      </c>
+      <c r="E120" s="16">
+        <v>0</v>
+      </c>
+      <c r="F120" s="16">
+        <v>1269939</v>
+      </c>
+      <c r="G120" s="12">
+        <v>1269939</v>
+      </c>
+      <c r="H120" s="16">
+        <v>20468</v>
+      </c>
+      <c r="I120" s="12">
+        <v>6619007</v>
+      </c>
+      <c r="J120" s="28">
+        <v>0.12</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A121" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="B121" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="C121" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="D121" s="16">
+        <v>233722400</v>
+      </c>
+      <c r="E121" s="16">
+        <v>45868593</v>
+      </c>
+      <c r="F121" s="16">
+        <v>21941586</v>
+      </c>
+      <c r="G121" s="12">
+        <v>67810179</v>
+      </c>
+      <c r="H121" s="16">
+        <v>7210588</v>
+      </c>
+      <c r="I121" s="12">
+        <v>308743167</v>
+      </c>
+      <c r="J121" s="28">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A122" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="B122" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="C122" s="15" t="s">
+        <v>618</v>
+      </c>
+      <c r="D122" s="16">
+        <v>9305800</v>
+      </c>
+      <c r="E122" s="16">
+        <v>307960</v>
+      </c>
+      <c r="F122" s="16">
+        <v>0</v>
+      </c>
+      <c r="G122" s="12">
+        <v>307960</v>
+      </c>
+      <c r="H122" s="16">
+        <v>124079</v>
+      </c>
+      <c r="I122" s="12">
+        <v>9737839</v>
+      </c>
+      <c r="J122" s="28">
+        <v>0.59</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A123" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="B123" s="15" t="s">
+        <v>107</v>
+      </c>
+      <c r="C123" s="15" t="s">
+        <v>618</v>
+      </c>
+      <c r="D123" s="16">
+        <v>1485148302</v>
+      </c>
+      <c r="E123" s="16">
+        <v>138377414</v>
+      </c>
+      <c r="F123" s="16">
+        <v>65844355</v>
+      </c>
+      <c r="G123" s="12">
+        <v>204221769</v>
+      </c>
+      <c r="H123" s="16">
+        <v>30373018</v>
+      </c>
+      <c r="I123" s="12">
+        <v>1719743089</v>
+      </c>
+      <c r="J123" s="28">
+        <v>0.59</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A124" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="B124" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="C124" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="D124" s="16">
+        <v>1771981945</v>
+      </c>
+      <c r="E124" s="16">
+        <v>44504435</v>
+      </c>
+      <c r="F124" s="16">
+        <v>87977412</v>
+      </c>
+      <c r="G124" s="12">
+        <v>132481847</v>
+      </c>
+      <c r="H124" s="16">
+        <v>5730536</v>
+      </c>
+      <c r="I124" s="12">
+        <v>1910194328</v>
+      </c>
+      <c r="J124" s="28">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A125" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="B125" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="C125" s="15" t="s">
+        <v>110</v>
+      </c>
+      <c r="D125" s="16">
+        <v>1024450310</v>
+      </c>
+      <c r="E125" s="16">
+        <v>55862386</v>
+      </c>
+      <c r="F125" s="16">
+        <v>99346608</v>
+      </c>
+      <c r="G125" s="12">
+        <v>155208994</v>
+      </c>
+      <c r="H125" s="16">
+        <v>8542867</v>
+      </c>
+      <c r="I125" s="12">
+        <v>1188202171</v>
+      </c>
+      <c r="J125" s="28">
+        <v>0.46</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A126" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="B126" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="C126" s="15" t="s">
+        <v>111</v>
+      </c>
+      <c r="D126" s="16">
+        <v>75548671</v>
+      </c>
+      <c r="E126" s="16">
+        <v>9983004</v>
+      </c>
+      <c r="F126" s="16">
+        <v>2709825</v>
+      </c>
+      <c r="G126" s="12">
+        <v>12692829</v>
+      </c>
+      <c r="H126" s="16">
+        <v>908228</v>
+      </c>
+      <c r="I126" s="12">
+        <v>89149728</v>
+      </c>
+      <c r="J126" s="28">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="127" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A127" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="B127" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="C127" s="15" t="s">
+        <v>112</v>
+      </c>
+      <c r="D127" s="16">
+        <v>393405448</v>
+      </c>
+      <c r="E127" s="16">
+        <v>36922872</v>
+      </c>
+      <c r="F127" s="16">
+        <v>22952315</v>
+      </c>
+      <c r="G127" s="12">
+        <v>59875187</v>
+      </c>
+      <c r="H127" s="16">
+        <v>2676675</v>
+      </c>
+      <c r="I127" s="12">
+        <v>455957310</v>
+      </c>
+      <c r="J127" s="28">
+        <v>0.21249999999999999</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A128" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="B128" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="C128" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="D128" s="16">
+        <v>387504400</v>
+      </c>
+      <c r="E128" s="16">
+        <v>32660668</v>
+      </c>
+      <c r="F128" s="16">
+        <v>31354972</v>
+      </c>
+      <c r="G128" s="12">
+        <v>64015640</v>
+      </c>
+      <c r="H128" s="16">
+        <v>2264283</v>
+      </c>
+      <c r="I128" s="12">
+        <v>453784323</v>
+      </c>
+      <c r="J128" s="28">
+        <v>0.14749999999999999</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A129" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="B129" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="C129" s="15" t="s">
+        <v>114</v>
+      </c>
+      <c r="D129" s="16">
+        <v>3019523160</v>
+      </c>
+      <c r="E129" s="16">
+        <v>98082352</v>
+      </c>
+      <c r="F129" s="16">
+        <v>49908786</v>
+      </c>
+      <c r="G129" s="12">
+        <v>147991138</v>
+      </c>
+      <c r="H129" s="16">
+        <v>9891599</v>
+      </c>
+      <c r="I129" s="12">
+        <v>3177405897</v>
+      </c>
+      <c r="J129" s="28">
+        <v>0.16500000000000001</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A130" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="B130" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="C130" s="15" t="s">
+        <v>115</v>
+      </c>
+      <c r="D130" s="16">
+        <v>445404475</v>
+      </c>
+      <c r="E130" s="16">
+        <v>7211272</v>
+      </c>
+      <c r="F130" s="16">
+        <v>11472498</v>
+      </c>
+      <c r="G130" s="12">
+        <v>18683770</v>
+      </c>
+      <c r="H130" s="16">
+        <v>756147</v>
+      </c>
+      <c r="I130" s="12">
+        <v>464844392</v>
+      </c>
+      <c r="J130" s="28">
+        <v>0.31</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A131" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="B131" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="C131" s="15" t="s">
+        <v>116</v>
+      </c>
+      <c r="D131" s="16">
+        <v>2032968875</v>
+      </c>
+      <c r="E131" s="16">
+        <v>126428641</v>
+      </c>
+      <c r="F131" s="16">
+        <v>195585726</v>
+      </c>
+      <c r="G131" s="12">
+        <v>322014367</v>
+      </c>
+      <c r="H131" s="16">
+        <v>36567977</v>
+      </c>
+      <c r="I131" s="12">
+        <v>2391551219</v>
+      </c>
+      <c r="J131" s="28">
+        <v>0.38</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A132" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="B132" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="C132" s="15" t="s">
+        <v>117</v>
+      </c>
+      <c r="D132" s="16">
+        <v>310260236</v>
+      </c>
+      <c r="E132" s="16">
+        <v>78995795</v>
+      </c>
+      <c r="F132" s="16">
+        <v>21179586</v>
+      </c>
+      <c r="G132" s="12">
+        <v>100175381</v>
+      </c>
+      <c r="H132" s="16">
+        <v>6057013</v>
+      </c>
+      <c r="I132" s="12">
+        <v>416492630</v>
+      </c>
+      <c r="J132" s="28">
+        <v>0.54500000000000004</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A133" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="B133" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="C133" s="15" t="s">
+        <v>118</v>
+      </c>
+      <c r="D133" s="16">
+        <v>106867395</v>
+      </c>
+      <c r="E133" s="16">
+        <v>11680326</v>
+      </c>
+      <c r="F133" s="16">
+        <v>4415002</v>
+      </c>
+      <c r="G133" s="12">
+        <v>16095328</v>
+      </c>
+      <c r="H133" s="16">
+        <v>3148409</v>
+      </c>
+      <c r="I133" s="12">
+        <v>126111132</v>
+      </c>
+      <c r="J133" s="28">
+        <v>5.5E-2</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A134" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="B134" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="C134" s="15" t="s">
+        <v>119</v>
+      </c>
+      <c r="D134" s="16">
+        <v>983692287</v>
+      </c>
+      <c r="E134" s="16">
+        <v>30558782</v>
+      </c>
+      <c r="F134" s="16">
+        <v>16454814</v>
+      </c>
+      <c r="G134" s="12">
+        <v>47013596</v>
+      </c>
+      <c r="H134" s="16">
+        <v>3833364</v>
+      </c>
+      <c r="I134" s="12">
+        <v>1034539247</v>
+      </c>
+      <c r="J134" s="28">
+        <v>0.24</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A135" s="15" t="s">
+        <v>120</v>
+      </c>
+      <c r="B135" s="15" t="s">
+        <v>120</v>
+      </c>
+      <c r="C135" s="15" t="s">
+        <v>121</v>
+      </c>
+      <c r="D135" s="16">
+        <v>8781660</v>
+      </c>
+      <c r="E135" s="16">
+        <v>1137934</v>
+      </c>
+      <c r="F135" s="16">
+        <v>74750</v>
+      </c>
+      <c r="G135" s="12">
+        <v>1212684</v>
+      </c>
+      <c r="H135" s="16">
+        <v>1531767</v>
+      </c>
+      <c r="I135" s="12">
+        <v>11526111</v>
+      </c>
+      <c r="J135" s="28">
+        <v>0.45</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A136" s="15" t="s">
+        <v>120</v>
+      </c>
+      <c r="B136" s="15" t="s">
+        <v>120</v>
+      </c>
+      <c r="C136" s="15" t="s">
+        <v>122</v>
+      </c>
+      <c r="D136" s="16">
+        <v>77967247</v>
+      </c>
+      <c r="E136" s="16">
+        <v>7138986</v>
+      </c>
+      <c r="F136" s="16">
+        <v>10822714</v>
+      </c>
+      <c r="G136" s="12">
+        <v>17961700</v>
+      </c>
+      <c r="H136" s="16">
+        <v>7905515</v>
+      </c>
+      <c r="I136" s="12">
+        <v>103834462</v>
+      </c>
+      <c r="J136" s="28">
+        <v>0.33</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A137" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="B137" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="C137" s="15" t="s">
+        <v>123</v>
+      </c>
+      <c r="D137" s="16">
+        <v>27659404</v>
+      </c>
+      <c r="E137" s="16">
+        <v>2877607</v>
+      </c>
+      <c r="F137" s="16">
+        <v>0</v>
+      </c>
+      <c r="G137" s="12">
+        <v>2877607</v>
+      </c>
+      <c r="H137" s="16">
+        <v>1103306</v>
+      </c>
+      <c r="I137" s="12">
+        <v>31640317</v>
+      </c>
+      <c r="J137" s="28">
+        <v>0.52</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A138" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="B138" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="C138" s="15" t="s">
+        <v>124</v>
+      </c>
+      <c r="D138" s="16">
+        <v>64365882</v>
+      </c>
+      <c r="E138" s="16">
+        <v>10098125</v>
+      </c>
+      <c r="F138" s="16">
+        <v>7149237</v>
+      </c>
+      <c r="G138" s="12">
+        <v>17247362</v>
+      </c>
+      <c r="H138" s="16">
+        <v>7050203</v>
+      </c>
+      <c r="I138" s="12">
+        <v>88663447</v>
+      </c>
+      <c r="J138" s="28">
+        <v>0.57999999999999996</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A139" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="B139" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="C139" s="15" t="s">
+        <v>125</v>
+      </c>
+      <c r="D139" s="16">
+        <v>216005531</v>
+      </c>
+      <c r="E139" s="16">
+        <v>20547086</v>
+      </c>
+      <c r="F139" s="16">
+        <v>312186576</v>
+      </c>
+      <c r="G139" s="12">
+        <v>332733662</v>
+      </c>
+      <c r="H139" s="16">
+        <v>27449487</v>
+      </c>
+      <c r="I139" s="12">
+        <v>576188680</v>
+      </c>
+      <c r="J139" s="28">
+        <v>0.49</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A140" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="B140" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="C140" s="15" t="s">
+        <v>126</v>
+      </c>
+      <c r="D140" s="16">
+        <v>845182805</v>
+      </c>
+      <c r="E140" s="16">
+        <v>108708131</v>
+      </c>
+      <c r="F140" s="16">
+        <v>346316843</v>
+      </c>
+      <c r="G140" s="12">
+        <v>455024974</v>
+      </c>
+      <c r="H140" s="16">
+        <v>39393455</v>
+      </c>
+      <c r="I140" s="12">
+        <v>1339601234</v>
+      </c>
+      <c r="J140" s="28">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A141" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="B141" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="C141" s="15" t="s">
+        <v>609</v>
+      </c>
+      <c r="D141" s="16">
+        <v>10095313</v>
+      </c>
+      <c r="E141" s="16">
+        <v>2787311</v>
+      </c>
+      <c r="F141" s="16">
+        <v>54232800</v>
+      </c>
+      <c r="G141" s="12">
+        <v>57020111</v>
+      </c>
+      <c r="H141" s="16">
+        <v>782099</v>
+      </c>
+      <c r="I141" s="12">
+        <v>67897523</v>
+      </c>
+      <c r="J141" s="28">
+        <v>0.62749999999999995</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A142" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="B142" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="C142" s="15" t="s">
+        <v>609</v>
+      </c>
+      <c r="D142" s="16">
+        <v>84997901</v>
+      </c>
+      <c r="E142" s="16">
+        <v>1041585</v>
+      </c>
+      <c r="F142" s="16">
+        <v>29679160</v>
+      </c>
+      <c r="G142" s="12">
+        <v>30720745</v>
+      </c>
+      <c r="H142" s="16">
+        <v>51190955</v>
+      </c>
+      <c r="I142" s="12">
+        <v>166909601</v>
+      </c>
+      <c r="J142" s="28">
+        <v>0.62749999999999995</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A143" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="B143" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="C143" s="15" t="s">
+        <v>609</v>
+      </c>
+      <c r="D143" s="16">
+        <v>3921051875</v>
+      </c>
+      <c r="E143" s="16">
+        <v>512675208</v>
+      </c>
+      <c r="F143" s="16">
+        <v>756824417</v>
+      </c>
+      <c r="G143" s="12">
+        <v>1269499625</v>
+      </c>
+      <c r="H143" s="16">
+        <v>131249164</v>
+      </c>
+      <c r="I143" s="12">
+        <v>5321800664</v>
+      </c>
+      <c r="J143" s="28">
+        <v>0.62749999999999995</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A144" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="B144" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="C144" s="15" t="s">
+        <v>610</v>
+      </c>
+      <c r="D144" s="16">
+        <v>29590330</v>
+      </c>
+      <c r="E144" s="16">
+        <v>4459710</v>
+      </c>
+      <c r="F144" s="16">
+        <v>8118162</v>
+      </c>
+      <c r="G144" s="12">
+        <v>12577872</v>
+      </c>
+      <c r="H144" s="16">
+        <v>2319590</v>
+      </c>
+      <c r="I144" s="12">
+        <v>44487792</v>
+      </c>
+      <c r="J144" s="28">
+        <v>0.56999999999999995</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A145" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="B145" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="C145" s="15" t="s">
+        <v>610</v>
+      </c>
+      <c r="D145" s="16">
+        <v>193605087</v>
+      </c>
+      <c r="E145" s="16">
+        <v>32678698</v>
+      </c>
+      <c r="F145" s="16">
+        <v>41834953</v>
+      </c>
+      <c r="G145" s="12">
+        <v>74513651</v>
+      </c>
+      <c r="H145" s="16">
+        <v>9297363</v>
+      </c>
+      <c r="I145" s="12">
+        <v>277416101</v>
+      </c>
+      <c r="J145" s="28">
+        <v>0.56999999999999995</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A146" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="B146" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="C146" s="15" t="s">
+        <v>619</v>
+      </c>
+      <c r="D146" s="16">
+        <v>572351346</v>
+      </c>
+      <c r="E146" s="16">
+        <v>38477148</v>
+      </c>
+      <c r="F146" s="16">
+        <v>1224432295</v>
+      </c>
+      <c r="G146" s="12">
+        <v>1262909443</v>
+      </c>
+      <c r="H146" s="16">
+        <v>40918497</v>
+      </c>
+      <c r="I146" s="12">
+        <v>1876179286</v>
+      </c>
+      <c r="J146" s="28">
+        <v>0.38</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A147" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="B147" s="15" t="s">
+        <v>127</v>
+      </c>
+      <c r="C147" s="15" t="s">
+        <v>619</v>
+      </c>
+      <c r="D147" s="16">
+        <v>1671293</v>
+      </c>
+      <c r="E147" s="16">
+        <v>0</v>
+      </c>
+      <c r="F147" s="16">
+        <v>0</v>
+      </c>
+      <c r="G147" s="12">
+        <v>0</v>
+      </c>
+      <c r="H147" s="16">
+        <v>0</v>
+      </c>
+      <c r="I147" s="12">
+        <v>1671293</v>
+      </c>
+      <c r="J147" s="28">
+        <v>0.38</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A148" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="B148" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="C148" s="15" t="s">
+        <v>128</v>
+      </c>
+      <c r="D148" s="16">
+        <v>854650475</v>
+      </c>
+      <c r="E148" s="16">
+        <v>116247046</v>
+      </c>
+      <c r="F148" s="16">
+        <v>285907287</v>
+      </c>
+      <c r="G148" s="12">
+        <v>402154333</v>
+      </c>
+      <c r="H148" s="16">
+        <v>27989172</v>
+      </c>
+      <c r="I148" s="12">
+        <v>1284793980</v>
+      </c>
+      <c r="J148" s="28">
+        <v>0.54</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A149" s="15" t="s">
+        <v>129</v>
+      </c>
+      <c r="B149" s="15" t="s">
+        <v>129</v>
+      </c>
+      <c r="C149" s="15" t="s">
+        <v>620</v>
+      </c>
+      <c r="D149" s="16">
+        <v>3967182</v>
+      </c>
+      <c r="E149" s="16">
+        <v>0</v>
+      </c>
+      <c r="F149" s="16">
+        <v>0</v>
+      </c>
+      <c r="G149" s="12">
+        <v>0</v>
+      </c>
+      <c r="H149" s="16">
+        <v>0</v>
+      </c>
+      <c r="I149" s="12">
+        <v>3967182</v>
+      </c>
+      <c r="J149" s="28">
+        <v>0.41</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A150" s="15" t="s">
+        <v>129</v>
+      </c>
+      <c r="B150" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="C150" s="15" t="s">
+        <v>620</v>
+      </c>
+      <c r="D150" s="16">
+        <v>10585602783</v>
+      </c>
+      <c r="E150" s="16">
+        <v>899760297</v>
+      </c>
+      <c r="F150" s="16">
+        <v>271653132</v>
+      </c>
+      <c r="G150" s="12">
+        <v>1171413429</v>
+      </c>
+      <c r="H150" s="16">
+        <v>54998108</v>
+      </c>
+      <c r="I150" s="12">
+        <v>11812014320</v>
+      </c>
+      <c r="J150" s="28">
+        <v>0.41</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A151" s="15" t="s">
+        <v>129</v>
+      </c>
+      <c r="B151" s="15" t="s">
+        <v>129</v>
+      </c>
+      <c r="C151" s="15" t="s">
+        <v>621</v>
+      </c>
+      <c r="D151" s="16">
+        <v>1045993799</v>
+      </c>
+      <c r="E151" s="16">
+        <v>68309517</v>
+      </c>
+      <c r="F151" s="16">
+        <v>285288</v>
+      </c>
+      <c r="G151" s="12">
+        <v>68594805</v>
+      </c>
+      <c r="H151" s="16">
+        <v>1341945</v>
+      </c>
+      <c r="I151" s="12">
+        <v>1115930549</v>
+      </c>
+      <c r="J151" s="28">
+        <v>0.34499999999999997</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A152" s="15" t="s">
+        <v>129</v>
+      </c>
+      <c r="B152" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="C152" s="15" t="s">
+        <v>621</v>
+      </c>
+      <c r="D152" s="16">
+        <v>806001</v>
+      </c>
+      <c r="E152" s="16">
+        <v>0</v>
+      </c>
+      <c r="F152" s="16">
+        <v>0</v>
+      </c>
+      <c r="G152" s="12">
+        <v>0</v>
+      </c>
+      <c r="H152" s="16">
+        <v>2552</v>
+      </c>
+      <c r="I152" s="12">
+        <v>808553</v>
+      </c>
+      <c r="J152" s="28">
+        <v>0.34499999999999997</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A153" s="15" t="s">
+        <v>129</v>
+      </c>
+      <c r="B153" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="C153" s="15" t="s">
+        <v>621</v>
+      </c>
+      <c r="D153" s="16">
+        <v>30149642344</v>
+      </c>
+      <c r="E153" s="16">
+        <v>2103616435</v>
+      </c>
+      <c r="F153" s="16">
+        <v>1096292393</v>
+      </c>
+      <c r="G153" s="12">
+        <v>3199908828</v>
+      </c>
+      <c r="H153" s="16">
+        <v>254514694</v>
+      </c>
+      <c r="I153" s="12">
+        <v>33604065866</v>
+      </c>
+      <c r="J153" s="28">
+        <v>0.34499999999999997</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A154" s="15" t="s">
+        <v>129</v>
+      </c>
+      <c r="B154" s="15" t="s">
+        <v>129</v>
+      </c>
+      <c r="C154" s="15" t="s">
+        <v>132</v>
+      </c>
+      <c r="D154" s="16">
+        <v>28858905</v>
+      </c>
+      <c r="E154" s="16">
+        <v>2140413</v>
+      </c>
+      <c r="F154" s="16">
+        <v>3750439</v>
+      </c>
+      <c r="G154" s="12">
+        <v>5890852</v>
+      </c>
+      <c r="H154" s="16">
+        <v>1160753</v>
+      </c>
+      <c r="I154" s="12">
+        <v>35910510</v>
+      </c>
+      <c r="J154" s="28">
+        <v>0.22</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A155" s="15" t="s">
+        <v>129</v>
+      </c>
+      <c r="B155" s="15" t="s">
+        <v>129</v>
+      </c>
+      <c r="C155" s="15" t="s">
+        <v>133</v>
+      </c>
+      <c r="D155" s="16">
+        <v>755700610</v>
+      </c>
+      <c r="E155" s="16">
+        <v>75678766</v>
+      </c>
+      <c r="F155" s="16">
+        <v>38715457</v>
+      </c>
+      <c r="G155" s="12">
+        <v>114394223</v>
+      </c>
+      <c r="H155" s="16">
+        <v>5563945</v>
+      </c>
+      <c r="I155" s="12">
+        <v>875658778</v>
+      </c>
+      <c r="J155" s="28">
+        <v>0.44</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A156" s="15" t="s">
+        <v>129</v>
+      </c>
+      <c r="B156" s="15" t="s">
+        <v>129</v>
+      </c>
+      <c r="C156" s="15" t="s">
+        <v>134</v>
+      </c>
+      <c r="D156" s="16">
+        <v>418654165</v>
+      </c>
+      <c r="E156" s="16">
+        <v>51141206</v>
+      </c>
+      <c r="F156" s="16">
+        <v>150161058</v>
+      </c>
+      <c r="G156" s="12">
+        <v>201302264</v>
+      </c>
+      <c r="H156" s="16">
+        <v>12667197</v>
+      </c>
+      <c r="I156" s="12">
+        <v>632623626</v>
+      </c>
+      <c r="J156" s="28">
+        <v>0.54</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A157" s="15" t="s">
+        <v>135</v>
+      </c>
+      <c r="B157" s="15" t="s">
+        <v>135</v>
+      </c>
+      <c r="C157" s="15" t="s">
+        <v>136</v>
+      </c>
+      <c r="D157" s="16">
+        <v>99743505</v>
+      </c>
+      <c r="E157" s="16">
+        <v>10466267</v>
+      </c>
+      <c r="F157" s="16">
+        <v>8541165</v>
+      </c>
+      <c r="G157" s="12">
+        <v>19007432</v>
+      </c>
+      <c r="H157" s="16">
+        <v>3330947</v>
+      </c>
+      <c r="I157" s="12">
+        <v>122081884</v>
+      </c>
+      <c r="J157" s="28">
+        <v>0.52</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A158" s="15" t="s">
+        <v>135</v>
+      </c>
+      <c r="B158" s="15" t="s">
+        <v>135</v>
+      </c>
+      <c r="C158" s="15" t="s">
+        <v>137</v>
+      </c>
+      <c r="D158" s="16">
+        <v>237870960</v>
+      </c>
+      <c r="E158" s="16">
+        <v>12797909</v>
+      </c>
+      <c r="F158" s="16">
+        <v>38009989</v>
+      </c>
+      <c r="G158" s="12">
+        <v>50807898</v>
+      </c>
+      <c r="H158" s="16">
+        <v>1155345</v>
+      </c>
+      <c r="I158" s="12">
+        <v>289834203</v>
+      </c>
+      <c r="J158" s="28">
+        <v>0.42</v>
+      </c>
+    </row>
+    <row r="159" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A159" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="B159" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="C159" s="15" t="s">
+        <v>139</v>
+      </c>
+      <c r="D159" s="16">
+        <v>530962672</v>
+      </c>
+      <c r="E159" s="16">
+        <v>49135272</v>
+      </c>
+      <c r="F159" s="16">
+        <v>55594801</v>
+      </c>
+      <c r="G159" s="12">
+        <v>104730073</v>
+      </c>
+      <c r="H159" s="16">
+        <v>11214836</v>
+      </c>
+      <c r="I159" s="12">
+        <v>646907581</v>
+      </c>
+      <c r="J159" s="28">
+        <v>0.43</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A160" s="15" t="s">
+        <v>140</v>
+      </c>
+      <c r="B160" s="15" t="s">
+        <v>140</v>
+      </c>
+      <c r="C160" s="15" t="s">
+        <v>141</v>
+      </c>
+      <c r="D160" s="16">
+        <v>37795350</v>
+      </c>
+      <c r="E160" s="16">
+        <v>2488532</v>
+      </c>
+      <c r="F160" s="16">
+        <v>2266680</v>
+      </c>
+      <c r="G160" s="12">
+        <v>4755212</v>
+      </c>
+      <c r="H160" s="16">
+        <v>1392476</v>
+      </c>
+      <c r="I160" s="12">
+        <v>43943038</v>
+      </c>
+      <c r="J160" s="28">
+        <v>0.26500000000000001</v>
+      </c>
+    </row>
+    <row r="161" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A161" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="B161" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="C161" s="15" t="s">
+        <v>143</v>
+      </c>
+      <c r="D161" s="16">
+        <v>50587766</v>
+      </c>
+      <c r="E161" s="16">
+        <v>8182384</v>
+      </c>
+      <c r="F161" s="16">
+        <v>6721135</v>
+      </c>
+      <c r="G161" s="12">
+        <v>14903519</v>
+      </c>
+      <c r="H161" s="16">
+        <v>4542570</v>
+      </c>
+      <c r="I161" s="12">
+        <v>70033855</v>
+      </c>
+      <c r="J161" s="28">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="162" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A162" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="B162" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="C162" s="15" t="s">
+        <v>144</v>
+      </c>
+      <c r="D162" s="16">
+        <v>271338979</v>
+      </c>
+      <c r="E162" s="16">
+        <v>39000359</v>
+      </c>
+      <c r="F162" s="16">
+        <v>11071042</v>
+      </c>
+      <c r="G162" s="12">
+        <v>50071401</v>
+      </c>
+      <c r="H162" s="16">
+        <v>8112011</v>
+      </c>
+      <c r="I162" s="12">
+        <v>329522391</v>
+      </c>
+      <c r="J162" s="28">
+        <v>0.37</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A163" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="B163" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="C163" s="15" t="s">
+        <v>145</v>
+      </c>
+      <c r="D163" s="16">
+        <v>12310032</v>
+      </c>
+      <c r="E163" s="16">
+        <v>1869287</v>
+      </c>
+      <c r="F163" s="16">
+        <v>945366</v>
+      </c>
+      <c r="G163" s="12">
+        <v>2814653</v>
+      </c>
+      <c r="H163" s="16">
+        <v>1056119</v>
+      </c>
+      <c r="I163" s="12">
+        <v>16180804</v>
+      </c>
+      <c r="J163" s="28">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A164" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="B164" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="C164" s="15" t="s">
+        <v>146</v>
+      </c>
+      <c r="D164" s="16">
+        <v>9799207</v>
+      </c>
+      <c r="E164" s="16">
+        <v>1635558</v>
+      </c>
+      <c r="F164" s="16">
+        <v>490734</v>
+      </c>
+      <c r="G164" s="12">
+        <v>2126292</v>
+      </c>
+      <c r="H164" s="16">
+        <v>981202</v>
+      </c>
+      <c r="I164" s="12">
+        <v>12906701</v>
+      </c>
+      <c r="J164" s="28">
+        <v>0.18</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A165" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="B165" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="C165" s="15" t="s">
+        <v>147</v>
+      </c>
+      <c r="D165" s="16">
+        <v>40573860</v>
+      </c>
+      <c r="E165" s="16">
+        <v>6326791</v>
+      </c>
+      <c r="F165" s="16">
+        <v>4893721</v>
+      </c>
+      <c r="G165" s="12">
+        <v>11220512</v>
+      </c>
+      <c r="H165" s="16">
+        <v>2012702</v>
+      </c>
+      <c r="I165" s="12">
+        <v>53807074</v>
+      </c>
+      <c r="J165" s="28">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A166" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="B166" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="C166" s="15" t="s">
+        <v>148</v>
+      </c>
+      <c r="D166" s="16">
+        <v>31793805</v>
+      </c>
+      <c r="E166" s="16">
+        <v>6377085</v>
+      </c>
+      <c r="F166" s="16">
+        <v>3501044</v>
+      </c>
+      <c r="G166" s="12">
+        <v>9878129</v>
+      </c>
+      <c r="H166" s="16">
+        <v>4781772</v>
+      </c>
+      <c r="I166" s="12">
+        <v>46453706</v>
+      </c>
+      <c r="J166" s="28">
+        <v>0.45</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A167" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="B167" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="C167" s="15" t="s">
+        <v>622</v>
+      </c>
+      <c r="D167" s="16">
+        <v>854917915</v>
+      </c>
+      <c r="E167" s="16">
+        <v>94958975</v>
+      </c>
+      <c r="F167" s="16">
+        <v>736853164</v>
+      </c>
+      <c r="G167" s="12">
+        <v>831812139</v>
+      </c>
+      <c r="H167" s="16">
+        <v>105383180</v>
+      </c>
+      <c r="I167" s="12">
+        <v>1792113234</v>
+      </c>
+      <c r="J167" s="28">
+        <v>0.43</v>
+      </c>
+    </row>
+    <row r="168" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A168" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="B168" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="C168" s="15" t="s">
+        <v>622</v>
+      </c>
+      <c r="D168" s="16">
+        <v>116143680</v>
+      </c>
+      <c r="E168" s="16">
+        <v>5513844</v>
+      </c>
+      <c r="F168" s="16">
+        <v>67884577</v>
+      </c>
+      <c r="G168" s="12">
+        <v>73398421</v>
+      </c>
+      <c r="H168" s="16">
+        <v>8137553</v>
+      </c>
+      <c r="I168" s="12">
+        <v>197679654</v>
+      </c>
+      <c r="J168" s="28">
+        <v>0.43</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A169" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="B169" s="15" t="s">
+        <v>150</v>
+      </c>
+      <c r="C169" s="15" t="s">
+        <v>150</v>
+      </c>
+      <c r="D169" s="16">
+        <v>17167623</v>
+      </c>
+      <c r="E169" s="16">
+        <v>4390499</v>
+      </c>
+      <c r="F169" s="16">
+        <v>275091</v>
+      </c>
+      <c r="G169" s="12">
+        <v>4665590</v>
+      </c>
+      <c r="H169" s="16">
+        <v>1351562</v>
+      </c>
+      <c r="I169" s="12">
+        <v>23184775</v>
+      </c>
+      <c r="J169" s="28">
+        <v>0.48</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A170" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="B170" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="C170" s="15" t="s">
+        <v>151</v>
+      </c>
+      <c r="D170" s="16">
+        <v>15802881</v>
+      </c>
+      <c r="E170" s="16">
+        <v>2537482</v>
+      </c>
+      <c r="F170" s="16">
+        <v>820742</v>
+      </c>
+      <c r="G170" s="12">
+        <v>3358224</v>
+      </c>
+      <c r="H170" s="16">
+        <v>1700195</v>
+      </c>
+      <c r="I170" s="12">
+        <v>20861300</v>
+      </c>
+      <c r="J170" s="28">
+        <v>0.22</v>
+      </c>
+    </row>
+    <row r="171" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A171" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="B171" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="C171" s="15" t="s">
+        <v>152</v>
+      </c>
+      <c r="D171" s="16">
+        <v>17631630</v>
+      </c>
+      <c r="E171" s="16">
+        <v>4352425</v>
+      </c>
+      <c r="F171" s="16">
+        <v>1270045</v>
+      </c>
+      <c r="G171" s="12">
+        <v>5622470</v>
+      </c>
+      <c r="H171" s="16">
+        <v>1687688</v>
+      </c>
+      <c r="I171" s="12">
+        <v>24941788</v>
+      </c>
+      <c r="J171" s="28">
+        <v>0.35</v>
+      </c>
+    </row>
+    <row r="172" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A172" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="B172" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="C172" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="D172" s="16">
+        <v>22220783</v>
+      </c>
+      <c r="E172" s="16">
+        <v>2095347</v>
+      </c>
+      <c r="F172" s="16">
+        <v>1553075</v>
+      </c>
+      <c r="G172" s="12">
+        <v>3648422</v>
+      </c>
+      <c r="H172" s="16">
+        <v>657360</v>
+      </c>
+      <c r="I172" s="12">
+        <v>26526565</v>
+      </c>
+      <c r="J172" s="28">
+        <v>0.15</v>
+      </c>
+    </row>
+    <row r="173" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A173" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="B173" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="C173" s="15" t="s">
+        <v>154</v>
+      </c>
+      <c r="D173" s="16">
+        <v>27833124</v>
+      </c>
+      <c r="E173" s="16">
+        <v>4170602</v>
+      </c>
+      <c r="F173" s="16">
+        <v>1857507</v>
+      </c>
+      <c r="G173" s="12">
+        <v>6028109</v>
+      </c>
+      <c r="H173" s="16">
+        <v>1051165</v>
+      </c>
+      <c r="I173" s="12">
+        <v>34912398</v>
+      </c>
+      <c r="J173" s="28">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A174" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="B174" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="C174" s="15" t="s">
+        <v>155</v>
+      </c>
+      <c r="D174" s="16">
+        <v>1712123273</v>
+      </c>
+      <c r="E174" s="16">
+        <v>177259524</v>
+      </c>
+      <c r="F174" s="16">
+        <v>752467697</v>
+      </c>
+      <c r="G174" s="12">
+        <v>929727221</v>
+      </c>
+      <c r="H174" s="16">
+        <v>63314749</v>
+      </c>
+      <c r="I174" s="12">
+        <v>2705165243</v>
+      </c>
+      <c r="J174" s="28">
+        <v>0.51749999999999996</v>
+      </c>
+    </row>
+    <row r="175" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A175" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="B175" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="C175" s="15" t="s">
+        <v>156</v>
+      </c>
+      <c r="D175" s="16">
+        <v>11901791</v>
+      </c>
+      <c r="E175" s="16">
+        <v>2595871</v>
+      </c>
+      <c r="F175" s="16">
+        <v>964274</v>
+      </c>
+      <c r="G175" s="12">
+        <v>3560145</v>
+      </c>
+      <c r="H175" s="16">
+        <v>1835366</v>
+      </c>
+      <c r="I175" s="12">
+        <v>17297302</v>
+      </c>
+      <c r="J175" s="28">
+        <v>0.23</v>
+      </c>
+    </row>
+    <row r="176" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A176" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="B176" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="C176" s="15" t="s">
+        <v>158</v>
+      </c>
+      <c r="D176" s="16">
+        <v>5615600</v>
+      </c>
+      <c r="E176" s="16">
+        <v>435965</v>
+      </c>
+      <c r="F176" s="16">
+        <v>775945</v>
+      </c>
+      <c r="G176" s="12">
+        <v>1211910</v>
+      </c>
+      <c r="H176" s="16">
+        <v>828585</v>
+      </c>
+      <c r="I176" s="12">
+        <v>7656095</v>
+      </c>
+      <c r="J176" s="28">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="177" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A177" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="B177" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="C177" s="15" t="s">
+        <v>159</v>
+      </c>
+      <c r="D177" s="16">
+        <v>14424000</v>
+      </c>
+      <c r="E177" s="16">
+        <v>2978615</v>
+      </c>
+      <c r="F177" s="16">
+        <v>997969</v>
+      </c>
+      <c r="G177" s="12">
+        <v>3976584</v>
+      </c>
+      <c r="H177" s="16">
+        <v>683169</v>
+      </c>
+      <c r="I177" s="12">
+        <v>19083753</v>
+      </c>
+      <c r="J177" s="28">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="178" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A178" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="B178" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="C178" s="15" t="s">
+        <v>160</v>
+      </c>
+      <c r="D178" s="16">
+        <v>15475245</v>
+      </c>
+      <c r="E178" s="16">
+        <v>6575241</v>
+      </c>
+      <c r="F178" s="16">
+        <v>3779820</v>
+      </c>
+      <c r="G178" s="12">
+        <v>10355061</v>
+      </c>
+      <c r="H178" s="16">
+        <v>191490</v>
+      </c>
+      <c r="I178" s="12">
+        <v>26021796</v>
+      </c>
+      <c r="J178" s="28">
+        <v>0.42</v>
+      </c>
+    </row>
+    <row r="179" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A179" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="B179" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="C179" s="15" t="s">
+        <v>161</v>
+      </c>
+      <c r="D179" s="16">
+        <v>7874550</v>
+      </c>
+      <c r="E179" s="16">
+        <v>1812174</v>
+      </c>
+      <c r="F179" s="16">
+        <v>443147</v>
+      </c>
+      <c r="G179" s="12">
+        <v>2255321</v>
+      </c>
+      <c r="H179" s="16">
+        <v>1123949</v>
+      </c>
+      <c r="I179" s="12">
+        <v>11253820</v>
+      </c>
+      <c r="J179" s="28">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A180" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="B180" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="C180" s="15" t="s">
+        <v>162</v>
+      </c>
+      <c r="D180" s="16">
+        <v>70180525</v>
+      </c>
+      <c r="E180" s="16">
+        <v>10722608</v>
+      </c>
+      <c r="F180" s="16">
+        <v>7184180</v>
+      </c>
+      <c r="G180" s="12">
+        <v>17906788</v>
+      </c>
+      <c r="H180" s="16">
+        <v>3109387</v>
+      </c>
+      <c r="I180" s="12">
+        <v>91196700</v>
+      </c>
+      <c r="J180" s="28">
+        <v>0.62</v>
+      </c>
+    </row>
+    <row r="181" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A181" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="B181" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="C181" s="15" t="s">
+        <v>163</v>
+      </c>
+      <c r="D181" s="16">
+        <v>29922985</v>
+      </c>
+      <c r="E181" s="16">
+        <v>4418029</v>
+      </c>
+      <c r="F181" s="16">
+        <v>7543845</v>
+      </c>
+      <c r="G181" s="12">
+        <v>11961874</v>
+      </c>
+      <c r="H181" s="16">
+        <v>2771466</v>
+      </c>
+      <c r="I181" s="12">
+        <v>44656325</v>
+      </c>
+      <c r="J181" s="28">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A182" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="B182" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="C182" s="15" t="s">
+        <v>164</v>
+      </c>
+      <c r="D182" s="16">
+        <v>245849210</v>
+      </c>
+      <c r="E182" s="16">
+        <v>17979361</v>
+      </c>
+      <c r="F182" s="16">
+        <v>27705000</v>
+      </c>
+      <c r="G182" s="12">
+        <v>45684361</v>
+      </c>
+      <c r="H182" s="16">
+        <v>3707124</v>
+      </c>
+      <c r="I182" s="12">
+        <v>295240695</v>
+      </c>
+      <c r="J182" s="28">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="183" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A183" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="B183" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="C183" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="D183" s="16">
+        <v>15417490</v>
+      </c>
+      <c r="E183" s="16">
+        <v>3161356</v>
+      </c>
+      <c r="F183" s="16">
+        <v>289996</v>
+      </c>
+      <c r="G183" s="12">
+        <v>3451352</v>
+      </c>
+      <c r="H183" s="16">
+        <v>1907102</v>
+      </c>
+      <c r="I183" s="12">
+        <v>20775944</v>
+      </c>
+      <c r="J183" s="28">
+        <v>0.35</v>
+      </c>
+    </row>
+    <row r="184" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A184" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="B184" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="C184" s="15" t="s">
+        <v>166</v>
+      </c>
+      <c r="D184" s="16">
+        <v>123732998</v>
+      </c>
+      <c r="E184" s="16">
+        <v>16835097</v>
+      </c>
+      <c r="F184" s="16">
+        <v>45232668</v>
+      </c>
+      <c r="G184" s="12">
+        <v>62067765</v>
+      </c>
+      <c r="H184" s="16">
+        <v>3009974</v>
+      </c>
+      <c r="I184" s="12">
+        <v>188810737</v>
+      </c>
+      <c r="J184" s="28">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="185" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A185" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="B185" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="C185" s="15" t="s">
+        <v>167</v>
+      </c>
+      <c r="D185" s="16">
+        <v>428627465</v>
+      </c>
+      <c r="E185" s="16">
+        <v>48900061</v>
+      </c>
+      <c r="F185" s="16">
+        <v>45634934</v>
+      </c>
+      <c r="G185" s="12">
+        <v>94534995</v>
+      </c>
+      <c r="H185" s="16">
+        <v>21235911</v>
+      </c>
+      <c r="I185" s="12">
+        <v>544398371</v>
+      </c>
+      <c r="J185" s="28">
+        <v>0.51</v>
+      </c>
+    </row>
+    <row r="186" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A186" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="B186" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="C186" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="D186" s="16">
+        <v>46359625</v>
+      </c>
+      <c r="E186" s="16">
+        <v>3756052</v>
+      </c>
+      <c r="F186" s="16">
+        <v>9793665</v>
+      </c>
+      <c r="G186" s="12">
+        <v>13549717</v>
+      </c>
+      <c r="H186" s="16">
+        <v>1285986</v>
+      </c>
+      <c r="I186" s="12">
+        <v>61195328</v>
+      </c>
+      <c r="J186" s="28">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="187" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A187" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="B187" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="C187" s="15" t="s">
+        <v>170</v>
+      </c>
+      <c r="D187" s="16">
+        <v>13780265</v>
+      </c>
+      <c r="E187" s="16">
+        <v>4355669</v>
+      </c>
+      <c r="F187" s="16">
+        <v>1575436</v>
+      </c>
+      <c r="G187" s="12">
+        <v>5931105</v>
+      </c>
+      <c r="H187" s="16">
+        <v>719395</v>
+      </c>
+      <c r="I187" s="12">
+        <v>20430765</v>
+      </c>
+      <c r="J187" s="28">
+        <v>0.27</v>
+      </c>
+    </row>
+    <row r="188" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A188" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="B188" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="C188" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="D188" s="16">
+        <v>13369015</v>
+      </c>
+      <c r="E188" s="16">
+        <v>3215924</v>
+      </c>
+      <c r="F188" s="16">
+        <v>960963</v>
+      </c>
+      <c r="G188" s="12">
+        <v>4176887</v>
+      </c>
+      <c r="H188" s="16">
+        <v>846595</v>
+      </c>
+      <c r="I188" s="12">
+        <v>18392497</v>
+      </c>
+      <c r="J188" s="28">
+        <v>0.28999999999999998</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A189" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="B189" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="C189" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="D189" s="16">
+        <v>738752170</v>
+      </c>
+      <c r="E189" s="16">
+        <v>121174262</v>
+      </c>
+      <c r="F189" s="16">
+        <v>38250501</v>
+      </c>
+      <c r="G189" s="12">
+        <v>159424763</v>
+      </c>
+      <c r="H189" s="16">
+        <v>20935421</v>
+      </c>
+      <c r="I189" s="12">
+        <v>919112354</v>
+      </c>
+      <c r="J189" s="28">
+        <v>0.59</v>
+      </c>
+    </row>
+    <row r="190" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A190" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="B190" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="C190" s="15" t="s">
+        <v>173</v>
+      </c>
+      <c r="D190" s="16">
+        <v>2850194782</v>
+      </c>
+      <c r="E190" s="16">
+        <v>368929669</v>
+      </c>
+      <c r="F190" s="16">
+        <v>307327039</v>
+      </c>
+      <c r="G190" s="12">
+        <v>676256708</v>
+      </c>
+      <c r="H190" s="16">
+        <v>47542256</v>
+      </c>
+      <c r="I190" s="12">
+        <v>3573993746</v>
+      </c>
+      <c r="J190" s="28">
+        <v>0.48220000000000002</v>
+      </c>
+    </row>
+    <row r="191" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A191" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="B191" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="C191" s="15" t="s">
+        <v>174</v>
+      </c>
+      <c r="D191" s="16">
+        <v>271541930</v>
+      </c>
+      <c r="E191" s="16">
+        <v>37461480</v>
+      </c>
+      <c r="F191" s="16">
+        <v>5948465</v>
+      </c>
+      <c r="G191" s="12">
+        <v>43409945</v>
+      </c>
+      <c r="H191" s="16">
+        <v>2283937</v>
+      </c>
+      <c r="I191" s="12">
+        <v>317235812</v>
+      </c>
+      <c r="J191" s="28">
+        <v>0.26</v>
+      </c>
+    </row>
+    <row r="192" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A192" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="B192" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="C192" s="15" t="s">
+        <v>175</v>
+      </c>
+      <c r="D192" s="16">
+        <v>538876985</v>
+      </c>
+      <c r="E192" s="16">
+        <v>66665591</v>
+      </c>
+      <c r="F192" s="16">
+        <v>15689501</v>
+      </c>
+      <c r="G192" s="12">
+        <v>82355092</v>
+      </c>
+      <c r="H192" s="16">
+        <v>1730615</v>
+      </c>
+      <c r="I192" s="12">
+        <v>622962692</v>
+      </c>
+      <c r="J192" s="28">
+        <v>0.17</v>
+      </c>
+    </row>
+    <row r="193" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A193" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="B193" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="C193" s="15" t="s">
+        <v>176</v>
+      </c>
+      <c r="D193" s="16">
+        <v>44964330</v>
+      </c>
+      <c r="E193" s="16">
+        <v>8126797</v>
+      </c>
+      <c r="F193" s="16">
+        <v>4077371</v>
+      </c>
+      <c r="G193" s="12">
+        <v>12204168</v>
+      </c>
+      <c r="H193" s="16">
+        <v>1390032</v>
+      </c>
+      <c r="I193" s="12">
+        <v>58558530</v>
+      </c>
+      <c r="J193" s="28">
+        <v>0.53</v>
+      </c>
+    </row>
+    <row r="194" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A194" s="15" t="s">
+        <v>177</v>
+      </c>
+      <c r="B194" s="15" t="s">
+        <v>177</v>
+      </c>
+      <c r="C194" s="15" t="s">
+        <v>178</v>
+      </c>
+      <c r="D194" s="16">
+        <v>292649300</v>
+      </c>
+      <c r="E194" s="16">
+        <v>55301367</v>
+      </c>
+      <c r="F194" s="16">
+        <v>10424046</v>
+      </c>
+      <c r="G194" s="12">
+        <v>65725413</v>
+      </c>
+      <c r="H194" s="16">
+        <v>5109042</v>
+      </c>
+      <c r="I194" s="12">
+        <v>363483755</v>
+      </c>
+      <c r="J194" s="28">
+        <v>0.20499999999999999</v>
+      </c>
+    </row>
+    <row r="195" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A195" s="15" t="s">
+        <v>177</v>
+      </c>
+      <c r="B195" s="15" t="s">
+        <v>177</v>
+      </c>
+      <c r="C195" s="15" t="s">
+        <v>179</v>
+      </c>
+      <c r="D195" s="16">
+        <v>12984933</v>
+      </c>
+      <c r="E195" s="16">
+        <v>2346020</v>
+      </c>
+      <c r="F195" s="16">
+        <v>2196722</v>
+      </c>
+      <c r="G195" s="12">
+        <v>4542742</v>
+      </c>
+      <c r="H195" s="16">
+        <v>785550</v>
+      </c>
+      <c r="I195" s="12">
+        <v>18313225</v>
+      </c>
+      <c r="J195" s="28">
+        <v>0.22</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A196" s="15" t="s">
+        <v>177</v>
+      </c>
+      <c r="B196" s="15" t="s">
+        <v>177</v>
+      </c>
+      <c r="C196" s="15" t="s">
+        <v>180</v>
+      </c>
+      <c r="D196" s="16">
+        <v>12110683133</v>
+      </c>
+      <c r="E196" s="16">
+        <v>1680052397</v>
+      </c>
+      <c r="F196" s="16">
+        <v>617617220</v>
+      </c>
+      <c r="G196" s="12">
+        <v>2297669617</v>
+      </c>
+      <c r="H196" s="16">
+        <v>197829761</v>
+      </c>
+      <c r="I196" s="12">
+        <v>14606182511</v>
+      </c>
+      <c r="J196" s="28">
+        <v>0.4995</v>
+      </c>
+    </row>
+    <row r="197" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A197" s="15" t="s">
+        <v>177</v>
+      </c>
+      <c r="B197" s="15" t="s">
+        <v>177</v>
+      </c>
+      <c r="C197" s="15" t="s">
+        <v>181</v>
+      </c>
+      <c r="D197" s="16">
+        <v>7623161</v>
+      </c>
+      <c r="E197" s="16">
+        <v>1817260</v>
+      </c>
+      <c r="F197" s="16">
+        <v>269091</v>
+      </c>
+      <c r="G197" s="12">
+        <v>2086351</v>
+      </c>
+      <c r="H197" s="16">
+        <v>5896893</v>
+      </c>
+      <c r="I197" s="12">
+        <v>15606405</v>
+      </c>
+      <c r="J197" s="28">
+        <v>0.24</v>
+      </c>
+    </row>
+    <row r="198" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A198" s="15" t="s">
+        <v>177</v>
+      </c>
+      <c r="B198" s="15" t="s">
+        <v>177</v>
+      </c>
+      <c r="C198" s="15" t="s">
+        <v>182</v>
+      </c>
+      <c r="D198" s="16">
+        <v>1073433191</v>
+      </c>
+      <c r="E198" s="16">
+        <v>159250479</v>
+      </c>
+      <c r="F198" s="16">
+        <v>44774668</v>
+      </c>
+      <c r="G198" s="12">
+        <v>204025147</v>
+      </c>
+      <c r="H198" s="16">
+        <v>10429493</v>
+      </c>
+      <c r="I198" s="12">
+        <v>1287887831</v>
+      </c>
+      <c r="J198" s="28">
+        <v>0.46</v>
+      </c>
+    </row>
+    <row r="199" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A199" s="15" t="s">
+        <v>177</v>
+      </c>
+      <c r="B199" s="15" t="s">
+        <v>177</v>
+      </c>
+      <c r="C199" s="15" t="s">
+        <v>183</v>
+      </c>
+      <c r="D199" s="16">
+        <v>7151709</v>
+      </c>
+      <c r="E199" s="16">
+        <v>1501581</v>
+      </c>
+      <c r="F199" s="16">
+        <v>855213</v>
+      </c>
+      <c r="G199" s="12">
+        <v>2356794</v>
+      </c>
+      <c r="H199" s="16">
+        <v>590309</v>
+      </c>
+      <c r="I199" s="12">
+        <v>10098812</v>
+      </c>
+      <c r="J199" s="28">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="200" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A200" s="15" t="s">
+        <v>177</v>
+      </c>
+      <c r="B200" s="15" t="s">
+        <v>177</v>
+      </c>
+      <c r="C200" s="15" t="s">
+        <v>184</v>
+      </c>
+      <c r="D200" s="16">
+        <v>389880782</v>
+      </c>
+      <c r="E200" s="16">
+        <v>47199616</v>
+      </c>
+      <c r="F200" s="16">
+        <v>22858543</v>
+      </c>
+      <c r="G200" s="12">
+        <v>70058159</v>
+      </c>
+      <c r="H200" s="16">
+        <v>6425186</v>
+      </c>
+      <c r="I200" s="12">
+        <v>466364127</v>
+      </c>
+      <c r="J200" s="28">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="201" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A201" s="15" t="s">
+        <v>177</v>
+      </c>
+      <c r="B201" s="15" t="s">
+        <v>177</v>
+      </c>
+      <c r="C201" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="D201" s="16">
+        <v>91485336</v>
+      </c>
+      <c r="E201" s="16">
+        <v>16678651</v>
+      </c>
+      <c r="F201" s="16">
+        <v>3601999</v>
+      </c>
+      <c r="G201" s="12">
+        <v>20280650</v>
+      </c>
+      <c r="H201" s="16">
+        <v>711888</v>
+      </c>
+      <c r="I201" s="12">
+        <v>112477874</v>
+      </c>
+      <c r="J201" s="28">
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A202" s="15" t="s">
+        <v>177</v>
+      </c>
+      <c r="B202" s="15" t="s">
+        <v>177</v>
+      </c>
+      <c r="C202" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="D202" s="16">
+        <v>33168279</v>
+      </c>
+      <c r="E202" s="16">
+        <v>6364139</v>
+      </c>
+      <c r="F202" s="16">
+        <v>1534547</v>
+      </c>
+      <c r="G202" s="12">
+        <v>7898686</v>
+      </c>
+      <c r="H202" s="16">
+        <v>4785771</v>
+      </c>
+      <c r="I202" s="12">
+        <v>45852736</v>
+      </c>
+      <c r="J202" s="28">
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="203" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A203" s="15" t="s">
+        <v>187</v>
+      </c>
+      <c r="B203" s="15" t="s">
+        <v>187</v>
+      </c>
+      <c r="C203" s="15" t="s">
+        <v>623</v>
+      </c>
+      <c r="D203" s="17">
+        <v>0</v>
+      </c>
+      <c r="E203" s="17">
+        <v>0</v>
+      </c>
+      <c r="F203" s="17">
+        <v>0</v>
+      </c>
+      <c r="G203" s="18">
+        <v>0</v>
+      </c>
+      <c r="H203" s="17">
+        <v>0</v>
+      </c>
+      <c r="I203" s="18">
+        <v>0</v>
+      </c>
+      <c r="J203" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="204" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A204" s="15" t="s">
+        <v>188</v>
+      </c>
+      <c r="B204" s="15" t="s">
+        <v>188</v>
+      </c>
+      <c r="C204" s="15" t="s">
+        <v>189</v>
+      </c>
+      <c r="D204" s="16">
+        <v>1827700936</v>
+      </c>
+      <c r="E204" s="16">
+        <v>17523574</v>
+      </c>
+      <c r="F204" s="16">
+        <v>30969729</v>
+      </c>
+      <c r="G204" s="12">
+        <v>48493303</v>
+      </c>
+      <c r="H204" s="16">
+        <v>6236778</v>
+      </c>
+      <c r="I204" s="12">
+        <v>1882431017</v>
+      </c>
+      <c r="J204" s="28">
+        <v>0.22</v>
+      </c>
+    </row>
+    <row r="205" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A205" s="15" t="s">
+        <v>188</v>
+      </c>
+      <c r="B205" s="15" t="s">
+        <v>188</v>
+      </c>
+      <c r="C205" s="15" t="s">
+        <v>190</v>
+      </c>
+      <c r="D205" s="16">
+        <v>2830461703</v>
+      </c>
+      <c r="E205" s="16">
+        <v>121013062</v>
+      </c>
+      <c r="F205" s="16">
+        <v>67660316</v>
+      </c>
+      <c r="G205" s="12">
+        <v>188673378</v>
+      </c>
+      <c r="H205" s="16">
+        <v>38646786</v>
+      </c>
+      <c r="I205" s="12">
+        <v>3057781867</v>
+      </c>
+      <c r="J205" s="28">
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="206" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A206" s="15" t="s">
+        <v>188</v>
+      </c>
+      <c r="B206" s="15" t="s">
+        <v>188</v>
+      </c>
+      <c r="C206" s="15" t="s">
+        <v>191</v>
+      </c>
+      <c r="D206" s="16">
+        <v>1365549126</v>
+      </c>
+      <c r="E206" s="16">
+        <v>73024190</v>
+      </c>
+      <c r="F206" s="16">
+        <v>50625444</v>
+      </c>
+      <c r="G206" s="12">
+        <v>123649634</v>
+      </c>
+      <c r="H206" s="16">
+        <v>37311290</v>
+      </c>
+      <c r="I206" s="12">
+        <v>1526510050</v>
+      </c>
+      <c r="J206" s="28">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="207" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A207" s="15" t="s">
+        <v>188</v>
+      </c>
+      <c r="B207" s="15" t="s">
+        <v>188</v>
+      </c>
+      <c r="C207" s="15" t="s">
+        <v>192</v>
+      </c>
+      <c r="D207" s="16">
+        <v>606699850</v>
+      </c>
+      <c r="E207" s="16">
+        <v>27532040</v>
+      </c>
+      <c r="F207" s="16">
+        <v>47910017</v>
+      </c>
+      <c r="G207" s="12">
+        <v>75442057</v>
+      </c>
+      <c r="H207" s="16">
+        <v>3744891</v>
+      </c>
+      <c r="I207" s="12">
+        <v>685886798</v>
+      </c>
+      <c r="J207" s="28">
+        <v>0.34549999999999997</v>
+      </c>
+    </row>
+    <row r="208" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A208" s="15" t="s">
+        <v>188</v>
+      </c>
+      <c r="B208" s="15" t="s">
+        <v>188</v>
+      </c>
+      <c r="C208" s="15" t="s">
+        <v>193</v>
+      </c>
+      <c r="D208" s="16">
+        <v>2971566181</v>
+      </c>
+      <c r="E208" s="16">
+        <v>58801551</v>
+      </c>
+      <c r="F208" s="16">
+        <v>70831314</v>
+      </c>
+      <c r="G208" s="12">
+        <v>129632865</v>
+      </c>
+      <c r="H208" s="16">
+        <v>23392181</v>
+      </c>
+      <c r="I208" s="12">
+        <v>3124591227</v>
+      </c>
+      <c r="J208" s="28">
+        <v>0.28749999999999998</v>
+      </c>
+    </row>
+    <row r="209" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A209" s="15" t="s">
+        <v>188</v>
+      </c>
+      <c r="B209" s="15" t="s">
+        <v>188</v>
+      </c>
+      <c r="C209" s="15" t="s">
+        <v>194</v>
+      </c>
+      <c r="D209" s="16">
+        <v>1587893250</v>
+      </c>
+      <c r="E209" s="16">
+        <v>58314854</v>
+      </c>
+      <c r="F209" s="16">
+        <v>23599407</v>
+      </c>
+      <c r="G209" s="12">
+        <v>81914261</v>
+      </c>
+      <c r="H209" s="16">
+        <v>7612577</v>
+      </c>
+      <c r="I209" s="12">
+        <v>1677420088</v>
+      </c>
+      <c r="J209" s="28">
+        <v>0.23580000000000001</v>
+      </c>
+    </row>
+    <row r="210" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A210" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="B210" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="C210" s="15" t="s">
+        <v>196</v>
+      </c>
+      <c r="D210" s="16">
+        <v>125860645</v>
+      </c>
+      <c r="E210" s="16">
+        <v>13069372</v>
+      </c>
+      <c r="F210" s="16">
+        <v>10780829</v>
+      </c>
+      <c r="G210" s="12">
+        <v>23850201</v>
+      </c>
+      <c r="H210" s="16">
+        <v>3386380</v>
+      </c>
+      <c r="I210" s="12">
+        <v>153097226</v>
+      </c>
+      <c r="J210" s="28">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="211" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A211" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="B211" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="C211" s="15" t="s">
+        <v>624</v>
+      </c>
+      <c r="D211" s="16">
+        <v>527415858</v>
+      </c>
+      <c r="E211" s="16">
+        <v>64820884</v>
+      </c>
+      <c r="F211" s="16">
+        <v>3035536</v>
+      </c>
+      <c r="G211" s="12">
+        <v>67856420</v>
+      </c>
+      <c r="H211" s="16">
+        <v>4327836</v>
+      </c>
+      <c r="I211" s="12">
+        <v>599600114</v>
+      </c>
+      <c r="J211" s="28">
+        <v>0.61750000000000005</v>
+      </c>
+    </row>
+    <row r="212" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A212" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="B212" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="C212" s="15" t="s">
+        <v>624</v>
+      </c>
+      <c r="D212" s="16">
+        <v>56273074</v>
+      </c>
+      <c r="E212" s="16">
+        <v>92519</v>
+      </c>
+      <c r="F212" s="16">
+        <v>29223080</v>
+      </c>
+      <c r="G212" s="12">
+        <v>29315599</v>
+      </c>
+      <c r="H212" s="16">
+        <v>895343</v>
+      </c>
+      <c r="I212" s="12">
+        <v>86484016</v>
+      </c>
+      <c r="J212" s="28">
+        <v>0.61750000000000005</v>
+      </c>
+    </row>
+    <row r="213" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A213" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="B213" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="C213" s="15" t="s">
+        <v>624</v>
+      </c>
+      <c r="D213" s="16">
+        <v>10310529919</v>
+      </c>
+      <c r="E213" s="16">
+        <v>892123746</v>
+      </c>
+      <c r="F213" s="16">
+        <v>1131698870</v>
+      </c>
+      <c r="G213" s="12">
+        <v>2023822616</v>
+      </c>
+      <c r="H213" s="16">
+        <v>143075754</v>
+      </c>
+      <c r="I213" s="12">
+        <v>12477428289</v>
+      </c>
+      <c r="J213" s="28">
+        <v>0.61750000000000005</v>
+      </c>
+    </row>
+    <row r="214" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A214" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="B214" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="C214" s="15" t="s">
+        <v>624</v>
+      </c>
+      <c r="D214" s="16">
+        <v>34390431</v>
+      </c>
+      <c r="E214" s="16">
+        <v>1277689</v>
+      </c>
+      <c r="F214" s="16">
+        <v>21983585</v>
+      </c>
+      <c r="G214" s="12">
+        <v>23261274</v>
+      </c>
+      <c r="H214" s="16">
+        <v>466460</v>
+      </c>
+      <c r="I214" s="12">
+        <v>58118165</v>
+      </c>
+      <c r="J214" s="28">
+        <v>0.61750000000000005</v>
+      </c>
+    </row>
+    <row r="215" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A215" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="B215" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="C215" s="15" t="s">
+        <v>199</v>
+      </c>
+      <c r="D215" s="16">
+        <v>1393449875</v>
+      </c>
+      <c r="E215" s="16">
+        <v>150813232</v>
+      </c>
+      <c r="F215" s="16">
+        <v>252453524</v>
+      </c>
+      <c r="G215" s="12">
+        <v>403266756</v>
+      </c>
+      <c r="H215" s="16">
+        <v>22244480</v>
+      </c>
+      <c r="I215" s="12">
+        <v>1818961111</v>
+      </c>
+      <c r="J215" s="28">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="216" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A216" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="B216" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="C216" s="15" t="s">
+        <v>200</v>
+      </c>
+      <c r="D216" s="16">
+        <v>365297460</v>
+      </c>
+      <c r="E216" s="16">
+        <v>52630858</v>
+      </c>
+      <c r="F216" s="16">
+        <v>5047307</v>
+      </c>
+      <c r="G216" s="12">
+        <v>57678165</v>
+      </c>
+      <c r="H216" s="16">
+        <v>10425706</v>
+      </c>
+      <c r="I216" s="12">
+        <v>433401331</v>
+      </c>
+      <c r="J216" s="28">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="217" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A217" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="B217" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="C217" s="15" t="s">
+        <v>625</v>
+      </c>
+      <c r="D217" s="16">
+        <v>1620927730</v>
+      </c>
+      <c r="E217" s="16">
+        <v>203172392</v>
+      </c>
+      <c r="F217" s="16">
+        <v>318551149</v>
+      </c>
+      <c r="G217" s="12">
+        <v>521723541</v>
+      </c>
+      <c r="H217" s="16">
+        <v>63155793</v>
+      </c>
+      <c r="I217" s="12">
+        <v>2205807064</v>
+      </c>
+      <c r="J217" s="28">
+        <v>0.62</v>
+      </c>
+    </row>
+    <row r="218" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A218" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="B218" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="C218" s="15" t="s">
+        <v>625</v>
+      </c>
+      <c r="D218" s="16">
+        <v>61418895</v>
+      </c>
+      <c r="E218" s="16">
+        <v>8905029</v>
+      </c>
+      <c r="F218" s="16">
+        <v>247561</v>
+      </c>
+      <c r="G218" s="12">
+        <v>9152590</v>
+      </c>
+      <c r="H218" s="16">
+        <v>427579</v>
+      </c>
+      <c r="I218" s="12">
+        <v>70999064</v>
+      </c>
+      <c r="J218" s="28">
+        <v>0.62</v>
+      </c>
+    </row>
+    <row r="219" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A219" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="B219" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="C219" s="15" t="s">
+        <v>201</v>
+      </c>
+      <c r="D219" s="16">
+        <v>300521500</v>
+      </c>
+      <c r="E219" s="16">
+        <v>39500125</v>
+      </c>
+      <c r="F219" s="16">
+        <v>8115913</v>
+      </c>
+      <c r="G219" s="12">
+        <v>47616038</v>
+      </c>
+      <c r="H219" s="16">
+        <v>8575586</v>
+      </c>
+      <c r="I219" s="12">
+        <v>356713124</v>
+      </c>
+      <c r="J219" s="28">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="220" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A220" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B220" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="C220" s="15" t="s">
+        <v>203</v>
+      </c>
+      <c r="D220" s="16">
+        <v>589327172</v>
+      </c>
+      <c r="E220" s="16">
+        <v>54096530</v>
+      </c>
+      <c r="F220" s="16">
+        <v>16103759</v>
+      </c>
+      <c r="G220" s="12">
+        <v>70200289</v>
+      </c>
+      <c r="H220" s="16">
+        <v>3963930</v>
+      </c>
+      <c r="I220" s="12">
+        <v>663491391</v>
+      </c>
+      <c r="J220" s="28">
+        <v>0.15</v>
+      </c>
+    </row>
+    <row r="221" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A221" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B221" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="C221" s="15" t="s">
+        <v>204</v>
+      </c>
+      <c r="D221" s="16">
+        <v>32699460</v>
+      </c>
+      <c r="E221" s="16">
+        <v>5780272</v>
+      </c>
+      <c r="F221" s="16">
+        <v>1066799</v>
+      </c>
+      <c r="G221" s="12">
+        <v>6847071</v>
+      </c>
+      <c r="H221" s="16">
+        <v>1235863</v>
+      </c>
+      <c r="I221" s="12">
+        <v>40782394</v>
+      </c>
+      <c r="J221" s="28">
+        <v>0.42</v>
+      </c>
+    </row>
+    <row r="222" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A222" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B222" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="C222" s="15" t="s">
+        <v>205</v>
+      </c>
+      <c r="D222" s="16">
+        <v>675493467</v>
+      </c>
+      <c r="E222" s="16">
+        <v>59838497</v>
+      </c>
+      <c r="F222" s="16">
+        <v>357062397</v>
+      </c>
+      <c r="G222" s="12">
+        <v>416900894</v>
+      </c>
+      <c r="H222" s="16">
+        <v>23634137</v>
+      </c>
+      <c r="I222" s="12">
+        <v>1116028498</v>
+      </c>
+      <c r="J222" s="28">
+        <v>0.28999999999999998</v>
+      </c>
+    </row>
+    <row r="223" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A223" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="B223" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="C223" s="15" t="s">
+        <v>207</v>
+      </c>
+      <c r="D223" s="16">
+        <v>82912578</v>
+      </c>
+      <c r="E223" s="16">
+        <v>10372649</v>
+      </c>
+      <c r="F223" s="16">
+        <v>12686820</v>
+      </c>
+      <c r="G223" s="12">
+        <v>23059469</v>
+      </c>
+      <c r="H223" s="16">
+        <v>1375816</v>
+      </c>
+      <c r="I223" s="12">
+        <v>107347863</v>
+      </c>
+      <c r="J223" s="28">
+        <v>0.44</v>
+      </c>
+    </row>
+    <row r="224" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A224" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="B224" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="C224" s="15" t="s">
+        <v>208</v>
+      </c>
+      <c r="D224" s="16">
+        <v>13991191</v>
+      </c>
+      <c r="E224" s="16">
+        <v>2704462</v>
+      </c>
+      <c r="F224" s="16">
+        <v>2373316</v>
+      </c>
+      <c r="G224" s="12">
+        <v>5077778</v>
+      </c>
+      <c r="H224" s="16">
+        <v>1446686</v>
+      </c>
+      <c r="I224" s="12">
+        <v>20515655</v>
+      </c>
+      <c r="J224" s="28">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="225" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A225" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="B225" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="C225" s="15" t="s">
+        <v>209</v>
+      </c>
+      <c r="D225" s="16">
+        <v>32948467</v>
+      </c>
+      <c r="E225" s="16">
+        <v>5791037</v>
+      </c>
+      <c r="F225" s="16">
+        <v>23854274</v>
+      </c>
+      <c r="G225" s="12">
+        <v>29645311</v>
+      </c>
+      <c r="H225" s="16">
+        <v>1265131</v>
+      </c>
+      <c r="I225" s="12">
+        <v>63858909</v>
+      </c>
+      <c r="J225" s="28">
+        <v>0.56000000000000005</v>
+      </c>
+    </row>
+    <row r="226" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A226" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="B226" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="C226" s="15" t="s">
+        <v>210</v>
+      </c>
+      <c r="D226" s="16">
+        <v>17558626</v>
+      </c>
+      <c r="E226" s="16">
+        <v>4126958</v>
+      </c>
+      <c r="F226" s="16">
+        <v>602325</v>
+      </c>
+      <c r="G226" s="12">
+        <v>4729283</v>
+      </c>
+      <c r="H226" s="16">
+        <v>668275</v>
+      </c>
+      <c r="I226" s="12">
+        <v>22956184</v>
+      </c>
+      <c r="J226" s="28">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="227" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A227" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="B227" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="C227" s="15" t="s">
+        <v>211</v>
+      </c>
+      <c r="D227" s="16">
+        <v>58177373</v>
+      </c>
+      <c r="E227" s="16">
+        <v>5994855</v>
+      </c>
+      <c r="F227" s="16">
+        <v>9326368</v>
+      </c>
+      <c r="G227" s="12">
+        <v>15321223</v>
+      </c>
+      <c r="H227" s="16">
+        <v>2221900</v>
+      </c>
+      <c r="I227" s="12">
+        <v>75720496</v>
+      </c>
+      <c r="J227" s="28">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="228" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A228" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="B228" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="C228" s="15" t="s">
+        <v>212</v>
+      </c>
+      <c r="D228" s="16">
+        <v>22641290</v>
+      </c>
+      <c r="E228" s="16">
+        <v>6319277</v>
+      </c>
+      <c r="F228" s="16">
+        <v>1383094</v>
+      </c>
+      <c r="G228" s="12">
+        <v>7702371</v>
+      </c>
+      <c r="H228" s="16">
+        <v>1233174</v>
+      </c>
+      <c r="I228" s="12">
+        <v>31576835</v>
+      </c>
+      <c r="J228" s="28">
+        <v>0.67</v>
+      </c>
+    </row>
+    <row r="229" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A229" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="B229" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="C229" s="15" t="s">
+        <v>626</v>
+      </c>
+      <c r="D229" s="16">
+        <v>0</v>
+      </c>
+      <c r="E229" s="16">
+        <v>0</v>
+      </c>
+      <c r="F229" s="16">
+        <v>0</v>
+      </c>
+      <c r="G229" s="12">
+        <v>0</v>
+      </c>
+      <c r="H229" s="16">
+        <v>0</v>
+      </c>
+      <c r="I229" s="12">
+        <v>0</v>
+      </c>
+      <c r="J229" s="28">
+        <v>0.67</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A230" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="B230" s="15" t="s">
+        <v>213</v>
+      </c>
+      <c r="C230" s="15" t="s">
+        <v>626</v>
+      </c>
+      <c r="D230" s="16">
+        <v>198777469</v>
+      </c>
+      <c r="E230" s="16">
+        <v>27271989</v>
+      </c>
+      <c r="F230" s="16">
+        <v>58612414</v>
+      </c>
+      <c r="G230" s="12">
+        <v>85884403</v>
+      </c>
+      <c r="H230" s="16">
+        <v>11323716</v>
+      </c>
+      <c r="I230" s="12">
+        <v>295985588</v>
+      </c>
+      <c r="J230" s="28">
+        <v>0.67</v>
+      </c>
+    </row>
+    <row r="231" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A231" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="B231" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="C231" s="15" t="s">
+        <v>214</v>
+      </c>
+      <c r="D231" s="16">
+        <v>56183431</v>
+      </c>
+      <c r="E231" s="16">
+        <v>13846286</v>
+      </c>
+      <c r="F231" s="16">
+        <v>3904830</v>
+      </c>
+      <c r="G231" s="12">
+        <v>17751116</v>
+      </c>
+      <c r="H231" s="16">
+        <v>2046843</v>
+      </c>
+      <c r="I231" s="12">
+        <v>75981390</v>
+      </c>
+      <c r="J231" s="28">
+        <v>0.75</v>
+      </c>
+    </row>
+    <row r="232" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A232" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="B232" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="C232" s="15" t="s">
+        <v>215</v>
+      </c>
+      <c r="D232" s="16">
+        <v>24611871</v>
+      </c>
+      <c r="E232" s="16">
+        <v>5113513</v>
+      </c>
+      <c r="F232" s="16">
+        <v>226070</v>
+      </c>
+      <c r="G232" s="12">
+        <v>5339583</v>
+      </c>
+      <c r="H232" s="16">
+        <v>594087</v>
+      </c>
+      <c r="I232" s="12">
+        <v>30545541</v>
+      </c>
+      <c r="J232" s="28">
+        <v>0.45</v>
+      </c>
+    </row>
+    <row r="233" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A233" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="B233" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="C233" s="15" t="s">
+        <v>627</v>
+      </c>
+      <c r="D233" s="16">
+        <v>212331520</v>
+      </c>
+      <c r="E233" s="16">
+        <v>28558485</v>
+      </c>
+      <c r="F233" s="16">
+        <v>19174073</v>
+      </c>
+      <c r="G233" s="12">
+        <v>47732558</v>
+      </c>
+      <c r="H233" s="16">
+        <v>10922179</v>
+      </c>
+      <c r="I233" s="12">
+        <v>270986257</v>
+      </c>
+      <c r="J233" s="28">
+        <v>0.62</v>
+      </c>
+    </row>
+    <row r="234" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A234" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="B234" s="15" t="s">
+        <v>216</v>
+      </c>
+      <c r="C234" s="15" t="s">
+        <v>627</v>
+      </c>
+      <c r="D234" s="16">
+        <v>91756</v>
+      </c>
+      <c r="E234" s="16"/>
+      <c r="F234" s="16">
+        <v>739315</v>
+      </c>
+      <c r="G234" s="12"/>
+      <c r="H234" s="16">
+        <v>0</v>
+      </c>
+      <c r="I234" s="12">
+        <v>831071</v>
+      </c>
+      <c r="J234" s="28">
+        <v>0.62</v>
+      </c>
+    </row>
+    <row r="235" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A235" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="B235" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="C235" s="15" t="s">
+        <v>217</v>
+      </c>
+      <c r="D235" s="16">
+        <v>171516613</v>
+      </c>
+      <c r="E235" s="16">
+        <v>19664726</v>
+      </c>
+      <c r="F235" s="16">
+        <v>44507081</v>
+      </c>
+      <c r="G235" s="12">
+        <v>64171807</v>
+      </c>
+      <c r="H235" s="16">
+        <v>10432744</v>
+      </c>
+      <c r="I235" s="12">
+        <v>246121164</v>
+      </c>
+      <c r="J235" s="28">
+        <v>0.56999999999999995</v>
+      </c>
+    </row>
+    <row r="236" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A236" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="B236" s="15" t="s">
+        <v>129</v>
+      </c>
+      <c r="C236" s="15" t="s">
+        <v>621</v>
+      </c>
+      <c r="D236" s="16">
+        <v>1045993799</v>
+      </c>
+      <c r="E236" s="16">
+        <v>68309517</v>
+      </c>
+      <c r="F236" s="16">
+        <v>285288</v>
+      </c>
+      <c r="G236" s="12">
+        <v>68594805</v>
+      </c>
+      <c r="H236" s="16">
+        <v>1341945</v>
+      </c>
+      <c r="I236" s="12">
+        <v>1115930549</v>
+      </c>
+      <c r="J236" s="28">
+        <v>0.34499999999999997</v>
+      </c>
+    </row>
+    <row r="237" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A237" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="B237" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="C237" s="15" t="s">
+        <v>621</v>
+      </c>
+      <c r="D237" s="16">
+        <v>806001</v>
+      </c>
+      <c r="E237" s="16">
+        <v>0</v>
+      </c>
+      <c r="F237" s="16">
+        <v>0</v>
+      </c>
+      <c r="G237" s="12">
+        <v>0</v>
+      </c>
+      <c r="H237" s="16">
+        <v>2552</v>
+      </c>
+      <c r="I237" s="12">
+        <v>808553</v>
+      </c>
+      <c r="J237" s="28">
+        <v>0.34499999999999997</v>
+      </c>
+    </row>
+    <row r="238" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A238" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="B238" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="C238" s="15" t="s">
+        <v>621</v>
+      </c>
+      <c r="D238" s="16">
+        <v>30149642344</v>
+      </c>
+      <c r="E238" s="16">
+        <v>2103616435</v>
+      </c>
+      <c r="F238" s="16">
+        <v>1096292393</v>
+      </c>
+      <c r="G238" s="12">
+        <v>3199908828</v>
+      </c>
+      <c r="H238" s="16">
+        <v>254514694</v>
+      </c>
+      <c r="I238" s="12">
+        <v>33604065866</v>
+      </c>
+      <c r="J238" s="28">
+        <v>0.34499999999999997</v>
+      </c>
+    </row>
+    <row r="239" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A239" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="B239" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="C239" s="15" t="s">
+        <v>628</v>
+      </c>
+      <c r="D239" s="16">
+        <v>542239924</v>
+      </c>
+      <c r="E239" s="16">
+        <v>31263587</v>
+      </c>
+      <c r="F239" s="16">
+        <v>2573247</v>
+      </c>
+      <c r="G239" s="12">
+        <v>33836834</v>
+      </c>
+      <c r="H239" s="16">
+        <v>4116055</v>
+      </c>
+      <c r="I239" s="12">
+        <v>580192813</v>
+      </c>
+      <c r="J239" s="28">
+        <v>0.52200000000000002</v>
+      </c>
+    </row>
+    <row r="240" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A240" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="B240" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="C240" s="15" t="s">
+        <v>628</v>
+      </c>
+      <c r="D240" s="16">
+        <v>8230146987</v>
+      </c>
+      <c r="E240" s="16">
+        <v>398643852</v>
+      </c>
+      <c r="F240" s="16">
+        <v>213555829</v>
+      </c>
+      <c r="G240" s="12">
+        <v>612199681</v>
+      </c>
+      <c r="H240" s="16">
+        <v>92047478</v>
+      </c>
+      <c r="I240" s="12">
+        <v>8934394146</v>
+      </c>
+      <c r="J240" s="28">
+        <v>0.52200000000000002</v>
+      </c>
+    </row>
+    <row r="241" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A241" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="B241" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="C241" s="15" t="s">
+        <v>629</v>
+      </c>
+      <c r="D241" s="16">
+        <v>34219576867</v>
+      </c>
+      <c r="E241" s="16">
+        <v>2518446916</v>
+      </c>
+      <c r="F241" s="16">
+        <v>2903300700</v>
+      </c>
+      <c r="G241" s="12">
+        <v>5421747616</v>
+      </c>
+      <c r="H241" s="16">
+        <v>453815876</v>
+      </c>
+      <c r="I241" s="12">
+        <v>40095140359</v>
+      </c>
+      <c r="J241" s="28">
+        <v>0.55769999999999997</v>
+      </c>
+    </row>
+    <row r="242" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A242" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="B242" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="C242" s="15" t="s">
+        <v>629</v>
+      </c>
+      <c r="D242" s="16">
+        <v>14446900</v>
+      </c>
+      <c r="E242" s="16">
+        <v>245368</v>
+      </c>
+      <c r="F242" s="16">
+        <v>676755</v>
+      </c>
+      <c r="G242" s="12">
+        <v>922123</v>
+      </c>
+      <c r="H242" s="16">
+        <v>329438</v>
+      </c>
+      <c r="I242" s="12">
+        <v>15698461</v>
+      </c>
+      <c r="J242" s="28">
+        <v>0.55769999999999997</v>
+      </c>
+    </row>
+    <row r="243" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A243" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="B243" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="C243" s="15" t="s">
+        <v>629</v>
+      </c>
+      <c r="D243" s="16">
+        <v>94978416</v>
+      </c>
+      <c r="E243" s="16">
+        <v>971010</v>
+      </c>
+      <c r="F243" s="16">
+        <v>42090539</v>
+      </c>
+      <c r="G243" s="12">
+        <v>43061549</v>
+      </c>
+      <c r="H243" s="16">
+        <v>1701876</v>
+      </c>
+      <c r="I243" s="12">
+        <v>139741841</v>
+      </c>
+      <c r="J243" s="28">
+        <v>0.55769999999999997</v>
+      </c>
+    </row>
+    <row r="244" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A244" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="B244" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="C244" s="15" t="s">
+        <v>630</v>
+      </c>
+      <c r="D244" s="16">
+        <v>17757262</v>
+      </c>
+      <c r="E244" s="16">
+        <v>115170</v>
+      </c>
+      <c r="F244" s="16">
+        <v>1347877</v>
+      </c>
+      <c r="G244" s="12">
+        <v>1463047</v>
+      </c>
+      <c r="H244" s="16">
+        <v>328003</v>
+      </c>
+      <c r="I244" s="12">
+        <v>19548312</v>
+      </c>
+      <c r="J244" s="28">
+        <v>0.39</v>
+      </c>
+    </row>
+    <row r="245" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A245" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="B245" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="C245" s="15" t="s">
+        <v>630</v>
+      </c>
+      <c r="D245" s="16">
+        <v>5654433366</v>
+      </c>
+      <c r="E245" s="16">
+        <v>346162119</v>
+      </c>
+      <c r="F245" s="16">
+        <v>615365466</v>
+      </c>
+      <c r="G245" s="12">
+        <v>961527585</v>
+      </c>
+      <c r="H245" s="16">
+        <v>29173541</v>
+      </c>
+      <c r="I245" s="12">
+        <v>6645134492</v>
+      </c>
+      <c r="J245" s="28">
+        <v>0.39</v>
+      </c>
+    </row>
+    <row r="246" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A246" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="B246" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="C246" s="15" t="s">
+        <v>631</v>
+      </c>
+      <c r="D246" s="16">
+        <v>239868007</v>
+      </c>
+      <c r="E246" s="16">
+        <v>18768112</v>
+      </c>
+      <c r="F246" s="16">
+        <v>2359091</v>
+      </c>
+      <c r="G246" s="12">
+        <v>21127203</v>
+      </c>
+      <c r="H246" s="16">
+        <v>3145085</v>
+      </c>
+      <c r="I246" s="12">
+        <v>264140295</v>
+      </c>
+      <c r="J246" s="28">
+        <v>0.39300000000000002</v>
+      </c>
+    </row>
+    <row r="247" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A247" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="B247" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="C247" s="15" t="s">
+        <v>631</v>
+      </c>
+      <c r="D247" s="16">
+        <v>69702965357</v>
+      </c>
+      <c r="E247" s="16">
+        <v>5155410292</v>
+      </c>
+      <c r="F247" s="16">
+        <v>3289267215</v>
+      </c>
+      <c r="G247" s="12">
+        <v>8444677507</v>
+      </c>
+      <c r="H247" s="16">
+        <v>951786394</v>
+      </c>
+      <c r="I247" s="12">
+        <v>79099429258</v>
+      </c>
+      <c r="J247" s="28">
+        <v>0.39300000000000002</v>
+      </c>
+    </row>
+    <row r="248" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A248" s="15" t="s">
+        <v>218</v>
+      </c>
+      <c r="B248" s="15" t="s">
+        <v>218</v>
+      </c>
+      <c r="C248" s="15" t="s">
+        <v>219</v>
+      </c>
+      <c r="D248" s="16">
+        <v>8092590</v>
+      </c>
+      <c r="E248" s="16">
+        <v>2206037</v>
+      </c>
+      <c r="F248" s="16">
+        <v>639893</v>
+      </c>
+      <c r="G248" s="12">
+        <v>2845930</v>
+      </c>
+      <c r="H248" s="16">
+        <v>953159</v>
+      </c>
+      <c r="I248" s="12">
+        <v>11891679</v>
+      </c>
+      <c r="J248" s="28">
+        <v>0.38</v>
+      </c>
+    </row>
+    <row r="249" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A249" s="15" t="s">
+        <v>218</v>
+      </c>
+      <c r="B249" s="15" t="s">
+        <v>218</v>
+      </c>
+      <c r="C249" s="15" t="s">
+        <v>220</v>
+      </c>
+      <c r="D249" s="16">
+        <v>3430709</v>
+      </c>
+      <c r="E249" s="16">
+        <v>714784</v>
+      </c>
+      <c r="F249" s="16">
+        <v>563683</v>
+      </c>
+      <c r="G249" s="12">
+        <v>1278467</v>
+      </c>
+      <c r="H249" s="16">
+        <v>64126</v>
+      </c>
+      <c r="I249" s="12">
+        <v>4773302</v>
+      </c>
+      <c r="J249" s="28">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="250" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A250" s="15" t="s">
+        <v>218</v>
+      </c>
+      <c r="B250" s="15" t="s">
+        <v>218</v>
+      </c>
+      <c r="C250" s="15" t="s">
+        <v>221</v>
+      </c>
+      <c r="D250" s="16">
+        <v>14880841</v>
+      </c>
+      <c r="E250" s="16">
+        <v>3929234</v>
+      </c>
+      <c r="F250" s="16">
+        <v>431823</v>
+      </c>
+      <c r="G250" s="12">
+        <v>4361057</v>
+      </c>
+      <c r="H250" s="16">
+        <v>531833</v>
+      </c>
+      <c r="I250" s="12">
+        <v>19773731</v>
+      </c>
+      <c r="J250" s="28">
+        <v>0.37</v>
+      </c>
+    </row>
+    <row r="251" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A251" s="15" t="s">
+        <v>218</v>
+      </c>
+      <c r="B251" s="15" t="s">
+        <v>218</v>
+      </c>
+      <c r="C251" s="15" t="s">
+        <v>222</v>
+      </c>
+      <c r="D251" s="16">
+        <v>47589202</v>
+      </c>
+      <c r="E251" s="16">
+        <v>8879124</v>
+      </c>
+      <c r="F251" s="16">
+        <v>2255457</v>
+      </c>
+      <c r="G251" s="12">
+        <v>11134581</v>
+      </c>
+      <c r="H251" s="16">
+        <v>600110</v>
+      </c>
+      <c r="I251" s="12">
+        <v>59323893</v>
+      </c>
+      <c r="J251" s="28">
+        <v>0.46</v>
+      </c>
+    </row>
+    <row r="252" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A252" s="15" t="s">
+        <v>218</v>
+      </c>
+      <c r="B252" s="15" t="s">
+        <v>218</v>
+      </c>
+      <c r="C252" s="15" t="s">
+        <v>223</v>
+      </c>
+      <c r="D252" s="16">
+        <v>34645678</v>
+      </c>
+      <c r="E252" s="16">
+        <v>8517602</v>
+      </c>
+      <c r="F252" s="16">
+        <v>1984133</v>
+      </c>
+      <c r="G252" s="12">
+        <v>10501735</v>
+      </c>
+      <c r="H252" s="16">
+        <v>1448698</v>
+      </c>
+      <c r="I252" s="12">
+        <v>46596111</v>
+      </c>
+      <c r="J252" s="28">
+        <v>0.61</v>
+      </c>
+    </row>
+    <row r="253" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A253" s="15" t="s">
+        <v>218</v>
+      </c>
+      <c r="B253" s="15" t="s">
+        <v>218</v>
+      </c>
+      <c r="C253" s="15" t="s">
+        <v>632</v>
+      </c>
+      <c r="D253" s="16">
+        <v>462543400</v>
+      </c>
+      <c r="E253" s="16">
+        <v>95246793</v>
+      </c>
+      <c r="F253" s="16">
+        <v>43626463</v>
+      </c>
+      <c r="G253" s="12">
+        <v>138873256</v>
+      </c>
+      <c r="H253" s="16">
+        <v>40536974</v>
+      </c>
+      <c r="I253" s="12">
+        <v>641953630</v>
+      </c>
+      <c r="J253" s="28">
+        <v>0.68500000000000005</v>
+      </c>
+    </row>
+    <row r="254" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A254" s="15" t="s">
+        <v>218</v>
+      </c>
+      <c r="B254" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="C254" s="15" t="s">
+        <v>632</v>
+      </c>
+      <c r="D254" s="16">
+        <v>2524971957</v>
+      </c>
+      <c r="E254" s="16">
+        <v>409625717</v>
+      </c>
+      <c r="F254" s="16">
+        <v>657060987</v>
+      </c>
+      <c r="G254" s="12">
+        <v>1066686704</v>
+      </c>
+      <c r="H254" s="16">
+        <v>71587511</v>
+      </c>
+      <c r="I254" s="12">
+        <v>3663246172</v>
+      </c>
+      <c r="J254" s="28">
+        <v>0.68500000000000005</v>
+      </c>
+    </row>
+    <row r="255" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A255" s="15" t="s">
+        <v>218</v>
+      </c>
+      <c r="B255" s="15" t="s">
+        <v>218</v>
+      </c>
+      <c r="C255" s="15" t="s">
+        <v>633</v>
+      </c>
+      <c r="D255" s="16">
+        <v>5264564</v>
+      </c>
+      <c r="E255" s="16">
+        <v>1057890</v>
+      </c>
+      <c r="F255" s="16">
+        <v>57105</v>
+      </c>
+      <c r="G255" s="12">
+        <v>1114995</v>
+      </c>
+      <c r="H255" s="16">
+        <v>327168</v>
+      </c>
+      <c r="I255" s="12">
+        <v>6706727</v>
+      </c>
+      <c r="J255" s="28">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="256" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A256" s="15" t="s">
+        <v>218</v>
+      </c>
+      <c r="B256" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="C256" s="15" t="s">
+        <v>633</v>
+      </c>
+      <c r="D256" s="16">
+        <v>40146548</v>
+      </c>
+      <c r="E256" s="16">
+        <v>8346589</v>
+      </c>
+      <c r="F256" s="16">
+        <v>1890825</v>
+      </c>
+      <c r="G256" s="12">
+        <v>10237414</v>
+      </c>
+      <c r="H256" s="16">
+        <v>903363</v>
+      </c>
+      <c r="I256" s="12">
+        <v>51287325</v>
+      </c>
+      <c r="J256" s="28">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="257" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A257" s="15" t="s">
+        <v>218</v>
+      </c>
+      <c r="B257" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="C257" s="15" t="s">
+        <v>633</v>
+      </c>
+      <c r="D257" s="16">
+        <v>8732336</v>
+      </c>
+      <c r="E257" s="16">
+        <v>1789628</v>
+      </c>
+      <c r="F257" s="16">
+        <v>1190900</v>
+      </c>
+      <c r="G257" s="12">
+        <v>2980528</v>
+      </c>
+      <c r="H257" s="16">
+        <v>1850139</v>
+      </c>
+      <c r="I257" s="12">
+        <v>13563003</v>
+      </c>
+      <c r="J257" s="28">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="258" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A258" s="15" t="s">
+        <v>218</v>
+      </c>
+      <c r="B258" s="15" t="s">
+        <v>218</v>
+      </c>
+      <c r="C258" s="15" t="s">
+        <v>226</v>
+      </c>
+      <c r="D258" s="16">
+        <v>3171512</v>
+      </c>
+      <c r="E258" s="16">
+        <v>610288</v>
+      </c>
+      <c r="F258" s="16">
+        <v>75526</v>
+      </c>
+      <c r="G258" s="12">
+        <v>685814</v>
+      </c>
+      <c r="H258" s="16">
+        <v>165616</v>
+      </c>
+      <c r="I258" s="12">
+        <v>4022942</v>
+      </c>
+      <c r="J258" s="28">
+        <v>0.38</v>
+      </c>
+    </row>
+    <row r="259" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A259" s="15" t="s">
+        <v>218</v>
+      </c>
+      <c r="B259" s="15" t="s">
+        <v>218</v>
+      </c>
+      <c r="C259" s="15" t="s">
+        <v>227</v>
+      </c>
+      <c r="D259" s="16">
+        <v>601779135</v>
+      </c>
+      <c r="E259" s="16">
+        <v>101768223</v>
+      </c>
+      <c r="F259" s="16">
+        <v>228430013</v>
+      </c>
+      <c r="G259" s="12">
+        <v>330198236</v>
+      </c>
+      <c r="H259" s="16">
+        <v>42451847</v>
+      </c>
+      <c r="I259" s="12">
+        <v>974429218</v>
+      </c>
+      <c r="J259" s="28">
+        <v>0.41</v>
+      </c>
+    </row>
+    <row r="260" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A260" s="15" t="s">
+        <v>218</v>
+      </c>
+      <c r="B260" s="15" t="s">
+        <v>218</v>
+      </c>
+      <c r="C260" s="15" t="s">
+        <v>634</v>
+      </c>
+      <c r="D260" s="16">
+        <v>10361400</v>
+      </c>
+      <c r="E260" s="16">
+        <v>2032484</v>
+      </c>
+      <c r="F260" s="16">
+        <v>308168</v>
+      </c>
+      <c r="G260" s="12">
+        <v>2340652</v>
+      </c>
+      <c r="H260" s="16">
+        <v>1555205</v>
+      </c>
+      <c r="I260" s="12">
+        <v>14257257</v>
+      </c>
+      <c r="J260" s="28">
+        <v>0.75</v>
+      </c>
+    </row>
+    <row r="261" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A261" s="15" t="s">
+        <v>218</v>
+      </c>
+      <c r="B261" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="C261" s="15" t="s">
+        <v>634</v>
+      </c>
+      <c r="D261" s="16">
+        <v>13765400</v>
+      </c>
+      <c r="E261" s="16">
+        <v>2604313</v>
+      </c>
+      <c r="F261" s="16">
+        <v>803019</v>
+      </c>
+      <c r="G261" s="12">
+        <v>3407332</v>
+      </c>
+      <c r="H261" s="16">
+        <v>7346699</v>
+      </c>
+      <c r="I261" s="12">
+        <v>24519431</v>
+      </c>
+      <c r="J261" s="28">
+        <v>0.75</v>
+      </c>
+    </row>
+    <row r="262" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A262" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="B262" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="C262" s="15" t="s">
+        <v>228</v>
+      </c>
+      <c r="D262" s="16">
+        <v>35724800</v>
+      </c>
+      <c r="E262" s="16">
+        <v>5430870</v>
+      </c>
+      <c r="F262" s="16">
+        <v>2393701</v>
+      </c>
+      <c r="G262" s="12">
+        <v>7824571</v>
+      </c>
+      <c r="H262" s="16">
+        <v>543106</v>
+      </c>
+      <c r="I262" s="12">
+        <v>44092477</v>
+      </c>
+      <c r="J262" s="28">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="263" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A263" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="B263" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="C263" s="15" t="s">
+        <v>229</v>
+      </c>
+      <c r="D263" s="16">
+        <v>2263481054</v>
+      </c>
+      <c r="E263" s="16">
+        <v>256499310</v>
+      </c>
+      <c r="F263" s="16">
+        <v>154134760</v>
+      </c>
+      <c r="G263" s="12">
+        <v>410634070</v>
+      </c>
+      <c r="H263" s="16">
+        <v>33125912</v>
+      </c>
+      <c r="I263" s="12">
+        <v>2707241036</v>
+      </c>
+      <c r="J263" s="28">
+        <v>0.15</v>
+      </c>
+    </row>
+    <row r="264" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A264" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="B264" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="C264" s="15" t="s">
+        <v>624</v>
+      </c>
+      <c r="D264" s="16">
+        <v>527415858</v>
+      </c>
+      <c r="E264" s="16">
+        <v>64820884</v>
+      </c>
+      <c r="F264" s="16">
+        <v>3035536</v>
+      </c>
+      <c r="G264" s="12">
+        <v>67856420</v>
+      </c>
+      <c r="H264" s="16">
+        <v>4327836</v>
+      </c>
+      <c r="I264" s="12">
+        <v>599600114</v>
+      </c>
+      <c r="J264" s="28">
+        <v>0.61750000000000005</v>
+      </c>
+    </row>
+    <row r="265" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A265" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="B265" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="C265" s="15" t="s">
+        <v>624</v>
+      </c>
+      <c r="D265" s="16">
+        <v>56273074</v>
+      </c>
+      <c r="E265" s="16">
+        <v>92519</v>
+      </c>
+      <c r="F265" s="16">
+        <v>29223080</v>
+      </c>
+      <c r="G265" s="12">
+        <v>29315599</v>
+      </c>
+      <c r="H265" s="16">
+        <v>895343</v>
+      </c>
+      <c r="I265" s="12">
+        <v>86484016</v>
+      </c>
+      <c r="J265" s="28">
+        <v>0.61750000000000005</v>
+      </c>
+    </row>
+    <row r="266" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A266" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="B266" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="C266" s="15" t="s">
+        <v>624</v>
+      </c>
+      <c r="D266" s="16">
+        <v>10310529919</v>
+      </c>
+      <c r="E266" s="16">
+        <v>892123746</v>
+      </c>
+      <c r="F266" s="16">
+        <v>1131698870</v>
+      </c>
+      <c r="G266" s="12">
+        <v>2023822616</v>
+      </c>
+      <c r="H266" s="16">
+        <v>143075754</v>
+      </c>
+      <c r="I266" s="12">
+        <v>12477428289</v>
+      </c>
+      <c r="J266" s="28">
+        <v>0.61750000000000005</v>
+      </c>
+    </row>
+    <row r="267" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A267" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="B267" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="C267" s="15" t="s">
+        <v>624</v>
+      </c>
+      <c r="D267" s="16">
+        <v>34390431</v>
+      </c>
+      <c r="E267" s="16">
+        <v>1277689</v>
+      </c>
+      <c r="F267" s="16">
+        <v>21983585</v>
+      </c>
+      <c r="G267" s="12">
+        <v>23261274</v>
+      </c>
+      <c r="H267" s="16">
+        <v>466460</v>
+      </c>
+      <c r="I267" s="12">
+        <v>58118165</v>
+      </c>
+      <c r="J267" s="28">
+        <v>0.61750000000000005</v>
+      </c>
+    </row>
+    <row r="268" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A268" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="B268" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="C268" s="15" t="s">
+        <v>635</v>
+      </c>
+      <c r="D268" s="16">
+        <v>2902217820</v>
+      </c>
+      <c r="E268" s="16">
+        <v>314286965</v>
+      </c>
+      <c r="F268" s="16">
+        <v>292805937</v>
+      </c>
+      <c r="G268" s="12">
+        <v>607092902</v>
+      </c>
+      <c r="H268" s="16">
+        <v>102034797</v>
+      </c>
+      <c r="I268" s="12">
+        <v>3611345519</v>
+      </c>
+      <c r="J268" s="28">
+        <v>0.55900000000000005</v>
+      </c>
+    </row>
+    <row r="269" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A269" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="B269" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="C269" s="15" t="s">
+        <v>635</v>
+      </c>
+      <c r="D269" s="16">
+        <v>279342951</v>
+      </c>
+      <c r="E269" s="16">
+        <v>6771594</v>
+      </c>
+      <c r="F269" s="16">
+        <v>117530782</v>
+      </c>
+      <c r="G269" s="12">
+        <v>124302376</v>
+      </c>
+      <c r="H269" s="16">
+        <v>3092078</v>
+      </c>
+      <c r="I269" s="12">
+        <v>406737405</v>
+      </c>
+      <c r="J269" s="28">
+        <v>0.55900000000000005</v>
+      </c>
+    </row>
+    <row r="270" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A270" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="B270" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="C270" s="15" t="s">
+        <v>636</v>
+      </c>
+      <c r="D270" s="16">
+        <v>52814009</v>
+      </c>
+      <c r="E270" s="16">
+        <v>7940689</v>
+      </c>
+      <c r="F270" s="16">
+        <v>11026398</v>
+      </c>
+      <c r="G270" s="12">
+        <v>18967087</v>
+      </c>
+      <c r="H270" s="16">
+        <v>3126955</v>
+      </c>
+      <c r="I270" s="12">
+        <v>74908051</v>
+      </c>
+      <c r="J270" s="28">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="271" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A271" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="B271" s="15" t="s">
+        <v>230</v>
+      </c>
+      <c r="C271" s="15" t="s">
+        <v>636</v>
+      </c>
+      <c r="D271" s="16">
+        <v>586853300</v>
+      </c>
+      <c r="E271" s="16">
+        <v>71950513</v>
+      </c>
+      <c r="F271" s="16">
+        <v>28846282</v>
+      </c>
+      <c r="G271" s="12">
+        <v>100796795</v>
+      </c>
+      <c r="H271" s="16">
+        <v>12331962</v>
+      </c>
+      <c r="I271" s="12">
+        <v>699982057</v>
+      </c>
+      <c r="J271" s="28">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="272" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A272" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="B272" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="C272" s="15" t="s">
+        <v>231</v>
+      </c>
+      <c r="D272" s="16">
+        <v>1463248166</v>
+      </c>
+      <c r="E272" s="16">
+        <v>179567380</v>
+      </c>
+      <c r="F272" s="16">
+        <v>22735777</v>
+      </c>
+      <c r="G272" s="12">
+        <v>202303157</v>
+      </c>
+      <c r="H272" s="16">
+        <v>20982286</v>
+      </c>
+      <c r="I272" s="12">
+        <v>1686533609</v>
+      </c>
+      <c r="J272" s="28">
+        <v>0.17699999999999999</v>
+      </c>
+    </row>
+    <row r="273" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A273" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="B273" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="C273" s="15" t="s">
+        <v>232</v>
+      </c>
+      <c r="D273" s="16">
+        <v>371829897</v>
+      </c>
+      <c r="E273" s="16">
+        <v>33981937</v>
+      </c>
+      <c r="F273" s="16">
+        <v>54987413</v>
+      </c>
+      <c r="G273" s="12">
+        <v>88969350</v>
+      </c>
+      <c r="H273" s="16">
+        <v>43107879</v>
+      </c>
+      <c r="I273" s="12">
+        <v>503907126</v>
+      </c>
+      <c r="J273" s="28">
+        <v>0.31</v>
+      </c>
+    </row>
+    <row r="274" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A274" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="B274" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="C274" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="D274" s="16">
+        <v>212250754</v>
+      </c>
+      <c r="E274" s="16">
+        <v>35318905</v>
+      </c>
+      <c r="F274" s="16">
+        <v>4948149</v>
+      </c>
+      <c r="G274" s="12">
+        <v>40267054</v>
+      </c>
+      <c r="H274" s="16">
+        <v>6100899</v>
+      </c>
+      <c r="I274" s="12">
+        <v>258618707</v>
+      </c>
+      <c r="J274" s="28">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="275" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A275" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="B275" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="C275" s="15" t="s">
+        <v>234</v>
+      </c>
+      <c r="D275" s="16">
+        <v>495312533</v>
+      </c>
+      <c r="E275" s="16">
+        <v>65594856</v>
+      </c>
+      <c r="F275" s="16">
+        <v>73948928</v>
+      </c>
+      <c r="G275" s="12">
+        <v>139543784</v>
+      </c>
+      <c r="H275" s="16">
+        <v>13401152</v>
+      </c>
+      <c r="I275" s="12">
+        <v>648257469</v>
+      </c>
+      <c r="J275" s="28">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="276" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A276" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="B276" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="C276" s="15" t="s">
+        <v>235</v>
+      </c>
+      <c r="D276" s="16">
+        <v>21391395811</v>
+      </c>
+      <c r="E276" s="16">
+        <v>2218585991</v>
+      </c>
+      <c r="F276" s="16">
+        <v>2893836685</v>
+      </c>
+      <c r="G276" s="12">
+        <v>5112422676</v>
+      </c>
+      <c r="H276" s="16">
+        <v>528788640</v>
+      </c>
+      <c r="I276" s="12">
+        <v>27032607127</v>
+      </c>
+      <c r="J276" s="28">
+        <v>0.63600000000000001</v>
+      </c>
+    </row>
+    <row r="277" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A277" s="15" t="s">
+        <v>236</v>
+      </c>
+      <c r="B277" s="15" t="s">
+        <v>236</v>
+      </c>
+      <c r="C277" s="15" t="s">
+        <v>237</v>
+      </c>
+      <c r="D277" s="16">
+        <v>22397585</v>
+      </c>
+      <c r="E277" s="16">
+        <v>2952976</v>
+      </c>
+      <c r="F277" s="16">
+        <v>2480849</v>
+      </c>
+      <c r="G277" s="12">
+        <v>5433825</v>
+      </c>
+      <c r="H277" s="16">
+        <v>1830183</v>
+      </c>
+      <c r="I277" s="12">
+        <v>29661593</v>
+      </c>
+      <c r="J277" s="28">
+        <v>0.64</v>
+      </c>
+    </row>
+    <row r="278" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A278" s="15" t="s">
+        <v>236</v>
+      </c>
+      <c r="B278" s="15" t="s">
+        <v>236</v>
+      </c>
+      <c r="C278" s="15" t="s">
+        <v>238</v>
+      </c>
+      <c r="D278" s="16">
+        <v>150409889</v>
+      </c>
+      <c r="E278" s="16">
+        <v>21053835</v>
+      </c>
+      <c r="F278" s="16">
+        <v>4755285</v>
+      </c>
+      <c r="G278" s="12">
+        <v>25809120</v>
+      </c>
+      <c r="H278" s="16">
+        <v>4636204</v>
+      </c>
+      <c r="I278" s="12">
+        <v>180855213</v>
+      </c>
+      <c r="J278" s="28">
+        <v>0.75</v>
+      </c>
+    </row>
+    <row r="279" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A279" s="15" t="s">
+        <v>236</v>
+      </c>
+      <c r="B279" s="15" t="s">
+        <v>236</v>
+      </c>
+      <c r="C279" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="D279" s="16">
+        <v>248863828</v>
+      </c>
+      <c r="E279" s="16">
+        <v>19848992</v>
+      </c>
+      <c r="F279" s="16">
+        <v>25814941</v>
+      </c>
+      <c r="G279" s="12">
+        <v>45663933</v>
+      </c>
+      <c r="H279" s="16">
+        <v>8212463</v>
+      </c>
+      <c r="I279" s="12">
+        <v>302740224</v>
+      </c>
+      <c r="J279" s="28">
+        <v>0.45</v>
+      </c>
+    </row>
+    <row r="280" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A280" s="15" t="s">
+        <v>236</v>
+      </c>
+      <c r="B280" s="15" t="s">
+        <v>236</v>
+      </c>
+      <c r="C280" s="15" t="s">
+        <v>637</v>
+      </c>
+      <c r="D280" s="16">
+        <v>189129040</v>
+      </c>
+      <c r="E280" s="16">
+        <v>18115512</v>
+      </c>
+      <c r="F280" s="16">
+        <v>176930</v>
+      </c>
+      <c r="G280" s="12">
+        <v>18292442</v>
+      </c>
+      <c r="H280" s="16">
+        <v>1056358</v>
+      </c>
+      <c r="I280" s="12">
+        <v>208477840</v>
+      </c>
+      <c r="J280" s="28">
+        <v>0.495</v>
+      </c>
+    </row>
+    <row r="281" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A281" s="15" t="s">
+        <v>236</v>
+      </c>
+      <c r="B281" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="C281" s="15" t="s">
+        <v>637</v>
+      </c>
+      <c r="D281" s="16">
+        <v>6335061062</v>
+      </c>
+      <c r="E281" s="16">
+        <v>609031550</v>
+      </c>
+      <c r="F281" s="16">
+        <v>222015799</v>
+      </c>
+      <c r="G281" s="12">
+        <v>831047349</v>
+      </c>
+      <c r="H281" s="16">
+        <v>55991697</v>
+      </c>
+      <c r="I281" s="12">
+        <v>7222100108</v>
+      </c>
+      <c r="J281" s="28">
+        <v>0.495</v>
+      </c>
+    </row>
+    <row r="282" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A282" s="15" t="s">
+        <v>236</v>
+      </c>
+      <c r="B282" s="15" t="s">
+        <v>236</v>
+      </c>
+      <c r="C282" s="15" t="s">
+        <v>240</v>
+      </c>
+      <c r="D282" s="16">
+        <v>227518020</v>
+      </c>
+      <c r="E282" s="16">
+        <v>30801829</v>
+      </c>
+      <c r="F282" s="16">
+        <v>40280719</v>
+      </c>
+      <c r="G282" s="12">
+        <v>71082548</v>
+      </c>
+      <c r="H282" s="16">
+        <v>10590695</v>
+      </c>
+      <c r="I282" s="12">
+        <v>309191263</v>
+      </c>
+      <c r="J282" s="28">
+        <v>0.65500000000000003</v>
+      </c>
+    </row>
+    <row r="283" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A283" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="B283" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="C283" s="15" t="s">
+        <v>241</v>
+      </c>
+      <c r="D283" s="16">
+        <v>1856140750</v>
+      </c>
+      <c r="E283" s="16">
+        <v>198247326</v>
+      </c>
+      <c r="F283" s="16">
+        <v>111659340</v>
+      </c>
+      <c r="G283" s="12">
+        <v>309906666</v>
+      </c>
+      <c r="H283" s="16">
+        <v>31239549</v>
+      </c>
+      <c r="I283" s="12">
+        <v>2197286965</v>
+      </c>
+      <c r="J283" s="28">
+        <v>0.495</v>
+      </c>
+    </row>
+    <row r="284" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A284" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="B284" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="C284" s="15" t="s">
+        <v>242</v>
+      </c>
+      <c r="D284" s="16">
+        <v>296243550</v>
+      </c>
+      <c r="E284" s="16">
+        <v>44648650</v>
+      </c>
+      <c r="F284" s="16">
+        <v>204370608</v>
+      </c>
+      <c r="G284" s="12">
+        <v>249019258</v>
+      </c>
+      <c r="H284" s="16">
+        <v>10883167</v>
+      </c>
+      <c r="I284" s="12">
+        <v>556145975</v>
+      </c>
+      <c r="J284" s="28">
+        <v>0.45</v>
+      </c>
+    </row>
+    <row r="285" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A285" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="B285" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="C285" s="15" t="s">
+        <v>243</v>
+      </c>
+      <c r="D285" s="16">
+        <v>363641735</v>
+      </c>
+      <c r="E285" s="16">
+        <v>55900084</v>
+      </c>
+      <c r="F285" s="16">
+        <v>53162605</v>
+      </c>
+      <c r="G285" s="12">
+        <v>109062689</v>
+      </c>
+      <c r="H285" s="16">
+        <v>10150924</v>
+      </c>
+      <c r="I285" s="12">
+        <v>482855348</v>
+      </c>
+      <c r="J285" s="28">
+        <v>0.52</v>
+      </c>
+    </row>
+    <row r="286" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A286" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="B286" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="C286" s="15" t="s">
+        <v>244</v>
+      </c>
+      <c r="D286" s="16">
+        <v>657392040</v>
+      </c>
+      <c r="E286" s="16">
+        <v>81297925</v>
+      </c>
+      <c r="F286" s="16">
+        <v>13955248</v>
+      </c>
+      <c r="G286" s="12">
+        <v>95253173</v>
+      </c>
+      <c r="H286" s="16">
+        <v>19392575</v>
+      </c>
+      <c r="I286" s="12">
+        <v>772037788</v>
+      </c>
+      <c r="J286" s="28">
+        <v>0.47499999999999998</v>
+      </c>
+    </row>
+    <row r="287" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A287" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="B287" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="C287" s="15" t="s">
+        <v>245</v>
+      </c>
+      <c r="D287" s="16">
+        <v>298377935</v>
+      </c>
+      <c r="E287" s="16">
+        <v>46532942</v>
+      </c>
+      <c r="F287" s="16">
+        <v>17923838</v>
+      </c>
+      <c r="G287" s="12">
+        <v>64456780</v>
+      </c>
+      <c r="H287" s="16">
+        <v>6524977</v>
+      </c>
+      <c r="I287" s="12">
+        <v>369359692</v>
+      </c>
+      <c r="J287" s="28">
+        <v>0.42</v>
+      </c>
+    </row>
+    <row r="288" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A288" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="B288" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="C288" s="15" t="s">
+        <v>246</v>
+      </c>
+      <c r="D288" s="16">
+        <v>5707817116</v>
+      </c>
+      <c r="E288" s="16">
+        <v>782216625</v>
+      </c>
+      <c r="F288" s="16">
+        <v>753232504</v>
+      </c>
+      <c r="G288" s="12">
+        <v>1535449129</v>
+      </c>
+      <c r="H288" s="16">
+        <v>156760409</v>
+      </c>
+      <c r="I288" s="12">
+        <v>7400026654</v>
+      </c>
+      <c r="J288" s="28">
+        <v>0.52</v>
+      </c>
+    </row>
+    <row r="289" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A289" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="B289" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="C289" s="15" t="s">
+        <v>247</v>
+      </c>
+      <c r="D289" s="16">
+        <v>32732485</v>
+      </c>
+      <c r="E289" s="16">
+        <v>4564593</v>
+      </c>
+      <c r="F289" s="16">
+        <v>1963697</v>
+      </c>
+      <c r="G289" s="12">
+        <v>6528290</v>
+      </c>
+      <c r="H289" s="16">
+        <v>1705527</v>
+      </c>
+      <c r="I289" s="12">
+        <v>40966302</v>
+      </c>
+      <c r="J289" s="28">
+        <v>0.38</v>
+      </c>
+    </row>
+    <row r="290" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A290" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="B290" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="C290" s="15" t="s">
+        <v>622</v>
+      </c>
+      <c r="D290" s="16">
+        <v>854917915</v>
+      </c>
+      <c r="E290" s="16">
+        <v>94958975</v>
+      </c>
+      <c r="F290" s="16">
+        <v>736853164</v>
+      </c>
+      <c r="G290" s="12">
+        <v>831812139</v>
+      </c>
+      <c r="H290" s="16">
+        <v>105383180</v>
+      </c>
+      <c r="I290" s="12">
+        <v>1792113234</v>
+      </c>
+      <c r="J290" s="28">
+        <v>0.43</v>
+      </c>
+    </row>
+    <row r="291" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A291" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="B291" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="C291" s="15" t="s">
+        <v>622</v>
+      </c>
+      <c r="D291" s="16">
+        <v>116143680</v>
+      </c>
+      <c r="E291" s="16">
+        <v>5513844</v>
+      </c>
+      <c r="F291" s="16">
+        <v>67884577</v>
+      </c>
+      <c r="G291" s="12">
+        <v>73398421</v>
+      </c>
+      <c r="H291" s="16">
+        <v>8137553</v>
+      </c>
+      <c r="I291" s="12">
+        <v>197679654</v>
+      </c>
+      <c r="J291" s="28">
+        <v>0.43</v>
+      </c>
+    </row>
+    <row r="292" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A292" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="B292" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="C292" s="15" t="s">
+        <v>248</v>
+      </c>
+      <c r="D292" s="16">
+        <v>293788101</v>
+      </c>
+      <c r="E292" s="16">
+        <v>41477434</v>
+      </c>
+      <c r="F292" s="16">
+        <v>18943479</v>
+      </c>
+      <c r="G292" s="12">
+        <v>60420913</v>
+      </c>
+      <c r="H292" s="16">
+        <v>16028903</v>
+      </c>
+      <c r="I292" s="12">
+        <v>370237917</v>
+      </c>
+      <c r="J292" s="28">
+        <v>0.49</v>
+      </c>
+    </row>
+    <row r="293" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A293" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="B293" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="C293" s="15" t="s">
+        <v>249</v>
+      </c>
+      <c r="D293" s="16">
+        <v>94542445</v>
+      </c>
+      <c r="E293" s="16">
+        <v>11776615</v>
+      </c>
+      <c r="F293" s="16">
+        <v>29251966</v>
+      </c>
+      <c r="G293" s="12">
+        <v>41028581</v>
+      </c>
+      <c r="H293" s="16">
+        <v>3054821</v>
+      </c>
+      <c r="I293" s="12">
+        <v>138625847</v>
+      </c>
+      <c r="J293" s="28">
+        <v>0.39</v>
+      </c>
+    </row>
+    <row r="294" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A294" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="B294" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="C294" s="15" t="s">
+        <v>250</v>
+      </c>
+      <c r="D294" s="16">
+        <v>1544954447</v>
+      </c>
+      <c r="E294" s="16">
+        <v>204084109</v>
+      </c>
+      <c r="F294" s="16">
+        <v>137502779</v>
+      </c>
+      <c r="G294" s="12">
+        <v>341586888</v>
+      </c>
+      <c r="H294" s="16">
+        <v>137219605</v>
+      </c>
+      <c r="I294" s="12">
+        <v>2023760940</v>
+      </c>
+      <c r="J294" s="28">
+        <v>0.48499999999999999</v>
+      </c>
+    </row>
+    <row r="295" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A295" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="B295" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="C295" s="15" t="s">
+        <v>251</v>
+      </c>
+      <c r="D295" s="16">
+        <v>238110440</v>
+      </c>
+      <c r="E295" s="16">
+        <v>42205445</v>
+      </c>
+      <c r="F295" s="16">
+        <v>25565838</v>
+      </c>
+      <c r="G295" s="12">
+        <v>67771283</v>
+      </c>
+      <c r="H295" s="16">
+        <v>6838918</v>
+      </c>
+      <c r="I295" s="12">
+        <v>312720641</v>
+      </c>
+      <c r="J295" s="28">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="296" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A296" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="B296" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="C296" s="15" t="s">
+        <v>252</v>
+      </c>
+      <c r="D296" s="16">
+        <v>319063215</v>
+      </c>
+      <c r="E296" s="16">
+        <v>45670605</v>
+      </c>
+      <c r="F296" s="16">
+        <v>35425491</v>
+      </c>
+      <c r="G296" s="12">
+        <v>81096096</v>
+      </c>
+      <c r="H296" s="16">
+        <v>9615158</v>
+      </c>
+      <c r="I296" s="12">
+        <v>409774469</v>
+      </c>
+      <c r="J296" s="28">
+        <v>0.54</v>
+      </c>
+    </row>
+    <row r="297" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A297" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="2"/>
-[...23 lines deleted...]
-      <c r="D4" s="3" t="s">
+      <c r="B297" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="C297" s="15" t="s">
+        <v>253</v>
+      </c>
+      <c r="D297" s="16">
+        <v>25196907</v>
+      </c>
+      <c r="E297" s="16">
+        <v>3810861</v>
+      </c>
+      <c r="F297" s="16">
+        <v>1132032</v>
+      </c>
+      <c r="G297" s="12">
+        <v>4942893</v>
+      </c>
+      <c r="H297" s="16">
+        <v>3302751</v>
+      </c>
+      <c r="I297" s="12">
+        <v>33442551</v>
+      </c>
+      <c r="J297" s="28">
+        <v>0.19</v>
+      </c>
+    </row>
+    <row r="298" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A298" s="15" t="s">
+        <v>254</v>
+      </c>
+      <c r="B298" s="15" t="s">
+        <v>254</v>
+      </c>
+      <c r="C298" s="15" t="s">
+        <v>255</v>
+      </c>
+      <c r="D298" s="16">
+        <v>204870</v>
+      </c>
+      <c r="E298" s="16">
+        <v>164350</v>
+      </c>
+      <c r="F298" s="16">
+        <v>16349</v>
+      </c>
+      <c r="G298" s="12">
+        <v>180699</v>
+      </c>
+      <c r="H298" s="16">
+        <v>0</v>
+      </c>
+      <c r="I298" s="12">
+        <v>385569</v>
+      </c>
+      <c r="J298" s="28">
+        <v>0.55400000000000005</v>
+      </c>
+    </row>
+    <row r="299" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A299" s="15" t="s">
+        <v>254</v>
+      </c>
+      <c r="B299" s="15" t="s">
+        <v>254</v>
+      </c>
+      <c r="C299" s="15" t="s">
+        <v>256</v>
+      </c>
+      <c r="D299" s="16">
+        <v>84026530</v>
+      </c>
+      <c r="E299" s="16">
+        <v>1151025</v>
+      </c>
+      <c r="F299" s="16">
+        <v>781320</v>
+      </c>
+      <c r="G299" s="12">
+        <v>1932345</v>
+      </c>
+      <c r="H299" s="16">
+        <v>352848</v>
+      </c>
+      <c r="I299" s="12">
+        <v>86311723</v>
+      </c>
+      <c r="J299" s="28">
+        <v>0.29599999999999999</v>
+      </c>
+    </row>
+    <row r="300" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A300" s="15" t="s">
+        <v>254</v>
+      </c>
+      <c r="B300" s="15" t="s">
+        <v>254</v>
+      </c>
+      <c r="C300" s="15" t="s">
+        <v>257</v>
+      </c>
+      <c r="D300" s="16">
+        <v>41898809</v>
+      </c>
+      <c r="E300" s="16">
+        <v>2989382</v>
+      </c>
+      <c r="F300" s="16">
+        <v>3161406</v>
+      </c>
+      <c r="G300" s="12">
+        <v>6150788</v>
+      </c>
+      <c r="H300" s="16">
+        <v>7016004</v>
+      </c>
+      <c r="I300" s="12">
+        <v>55065601</v>
+      </c>
+      <c r="J300" s="28">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="301" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A301" s="15" t="s">
+        <v>258</v>
+      </c>
+      <c r="B301" s="15" t="s">
+        <v>258</v>
+      </c>
+      <c r="C301" s="15" t="s">
+        <v>259</v>
+      </c>
+      <c r="D301" s="16">
+        <v>487720151</v>
+      </c>
+      <c r="E301" s="16">
+        <v>75651307</v>
+      </c>
+      <c r="F301" s="16">
+        <v>153637171</v>
+      </c>
+      <c r="G301" s="12">
+        <v>229288478</v>
+      </c>
+      <c r="H301" s="16">
+        <v>11700141</v>
+      </c>
+      <c r="I301" s="12">
+        <v>728708770</v>
+      </c>
+      <c r="J301" s="28">
+        <v>0.42499999999999999</v>
+      </c>
+    </row>
+    <row r="302" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A302" s="15" t="s">
+        <v>258</v>
+      </c>
+      <c r="B302" s="15" t="s">
+        <v>258</v>
+      </c>
+      <c r="C302" s="15" t="s">
+        <v>260</v>
+      </c>
+      <c r="D302" s="16">
+        <v>311412885</v>
+      </c>
+      <c r="E302" s="16">
+        <v>49862698</v>
+      </c>
+      <c r="F302" s="16">
+        <v>11579571</v>
+      </c>
+      <c r="G302" s="12">
+        <v>61442269</v>
+      </c>
+      <c r="H302" s="16">
+        <v>6370207</v>
+      </c>
+      <c r="I302" s="12">
+        <v>379225361</v>
+      </c>
+      <c r="J302" s="28">
+        <v>0.61499999999999999</v>
+      </c>
+    </row>
+    <row r="303" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A303" s="15" t="s">
+        <v>258</v>
+      </c>
+      <c r="B303" s="15" t="s">
+        <v>258</v>
+      </c>
+      <c r="C303" s="15" t="s">
+        <v>261</v>
+      </c>
+      <c r="D303" s="16">
+        <v>472696063</v>
+      </c>
+      <c r="E303" s="16">
+        <v>65240440</v>
+      </c>
+      <c r="F303" s="16">
+        <v>21007935</v>
+      </c>
+      <c r="G303" s="12">
+        <v>86248375</v>
+      </c>
+      <c r="H303" s="16">
+        <v>9275147</v>
+      </c>
+      <c r="I303" s="12">
+        <v>568219585</v>
+      </c>
+      <c r="J303" s="28">
+        <v>0.64</v>
+      </c>
+    </row>
+    <row r="304" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A304" s="15" t="s">
+        <v>258</v>
+      </c>
+      <c r="B304" s="15" t="s">
+        <v>258</v>
+      </c>
+      <c r="C304" s="15" t="s">
+        <v>262</v>
+      </c>
+      <c r="D304" s="16">
+        <v>62054016</v>
+      </c>
+      <c r="E304" s="16">
+        <v>10968195</v>
+      </c>
+      <c r="F304" s="16">
+        <v>910824</v>
+      </c>
+      <c r="G304" s="12">
+        <v>11879019</v>
+      </c>
+      <c r="H304" s="16">
+        <v>4458389</v>
+      </c>
+      <c r="I304" s="12">
+        <v>78391424</v>
+      </c>
+      <c r="J304" s="28">
+        <v>0.45</v>
+      </c>
+    </row>
+    <row r="305" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A305" s="15" t="s">
+        <v>258</v>
+      </c>
+      <c r="B305" s="15" t="s">
+        <v>258</v>
+      </c>
+      <c r="C305" s="15" t="s">
+        <v>263</v>
+      </c>
+      <c r="D305" s="16">
+        <v>14246946</v>
+      </c>
+      <c r="E305" s="16">
+        <v>3374091</v>
+      </c>
+      <c r="F305" s="16">
+        <v>354327</v>
+      </c>
+      <c r="G305" s="12">
+        <v>3728418</v>
+      </c>
+      <c r="H305" s="16">
+        <v>492579</v>
+      </c>
+      <c r="I305" s="12">
+        <v>18467943</v>
+      </c>
+      <c r="J305" s="28">
+        <v>0.49</v>
+      </c>
+    </row>
+    <row r="306" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A306" s="15" t="s">
+        <v>264</v>
+      </c>
+      <c r="B306" s="15" t="s">
+        <v>264</v>
+      </c>
+      <c r="C306" s="15" t="s">
+        <v>265</v>
+      </c>
+      <c r="D306" s="16">
+        <v>13960085</v>
+      </c>
+      <c r="E306" s="16">
+        <v>2931407</v>
+      </c>
+      <c r="F306" s="16">
+        <v>813247</v>
+      </c>
+      <c r="G306" s="12">
+        <v>3744654</v>
+      </c>
+      <c r="H306" s="16">
+        <v>538833</v>
+      </c>
+      <c r="I306" s="12">
+        <v>18243572</v>
+      </c>
+      <c r="J306" s="28">
+        <v>0.46500000000000002</v>
+      </c>
+    </row>
+    <row r="307" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A307" s="15" t="s">
+        <v>264</v>
+      </c>
+      <c r="B307" s="15" t="s">
+        <v>264</v>
+      </c>
+      <c r="C307" s="15" t="s">
+        <v>266</v>
+      </c>
+      <c r="D307" s="16">
+        <v>95243499</v>
+      </c>
+      <c r="E307" s="16">
+        <v>18410896</v>
+      </c>
+      <c r="F307" s="16">
+        <v>10266913</v>
+      </c>
+      <c r="G307" s="12">
+        <v>28677809</v>
+      </c>
+      <c r="H307" s="16">
+        <v>4807036</v>
+      </c>
+      <c r="I307" s="12">
+        <v>128728344</v>
+      </c>
+      <c r="J307" s="28">
+        <v>0.34</v>
+      </c>
+    </row>
+    <row r="308" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A308" s="15" t="s">
+        <v>264</v>
+      </c>
+      <c r="B308" s="15" t="s">
+        <v>264</v>
+      </c>
+      <c r="C308" s="15" t="s">
+        <v>267</v>
+      </c>
+      <c r="D308" s="16">
+        <v>10500628</v>
+      </c>
+      <c r="E308" s="16">
+        <v>2496545</v>
+      </c>
+      <c r="F308" s="16">
+        <v>899221</v>
+      </c>
+      <c r="G308" s="12">
+        <v>3395766</v>
+      </c>
+      <c r="H308" s="16">
+        <v>95805</v>
+      </c>
+      <c r="I308" s="12">
+        <v>13992199</v>
+      </c>
+      <c r="J308" s="28">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="309" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A309" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="B309" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="C309" s="15" t="s">
+        <v>638</v>
+      </c>
+      <c r="D309" s="16">
+        <v>34931002</v>
+      </c>
+      <c r="E309" s="16">
+        <v>3207141</v>
+      </c>
+      <c r="F309" s="16">
+        <v>2491074</v>
+      </c>
+      <c r="G309" s="12">
+        <v>5698215</v>
+      </c>
+      <c r="H309" s="16">
+        <v>745976</v>
+      </c>
+      <c r="I309" s="12">
+        <v>41375193</v>
+      </c>
+      <c r="J309" s="28">
+        <v>0.31</v>
+      </c>
+    </row>
+    <row r="310" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A310" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="B310" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="C310" s="15" t="s">
+        <v>638</v>
+      </c>
+      <c r="D310" s="16">
+        <v>852837383</v>
+      </c>
+      <c r="E310" s="16">
+        <v>122213550</v>
+      </c>
+      <c r="F310" s="16">
+        <v>98843929</v>
+      </c>
+      <c r="G310" s="12">
+        <v>221057479</v>
+      </c>
+      <c r="H310" s="16">
+        <v>21836666</v>
+      </c>
+      <c r="I310" s="12">
+        <v>1095731528</v>
+      </c>
+      <c r="J310" s="28">
+        <v>0.31</v>
+      </c>
+    </row>
+    <row r="311" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A311" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="B311" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="C311" s="15" t="s">
+        <v>604</v>
+      </c>
+      <c r="D311" s="16">
+        <v>3965176193</v>
+      </c>
+      <c r="E311" s="16">
+        <v>552021521</v>
+      </c>
+      <c r="F311" s="16">
+        <v>731784168</v>
+      </c>
+      <c r="G311" s="12">
+        <v>1283805689</v>
+      </c>
+      <c r="H311" s="16">
+        <v>101879917</v>
+      </c>
+      <c r="I311" s="12">
+        <v>5350861799</v>
+      </c>
+      <c r="J311" s="28">
+        <v>0.59730000000000005</v>
+      </c>
+    </row>
+    <row r="312" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A312" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="B312" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="C312" s="15" t="s">
+        <v>604</v>
+      </c>
+      <c r="D312" s="16">
+        <v>203407944</v>
+      </c>
+      <c r="E312" s="16">
+        <v>19235996</v>
+      </c>
+      <c r="F312" s="16">
+        <v>4582546</v>
+      </c>
+      <c r="G312" s="12">
+        <v>23818542</v>
+      </c>
+      <c r="H312" s="16">
+        <v>0</v>
+      </c>
+      <c r="I312" s="12">
+        <v>227226486</v>
+      </c>
+      <c r="J312" s="28">
+        <v>0.59730000000000005</v>
+      </c>
+    </row>
+    <row r="313" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A313" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="B313" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="C313" s="15" t="s">
+        <v>605</v>
+      </c>
+      <c r="D313" s="16">
+        <v>311762638</v>
+      </c>
+      <c r="E313" s="16">
+        <v>48303338</v>
+      </c>
+      <c r="F313" s="16">
+        <v>1453670</v>
+      </c>
+      <c r="G313" s="12">
+        <v>49757008</v>
+      </c>
+      <c r="H313" s="16">
+        <v>5291144</v>
+      </c>
+      <c r="I313" s="12">
+        <v>366810790</v>
+      </c>
+      <c r="J313" s="28">
+        <v>0.53</v>
+      </c>
+    </row>
+    <row r="314" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A314" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="B314" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="C314" s="15" t="s">
+        <v>605</v>
+      </c>
+      <c r="D314" s="16">
+        <v>424369467</v>
+      </c>
+      <c r="E314" s="16">
+        <v>44495888</v>
+      </c>
+      <c r="F314" s="16">
+        <v>8561077</v>
+      </c>
+      <c r="G314" s="12">
+        <v>53056965</v>
+      </c>
+      <c r="H314" s="16">
+        <v>7031754</v>
+      </c>
+      <c r="I314" s="12">
+        <v>484458186</v>
+      </c>
+      <c r="J314" s="28">
+        <v>0.53</v>
+      </c>
+    </row>
+    <row r="315" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A315" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="B315" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="C315" s="15" t="s">
+        <v>268</v>
+      </c>
+      <c r="D315" s="16">
+        <v>30090273949</v>
+      </c>
+      <c r="E315" s="16">
+        <v>2686402192</v>
+      </c>
+      <c r="F315" s="16">
+        <v>3437138030</v>
+      </c>
+      <c r="G315" s="12">
+        <v>6123540222</v>
+      </c>
+      <c r="H315" s="16">
+        <v>856754130</v>
+      </c>
+      <c r="I315" s="12">
+        <v>37070568301</v>
+      </c>
+      <c r="J315" s="28">
+        <v>0.63249999999999995</v>
+      </c>
+    </row>
+    <row r="316" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A316" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="B316" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="C316" s="15" t="s">
+        <v>624</v>
+      </c>
+      <c r="D316" s="16">
+        <v>527415858</v>
+      </c>
+      <c r="E316" s="16">
+        <v>64820884</v>
+      </c>
+      <c r="F316" s="16">
+        <v>3035536</v>
+      </c>
+      <c r="G316" s="12">
+        <v>67856420</v>
+      </c>
+      <c r="H316" s="16">
+        <v>4327836</v>
+      </c>
+      <c r="I316" s="12">
+        <v>599600114</v>
+      </c>
+      <c r="J316" s="28">
+        <v>0.61750000000000005</v>
+      </c>
+    </row>
+    <row r="317" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A317" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="B317" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="C317" s="15" t="s">
+        <v>624</v>
+      </c>
+      <c r="D317" s="16">
+        <v>56273074</v>
+      </c>
+      <c r="E317" s="16">
+        <v>92519</v>
+      </c>
+      <c r="F317" s="16">
+        <v>29223080</v>
+      </c>
+      <c r="G317" s="12">
+        <v>29315599</v>
+      </c>
+      <c r="H317" s="16">
+        <v>895343</v>
+      </c>
+      <c r="I317" s="12">
+        <v>86484016</v>
+      </c>
+      <c r="J317" s="28">
+        <v>0.61750000000000005</v>
+      </c>
+    </row>
+    <row r="318" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A318" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="B318" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="C318" s="15" t="s">
+        <v>624</v>
+      </c>
+      <c r="D318" s="16">
+        <v>10310529919</v>
+      </c>
+      <c r="E318" s="16">
+        <v>892123746</v>
+      </c>
+      <c r="F318" s="16">
+        <v>1131698870</v>
+      </c>
+      <c r="G318" s="12">
+        <v>2023822616</v>
+      </c>
+      <c r="H318" s="16">
+        <v>143075754</v>
+      </c>
+      <c r="I318" s="12">
+        <v>12477428289</v>
+      </c>
+      <c r="J318" s="28">
+        <v>0.61750000000000005</v>
+      </c>
+    </row>
+    <row r="319" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A319" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="B319" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="C319" s="15" t="s">
+        <v>624</v>
+      </c>
+      <c r="D319" s="16">
+        <v>34390431</v>
+      </c>
+      <c r="E319" s="16">
+        <v>1277689</v>
+      </c>
+      <c r="F319" s="16">
+        <v>21983585</v>
+      </c>
+      <c r="G319" s="12">
+        <v>23261274</v>
+      </c>
+      <c r="H319" s="16">
+        <v>466460</v>
+      </c>
+      <c r="I319" s="12">
+        <v>58118165</v>
+      </c>
+      <c r="J319" s="28">
+        <v>0.61750000000000005</v>
+      </c>
+    </row>
+    <row r="320" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A320" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="B320" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="C320" s="15" t="s">
+        <v>269</v>
+      </c>
+      <c r="D320" s="16">
+        <v>522244205</v>
+      </c>
+      <c r="E320" s="16">
+        <v>51847757</v>
+      </c>
+      <c r="F320" s="16">
+        <v>34424895</v>
+      </c>
+      <c r="G320" s="12">
+        <v>86272652</v>
+      </c>
+      <c r="H320" s="16">
+        <v>15139832</v>
+      </c>
+      <c r="I320" s="12">
+        <v>623656689</v>
+      </c>
+      <c r="J320" s="28">
+        <v>0.48499999999999999</v>
+      </c>
+    </row>
+    <row r="321" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A321" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="B321" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="C321" s="15" t="s">
+        <v>635</v>
+      </c>
+      <c r="D321" s="16">
+        <v>2902217820</v>
+      </c>
+      <c r="E321" s="16">
+        <v>314286965</v>
+      </c>
+      <c r="F321" s="16">
+        <v>292805937</v>
+      </c>
+      <c r="G321" s="12">
+        <v>607092902</v>
+      </c>
+      <c r="H321" s="16">
+        <v>102034797</v>
+      </c>
+      <c r="I321" s="12">
+        <v>3611345519</v>
+      </c>
+      <c r="J321" s="28">
+        <v>0.55900000000000005</v>
+      </c>
+    </row>
+    <row r="322" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A322" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="B322" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="C322" s="15" t="s">
+        <v>635</v>
+      </c>
+      <c r="D322" s="16">
+        <v>279342951</v>
+      </c>
+      <c r="E322" s="16">
+        <v>6771594</v>
+      </c>
+      <c r="F322" s="16">
+        <v>117530782</v>
+      </c>
+      <c r="G322" s="12">
+        <v>124302376</v>
+      </c>
+      <c r="H322" s="16">
+        <v>3092078</v>
+      </c>
+      <c r="I322" s="12">
+        <v>406737405</v>
+      </c>
+      <c r="J322" s="28">
+        <v>0.55900000000000005</v>
+      </c>
+    </row>
+    <row r="323" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A323" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="B323" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="C323" s="15" t="s">
+        <v>270</v>
+      </c>
+      <c r="D323" s="16">
+        <v>1244006578</v>
+      </c>
+      <c r="E323" s="16">
+        <v>126304503</v>
+      </c>
+      <c r="F323" s="16">
+        <v>28159075</v>
+      </c>
+      <c r="G323" s="12">
+        <v>154463578</v>
+      </c>
+      <c r="H323" s="16">
+        <v>22191389</v>
+      </c>
+      <c r="I323" s="12">
+        <v>1420661545</v>
+      </c>
+      <c r="J323" s="28">
+        <v>0.08</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A324" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="B324" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="C324" s="15" t="s">
+        <v>271</v>
+      </c>
+      <c r="D324" s="16">
+        <v>416570421</v>
+      </c>
+      <c r="E324" s="16">
+        <v>49285700</v>
+      </c>
+      <c r="F324" s="16">
+        <v>21947718</v>
+      </c>
+      <c r="G324" s="12">
+        <v>71233418</v>
+      </c>
+      <c r="H324" s="16">
+        <v>63536068</v>
+      </c>
+      <c r="I324" s="12">
+        <v>551339907</v>
+      </c>
+      <c r="J324" s="28">
+        <v>0.08</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A325" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="B325" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="C325" s="15" t="s">
+        <v>272</v>
+      </c>
+      <c r="D325" s="16">
+        <v>59795961</v>
+      </c>
+      <c r="E325" s="16">
+        <v>6272563</v>
+      </c>
+      <c r="F325" s="16">
+        <v>692781</v>
+      </c>
+      <c r="G325" s="12">
+        <v>6965344</v>
+      </c>
+      <c r="H325" s="16">
+        <v>3234877</v>
+      </c>
+      <c r="I325" s="12">
+        <v>69996182</v>
+      </c>
+      <c r="J325" s="28">
+        <v>0.27500000000000002</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A326" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="B326" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="C326" s="15" t="s">
+        <v>273</v>
+      </c>
+      <c r="D326" s="16">
+        <v>1774347634</v>
+      </c>
+      <c r="E326" s="16">
+        <v>180303932</v>
+      </c>
+      <c r="F326" s="16">
+        <v>35465993</v>
+      </c>
+      <c r="G326" s="12">
+        <v>215769925</v>
+      </c>
+      <c r="H326" s="16">
+        <v>32009294</v>
+      </c>
+      <c r="I326" s="12">
+        <v>2022126853</v>
+      </c>
+      <c r="J326" s="28">
+        <v>2.75E-2</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A327" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="B327" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="C327" s="15" t="s">
+        <v>274</v>
+      </c>
+      <c r="D327" s="16">
+        <v>67107364</v>
+      </c>
+      <c r="E327" s="16">
+        <v>6733010</v>
+      </c>
+      <c r="F327" s="16">
+        <v>2487850</v>
+      </c>
+      <c r="G327" s="12">
+        <v>9220860</v>
+      </c>
+      <c r="H327" s="16">
+        <v>2354367</v>
+      </c>
+      <c r="I327" s="12">
+        <v>78682591</v>
+      </c>
+      <c r="J327" s="28">
+        <v>0.15</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A328" s="15" t="s">
+        <v>275</v>
+      </c>
+      <c r="B328" s="15" t="s">
+        <v>275</v>
+      </c>
+      <c r="C328" s="15" t="s">
+        <v>276</v>
+      </c>
+      <c r="D328" s="16">
+        <v>69487559</v>
+      </c>
+      <c r="E328" s="16">
+        <v>11081643</v>
+      </c>
+      <c r="F328" s="16">
+        <v>2117212</v>
+      </c>
+      <c r="G328" s="12">
+        <v>13198855</v>
+      </c>
+      <c r="H328" s="16">
+        <v>8357340</v>
+      </c>
+      <c r="I328" s="12">
+        <v>91043754</v>
+      </c>
+      <c r="J328" s="28">
+        <v>0.92700000000000005</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A329" s="15" t="s">
+        <v>275</v>
+      </c>
+      <c r="B329" s="15" t="s">
+        <v>275</v>
+      </c>
+      <c r="C329" s="15" t="s">
+        <v>277</v>
+      </c>
+      <c r="D329" s="16">
+        <v>12032550</v>
+      </c>
+      <c r="E329" s="16">
+        <v>2145036</v>
+      </c>
+      <c r="F329" s="16">
+        <v>554410</v>
+      </c>
+      <c r="G329" s="12">
+        <v>2699446</v>
+      </c>
+      <c r="H329" s="16">
+        <v>1702803</v>
+      </c>
+      <c r="I329" s="12">
+        <v>16434799</v>
+      </c>
+      <c r="J329" s="28">
+        <v>0.66</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A330" s="15" t="s">
+        <v>275</v>
+      </c>
+      <c r="B330" s="15" t="s">
+        <v>275</v>
+      </c>
+      <c r="C330" s="15" t="s">
+        <v>278</v>
+      </c>
+      <c r="D330" s="16">
+        <v>7495653</v>
+      </c>
+      <c r="E330" s="16">
+        <v>1843947</v>
+      </c>
+      <c r="F330" s="16">
+        <v>112935</v>
+      </c>
+      <c r="G330" s="12">
+        <v>1956882</v>
+      </c>
+      <c r="H330" s="16">
+        <v>180626</v>
+      </c>
+      <c r="I330" s="12">
+        <v>9633161</v>
+      </c>
+      <c r="J330" s="28">
+        <v>0.72</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A331" s="15" t="s">
+        <v>275</v>
+      </c>
+      <c r="B331" s="15" t="s">
+        <v>275</v>
+      </c>
+      <c r="C331" s="15" t="s">
+        <v>279</v>
+      </c>
+      <c r="D331" s="16">
+        <v>33675435</v>
+      </c>
+      <c r="E331" s="16">
+        <v>4551194</v>
+      </c>
+      <c r="F331" s="16">
+        <v>2804799</v>
+      </c>
+      <c r="G331" s="12">
+        <v>7355993</v>
+      </c>
+      <c r="H331" s="16">
+        <v>10593304</v>
+      </c>
+      <c r="I331" s="12">
+        <v>51624732</v>
+      </c>
+      <c r="J331" s="28">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A332" s="15" t="s">
+        <v>275</v>
+      </c>
+      <c r="B332" s="15" t="s">
+        <v>275</v>
+      </c>
+      <c r="C332" s="15" t="s">
+        <v>280</v>
+      </c>
+      <c r="D332" s="16">
+        <v>823247945</v>
+      </c>
+      <c r="E332" s="16">
+        <v>133294759</v>
+      </c>
+      <c r="F332" s="16">
+        <v>256164664</v>
+      </c>
+      <c r="G332" s="12">
+        <v>389459423</v>
+      </c>
+      <c r="H332" s="16">
+        <v>76629970</v>
+      </c>
+      <c r="I332" s="12">
+        <v>1289337338</v>
+      </c>
+      <c r="J332" s="28">
+        <v>0.66100000000000003</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A333" s="15" t="s">
+        <v>275</v>
+      </c>
+      <c r="B333" s="15" t="s">
+        <v>275</v>
+      </c>
+      <c r="C333" s="15" t="s">
+        <v>281</v>
+      </c>
+      <c r="D333" s="16">
+        <v>65019800</v>
+      </c>
+      <c r="E333" s="16">
+        <v>11024190</v>
+      </c>
+      <c r="F333" s="16">
+        <v>22064725</v>
+      </c>
+      <c r="G333" s="12">
+        <v>33088915</v>
+      </c>
+      <c r="H333" s="16">
+        <v>1117909</v>
+      </c>
+      <c r="I333" s="12">
+        <v>99226624</v>
+      </c>
+      <c r="J333" s="28">
+        <v>0.78500000000000003</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A334" s="15" t="s">
+        <v>275</v>
+      </c>
+      <c r="B334" s="15" t="s">
+        <v>275</v>
+      </c>
+      <c r="C334" s="15" t="s">
+        <v>282</v>
+      </c>
+      <c r="D334" s="16">
+        <v>64627680</v>
+      </c>
+      <c r="E334" s="16">
+        <v>11359637</v>
+      </c>
+      <c r="F334" s="16">
+        <v>3725954</v>
+      </c>
+      <c r="G334" s="12">
+        <v>15085591</v>
+      </c>
+      <c r="H334" s="16">
+        <v>7631473</v>
+      </c>
+      <c r="I334" s="12">
+        <v>87344744</v>
+      </c>
+      <c r="J334" s="28">
+        <v>0.72</v>
+      </c>
+    </row>
+    <row r="335" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A335" s="15" t="s">
+        <v>283</v>
+      </c>
+      <c r="B335" s="15" t="s">
+        <v>283</v>
+      </c>
+      <c r="C335" s="15" t="s">
+        <v>639</v>
+      </c>
+      <c r="D335" s="16">
+        <v>455740790</v>
+      </c>
+      <c r="E335" s="16">
+        <v>45429983</v>
+      </c>
+      <c r="F335" s="16">
+        <v>21906250</v>
+      </c>
+      <c r="G335" s="12">
+        <v>67336233</v>
+      </c>
+      <c r="H335" s="16">
+        <v>10045765</v>
+      </c>
+      <c r="I335" s="12">
+        <v>533122788</v>
+      </c>
+      <c r="J335" s="28">
+        <v>0.49</v>
+      </c>
+    </row>
+    <row r="336" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A336" s="15" t="s">
+        <v>283</v>
+      </c>
+      <c r="B336" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="C336" s="15" t="s">
+        <v>639</v>
+      </c>
+      <c r="D336" s="16">
+        <v>100986509</v>
+      </c>
+      <c r="E336" s="16">
+        <v>8935503</v>
+      </c>
+      <c r="F336" s="16">
+        <v>1260327</v>
+      </c>
+      <c r="G336" s="12">
+        <v>10195830</v>
+      </c>
+      <c r="H336" s="16">
+        <v>443360</v>
+      </c>
+      <c r="I336" s="12">
+        <v>111625699</v>
+      </c>
+      <c r="J336" s="28">
+        <v>0.49</v>
+      </c>
+    </row>
+    <row r="337" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A337" s="15" t="s">
+        <v>283</v>
+      </c>
+      <c r="B337" s="15" t="s">
+        <v>283</v>
+      </c>
+      <c r="C337" s="15" t="s">
+        <v>640</v>
+      </c>
+      <c r="D337" s="16">
+        <v>264398</v>
+      </c>
+      <c r="E337" s="16">
+        <v>0</v>
+      </c>
+      <c r="F337" s="16">
+        <v>3482</v>
+      </c>
+      <c r="G337" s="12">
+        <v>3482</v>
+      </c>
+      <c r="H337" s="16">
+        <v>0</v>
+      </c>
+      <c r="I337" s="12">
+        <v>267880</v>
+      </c>
+      <c r="J337" s="28">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="338" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A338" s="15" t="s">
+        <v>283</v>
+      </c>
+      <c r="B338" s="15" t="s">
+        <v>284</v>
+      </c>
+      <c r="C338" s="15" t="s">
+        <v>640</v>
+      </c>
+      <c r="D338" s="16">
+        <v>300676787</v>
+      </c>
+      <c r="E338" s="16">
+        <v>37149116</v>
+      </c>
+      <c r="F338" s="16">
+        <v>44944678</v>
+      </c>
+      <c r="G338" s="12">
+        <v>82093794</v>
+      </c>
+      <c r="H338" s="16">
+        <v>7935748</v>
+      </c>
+      <c r="I338" s="12">
+        <v>390706329</v>
+      </c>
+      <c r="J338" s="28">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="339" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A339" s="15" t="s">
+        <v>283</v>
+      </c>
+      <c r="B339" s="15" t="s">
+        <v>283</v>
+      </c>
+      <c r="C339" s="15" t="s">
+        <v>641</v>
+      </c>
+      <c r="D339" s="16">
+        <v>731010</v>
+      </c>
+      <c r="E339" s="16">
+        <v>0</v>
+      </c>
+      <c r="F339" s="16">
+        <v>215143</v>
+      </c>
+      <c r="G339" s="12">
+        <v>215143</v>
+      </c>
+      <c r="H339" s="16">
+        <v>20841</v>
+      </c>
+      <c r="I339" s="12">
+        <v>966994</v>
+      </c>
+      <c r="J339" s="28">
+        <v>0.53</v>
+      </c>
+    </row>
+    <row r="340" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A340" s="15" t="s">
+        <v>283</v>
+      </c>
+      <c r="B340" s="15" t="s">
+        <v>285</v>
+      </c>
+      <c r="C340" s="15" t="s">
+        <v>641</v>
+      </c>
+      <c r="D340" s="16">
+        <v>85935473</v>
+      </c>
+      <c r="E340" s="16">
+        <v>15525782</v>
+      </c>
+      <c r="F340" s="16">
+        <v>4817089</v>
+      </c>
+      <c r="G340" s="12">
+        <v>20342871</v>
+      </c>
+      <c r="H340" s="16">
+        <v>1036174</v>
+      </c>
+      <c r="I340" s="12">
+        <v>107314518</v>
+      </c>
+      <c r="J340" s="28">
+        <v>0.53</v>
+      </c>
+    </row>
+    <row r="341" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A341" s="15" t="s">
+        <v>283</v>
+      </c>
+      <c r="B341" s="15" t="s">
+        <v>283</v>
+      </c>
+      <c r="C341" s="15" t="s">
+        <v>286</v>
+      </c>
+      <c r="D341" s="16">
+        <v>128750287</v>
+      </c>
+      <c r="E341" s="16">
+        <v>17207222</v>
+      </c>
+      <c r="F341" s="16">
+        <v>7588222</v>
+      </c>
+      <c r="G341" s="12">
+        <v>24795444</v>
+      </c>
+      <c r="H341" s="16">
+        <v>1456007</v>
+      </c>
+      <c r="I341" s="12">
+        <v>155001738</v>
+      </c>
+      <c r="J341" s="28">
+        <v>0.49</v>
+      </c>
+    </row>
+    <row r="342" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A342" s="15" t="s">
+        <v>283</v>
+      </c>
+      <c r="B342" s="15" t="s">
+        <v>283</v>
+      </c>
+      <c r="C342" s="15" t="s">
+        <v>287</v>
+      </c>
+      <c r="D342" s="16">
+        <v>893272026</v>
+      </c>
+      <c r="E342" s="16">
+        <v>84270767</v>
+      </c>
+      <c r="F342" s="16">
+        <v>92713444</v>
+      </c>
+      <c r="G342" s="12">
+        <v>176984211</v>
+      </c>
+      <c r="H342" s="16">
+        <v>26927446</v>
+      </c>
+      <c r="I342" s="12">
+        <v>1097183683</v>
+      </c>
+      <c r="J342" s="28">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="343" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A343" s="15" t="s">
+        <v>283</v>
+      </c>
+      <c r="B343" s="15" t="s">
+        <v>283</v>
+      </c>
+      <c r="C343" s="15" t="s">
+        <v>288</v>
+      </c>
+      <c r="D343" s="16">
+        <v>308307963</v>
+      </c>
+      <c r="E343" s="16">
+        <v>40821852</v>
+      </c>
+      <c r="F343" s="16">
+        <v>10098727</v>
+      </c>
+      <c r="G343" s="12">
+        <v>50920579</v>
+      </c>
+      <c r="H343" s="16">
+        <v>7084035</v>
+      </c>
+      <c r="I343" s="12">
+        <v>366312577</v>
+      </c>
+      <c r="J343" s="28">
+        <v>0.48</v>
+      </c>
+    </row>
+    <row r="344" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A344" s="15" t="s">
+        <v>283</v>
+      </c>
+      <c r="B344" s="15" t="s">
+        <v>283</v>
+      </c>
+      <c r="C344" s="15" t="s">
+        <v>289</v>
+      </c>
+      <c r="D344" s="16">
+        <v>424478804</v>
+      </c>
+      <c r="E344" s="16">
+        <v>63572261</v>
+      </c>
+      <c r="F344" s="16">
+        <v>43361711</v>
+      </c>
+      <c r="G344" s="12">
+        <v>106933972</v>
+      </c>
+      <c r="H344" s="16">
+        <v>11995547</v>
+      </c>
+      <c r="I344" s="12">
+        <v>543408323</v>
+      </c>
+      <c r="J344" s="28">
+        <v>0.52</v>
+      </c>
+    </row>
+    <row r="345" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A345" s="15" t="s">
+        <v>290</v>
+      </c>
+      <c r="B345" s="15" t="s">
+        <v>290</v>
+      </c>
+      <c r="C345" s="15" t="s">
+        <v>291</v>
+      </c>
+      <c r="D345" s="16">
+        <v>376243824</v>
+      </c>
+      <c r="E345" s="16">
+        <v>33916765</v>
+      </c>
+      <c r="F345" s="16">
+        <v>262855248</v>
+      </c>
+      <c r="G345" s="12">
+        <v>296772013</v>
+      </c>
+      <c r="H345" s="16">
+        <v>23999505</v>
+      </c>
+      <c r="I345" s="12">
+        <v>697015342</v>
+      </c>
+      <c r="J345" s="28">
+        <v>0.54</v>
+      </c>
+    </row>
+    <row r="346" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A346" s="15" t="s">
+        <v>290</v>
+      </c>
+      <c r="B346" s="15" t="s">
+        <v>290</v>
+      </c>
+      <c r="C346" s="15" t="s">
+        <v>292</v>
+      </c>
+      <c r="D346" s="16">
+        <v>91666981</v>
+      </c>
+      <c r="E346" s="16">
+        <v>12630319</v>
+      </c>
+      <c r="F346" s="16">
+        <v>2674315</v>
+      </c>
+      <c r="G346" s="12">
+        <v>15304634</v>
+      </c>
+      <c r="H346" s="16">
+        <v>2929359</v>
+      </c>
+      <c r="I346" s="12">
+        <v>109900974</v>
+      </c>
+      <c r="J346" s="28">
+        <v>0.43</v>
+      </c>
+    </row>
+    <row r="347" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A347" s="15" t="s">
+        <v>290</v>
+      </c>
+      <c r="B347" s="15" t="s">
+        <v>290</v>
+      </c>
+      <c r="C347" s="15" t="s">
+        <v>293</v>
+      </c>
+      <c r="D347" s="16">
+        <v>477932102</v>
+      </c>
+      <c r="E347" s="16">
+        <v>27743292</v>
+      </c>
+      <c r="F347" s="16">
+        <v>23310233</v>
+      </c>
+      <c r="G347" s="12">
+        <v>51053525</v>
+      </c>
+      <c r="H347" s="16">
+        <v>3749636</v>
+      </c>
+      <c r="I347" s="12">
+        <v>532735263</v>
+      </c>
+      <c r="J347" s="28">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="348" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A348" s="15" t="s">
+        <v>290</v>
+      </c>
+      <c r="B348" s="15" t="s">
+        <v>290</v>
+      </c>
+      <c r="C348" s="15" t="s">
+        <v>294</v>
+      </c>
+      <c r="D348" s="16">
+        <v>1366672962</v>
+      </c>
+      <c r="E348" s="16">
+        <v>117246569</v>
+      </c>
+      <c r="F348" s="16">
+        <v>99111324</v>
+      </c>
+      <c r="G348" s="12">
+        <v>216357893</v>
+      </c>
+      <c r="H348" s="16">
+        <v>16795738</v>
+      </c>
+      <c r="I348" s="12">
+        <v>1599826593</v>
+      </c>
+      <c r="J348" s="28">
+        <v>0.43919999999999998</v>
+      </c>
+    </row>
+    <row r="349" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A349" s="15" t="s">
+        <v>295</v>
+      </c>
+      <c r="B349" s="15" t="s">
+        <v>295</v>
+      </c>
+      <c r="C349" s="15" t="s">
+        <v>296</v>
+      </c>
+      <c r="D349" s="16">
+        <v>980444900</v>
+      </c>
+      <c r="E349" s="16">
+        <v>61711327</v>
+      </c>
+      <c r="F349" s="16">
+        <v>4752161</v>
+      </c>
+      <c r="G349" s="12">
+        <v>66463488</v>
+      </c>
+      <c r="H349" s="16">
+        <v>9958503</v>
+      </c>
+      <c r="I349" s="12">
+        <v>1056866891</v>
+      </c>
+      <c r="J349" s="28">
+        <v>0.13</v>
+      </c>
+    </row>
+    <row r="350" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A350" s="15" t="s">
+        <v>295</v>
+      </c>
+      <c r="B350" s="15" t="s">
+        <v>295</v>
+      </c>
+      <c r="C350" s="15" t="s">
+        <v>297</v>
+      </c>
+      <c r="D350" s="16">
+        <v>1015143998</v>
+      </c>
+      <c r="E350" s="16">
+        <v>101106777</v>
+      </c>
+      <c r="F350" s="16">
+        <v>290714939</v>
+      </c>
+      <c r="G350" s="12">
+        <v>391821716</v>
+      </c>
+      <c r="H350" s="16">
+        <v>16721078</v>
+      </c>
+      <c r="I350" s="12">
+        <v>1423686792</v>
+      </c>
+      <c r="J350" s="28">
+        <v>0.34</v>
+      </c>
+    </row>
+    <row r="351" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A351" s="15" t="s">
+        <v>295</v>
+      </c>
+      <c r="B351" s="15" t="s">
+        <v>295</v>
+      </c>
+      <c r="C351" s="15" t="s">
+        <v>298</v>
+      </c>
+      <c r="D351" s="16">
+        <v>1932592056</v>
+      </c>
+      <c r="E351" s="16">
+        <v>179855448</v>
+      </c>
+      <c r="F351" s="16">
+        <v>144021508</v>
+      </c>
+      <c r="G351" s="12">
+        <v>323876956</v>
+      </c>
+      <c r="H351" s="16">
+        <v>40571774</v>
+      </c>
+      <c r="I351" s="12">
+        <v>2297040786</v>
+      </c>
+      <c r="J351" s="28">
+        <v>0.52</v>
+      </c>
+    </row>
+    <row r="352" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A352" s="15" t="s">
+        <v>295</v>
+      </c>
+      <c r="B352" s="15" t="s">
+        <v>295</v>
+      </c>
+      <c r="C352" s="15" t="s">
+        <v>299</v>
+      </c>
+      <c r="D352" s="16">
+        <v>417715150</v>
+      </c>
+      <c r="E352" s="16">
+        <v>30072756</v>
+      </c>
+      <c r="F352" s="16">
+        <v>5939008</v>
+      </c>
+      <c r="G352" s="12">
+        <v>36011764</v>
+      </c>
+      <c r="H352" s="16">
+        <v>5365636</v>
+      </c>
+      <c r="I352" s="12">
+        <v>459092550</v>
+      </c>
+      <c r="J352" s="28">
+        <v>0.435</v>
+      </c>
+    </row>
+    <row r="353" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A353" s="15" t="s">
+        <v>295</v>
+      </c>
+      <c r="B353" s="15" t="s">
+        <v>295</v>
+      </c>
+      <c r="C353" s="15" t="s">
+        <v>300</v>
+      </c>
+      <c r="D353" s="16">
+        <v>1202774380</v>
+      </c>
+      <c r="E353" s="16">
+        <v>124886705</v>
+      </c>
+      <c r="F353" s="16">
+        <v>296068356</v>
+      </c>
+      <c r="G353" s="12">
+        <v>420955061</v>
+      </c>
+      <c r="H353" s="16">
+        <v>30838863</v>
+      </c>
+      <c r="I353" s="12">
+        <v>1654568304</v>
+      </c>
+      <c r="J353" s="28">
+        <v>0.19</v>
+      </c>
+    </row>
+    <row r="354" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A354" s="15" t="s">
+        <v>295</v>
+      </c>
+      <c r="B354" s="15" t="s">
+        <v>295</v>
+      </c>
+      <c r="C354" s="15" t="s">
+        <v>642</v>
+      </c>
+      <c r="D354" s="16">
+        <v>3199800</v>
+      </c>
+      <c r="E354" s="16">
+        <v>181484</v>
+      </c>
+      <c r="F354" s="16">
+        <v>6627</v>
+      </c>
+      <c r="G354" s="12">
+        <v>188111</v>
+      </c>
+      <c r="H354" s="16">
+        <v>64179</v>
+      </c>
+      <c r="I354" s="12">
+        <v>3452090</v>
+      </c>
+      <c r="J354" s="28">
+        <v>0.68</v>
+      </c>
+    </row>
+    <row r="355" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A355" s="15" t="s">
+        <v>295</v>
+      </c>
+      <c r="B355" s="15" t="s">
+        <v>301</v>
+      </c>
+      <c r="C355" s="15" t="s">
+        <v>642</v>
+      </c>
+      <c r="D355" s="16">
+        <v>129150901</v>
+      </c>
+      <c r="E355" s="16">
+        <v>7112929</v>
+      </c>
+      <c r="F355" s="16">
+        <v>2445377</v>
+      </c>
+      <c r="G355" s="12">
+        <v>9558306</v>
+      </c>
+      <c r="H355" s="16">
+        <v>3074142</v>
+      </c>
+      <c r="I355" s="12">
+        <v>141783349</v>
+      </c>
+      <c r="J355" s="28">
+        <v>0.68</v>
+      </c>
+    </row>
+    <row r="356" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A356" s="15" t="s">
+        <v>302</v>
+      </c>
+      <c r="B356" s="15" t="s">
+        <v>302</v>
+      </c>
+      <c r="C356" s="15" t="s">
+        <v>303</v>
+      </c>
+      <c r="D356" s="16">
+        <v>237695636</v>
+      </c>
+      <c r="E356" s="16">
+        <v>35477775</v>
+      </c>
+      <c r="F356" s="16">
+        <v>32543120</v>
+      </c>
+      <c r="G356" s="12">
+        <v>68020895</v>
+      </c>
+      <c r="H356" s="16">
+        <v>22537584</v>
+      </c>
+      <c r="I356" s="12">
+        <v>328254115</v>
+      </c>
+      <c r="J356" s="28">
+        <v>0.81</v>
+      </c>
+    </row>
+    <row r="357" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A357" s="15" t="s">
+        <v>302</v>
+      </c>
+      <c r="B357" s="15" t="s">
+        <v>302</v>
+      </c>
+      <c r="C357" s="15" t="s">
+        <v>304</v>
+      </c>
+      <c r="D357" s="16">
+        <v>18264477</v>
+      </c>
+      <c r="E357" s="16">
+        <v>2551211</v>
+      </c>
+      <c r="F357" s="16">
+        <v>10579535</v>
+      </c>
+      <c r="G357" s="12">
+        <v>13130746</v>
+      </c>
+      <c r="H357" s="16">
+        <v>2374019</v>
+      </c>
+      <c r="I357" s="12">
+        <v>33769242</v>
+      </c>
+      <c r="J357" s="28">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="358" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A358" s="15" t="s">
+        <v>302</v>
+      </c>
+      <c r="B358" s="15" t="s">
+        <v>302</v>
+      </c>
+      <c r="C358" s="15" t="s">
+        <v>305</v>
+      </c>
+      <c r="D358" s="16">
+        <v>4599856</v>
+      </c>
+      <c r="E358" s="16">
+        <v>711817</v>
+      </c>
+      <c r="F358" s="16">
+        <v>108947</v>
+      </c>
+      <c r="G358" s="12">
+        <v>820764</v>
+      </c>
+      <c r="H358" s="16">
+        <v>324231</v>
+      </c>
+      <c r="I358" s="12">
+        <v>5744851</v>
+      </c>
+      <c r="J358" s="28">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="359" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A359" s="15" t="s">
+        <v>302</v>
+      </c>
+      <c r="B359" s="15" t="s">
+        <v>302</v>
+      </c>
+      <c r="C359" s="15" t="s">
+        <v>306</v>
+      </c>
+      <c r="D359" s="16">
+        <v>4785414</v>
+      </c>
+      <c r="E359" s="16">
+        <v>952704</v>
+      </c>
+      <c r="F359" s="16">
+        <v>113854</v>
+      </c>
+      <c r="G359" s="12">
+        <v>1066558</v>
+      </c>
+      <c r="H359" s="16">
+        <v>561924</v>
+      </c>
+      <c r="I359" s="12">
+        <v>6413896</v>
+      </c>
+      <c r="J359" s="28">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="360" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A360" s="15" t="s">
+        <v>302</v>
+      </c>
+      <c r="B360" s="15" t="s">
+        <v>302</v>
+      </c>
+      <c r="C360" s="15" t="s">
+        <v>307</v>
+      </c>
+      <c r="D360" s="16">
+        <v>105985670</v>
+      </c>
+      <c r="E360" s="16">
+        <v>19752952</v>
+      </c>
+      <c r="F360" s="16">
+        <v>8097319</v>
+      </c>
+      <c r="G360" s="12">
+        <v>27850271</v>
+      </c>
+      <c r="H360" s="16">
+        <v>6612374</v>
+      </c>
+      <c r="I360" s="12">
+        <v>140448315</v>
+      </c>
+      <c r="J360" s="28">
+        <v>0.66</v>
+      </c>
+    </row>
+    <row r="361" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A361" s="15" t="s">
+        <v>302</v>
+      </c>
+      <c r="B361" s="15" t="s">
+        <v>302</v>
+      </c>
+      <c r="C361" s="15" t="s">
+        <v>308</v>
+      </c>
+      <c r="D361" s="16">
+        <v>38565022</v>
+      </c>
+      <c r="E361" s="16">
+        <v>4690893</v>
+      </c>
+      <c r="F361" s="16">
+        <v>7038951</v>
+      </c>
+      <c r="G361" s="12">
+        <v>11729844</v>
+      </c>
+      <c r="H361" s="16">
+        <v>1703074</v>
+      </c>
+      <c r="I361" s="12">
+        <v>51997940</v>
+      </c>
+      <c r="J361" s="28">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="362" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A362" s="15" t="s">
+        <v>309</v>
+      </c>
+      <c r="B362" s="15" t="s">
+        <v>309</v>
+      </c>
+      <c r="C362" s="15" t="s">
+        <v>310</v>
+      </c>
+      <c r="D362" s="16">
+        <v>379258090</v>
+      </c>
+      <c r="E362" s="16">
+        <v>46256096</v>
+      </c>
+      <c r="F362" s="16">
+        <v>169347709</v>
+      </c>
+      <c r="G362" s="12">
+        <v>215603805</v>
+      </c>
+      <c r="H362" s="16">
+        <v>12701698</v>
+      </c>
+      <c r="I362" s="12">
+        <v>607563593</v>
+      </c>
+      <c r="J362" s="28">
+        <v>0.48</v>
+      </c>
+    </row>
+    <row r="363" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A363" s="15" t="s">
+        <v>311</v>
+      </c>
+      <c r="B363" s="15" t="s">
+        <v>311</v>
+      </c>
+      <c r="C363" s="15" t="s">
+        <v>623</v>
+      </c>
+      <c r="D363" s="17">
+        <v>0</v>
+      </c>
+      <c r="E363" s="17">
+        <v>0</v>
+      </c>
+      <c r="F363" s="17">
+        <v>0</v>
+      </c>
+      <c r="G363" s="18">
+        <v>0</v>
+      </c>
+      <c r="H363" s="17">
+        <v>0</v>
+      </c>
+      <c r="I363" s="18">
+        <v>0</v>
+      </c>
+      <c r="J363" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="364" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A364" s="15" t="s">
+        <v>312</v>
+      </c>
+      <c r="B364" s="15" t="s">
+        <v>312</v>
+      </c>
+      <c r="C364" s="15" t="s">
+        <v>643</v>
+      </c>
+      <c r="D364" s="16">
+        <v>97868970</v>
+      </c>
+      <c r="E364" s="16">
+        <v>6580725</v>
+      </c>
+      <c r="F364" s="16">
+        <v>8190050</v>
+      </c>
+      <c r="G364" s="12">
+        <v>14770775</v>
+      </c>
+      <c r="H364" s="16">
+        <v>1402001</v>
+      </c>
+      <c r="I364" s="12">
+        <v>114041746</v>
+      </c>
+      <c r="J364" s="28">
+        <v>0.32500000000000001</v>
+      </c>
+    </row>
+    <row r="365" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A365" s="15" t="s">
+        <v>312</v>
+      </c>
+      <c r="B365" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="C365" s="15" t="s">
+        <v>643</v>
+      </c>
+      <c r="D365" s="16">
+        <v>2624818967</v>
+      </c>
+      <c r="E365" s="16">
+        <v>215123085</v>
+      </c>
+      <c r="F365" s="16">
+        <v>44798446</v>
+      </c>
+      <c r="G365" s="12">
+        <v>259921531</v>
+      </c>
+      <c r="H365" s="16">
+        <v>20577438</v>
+      </c>
+      <c r="I365" s="12">
+        <v>2905317936</v>
+      </c>
+      <c r="J365" s="28">
+        <v>0.32500000000000001</v>
+      </c>
+    </row>
+    <row r="366" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A366" s="15" t="s">
+        <v>312</v>
+      </c>
+      <c r="B366" s="15" t="s">
+        <v>312</v>
+      </c>
+      <c r="C366" s="15" t="s">
+        <v>313</v>
+      </c>
+      <c r="D366" s="16">
+        <v>27572068</v>
+      </c>
+      <c r="E366" s="16">
+        <v>5361591</v>
+      </c>
+      <c r="F366" s="16">
+        <v>1514210</v>
+      </c>
+      <c r="G366" s="12">
+        <v>6875801</v>
+      </c>
+      <c r="H366" s="16">
+        <v>805204</v>
+      </c>
+      <c r="I366" s="12">
+        <v>35253073</v>
+      </c>
+      <c r="J366" s="28">
+        <v>0.14000000000000001</v>
+      </c>
+    </row>
+    <row r="367" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A367" s="15" t="s">
+        <v>312</v>
+      </c>
+      <c r="B367" s="15" t="s">
+        <v>312</v>
+      </c>
+      <c r="C367" s="15" t="s">
+        <v>314</v>
+      </c>
+      <c r="D367" s="16">
+        <v>9586279</v>
+      </c>
+      <c r="E367" s="16">
+        <v>1513945</v>
+      </c>
+      <c r="F367" s="16">
+        <v>294892</v>
+      </c>
+      <c r="G367" s="12">
+        <v>1808837</v>
+      </c>
+      <c r="H367" s="16">
+        <v>148392</v>
+      </c>
+      <c r="I367" s="12">
+        <v>11543508</v>
+      </c>
+      <c r="J367" s="28">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="368" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A368" s="15" t="s">
+        <v>312</v>
+      </c>
+      <c r="B368" s="15" t="s">
+        <v>312</v>
+      </c>
+      <c r="C368" s="15" t="s">
+        <v>315</v>
+      </c>
+      <c r="D368" s="16">
+        <v>6978335128</v>
+      </c>
+      <c r="E368" s="16">
+        <v>689405645</v>
+      </c>
+      <c r="F368" s="16">
+        <v>1031240162</v>
+      </c>
+      <c r="G368" s="12">
+        <v>1720645807</v>
+      </c>
+      <c r="H368" s="16">
+        <v>77171529</v>
+      </c>
+      <c r="I368" s="12">
+        <v>8776152464</v>
+      </c>
+      <c r="J368" s="28">
+        <v>0.57999999999999996</v>
+      </c>
+    </row>
+    <row r="369" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A369" s="15" t="s">
+        <v>312</v>
+      </c>
+      <c r="B369" s="15" t="s">
+        <v>312</v>
+      </c>
+      <c r="C369" s="15" t="s">
+        <v>316</v>
+      </c>
+      <c r="D369" s="16">
+        <v>2435655976</v>
+      </c>
+      <c r="E369" s="16">
+        <v>271639847</v>
+      </c>
+      <c r="F369" s="16">
+        <v>738683519</v>
+      </c>
+      <c r="G369" s="12">
+        <v>1010323366</v>
+      </c>
+      <c r="H369" s="16">
+        <v>57996233</v>
+      </c>
+      <c r="I369" s="12">
+        <v>3503975575</v>
+      </c>
+      <c r="J369" s="28">
+        <v>0.54779999999999995</v>
+      </c>
+    </row>
+    <row r="370" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A370" s="15" t="s">
+        <v>312</v>
+      </c>
+      <c r="B370" s="15" t="s">
+        <v>312</v>
+      </c>
+      <c r="C370" s="15" t="s">
+        <v>317</v>
+      </c>
+      <c r="D370" s="16">
+        <v>598921986</v>
+      </c>
+      <c r="E370" s="16">
+        <v>59953026</v>
+      </c>
+      <c r="F370" s="16">
+        <v>105906323</v>
+      </c>
+      <c r="G370" s="12">
+        <v>165859349</v>
+      </c>
+      <c r="H370" s="16">
+        <v>12254056</v>
+      </c>
+      <c r="I370" s="12">
+        <v>777035391</v>
+      </c>
+      <c r="J370" s="28">
+        <v>0.52</v>
+      </c>
+    </row>
+    <row r="371" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A371" s="15" t="s">
+        <v>318</v>
+      </c>
+      <c r="B371" s="15" t="s">
+        <v>318</v>
+      </c>
+      <c r="C371" s="15" t="s">
+        <v>319</v>
+      </c>
+      <c r="D371" s="16">
+        <v>46013150</v>
+      </c>
+      <c r="E371" s="16">
+        <v>2219496</v>
+      </c>
+      <c r="F371" s="16">
+        <v>2844825</v>
+      </c>
+      <c r="G371" s="12">
+        <v>5064321</v>
+      </c>
+      <c r="H371" s="16">
+        <v>3117043</v>
+      </c>
+      <c r="I371" s="12">
+        <v>54194514</v>
+      </c>
+      <c r="J371" s="28">
+        <v>0.21</v>
+      </c>
+    </row>
+    <row r="372" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A372" s="15" t="s">
+        <v>318</v>
+      </c>
+      <c r="B372" s="15" t="s">
+        <v>318</v>
+      </c>
+      <c r="C372" s="15" t="s">
+        <v>320</v>
+      </c>
+      <c r="D372" s="16">
+        <v>33921850</v>
+      </c>
+      <c r="E372" s="16">
+        <v>3123192</v>
+      </c>
+      <c r="F372" s="16">
+        <v>84686</v>
+      </c>
+      <c r="G372" s="12">
+        <v>3207878</v>
+      </c>
+      <c r="H372" s="16">
+        <v>28198</v>
+      </c>
+      <c r="I372" s="12">
+        <v>37157926</v>
+      </c>
+      <c r="J372" s="28">
+        <v>0.15</v>
+      </c>
+    </row>
+    <row r="373" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A373" s="15" t="s">
+        <v>318</v>
+      </c>
+      <c r="B373" s="15" t="s">
+        <v>318</v>
+      </c>
+      <c r="C373" s="15" t="s">
+        <v>644</v>
+      </c>
+      <c r="D373" s="16">
+        <v>91506940</v>
+      </c>
+      <c r="E373" s="16">
+        <v>483635</v>
+      </c>
+      <c r="F373" s="16">
+        <v>0</v>
+      </c>
+      <c r="G373" s="12">
+        <v>483635</v>
+      </c>
+      <c r="H373" s="16">
+        <v>1627152</v>
+      </c>
+      <c r="I373" s="12">
+        <v>93617727</v>
+      </c>
+      <c r="J373" s="28">
+        <v>0.1565</v>
+      </c>
+    </row>
+    <row r="374" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A374" s="15" t="s">
+        <v>318</v>
+      </c>
+      <c r="B374" s="15" t="s">
+        <v>321</v>
+      </c>
+      <c r="C374" s="15" t="s">
+        <v>644</v>
+      </c>
+      <c r="D374" s="16">
+        <v>1784659776</v>
+      </c>
+      <c r="E374" s="16">
+        <v>17820645</v>
+      </c>
+      <c r="F374" s="16">
+        <v>20537951</v>
+      </c>
+      <c r="G374" s="12">
+        <v>38358596</v>
+      </c>
+      <c r="H374" s="16">
+        <v>2063288</v>
+      </c>
+      <c r="I374" s="12">
+        <v>1825081660</v>
+      </c>
+      <c r="J374" s="28">
+        <v>0.1565</v>
+      </c>
+    </row>
+    <row r="375" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A375" s="15" t="s">
+        <v>318</v>
+      </c>
+      <c r="B375" s="15" t="s">
+        <v>318</v>
+      </c>
+      <c r="C375" s="15" t="s">
+        <v>322</v>
+      </c>
+      <c r="D375" s="16">
+        <v>426833258</v>
+      </c>
+      <c r="E375" s="16">
+        <v>25335631</v>
+      </c>
+      <c r="F375" s="16">
+        <v>52035176</v>
+      </c>
+      <c r="G375" s="12">
+        <v>77370807</v>
+      </c>
+      <c r="H375" s="16">
+        <v>14733477</v>
+      </c>
+      <c r="I375" s="12">
+        <v>518937542</v>
+      </c>
+      <c r="J375" s="28">
+        <v>0.44</v>
+      </c>
+    </row>
+    <row r="376" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A376" s="15" t="s">
+        <v>318</v>
+      </c>
+      <c r="B376" s="15" t="s">
+        <v>318</v>
+      </c>
+      <c r="C376" s="15" t="s">
+        <v>323</v>
+      </c>
+      <c r="D376" s="16">
+        <v>46605993</v>
+      </c>
+      <c r="E376" s="16">
+        <v>6079283</v>
+      </c>
+      <c r="F376" s="16">
+        <v>484802</v>
+      </c>
+      <c r="G376" s="12">
+        <v>6564085</v>
+      </c>
+      <c r="H376" s="16">
+        <v>1837114</v>
+      </c>
+      <c r="I376" s="12">
+        <v>55007192</v>
+      </c>
+      <c r="J376" s="28">
+        <v>0.15</v>
+      </c>
+    </row>
+    <row r="377" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A377" s="15" t="s">
+        <v>284</v>
+      </c>
+      <c r="B377" s="15" t="s">
+        <v>284</v>
+      </c>
+      <c r="C377" s="15" t="s">
+        <v>324</v>
+      </c>
+      <c r="D377" s="16">
+        <v>357054944</v>
+      </c>
+      <c r="E377" s="16">
+        <v>58303294</v>
+      </c>
+      <c r="F377" s="16">
+        <v>3611364</v>
+      </c>
+      <c r="G377" s="12">
+        <v>61914658</v>
+      </c>
+      <c r="H377" s="16">
+        <v>2634515</v>
+      </c>
+      <c r="I377" s="12">
+        <v>421604117</v>
+      </c>
+      <c r="J377" s="28">
+        <v>0.27</v>
+      </c>
+    </row>
+    <row r="378" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A378" s="15" t="s">
+        <v>284</v>
+      </c>
+      <c r="B378" s="15" t="s">
+        <v>283</v>
+      </c>
+      <c r="C378" s="15" t="s">
+        <v>640</v>
+      </c>
+      <c r="D378" s="16">
+        <v>264398</v>
+      </c>
+      <c r="E378" s="16">
+        <v>0</v>
+      </c>
+      <c r="F378" s="16">
+        <v>3482</v>
+      </c>
+      <c r="G378" s="12">
+        <v>3482</v>
+      </c>
+      <c r="H378" s="16">
+        <v>0</v>
+      </c>
+      <c r="I378" s="12">
+        <v>267880</v>
+      </c>
+      <c r="J378" s="28">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="379" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A379" s="15" t="s">
+        <v>284</v>
+      </c>
+      <c r="B379" s="15" t="s">
+        <v>284</v>
+      </c>
+      <c r="C379" s="15" t="s">
+        <v>640</v>
+      </c>
+      <c r="D379" s="16">
+        <v>300676787</v>
+      </c>
+      <c r="E379" s="16">
+        <v>37149116</v>
+      </c>
+      <c r="F379" s="16">
+        <v>44944678</v>
+      </c>
+      <c r="G379" s="12">
+        <v>82093794</v>
+      </c>
+      <c r="H379" s="16">
+        <v>7935748</v>
+      </c>
+      <c r="I379" s="12">
+        <v>390706329</v>
+      </c>
+      <c r="J379" s="28">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A380" s="15" t="s">
+        <v>284</v>
+      </c>
+      <c r="B380" s="15" t="s">
+        <v>284</v>
+      </c>
+      <c r="C380" s="15" t="s">
+        <v>645</v>
+      </c>
+      <c r="D380" s="16">
+        <v>2689568319</v>
+      </c>
+      <c r="E380" s="16">
+        <v>291028714</v>
+      </c>
+      <c r="F380" s="16">
+        <v>126414685</v>
+      </c>
+      <c r="G380" s="12">
+        <v>417443399</v>
+      </c>
+      <c r="H380" s="16">
+        <v>39241868</v>
+      </c>
+      <c r="I380" s="12">
+        <v>3146253586</v>
+      </c>
+      <c r="J380" s="28">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A381" s="15" t="s">
+        <v>284</v>
+      </c>
+      <c r="B381" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="C381" s="15" t="s">
+        <v>645</v>
+      </c>
+      <c r="D381" s="16">
+        <v>3904</v>
+      </c>
+      <c r="E381" s="16">
+        <v>0</v>
+      </c>
+      <c r="F381" s="16">
+        <v>10</v>
+      </c>
+      <c r="G381" s="12">
+        <v>10</v>
+      </c>
+      <c r="H381" s="16">
+        <v>43715</v>
+      </c>
+      <c r="I381" s="12">
+        <v>47629</v>
+      </c>
+      <c r="J381" s="28">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="382" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A382" s="15" t="s">
+        <v>284</v>
+      </c>
+      <c r="B382" s="15" t="s">
+        <v>284</v>
+      </c>
+      <c r="C382" s="15" t="s">
+        <v>325</v>
+      </c>
+      <c r="D382" s="16">
+        <v>215980290</v>
+      </c>
+      <c r="E382" s="16">
+        <v>22491683</v>
+      </c>
+      <c r="F382" s="16">
+        <v>26817562</v>
+      </c>
+      <c r="G382" s="12">
+        <v>49309245</v>
+      </c>
+      <c r="H382" s="16">
+        <v>4330545</v>
+      </c>
+      <c r="I382" s="12">
+        <v>269620080</v>
+      </c>
+      <c r="J382" s="28">
+        <v>0.45</v>
+      </c>
+    </row>
+    <row r="383" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A383" s="15" t="s">
+        <v>284</v>
+      </c>
+      <c r="B383" s="15" t="s">
+        <v>284</v>
+      </c>
+      <c r="C383" s="15" t="s">
+        <v>646</v>
+      </c>
+      <c r="D383" s="16">
+        <v>130041935</v>
+      </c>
+      <c r="E383" s="16">
+        <v>13936136</v>
+      </c>
+      <c r="F383" s="16">
+        <v>17880490</v>
+      </c>
+      <c r="G383" s="12">
+        <v>31816626</v>
+      </c>
+      <c r="H383" s="16">
+        <v>4513710</v>
+      </c>
+      <c r="I383" s="12">
+        <v>166372271</v>
+      </c>
+      <c r="J383" s="28">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="384" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A384" s="15" t="s">
+        <v>284</v>
+      </c>
+      <c r="B384" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="C384" s="15" t="s">
+        <v>646</v>
+      </c>
+      <c r="D384" s="16">
+        <v>5843823</v>
+      </c>
+      <c r="E384" s="16">
+        <v>273992</v>
+      </c>
+      <c r="F384" s="16">
+        <v>72486</v>
+      </c>
+      <c r="G384" s="12">
+        <v>346478</v>
+      </c>
+      <c r="H384" s="16">
+        <v>62338</v>
+      </c>
+      <c r="I384" s="12">
+        <v>6252639</v>
+      </c>
+      <c r="J384" s="28">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="385" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A385" s="15" t="s">
+        <v>284</v>
+      </c>
+      <c r="B385" s="15" t="s">
+        <v>284</v>
+      </c>
+      <c r="C385" s="15" t="s">
+        <v>326</v>
+      </c>
+      <c r="D385" s="16">
+        <v>22048725</v>
+      </c>
+      <c r="E385" s="16">
+        <v>3269238</v>
+      </c>
+      <c r="F385" s="16">
+        <v>402826</v>
+      </c>
+      <c r="G385" s="12">
+        <v>3672064</v>
+      </c>
+      <c r="H385" s="16">
+        <v>1530493</v>
+      </c>
+      <c r="I385" s="12">
+        <v>27251282</v>
+      </c>
+      <c r="J385" s="28">
+        <v>0.62</v>
+      </c>
+    </row>
+    <row r="386" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A386" s="15" t="s">
+        <v>284</v>
+      </c>
+      <c r="B386" s="15" t="s">
+        <v>284</v>
+      </c>
+      <c r="C386" s="15" t="s">
+        <v>327</v>
+      </c>
+      <c r="D386" s="16">
+        <v>114751432</v>
+      </c>
+      <c r="E386" s="16">
+        <v>17712257</v>
+      </c>
+      <c r="F386" s="16">
+        <v>4787041</v>
+      </c>
+      <c r="G386" s="12">
+        <v>22499298</v>
+      </c>
+      <c r="H386" s="16">
+        <v>2586705</v>
+      </c>
+      <c r="I386" s="12">
+        <v>139837435</v>
+      </c>
+      <c r="J386" s="28">
+        <v>0.48</v>
+      </c>
+    </row>
+    <row r="387" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A387" s="15" t="s">
+        <v>284</v>
+      </c>
+      <c r="B387" s="15" t="s">
+        <v>284</v>
+      </c>
+      <c r="C387" s="15" t="s">
+        <v>328</v>
+      </c>
+      <c r="D387" s="16">
+        <v>85953082</v>
+      </c>
+      <c r="E387" s="16">
+        <v>11949147</v>
+      </c>
+      <c r="F387" s="16">
+        <v>3211854</v>
+      </c>
+      <c r="G387" s="12">
+        <v>15161001</v>
+      </c>
+      <c r="H387" s="16">
+        <v>2658843</v>
+      </c>
+      <c r="I387" s="12">
+        <v>103772926</v>
+      </c>
+      <c r="J387" s="28">
+        <v>0.61</v>
+      </c>
+    </row>
+    <row r="388" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A388" s="15" t="s">
+        <v>284</v>
+      </c>
+      <c r="B388" s="15" t="s">
+        <v>284</v>
+      </c>
+      <c r="C388" s="15" t="s">
+        <v>329</v>
+      </c>
+      <c r="D388" s="16">
+        <v>401578119</v>
+      </c>
+      <c r="E388" s="16">
+        <v>44229481</v>
+      </c>
+      <c r="F388" s="16">
+        <v>87572117</v>
+      </c>
+      <c r="G388" s="12">
+        <v>131801598</v>
+      </c>
+      <c r="H388" s="16">
+        <v>40729902</v>
+      </c>
+      <c r="I388" s="12">
+        <v>574109619</v>
+      </c>
+      <c r="J388" s="28">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="389" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A389" s="15" t="s">
+        <v>284</v>
+      </c>
+      <c r="B389" s="15" t="s">
+        <v>284</v>
+      </c>
+      <c r="C389" s="15" t="s">
+        <v>330</v>
+      </c>
+      <c r="D389" s="16">
+        <v>1190917719</v>
+      </c>
+      <c r="E389" s="16">
+        <v>134861197</v>
+      </c>
+      <c r="F389" s="16">
+        <v>121532863</v>
+      </c>
+      <c r="G389" s="12">
+        <v>256394060</v>
+      </c>
+      <c r="H389" s="16">
+        <v>18831292</v>
+      </c>
+      <c r="I389" s="12">
+        <v>1466143071</v>
+      </c>
+      <c r="J389" s="28">
+        <v>0.56999999999999995</v>
+      </c>
+    </row>
+    <row r="390" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A390" s="15" t="s">
+        <v>284</v>
+      </c>
+      <c r="B390" s="15" t="s">
+        <v>284</v>
+      </c>
+      <c r="C390" s="15" t="s">
+        <v>331</v>
+      </c>
+      <c r="D390" s="16">
+        <v>223164826</v>
+      </c>
+      <c r="E390" s="16">
+        <v>33325841</v>
+      </c>
+      <c r="F390" s="16">
+        <v>26789289</v>
+      </c>
+      <c r="G390" s="12">
+        <v>60115130</v>
+      </c>
+      <c r="H390" s="16">
+        <v>3175275</v>
+      </c>
+      <c r="I390" s="12">
+        <v>286455231</v>
+      </c>
+      <c r="J390" s="28">
+        <v>0.42</v>
+      </c>
+    </row>
+    <row r="391" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A391" s="15" t="s">
+        <v>332</v>
+      </c>
+      <c r="B391" s="15" t="s">
+        <v>332</v>
+      </c>
+      <c r="C391" s="15" t="s">
+        <v>333</v>
+      </c>
+      <c r="D391" s="16">
+        <v>51557959</v>
+      </c>
+      <c r="E391" s="16">
+        <v>7033229</v>
+      </c>
+      <c r="F391" s="16">
+        <v>2299992</v>
+      </c>
+      <c r="G391" s="12">
+        <v>9333221</v>
+      </c>
+      <c r="H391" s="16">
+        <v>3191211</v>
+      </c>
+      <c r="I391" s="12">
+        <v>64082391</v>
+      </c>
+      <c r="J391" s="28">
+        <v>0.46</v>
+      </c>
+    </row>
+    <row r="392" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A392" s="15" t="s">
+        <v>332</v>
+      </c>
+      <c r="B392" s="15" t="s">
+        <v>332</v>
+      </c>
+      <c r="C392" s="15" t="s">
+        <v>334</v>
+      </c>
+      <c r="D392" s="16">
+        <v>18246755</v>
+      </c>
+      <c r="E392" s="16">
+        <v>2881317</v>
+      </c>
+      <c r="F392" s="16">
+        <v>1118959</v>
+      </c>
+      <c r="G392" s="12">
+        <v>4000276</v>
+      </c>
+      <c r="H392" s="16">
+        <v>1017203</v>
+      </c>
+      <c r="I392" s="12">
+        <v>23264234</v>
+      </c>
+      <c r="J392" s="28">
+        <v>0.34</v>
+      </c>
+    </row>
+    <row r="393" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A393" s="15" t="s">
+        <v>332</v>
+      </c>
+      <c r="B393" s="15" t="s">
+        <v>332</v>
+      </c>
+      <c r="C393" s="15" t="s">
+        <v>335</v>
+      </c>
+      <c r="D393" s="16">
+        <v>15078500</v>
+      </c>
+      <c r="E393" s="16">
+        <v>6428062</v>
+      </c>
+      <c r="F393" s="16">
+        <v>1108308</v>
+      </c>
+      <c r="G393" s="12">
+        <v>7536370</v>
+      </c>
+      <c r="H393" s="16">
+        <v>691218</v>
+      </c>
+      <c r="I393" s="12">
+        <v>23306088</v>
+      </c>
+      <c r="J393" s="28">
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="394" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A394" s="15" t="s">
+        <v>285</v>
+      </c>
+      <c r="B394" s="15" t="s">
+        <v>283</v>
+      </c>
+      <c r="C394" s="15" t="s">
+        <v>641</v>
+      </c>
+      <c r="D394" s="16">
+        <v>731010</v>
+      </c>
+      <c r="E394" s="16">
+        <v>0</v>
+      </c>
+      <c r="F394" s="16">
+        <v>215143</v>
+      </c>
+      <c r="G394" s="12">
+        <v>215143</v>
+      </c>
+      <c r="H394" s="16">
+        <v>20841</v>
+      </c>
+      <c r="I394" s="12">
+        <v>966994</v>
+      </c>
+      <c r="J394" s="28">
+        <v>0.53</v>
+      </c>
+    </row>
+    <row r="395" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A395" s="15" t="s">
+        <v>285</v>
+      </c>
+      <c r="B395" s="15" t="s">
+        <v>285</v>
+      </c>
+      <c r="C395" s="15" t="s">
+        <v>641</v>
+      </c>
+      <c r="D395" s="16">
+        <v>85935473</v>
+      </c>
+      <c r="E395" s="16">
+        <v>15525782</v>
+      </c>
+      <c r="F395" s="16">
+        <v>4817089</v>
+      </c>
+      <c r="G395" s="12">
+        <v>20342871</v>
+      </c>
+      <c r="H395" s="16">
+        <v>1036174</v>
+      </c>
+      <c r="I395" s="12">
+        <v>107314518</v>
+      </c>
+      <c r="J395" s="28">
+        <v>0.53</v>
+      </c>
+    </row>
+    <row r="396" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A396" s="15" t="s">
+        <v>285</v>
+      </c>
+      <c r="B396" s="15" t="s">
+        <v>285</v>
+      </c>
+      <c r="C396" s="15" t="s">
+        <v>336</v>
+      </c>
+      <c r="D396" s="16">
+        <v>2290077166</v>
+      </c>
+      <c r="E396" s="16">
+        <v>291581436</v>
+      </c>
+      <c r="F396" s="16">
+        <v>527234812</v>
+      </c>
+      <c r="G396" s="12">
+        <v>818816248</v>
+      </c>
+      <c r="H396" s="16">
+        <v>59198317</v>
+      </c>
+      <c r="I396" s="12">
+        <v>3168091731</v>
+      </c>
+      <c r="J396" s="28">
+        <v>0.62</v>
+      </c>
+    </row>
+    <row r="397" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A397" s="15" t="s">
+        <v>337</v>
+      </c>
+      <c r="B397" s="15" t="s">
+        <v>337</v>
+      </c>
+      <c r="C397" s="15" t="s">
+        <v>647</v>
+      </c>
+      <c r="D397" s="16">
+        <v>2870858</v>
+      </c>
+      <c r="E397" s="16">
+        <v>817790</v>
+      </c>
+      <c r="F397" s="16">
+        <v>1467812</v>
+      </c>
+      <c r="G397" s="12">
+        <v>2285602</v>
+      </c>
+      <c r="H397" s="16">
+        <v>355509</v>
+      </c>
+      <c r="I397" s="12">
+        <v>5511969</v>
+      </c>
+      <c r="J397" s="28">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="398" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A398" s="15" t="s">
+        <v>337</v>
+      </c>
+      <c r="B398" s="15" t="s">
+        <v>338</v>
+      </c>
+      <c r="C398" s="15" t="s">
+        <v>647</v>
+      </c>
+      <c r="D398" s="16">
+        <v>80545443</v>
+      </c>
+      <c r="E398" s="16">
+        <v>19227810</v>
+      </c>
+      <c r="F398" s="16">
+        <v>18091401</v>
+      </c>
+      <c r="G398" s="12">
+        <v>37319211</v>
+      </c>
+      <c r="H398" s="16">
+        <v>1691309</v>
+      </c>
+      <c r="I398" s="12">
+        <v>119555963</v>
+      </c>
+      <c r="J398" s="28">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="399" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A399" s="15" t="s">
+        <v>337</v>
+      </c>
+      <c r="B399" s="15" t="s">
+        <v>337</v>
+      </c>
+      <c r="C399" s="15" t="s">
+        <v>339</v>
+      </c>
+      <c r="D399" s="16">
+        <v>998480016</v>
+      </c>
+      <c r="E399" s="16">
+        <v>159931822</v>
+      </c>
+      <c r="F399" s="16">
+        <v>237388998</v>
+      </c>
+      <c r="G399" s="12">
+        <v>397320820</v>
+      </c>
+      <c r="H399" s="16">
+        <v>24458649</v>
+      </c>
+      <c r="I399" s="12">
+        <v>1420259485</v>
+      </c>
+      <c r="J399" s="28">
+        <v>0.77</v>
+      </c>
+    </row>
+    <row r="400" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A400" s="15" t="s">
+        <v>337</v>
+      </c>
+      <c r="B400" s="15" t="s">
+        <v>337</v>
+      </c>
+      <c r="C400" s="15" t="s">
+        <v>340</v>
+      </c>
+      <c r="D400" s="16">
+        <v>105102574</v>
+      </c>
+      <c r="E400" s="16">
+        <v>21316291</v>
+      </c>
+      <c r="F400" s="16">
+        <v>6581352</v>
+      </c>
+      <c r="G400" s="12">
+        <v>27897643</v>
+      </c>
+      <c r="H400" s="16">
+        <v>2578724</v>
+      </c>
+      <c r="I400" s="12">
+        <v>135578941</v>
+      </c>
+      <c r="J400" s="28">
+        <v>0.53200000000000003</v>
+      </c>
+    </row>
+    <row r="401" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A401" s="15" t="s">
+        <v>337</v>
+      </c>
+      <c r="B401" s="15" t="s">
+        <v>337</v>
+      </c>
+      <c r="C401" s="15" t="s">
+        <v>341</v>
+      </c>
+      <c r="D401" s="16">
+        <v>27141611</v>
+      </c>
+      <c r="E401" s="16">
+        <v>4345195</v>
+      </c>
+      <c r="F401" s="16">
+        <v>5472098</v>
+      </c>
+      <c r="G401" s="12">
+        <v>9817293</v>
+      </c>
+      <c r="H401" s="16">
+        <v>1273309</v>
+      </c>
+      <c r="I401" s="12">
+        <v>38232213</v>
+      </c>
+      <c r="J401" s="28">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="402" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A402" s="15" t="s">
+        <v>127</v>
+      </c>
+      <c r="B402" s="15" t="s">
+        <v>127</v>
+      </c>
+      <c r="C402" s="15" t="s">
+        <v>342</v>
+      </c>
+      <c r="D402" s="16">
+        <v>826726303</v>
+      </c>
+      <c r="E402" s="16">
+        <v>107408748</v>
+      </c>
+      <c r="F402" s="16">
+        <v>75526182</v>
+      </c>
+      <c r="G402" s="12">
+        <v>182934930</v>
+      </c>
+      <c r="H402" s="16">
+        <v>28009484</v>
+      </c>
+      <c r="I402" s="12">
+        <v>1037670717</v>
+      </c>
+      <c r="J402" s="28">
+        <v>0.56000000000000005</v>
+      </c>
+    </row>
+    <row r="403" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A403" s="15" t="s">
+        <v>127</v>
+      </c>
+      <c r="B403" s="15" t="s">
+        <v>127</v>
+      </c>
+      <c r="C403" s="15" t="s">
+        <v>343</v>
+      </c>
+      <c r="D403" s="16">
+        <v>572351346</v>
+      </c>
+      <c r="E403" s="16">
+        <v>38477148</v>
+      </c>
+      <c r="F403" s="16">
+        <v>1224432295</v>
+      </c>
+      <c r="G403" s="12">
+        <v>1262909443</v>
+      </c>
+      <c r="H403" s="16">
+        <v>40918497</v>
+      </c>
+      <c r="I403" s="12">
+        <v>1876179286</v>
+      </c>
+      <c r="J403" s="28">
+        <v>0.38</v>
+      </c>
+    </row>
+    <row r="404" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A404" s="15" t="s">
+        <v>127</v>
+      </c>
+      <c r="B404" s="15" t="s">
+        <v>127</v>
+      </c>
+      <c r="C404" s="15" t="s">
+        <v>344</v>
+      </c>
+      <c r="D404" s="16">
+        <v>1671293</v>
+      </c>
+      <c r="E404" s="16">
+        <v>0</v>
+      </c>
+      <c r="F404" s="16">
+        <v>0</v>
+      </c>
+      <c r="G404" s="12">
+        <v>0</v>
+      </c>
+      <c r="H404" s="16">
+        <v>0</v>
+      </c>
+      <c r="I404" s="12">
+        <v>1671293</v>
+      </c>
+      <c r="J404" s="28">
+        <v>0.38</v>
+      </c>
+    </row>
+    <row r="405" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A405" s="15" t="s">
+        <v>321</v>
+      </c>
+      <c r="B405" s="15" t="s">
+        <v>321</v>
+      </c>
+      <c r="C405" s="15" t="s">
+        <v>345</v>
+      </c>
+      <c r="D405" s="16">
+        <v>654100554</v>
+      </c>
+      <c r="E405" s="16">
+        <v>54909182</v>
+      </c>
+      <c r="F405" s="16">
+        <v>61578346</v>
+      </c>
+      <c r="G405" s="12">
+        <v>116487528</v>
+      </c>
+      <c r="H405" s="16">
+        <v>14021048</v>
+      </c>
+      <c r="I405" s="12">
+        <v>784609130</v>
+      </c>
+      <c r="J405" s="28">
+        <v>0.35</v>
+      </c>
+    </row>
+    <row r="406" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A406" s="15" t="s">
+        <v>321</v>
+      </c>
+      <c r="B406" s="15" t="s">
+        <v>318</v>
+      </c>
+      <c r="C406" s="15" t="s">
+        <v>644</v>
+      </c>
+      <c r="D406" s="16">
+        <v>91506940</v>
+      </c>
+      <c r="E406" s="16">
+        <v>483635</v>
+      </c>
+      <c r="F406" s="16">
+        <v>0</v>
+      </c>
+      <c r="G406" s="12">
+        <v>483635</v>
+      </c>
+      <c r="H406" s="16">
+        <v>1627152</v>
+      </c>
+      <c r="I406" s="12">
+        <v>93617727</v>
+      </c>
+      <c r="J406" s="28">
+        <v>0.1565</v>
+      </c>
+    </row>
+    <row r="407" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A407" s="15" t="s">
+        <v>321</v>
+      </c>
+      <c r="B407" s="15" t="s">
+        <v>321</v>
+      </c>
+      <c r="C407" s="15" t="s">
+        <v>644</v>
+      </c>
+      <c r="D407" s="16">
+        <v>1784659776</v>
+      </c>
+      <c r="E407" s="16">
+        <v>17820645</v>
+      </c>
+      <c r="F407" s="16">
+        <v>20537951</v>
+      </c>
+      <c r="G407" s="12">
+        <v>38358596</v>
+      </c>
+      <c r="H407" s="16">
+        <v>2063288</v>
+      </c>
+      <c r="I407" s="12">
+        <v>1825081660</v>
+      </c>
+      <c r="J407" s="28">
+        <v>0.1565</v>
+      </c>
+    </row>
+    <row r="408" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A408" s="15" t="s">
+        <v>346</v>
+      </c>
+      <c r="B408" s="15" t="s">
+        <v>346</v>
+      </c>
+      <c r="C408" s="15" t="s">
+        <v>347</v>
+      </c>
+      <c r="D408" s="16">
+        <v>52295296</v>
+      </c>
+      <c r="E408" s="16">
+        <v>10958533</v>
+      </c>
+      <c r="F408" s="16">
+        <v>4751231</v>
+      </c>
+      <c r="G408" s="12">
+        <v>15709764</v>
+      </c>
+      <c r="H408" s="16">
+        <v>7079571</v>
+      </c>
+      <c r="I408" s="12">
+        <v>75084631</v>
+      </c>
+      <c r="J408" s="28">
+        <v>0.48</v>
+      </c>
+    </row>
+    <row r="409" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A409" s="15" t="s">
+        <v>346</v>
+      </c>
+      <c r="B409" s="15" t="s">
+        <v>346</v>
+      </c>
+      <c r="C409" s="15" t="s">
+        <v>348</v>
+      </c>
+      <c r="D409" s="16">
+        <v>147687863</v>
+      </c>
+      <c r="E409" s="16">
+        <v>14760176</v>
+      </c>
+      <c r="F409" s="16">
+        <v>8213888</v>
+      </c>
+      <c r="G409" s="12">
+        <v>22974064</v>
+      </c>
+      <c r="H409" s="16">
+        <v>5317163</v>
+      </c>
+      <c r="I409" s="12">
+        <v>175979090</v>
+      </c>
+      <c r="J409" s="28">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="410" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A410" s="15" t="s">
+        <v>346</v>
+      </c>
+      <c r="B410" s="15" t="s">
+        <v>346</v>
+      </c>
+      <c r="C410" s="15" t="s">
+        <v>349</v>
+      </c>
+      <c r="D410" s="16">
+        <v>83913475</v>
+      </c>
+      <c r="E410" s="16">
+        <v>7991415</v>
+      </c>
+      <c r="F410" s="16">
+        <v>23412828</v>
+      </c>
+      <c r="G410" s="12">
+        <v>31404243</v>
+      </c>
+      <c r="H410" s="16">
+        <v>17822041</v>
+      </c>
+      <c r="I410" s="12">
+        <v>133139759</v>
+      </c>
+      <c r="J410" s="28">
+        <v>0.49</v>
+      </c>
+    </row>
+    <row r="411" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A411" s="15" t="s">
+        <v>350</v>
+      </c>
+      <c r="B411" s="15" t="s">
+        <v>350</v>
+      </c>
+      <c r="C411" s="15" t="s">
+        <v>351</v>
+      </c>
+      <c r="D411" s="16">
+        <v>4668685</v>
+      </c>
+      <c r="E411" s="16">
+        <v>1096515</v>
+      </c>
+      <c r="F411" s="16">
+        <v>330781</v>
+      </c>
+      <c r="G411" s="12">
+        <v>1427296</v>
+      </c>
+      <c r="H411" s="16">
+        <v>226260</v>
+      </c>
+      <c r="I411" s="12">
+        <v>6322241</v>
+      </c>
+      <c r="J411" s="28">
+        <v>0.27</v>
+      </c>
+    </row>
+    <row r="412" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A412" s="15" t="s">
+        <v>350</v>
+      </c>
+      <c r="B412" s="15" t="s">
+        <v>350</v>
+      </c>
+      <c r="C412" s="15" t="s">
+        <v>352</v>
+      </c>
+      <c r="D412" s="16">
+        <v>5063664</v>
+      </c>
+      <c r="E412" s="16">
+        <v>1384638</v>
+      </c>
+      <c r="F412" s="16">
+        <v>1344569</v>
+      </c>
+      <c r="G412" s="12">
+        <v>2729207</v>
+      </c>
+      <c r="H412" s="16">
+        <v>252968</v>
+      </c>
+      <c r="I412" s="12">
+        <v>8045839</v>
+      </c>
+      <c r="J412" s="28">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="413" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A413" s="15" t="s">
+        <v>350</v>
+      </c>
+      <c r="B413" s="15" t="s">
+        <v>350</v>
+      </c>
+      <c r="C413" s="15" t="s">
+        <v>353</v>
+      </c>
+      <c r="D413" s="16">
+        <v>10359115</v>
+      </c>
+      <c r="E413" s="16">
+        <v>2677400</v>
+      </c>
+      <c r="F413" s="16">
+        <v>598870</v>
+      </c>
+      <c r="G413" s="12">
+        <v>3276270</v>
+      </c>
+      <c r="H413" s="16">
+        <v>115102</v>
+      </c>
+      <c r="I413" s="12">
+        <v>13750487</v>
+      </c>
+      <c r="J413" s="28">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="414" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A414" s="15" t="s">
+        <v>350</v>
+      </c>
+      <c r="B414" s="15" t="s">
+        <v>350</v>
+      </c>
+      <c r="C414" s="15" t="s">
+        <v>354</v>
+      </c>
+      <c r="D414" s="16">
+        <v>1933678</v>
+      </c>
+      <c r="E414" s="16">
+        <v>348515</v>
+      </c>
+      <c r="F414" s="16">
+        <v>148074</v>
+      </c>
+      <c r="G414" s="12">
+        <v>496589</v>
+      </c>
+      <c r="H414" s="16">
+        <v>109616</v>
+      </c>
+      <c r="I414" s="12">
+        <v>2539883</v>
+      </c>
+      <c r="J414" s="28">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="415" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A415" s="15" t="s">
+        <v>350</v>
+      </c>
+      <c r="B415" s="15" t="s">
+        <v>350</v>
+      </c>
+      <c r="C415" s="15" t="s">
+        <v>355</v>
+      </c>
+      <c r="D415" s="16">
+        <v>15100047</v>
+      </c>
+      <c r="E415" s="16">
+        <v>4143421</v>
+      </c>
+      <c r="F415" s="16">
+        <v>1053168</v>
+      </c>
+      <c r="G415" s="12">
+        <v>5196589</v>
+      </c>
+      <c r="H415" s="16">
+        <v>415753</v>
+      </c>
+      <c r="I415" s="12">
+        <v>20712389</v>
+      </c>
+      <c r="J415" s="28">
+        <v>0.73</v>
+      </c>
+    </row>
+    <row r="416" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A416" s="15" t="s">
+        <v>350</v>
+      </c>
+      <c r="B416" s="15" t="s">
+        <v>350</v>
+      </c>
+      <c r="C416" s="15" t="s">
+        <v>356</v>
+      </c>
+      <c r="D416" s="16">
+        <v>13810413</v>
+      </c>
+      <c r="E416" s="16">
+        <v>3803330</v>
+      </c>
+      <c r="F416" s="16">
+        <v>1399494</v>
+      </c>
+      <c r="G416" s="12">
+        <v>5202824</v>
+      </c>
+      <c r="H416" s="16">
+        <v>442310</v>
+      </c>
+      <c r="I416" s="12">
+        <v>19455547</v>
+      </c>
+      <c r="J416" s="28">
+        <v>0.45</v>
+      </c>
+    </row>
+    <row r="417" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A417" s="15" t="s">
+        <v>350</v>
+      </c>
+      <c r="B417" s="15" t="s">
+        <v>350</v>
+      </c>
+      <c r="C417" s="15" t="s">
+        <v>357</v>
+      </c>
+      <c r="D417" s="16">
+        <v>8411108</v>
+      </c>
+      <c r="E417" s="16">
+        <v>1680075</v>
+      </c>
+      <c r="F417" s="16">
+        <v>3046394</v>
+      </c>
+      <c r="G417" s="12">
+        <v>4726469</v>
+      </c>
+      <c r="H417" s="16">
+        <v>275504</v>
+      </c>
+      <c r="I417" s="12">
+        <v>13413081</v>
+      </c>
+      <c r="J417" s="28">
+        <v>0.68</v>
+      </c>
+    </row>
+    <row r="418" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A418" s="15" t="s">
+        <v>350</v>
+      </c>
+      <c r="B418" s="15" t="s">
+        <v>350</v>
+      </c>
+      <c r="C418" s="15" t="s">
+        <v>358</v>
+      </c>
+      <c r="D418" s="16">
+        <v>57907119</v>
+      </c>
+      <c r="E418" s="16">
+        <v>10109384</v>
+      </c>
+      <c r="F418" s="16">
+        <v>24949479</v>
+      </c>
+      <c r="G418" s="12">
+        <v>35058863</v>
+      </c>
+      <c r="H418" s="16">
+        <v>1835423</v>
+      </c>
+      <c r="I418" s="12">
+        <v>94801405</v>
+      </c>
+      <c r="J418" s="28">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="419" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A419" s="15" t="s">
+        <v>350</v>
+      </c>
+      <c r="B419" s="15" t="s">
+        <v>350</v>
+      </c>
+      <c r="C419" s="15" t="s">
+        <v>359</v>
+      </c>
+      <c r="D419" s="16">
+        <v>287863825</v>
+      </c>
+      <c r="E419" s="16">
+        <v>38553356</v>
+      </c>
+      <c r="F419" s="16">
+        <v>47168174</v>
+      </c>
+      <c r="G419" s="12">
+        <v>85721530</v>
+      </c>
+      <c r="H419" s="16">
+        <v>32364690</v>
+      </c>
+      <c r="I419" s="12">
+        <v>405950045</v>
+      </c>
+      <c r="J419" s="28">
+        <v>0.89</v>
+      </c>
+    </row>
+    <row r="420" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A420" s="15" t="s">
+        <v>360</v>
+      </c>
+      <c r="B420" s="15" t="s">
+        <v>360</v>
+      </c>
+      <c r="C420" s="15" t="s">
+        <v>361</v>
+      </c>
+      <c r="D420" s="16">
+        <v>450416352</v>
+      </c>
+      <c r="E420" s="16">
+        <v>52360700</v>
+      </c>
+      <c r="F420" s="16">
+        <v>86537486</v>
+      </c>
+      <c r="G420" s="12">
+        <v>138898186</v>
+      </c>
+      <c r="H420" s="16">
+        <v>26110197</v>
+      </c>
+      <c r="I420" s="12">
+        <v>615424735</v>
+      </c>
+      <c r="J420" s="28">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="421" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A421" s="15" t="s">
+        <v>360</v>
+      </c>
+      <c r="B421" s="15" t="s">
+        <v>360</v>
+      </c>
+      <c r="C421" s="15" t="s">
+        <v>362</v>
+      </c>
+      <c r="D421" s="16">
+        <v>62887690</v>
+      </c>
+      <c r="E421" s="16">
+        <v>6852041</v>
+      </c>
+      <c r="F421" s="16">
+        <v>67963442</v>
+      </c>
+      <c r="G421" s="12">
+        <v>74815483</v>
+      </c>
+      <c r="H421" s="16">
+        <v>5192198</v>
+      </c>
+      <c r="I421" s="12">
+        <v>142895371</v>
+      </c>
+      <c r="J421" s="28">
+        <v>0.37</v>
+      </c>
+    </row>
+    <row r="422" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A422" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="B422" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="C422" s="15" t="s">
+        <v>363</v>
+      </c>
+      <c r="D422" s="16">
+        <v>131457732756</v>
+      </c>
+      <c r="E422" s="16">
+        <v>9370591282</v>
+      </c>
+      <c r="F422" s="16">
+        <v>11226594061</v>
+      </c>
+      <c r="G422" s="12">
+        <v>20597185343</v>
+      </c>
+      <c r="H422" s="16">
+        <v>3298274382</v>
+      </c>
+      <c r="I422" s="12">
+        <v>155353192481</v>
+      </c>
+      <c r="J422" s="28">
+        <v>0.34810000000000002</v>
+      </c>
+    </row>
+    <row r="423" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A423" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="B423" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="C423" s="15" t="s">
+        <v>364</v>
+      </c>
+      <c r="D423" s="16">
+        <v>6917898381</v>
+      </c>
+      <c r="E423" s="16">
+        <v>527958289</v>
+      </c>
+      <c r="F423" s="16">
+        <v>233740358</v>
+      </c>
+      <c r="G423" s="12">
+        <v>761698647</v>
+      </c>
+      <c r="H423" s="16">
+        <v>34520312</v>
+      </c>
+      <c r="I423" s="12">
+        <v>7714117340</v>
+      </c>
+      <c r="J423" s="28">
+        <v>0.23200000000000001</v>
+      </c>
+    </row>
+    <row r="424" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A424" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="B424" s="15" t="s">
+        <v>312</v>
+      </c>
+      <c r="C424" s="15" t="s">
+        <v>643</v>
+      </c>
+      <c r="D424" s="16">
+        <v>97868970</v>
+      </c>
+      <c r="E424" s="16">
+        <v>6580725</v>
+      </c>
+      <c r="F424" s="16">
+        <v>8190050</v>
+      </c>
+      <c r="G424" s="12">
+        <v>14770775</v>
+      </c>
+      <c r="H424" s="16">
+        <v>1402001</v>
+      </c>
+      <c r="I424" s="12">
+        <v>114041746</v>
+      </c>
+      <c r="J424" s="28">
+        <v>0.32500000000000001</v>
+      </c>
+    </row>
+    <row r="425" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A425" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="B425" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="C425" s="15" t="s">
+        <v>643</v>
+      </c>
+      <c r="D425" s="16">
+        <v>2624818967</v>
+      </c>
+      <c r="E425" s="16">
+        <v>215123085</v>
+      </c>
+      <c r="F425" s="16">
+        <v>44798446</v>
+      </c>
+      <c r="G425" s="12">
+        <v>259921531</v>
+      </c>
+      <c r="H425" s="16">
+        <v>20577438</v>
+      </c>
+      <c r="I425" s="12">
+        <v>2905317936</v>
+      </c>
+      <c r="J425" s="28">
+        <v>0.32500000000000001</v>
+      </c>
+    </row>
+    <row r="426" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A426" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="B426" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="C426" s="15" t="s">
+        <v>613</v>
+      </c>
+      <c r="D426" s="16">
+        <v>0</v>
+      </c>
+      <c r="E426" s="16">
+        <v>0</v>
+      </c>
+      <c r="F426" s="16">
+        <v>0</v>
+      </c>
+      <c r="G426" s="12">
+        <v>0</v>
+      </c>
+      <c r="H426" s="16">
+        <v>0</v>
+      </c>
+      <c r="I426" s="12">
+        <v>0</v>
+      </c>
+      <c r="J426" s="28">
+        <v>0.24</v>
+      </c>
+    </row>
+    <row r="427" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A427" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="B427" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="C427" s="15" t="s">
+        <v>613</v>
+      </c>
+      <c r="D427" s="16">
+        <v>9334153411</v>
+      </c>
+      <c r="E427" s="16">
+        <v>845112942</v>
+      </c>
+      <c r="F427" s="16">
+        <v>534341235</v>
+      </c>
+      <c r="G427" s="12">
+        <v>1379454177</v>
+      </c>
+      <c r="H427" s="16">
+        <v>117893220</v>
+      </c>
+      <c r="I427" s="12">
+        <v>10831500808</v>
+      </c>
+      <c r="J427" s="28">
+        <v>0.24</v>
+      </c>
+    </row>
+    <row r="428" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A428" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="B428" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="C428" s="15" t="s">
+        <v>365</v>
+      </c>
+      <c r="D428" s="16">
+        <v>4746884501</v>
+      </c>
+      <c r="E428" s="16">
+        <v>363873830</v>
+      </c>
+      <c r="F428" s="16">
+        <v>206311431</v>
+      </c>
+      <c r="G428" s="12">
+        <v>570185261</v>
+      </c>
+      <c r="H428" s="16">
+        <v>104745377</v>
+      </c>
+      <c r="I428" s="12">
+        <v>5421815139</v>
+      </c>
+      <c r="J428" s="28">
+        <v>0.29499999999999998</v>
+      </c>
+    </row>
+    <row r="429" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A429" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="B429" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="C429" s="15" t="s">
+        <v>648</v>
+      </c>
+      <c r="D429" s="16">
+        <v>3427724941</v>
+      </c>
+      <c r="E429" s="16">
+        <v>349053070</v>
+      </c>
+      <c r="F429" s="16">
+        <v>79556751</v>
+      </c>
+      <c r="G429" s="12">
+        <v>428609821</v>
+      </c>
+      <c r="H429" s="16">
+        <v>37975824</v>
+      </c>
+      <c r="I429" s="12">
+        <v>3894310586</v>
+      </c>
+      <c r="J429" s="28">
+        <v>0.255</v>
+      </c>
+    </row>
+    <row r="430" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A430" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="B430" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="C430" s="15" t="s">
+        <v>648</v>
+      </c>
+      <c r="D430" s="16">
+        <v>1646100</v>
+      </c>
+      <c r="E430" s="16">
+        <v>0</v>
+      </c>
+      <c r="F430" s="16">
+        <v>0</v>
+      </c>
+      <c r="G430" s="12">
+        <v>0</v>
+      </c>
+      <c r="H430" s="16">
+        <v>0</v>
+      </c>
+      <c r="I430" s="12">
+        <v>1646100</v>
+      </c>
+      <c r="J430" s="28">
+        <v>0.255</v>
+      </c>
+    </row>
+    <row r="431" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A431" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="B431" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="C431" s="15" t="s">
+        <v>367</v>
+      </c>
+      <c r="D431" s="16">
+        <v>2213283832</v>
+      </c>
+      <c r="E431" s="16">
+        <v>116024134</v>
+      </c>
+      <c r="F431" s="16">
+        <v>246913370</v>
+      </c>
+      <c r="G431" s="12">
+        <v>362937504</v>
+      </c>
+      <c r="H431" s="16">
+        <v>13554794</v>
+      </c>
+      <c r="I431" s="12">
+        <v>2589776130</v>
+      </c>
+      <c r="J431" s="28">
+        <v>0.33</v>
+      </c>
+    </row>
+    <row r="432" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A432" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="B432" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="C432" s="15" t="s">
+        <v>649</v>
+      </c>
+      <c r="D432" s="16">
+        <v>37875500</v>
+      </c>
+      <c r="E432" s="16">
+        <v>4538704</v>
+      </c>
+      <c r="F432" s="16">
+        <v>311</v>
+      </c>
+      <c r="G432" s="12">
+        <v>4539015</v>
+      </c>
+      <c r="H432" s="16">
+        <v>1420</v>
+      </c>
+      <c r="I432" s="12">
+        <v>42415935</v>
+      </c>
+      <c r="J432" s="28">
+        <v>0.186</v>
+      </c>
+    </row>
+    <row r="433" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A433" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="B433" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="C433" s="15" t="s">
+        <v>649</v>
+      </c>
+      <c r="D433" s="16">
+        <v>2258190541</v>
+      </c>
+      <c r="E433" s="16">
+        <v>219704730</v>
+      </c>
+      <c r="F433" s="16">
+        <v>123907686</v>
+      </c>
+      <c r="G433" s="12">
+        <v>343612416</v>
+      </c>
+      <c r="H433" s="16">
+        <v>20856902</v>
+      </c>
+      <c r="I433" s="12">
+        <v>2622659859</v>
+      </c>
+      <c r="J433" s="28">
+        <v>0.186</v>
+      </c>
+    </row>
+    <row r="434" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A434" s="15" t="s">
+        <v>368</v>
+      </c>
+      <c r="B434" s="15" t="s">
+        <v>368</v>
+      </c>
+      <c r="C434" s="15" t="s">
+        <v>369</v>
+      </c>
+      <c r="D434" s="16">
+        <v>32988790</v>
+      </c>
+      <c r="E434" s="16">
+        <v>5412384</v>
+      </c>
+      <c r="F434" s="16">
+        <v>1435049</v>
+      </c>
+      <c r="G434" s="12">
+        <v>6847433</v>
+      </c>
+      <c r="H434" s="16">
+        <v>625129</v>
+      </c>
+      <c r="I434" s="12">
+        <v>40461352</v>
+      </c>
+      <c r="J434" s="28">
+        <v>0.44</v>
+      </c>
+    </row>
+    <row r="435" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A435" s="15" t="s">
+        <v>368</v>
+      </c>
+      <c r="B435" s="15" t="s">
+        <v>368</v>
+      </c>
+      <c r="C435" s="15" t="s">
+        <v>370</v>
+      </c>
+      <c r="D435" s="16">
+        <v>234097727</v>
+      </c>
+      <c r="E435" s="16">
+        <v>20970635</v>
+      </c>
+      <c r="F435" s="16">
+        <v>54373712</v>
+      </c>
+      <c r="G435" s="12">
+        <v>75344347</v>
+      </c>
+      <c r="H435" s="16">
+        <v>17850866</v>
+      </c>
+      <c r="I435" s="12">
+        <v>327292940</v>
+      </c>
+      <c r="J435" s="28">
+        <v>0.46</v>
+      </c>
+    </row>
+    <row r="436" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A436" s="15" t="s">
+        <v>371</v>
+      </c>
+      <c r="B436" s="15" t="s">
+        <v>371</v>
+      </c>
+      <c r="C436" s="15" t="s">
+        <v>372</v>
+      </c>
+      <c r="D436" s="16">
+        <v>116765297</v>
+      </c>
+      <c r="E436" s="16">
+        <v>15726698</v>
+      </c>
+      <c r="F436" s="16">
+        <v>55287147</v>
+      </c>
+      <c r="G436" s="12">
+        <v>71013845</v>
+      </c>
+      <c r="H436" s="16">
+        <v>3862684</v>
+      </c>
+      <c r="I436" s="12">
+        <v>191641826</v>
+      </c>
+      <c r="J436" s="28">
+        <v>0.56000000000000005</v>
+      </c>
+    </row>
+    <row r="437" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A437" s="15" t="s">
+        <v>371</v>
+      </c>
+      <c r="B437" s="15" t="s">
+        <v>371</v>
+      </c>
+      <c r="C437" s="15" t="s">
+        <v>373</v>
+      </c>
+      <c r="D437" s="16">
+        <v>55039083</v>
+      </c>
+      <c r="E437" s="16">
+        <v>7302778</v>
+      </c>
+      <c r="F437" s="16">
+        <v>22035614</v>
+      </c>
+      <c r="G437" s="12">
+        <v>29338392</v>
+      </c>
+      <c r="H437" s="16">
+        <v>5012884</v>
+      </c>
+      <c r="I437" s="12">
+        <v>89390359</v>
+      </c>
+      <c r="J437" s="28">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="438" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A438" s="15" t="s">
+        <v>371</v>
+      </c>
+      <c r="B438" s="15" t="s">
+        <v>371</v>
+      </c>
+      <c r="C438" s="15" t="s">
+        <v>374</v>
+      </c>
+      <c r="D438" s="16">
+        <v>70633826</v>
+      </c>
+      <c r="E438" s="16">
+        <v>10720146</v>
+      </c>
+      <c r="F438" s="16">
+        <v>14040666</v>
+      </c>
+      <c r="G438" s="12">
+        <v>24760812</v>
+      </c>
+      <c r="H438" s="16">
+        <v>6122724</v>
+      </c>
+      <c r="I438" s="12">
+        <v>101517362</v>
+      </c>
+      <c r="J438" s="28">
+        <v>0.56999999999999995</v>
+      </c>
+    </row>
+    <row r="439" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A439" s="15" t="s">
+        <v>371</v>
+      </c>
+      <c r="B439" s="15" t="s">
+        <v>371</v>
+      </c>
+      <c r="C439" s="15" t="s">
+        <v>375</v>
+      </c>
+      <c r="D439" s="16">
+        <v>39168923</v>
+      </c>
+      <c r="E439" s="16">
+        <v>6400280</v>
+      </c>
+      <c r="F439" s="16">
+        <v>4128067</v>
+      </c>
+      <c r="G439" s="12">
+        <v>10528347</v>
+      </c>
+      <c r="H439" s="16">
+        <v>2608952</v>
+      </c>
+      <c r="I439" s="12">
+        <v>52306222</v>
+      </c>
+      <c r="J439" s="28">
+        <v>0.61</v>
+      </c>
+    </row>
+    <row r="440" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A440" s="15" t="s">
+        <v>371</v>
+      </c>
+      <c r="B440" s="15" t="s">
+        <v>371</v>
+      </c>
+      <c r="C440" s="15" t="s">
+        <v>376</v>
+      </c>
+      <c r="D440" s="16">
+        <v>145727926</v>
+      </c>
+      <c r="E440" s="16">
+        <v>23783072</v>
+      </c>
+      <c r="F440" s="16">
+        <v>103965662</v>
+      </c>
+      <c r="G440" s="12">
+        <v>127748734</v>
+      </c>
+      <c r="H440" s="16">
+        <v>4692654</v>
+      </c>
+      <c r="I440" s="12">
+        <v>278169314</v>
+      </c>
+      <c r="J440" s="28">
+        <v>0.46</v>
+      </c>
+    </row>
+    <row r="441" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A441" s="15" t="s">
+        <v>377</v>
+      </c>
+      <c r="B441" s="15" t="s">
+        <v>377</v>
+      </c>
+      <c r="C441" s="15" t="s">
+        <v>378</v>
+      </c>
+      <c r="D441" s="16">
+        <v>975371708</v>
+      </c>
+      <c r="E441" s="16">
+        <v>91014157</v>
+      </c>
+      <c r="F441" s="16">
+        <v>73024876</v>
+      </c>
+      <c r="G441" s="12">
+        <v>164039033</v>
+      </c>
+      <c r="H441" s="16">
+        <v>29035849</v>
+      </c>
+      <c r="I441" s="12">
+        <v>1168446590</v>
+      </c>
+      <c r="J441" s="28">
+        <v>0.49</v>
+      </c>
+    </row>
+    <row r="442" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A442" s="15" t="s">
+        <v>377</v>
+      </c>
+      <c r="B442" s="15" t="s">
+        <v>377</v>
+      </c>
+      <c r="C442" s="15" t="s">
+        <v>379</v>
+      </c>
+      <c r="D442" s="16">
+        <v>16441985</v>
+      </c>
+      <c r="E442" s="16">
+        <v>2115949</v>
+      </c>
+      <c r="F442" s="16">
+        <v>857990</v>
+      </c>
+      <c r="G442" s="12">
+        <v>2973939</v>
+      </c>
+      <c r="H442" s="16">
+        <v>780317</v>
+      </c>
+      <c r="I442" s="12">
+        <v>20196241</v>
+      </c>
+      <c r="J442" s="28">
+        <v>0.57499999999999996</v>
+      </c>
+    </row>
+    <row r="443" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A443" s="15" t="s">
+        <v>377</v>
+      </c>
+      <c r="B443" s="15" t="s">
+        <v>377</v>
+      </c>
+      <c r="C443" s="15" t="s">
+        <v>380</v>
+      </c>
+      <c r="D443" s="16">
+        <v>235446961</v>
+      </c>
+      <c r="E443" s="16">
+        <v>27186595</v>
+      </c>
+      <c r="F443" s="16">
+        <v>16288367</v>
+      </c>
+      <c r="G443" s="12">
+        <v>43474962</v>
+      </c>
+      <c r="H443" s="16">
+        <v>5221564</v>
+      </c>
+      <c r="I443" s="12">
+        <v>284143487</v>
+      </c>
+      <c r="J443" s="28">
+        <v>0.505</v>
+      </c>
+    </row>
+    <row r="444" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A444" s="15" t="s">
+        <v>377</v>
+      </c>
+      <c r="B444" s="15" t="s">
+        <v>377</v>
+      </c>
+      <c r="C444" s="15" t="s">
+        <v>381</v>
+      </c>
+      <c r="D444" s="16">
+        <v>188299471</v>
+      </c>
+      <c r="E444" s="16">
+        <v>24562558</v>
+      </c>
+      <c r="F444" s="16">
+        <v>2478781</v>
+      </c>
+      <c r="G444" s="12">
+        <v>27041339</v>
+      </c>
+      <c r="H444" s="16">
+        <v>935839</v>
+      </c>
+      <c r="I444" s="12">
+        <v>216276649</v>
+      </c>
+      <c r="J444" s="28">
+        <v>0.38</v>
+      </c>
+    </row>
+    <row r="445" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A445" s="15" t="s">
+        <v>377</v>
+      </c>
+      <c r="B445" s="15" t="s">
+        <v>377</v>
+      </c>
+      <c r="C445" s="15" t="s">
+        <v>382</v>
+      </c>
+      <c r="D445" s="16">
+        <v>110491655</v>
+      </c>
+      <c r="E445" s="16">
+        <v>17415502</v>
+      </c>
+      <c r="F445" s="16">
+        <v>12211438</v>
+      </c>
+      <c r="G445" s="12">
+        <v>29626940</v>
+      </c>
+      <c r="H445" s="16">
+        <v>2198701</v>
+      </c>
+      <c r="I445" s="12">
+        <v>142317296</v>
+      </c>
+      <c r="J445" s="28">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="446" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A446" s="15" t="s">
+        <v>377</v>
+      </c>
+      <c r="B446" s="15" t="s">
+        <v>377</v>
+      </c>
+      <c r="C446" s="15" t="s">
+        <v>383</v>
+      </c>
+      <c r="D446" s="16">
+        <v>3557706854</v>
+      </c>
+      <c r="E446" s="16">
+        <v>283257922</v>
+      </c>
+      <c r="F446" s="16">
+        <v>95876687</v>
+      </c>
+      <c r="G446" s="12">
+        <v>379134609</v>
+      </c>
+      <c r="H446" s="16">
+        <v>26827043</v>
+      </c>
+      <c r="I446" s="12">
+        <v>3963668506</v>
+      </c>
+      <c r="J446" s="28">
+        <v>0.31</v>
+      </c>
+    </row>
+    <row r="447" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A447" s="15" t="s">
+        <v>377</v>
+      </c>
+      <c r="B447" s="15" t="s">
+        <v>377</v>
+      </c>
+      <c r="C447" s="15" t="s">
+        <v>384</v>
+      </c>
+      <c r="D447" s="16">
+        <v>46957475</v>
+      </c>
+      <c r="E447" s="16">
+        <v>18955625</v>
+      </c>
+      <c r="F447" s="16">
+        <v>6520322</v>
+      </c>
+      <c r="G447" s="12">
+        <v>25475947</v>
+      </c>
+      <c r="H447" s="16">
+        <v>3698152</v>
+      </c>
+      <c r="I447" s="12">
+        <v>76131574</v>
+      </c>
+      <c r="J447" s="28">
+        <v>0.73</v>
+      </c>
+    </row>
+    <row r="448" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A448" s="15" t="s">
+        <v>377</v>
+      </c>
+      <c r="B448" s="15" t="s">
+        <v>377</v>
+      </c>
+      <c r="C448" s="15" t="s">
+        <v>385</v>
+      </c>
+      <c r="D448" s="16">
+        <v>2707434227</v>
+      </c>
+      <c r="E448" s="16">
+        <v>206041688</v>
+      </c>
+      <c r="F448" s="16">
+        <v>102002269</v>
+      </c>
+      <c r="G448" s="12">
+        <v>308043957</v>
+      </c>
+      <c r="H448" s="16">
+        <v>27795500</v>
+      </c>
+      <c r="I448" s="12">
+        <v>3043273684</v>
+      </c>
+      <c r="J448" s="28">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="449" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A449" s="15" t="s">
+        <v>377</v>
+      </c>
+      <c r="B449" s="15" t="s">
+        <v>377</v>
+      </c>
+      <c r="C449" s="15" t="s">
+        <v>386</v>
+      </c>
+      <c r="D449" s="16">
+        <v>102910240</v>
+      </c>
+      <c r="E449" s="16">
+        <v>8128661</v>
+      </c>
+      <c r="F449" s="16">
+        <v>13389611</v>
+      </c>
+      <c r="G449" s="12">
+        <v>21518272</v>
+      </c>
+      <c r="H449" s="16">
+        <v>3457129</v>
+      </c>
+      <c r="I449" s="12">
+        <v>127885641</v>
+      </c>
+      <c r="J449" s="28">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="450" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A450" s="15" t="s">
+        <v>377</v>
+      </c>
+      <c r="B450" s="15" t="s">
+        <v>377</v>
+      </c>
+      <c r="C450" s="15" t="s">
+        <v>387</v>
+      </c>
+      <c r="D450" s="16">
+        <v>98636550</v>
+      </c>
+      <c r="E450" s="16">
+        <v>12512651</v>
+      </c>
+      <c r="F450" s="16">
+        <v>4480143</v>
+      </c>
+      <c r="G450" s="12">
+        <v>16992794</v>
+      </c>
+      <c r="H450" s="16">
+        <v>2150130</v>
+      </c>
+      <c r="I450" s="12">
+        <v>117779474</v>
+      </c>
+      <c r="J450" s="28">
+        <v>0.53500000000000003</v>
+      </c>
+    </row>
+    <row r="451" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A451" s="15" t="s">
+        <v>377</v>
+      </c>
+      <c r="B451" s="15" t="s">
+        <v>377</v>
+      </c>
+      <c r="C451" s="15" t="s">
+        <v>388</v>
+      </c>
+      <c r="D451" s="16">
+        <v>604321415</v>
+      </c>
+      <c r="E451" s="16">
+        <v>58735019</v>
+      </c>
+      <c r="F451" s="16">
+        <v>6222264</v>
+      </c>
+      <c r="G451" s="12">
+        <v>64957283</v>
+      </c>
+      <c r="H451" s="16">
+        <v>1916526</v>
+      </c>
+      <c r="I451" s="12">
+        <v>671195224</v>
+      </c>
+      <c r="J451" s="28">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="452" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A452" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="B452" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="C452" s="15" t="s">
+        <v>389</v>
+      </c>
+      <c r="D452" s="16">
+        <v>27058650</v>
+      </c>
+      <c r="E452" s="16">
+        <v>5958175</v>
+      </c>
+      <c r="F452" s="16">
+        <v>3252818</v>
+      </c>
+      <c r="G452" s="12">
+        <v>9210993</v>
+      </c>
+      <c r="H452" s="16">
+        <v>1509808</v>
+      </c>
+      <c r="I452" s="12">
+        <v>37779451</v>
+      </c>
+      <c r="J452" s="28">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="453" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A453" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="B453" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="C453" s="15" t="s">
+        <v>390</v>
+      </c>
+      <c r="D453" s="16">
+        <v>8305261</v>
+      </c>
+      <c r="E453" s="16">
+        <v>1874023</v>
+      </c>
+      <c r="F453" s="16">
+        <v>1073400</v>
+      </c>
+      <c r="G453" s="12">
+        <v>2947423</v>
+      </c>
+      <c r="H453" s="16">
+        <v>619469</v>
+      </c>
+      <c r="I453" s="12">
+        <v>11872153</v>
+      </c>
+      <c r="J453" s="28">
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="454" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A454" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="B454" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="C454" s="15" t="s">
+        <v>391</v>
+      </c>
+      <c r="D454" s="16">
+        <v>46860220</v>
+      </c>
+      <c r="E454" s="16">
+        <v>9653041</v>
+      </c>
+      <c r="F454" s="16">
+        <v>12897402</v>
+      </c>
+      <c r="G454" s="12">
+        <v>22550443</v>
+      </c>
+      <c r="H454" s="16">
+        <v>1201795</v>
+      </c>
+      <c r="I454" s="12">
+        <v>70612458</v>
+      </c>
+      <c r="J454" s="28">
+        <v>0.56999999999999995</v>
+      </c>
+    </row>
+    <row r="455" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A455" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="B455" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="C455" s="15" t="s">
+        <v>392</v>
+      </c>
+      <c r="D455" s="16">
+        <v>10907065</v>
+      </c>
+      <c r="E455" s="16">
+        <v>2824915</v>
+      </c>
+      <c r="F455" s="16">
+        <v>359339</v>
+      </c>
+      <c r="G455" s="12">
+        <v>3184254</v>
+      </c>
+      <c r="H455" s="16">
+        <v>235214</v>
+      </c>
+      <c r="I455" s="12">
+        <v>14326533</v>
+      </c>
+      <c r="J455" s="28">
+        <v>0.13</v>
+      </c>
+    </row>
+    <row r="456" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A456" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="B456" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="C456" s="15" t="s">
+        <v>393</v>
+      </c>
+      <c r="D456" s="16">
+        <v>352883748</v>
+      </c>
+      <c r="E456" s="16">
+        <v>59105022</v>
+      </c>
+      <c r="F456" s="16">
+        <v>25232551</v>
+      </c>
+      <c r="G456" s="12">
+        <v>84337573</v>
+      </c>
+      <c r="H456" s="16">
+        <v>5023573</v>
+      </c>
+      <c r="I456" s="12">
+        <v>442244894</v>
+      </c>
+      <c r="J456" s="28">
+        <v>0.57999999999999996</v>
+      </c>
+    </row>
+    <row r="457" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A457" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="B457" s="15" t="s">
+        <v>218</v>
+      </c>
+      <c r="C457" s="15" t="s">
+        <v>632</v>
+      </c>
+      <c r="D457" s="16">
+        <v>462543400</v>
+      </c>
+      <c r="E457" s="16">
+        <v>95246793</v>
+      </c>
+      <c r="F457" s="16">
+        <v>43626463</v>
+      </c>
+      <c r="G457" s="12">
+        <v>138873256</v>
+      </c>
+      <c r="H457" s="16">
+        <v>40536974</v>
+      </c>
+      <c r="I457" s="12">
+        <v>641953630</v>
+      </c>
+      <c r="J457" s="28">
+        <v>0.68500000000000005</v>
+      </c>
+    </row>
+    <row r="458" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A458" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="B458" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="C458" s="15" t="s">
+        <v>632</v>
+      </c>
+      <c r="D458" s="16">
+        <v>2524971957</v>
+      </c>
+      <c r="E458" s="16">
+        <v>409625717</v>
+      </c>
+      <c r="F458" s="16">
+        <v>657060987</v>
+      </c>
+      <c r="G458" s="12">
+        <v>1066686704</v>
+      </c>
+      <c r="H458" s="16">
+        <v>71587511</v>
+      </c>
+      <c r="I458" s="12">
+        <v>3663246172</v>
+      </c>
+      <c r="J458" s="28">
+        <v>0.68500000000000005</v>
+      </c>
+    </row>
+    <row r="459" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A459" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="B459" s="15" t="s">
+        <v>218</v>
+      </c>
+      <c r="C459" s="15" t="s">
+        <v>633</v>
+      </c>
+      <c r="D459" s="16">
+        <v>5264564</v>
+      </c>
+      <c r="E459" s="16">
+        <v>1057890</v>
+      </c>
+      <c r="F459" s="16">
+        <v>57105</v>
+      </c>
+      <c r="G459" s="12">
+        <v>1114995</v>
+      </c>
+      <c r="H459" s="16">
+        <v>327168</v>
+      </c>
+      <c r="I459" s="12">
+        <v>6706727</v>
+      </c>
+      <c r="J459" s="28">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="460" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A460" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="B460" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="C460" s="15" t="s">
+        <v>633</v>
+      </c>
+      <c r="D460" s="16">
+        <v>40146548</v>
+      </c>
+      <c r="E460" s="16">
+        <v>8346589</v>
+      </c>
+      <c r="F460" s="16">
+        <v>1890825</v>
+      </c>
+      <c r="G460" s="12">
+        <v>10237414</v>
+      </c>
+      <c r="H460" s="16">
+        <v>903363</v>
+      </c>
+      <c r="I460" s="12">
+        <v>51287325</v>
+      </c>
+      <c r="J460" s="28">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="461" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A461" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="B461" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="C461" s="15" t="s">
+        <v>633</v>
+      </c>
+      <c r="D461" s="16">
+        <v>8732336</v>
+      </c>
+      <c r="E461" s="16">
+        <v>1789628</v>
+      </c>
+      <c r="F461" s="16">
+        <v>1190900</v>
+      </c>
+      <c r="G461" s="12">
+        <v>2980528</v>
+      </c>
+      <c r="H461" s="16">
+        <v>1850139</v>
+      </c>
+      <c r="I461" s="12">
+        <v>13563003</v>
+      </c>
+      <c r="J461" s="28">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="462" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A462" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="B462" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="C462" s="15" t="s">
+        <v>394</v>
+      </c>
+      <c r="D462" s="16">
+        <v>66699806</v>
+      </c>
+      <c r="E462" s="16">
+        <v>11953077</v>
+      </c>
+      <c r="F462" s="16">
+        <v>7523848</v>
+      </c>
+      <c r="G462" s="12">
+        <v>19476925</v>
+      </c>
+      <c r="H462" s="16">
+        <v>2750312</v>
+      </c>
+      <c r="I462" s="12">
+        <v>88927043</v>
+      </c>
+      <c r="J462" s="28">
+        <v>0.67</v>
+      </c>
+    </row>
+    <row r="463" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A463" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="B463" s="15" t="s">
+        <v>218</v>
+      </c>
+      <c r="C463" s="15" t="s">
+        <v>634</v>
+      </c>
+      <c r="D463" s="16">
+        <v>10361400</v>
+      </c>
+      <c r="E463" s="16">
+        <v>2032484</v>
+      </c>
+      <c r="F463" s="16">
+        <v>308168</v>
+      </c>
+      <c r="G463" s="12">
+        <v>2340652</v>
+      </c>
+      <c r="H463" s="16">
+        <v>1555205</v>
+      </c>
+      <c r="I463" s="12">
+        <v>14257257</v>
+      </c>
+      <c r="J463" s="28">
+        <v>0.75</v>
+      </c>
+    </row>
+    <row r="464" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A464" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="B464" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="C464" s="15" t="s">
+        <v>634</v>
+      </c>
+      <c r="D464" s="16">
+        <v>13765400</v>
+      </c>
+      <c r="E464" s="16">
+        <v>2604313</v>
+      </c>
+      <c r="F464" s="16">
+        <v>803019</v>
+      </c>
+      <c r="G464" s="12">
+        <v>3407332</v>
+      </c>
+      <c r="H464" s="16">
+        <v>7346699</v>
+      </c>
+      <c r="I464" s="12">
+        <v>24519431</v>
+      </c>
+      <c r="J464" s="28">
+        <v>0.75</v>
+      </c>
+    </row>
+    <row r="465" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A465" s="15" t="s">
+        <v>395</v>
+      </c>
+      <c r="B465" s="15" t="s">
+        <v>395</v>
+      </c>
+      <c r="C465" s="15" t="s">
+        <v>396</v>
+      </c>
+      <c r="D465" s="16">
+        <v>2863178460</v>
+      </c>
+      <c r="E465" s="16">
+        <v>106975421</v>
+      </c>
+      <c r="F465" s="16">
+        <v>52946770</v>
+      </c>
+      <c r="G465" s="12">
+        <v>159922191</v>
+      </c>
+      <c r="H465" s="16">
+        <v>9741718</v>
+      </c>
+      <c r="I465" s="12">
+        <v>3032842369</v>
+      </c>
+      <c r="J465" s="28">
+        <v>0.215</v>
+      </c>
+    </row>
+    <row r="466" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A466" s="15" t="s">
+        <v>395</v>
+      </c>
+      <c r="B466" s="15" t="s">
+        <v>395</v>
+      </c>
+      <c r="C466" s="15" t="s">
+        <v>397</v>
+      </c>
+      <c r="D466" s="16">
+        <v>1231490875</v>
+      </c>
+      <c r="E466" s="16">
+        <v>35377759</v>
+      </c>
+      <c r="F466" s="16">
+        <v>4755221</v>
+      </c>
+      <c r="G466" s="12">
+        <v>40132980</v>
+      </c>
+      <c r="H466" s="16">
+        <v>1188914</v>
+      </c>
+      <c r="I466" s="12">
+        <v>1272812769</v>
+      </c>
+      <c r="J466" s="28">
+        <v>0.26579999999999998</v>
+      </c>
+    </row>
+    <row r="467" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A467" s="15" t="s">
+        <v>395</v>
+      </c>
+      <c r="B467" s="15" t="s">
+        <v>395</v>
+      </c>
+      <c r="C467" s="15" t="s">
+        <v>398</v>
+      </c>
+      <c r="D467" s="16">
+        <v>19229558458</v>
+      </c>
+      <c r="E467" s="16">
+        <v>1325528003</v>
+      </c>
+      <c r="F467" s="16">
+        <v>1106781230</v>
+      </c>
+      <c r="G467" s="12">
+        <v>2432309233</v>
+      </c>
+      <c r="H467" s="16">
+        <v>179619431</v>
+      </c>
+      <c r="I467" s="12">
+        <v>21841487122</v>
+      </c>
+      <c r="J467" s="28">
+        <v>0.39500000000000002</v>
+      </c>
+    </row>
+    <row r="468" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A468" s="15" t="s">
+        <v>395</v>
+      </c>
+      <c r="B468" s="15" t="s">
+        <v>395</v>
+      </c>
+      <c r="C468" s="15" t="s">
+        <v>399</v>
+      </c>
+      <c r="D468" s="16">
+        <v>3673054900</v>
+      </c>
+      <c r="E468" s="16">
+        <v>56964982</v>
+      </c>
+      <c r="F468" s="16">
+        <v>69510033</v>
+      </c>
+      <c r="G468" s="12">
+        <v>126475015</v>
+      </c>
+      <c r="H468" s="16">
+        <v>4182039</v>
+      </c>
+      <c r="I468" s="12">
+        <v>3803711954</v>
+      </c>
+      <c r="J468" s="28">
+        <v>9.2299999999999993E-2</v>
+      </c>
+    </row>
+    <row r="469" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A469" s="15" t="s">
+        <v>400</v>
+      </c>
+      <c r="B469" s="15" t="s">
+        <v>400</v>
+      </c>
+      <c r="C469" s="15" t="s">
+        <v>401</v>
+      </c>
+      <c r="D469" s="16">
+        <v>30244599</v>
+      </c>
+      <c r="E469" s="16">
+        <v>6141195</v>
+      </c>
+      <c r="F469" s="16">
+        <v>16056122</v>
+      </c>
+      <c r="G469" s="12">
+        <v>22197317</v>
+      </c>
+      <c r="H469" s="16">
+        <v>2012728</v>
+      </c>
+      <c r="I469" s="12">
+        <v>54454644</v>
+      </c>
+      <c r="J469" s="28">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="470" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A470" s="15" t="s">
+        <v>400</v>
+      </c>
+      <c r="B470" s="15" t="s">
+        <v>400</v>
+      </c>
+      <c r="C470" s="15" t="s">
+        <v>402</v>
+      </c>
+      <c r="D470" s="16">
+        <v>24001192</v>
+      </c>
+      <c r="E470" s="16">
+        <v>6202044</v>
+      </c>
+      <c r="F470" s="16">
+        <v>792436</v>
+      </c>
+      <c r="G470" s="12">
+        <v>6994480</v>
+      </c>
+      <c r="H470" s="16">
+        <v>59658484</v>
+      </c>
+      <c r="I470" s="12">
+        <v>90654156</v>
+      </c>
+      <c r="J470" s="28">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="471" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A471" s="15" t="s">
+        <v>400</v>
+      </c>
+      <c r="B471" s="15" t="s">
+        <v>400</v>
+      </c>
+      <c r="C471" s="15" t="s">
+        <v>403</v>
+      </c>
+      <c r="D471" s="16">
+        <v>35541448</v>
+      </c>
+      <c r="E471" s="16">
+        <v>7938454</v>
+      </c>
+      <c r="F471" s="16">
+        <v>4881454</v>
+      </c>
+      <c r="G471" s="12">
+        <v>12819908</v>
+      </c>
+      <c r="H471" s="16">
+        <v>1948858</v>
+      </c>
+      <c r="I471" s="12">
+        <v>50310214</v>
+      </c>
+      <c r="J471" s="28">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="472" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A472" s="15" t="s">
+        <v>400</v>
+      </c>
+      <c r="B472" s="15" t="s">
+        <v>400</v>
+      </c>
+      <c r="C472" s="15" t="s">
+        <v>404</v>
+      </c>
+      <c r="D472" s="16">
+        <v>22674512</v>
+      </c>
+      <c r="E472" s="16">
+        <v>7540587</v>
+      </c>
+      <c r="F472" s="16">
+        <v>1983431</v>
+      </c>
+      <c r="G472" s="12">
+        <v>9524018</v>
+      </c>
+      <c r="H472" s="16">
+        <v>704833</v>
+      </c>
+      <c r="I472" s="12">
+        <v>32903363</v>
+      </c>
+      <c r="J472" s="28">
+        <v>0.59499999999999997</v>
+      </c>
+    </row>
+    <row r="473" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A473" s="15" t="s">
+        <v>400</v>
+      </c>
+      <c r="B473" s="15" t="s">
+        <v>400</v>
+      </c>
+      <c r="C473" s="15" t="s">
+        <v>405</v>
+      </c>
+      <c r="D473" s="16">
+        <v>3132445</v>
+      </c>
+      <c r="E473" s="16">
+        <v>651729</v>
+      </c>
+      <c r="F473" s="16">
+        <v>106124</v>
+      </c>
+      <c r="G473" s="12">
+        <v>757853</v>
+      </c>
+      <c r="H473" s="16">
+        <v>95372</v>
+      </c>
+      <c r="I473" s="12">
+        <v>3985670</v>
+      </c>
+      <c r="J473" s="28">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="474" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A474" s="15" t="s">
+        <v>400</v>
+      </c>
+      <c r="B474" s="15" t="s">
+        <v>400</v>
+      </c>
+      <c r="C474" s="15" t="s">
+        <v>406</v>
+      </c>
+      <c r="D474" s="16">
+        <v>34426294</v>
+      </c>
+      <c r="E474" s="16">
+        <v>6420122</v>
+      </c>
+      <c r="F474" s="16">
+        <v>2086115</v>
+      </c>
+      <c r="G474" s="12">
+        <v>8506237</v>
+      </c>
+      <c r="H474" s="16">
+        <v>2147024</v>
+      </c>
+      <c r="I474" s="12">
+        <v>45079555</v>
+      </c>
+      <c r="J474" s="28">
+        <v>0.75</v>
+      </c>
+    </row>
+    <row r="475" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A475" s="15" t="s">
+        <v>400</v>
+      </c>
+      <c r="B475" s="15" t="s">
+        <v>400</v>
+      </c>
+      <c r="C475" s="15" t="s">
+        <v>407</v>
+      </c>
+      <c r="D475" s="16">
+        <v>19305718</v>
+      </c>
+      <c r="E475" s="16">
+        <v>4636194</v>
+      </c>
+      <c r="F475" s="16">
+        <v>1900667</v>
+      </c>
+      <c r="G475" s="12">
+        <v>6536861</v>
+      </c>
+      <c r="H475" s="16">
+        <v>3077748</v>
+      </c>
+      <c r="I475" s="12">
+        <v>28920327</v>
+      </c>
+      <c r="J475" s="28">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="476" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A476" s="15" t="s">
+        <v>400</v>
+      </c>
+      <c r="B476" s="15" t="s">
+        <v>400</v>
+      </c>
+      <c r="C476" s="15" t="s">
+        <v>408</v>
+      </c>
+      <c r="D476" s="16">
+        <v>38850692</v>
+      </c>
+      <c r="E476" s="16">
+        <v>3461681</v>
+      </c>
+      <c r="F476" s="16">
+        <v>21117683</v>
+      </c>
+      <c r="G476" s="12">
+        <v>24579364</v>
+      </c>
+      <c r="H476" s="16">
+        <v>858809</v>
+      </c>
+      <c r="I476" s="12">
+        <v>64288865</v>
+      </c>
+      <c r="J476" s="28">
+        <v>0.35</v>
+      </c>
+    </row>
+    <row r="477" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A477" s="15" t="s">
+        <v>400</v>
+      </c>
+      <c r="B477" s="15" t="s">
+        <v>400</v>
+      </c>
+      <c r="C477" s="15" t="s">
+        <v>409</v>
+      </c>
+      <c r="D477" s="16">
+        <v>16694190</v>
+      </c>
+      <c r="E477" s="16">
+        <v>3667446</v>
+      </c>
+      <c r="F477" s="16">
+        <v>673946</v>
+      </c>
+      <c r="G477" s="12">
+        <v>4341392</v>
+      </c>
+      <c r="H477" s="16">
+        <v>6265900</v>
+      </c>
+      <c r="I477" s="12">
+        <v>27301482</v>
+      </c>
+      <c r="J477" s="28">
+        <v>0.64500000000000002</v>
+      </c>
+    </row>
+    <row r="478" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A478" s="15" t="s">
+        <v>410</v>
+      </c>
+      <c r="B478" s="15" t="s">
+        <v>410</v>
+      </c>
+      <c r="C478" s="15" t="s">
+        <v>411</v>
+      </c>
+      <c r="D478" s="16">
+        <v>647030049</v>
+      </c>
+      <c r="E478" s="16">
+        <v>51330696</v>
+      </c>
+      <c r="F478" s="16">
+        <v>24628029</v>
+      </c>
+      <c r="G478" s="12">
+        <v>75958725</v>
+      </c>
+      <c r="H478" s="16">
+        <v>4409106</v>
+      </c>
+      <c r="I478" s="12">
+        <v>727397880</v>
+      </c>
+      <c r="J478" s="28">
+        <v>0.35</v>
+      </c>
+    </row>
+    <row r="479" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A479" s="15" t="s">
+        <v>410</v>
+      </c>
+      <c r="B479" s="15" t="s">
+        <v>410</v>
+      </c>
+      <c r="C479" s="15" t="s">
+        <v>412</v>
+      </c>
+      <c r="D479" s="16">
+        <v>3847962387</v>
+      </c>
+      <c r="E479" s="16">
+        <v>399355980</v>
+      </c>
+      <c r="F479" s="16">
+        <v>214579616</v>
+      </c>
+      <c r="G479" s="12">
+        <v>613935596</v>
+      </c>
+      <c r="H479" s="16">
+        <v>131183615</v>
+      </c>
+      <c r="I479" s="12">
+        <v>4593081598</v>
+      </c>
+      <c r="J479" s="28">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="480" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A480" s="15" t="s">
+        <v>410</v>
+      </c>
+      <c r="B480" s="15" t="s">
+        <v>410</v>
+      </c>
+      <c r="C480" s="15" t="s">
+        <v>413</v>
+      </c>
+      <c r="D480" s="16">
+        <v>1571295228</v>
+      </c>
+      <c r="E480" s="16">
+        <v>18198948</v>
+      </c>
+      <c r="F480" s="16">
+        <v>9812685</v>
+      </c>
+      <c r="G480" s="12">
+        <v>28011633</v>
+      </c>
+      <c r="H480" s="16">
+        <v>2716627</v>
+      </c>
+      <c r="I480" s="12">
+        <v>1602023488</v>
+      </c>
+      <c r="J480" s="28">
+        <v>0.43</v>
+      </c>
+    </row>
+    <row r="481" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A481" s="15" t="s">
+        <v>410</v>
+      </c>
+      <c r="B481" s="15" t="s">
+        <v>410</v>
+      </c>
+      <c r="C481" s="15" t="s">
+        <v>414</v>
+      </c>
+      <c r="D481" s="16">
+        <v>187712852</v>
+      </c>
+      <c r="E481" s="16">
+        <v>20426399</v>
+      </c>
+      <c r="F481" s="16">
+        <v>6561519</v>
+      </c>
+      <c r="G481" s="12">
+        <v>26987918</v>
+      </c>
+      <c r="H481" s="16">
+        <v>3377722</v>
+      </c>
+      <c r="I481" s="12">
+        <v>218078492</v>
+      </c>
+      <c r="J481" s="28">
+        <v>0.38</v>
+      </c>
+    </row>
+    <row r="482" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A482" s="15" t="s">
+        <v>410</v>
+      </c>
+      <c r="B482" s="15" t="s">
+        <v>410</v>
+      </c>
+      <c r="C482" s="15" t="s">
+        <v>650</v>
+      </c>
+      <c r="D482" s="16">
+        <v>454391269</v>
+      </c>
+      <c r="E482" s="16">
+        <v>6854264</v>
+      </c>
+      <c r="F482" s="16">
+        <v>3780968</v>
+      </c>
+      <c r="G482" s="12">
+        <v>10635232</v>
+      </c>
+      <c r="H482" s="16">
+        <v>720302</v>
+      </c>
+      <c r="I482" s="12">
+        <v>465746803</v>
+      </c>
+      <c r="J482" s="28">
+        <v>0.41</v>
+      </c>
+    </row>
+    <row r="483" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A483" s="15" t="s">
+        <v>410</v>
+      </c>
+      <c r="B483" s="15" t="s">
+        <v>216</v>
+      </c>
+      <c r="C483" s="15" t="s">
+        <v>650</v>
+      </c>
+      <c r="D483" s="16">
+        <v>1312461948</v>
+      </c>
+      <c r="E483" s="16">
+        <v>57472803</v>
+      </c>
+      <c r="F483" s="16">
+        <v>32906578</v>
+      </c>
+      <c r="G483" s="12">
+        <v>90379381</v>
+      </c>
+      <c r="H483" s="16">
+        <v>7104971</v>
+      </c>
+      <c r="I483" s="12">
+        <v>1409946300</v>
+      </c>
+      <c r="J483" s="28">
+        <v>0.41</v>
+      </c>
+    </row>
+    <row r="484" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A484" s="15" t="s">
+        <v>410</v>
+      </c>
+      <c r="B484" s="15" t="s">
+        <v>410</v>
+      </c>
+      <c r="C484" s="15" t="s">
+        <v>415</v>
+      </c>
+      <c r="D484" s="16">
+        <v>615048804</v>
+      </c>
+      <c r="E484" s="16">
+        <v>48588820</v>
+      </c>
+      <c r="F484" s="16">
+        <v>25243199</v>
+      </c>
+      <c r="G484" s="12">
+        <v>73832019</v>
+      </c>
+      <c r="H484" s="16">
+        <v>4164308</v>
+      </c>
+      <c r="I484" s="12">
+        <v>693045131</v>
+      </c>
+      <c r="J484" s="28">
+        <v>0.35</v>
+      </c>
+    </row>
+    <row r="485" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A485" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B485" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="C485" s="15" t="s">
+        <v>416</v>
+      </c>
+      <c r="D485" s="16">
+        <v>2580412898</v>
+      </c>
+      <c r="E485" s="16">
+        <v>196476146</v>
+      </c>
+      <c r="F485" s="16">
+        <v>46928437</v>
+      </c>
+      <c r="G485" s="12">
+        <v>243404583</v>
+      </c>
+      <c r="H485" s="16">
+        <v>24556095</v>
+      </c>
+      <c r="I485" s="12">
+        <v>2848373576</v>
+      </c>
+      <c r="J485" s="28">
+        <v>0.60440000000000005</v>
+      </c>
+    </row>
+    <row r="486" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A486" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B486" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="C486" s="15" t="s">
+        <v>628</v>
+      </c>
+      <c r="D486" s="16">
+        <v>542239924</v>
+      </c>
+      <c r="E486" s="16">
+        <v>31263587</v>
+      </c>
+      <c r="F486" s="16">
+        <v>2573247</v>
+      </c>
+      <c r="G486" s="12">
+        <v>33836834</v>
+      </c>
+      <c r="H486" s="16">
+        <v>4116055</v>
+      </c>
+      <c r="I486" s="12">
+        <v>580192813</v>
+      </c>
+      <c r="J486" s="28">
+        <v>0.52200000000000002</v>
+      </c>
+    </row>
+    <row r="487" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A487" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B487" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="C487" s="15" t="s">
+        <v>628</v>
+      </c>
+      <c r="D487" s="16">
+        <v>8230146987</v>
+      </c>
+      <c r="E487" s="16">
+        <v>398643852</v>
+      </c>
+      <c r="F487" s="16">
+        <v>213555829</v>
+      </c>
+      <c r="G487" s="12">
+        <v>612199681</v>
+      </c>
+      <c r="H487" s="16">
+        <v>92047478</v>
+      </c>
+      <c r="I487" s="12">
+        <v>8934394146</v>
+      </c>
+      <c r="J487" s="28">
+        <v>0.52200000000000002</v>
+      </c>
+    </row>
+    <row r="488" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A488" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B488" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="C488" s="15" t="s">
+        <v>629</v>
+      </c>
+      <c r="D488" s="16">
+        <v>34219576867</v>
+      </c>
+      <c r="E488" s="16">
+        <v>2518446916</v>
+      </c>
+      <c r="F488" s="16">
+        <v>2903300700</v>
+      </c>
+      <c r="G488" s="12">
+        <v>5421747616</v>
+      </c>
+      <c r="H488" s="16">
+        <v>453815876</v>
+      </c>
+      <c r="I488" s="12">
+        <v>40095140359</v>
+      </c>
+      <c r="J488" s="28">
+        <v>0.55769999999999997</v>
+      </c>
+    </row>
+    <row r="489" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A489" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B489" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="C489" s="15" t="s">
+        <v>629</v>
+      </c>
+      <c r="D489" s="16">
+        <v>14446900</v>
+      </c>
+      <c r="E489" s="16">
+        <v>245368</v>
+      </c>
+      <c r="F489" s="16">
+        <v>676755</v>
+      </c>
+      <c r="G489" s="12">
+        <v>922123</v>
+      </c>
+      <c r="H489" s="16">
+        <v>329438</v>
+      </c>
+      <c r="I489" s="12">
+        <v>15698461</v>
+      </c>
+      <c r="J489" s="28">
+        <v>0.55769999999999997</v>
+      </c>
+    </row>
+    <row r="490" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A490" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B490" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="C490" s="15" t="s">
+        <v>629</v>
+      </c>
+      <c r="D490" s="16">
+        <v>94978416</v>
+      </c>
+      <c r="E490" s="16">
+        <v>971010</v>
+      </c>
+      <c r="F490" s="16">
+        <v>42090539</v>
+      </c>
+      <c r="G490" s="12">
+        <v>43061549</v>
+      </c>
+      <c r="H490" s="16">
+        <v>1701876</v>
+      </c>
+      <c r="I490" s="12">
+        <v>139741841</v>
+      </c>
+      <c r="J490" s="28">
+        <v>0.55769999999999997</v>
+      </c>
+    </row>
+    <row r="491" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A491" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B491" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="C491" s="15" t="s">
+        <v>417</v>
+      </c>
+      <c r="D491" s="16">
+        <v>1399357537</v>
+      </c>
+      <c r="E491" s="16">
+        <v>108098001</v>
+      </c>
+      <c r="F491" s="16">
+        <v>58718256</v>
+      </c>
+      <c r="G491" s="12">
+        <v>166816257</v>
+      </c>
+      <c r="H491" s="16">
+        <v>18412881</v>
+      </c>
+      <c r="I491" s="12">
+        <v>1584586675</v>
+      </c>
+      <c r="J491" s="28">
+        <v>0.58699999999999997</v>
+      </c>
+    </row>
+    <row r="492" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A492" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B492" s="15" t="s">
+        <v>0</v>
+      </c>
+      <c r="C492" s="15" t="s">
+        <v>606</v>
+      </c>
+      <c r="D492" s="16">
+        <v>1534523668</v>
+      </c>
+      <c r="E492" s="16">
+        <v>159467752</v>
+      </c>
+      <c r="F492" s="16">
+        <v>435707425</v>
+      </c>
+      <c r="G492" s="12">
+        <v>595175177</v>
+      </c>
+      <c r="H492" s="16">
+        <v>24903062</v>
+      </c>
+      <c r="I492" s="12">
+        <v>2154601907</v>
+      </c>
+      <c r="J492" s="28">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="493" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A493" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="B493" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="C493" s="15" t="s">
+        <v>606</v>
+      </c>
+      <c r="D493" s="16">
+        <v>553464513</v>
+      </c>
+      <c r="E493" s="16">
+        <v>37004024</v>
+      </c>
+      <c r="F493" s="16">
+        <v>111031125</v>
+      </c>
+      <c r="G493" s="12">
+        <v>148035149</v>
+      </c>
+      <c r="H493" s="16">
+        <v>4501855</v>
+      </c>
+      <c r="I493" s="12">
+        <v>706001517</v>
+      </c>
+      <c r="J493" s="28">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="494" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A494" s="15" t="s">
+        <v>418</v>
+      </c>
+      <c r="B494" s="15" t="s">
+        <v>418</v>
+      </c>
+      <c r="C494" s="15" t="s">
+        <v>419</v>
+      </c>
+      <c r="D494" s="16">
+        <v>45511937</v>
+      </c>
+      <c r="E494" s="16">
+        <v>7308202</v>
+      </c>
+      <c r="F494" s="16">
+        <v>12023230</v>
+      </c>
+      <c r="G494" s="12">
+        <v>19331432</v>
+      </c>
+      <c r="H494" s="16">
+        <v>766008</v>
+      </c>
+      <c r="I494" s="12">
+        <v>65609377</v>
+      </c>
+      <c r="J494" s="28">
+        <v>0.08</v>
+      </c>
+    </row>
+    <row r="495" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A495" s="15" t="s">
+        <v>418</v>
+      </c>
+      <c r="B495" s="15" t="s">
+        <v>418</v>
+      </c>
+      <c r="C495" s="15" t="s">
+        <v>420</v>
+      </c>
+      <c r="D495" s="16">
+        <v>28350431</v>
+      </c>
+      <c r="E495" s="16">
+        <v>6027597</v>
+      </c>
+      <c r="F495" s="16">
+        <v>3327668</v>
+      </c>
+      <c r="G495" s="12">
+        <v>9355265</v>
+      </c>
+      <c r="H495" s="16">
+        <v>5670456</v>
+      </c>
+      <c r="I495" s="12">
+        <v>43376152</v>
+      </c>
+      <c r="J495" s="28">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="496" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A496" s="15" t="s">
+        <v>418</v>
+      </c>
+      <c r="B496" s="15" t="s">
+        <v>418</v>
+      </c>
+      <c r="C496" s="15" t="s">
+        <v>421</v>
+      </c>
+      <c r="D496" s="16">
+        <v>49534511</v>
+      </c>
+      <c r="E496" s="16">
+        <v>7132642</v>
+      </c>
+      <c r="F496" s="16">
+        <v>6135885</v>
+      </c>
+      <c r="G496" s="12">
+        <v>13268527</v>
+      </c>
+      <c r="H496" s="16">
+        <v>7078606</v>
+      </c>
+      <c r="I496" s="12">
+        <v>69881644</v>
+      </c>
+      <c r="J496" s="28">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="497" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A497" s="15" t="s">
+        <v>418</v>
+      </c>
+      <c r="B497" s="15" t="s">
+        <v>418</v>
+      </c>
+      <c r="C497" s="15" t="s">
+        <v>422</v>
+      </c>
+      <c r="D497" s="16">
+        <v>9965446</v>
+      </c>
+      <c r="E497" s="16">
+        <v>4253499</v>
+      </c>
+      <c r="F497" s="16">
+        <v>274833</v>
+      </c>
+      <c r="G497" s="12">
+        <v>4528332</v>
+      </c>
+      <c r="H497" s="16">
+        <v>323565</v>
+      </c>
+      <c r="I497" s="12">
+        <v>14817343</v>
+      </c>
+      <c r="J497" s="28">
+        <v>0.23</v>
+      </c>
+    </row>
+    <row r="498" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A498" s="15" t="s">
+        <v>418</v>
+      </c>
+      <c r="B498" s="15" t="s">
+        <v>418</v>
+      </c>
+      <c r="C498" s="15" t="s">
+        <v>423</v>
+      </c>
+      <c r="D498" s="16">
+        <v>112365875</v>
+      </c>
+      <c r="E498" s="16">
+        <v>10230884</v>
+      </c>
+      <c r="F498" s="16">
+        <v>4185567</v>
+      </c>
+      <c r="G498" s="12">
+        <v>14416451</v>
+      </c>
+      <c r="H498" s="16">
+        <v>1488340</v>
+      </c>
+      <c r="I498" s="12">
+        <v>128270666</v>
+      </c>
+      <c r="J498" s="28">
+        <v>0.11</v>
+      </c>
+    </row>
+    <row r="499" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A499" s="15" t="s">
+        <v>418</v>
+      </c>
+      <c r="B499" s="15" t="s">
+        <v>418</v>
+      </c>
+      <c r="C499" s="15" t="s">
+        <v>424</v>
+      </c>
+      <c r="D499" s="16">
+        <v>222588811</v>
+      </c>
+      <c r="E499" s="16">
+        <v>15770188</v>
+      </c>
+      <c r="F499" s="16">
+        <v>22586453</v>
+      </c>
+      <c r="G499" s="12">
+        <v>38356641</v>
+      </c>
+      <c r="H499" s="16">
+        <v>2110636</v>
+      </c>
+      <c r="I499" s="12">
+        <v>263056088</v>
+      </c>
+      <c r="J499" s="28">
+        <v>0.22</v>
+      </c>
+    </row>
+    <row r="500" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A500" s="15" t="s">
+        <v>418</v>
+      </c>
+      <c r="B500" s="15" t="s">
+        <v>418</v>
+      </c>
+      <c r="C500" s="15" t="s">
+        <v>425</v>
+      </c>
+      <c r="D500" s="16">
+        <v>19987154</v>
+      </c>
+      <c r="E500" s="16">
+        <v>2891812</v>
+      </c>
+      <c r="F500" s="16">
+        <v>1115122</v>
+      </c>
+      <c r="G500" s="12">
+        <v>4006934</v>
+      </c>
+      <c r="H500" s="16">
+        <v>362211</v>
+      </c>
+      <c r="I500" s="12">
+        <v>24356299</v>
+      </c>
+      <c r="J500" s="28">
+        <v>0.15</v>
+      </c>
+    </row>
+    <row r="501" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A501" s="15" t="s">
+        <v>418</v>
+      </c>
+      <c r="B501" s="15" t="s">
+        <v>418</v>
+      </c>
+      <c r="C501" s="15" t="s">
+        <v>426</v>
+      </c>
+      <c r="D501" s="16">
+        <v>21624316</v>
+      </c>
+      <c r="E501" s="16">
+        <v>2131424</v>
+      </c>
+      <c r="F501" s="16">
+        <v>580803</v>
+      </c>
+      <c r="G501" s="12">
+        <v>2712227</v>
+      </c>
+      <c r="H501" s="16">
+        <v>633640</v>
+      </c>
+      <c r="I501" s="12">
+        <v>24970183</v>
+      </c>
+      <c r="J501" s="28">
+        <v>0.23</v>
+      </c>
+    </row>
+    <row r="502" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A502" s="15" t="s">
+        <v>107</v>
+      </c>
+      <c r="B502" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="C502" s="15" t="s">
+        <v>618</v>
+      </c>
+      <c r="D502" s="16">
+        <v>9305800</v>
+      </c>
+      <c r="E502" s="16">
+        <v>307960</v>
+      </c>
+      <c r="F502" s="16">
+        <v>0</v>
+      </c>
+      <c r="G502" s="12">
+        <v>307960</v>
+      </c>
+      <c r="H502" s="16">
+        <v>124079</v>
+      </c>
+      <c r="I502" s="12">
+        <v>9737839</v>
+      </c>
+      <c r="J502" s="28">
+        <v>0.59</v>
+      </c>
+    </row>
+    <row r="503" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A503" s="15" t="s">
+        <v>107</v>
+      </c>
+      <c r="B503" s="15" t="s">
+        <v>107</v>
+      </c>
+      <c r="C503" s="15" t="s">
+        <v>618</v>
+      </c>
+      <c r="D503" s="16">
+        <v>1485148302</v>
+      </c>
+      <c r="E503" s="16">
+        <v>138377414</v>
+      </c>
+      <c r="F503" s="16">
+        <v>65844355</v>
+      </c>
+      <c r="G503" s="12">
+        <v>204221769</v>
+      </c>
+      <c r="H503" s="16">
+        <v>30373018</v>
+      </c>
+      <c r="I503" s="12">
+        <v>1719743089</v>
+      </c>
+      <c r="J503" s="28">
+        <v>0.59</v>
+      </c>
+    </row>
+    <row r="504" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A504" s="15" t="s">
+        <v>216</v>
+      </c>
+      <c r="B504" s="15" t="s">
+        <v>216</v>
+      </c>
+      <c r="C504" s="15" t="s">
+        <v>427</v>
+      </c>
+      <c r="D504" s="16">
+        <v>12615982</v>
+      </c>
+      <c r="E504" s="16">
+        <v>2427962</v>
+      </c>
+      <c r="F504" s="16">
+        <v>622685</v>
+      </c>
+      <c r="G504" s="12">
+        <v>3050647</v>
+      </c>
+      <c r="H504" s="16">
+        <v>409356</v>
+      </c>
+      <c r="I504" s="12">
+        <v>16075985</v>
+      </c>
+      <c r="J504" s="28">
+        <v>0.37</v>
+      </c>
+    </row>
+    <row r="505" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A505" s="15" t="s">
+        <v>216</v>
+      </c>
+      <c r="B505" s="15" t="s">
+        <v>216</v>
+      </c>
+      <c r="C505" s="15" t="s">
+        <v>428</v>
+      </c>
+      <c r="D505" s="16">
+        <v>241013899</v>
+      </c>
+      <c r="E505" s="16">
+        <v>75599802</v>
+      </c>
+      <c r="F505" s="16">
+        <v>43324586</v>
+      </c>
+      <c r="G505" s="12">
+        <v>118924388</v>
+      </c>
+      <c r="H505" s="16">
+        <v>15364726</v>
+      </c>
+      <c r="I505" s="12">
+        <v>375303013</v>
+      </c>
+      <c r="J505" s="28">
+        <v>0.48</v>
+      </c>
+    </row>
+    <row r="506" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A506" s="15" t="s">
+        <v>216</v>
+      </c>
+      <c r="B506" s="15" t="s">
+        <v>216</v>
+      </c>
+      <c r="C506" s="15" t="s">
+        <v>429</v>
+      </c>
+      <c r="D506" s="16">
+        <v>35599356</v>
+      </c>
+      <c r="E506" s="16">
+        <v>5029887</v>
+      </c>
+      <c r="F506" s="16">
+        <v>4078554</v>
+      </c>
+      <c r="G506" s="12">
+        <v>9108441</v>
+      </c>
+      <c r="H506" s="16">
+        <v>1026824</v>
+      </c>
+      <c r="I506" s="12">
+        <v>45734621</v>
+      </c>
+      <c r="J506" s="28">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="507" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A507" s="15" t="s">
+        <v>216</v>
+      </c>
+      <c r="B507" s="15" t="s">
+        <v>410</v>
+      </c>
+      <c r="C507" s="15" t="s">
+        <v>650</v>
+      </c>
+      <c r="D507" s="16">
+        <v>454391269</v>
+      </c>
+      <c r="E507" s="16">
+        <v>6854264</v>
+      </c>
+      <c r="F507" s="16">
+        <v>3780968</v>
+      </c>
+      <c r="G507" s="12">
+        <v>10635232</v>
+      </c>
+      <c r="H507" s="16">
+        <v>720302</v>
+      </c>
+      <c r="I507" s="12">
+        <v>465746803</v>
+      </c>
+      <c r="J507" s="28">
+        <v>0.41</v>
+      </c>
+    </row>
+    <row r="508" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A508" s="15" t="s">
+        <v>216</v>
+      </c>
+      <c r="B508" s="15" t="s">
+        <v>216</v>
+      </c>
+      <c r="C508" s="15" t="s">
+        <v>650</v>
+      </c>
+      <c r="D508" s="16">
+        <v>1312461948</v>
+      </c>
+      <c r="E508" s="16">
+        <v>57472803</v>
+      </c>
+      <c r="F508" s="16">
+        <v>32906578</v>
+      </c>
+      <c r="G508" s="12">
+        <v>90379381</v>
+      </c>
+      <c r="H508" s="16">
+        <v>7104971</v>
+      </c>
+      <c r="I508" s="12">
+        <v>1409946300</v>
+      </c>
+      <c r="J508" s="28">
+        <v>0.41</v>
+      </c>
+    </row>
+    <row r="509" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A509" s="15" t="s">
+        <v>216</v>
+      </c>
+      <c r="B509" s="15" t="s">
+        <v>216</v>
+      </c>
+      <c r="C509" s="15" t="s">
+        <v>430</v>
+      </c>
+      <c r="D509" s="16">
+        <v>784818923</v>
+      </c>
+      <c r="E509" s="16">
+        <v>10110654</v>
+      </c>
+      <c r="F509" s="16">
+        <v>10402451</v>
+      </c>
+      <c r="G509" s="12">
+        <v>20513105</v>
+      </c>
+      <c r="H509" s="16">
+        <v>4146329</v>
+      </c>
+      <c r="I509" s="12">
+        <v>809478357</v>
+      </c>
+      <c r="J509" s="28">
+        <v>0.34</v>
+      </c>
+    </row>
+    <row r="510" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A510" s="15" t="s">
+        <v>216</v>
+      </c>
+      <c r="B510" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="C510" s="15" t="s">
+        <v>627</v>
+      </c>
+      <c r="D510" s="16">
+        <v>212331520</v>
+      </c>
+      <c r="E510" s="16">
+        <v>28558485</v>
+      </c>
+      <c r="F510" s="16">
+        <v>19174073</v>
+      </c>
+      <c r="G510" s="12">
+        <v>47732558</v>
+      </c>
+      <c r="H510" s="16">
+        <v>10922179</v>
+      </c>
+      <c r="I510" s="12">
+        <v>270986257</v>
+      </c>
+      <c r="J510" s="28">
+        <v>0.62</v>
+      </c>
+    </row>
+    <row r="511" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A511" s="15" t="s">
+        <v>216</v>
+      </c>
+      <c r="B511" s="15" t="s">
+        <v>216</v>
+      </c>
+      <c r="C511" s="15" t="s">
+        <v>627</v>
+      </c>
+      <c r="D511" s="16">
+        <v>91756</v>
+      </c>
+      <c r="E511" s="16"/>
+      <c r="F511" s="16">
+        <v>739315</v>
+      </c>
+      <c r="G511" s="12"/>
+      <c r="H511" s="16">
+        <v>0</v>
+      </c>
+      <c r="I511" s="12">
+        <v>831071</v>
+      </c>
+      <c r="J511" s="28">
+        <v>0.62</v>
+      </c>
+    </row>
+    <row r="512" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A512" s="15" t="s">
+        <v>216</v>
+      </c>
+      <c r="B512" s="15" t="s">
+        <v>216</v>
+      </c>
+      <c r="C512" s="15" t="s">
+        <v>431</v>
+      </c>
+      <c r="D512" s="16">
+        <v>8258943</v>
+      </c>
+      <c r="E512" s="16">
+        <v>1937915</v>
+      </c>
+      <c r="F512" s="16">
+        <v>18518</v>
+      </c>
+      <c r="G512" s="12">
+        <v>1956433</v>
+      </c>
+      <c r="H512" s="16">
+        <v>375681</v>
+      </c>
+      <c r="I512" s="12">
+        <v>10591057</v>
+      </c>
+      <c r="J512" s="28">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="513" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A513" s="15" t="s">
+        <v>432</v>
+      </c>
+      <c r="B513" s="15" t="s">
+        <v>432</v>
+      </c>
+      <c r="C513" s="15" t="s">
+        <v>433</v>
+      </c>
+      <c r="D513" s="16">
+        <v>104884500</v>
+      </c>
+      <c r="E513" s="16">
+        <v>18295449</v>
+      </c>
+      <c r="F513" s="16">
+        <v>12610119</v>
+      </c>
+      <c r="G513" s="12">
+        <v>30905568</v>
+      </c>
+      <c r="H513" s="16">
+        <v>6659116</v>
+      </c>
+      <c r="I513" s="12">
+        <v>142449184</v>
+      </c>
+      <c r="J513" s="28">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="514" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A514" s="15" t="s">
+        <v>432</v>
+      </c>
+      <c r="B514" s="15" t="s">
+        <v>432</v>
+      </c>
+      <c r="C514" s="15" t="s">
+        <v>434</v>
+      </c>
+      <c r="D514" s="16">
+        <v>31286050</v>
+      </c>
+      <c r="E514" s="16">
+        <v>6295393</v>
+      </c>
+      <c r="F514" s="16">
+        <v>4350102</v>
+      </c>
+      <c r="G514" s="12">
+        <v>10645495</v>
+      </c>
+      <c r="H514" s="16">
+        <v>7022644</v>
+      </c>
+      <c r="I514" s="12">
+        <v>48954189</v>
+      </c>
+      <c r="J514" s="28">
+        <v>0.62</v>
+      </c>
+    </row>
+    <row r="515" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A515" s="15" t="s">
+        <v>435</v>
+      </c>
+      <c r="B515" s="15" t="s">
+        <v>435</v>
+      </c>
+      <c r="C515" s="15" t="s">
+        <v>436</v>
+      </c>
+      <c r="D515" s="16">
+        <v>540941210</v>
+      </c>
+      <c r="E515" s="16">
+        <v>66355388</v>
+      </c>
+      <c r="F515" s="16">
+        <v>132532592</v>
+      </c>
+      <c r="G515" s="12">
+        <v>198887980</v>
+      </c>
+      <c r="H515" s="16">
+        <v>21347735</v>
+      </c>
+      <c r="I515" s="12">
+        <v>761176925</v>
+      </c>
+      <c r="J515" s="28">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="516" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A516" s="15" t="s">
+        <v>338</v>
+      </c>
+      <c r="B516" s="15" t="s">
+        <v>338</v>
+      </c>
+      <c r="C516" s="15" t="s">
+        <v>437</v>
+      </c>
+      <c r="D516" s="16">
+        <v>249488181</v>
+      </c>
+      <c r="E516" s="16">
+        <v>44748709</v>
+      </c>
+      <c r="F516" s="16">
+        <v>10300581</v>
+      </c>
+      <c r="G516" s="12">
+        <v>55049290</v>
+      </c>
+      <c r="H516" s="16">
+        <v>2373624</v>
+      </c>
+      <c r="I516" s="12">
+        <v>306911095</v>
+      </c>
+      <c r="J516" s="28">
+        <v>0.54</v>
+      </c>
+    </row>
+    <row r="517" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A517" s="15" t="s">
+        <v>338</v>
+      </c>
+      <c r="B517" s="15" t="s">
+        <v>338</v>
+      </c>
+      <c r="C517" s="15" t="s">
+        <v>438</v>
+      </c>
+      <c r="D517" s="16">
+        <v>50533645</v>
+      </c>
+      <c r="E517" s="16">
+        <v>12194653</v>
+      </c>
+      <c r="F517" s="16">
+        <v>6951953</v>
+      </c>
+      <c r="G517" s="12">
+        <v>19146606</v>
+      </c>
+      <c r="H517" s="16">
+        <v>7097470</v>
+      </c>
+      <c r="I517" s="12">
+        <v>76777721</v>
+      </c>
+      <c r="J517" s="28">
+        <v>0.66</v>
+      </c>
+    </row>
+    <row r="518" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A518" s="15" t="s">
+        <v>338</v>
+      </c>
+      <c r="B518" s="15" t="s">
+        <v>338</v>
+      </c>
+      <c r="C518" s="15" t="s">
+        <v>439</v>
+      </c>
+      <c r="D518" s="16">
+        <v>4185238</v>
+      </c>
+      <c r="E518" s="16">
+        <v>479284</v>
+      </c>
+      <c r="F518" s="16">
+        <v>191630</v>
+      </c>
+      <c r="G518" s="12">
+        <v>670914</v>
+      </c>
+      <c r="H518" s="16">
+        <v>344459</v>
+      </c>
+      <c r="I518" s="12">
+        <v>5200611</v>
+      </c>
+      <c r="J518" s="28">
+        <v>0.48</v>
+      </c>
+    </row>
+    <row r="519" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A519" s="15" t="s">
+        <v>338</v>
+      </c>
+      <c r="B519" s="15" t="s">
+        <v>338</v>
+      </c>
+      <c r="C519" s="15" t="s">
+        <v>440</v>
+      </c>
+      <c r="D519" s="16">
+        <v>270024907</v>
+      </c>
+      <c r="E519" s="16">
+        <v>48468683</v>
+      </c>
+      <c r="F519" s="16">
+        <v>50196213</v>
+      </c>
+      <c r="G519" s="12">
+        <v>98664896</v>
+      </c>
+      <c r="H519" s="16">
+        <v>10702273</v>
+      </c>
+      <c r="I519" s="12">
+        <v>379392076</v>
+      </c>
+      <c r="J519" s="28">
+        <v>0.49</v>
+      </c>
+    </row>
+    <row r="520" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A520" s="15" t="s">
+        <v>338</v>
+      </c>
+      <c r="B520" s="15" t="s">
+        <v>338</v>
+      </c>
+      <c r="C520" s="15" t="s">
+        <v>441</v>
+      </c>
+      <c r="D520" s="16">
+        <v>15547281</v>
+      </c>
+      <c r="E520" s="16">
+        <v>2820028</v>
+      </c>
+      <c r="F520" s="16">
+        <v>10168520</v>
+      </c>
+      <c r="G520" s="12">
+        <v>12988548</v>
+      </c>
+      <c r="H520" s="16">
+        <v>127312</v>
+      </c>
+      <c r="I520" s="12">
+        <v>28663141</v>
+      </c>
+      <c r="J520" s="28">
+        <v>0.58750000000000002</v>
+      </c>
+    </row>
+    <row r="521" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A521" s="15" t="s">
+        <v>338</v>
+      </c>
+      <c r="B521" s="15" t="s">
+        <v>338</v>
+      </c>
+      <c r="C521" s="15" t="s">
+        <v>442</v>
+      </c>
+      <c r="D521" s="16">
+        <v>6623406590</v>
+      </c>
+      <c r="E521" s="16">
+        <v>866336526</v>
+      </c>
+      <c r="F521" s="16">
+        <v>426485142</v>
+      </c>
+      <c r="G521" s="12">
+        <v>1292821668</v>
+      </c>
+      <c r="H521" s="16">
+        <v>58654876</v>
+      </c>
+      <c r="I521" s="12">
+        <v>7974883134</v>
+      </c>
+      <c r="J521" s="28">
+        <v>0.48949999999999999</v>
+      </c>
+    </row>
+    <row r="522" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A522" s="15" t="s">
+        <v>338</v>
+      </c>
+      <c r="B522" s="15" t="s">
+        <v>337</v>
+      </c>
+      <c r="C522" s="15" t="s">
+        <v>647</v>
+      </c>
+      <c r="D522" s="16">
+        <v>2870858</v>
+      </c>
+      <c r="E522" s="16">
+        <v>817790</v>
+      </c>
+      <c r="F522" s="16">
+        <v>1467812</v>
+      </c>
+      <c r="G522" s="12">
+        <v>2285602</v>
+      </c>
+      <c r="H522" s="16">
+        <v>355509</v>
+      </c>
+      <c r="I522" s="12">
+        <v>5511969</v>
+      </c>
+      <c r="J522" s="28">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="523" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A523" s="15" t="s">
+        <v>338</v>
+      </c>
+      <c r="B523" s="15" t="s">
+        <v>338</v>
+      </c>
+      <c r="C523" s="15" t="s">
+        <v>647</v>
+      </c>
+      <c r="D523" s="16">
+        <v>80545443</v>
+      </c>
+      <c r="E523" s="16">
+        <v>19227810</v>
+      </c>
+      <c r="F523" s="16">
+        <v>18091401</v>
+      </c>
+      <c r="G523" s="12">
+        <v>37319211</v>
+      </c>
+      <c r="H523" s="16">
+        <v>1691309</v>
+      </c>
+      <c r="I523" s="12">
+        <v>119555963</v>
+      </c>
+      <c r="J523" s="28">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="524" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A524" s="15" t="s">
+        <v>338</v>
+      </c>
+      <c r="B524" s="15" t="s">
+        <v>338</v>
+      </c>
+      <c r="C524" s="15" t="s">
+        <v>443</v>
+      </c>
+      <c r="D524" s="16">
+        <v>27184938</v>
+      </c>
+      <c r="E524" s="16">
+        <v>5270256</v>
+      </c>
+      <c r="F524" s="16">
+        <v>1160112</v>
+      </c>
+      <c r="G524" s="12">
+        <v>6430368</v>
+      </c>
+      <c r="H524" s="16">
+        <v>1232493</v>
+      </c>
+      <c r="I524" s="12">
+        <v>34847799</v>
+      </c>
+      <c r="J524" s="28">
+        <v>0.48</v>
+      </c>
+    </row>
+    <row r="525" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A525" s="15" t="s">
+        <v>338</v>
+      </c>
+      <c r="B525" s="15" t="s">
+        <v>338</v>
+      </c>
+      <c r="C525" s="15" t="s">
+        <v>444</v>
+      </c>
+      <c r="D525" s="16">
+        <v>20998772</v>
+      </c>
+      <c r="E525" s="16">
+        <v>4214372</v>
+      </c>
+      <c r="F525" s="16">
+        <v>445736</v>
+      </c>
+      <c r="G525" s="12">
+        <v>4660108</v>
+      </c>
+      <c r="H525" s="16">
+        <v>481896</v>
+      </c>
+      <c r="I525" s="12">
+        <v>26140776</v>
+      </c>
+      <c r="J525" s="28">
+        <v>0.45</v>
+      </c>
+    </row>
+    <row r="526" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A526" s="15" t="s">
+        <v>338</v>
+      </c>
+      <c r="B526" s="15" t="s">
+        <v>338</v>
+      </c>
+      <c r="C526" s="15" t="s">
+        <v>445</v>
+      </c>
+      <c r="D526" s="16">
+        <v>820199409</v>
+      </c>
+      <c r="E526" s="16">
+        <v>144881844</v>
+      </c>
+      <c r="F526" s="16">
+        <v>35516819</v>
+      </c>
+      <c r="G526" s="12">
+        <v>180398663</v>
+      </c>
+      <c r="H526" s="16">
+        <v>2688708</v>
+      </c>
+      <c r="I526" s="12">
+        <v>1003286780</v>
+      </c>
+      <c r="J526" s="28">
+        <v>0.47499999999999998</v>
+      </c>
+    </row>
+    <row r="527" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A527" s="15" t="s">
+        <v>301</v>
+      </c>
+      <c r="B527" s="15" t="s">
+        <v>301</v>
+      </c>
+      <c r="C527" s="15" t="s">
+        <v>446</v>
+      </c>
+      <c r="D527" s="16">
+        <v>126842141</v>
+      </c>
+      <c r="E527" s="16">
+        <v>8622177</v>
+      </c>
+      <c r="F527" s="16">
+        <v>9364248</v>
+      </c>
+      <c r="G527" s="12">
+        <v>17986425</v>
+      </c>
+      <c r="H527" s="16">
+        <v>4468957</v>
+      </c>
+      <c r="I527" s="12">
+        <v>149297523</v>
+      </c>
+      <c r="J527" s="28">
+        <v>0.51500000000000001</v>
+      </c>
+    </row>
+    <row r="528" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A528" s="15" t="s">
+        <v>301</v>
+      </c>
+      <c r="B528" s="15" t="s">
+        <v>295</v>
+      </c>
+      <c r="C528" s="15" t="s">
+        <v>642</v>
+      </c>
+      <c r="D528" s="16">
+        <v>3199800</v>
+      </c>
+      <c r="E528" s="16">
+        <v>181484</v>
+      </c>
+      <c r="F528" s="16">
+        <v>6627</v>
+      </c>
+      <c r="G528" s="12">
+        <v>188111</v>
+      </c>
+      <c r="H528" s="16">
+        <v>64179</v>
+      </c>
+      <c r="I528" s="12">
+        <v>3452090</v>
+      </c>
+      <c r="J528" s="28">
+        <v>0.68</v>
+      </c>
+    </row>
+    <row r="529" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A529" s="15" t="s">
+        <v>301</v>
+      </c>
+      <c r="B529" s="15" t="s">
+        <v>301</v>
+      </c>
+      <c r="C529" s="15" t="s">
+        <v>642</v>
+      </c>
+      <c r="D529" s="16">
+        <v>129150901</v>
+      </c>
+      <c r="E529" s="16">
+        <v>7112929</v>
+      </c>
+      <c r="F529" s="16">
+        <v>2445377</v>
+      </c>
+      <c r="G529" s="12">
+        <v>9558306</v>
+      </c>
+      <c r="H529" s="16">
+        <v>3074142</v>
+      </c>
+      <c r="I529" s="12">
+        <v>141783349</v>
+      </c>
+      <c r="J529" s="28">
+        <v>0.68</v>
+      </c>
+    </row>
+    <row r="530" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A530" s="15" t="s">
+        <v>301</v>
+      </c>
+      <c r="B530" s="15" t="s">
+        <v>301</v>
+      </c>
+      <c r="C530" s="15" t="s">
+        <v>447</v>
+      </c>
+      <c r="D530" s="16">
+        <v>190156754</v>
+      </c>
+      <c r="E530" s="16">
+        <v>17572781</v>
+      </c>
+      <c r="F530" s="16">
+        <v>8976153</v>
+      </c>
+      <c r="G530" s="12">
+        <v>26548934</v>
+      </c>
+      <c r="H530" s="16">
+        <v>5402338</v>
+      </c>
+      <c r="I530" s="12">
+        <v>222108026</v>
+      </c>
+      <c r="J530" s="28">
+        <v>0.58960000000000001</v>
+      </c>
+    </row>
+    <row r="531" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A531" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="B531" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="C531" s="15" t="s">
+        <v>638</v>
+      </c>
+      <c r="D531" s="16">
+        <v>34931002</v>
+      </c>
+      <c r="E531" s="16">
+        <v>3207141</v>
+      </c>
+      <c r="F531" s="16">
+        <v>2491074</v>
+      </c>
+      <c r="G531" s="12">
+        <v>5698215</v>
+      </c>
+      <c r="H531" s="16">
+        <v>745976</v>
+      </c>
+      <c r="I531" s="12">
+        <v>41375193</v>
+      </c>
+      <c r="J531" s="28">
+        <v>0.31</v>
+      </c>
+    </row>
+    <row r="532" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A532" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="B532" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="C532" s="15" t="s">
+        <v>638</v>
+      </c>
+      <c r="D532" s="16">
+        <v>852837383</v>
+      </c>
+      <c r="E532" s="16">
+        <v>122213550</v>
+      </c>
+      <c r="F532" s="16">
+        <v>98843929</v>
+      </c>
+      <c r="G532" s="12">
+        <v>221057479</v>
+      </c>
+      <c r="H532" s="16">
+        <v>21836666</v>
+      </c>
+      <c r="I532" s="12">
+        <v>1095731528</v>
+      </c>
+      <c r="J532" s="28">
+        <v>0.31</v>
+      </c>
+    </row>
+    <row r="533" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A533" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="B533" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="C533" s="15" t="s">
+        <v>448</v>
+      </c>
+      <c r="D533" s="16">
+        <v>1789079585</v>
+      </c>
+      <c r="E533" s="16">
+        <v>229964504</v>
+      </c>
+      <c r="F533" s="16">
+        <v>717843943</v>
+      </c>
+      <c r="G533" s="12">
+        <v>947808447</v>
+      </c>
+      <c r="H533" s="16">
+        <v>50151440</v>
+      </c>
+      <c r="I533" s="12">
+        <v>2787039472</v>
+      </c>
+      <c r="J533" s="28">
+        <v>0.66500000000000004</v>
+      </c>
+    </row>
+    <row r="534" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A534" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="B534" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="C534" s="15" t="s">
+        <v>449</v>
+      </c>
+      <c r="D534" s="16">
+        <v>33930419</v>
+      </c>
+      <c r="E534" s="16">
+        <v>7459681</v>
+      </c>
+      <c r="F534" s="16">
+        <v>6620682</v>
+      </c>
+      <c r="G534" s="12">
+        <v>14080363</v>
+      </c>
+      <c r="H534" s="16">
+        <v>1839785</v>
+      </c>
+      <c r="I534" s="12">
+        <v>49850567</v>
+      </c>
+      <c r="J534" s="28">
+        <v>0.47499999999999998</v>
+      </c>
+    </row>
+    <row r="535" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A535" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="B535" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="C535" s="15" t="s">
+        <v>624</v>
+      </c>
+      <c r="D535" s="16">
+        <v>527415858</v>
+      </c>
+      <c r="E535" s="16">
+        <v>64820884</v>
+      </c>
+      <c r="F535" s="16">
+        <v>3035536</v>
+      </c>
+      <c r="G535" s="12">
+        <v>67856420</v>
+      </c>
+      <c r="H535" s="16">
+        <v>4327836</v>
+      </c>
+      <c r="I535" s="12">
+        <v>599600114</v>
+      </c>
+      <c r="J535" s="28">
+        <v>0.61750000000000005</v>
+      </c>
+    </row>
+    <row r="536" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A536" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="B536" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="C536" s="15" t="s">
+        <v>624</v>
+      </c>
+      <c r="D536" s="16">
+        <v>56273074</v>
+      </c>
+      <c r="E536" s="16">
+        <v>92519</v>
+      </c>
+      <c r="F536" s="16">
+        <v>29223080</v>
+      </c>
+      <c r="G536" s="12">
+        <v>29315599</v>
+      </c>
+      <c r="H536" s="16">
+        <v>895343</v>
+      </c>
+      <c r="I536" s="12">
+        <v>86484016</v>
+      </c>
+      <c r="J536" s="28">
+        <v>0.61750000000000005</v>
+      </c>
+    </row>
+    <row r="537" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A537" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="B537" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="C537" s="15" t="s">
+        <v>624</v>
+      </c>
+      <c r="D537" s="16">
+        <v>10310529919</v>
+      </c>
+      <c r="E537" s="16">
+        <v>892123746</v>
+      </c>
+      <c r="F537" s="16">
+        <v>1131698870</v>
+      </c>
+      <c r="G537" s="12">
+        <v>2023822616</v>
+      </c>
+      <c r="H537" s="16">
+        <v>143075754</v>
+      </c>
+      <c r="I537" s="12">
+        <v>12477428289</v>
+      </c>
+      <c r="J537" s="28">
+        <v>0.61750000000000005</v>
+      </c>
+    </row>
+    <row r="538" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A538" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="B538" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="C538" s="15" t="s">
+        <v>624</v>
+      </c>
+      <c r="D538" s="16">
+        <v>34390431</v>
+      </c>
+      <c r="E538" s="16">
+        <v>1277689</v>
+      </c>
+      <c r="F538" s="16">
+        <v>21983585</v>
+      </c>
+      <c r="G538" s="12">
+        <v>23261274</v>
+      </c>
+      <c r="H538" s="16">
+        <v>466460</v>
+      </c>
+      <c r="I538" s="12">
+        <v>58118165</v>
+      </c>
+      <c r="J538" s="28">
+        <v>0.61750000000000005</v>
+      </c>
+    </row>
+    <row r="539" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A539" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="B539" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="C539" s="15" t="s">
+        <v>450</v>
+      </c>
+      <c r="D539" s="16">
+        <v>150359096</v>
+      </c>
+      <c r="E539" s="16">
+        <v>23276206</v>
+      </c>
+      <c r="F539" s="16">
+        <v>25149806</v>
+      </c>
+      <c r="G539" s="12">
+        <v>48426012</v>
+      </c>
+      <c r="H539" s="16">
+        <v>5783558</v>
+      </c>
+      <c r="I539" s="12">
+        <v>204568666</v>
+      </c>
+      <c r="J539" s="28">
+        <v>0.64</v>
+      </c>
+    </row>
+    <row r="540" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A540" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="B540" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="C540" s="15" t="s">
+        <v>451</v>
+      </c>
+      <c r="D540" s="16">
+        <v>98855325</v>
+      </c>
+      <c r="E540" s="16">
+        <v>12547986</v>
+      </c>
+      <c r="F540" s="16">
+        <v>8331815</v>
+      </c>
+      <c r="G540" s="12">
+        <v>20879801</v>
+      </c>
+      <c r="H540" s="16">
+        <v>10876532</v>
+      </c>
+      <c r="I540" s="12">
+        <v>130611658</v>
+      </c>
+      <c r="J540" s="28">
+        <v>0.67</v>
+      </c>
+    </row>
+    <row r="541" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A541" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="B541" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="C541" s="15" t="s">
+        <v>452</v>
+      </c>
+      <c r="D541" s="16">
+        <v>327139750</v>
+      </c>
+      <c r="E541" s="16">
+        <v>46177144</v>
+      </c>
+      <c r="F541" s="16">
+        <v>99533836</v>
+      </c>
+      <c r="G541" s="12">
+        <v>145710980</v>
+      </c>
+      <c r="H541" s="16">
+        <v>11689179</v>
+      </c>
+      <c r="I541" s="12">
+        <v>484539909</v>
+      </c>
+      <c r="J541" s="28">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="542" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A542" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="B542" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="C542" s="15" t="s">
+        <v>453</v>
+      </c>
+      <c r="D542" s="16">
+        <v>28719939</v>
+      </c>
+      <c r="E542" s="16">
+        <v>2768823</v>
+      </c>
+      <c r="F542" s="16">
+        <v>4993124</v>
+      </c>
+      <c r="G542" s="12">
+        <v>7761947</v>
+      </c>
+      <c r="H542" s="16">
+        <v>12720696</v>
+      </c>
+      <c r="I542" s="12">
+        <v>49202582</v>
+      </c>
+      <c r="J542" s="28">
+        <v>0.44</v>
+      </c>
+    </row>
+    <row r="543" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A543" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="B543" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="C543" s="15" t="s">
+        <v>454</v>
+      </c>
+      <c r="D543" s="16">
+        <v>18106306</v>
+      </c>
+      <c r="E543" s="16">
+        <v>3542504</v>
+      </c>
+      <c r="F543" s="16">
+        <v>1260307</v>
+      </c>
+      <c r="G543" s="12">
+        <v>4802811</v>
+      </c>
+      <c r="H543" s="16">
+        <v>519076</v>
+      </c>
+      <c r="I543" s="12">
+        <v>23428193</v>
+      </c>
+      <c r="J543" s="28">
+        <v>0.125</v>
+      </c>
+    </row>
+    <row r="544" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A544" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="B544" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="C544" s="15" t="s">
+        <v>625</v>
+      </c>
+      <c r="D544" s="16">
+        <v>1620927730</v>
+      </c>
+      <c r="E544" s="16">
+        <v>203172392</v>
+      </c>
+      <c r="F544" s="16">
+        <v>318551149</v>
+      </c>
+      <c r="G544" s="12">
+        <v>521723541</v>
+      </c>
+      <c r="H544" s="16">
+        <v>63155793</v>
+      </c>
+      <c r="I544" s="12">
+        <v>2205807064</v>
+      </c>
+      <c r="J544" s="28">
+        <v>0.62</v>
+      </c>
+    </row>
+    <row r="545" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A545" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="B545" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="C545" s="15" t="s">
+        <v>625</v>
+      </c>
+      <c r="D545" s="16">
+        <v>61418895</v>
+      </c>
+      <c r="E545" s="16">
+        <v>8905029</v>
+      </c>
+      <c r="F545" s="16">
+        <v>247561</v>
+      </c>
+      <c r="G545" s="12">
+        <v>9152590</v>
+      </c>
+      <c r="H545" s="16">
+        <v>427579</v>
+      </c>
+      <c r="I545" s="12">
+        <v>70999064</v>
+      </c>
+      <c r="J545" s="28">
+        <v>0.62</v>
+      </c>
+    </row>
+    <row r="546" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A546" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="B546" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="C546" s="15" t="s">
+        <v>455</v>
+      </c>
+      <c r="D546" s="16">
+        <v>550322281</v>
+      </c>
+      <c r="E546" s="16">
+        <v>87700504</v>
+      </c>
+      <c r="F546" s="16">
+        <v>47279373</v>
+      </c>
+      <c r="G546" s="12">
+        <v>134979877</v>
+      </c>
+      <c r="H546" s="16">
+        <v>17480833</v>
+      </c>
+      <c r="I546" s="12">
+        <v>702782991</v>
+      </c>
+      <c r="J546" s="28">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="547" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A547" s="15" t="s">
+        <v>456</v>
+      </c>
+      <c r="B547" s="15" t="s">
+        <v>456</v>
+      </c>
+      <c r="C547" s="15" t="s">
+        <v>457</v>
+      </c>
+      <c r="D547" s="16">
+        <v>11276387</v>
+      </c>
+      <c r="E547" s="16">
+        <v>3719360</v>
+      </c>
+      <c r="F547" s="16">
+        <v>701783</v>
+      </c>
+      <c r="G547" s="12">
+        <v>4421143</v>
+      </c>
+      <c r="H547" s="16">
+        <v>5837898</v>
+      </c>
+      <c r="I547" s="12">
+        <v>21535428</v>
+      </c>
+      <c r="J547" s="28">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="548" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A548" s="15" t="s">
+        <v>456</v>
+      </c>
+      <c r="B548" s="15" t="s">
+        <v>456</v>
+      </c>
+      <c r="C548" s="15" t="s">
+        <v>458</v>
+      </c>
+      <c r="D548" s="16">
+        <v>29155920</v>
+      </c>
+      <c r="E548" s="16">
+        <v>5320637</v>
+      </c>
+      <c r="F548" s="16">
+        <v>2255029</v>
+      </c>
+      <c r="G548" s="12">
+        <v>7575666</v>
+      </c>
+      <c r="H548" s="16">
+        <v>3341684</v>
+      </c>
+      <c r="I548" s="12">
+        <v>40073270</v>
+      </c>
+      <c r="J548" s="28">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="549" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A549" s="15" t="s">
+        <v>456</v>
+      </c>
+      <c r="B549" s="15" t="s">
+        <v>456</v>
+      </c>
+      <c r="C549" s="15" t="s">
+        <v>459</v>
+      </c>
+      <c r="D549" s="16">
+        <v>219613046</v>
+      </c>
+      <c r="E549" s="16">
+        <v>48414306</v>
+      </c>
+      <c r="F549" s="16">
+        <v>35042747</v>
+      </c>
+      <c r="G549" s="12">
+        <v>83457053</v>
+      </c>
+      <c r="H549" s="16">
+        <v>17514513</v>
+      </c>
+      <c r="I549" s="12">
+        <v>320584612</v>
+      </c>
+      <c r="J549" s="28">
+        <v>0.76</v>
+      </c>
+    </row>
+    <row r="550" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A550" s="15" t="s">
+        <v>456</v>
+      </c>
+      <c r="B550" s="15" t="s">
+        <v>456</v>
+      </c>
+      <c r="C550" s="15" t="s">
+        <v>460</v>
+      </c>
+      <c r="D550" s="16">
+        <v>16252405</v>
+      </c>
+      <c r="E550" s="16">
+        <v>3974323</v>
+      </c>
+      <c r="F550" s="16">
+        <v>718318</v>
+      </c>
+      <c r="G550" s="12">
+        <v>4692641</v>
+      </c>
+      <c r="H550" s="16">
+        <v>1198501</v>
+      </c>
+      <c r="I550" s="12">
+        <v>22143547</v>
+      </c>
+      <c r="J550" s="28">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="551" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A551" s="15" t="s">
+        <v>456</v>
+      </c>
+      <c r="B551" s="15" t="s">
+        <v>456</v>
+      </c>
+      <c r="C551" s="15" t="s">
+        <v>461</v>
+      </c>
+      <c r="D551" s="16">
+        <v>523738423</v>
+      </c>
+      <c r="E551" s="16">
+        <v>68032868</v>
+      </c>
+      <c r="F551" s="16">
+        <v>74650350</v>
+      </c>
+      <c r="G551" s="12">
+        <v>142683218</v>
+      </c>
+      <c r="H551" s="16">
+        <v>26949436</v>
+      </c>
+      <c r="I551" s="12">
+        <v>693371077</v>
+      </c>
+      <c r="J551" s="28">
+        <v>0.57999999999999996</v>
+      </c>
+    </row>
+    <row r="552" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A552" s="15" t="s">
+        <v>462</v>
+      </c>
+      <c r="B552" s="15" t="s">
+        <v>462</v>
+      </c>
+      <c r="C552" s="15" t="s">
+        <v>463</v>
+      </c>
+      <c r="D552" s="16">
+        <v>90700400</v>
+      </c>
+      <c r="E552" s="16">
+        <v>16315047</v>
+      </c>
+      <c r="F552" s="16">
+        <v>11364325</v>
+      </c>
+      <c r="G552" s="12">
+        <v>27679372</v>
+      </c>
+      <c r="H552" s="16">
+        <v>3757890</v>
+      </c>
+      <c r="I552" s="12">
+        <v>122137662</v>
+      </c>
+      <c r="J552" s="28">
+        <v>0.73</v>
+      </c>
+    </row>
+    <row r="553" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A553" s="15" t="s">
+        <v>462</v>
+      </c>
+      <c r="B553" s="15" t="s">
+        <v>462</v>
+      </c>
+      <c r="C553" s="15" t="s">
+        <v>464</v>
+      </c>
+      <c r="D553" s="16">
+        <v>5904800</v>
+      </c>
+      <c r="E553" s="16">
+        <v>1250613</v>
+      </c>
+      <c r="F553" s="16">
+        <v>2247282</v>
+      </c>
+      <c r="G553" s="12">
+        <v>3497895</v>
+      </c>
+      <c r="H553" s="16">
+        <v>569200</v>
+      </c>
+      <c r="I553" s="12">
+        <v>9971895</v>
+      </c>
+      <c r="J553" s="28">
+        <v>0.35</v>
+      </c>
+    </row>
+    <row r="554" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A554" s="15" t="s">
+        <v>462</v>
+      </c>
+      <c r="B554" s="15" t="s">
+        <v>462</v>
+      </c>
+      <c r="C554" s="15" t="s">
+        <v>465</v>
+      </c>
+      <c r="D554" s="16">
+        <v>1216352891</v>
+      </c>
+      <c r="E554" s="16">
+        <v>179465838</v>
+      </c>
+      <c r="F554" s="16">
+        <v>251081980</v>
+      </c>
+      <c r="G554" s="12">
+        <v>430547818</v>
+      </c>
+      <c r="H554" s="16">
+        <v>35769230</v>
+      </c>
+      <c r="I554" s="12">
+        <v>1682669939</v>
+      </c>
+      <c r="J554" s="28">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="555" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A555" s="15" t="s">
+        <v>462</v>
+      </c>
+      <c r="B555" s="15" t="s">
+        <v>462</v>
+      </c>
+      <c r="C555" s="15" t="s">
+        <v>651</v>
+      </c>
+      <c r="D555" s="16">
+        <v>61823200</v>
+      </c>
+      <c r="E555" s="16">
+        <v>12111652</v>
+      </c>
+      <c r="F555" s="16">
+        <v>4885609</v>
+      </c>
+      <c r="G555" s="12">
+        <v>16997261</v>
+      </c>
+      <c r="H555" s="16">
+        <v>6633720</v>
+      </c>
+      <c r="I555" s="12">
+        <v>85454181</v>
+      </c>
+      <c r="J555" s="28">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="556" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A556" s="15" t="s">
+        <v>462</v>
+      </c>
+      <c r="B556" s="15" t="s">
+        <v>466</v>
+      </c>
+      <c r="C556" s="15" t="s">
+        <v>651</v>
+      </c>
+      <c r="D556" s="16">
+        <v>10001580</v>
+      </c>
+      <c r="E556" s="16">
+        <v>3752037</v>
+      </c>
+      <c r="F556" s="16">
+        <v>545105</v>
+      </c>
+      <c r="G556" s="12">
+        <v>4297142</v>
+      </c>
+      <c r="H556" s="16">
+        <v>641832</v>
+      </c>
+      <c r="I556" s="12">
+        <v>14940554</v>
+      </c>
+      <c r="J556" s="28">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="557" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A557" s="15" t="s">
+        <v>462</v>
+      </c>
+      <c r="B557" s="15" t="s">
+        <v>462</v>
+      </c>
+      <c r="C557" s="15" t="s">
+        <v>467</v>
+      </c>
+      <c r="D557" s="16">
+        <v>3284550</v>
+      </c>
+      <c r="E557" s="16">
+        <v>493188</v>
+      </c>
+      <c r="F557" s="16">
+        <v>95473</v>
+      </c>
+      <c r="G557" s="12">
+        <v>588661</v>
+      </c>
+      <c r="H557" s="16">
+        <v>156879</v>
+      </c>
+      <c r="I557" s="12">
+        <v>4030090</v>
+      </c>
+      <c r="J557" s="28">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="558" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A558" s="15" t="s">
+        <v>462</v>
+      </c>
+      <c r="B558" s="15" t="s">
+        <v>462</v>
+      </c>
+      <c r="C558" s="15" t="s">
+        <v>468</v>
+      </c>
+      <c r="D558" s="16">
+        <v>26164250</v>
+      </c>
+      <c r="E558" s="16">
+        <v>6233307</v>
+      </c>
+      <c r="F558" s="16">
+        <v>1300977</v>
+      </c>
+      <c r="G558" s="12">
+        <v>7534284</v>
+      </c>
+      <c r="H558" s="16">
+        <v>5890604</v>
+      </c>
+      <c r="I558" s="12">
+        <v>39589138</v>
+      </c>
+      <c r="J558" s="28">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="559" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A559" s="15" t="s">
+        <v>462</v>
+      </c>
+      <c r="B559" s="15" t="s">
+        <v>462</v>
+      </c>
+      <c r="C559" s="15" t="s">
+        <v>469</v>
+      </c>
+      <c r="D559" s="16">
+        <v>156306451</v>
+      </c>
+      <c r="E559" s="16">
+        <v>16427183</v>
+      </c>
+      <c r="F559" s="16">
+        <v>33359335</v>
+      </c>
+      <c r="G559" s="12">
+        <v>49786518</v>
+      </c>
+      <c r="H559" s="16">
+        <v>25869533</v>
+      </c>
+      <c r="I559" s="12">
+        <v>231962502</v>
+      </c>
+      <c r="J559" s="28">
+        <v>0.64</v>
+      </c>
+    </row>
+    <row r="560" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A560" s="15" t="s">
+        <v>462</v>
+      </c>
+      <c r="B560" s="15" t="s">
+        <v>462</v>
+      </c>
+      <c r="C560" s="15" t="s">
+        <v>470</v>
+      </c>
+      <c r="D560" s="16">
+        <v>4179100</v>
+      </c>
+      <c r="E560" s="16">
+        <v>1223269</v>
+      </c>
+      <c r="F560" s="16">
+        <v>431524</v>
+      </c>
+      <c r="G560" s="12">
+        <v>1654793</v>
+      </c>
+      <c r="H560" s="16">
+        <v>233229</v>
+      </c>
+      <c r="I560" s="12">
+        <v>6067122</v>
+      </c>
+      <c r="J560" s="28">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="561" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A561" s="15" t="s">
+        <v>462</v>
+      </c>
+      <c r="B561" s="15" t="s">
+        <v>462</v>
+      </c>
+      <c r="C561" s="15" t="s">
+        <v>471</v>
+      </c>
+      <c r="D561" s="16">
+        <v>2233900</v>
+      </c>
+      <c r="E561" s="16">
+        <v>354527</v>
+      </c>
+      <c r="F561" s="16">
+        <v>117931</v>
+      </c>
+      <c r="G561" s="12">
+        <v>472458</v>
+      </c>
+      <c r="H561" s="16">
+        <v>30698</v>
+      </c>
+      <c r="I561" s="12">
+        <v>2737056</v>
+      </c>
+      <c r="J561" s="28">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="562" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A562" s="15" t="s">
+        <v>462</v>
+      </c>
+      <c r="B562" s="15" t="s">
+        <v>462</v>
+      </c>
+      <c r="C562" s="15" t="s">
+        <v>472</v>
+      </c>
+      <c r="D562" s="16">
+        <v>126608050</v>
+      </c>
+      <c r="E562" s="16">
+        <v>27361125</v>
+      </c>
+      <c r="F562" s="16">
+        <v>26803534</v>
+      </c>
+      <c r="G562" s="12">
+        <v>54164659</v>
+      </c>
+      <c r="H562" s="16">
+        <v>21632312</v>
+      </c>
+      <c r="I562" s="12">
+        <v>202405021</v>
+      </c>
+      <c r="J562" s="28">
+        <v>0.64</v>
+      </c>
+    </row>
+    <row r="563" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A563" s="15" t="s">
+        <v>462</v>
+      </c>
+      <c r="B563" s="15" t="s">
+        <v>462</v>
+      </c>
+      <c r="C563" s="15" t="s">
+        <v>473</v>
+      </c>
+      <c r="D563" s="16">
+        <v>7446400</v>
+      </c>
+      <c r="E563" s="16">
+        <v>3023440</v>
+      </c>
+      <c r="F563" s="16">
+        <v>605119</v>
+      </c>
+      <c r="G563" s="12">
+        <v>3628559</v>
+      </c>
+      <c r="H563" s="16">
+        <v>1985339</v>
+      </c>
+      <c r="I563" s="12">
+        <v>13060298</v>
+      </c>
+      <c r="J563" s="28">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="564" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A564" s="15" t="s">
+        <v>462</v>
+      </c>
+      <c r="B564" s="15" t="s">
+        <v>462</v>
+      </c>
+      <c r="C564" s="15" t="s">
+        <v>474</v>
+      </c>
+      <c r="D564" s="16">
+        <v>35267900</v>
+      </c>
+      <c r="E564" s="16">
+        <v>6134901</v>
+      </c>
+      <c r="F564" s="16">
+        <v>7274086</v>
+      </c>
+      <c r="G564" s="12">
+        <v>13408987</v>
+      </c>
+      <c r="H564" s="16">
+        <v>2761220</v>
+      </c>
+      <c r="I564" s="12">
+        <v>51438107</v>
+      </c>
+      <c r="J564" s="28">
+        <v>0.79</v>
+      </c>
+    </row>
+    <row r="565" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A565" s="15" t="s">
+        <v>462</v>
+      </c>
+      <c r="B565" s="15" t="s">
+        <v>462</v>
+      </c>
+      <c r="C565" s="15" t="s">
+        <v>475</v>
+      </c>
+      <c r="D565" s="16">
+        <v>131332650</v>
+      </c>
+      <c r="E565" s="16">
+        <v>20824488</v>
+      </c>
+      <c r="F565" s="16">
+        <v>83982138</v>
+      </c>
+      <c r="G565" s="12">
+        <v>104806626</v>
+      </c>
+      <c r="H565" s="16">
+        <v>5463975</v>
+      </c>
+      <c r="I565" s="12">
+        <v>241603251</v>
+      </c>
+      <c r="J565" s="28">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="566" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A566" s="15" t="s">
+        <v>476</v>
+      </c>
+      <c r="B566" s="15" t="s">
+        <v>476</v>
+      </c>
+      <c r="C566" s="15" t="s">
+        <v>477</v>
+      </c>
+      <c r="D566" s="16">
+        <v>760776631</v>
+      </c>
+      <c r="E566" s="16">
+        <v>126374365</v>
+      </c>
+      <c r="F566" s="16">
+        <v>137249936</v>
+      </c>
+      <c r="G566" s="12">
+        <v>263624301</v>
+      </c>
+      <c r="H566" s="16">
+        <v>43942553</v>
+      </c>
+      <c r="I566" s="12">
+        <v>1068343485</v>
+      </c>
+      <c r="J566" s="28">
+        <v>0.60899999999999999</v>
+      </c>
+    </row>
+    <row r="567" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A567" s="15" t="s">
+        <v>476</v>
+      </c>
+      <c r="B567" s="15" t="s">
+        <v>476</v>
+      </c>
+      <c r="C567" s="15" t="s">
+        <v>478</v>
+      </c>
+      <c r="D567" s="16">
+        <v>168134483</v>
+      </c>
+      <c r="E567" s="16">
+        <v>19115016</v>
+      </c>
+      <c r="F567" s="16">
+        <v>43023183</v>
+      </c>
+      <c r="G567" s="12">
+        <v>62138199</v>
+      </c>
+      <c r="H567" s="16">
+        <v>12864023</v>
+      </c>
+      <c r="I567" s="12">
+        <v>243136705</v>
+      </c>
+      <c r="J567" s="28">
+        <v>0.73</v>
+      </c>
+    </row>
+    <row r="568" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A568" s="15" t="s">
+        <v>476</v>
+      </c>
+      <c r="B568" s="15" t="s">
+        <v>476</v>
+      </c>
+      <c r="C568" s="15" t="s">
+        <v>479</v>
+      </c>
+      <c r="D568" s="16">
+        <v>161742105</v>
+      </c>
+      <c r="E568" s="16">
+        <v>18397286</v>
+      </c>
+      <c r="F568" s="16">
+        <v>92344958</v>
+      </c>
+      <c r="G568" s="12">
+        <v>110742244</v>
+      </c>
+      <c r="H568" s="16">
+        <v>7352674</v>
+      </c>
+      <c r="I568" s="12">
+        <v>279837023</v>
+      </c>
+      <c r="J568" s="28">
+        <v>0.66500000000000004</v>
+      </c>
+    </row>
+    <row r="569" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A569" s="15" t="s">
+        <v>476</v>
+      </c>
+      <c r="B569" s="15" t="s">
+        <v>476</v>
+      </c>
+      <c r="C569" s="15" t="s">
+        <v>480</v>
+      </c>
+      <c r="D569" s="16">
+        <v>826250779</v>
+      </c>
+      <c r="E569" s="16">
+        <v>118748853</v>
+      </c>
+      <c r="F569" s="16">
+        <v>254160681</v>
+      </c>
+      <c r="G569" s="12">
+        <v>372909534</v>
+      </c>
+      <c r="H569" s="16">
+        <v>42412073</v>
+      </c>
+      <c r="I569" s="12">
+        <v>1241572386</v>
+      </c>
+      <c r="J569" s="28">
+        <v>0.73899999999999999</v>
+      </c>
+    </row>
+    <row r="570" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A570" s="15" t="s">
+        <v>476</v>
+      </c>
+      <c r="B570" s="15" t="s">
+        <v>476</v>
+      </c>
+      <c r="C570" s="15" t="s">
+        <v>481</v>
+      </c>
+      <c r="D570" s="16">
+        <v>56286936</v>
+      </c>
+      <c r="E570" s="16">
+        <v>12103609</v>
+      </c>
+      <c r="F570" s="16">
+        <v>18066526</v>
+      </c>
+      <c r="G570" s="12">
+        <v>30170135</v>
+      </c>
+      <c r="H570" s="16">
+        <v>3318988</v>
+      </c>
+      <c r="I570" s="12">
+        <v>89776059</v>
+      </c>
+      <c r="J570" s="28">
+        <v>0.69</v>
+      </c>
+    </row>
+    <row r="571" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A571" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="B571" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="C571" s="15" t="s">
+        <v>482</v>
+      </c>
+      <c r="D571" s="16">
+        <v>278150437</v>
+      </c>
+      <c r="E571" s="16">
+        <v>37568841</v>
+      </c>
+      <c r="F571" s="16">
+        <v>36500387</v>
+      </c>
+      <c r="G571" s="12">
+        <v>74069228</v>
+      </c>
+      <c r="H571" s="16">
+        <v>13914884</v>
+      </c>
+      <c r="I571" s="12">
+        <v>366134549</v>
+      </c>
+      <c r="J571" s="28">
+        <v>0.56000000000000005</v>
+      </c>
+    </row>
+    <row r="572" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A572" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="B572" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="C572" s="15" t="s">
+        <v>483</v>
+      </c>
+      <c r="D572" s="16">
+        <v>95960772</v>
+      </c>
+      <c r="E572" s="16">
+        <v>8327688</v>
+      </c>
+      <c r="F572" s="16">
+        <v>113680467</v>
+      </c>
+      <c r="G572" s="12">
+        <v>122008155</v>
+      </c>
+      <c r="H572" s="16">
+        <v>3949482</v>
+      </c>
+      <c r="I572" s="12">
+        <v>221918409</v>
+      </c>
+      <c r="J572" s="28">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="573" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A573" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="B573" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="C573" s="15" t="s">
+        <v>484</v>
+      </c>
+      <c r="D573" s="16">
+        <v>92132171</v>
+      </c>
+      <c r="E573" s="16">
+        <v>7200401</v>
+      </c>
+      <c r="F573" s="16">
+        <v>25630913</v>
+      </c>
+      <c r="G573" s="12">
+        <v>32831314</v>
+      </c>
+      <c r="H573" s="16">
+        <v>4162290</v>
+      </c>
+      <c r="I573" s="12">
+        <v>129125775</v>
+      </c>
+      <c r="J573" s="28">
+        <v>0.66</v>
+      </c>
+    </row>
+    <row r="574" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A574" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="B574" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="C574" s="15" t="s">
+        <v>485</v>
+      </c>
+      <c r="D574" s="16">
+        <v>65412086</v>
+      </c>
+      <c r="E574" s="16">
+        <v>8831607</v>
+      </c>
+      <c r="F574" s="16">
+        <v>2270258</v>
+      </c>
+      <c r="G574" s="12">
+        <v>11101865</v>
+      </c>
+      <c r="H574" s="16">
+        <v>1379234</v>
+      </c>
+      <c r="I574" s="12">
+        <v>77893185</v>
+      </c>
+      <c r="J574" s="28">
+        <v>0.41</v>
+      </c>
+    </row>
+    <row r="575" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A575" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="B575" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="C575" s="15" t="s">
+        <v>486</v>
+      </c>
+      <c r="D575" s="16">
+        <v>245282374</v>
+      </c>
+      <c r="E575" s="16">
+        <v>35131328</v>
+      </c>
+      <c r="F575" s="16">
+        <v>8938190</v>
+      </c>
+      <c r="G575" s="12">
+        <v>44069518</v>
+      </c>
+      <c r="H575" s="16">
+        <v>4455812</v>
+      </c>
+      <c r="I575" s="12">
+        <v>293807704</v>
+      </c>
+      <c r="J575" s="28">
+        <v>0.44750000000000001</v>
+      </c>
+    </row>
+    <row r="576" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A576" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="B576" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="C576" s="15" t="s">
+        <v>614</v>
+      </c>
+      <c r="D576" s="16">
+        <v>4283213479</v>
+      </c>
+      <c r="E576" s="16">
+        <v>423027871</v>
+      </c>
+      <c r="F576" s="16">
+        <v>289402930</v>
+      </c>
+      <c r="G576" s="12">
+        <v>712430801</v>
+      </c>
+      <c r="H576" s="16">
+        <v>96384835</v>
+      </c>
+      <c r="I576" s="12">
+        <v>5092029115</v>
+      </c>
+      <c r="J576" s="28">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="577" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A577" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="B577" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="C577" s="15" t="s">
+        <v>614</v>
+      </c>
+      <c r="D577" s="16">
+        <v>497188753</v>
+      </c>
+      <c r="E577" s="16">
+        <v>78813158</v>
+      </c>
+      <c r="F577" s="16">
+        <v>15946573</v>
+      </c>
+      <c r="G577" s="12">
+        <v>94759731</v>
+      </c>
+      <c r="H577" s="16">
+        <v>15015294</v>
+      </c>
+      <c r="I577" s="12">
+        <v>606963778</v>
+      </c>
+      <c r="J577" s="28">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="578" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A578" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="B578" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="C578" s="15" t="s">
+        <v>487</v>
+      </c>
+      <c r="D578" s="16">
+        <v>271904072</v>
+      </c>
+      <c r="E578" s="16">
+        <v>40661733</v>
+      </c>
+      <c r="F578" s="16">
+        <v>24097000</v>
+      </c>
+      <c r="G578" s="12">
+        <v>64758733</v>
+      </c>
+      <c r="H578" s="16">
+        <v>4814607</v>
+      </c>
+      <c r="I578" s="12">
+        <v>341477412</v>
+      </c>
+      <c r="J578" s="28">
+        <v>0.53</v>
+      </c>
+    </row>
+    <row r="579" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A579" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="B579" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="C579" s="15" t="s">
+        <v>488</v>
+      </c>
+      <c r="D579" s="16">
+        <v>172653363</v>
+      </c>
+      <c r="E579" s="16">
+        <v>23941407</v>
+      </c>
+      <c r="F579" s="16">
+        <v>16306207</v>
+      </c>
+      <c r="G579" s="12">
+        <v>40247614</v>
+      </c>
+      <c r="H579" s="16">
+        <v>3263069</v>
+      </c>
+      <c r="I579" s="12">
+        <v>216164046</v>
+      </c>
+      <c r="J579" s="28">
+        <v>0.46</v>
+      </c>
+    </row>
+    <row r="580" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A580" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="B580" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="C580" s="15" t="s">
+        <v>489</v>
+      </c>
+      <c r="D580" s="16">
+        <v>2512149859</v>
+      </c>
+      <c r="E580" s="16">
+        <v>295917579</v>
+      </c>
+      <c r="F580" s="16">
+        <v>374415575</v>
+      </c>
+      <c r="G580" s="12">
+        <v>670333154</v>
+      </c>
+      <c r="H580" s="16">
+        <v>83340756</v>
+      </c>
+      <c r="I580" s="12">
+        <v>3265823769</v>
+      </c>
+      <c r="J580" s="28">
+        <v>0.71960000000000002</v>
+      </c>
+    </row>
+    <row r="581" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A581" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="B581" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="C581" s="15" t="s">
+        <v>490</v>
+      </c>
+      <c r="D581" s="16">
+        <v>181115664</v>
+      </c>
+      <c r="E581" s="16">
+        <v>24393923</v>
+      </c>
+      <c r="F581" s="16">
+        <v>47355311</v>
+      </c>
+      <c r="G581" s="12">
+        <v>71749234</v>
+      </c>
+      <c r="H581" s="16">
+        <v>13011445</v>
+      </c>
+      <c r="I581" s="12">
+        <v>265876343</v>
+      </c>
+      <c r="J581" s="28">
+        <v>0.65500000000000003</v>
+      </c>
+    </row>
+    <row r="582" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A582" s="15" t="s">
+        <v>491</v>
+      </c>
+      <c r="B582" s="15" t="s">
+        <v>491</v>
+      </c>
+      <c r="C582" s="15" t="s">
+        <v>492</v>
+      </c>
+      <c r="D582" s="16">
+        <v>16927264</v>
+      </c>
+      <c r="E582" s="16">
+        <v>3369870</v>
+      </c>
+      <c r="F582" s="16">
+        <v>467067</v>
+      </c>
+      <c r="G582" s="12">
+        <v>3836937</v>
+      </c>
+      <c r="H582" s="16">
+        <v>1070728</v>
+      </c>
+      <c r="I582" s="12">
+        <v>21834929</v>
+      </c>
+      <c r="J582" s="28">
+        <v>0.28000000000000003</v>
+      </c>
+    </row>
+    <row r="583" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A583" s="15" t="s">
+        <v>491</v>
+      </c>
+      <c r="B583" s="15" t="s">
+        <v>491</v>
+      </c>
+      <c r="C583" s="15" t="s">
+        <v>493</v>
+      </c>
+      <c r="D583" s="16">
+        <v>56677107</v>
+      </c>
+      <c r="E583" s="16">
+        <v>1094660</v>
+      </c>
+      <c r="F583" s="16">
+        <v>419422</v>
+      </c>
+      <c r="G583" s="12">
+        <v>1514082</v>
+      </c>
+      <c r="H583" s="16">
+        <v>1013416</v>
+      </c>
+      <c r="I583" s="12">
+        <v>59204605</v>
+      </c>
+      <c r="J583" s="28">
+        <v>0.14000000000000001</v>
+      </c>
+    </row>
+    <row r="584" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A584" s="15" t="s">
+        <v>491</v>
+      </c>
+      <c r="B584" s="15" t="s">
+        <v>491</v>
+      </c>
+      <c r="C584" s="15" t="s">
+        <v>494</v>
+      </c>
+      <c r="D584" s="16">
+        <v>25847276</v>
+      </c>
+      <c r="E584" s="16">
+        <v>4636747</v>
+      </c>
+      <c r="F584" s="16">
+        <v>998729</v>
+      </c>
+      <c r="G584" s="12">
+        <v>5635476</v>
+      </c>
+      <c r="H584" s="16">
+        <v>2465335</v>
+      </c>
+      <c r="I584" s="12">
+        <v>33948087</v>
+      </c>
+      <c r="J584" s="28">
+        <v>0.22</v>
+      </c>
+    </row>
+    <row r="585" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A585" s="15" t="s">
+        <v>491</v>
+      </c>
+      <c r="B585" s="15" t="s">
+        <v>491</v>
+      </c>
+      <c r="C585" s="15" t="s">
+        <v>495</v>
+      </c>
+      <c r="D585" s="16">
+        <v>758808193</v>
+      </c>
+      <c r="E585" s="16">
+        <v>54985016</v>
+      </c>
+      <c r="F585" s="16">
+        <v>694936365</v>
+      </c>
+      <c r="G585" s="12">
+        <v>749921381</v>
+      </c>
+      <c r="H585" s="16">
+        <v>32067153</v>
+      </c>
+      <c r="I585" s="12">
+        <v>1540796727</v>
+      </c>
+      <c r="J585" s="28">
+        <v>0.59</v>
+      </c>
+    </row>
+    <row r="586" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A586" s="15" t="s">
+        <v>491</v>
+      </c>
+      <c r="B586" s="15" t="s">
+        <v>491</v>
+      </c>
+      <c r="C586" s="15" t="s">
+        <v>496</v>
+      </c>
+      <c r="D586" s="16">
+        <v>798796615</v>
+      </c>
+      <c r="E586" s="16">
+        <v>19789725</v>
+      </c>
+      <c r="F586" s="16">
+        <v>18684601</v>
+      </c>
+      <c r="G586" s="12">
+        <v>38474326</v>
+      </c>
+      <c r="H586" s="16">
+        <v>12665851</v>
+      </c>
+      <c r="I586" s="12">
+        <v>849936792</v>
+      </c>
+      <c r="J586" s="28">
+        <v>0.53</v>
+      </c>
+    </row>
+    <row r="587" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A587" s="15" t="s">
+        <v>491</v>
+      </c>
+      <c r="B587" s="15" t="s">
+        <v>491</v>
+      </c>
+      <c r="C587" s="15" t="s">
+        <v>497</v>
+      </c>
+      <c r="D587" s="16">
+        <v>19342101</v>
+      </c>
+      <c r="E587" s="16">
+        <v>3073241</v>
+      </c>
+      <c r="F587" s="16">
+        <v>12310227</v>
+      </c>
+      <c r="G587" s="12">
+        <v>15383468</v>
+      </c>
+      <c r="H587" s="16">
+        <v>557585</v>
+      </c>
+      <c r="I587" s="12">
+        <v>35283154</v>
+      </c>
+      <c r="J587" s="28">
+        <v>0.31</v>
+      </c>
+    </row>
+    <row r="588" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A588" s="15" t="s">
+        <v>491</v>
+      </c>
+      <c r="B588" s="15" t="s">
+        <v>491</v>
+      </c>
+      <c r="C588" s="15" t="s">
+        <v>498</v>
+      </c>
+      <c r="D588" s="16">
+        <v>309850559</v>
+      </c>
+      <c r="E588" s="16">
+        <v>35840998</v>
+      </c>
+      <c r="F588" s="16">
+        <v>54381076</v>
+      </c>
+      <c r="G588" s="12">
+        <v>90222074</v>
+      </c>
+      <c r="H588" s="16">
+        <v>12082790</v>
+      </c>
+      <c r="I588" s="12">
+        <v>412155423</v>
+      </c>
+      <c r="J588" s="28">
+        <v>0.59</v>
+      </c>
+    </row>
+    <row r="589" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A589" s="15" t="s">
+        <v>491</v>
+      </c>
+      <c r="B589" s="15" t="s">
+        <v>491</v>
+      </c>
+      <c r="C589" s="15" t="s">
+        <v>499</v>
+      </c>
+      <c r="D589" s="16">
+        <v>189482677</v>
+      </c>
+      <c r="E589" s="16">
+        <v>28577107</v>
+      </c>
+      <c r="F589" s="16">
+        <v>35111409</v>
+      </c>
+      <c r="G589" s="12">
+        <v>63688516</v>
+      </c>
+      <c r="H589" s="16">
+        <v>14481885</v>
+      </c>
+      <c r="I589" s="12">
+        <v>267653078</v>
+      </c>
+      <c r="J589" s="28">
+        <v>0.64300000000000002</v>
+      </c>
+    </row>
+    <row r="590" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A590" s="15" t="s">
+        <v>500</v>
+      </c>
+      <c r="B590" s="15" t="s">
+        <v>500</v>
+      </c>
+      <c r="C590" s="15" t="s">
+        <v>501</v>
+      </c>
+      <c r="D590" s="16">
+        <v>10220609</v>
+      </c>
+      <c r="E590" s="16">
+        <v>2006714</v>
+      </c>
+      <c r="F590" s="16">
+        <v>267536</v>
+      </c>
+      <c r="G590" s="12">
+        <v>2274250</v>
+      </c>
+      <c r="H590" s="16">
+        <v>174673</v>
+      </c>
+      <c r="I590" s="12">
+        <v>12669532</v>
+      </c>
+      <c r="J590" s="28">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="591" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A591" s="15" t="s">
+        <v>500</v>
+      </c>
+      <c r="B591" s="15" t="s">
+        <v>500</v>
+      </c>
+      <c r="C591" s="15" t="s">
+        <v>502</v>
+      </c>
+      <c r="D591" s="16">
+        <v>610238489</v>
+      </c>
+      <c r="E591" s="16">
+        <v>81784141</v>
+      </c>
+      <c r="F591" s="16">
+        <v>168660310</v>
+      </c>
+      <c r="G591" s="12">
+        <v>250444451</v>
+      </c>
+      <c r="H591" s="16">
+        <v>20239435</v>
+      </c>
+      <c r="I591" s="12">
+        <v>880922375</v>
+      </c>
+      <c r="J591" s="28">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="592" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A592" s="15" t="s">
+        <v>500</v>
+      </c>
+      <c r="B592" s="15" t="s">
+        <v>500</v>
+      </c>
+      <c r="C592" s="15" t="s">
+        <v>503</v>
+      </c>
+      <c r="D592" s="16">
+        <v>22969401</v>
+      </c>
+      <c r="E592" s="16">
+        <v>4405957</v>
+      </c>
+      <c r="F592" s="16">
+        <v>958183</v>
+      </c>
+      <c r="G592" s="12">
+        <v>5364140</v>
+      </c>
+      <c r="H592" s="16">
+        <v>831843</v>
+      </c>
+      <c r="I592" s="12">
+        <v>29165384</v>
+      </c>
+      <c r="J592" s="28">
+        <v>0.72</v>
+      </c>
+    </row>
+    <row r="593" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A593" s="15" t="s">
+        <v>500</v>
+      </c>
+      <c r="B593" s="15" t="s">
+        <v>500</v>
+      </c>
+      <c r="C593" s="15" t="s">
+        <v>504</v>
+      </c>
+      <c r="D593" s="16">
+        <v>11483256</v>
+      </c>
+      <c r="E593" s="16">
+        <v>1932128</v>
+      </c>
+      <c r="F593" s="16">
+        <v>1347003</v>
+      </c>
+      <c r="G593" s="12">
+        <v>3279131</v>
+      </c>
+      <c r="H593" s="16">
+        <v>310000</v>
+      </c>
+      <c r="I593" s="12">
+        <v>15072387</v>
+      </c>
+      <c r="J593" s="28">
+        <v>0.19</v>
+      </c>
+    </row>
+    <row r="594" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A594" s="15" t="s">
+        <v>500</v>
+      </c>
+      <c r="B594" s="15" t="s">
+        <v>500</v>
+      </c>
+      <c r="C594" s="15" t="s">
+        <v>505</v>
+      </c>
+      <c r="D594" s="16">
+        <v>52972383</v>
+      </c>
+      <c r="E594" s="16">
+        <v>7231582</v>
+      </c>
+      <c r="F594" s="16">
+        <v>10310301</v>
+      </c>
+      <c r="G594" s="12">
+        <v>17541883</v>
+      </c>
+      <c r="H594" s="16">
+        <v>2830238</v>
+      </c>
+      <c r="I594" s="12">
+        <v>73344504</v>
+      </c>
+      <c r="J594" s="28">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="595" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A595" s="15" t="s">
+        <v>500</v>
+      </c>
+      <c r="B595" s="15" t="s">
+        <v>500</v>
+      </c>
+      <c r="C595" s="15" t="s">
+        <v>506</v>
+      </c>
+      <c r="D595" s="16">
+        <v>65108822</v>
+      </c>
+      <c r="E595" s="16">
+        <v>8603740</v>
+      </c>
+      <c r="F595" s="16">
+        <v>12707178</v>
+      </c>
+      <c r="G595" s="12">
+        <v>21310918</v>
+      </c>
+      <c r="H595" s="16">
+        <v>5210935</v>
+      </c>
+      <c r="I595" s="12">
+        <v>91630675</v>
+      </c>
+      <c r="J595" s="28">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="596" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A596" s="15" t="s">
+        <v>500</v>
+      </c>
+      <c r="B596" s="15" t="s">
+        <v>500</v>
+      </c>
+      <c r="C596" s="15" t="s">
+        <v>507</v>
+      </c>
+      <c r="D596" s="16">
+        <v>28046322</v>
+      </c>
+      <c r="E596" s="16">
+        <v>5823501</v>
+      </c>
+      <c r="F596" s="16">
+        <v>2423463</v>
+      </c>
+      <c r="G596" s="12">
+        <v>8246964</v>
+      </c>
+      <c r="H596" s="16">
+        <v>1310805</v>
+      </c>
+      <c r="I596" s="12">
+        <v>37604091</v>
+      </c>
+      <c r="J596" s="28">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="597" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A597" s="15" t="s">
+        <v>500</v>
+      </c>
+      <c r="B597" s="15" t="s">
+        <v>500</v>
+      </c>
+      <c r="C597" s="15" t="s">
+        <v>508</v>
+      </c>
+      <c r="D597" s="16">
+        <v>10015298</v>
+      </c>
+      <c r="E597" s="16">
+        <v>1952971</v>
+      </c>
+      <c r="F597" s="16">
+        <v>383591</v>
+      </c>
+      <c r="G597" s="12">
+        <v>2336562</v>
+      </c>
+      <c r="H597" s="16">
+        <v>484848</v>
+      </c>
+      <c r="I597" s="12">
+        <v>12836708</v>
+      </c>
+      <c r="J597" s="28">
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="598" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A598" s="15" t="s">
+        <v>466</v>
+      </c>
+      <c r="B598" s="15" t="s">
+        <v>466</v>
+      </c>
+      <c r="C598" s="15" t="s">
+        <v>593</v>
+      </c>
+      <c r="D598" s="16">
+        <v>0</v>
+      </c>
+      <c r="E598" s="16">
+        <v>830852</v>
+      </c>
+      <c r="F598" s="16">
+        <v>0</v>
+      </c>
+      <c r="G598" s="12">
+        <v>0</v>
+      </c>
+      <c r="H598" s="16">
+        <v>0</v>
+      </c>
+      <c r="I598" s="12">
+        <v>830852</v>
+      </c>
+      <c r="J598" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="599" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A599" s="15" t="s">
+        <v>466</v>
+      </c>
+      <c r="B599" s="15" t="s">
+        <v>466</v>
+      </c>
+      <c r="C599" s="15" t="s">
+        <v>509</v>
+      </c>
+      <c r="D599" s="16">
+        <v>13325830</v>
+      </c>
+      <c r="E599" s="16">
+        <v>2891555</v>
+      </c>
+      <c r="F599" s="16">
+        <v>426949</v>
+      </c>
+      <c r="G599" s="12">
+        <v>3318504</v>
+      </c>
+      <c r="H599" s="16">
+        <v>1779882</v>
+      </c>
+      <c r="I599" s="12">
+        <v>18424216</v>
+      </c>
+      <c r="J599" s="28">
+        <v>0.68</v>
+      </c>
+    </row>
+    <row r="600" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A600" s="15" t="s">
+        <v>466</v>
+      </c>
+      <c r="B600" s="15" t="s">
+        <v>466</v>
+      </c>
+      <c r="C600" s="15" t="s">
+        <v>510</v>
+      </c>
+      <c r="D600" s="16">
+        <v>662942621</v>
+      </c>
+      <c r="E600" s="16">
+        <v>109238798</v>
+      </c>
+      <c r="F600" s="16">
+        <v>70841570</v>
+      </c>
+      <c r="G600" s="12">
+        <v>180080368</v>
+      </c>
+      <c r="H600" s="16">
+        <v>17305374</v>
+      </c>
+      <c r="I600" s="12">
+        <v>860328363</v>
+      </c>
+      <c r="J600" s="28">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="601" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A601" s="15" t="s">
+        <v>466</v>
+      </c>
+      <c r="B601" s="15" t="s">
+        <v>462</v>
+      </c>
+      <c r="C601" s="15" t="s">
+        <v>651</v>
+      </c>
+      <c r="D601" s="16">
+        <v>61823200</v>
+      </c>
+      <c r="E601" s="16">
+        <v>12111652</v>
+      </c>
+      <c r="F601" s="16">
+        <v>4885609</v>
+      </c>
+      <c r="G601" s="12">
+        <v>16997261</v>
+      </c>
+      <c r="H601" s="16">
+        <v>6633720</v>
+      </c>
+      <c r="I601" s="12">
+        <v>85454181</v>
+      </c>
+      <c r="J601" s="28">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="602" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A602" s="15" t="s">
+        <v>466</v>
+      </c>
+      <c r="B602" s="15" t="s">
+        <v>466</v>
+      </c>
+      <c r="C602" s="15" t="s">
+        <v>651</v>
+      </c>
+      <c r="D602" s="16">
+        <v>10001580</v>
+      </c>
+      <c r="E602" s="16">
+        <v>3752037</v>
+      </c>
+      <c r="F602" s="16">
+        <v>545105</v>
+      </c>
+      <c r="G602" s="12">
+        <v>4297142</v>
+      </c>
+      <c r="H602" s="16">
+        <v>641832</v>
+      </c>
+      <c r="I602" s="12">
+        <v>14940554</v>
+      </c>
+      <c r="J602" s="28">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="603" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A603" s="15" t="s">
+        <v>466</v>
+      </c>
+      <c r="B603" s="15" t="s">
+        <v>466</v>
+      </c>
+      <c r="C603" s="15" t="s">
+        <v>511</v>
+      </c>
+      <c r="D603" s="16">
+        <v>22098675</v>
+      </c>
+      <c r="E603" s="16">
+        <v>5029582</v>
+      </c>
+      <c r="F603" s="16">
+        <v>1107260</v>
+      </c>
+      <c r="G603" s="12">
+        <v>6136842</v>
+      </c>
+      <c r="H603" s="16">
+        <v>1221870</v>
+      </c>
+      <c r="I603" s="12">
+        <v>29457387</v>
+      </c>
+      <c r="J603" s="28">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="604" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A604" s="15" t="s">
+        <v>512</v>
+      </c>
+      <c r="B604" s="15" t="s">
+        <v>512</v>
+      </c>
+      <c r="C604" s="15" t="s">
+        <v>513</v>
+      </c>
+      <c r="D604" s="16">
+        <v>1026545383</v>
+      </c>
+      <c r="E604" s="16">
+        <v>163884747</v>
+      </c>
+      <c r="F604" s="16">
+        <v>112986653</v>
+      </c>
+      <c r="G604" s="12">
+        <v>276871400</v>
+      </c>
+      <c r="H604" s="16">
+        <v>30200735</v>
+      </c>
+      <c r="I604" s="12">
+        <v>1333617518</v>
+      </c>
+      <c r="J604" s="28">
+        <v>0.61</v>
+      </c>
+    </row>
+    <row r="605" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A605" s="15" t="s">
+        <v>512</v>
+      </c>
+      <c r="B605" s="15" t="s">
+        <v>512</v>
+      </c>
+      <c r="C605" s="15" t="s">
+        <v>514</v>
+      </c>
+      <c r="D605" s="16">
+        <v>51787822</v>
+      </c>
+      <c r="E605" s="16">
+        <v>9195876</v>
+      </c>
+      <c r="F605" s="16">
+        <v>1540349</v>
+      </c>
+      <c r="G605" s="12">
+        <v>10736225</v>
+      </c>
+      <c r="H605" s="16">
+        <v>2711949</v>
+      </c>
+      <c r="I605" s="12">
+        <v>65235996</v>
+      </c>
+      <c r="J605" s="28">
+        <v>0.44750000000000001</v>
+      </c>
+    </row>
+    <row r="606" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A606" s="15" t="s">
+        <v>512</v>
+      </c>
+      <c r="B606" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="C606" s="15" t="s">
+        <v>615</v>
+      </c>
+      <c r="D606" s="16">
+        <v>82517895</v>
+      </c>
+      <c r="E606" s="16">
+        <v>4958342</v>
+      </c>
+      <c r="F606" s="16">
+        <v>1148538</v>
+      </c>
+      <c r="G606" s="12">
+        <v>6106880</v>
+      </c>
+      <c r="H606" s="16">
+        <v>1084709</v>
+      </c>
+      <c r="I606" s="12">
+        <v>89709484</v>
+      </c>
+      <c r="J606" s="28">
+        <v>0.36</v>
+      </c>
+    </row>
+    <row r="607" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A607" s="15" t="s">
+        <v>512</v>
+      </c>
+      <c r="B607" s="15" t="s">
+        <v>512</v>
+      </c>
+      <c r="C607" s="15" t="s">
+        <v>615</v>
+      </c>
+      <c r="D607" s="16">
+        <v>483380573</v>
+      </c>
+      <c r="E607" s="16">
+        <v>58409951</v>
+      </c>
+      <c r="F607" s="16">
+        <v>27852682</v>
+      </c>
+      <c r="G607" s="12">
+        <v>86262633</v>
+      </c>
+      <c r="H607" s="16">
+        <v>8713737</v>
+      </c>
+      <c r="I607" s="12">
+        <v>578356943</v>
+      </c>
+      <c r="J607" s="28">
+        <v>0.36</v>
+      </c>
+    </row>
+    <row r="608" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A608" s="15" t="s">
+        <v>512</v>
+      </c>
+      <c r="B608" s="15" t="s">
+        <v>512</v>
+      </c>
+      <c r="C608" s="15" t="s">
+        <v>515</v>
+      </c>
+      <c r="D608" s="16">
+        <v>12072435</v>
+      </c>
+      <c r="E608" s="16">
+        <v>2343404</v>
+      </c>
+      <c r="F608" s="16">
+        <v>289946</v>
+      </c>
+      <c r="G608" s="12">
+        <v>2633350</v>
+      </c>
+      <c r="H608" s="16">
+        <v>1193141</v>
+      </c>
+      <c r="I608" s="12">
+        <v>15898926</v>
+      </c>
+      <c r="J608" s="28">
+        <v>0.22</v>
+      </c>
+    </row>
+    <row r="609" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A609" s="15" t="s">
+        <v>512</v>
+      </c>
+      <c r="B609" s="15" t="s">
+        <v>512</v>
+      </c>
+      <c r="C609" s="15" t="s">
+        <v>516</v>
+      </c>
+      <c r="D609" s="16">
+        <v>55733217</v>
+      </c>
+      <c r="E609" s="16">
+        <v>8428751</v>
+      </c>
+      <c r="F609" s="16">
+        <v>152158309</v>
+      </c>
+      <c r="G609" s="12">
+        <v>160587060</v>
+      </c>
+      <c r="H609" s="16">
+        <v>1605296</v>
+      </c>
+      <c r="I609" s="12">
+        <v>217925573</v>
+      </c>
+      <c r="J609" s="28">
+        <v>0.16</v>
+      </c>
+    </row>
+    <row r="610" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A610" s="15" t="s">
+        <v>512</v>
+      </c>
+      <c r="B610" s="15" t="s">
+        <v>512</v>
+      </c>
+      <c r="C610" s="15" t="s">
+        <v>517</v>
+      </c>
+      <c r="D610" s="16">
+        <v>285949669</v>
+      </c>
+      <c r="E610" s="16">
+        <v>25335798</v>
+      </c>
+      <c r="F610" s="16">
+        <v>67099386</v>
+      </c>
+      <c r="G610" s="12">
+        <v>92435184</v>
+      </c>
+      <c r="H610" s="16">
+        <v>6799990</v>
+      </c>
+      <c r="I610" s="12">
+        <v>385184843</v>
+      </c>
+      <c r="J610" s="28">
+        <v>0.39</v>
+      </c>
+    </row>
+    <row r="611" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A611" s="15" t="s">
+        <v>512</v>
+      </c>
+      <c r="B611" s="15" t="s">
+        <v>512</v>
+      </c>
+      <c r="C611" s="15" t="s">
+        <v>518</v>
+      </c>
+      <c r="D611" s="16">
+        <v>187127969</v>
+      </c>
+      <c r="E611" s="16">
+        <v>30698452</v>
+      </c>
+      <c r="F611" s="16">
+        <v>24743063</v>
+      </c>
+      <c r="G611" s="12">
+        <v>55441515</v>
+      </c>
+      <c r="H611" s="16">
+        <v>8184197</v>
+      </c>
+      <c r="I611" s="12">
+        <v>250753681</v>
+      </c>
+      <c r="J611" s="28">
+        <v>0.41</v>
+      </c>
+    </row>
+    <row r="612" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A612" s="15" t="s">
+        <v>512</v>
+      </c>
+      <c r="B612" s="15" t="s">
+        <v>512</v>
+      </c>
+      <c r="C612" s="15" t="s">
+        <v>519</v>
+      </c>
+      <c r="D612" s="16">
+        <v>56091275</v>
+      </c>
+      <c r="E612" s="16">
+        <v>11294469</v>
+      </c>
+      <c r="F612" s="16">
+        <v>1715692</v>
+      </c>
+      <c r="G612" s="12">
+        <v>13010161</v>
+      </c>
+      <c r="H612" s="16">
+        <v>1854121</v>
+      </c>
+      <c r="I612" s="12">
+        <v>70955557</v>
+      </c>
+      <c r="J612" s="28">
+        <v>0.16</v>
+      </c>
+    </row>
+    <row r="613" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A613" s="15" t="s">
+        <v>512</v>
+      </c>
+      <c r="B613" s="15" t="s">
+        <v>512</v>
+      </c>
+      <c r="C613" s="15" t="s">
+        <v>520</v>
+      </c>
+      <c r="D613" s="16">
+        <v>59446265</v>
+      </c>
+      <c r="E613" s="16">
+        <v>9679384</v>
+      </c>
+      <c r="F613" s="16">
+        <v>14281010</v>
+      </c>
+      <c r="G613" s="12">
+        <v>23960394</v>
+      </c>
+      <c r="H613" s="16">
+        <v>2105028</v>
+      </c>
+      <c r="I613" s="12">
+        <v>85511687</v>
+      </c>
+      <c r="J613" s="28">
+        <v>0.22</v>
+      </c>
+    </row>
+    <row r="614" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A614" s="15" t="s">
+        <v>512</v>
+      </c>
+      <c r="B614" s="15" t="s">
+        <v>512</v>
+      </c>
+      <c r="C614" s="15" t="s">
+        <v>521</v>
+      </c>
+      <c r="D614" s="16">
+        <v>140674661</v>
+      </c>
+      <c r="E614" s="16">
+        <v>24483019</v>
+      </c>
+      <c r="F614" s="16">
+        <v>12392115</v>
+      </c>
+      <c r="G614" s="12">
+        <v>36875134</v>
+      </c>
+      <c r="H614" s="16">
+        <v>4329621</v>
+      </c>
+      <c r="I614" s="12">
+        <v>181879416</v>
+      </c>
+      <c r="J614" s="28">
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="615" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A615" s="15" t="s">
+        <v>230</v>
+      </c>
+      <c r="B615" s="15" t="s">
+        <v>230</v>
+      </c>
+      <c r="C615" s="15" t="s">
+        <v>522</v>
+      </c>
+      <c r="D615" s="16">
+        <v>9742250</v>
+      </c>
+      <c r="E615" s="16">
+        <v>1037214</v>
+      </c>
+      <c r="F615" s="16">
+        <v>942785</v>
+      </c>
+      <c r="G615" s="12">
+        <v>1979999</v>
+      </c>
+      <c r="H615" s="16">
+        <v>1546125</v>
+      </c>
+      <c r="I615" s="12">
+        <v>13268374</v>
+      </c>
+      <c r="J615" s="28">
+        <v>0.27</v>
+      </c>
+    </row>
+    <row r="616" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A616" s="15" t="s">
+        <v>230</v>
+      </c>
+      <c r="B616" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="C616" s="15" t="s">
+        <v>636</v>
+      </c>
+      <c r="D616" s="16">
+        <v>52814009</v>
+      </c>
+      <c r="E616" s="16">
+        <v>7940689</v>
+      </c>
+      <c r="F616" s="16">
+        <v>11026398</v>
+      </c>
+      <c r="G616" s="12">
+        <v>18967087</v>
+      </c>
+      <c r="H616" s="16">
+        <v>3126955</v>
+      </c>
+      <c r="I616" s="12">
+        <v>74908051</v>
+      </c>
+      <c r="J616" s="28">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="617" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A617" s="15" t="s">
+        <v>230</v>
+      </c>
+      <c r="B617" s="15" t="s">
+        <v>230</v>
+      </c>
+      <c r="C617" s="15" t="s">
+        <v>636</v>
+      </c>
+      <c r="D617" s="16">
+        <v>586853300</v>
+      </c>
+      <c r="E617" s="16">
+        <v>71950513</v>
+      </c>
+      <c r="F617" s="16">
+        <v>28846282</v>
+      </c>
+      <c r="G617" s="12">
+        <v>100796795</v>
+      </c>
+      <c r="H617" s="16">
+        <v>12331962</v>
+      </c>
+      <c r="I617" s="12">
+        <v>699982057</v>
+      </c>
+      <c r="J617" s="28">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="618" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A618" s="15" t="s">
+        <v>230</v>
+      </c>
+      <c r="B618" s="15" t="s">
+        <v>230</v>
+      </c>
+      <c r="C618" s="15" t="s">
+        <v>523</v>
+      </c>
+      <c r="D618" s="16">
+        <v>102603900</v>
+      </c>
+      <c r="E618" s="16">
+        <v>13714941</v>
+      </c>
+      <c r="F618" s="16">
+        <v>29708927</v>
+      </c>
+      <c r="G618" s="12">
+        <v>43423868</v>
+      </c>
+      <c r="H618" s="16">
+        <v>6122101</v>
+      </c>
+      <c r="I618" s="12">
+        <v>152149869</v>
+      </c>
+      <c r="J618" s="28">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="619" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A619" s="15" t="s">
+        <v>524</v>
+      </c>
+      <c r="B619" s="15" t="s">
+        <v>524</v>
+      </c>
+      <c r="C619" s="15" t="s">
+        <v>525</v>
+      </c>
+      <c r="D619" s="16">
+        <v>114909120</v>
+      </c>
+      <c r="E619" s="16">
+        <v>15239124</v>
+      </c>
+      <c r="F619" s="16">
+        <v>63124995</v>
+      </c>
+      <c r="G619" s="12">
+        <v>78364119</v>
+      </c>
+      <c r="H619" s="16">
+        <v>15995383</v>
+      </c>
+      <c r="I619" s="12">
+        <v>209268622</v>
+      </c>
+      <c r="J619" s="28">
+        <v>0.43</v>
+      </c>
+    </row>
+    <row r="620" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A620" s="15" t="s">
+        <v>524</v>
+      </c>
+      <c r="B620" s="15" t="s">
+        <v>524</v>
+      </c>
+      <c r="C620" s="15" t="s">
+        <v>652</v>
+      </c>
+      <c r="D620" s="16">
+        <v>381535455</v>
+      </c>
+      <c r="E620" s="16">
+        <v>40044829</v>
+      </c>
+      <c r="F620" s="16">
+        <v>86215884</v>
+      </c>
+      <c r="G620" s="12">
+        <v>126260713</v>
+      </c>
+      <c r="H620" s="16">
+        <v>17985153</v>
+      </c>
+      <c r="I620" s="12">
+        <v>525781321</v>
+      </c>
+      <c r="J620" s="28">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="621" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A621" s="15" t="s">
+        <v>524</v>
+      </c>
+      <c r="B621" s="15" t="s">
+        <v>526</v>
+      </c>
+      <c r="C621" s="15" t="s">
+        <v>652</v>
+      </c>
+      <c r="D621" s="16">
+        <v>4710640</v>
+      </c>
+      <c r="E621" s="16">
+        <v>207809</v>
+      </c>
+      <c r="F621" s="16">
+        <v>35172</v>
+      </c>
+      <c r="G621" s="12">
+        <v>242981</v>
+      </c>
+      <c r="H621" s="16">
+        <v>251467</v>
+      </c>
+      <c r="I621" s="12">
+        <v>5205088</v>
+      </c>
+      <c r="J621" s="28">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="622" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A622" s="15" t="s">
+        <v>524</v>
+      </c>
+      <c r="B622" s="15" t="s">
+        <v>524</v>
+      </c>
+      <c r="C622" s="15" t="s">
+        <v>527</v>
+      </c>
+      <c r="D622" s="16">
+        <v>986042180</v>
+      </c>
+      <c r="E622" s="16">
+        <v>115235037</v>
+      </c>
+      <c r="F622" s="16">
+        <v>162132828</v>
+      </c>
+      <c r="G622" s="12">
+        <v>277367865</v>
+      </c>
+      <c r="H622" s="16">
+        <v>40014766</v>
+      </c>
+      <c r="I622" s="12">
+        <v>1303424811</v>
+      </c>
+      <c r="J622" s="28">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="623" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A623" s="15" t="s">
+        <v>524</v>
+      </c>
+      <c r="B623" s="15" t="s">
+        <v>524</v>
+      </c>
+      <c r="C623" s="15" t="s">
+        <v>528</v>
+      </c>
+      <c r="D623" s="16">
+        <v>126421745</v>
+      </c>
+      <c r="E623" s="16">
+        <v>17485764</v>
+      </c>
+      <c r="F623" s="16">
+        <v>24673049</v>
+      </c>
+      <c r="G623" s="12">
+        <v>42158813</v>
+      </c>
+      <c r="H623" s="16">
+        <v>4380554</v>
+      </c>
+      <c r="I623" s="12">
+        <v>172961112</v>
+      </c>
+      <c r="J623" s="28">
+        <v>0.56999999999999995</v>
+      </c>
+    </row>
+    <row r="624" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A624" s="15" t="s">
+        <v>529</v>
+      </c>
+      <c r="B624" s="15" t="s">
+        <v>529</v>
+      </c>
+      <c r="C624" s="15" t="s">
+        <v>530</v>
+      </c>
+      <c r="D624" s="16">
+        <v>209195848</v>
+      </c>
+      <c r="E624" s="16">
+        <v>12743316</v>
+      </c>
+      <c r="F624" s="16">
+        <v>10268408</v>
+      </c>
+      <c r="G624" s="12">
+        <v>23011724</v>
+      </c>
+      <c r="H624" s="16">
+        <v>5802333</v>
+      </c>
+      <c r="I624" s="12">
+        <v>238009905</v>
+      </c>
+      <c r="J624" s="28">
+        <v>0.35</v>
+      </c>
+    </row>
+    <row r="625" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A625" s="15" t="s">
+        <v>531</v>
+      </c>
+      <c r="B625" s="15" t="s">
+        <v>531</v>
+      </c>
+      <c r="C625" s="15" t="s">
+        <v>532</v>
+      </c>
+      <c r="D625" s="16">
+        <v>1185049097</v>
+      </c>
+      <c r="E625" s="16">
+        <v>65502452</v>
+      </c>
+      <c r="F625" s="16">
+        <v>56495345</v>
+      </c>
+      <c r="G625" s="12">
+        <v>121997797</v>
+      </c>
+      <c r="H625" s="16">
+        <v>19570882</v>
+      </c>
+      <c r="I625" s="12">
+        <v>1326617776</v>
+      </c>
+      <c r="J625" s="28">
+        <v>0.45</v>
+      </c>
+    </row>
+    <row r="626" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A626" s="15" t="s">
+        <v>531</v>
+      </c>
+      <c r="B626" s="15" t="s">
+        <v>531</v>
+      </c>
+      <c r="C626" s="15" t="s">
+        <v>533</v>
+      </c>
+      <c r="D626" s="16">
+        <v>23602100</v>
+      </c>
+      <c r="E626" s="16">
+        <v>3622713</v>
+      </c>
+      <c r="F626" s="16">
+        <v>1014714</v>
+      </c>
+      <c r="G626" s="12">
+        <v>4637427</v>
+      </c>
+      <c r="H626" s="16">
+        <v>2203612</v>
+      </c>
+      <c r="I626" s="12">
+        <v>30443139</v>
+      </c>
+      <c r="J626" s="28">
+        <v>0.46</v>
+      </c>
+    </row>
+    <row r="627" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A627" s="15" t="s">
+        <v>534</v>
+      </c>
+      <c r="B627" s="15" t="s">
+        <v>534</v>
+      </c>
+      <c r="C627" s="15" t="s">
+        <v>535</v>
+      </c>
+      <c r="D627" s="16">
+        <v>44998860</v>
+      </c>
+      <c r="E627" s="16">
+        <v>4033370</v>
+      </c>
+      <c r="F627" s="16">
+        <v>2587613</v>
+      </c>
+      <c r="G627" s="12">
+        <v>6620983</v>
+      </c>
+      <c r="H627" s="16">
+        <v>1891441</v>
+      </c>
+      <c r="I627" s="12">
+        <v>53511284</v>
+      </c>
+      <c r="J627" s="28">
+        <v>0.67</v>
+      </c>
+    </row>
+    <row r="628" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A628" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="B628" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="C628" s="15" t="s">
+        <v>536</v>
+      </c>
+      <c r="D628" s="16">
+        <v>536238028</v>
+      </c>
+      <c r="E628" s="16">
+        <v>61799529</v>
+      </c>
+      <c r="F628" s="16">
+        <v>26086011</v>
+      </c>
+      <c r="G628" s="12">
+        <v>87885540</v>
+      </c>
+      <c r="H628" s="16">
+        <v>19381062</v>
+      </c>
+      <c r="I628" s="12">
+        <v>643504630</v>
+      </c>
+      <c r="J628" s="28">
+        <v>0.02</v>
+      </c>
+    </row>
+    <row r="629" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A629" s="15" t="s">
+        <v>537</v>
+      </c>
+      <c r="B629" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="C629" s="15" t="s">
+        <v>538</v>
+      </c>
+      <c r="D629" s="16">
+        <v>0</v>
+      </c>
+      <c r="E629" s="16">
+        <v>0</v>
+      </c>
+      <c r="F629" s="16">
+        <v>0</v>
+      </c>
+      <c r="G629" s="12">
+        <v>0</v>
+      </c>
+      <c r="H629" s="16">
+        <v>0</v>
+      </c>
+      <c r="I629" s="12">
+        <v>0</v>
+      </c>
+      <c r="J629" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="630" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A630" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="B630" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="C630" s="15" t="s">
+        <v>539</v>
+      </c>
+      <c r="D630" s="16">
+        <v>5017956748</v>
+      </c>
+      <c r="E630" s="16">
+        <v>578373299</v>
+      </c>
+      <c r="F630" s="16">
+        <v>275456647</v>
+      </c>
+      <c r="G630" s="12">
+        <v>853829946</v>
+      </c>
+      <c r="H630" s="16">
+        <v>63721603</v>
+      </c>
+      <c r="I630" s="12">
+        <v>5935508297</v>
+      </c>
+      <c r="J630" s="28">
+        <v>0.185</v>
+      </c>
+    </row>
+    <row r="631" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A631" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="B631" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="C631" s="15" t="s">
+        <v>540</v>
+      </c>
+      <c r="D631" s="16">
+        <v>345046600</v>
+      </c>
+      <c r="E631" s="16">
+        <v>38304251</v>
+      </c>
+      <c r="F631" s="16">
+        <v>2148061</v>
+      </c>
+      <c r="G631" s="12">
+        <v>40452312</v>
+      </c>
+      <c r="H631" s="16">
+        <v>3107381</v>
+      </c>
+      <c r="I631" s="12">
+        <v>388606293</v>
+      </c>
+      <c r="J631" s="28">
+        <v>0.20250000000000001</v>
+      </c>
+    </row>
+    <row r="632" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A632" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="B632" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="C632" s="15" t="s">
+        <v>541</v>
+      </c>
+      <c r="D632" s="16">
+        <v>166163107</v>
+      </c>
+      <c r="E632" s="16">
+        <v>22253200</v>
+      </c>
+      <c r="F632" s="16">
+        <v>53268389</v>
+      </c>
+      <c r="G632" s="12">
+        <v>75521589</v>
+      </c>
+      <c r="H632" s="16">
+        <v>23604692</v>
+      </c>
+      <c r="I632" s="12">
+        <v>265289388</v>
+      </c>
+      <c r="J632" s="28">
+        <v>0.49</v>
+      </c>
+    </row>
+    <row r="633" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A633" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="B633" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="C633" s="15" t="s">
+        <v>542</v>
+      </c>
+      <c r="D633" s="16">
+        <v>1486510937</v>
+      </c>
+      <c r="E633" s="16">
+        <v>129276119</v>
+      </c>
+      <c r="F633" s="16">
+        <v>8475678</v>
+      </c>
+      <c r="G633" s="12">
+        <v>137751797</v>
+      </c>
+      <c r="H633" s="16">
+        <v>5476498</v>
+      </c>
+      <c r="I633" s="12">
+        <v>1629739232</v>
+      </c>
+      <c r="J633" s="28">
+        <v>0.06</v>
+      </c>
+    </row>
+    <row r="634" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A634" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="B634" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="C634" s="15" t="s">
+        <v>543</v>
+      </c>
+      <c r="D634" s="16">
+        <v>361698401</v>
+      </c>
+      <c r="E634" s="16">
+        <v>39470148</v>
+      </c>
+      <c r="F634" s="16">
+        <v>13068967</v>
+      </c>
+      <c r="G634" s="12">
+        <v>52539115</v>
+      </c>
+      <c r="H634" s="16">
+        <v>7932849</v>
+      </c>
+      <c r="I634" s="12">
+        <v>422170365</v>
+      </c>
+      <c r="J634" s="28">
+        <v>2.1000000000000001E-2</v>
+      </c>
+    </row>
+    <row r="635" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A635" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="B635" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="C635" s="15" t="s">
+        <v>648</v>
+      </c>
+      <c r="D635" s="16">
+        <v>3427724941</v>
+      </c>
+      <c r="E635" s="16">
+        <v>349053070</v>
+      </c>
+      <c r="F635" s="16">
+        <v>79556751</v>
+      </c>
+      <c r="G635" s="12">
+        <v>428609821</v>
+      </c>
+      <c r="H635" s="16">
+        <v>37975824</v>
+      </c>
+      <c r="I635" s="12">
+        <v>3894310586</v>
+      </c>
+      <c r="J635" s="28">
+        <v>0.255</v>
+      </c>
+    </row>
+    <row r="636" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A636" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="B636" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="C636" s="15" t="s">
+        <v>648</v>
+      </c>
+      <c r="D636" s="16">
+        <v>1646100</v>
+      </c>
+      <c r="E636" s="16">
+        <v>0</v>
+      </c>
+      <c r="F636" s="16">
+        <v>0</v>
+      </c>
+      <c r="G636" s="12">
+        <v>0</v>
+      </c>
+      <c r="H636" s="16">
+        <v>0</v>
+      </c>
+      <c r="I636" s="12">
+        <v>1646100</v>
+      </c>
+      <c r="J636" s="28">
+        <v>0.255</v>
+      </c>
+    </row>
+    <row r="637" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A637" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="B637" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="C637" s="15" t="s">
+        <v>544</v>
+      </c>
+      <c r="D637" s="16">
+        <v>3572194658</v>
+      </c>
+      <c r="E637" s="16">
+        <v>379836003</v>
+      </c>
+      <c r="F637" s="16">
+        <v>1084975957</v>
+      </c>
+      <c r="G637" s="12">
+        <v>1464811960</v>
+      </c>
+      <c r="H637" s="16">
+        <v>88220207</v>
+      </c>
+      <c r="I637" s="12">
+        <v>5125226825</v>
+      </c>
+      <c r="J637" s="28">
+        <v>0.50249999999999995</v>
+      </c>
+    </row>
+    <row r="638" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A638" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="B638" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="C638" s="15" t="s">
+        <v>649</v>
+      </c>
+      <c r="D638" s="16">
+        <v>37875500</v>
+      </c>
+      <c r="E638" s="16">
+        <v>4538704</v>
+      </c>
+      <c r="F638" s="16">
+        <v>311</v>
+      </c>
+      <c r="G638" s="12">
+        <v>4539015</v>
+      </c>
+      <c r="H638" s="16">
+        <v>1420</v>
+      </c>
+      <c r="I638" s="12">
+        <v>42415935</v>
+      </c>
+      <c r="J638" s="28">
+        <v>0.186</v>
+      </c>
+    </row>
+    <row r="639" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A639" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="B639" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="C639" s="15" t="s">
+        <v>649</v>
+      </c>
+      <c r="D639" s="16">
+        <v>2258190541</v>
+      </c>
+      <c r="E639" s="16">
+        <v>219704730</v>
+      </c>
+      <c r="F639" s="16">
+        <v>123907686</v>
+      </c>
+      <c r="G639" s="12">
+        <v>343612416</v>
+      </c>
+      <c r="H639" s="16">
+        <v>20856902</v>
+      </c>
+      <c r="I639" s="12">
+        <v>2622659859</v>
+      </c>
+      <c r="J639" s="28">
+        <v>0.186</v>
+      </c>
+    </row>
+    <row r="640" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A640" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="B640" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="C640" s="15" t="s">
+        <v>545</v>
+      </c>
+      <c r="D640" s="16">
+        <v>726346525</v>
+      </c>
+      <c r="E640" s="16">
+        <v>100787521</v>
+      </c>
+      <c r="F640" s="16">
+        <v>32509923</v>
+      </c>
+      <c r="G640" s="12">
+        <v>133297444</v>
+      </c>
+      <c r="H640" s="16">
+        <v>20471855</v>
+      </c>
+      <c r="I640" s="12">
+        <v>880115824</v>
+      </c>
+      <c r="J640" s="28">
+        <v>0.02</v>
+      </c>
+    </row>
+    <row r="641" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A641" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="B641" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="C641" s="15" t="s">
+        <v>546</v>
+      </c>
+      <c r="D641" s="16">
+        <v>2871594633</v>
+      </c>
+      <c r="E641" s="16">
+        <v>297736426</v>
+      </c>
+      <c r="F641" s="16">
+        <v>30573217</v>
+      </c>
+      <c r="G641" s="12">
+        <v>328309643</v>
+      </c>
+      <c r="H641" s="16">
+        <v>34736456</v>
+      </c>
+      <c r="I641" s="12">
+        <v>3234640732</v>
+      </c>
+      <c r="J641" s="28">
+        <v>0.38500000000000001</v>
+      </c>
+    </row>
+    <row r="642" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A642" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="B642" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="C642" s="15" t="s">
+        <v>547</v>
+      </c>
+      <c r="D642" s="16">
+        <v>3053168699</v>
+      </c>
+      <c r="E642" s="16">
+        <v>273144554</v>
+      </c>
+      <c r="F642" s="16">
+        <v>16344175</v>
+      </c>
+      <c r="G642" s="12">
+        <v>289488729</v>
+      </c>
+      <c r="H642" s="16">
+        <v>26743847</v>
+      </c>
+      <c r="I642" s="12">
+        <v>3369401275</v>
+      </c>
+      <c r="J642" s="28">
+        <v>4.8000000000000001E-2</v>
+      </c>
+    </row>
+    <row r="643" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A643" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="B643" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="C643" s="15" t="s">
+        <v>548</v>
+      </c>
+      <c r="D643" s="16">
+        <v>1393514413</v>
+      </c>
+      <c r="E643" s="16">
+        <v>148457607</v>
+      </c>
+      <c r="F643" s="16">
+        <v>19566202</v>
+      </c>
+      <c r="G643" s="12">
+        <v>168023809</v>
+      </c>
+      <c r="H643" s="16">
+        <v>20502552</v>
+      </c>
+      <c r="I643" s="12">
+        <v>1582040774</v>
+      </c>
+      <c r="J643" s="28">
+        <v>1.29E-2</v>
+      </c>
+    </row>
+    <row r="644" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A644" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="B644" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="C644" s="15" t="s">
+        <v>549</v>
+      </c>
+      <c r="D644" s="16">
+        <v>155541222</v>
+      </c>
+      <c r="E644" s="16">
+        <v>20788914</v>
+      </c>
+      <c r="F644" s="16">
+        <v>4114296</v>
+      </c>
+      <c r="G644" s="12">
+        <v>24903210</v>
+      </c>
+      <c r="H644" s="16">
+        <v>7628366</v>
+      </c>
+      <c r="I644" s="12">
+        <v>188072798</v>
+      </c>
+      <c r="J644" s="28">
+        <v>0.34</v>
+      </c>
+    </row>
+    <row r="645" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A645" s="15" t="s">
+        <v>550</v>
+      </c>
+      <c r="B645" s="15" t="s">
+        <v>550</v>
+      </c>
+      <c r="C645" s="15" t="s">
+        <v>551</v>
+      </c>
+      <c r="D645" s="16">
+        <v>698926106</v>
+      </c>
+      <c r="E645" s="16">
+        <v>102307590</v>
+      </c>
+      <c r="F645" s="16">
+        <v>110140715</v>
+      </c>
+      <c r="G645" s="12">
+        <v>212448305</v>
+      </c>
+      <c r="H645" s="16">
+        <v>33548546</v>
+      </c>
+      <c r="I645" s="12">
+        <v>944922957</v>
+      </c>
+      <c r="J645" s="28">
+        <v>0.71199999999999997</v>
+      </c>
+    </row>
+    <row r="646" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A646" s="15" t="s">
+        <v>550</v>
+      </c>
+      <c r="B646" s="15" t="s">
+        <v>550</v>
+      </c>
+      <c r="C646" s="15" t="s">
+        <v>552</v>
+      </c>
+      <c r="D646" s="16">
+        <v>5681630</v>
+      </c>
+      <c r="E646" s="16">
+        <v>1548629</v>
+      </c>
+      <c r="F646" s="16">
+        <v>591118</v>
+      </c>
+      <c r="G646" s="12">
+        <v>2139747</v>
+      </c>
+      <c r="H646" s="16">
+        <v>1012338</v>
+      </c>
+      <c r="I646" s="12">
+        <v>8833715</v>
+      </c>
+      <c r="J646" s="28">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="647" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A647" s="15" t="s">
+        <v>550</v>
+      </c>
+      <c r="B647" s="15" t="s">
+        <v>550</v>
+      </c>
+      <c r="C647" s="15" t="s">
+        <v>553</v>
+      </c>
+      <c r="D647" s="16">
+        <v>4833544</v>
+      </c>
+      <c r="E647" s="16">
+        <v>889134</v>
+      </c>
+      <c r="F647" s="16">
+        <v>120509</v>
+      </c>
+      <c r="G647" s="12">
+        <v>1009643</v>
+      </c>
+      <c r="H647" s="16">
+        <v>649643</v>
+      </c>
+      <c r="I647" s="12">
+        <v>6492830</v>
+      </c>
+      <c r="J647" s="28">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="648" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A648" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="B648" s="15" t="s">
+        <v>283</v>
+      </c>
+      <c r="C648" s="15" t="s">
+        <v>639</v>
+      </c>
+      <c r="D648" s="16">
+        <v>455740790</v>
+      </c>
+      <c r="E648" s="16">
+        <v>45429983</v>
+      </c>
+      <c r="F648" s="16">
+        <v>21906250</v>
+      </c>
+      <c r="G648" s="12">
+        <v>67336233</v>
+      </c>
+      <c r="H648" s="16">
+        <v>10045765</v>
+      </c>
+      <c r="I648" s="12">
+        <v>533122788</v>
+      </c>
+      <c r="J648" s="28">
+        <v>0.49</v>
+      </c>
+    </row>
+    <row r="649" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A649" s="19" t="s">
+        <v>130</v>
+      </c>
+      <c r="B649" s="19" t="s">
+        <v>130</v>
+      </c>
+      <c r="C649" s="19" t="s">
+        <v>639</v>
+      </c>
+      <c r="D649" s="20">
+        <v>100986509</v>
+      </c>
+      <c r="E649" s="20">
+        <v>8935503</v>
+      </c>
+      <c r="F649" s="20">
+        <v>1260327</v>
+      </c>
+      <c r="G649" s="12">
+        <v>10195830</v>
+      </c>
+      <c r="H649" s="20">
+        <v>443360</v>
+      </c>
+      <c r="I649" s="12">
+        <v>111625699</v>
+      </c>
+      <c r="J649" s="28">
+        <v>0.49</v>
+      </c>
+    </row>
+    <row r="650" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A650" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="B650" s="15" t="s">
+        <v>129</v>
+      </c>
+      <c r="C650" s="15" t="s">
+        <v>620</v>
+      </c>
+      <c r="D650" s="16">
+        <v>3967182</v>
+      </c>
+      <c r="E650" s="16">
+        <v>0</v>
+      </c>
+      <c r="F650" s="16">
+        <v>0</v>
+      </c>
+      <c r="G650" s="12">
+        <v>0</v>
+      </c>
+      <c r="H650" s="16">
+        <v>0</v>
+      </c>
+      <c r="I650" s="12">
+        <v>3967182</v>
+      </c>
+      <c r="J650" s="28">
+        <v>0.41</v>
+      </c>
+    </row>
+    <row r="651" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A651" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="B651" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="C651" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="D651" s="16">
+        <v>10585602783</v>
+      </c>
+      <c r="E651" s="16">
+        <v>899760297</v>
+      </c>
+      <c r="F651" s="16">
+        <v>271653132</v>
+      </c>
+      <c r="G651" s="12">
+        <v>1171413429</v>
+      </c>
+      <c r="H651" s="16">
+        <v>54998108</v>
+      </c>
+      <c r="I651" s="12">
+        <v>11812014320</v>
+      </c>
+      <c r="J651" s="28">
+        <v>0.41</v>
+      </c>
+    </row>
+    <row r="652" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A652" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="B652" s="15" t="s">
+        <v>129</v>
+      </c>
+      <c r="C652" s="15" t="s">
+        <v>621</v>
+      </c>
+      <c r="D652" s="16">
+        <v>1045993799</v>
+      </c>
+      <c r="E652" s="16">
+        <v>68309517</v>
+      </c>
+      <c r="F652" s="16">
+        <v>285288</v>
+      </c>
+      <c r="G652" s="12">
+        <v>68594805</v>
+      </c>
+      <c r="H652" s="16">
+        <v>1341945</v>
+      </c>
+      <c r="I652" s="12">
+        <v>1115930549</v>
+      </c>
+      <c r="J652" s="28">
+        <v>0.34499999999999997</v>
+      </c>
+    </row>
+    <row r="653" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A653" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="B653" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="C653" s="15" t="s">
+        <v>621</v>
+      </c>
+      <c r="D653" s="16">
+        <v>806001</v>
+      </c>
+      <c r="E653" s="16">
+        <v>0</v>
+      </c>
+      <c r="F653" s="16">
+        <v>0</v>
+      </c>
+      <c r="G653" s="12">
+        <v>0</v>
+      </c>
+      <c r="H653" s="16">
+        <v>2552</v>
+      </c>
+      <c r="I653" s="12">
+        <v>808553</v>
+      </c>
+      <c r="J653" s="28">
+        <v>0.34499999999999997</v>
+      </c>
+    </row>
+    <row r="654" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A654" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="B654" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="C654" s="15" t="s">
+        <v>621</v>
+      </c>
+      <c r="D654" s="16">
+        <v>30149642344</v>
+      </c>
+      <c r="E654" s="16">
+        <v>2103616435</v>
+      </c>
+      <c r="F654" s="16">
+        <v>1096292393</v>
+      </c>
+      <c r="G654" s="12">
+        <v>3199908828</v>
+      </c>
+      <c r="H654" s="16">
+        <v>254514694</v>
+      </c>
+      <c r="I654" s="12">
+        <v>33604065866</v>
+      </c>
+      <c r="J654" s="28">
+        <v>0.34499999999999997</v>
+      </c>
+    </row>
+    <row r="655" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A655" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="B655" s="15" t="s">
+        <v>284</v>
+      </c>
+      <c r="C655" s="15" t="s">
+        <v>645</v>
+      </c>
+      <c r="D655" s="16">
+        <v>2689568319</v>
+      </c>
+      <c r="E655" s="16">
+        <v>291028714</v>
+      </c>
+      <c r="F655" s="16">
+        <v>126414685</v>
+      </c>
+      <c r="G655" s="12">
+        <v>417443399</v>
+      </c>
+      <c r="H655" s="16">
+        <v>39241868</v>
+      </c>
+      <c r="I655" s="12">
+        <v>3146253586</v>
+      </c>
+      <c r="J655" s="28">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="656" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A656" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="B656" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="C656" s="15" t="s">
+        <v>645</v>
+      </c>
+      <c r="D656" s="16">
+        <v>3904</v>
+      </c>
+      <c r="E656" s="16">
+        <v>0</v>
+      </c>
+      <c r="F656" s="16">
+        <v>10</v>
+      </c>
+      <c r="G656" s="12">
+        <v>10</v>
+      </c>
+      <c r="H656" s="16">
+        <v>43715</v>
+      </c>
+      <c r="I656" s="12">
+        <v>47629</v>
+      </c>
+      <c r="J656" s="28">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="657" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A657" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="B657" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="C657" s="15" t="s">
+        <v>629</v>
+      </c>
+      <c r="D657" s="16">
+        <v>34219576867</v>
+      </c>
+      <c r="E657" s="16">
+        <v>2518446916</v>
+      </c>
+      <c r="F657" s="16">
+        <v>2903300700</v>
+      </c>
+      <c r="G657" s="12">
+        <v>5421747616</v>
+      </c>
+      <c r="H657" s="16">
+        <v>453815876</v>
+      </c>
+      <c r="I657" s="12">
+        <v>40095140359</v>
+      </c>
+      <c r="J657" s="28">
+        <v>0.55769999999999997</v>
+      </c>
+    </row>
+    <row r="658" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A658" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="B658" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="C658" s="15" t="s">
+        <v>629</v>
+      </c>
+      <c r="D658" s="16">
+        <v>14446900</v>
+      </c>
+      <c r="E658" s="16">
+        <v>245368</v>
+      </c>
+      <c r="F658" s="16">
+        <v>676755</v>
+      </c>
+      <c r="G658" s="12">
+        <v>922123</v>
+      </c>
+      <c r="H658" s="16">
+        <v>329438</v>
+      </c>
+      <c r="I658" s="12">
+        <v>15698461</v>
+      </c>
+      <c r="J658" s="28">
+        <v>0.55769999999999997</v>
+      </c>
+    </row>
+    <row r="659" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A659" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="B659" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="C659" s="15" t="s">
+        <v>629</v>
+      </c>
+      <c r="D659" s="16">
+        <v>94978416</v>
+      </c>
+      <c r="E659" s="16">
+        <v>971010</v>
+      </c>
+      <c r="F659" s="16">
+        <v>42090539</v>
+      </c>
+      <c r="G659" s="12">
+        <v>43061549</v>
+      </c>
+      <c r="H659" s="16">
+        <v>1701876</v>
+      </c>
+      <c r="I659" s="12">
+        <v>139741841</v>
+      </c>
+      <c r="J659" s="28">
+        <v>0.55769999999999997</v>
+      </c>
+    </row>
+    <row r="660" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A660" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="B660" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="C660" s="15" t="s">
+        <v>554</v>
+      </c>
+      <c r="D660" s="16">
+        <v>5062310069</v>
+      </c>
+      <c r="E660" s="16">
+        <v>470886411</v>
+      </c>
+      <c r="F660" s="16">
+        <v>156997356</v>
+      </c>
+      <c r="G660" s="12">
+        <v>627883767</v>
+      </c>
+      <c r="H660" s="16">
+        <v>27666014</v>
+      </c>
+      <c r="I660" s="12">
+        <v>5717859850</v>
+      </c>
+      <c r="J660" s="28">
+        <v>0.42499999999999999</v>
+      </c>
+    </row>
+    <row r="661" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A661" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="B661" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="C661" s="15" t="s">
+        <v>555</v>
+      </c>
+      <c r="D661" s="16">
+        <v>4350747470</v>
+      </c>
+      <c r="E661" s="16">
+        <v>385800051</v>
+      </c>
+      <c r="F661" s="16">
+        <v>447778784</v>
+      </c>
+      <c r="G661" s="12">
+        <v>833578835</v>
+      </c>
+      <c r="H661" s="16">
+        <v>194829680</v>
+      </c>
+      <c r="I661" s="12">
+        <v>5379155985</v>
+      </c>
+      <c r="J661" s="28">
+        <v>0.55210000000000004</v>
+      </c>
+    </row>
+    <row r="662" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A662" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="B662" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="C662" s="15" t="s">
+        <v>556</v>
+      </c>
+      <c r="D662" s="16">
+        <v>6412885217</v>
+      </c>
+      <c r="E662" s="16">
+        <v>572449644</v>
+      </c>
+      <c r="F662" s="16">
+        <v>308621197</v>
+      </c>
+      <c r="G662" s="12">
+        <v>881070841</v>
+      </c>
+      <c r="H662" s="16">
+        <v>20174400</v>
+      </c>
+      <c r="I662" s="12">
+        <v>7314130458</v>
+      </c>
+      <c r="J662" s="28">
+        <v>0.42159999999999997</v>
+      </c>
+    </row>
+    <row r="663" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A663" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="B663" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="C663" s="15" t="s">
+        <v>557</v>
+      </c>
+      <c r="D663" s="16">
+        <v>2267848035</v>
+      </c>
+      <c r="E663" s="16">
+        <v>210534404</v>
+      </c>
+      <c r="F663" s="16">
+        <v>86718099</v>
+      </c>
+      <c r="G663" s="12">
+        <v>297252503</v>
+      </c>
+      <c r="H663" s="16">
+        <v>15535819</v>
+      </c>
+      <c r="I663" s="12">
+        <v>2580636357</v>
+      </c>
+      <c r="J663" s="28">
+        <v>0.45</v>
+      </c>
+    </row>
+    <row r="664" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A664" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="B664" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="C664" s="15" t="s">
+        <v>630</v>
+      </c>
+      <c r="D664" s="16">
+        <v>17757262</v>
+      </c>
+      <c r="E664" s="16">
+        <v>115170</v>
+      </c>
+      <c r="F664" s="16">
+        <v>1347877</v>
+      </c>
+      <c r="G664" s="12">
+        <v>1463047</v>
+      </c>
+      <c r="H664" s="16">
+        <v>328003</v>
+      </c>
+      <c r="I664" s="12">
+        <v>19548312</v>
+      </c>
+      <c r="J664" s="28">
+        <v>0.39</v>
+      </c>
+    </row>
+    <row r="665" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A665" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="B665" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="C665" s="15" t="s">
+        <v>630</v>
+      </c>
+      <c r="D665" s="16">
+        <v>5654433366</v>
+      </c>
+      <c r="E665" s="16">
+        <v>346162119</v>
+      </c>
+      <c r="F665" s="16">
+        <v>615365466</v>
+      </c>
+      <c r="G665" s="12">
+        <v>961527585</v>
+      </c>
+      <c r="H665" s="16">
+        <v>29173541</v>
+      </c>
+      <c r="I665" s="12">
+        <v>6645134492</v>
+      </c>
+      <c r="J665" s="28">
+        <v>0.39</v>
+      </c>
+    </row>
+    <row r="666" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A666" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="B666" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="C666" s="15" t="s">
+        <v>631</v>
+      </c>
+      <c r="D666" s="16">
+        <v>239868007</v>
+      </c>
+      <c r="E666" s="16">
+        <v>18768112</v>
+      </c>
+      <c r="F666" s="16">
+        <v>2359091</v>
+      </c>
+      <c r="G666" s="12">
+        <v>21127203</v>
+      </c>
+      <c r="H666" s="16">
+        <v>3145085</v>
+      </c>
+      <c r="I666" s="12">
+        <v>264140295</v>
+      </c>
+      <c r="J666" s="28">
+        <v>0.39300000000000002</v>
+      </c>
+    </row>
+    <row r="667" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A667" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="B667" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="C667" s="15" t="s">
+        <v>631</v>
+      </c>
+      <c r="D667" s="16">
+        <v>69702965357</v>
+      </c>
+      <c r="E667" s="16">
+        <v>5155410292</v>
+      </c>
+      <c r="F667" s="16">
+        <v>3289267215</v>
+      </c>
+      <c r="G667" s="12">
+        <v>8444677507</v>
+      </c>
+      <c r="H667" s="16">
+        <v>951786394</v>
+      </c>
+      <c r="I667" s="12">
+        <v>79099429258</v>
+      </c>
+      <c r="J667" s="28">
+        <v>0.39300000000000002</v>
+      </c>
+    </row>
+    <row r="668" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A668" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="B668" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="C668" s="15" t="s">
+        <v>558</v>
+      </c>
+      <c r="D668" s="16">
+        <v>1303470779</v>
+      </c>
+      <c r="E668" s="16">
+        <v>147134091</v>
+      </c>
+      <c r="F668" s="16">
+        <v>15850884</v>
+      </c>
+      <c r="G668" s="12">
+        <v>162984975</v>
+      </c>
+      <c r="H668" s="16">
+        <v>7974669</v>
+      </c>
+      <c r="I668" s="12">
+        <v>1474430423</v>
+      </c>
+      <c r="J668" s="28">
+        <v>0.46</v>
+      </c>
+    </row>
+    <row r="669" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A669" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="B669" s="15" t="s">
+        <v>236</v>
+      </c>
+      <c r="C669" s="15" t="s">
+        <v>637</v>
+      </c>
+      <c r="D669" s="16">
+        <v>189129040</v>
+      </c>
+      <c r="E669" s="16">
+        <v>18115512</v>
+      </c>
+      <c r="F669" s="16">
+        <v>176930</v>
+      </c>
+      <c r="G669" s="12">
+        <v>18292442</v>
+      </c>
+      <c r="H669" s="16">
+        <v>1056358</v>
+      </c>
+      <c r="I669" s="12">
+        <v>208477840</v>
+      </c>
+      <c r="J669" s="28">
+        <v>0.495</v>
+      </c>
+    </row>
+    <row r="670" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A670" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="B670" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="C670" s="15" t="s">
+        <v>637</v>
+      </c>
+      <c r="D670" s="16">
+        <v>6335061062</v>
+      </c>
+      <c r="E670" s="16">
+        <v>609031550</v>
+      </c>
+      <c r="F670" s="16">
+        <v>222015799</v>
+      </c>
+      <c r="G670" s="12">
+        <v>831047349</v>
+      </c>
+      <c r="H670" s="16">
+        <v>55991697</v>
+      </c>
+      <c r="I670" s="12">
+        <v>7222100108</v>
+      </c>
+      <c r="J670" s="28">
+        <v>0.495</v>
+      </c>
+    </row>
+    <row r="671" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A671" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="B671" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="C671" s="15" t="s">
+        <v>559</v>
+      </c>
+      <c r="D671" s="16">
+        <v>1240141782</v>
+      </c>
+      <c r="E671" s="16">
+        <v>122876414</v>
+      </c>
+      <c r="F671" s="16">
+        <v>30870956</v>
+      </c>
+      <c r="G671" s="12">
+        <v>153747370</v>
+      </c>
+      <c r="H671" s="16">
+        <v>7320686</v>
+      </c>
+      <c r="I671" s="12">
+        <v>1401209838</v>
+      </c>
+      <c r="J671" s="28">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="672" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A672" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="B672" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="C672" s="15" t="s">
+        <v>560</v>
+      </c>
+      <c r="D672" s="16">
+        <v>990776879</v>
+      </c>
+      <c r="E672" s="16">
+        <v>83731855</v>
+      </c>
+      <c r="F672" s="16">
+        <v>700717831</v>
+      </c>
+      <c r="G672" s="12">
+        <v>784449686</v>
+      </c>
+      <c r="H672" s="16">
+        <v>17499324</v>
+      </c>
+      <c r="I672" s="12">
+        <v>1792725889</v>
+      </c>
+      <c r="J672" s="28">
+        <v>0.57499999999999996</v>
+      </c>
+    </row>
+    <row r="673" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A673" s="15" t="s">
+        <v>561</v>
+      </c>
+      <c r="B673" s="15" t="s">
+        <v>561</v>
+      </c>
+      <c r="C673" s="15" t="s">
+        <v>562</v>
+      </c>
+      <c r="D673" s="16">
+        <v>3767754</v>
+      </c>
+      <c r="E673" s="16">
+        <v>682190</v>
+      </c>
+      <c r="F673" s="16">
+        <v>129800</v>
+      </c>
+      <c r="G673" s="12">
+        <v>811990</v>
+      </c>
+      <c r="H673" s="16">
+        <v>589946</v>
+      </c>
+      <c r="I673" s="12">
+        <v>5169690</v>
+      </c>
+      <c r="J673" s="28">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="674" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A674" s="15" t="s">
+        <v>561</v>
+      </c>
+      <c r="B674" s="15" t="s">
+        <v>561</v>
+      </c>
+      <c r="C674" s="15" t="s">
+        <v>563</v>
+      </c>
+      <c r="D674" s="16">
+        <v>31106880</v>
+      </c>
+      <c r="E674" s="16">
+        <v>6730249</v>
+      </c>
+      <c r="F674" s="16">
+        <v>1275416</v>
+      </c>
+      <c r="G674" s="12">
+        <v>8005665</v>
+      </c>
+      <c r="H674" s="16">
+        <v>2616817</v>
+      </c>
+      <c r="I674" s="12">
+        <v>41729362</v>
+      </c>
+      <c r="J674" s="28">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="675" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A675" s="15" t="s">
+        <v>561</v>
+      </c>
+      <c r="B675" s="15" t="s">
+        <v>561</v>
+      </c>
+      <c r="C675" s="15" t="s">
+        <v>564</v>
+      </c>
+      <c r="D675" s="16">
+        <v>58401163</v>
+      </c>
+      <c r="E675" s="16">
+        <v>6761626</v>
+      </c>
+      <c r="F675" s="16">
+        <v>2222224</v>
+      </c>
+      <c r="G675" s="12">
+        <v>8983850</v>
+      </c>
+      <c r="H675" s="16">
+        <v>3974746</v>
+      </c>
+      <c r="I675" s="12">
+        <v>71359759</v>
+      </c>
+      <c r="J675" s="28">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="676" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A676" s="15" t="s">
+        <v>565</v>
+      </c>
+      <c r="B676" s="15" t="s">
+        <v>565</v>
+      </c>
+      <c r="C676" s="15" t="s">
+        <v>566</v>
+      </c>
+      <c r="D676" s="16">
+        <v>11390950</v>
+      </c>
+      <c r="E676" s="16">
+        <v>2119369</v>
+      </c>
+      <c r="F676" s="16">
+        <v>486631</v>
+      </c>
+      <c r="G676" s="12">
+        <v>2606000</v>
+      </c>
+      <c r="H676" s="16">
+        <v>9069246</v>
+      </c>
+      <c r="I676" s="12">
+        <v>23066196</v>
+      </c>
+      <c r="J676" s="28">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="677" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A677" s="15" t="s">
+        <v>565</v>
+      </c>
+      <c r="B677" s="15" t="s">
+        <v>565</v>
+      </c>
+      <c r="C677" s="15" t="s">
+        <v>567</v>
+      </c>
+      <c r="D677" s="16">
+        <v>139628730</v>
+      </c>
+      <c r="E677" s="16">
+        <v>23732259</v>
+      </c>
+      <c r="F677" s="16">
+        <v>14725291</v>
+      </c>
+      <c r="G677" s="12">
+        <v>38457550</v>
+      </c>
+      <c r="H677" s="16">
+        <v>32522117</v>
+      </c>
+      <c r="I677" s="12">
+        <v>210608397</v>
+      </c>
+      <c r="J677" s="28">
+        <v>0.54</v>
+      </c>
+    </row>
+    <row r="678" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A678" s="15" t="s">
+        <v>565</v>
+      </c>
+      <c r="B678" s="15" t="s">
+        <v>565</v>
+      </c>
+      <c r="C678" s="15" t="s">
+        <v>568</v>
+      </c>
+      <c r="D678" s="16">
+        <v>14576397</v>
+      </c>
+      <c r="E678" s="16">
+        <v>2437936</v>
+      </c>
+      <c r="F678" s="16">
+        <v>402695</v>
+      </c>
+      <c r="G678" s="12">
+        <v>2840631</v>
+      </c>
+      <c r="H678" s="16">
+        <v>1312003</v>
+      </c>
+      <c r="I678" s="12">
+        <v>18729031</v>
+      </c>
+      <c r="J678" s="28">
+        <v>0.82</v>
+      </c>
+    </row>
+    <row r="679" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A679" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B679" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="C679" s="15" t="s">
+        <v>607</v>
+      </c>
+      <c r="D679" s="16">
+        <v>123669900</v>
+      </c>
+      <c r="E679" s="16">
+        <v>1111584</v>
+      </c>
+      <c r="F679" s="16">
+        <v>11753230</v>
+      </c>
+      <c r="G679" s="12">
+        <v>12864814</v>
+      </c>
+      <c r="H679" s="16">
+        <v>573205</v>
+      </c>
+      <c r="I679" s="12">
+        <v>137107919</v>
+      </c>
+      <c r="J679" s="28">
+        <v>0.68</v>
+      </c>
+    </row>
+    <row r="680" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A680" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B680" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="C680" s="15" t="s">
+        <v>607</v>
+      </c>
+      <c r="D680" s="16">
+        <v>855231280</v>
+      </c>
+      <c r="E680" s="16">
+        <v>18709317</v>
+      </c>
+      <c r="F680" s="16">
+        <v>3856560</v>
+      </c>
+      <c r="G680" s="12">
+        <v>22565877</v>
+      </c>
+      <c r="H680" s="16">
+        <v>3137841</v>
+      </c>
+      <c r="I680" s="12">
+        <v>880934998</v>
+      </c>
+      <c r="J680" s="28">
+        <v>0.68</v>
+      </c>
+    </row>
+    <row r="681" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A681" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B681" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="C681" s="15" t="s">
+        <v>616</v>
+      </c>
+      <c r="D681" s="16">
+        <v>112403550</v>
+      </c>
+      <c r="E681" s="16">
+        <v>1161991</v>
+      </c>
+      <c r="F681" s="16">
+        <v>43189</v>
+      </c>
+      <c r="G681" s="12">
+        <v>1205180</v>
+      </c>
+      <c r="H681" s="16">
+        <v>5614</v>
+      </c>
+      <c r="I681" s="12">
+        <v>113614344</v>
+      </c>
+      <c r="J681" s="28">
+        <v>0.37</v>
+      </c>
+    </row>
+    <row r="682" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A682" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B682" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="C682" s="15" t="s">
+        <v>616</v>
+      </c>
+      <c r="D682" s="16">
+        <v>1503064370</v>
+      </c>
+      <c r="E682" s="16">
+        <v>28840810</v>
+      </c>
+      <c r="F682" s="16">
+        <v>26967835</v>
+      </c>
+      <c r="G682" s="12">
+        <v>55808645</v>
+      </c>
+      <c r="H682" s="16">
+        <v>7922705</v>
+      </c>
+      <c r="I682" s="12">
+        <v>1566795720</v>
+      </c>
+      <c r="J682" s="28">
+        <v>0.37</v>
+      </c>
+    </row>
+    <row r="683" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A683" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B683" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="C683" s="15" t="s">
+        <v>569</v>
+      </c>
+      <c r="D683" s="16">
+        <v>2219316335</v>
+      </c>
+      <c r="E683" s="16">
+        <v>66916098</v>
+      </c>
+      <c r="F683" s="16">
+        <v>87793510</v>
+      </c>
+      <c r="G683" s="12">
+        <v>154709608</v>
+      </c>
+      <c r="H683" s="16">
+        <v>17654070</v>
+      </c>
+      <c r="I683" s="12">
+        <v>2391680013</v>
+      </c>
+      <c r="J683" s="28">
+        <v>0.36</v>
+      </c>
+    </row>
+    <row r="684" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A684" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B684" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="C684" s="15" t="s">
+        <v>608</v>
+      </c>
+      <c r="D684" s="16">
+        <v>45763200</v>
+      </c>
+      <c r="E684" s="16">
+        <v>492308</v>
+      </c>
+      <c r="F684" s="16">
+        <v>1390518</v>
+      </c>
+      <c r="G684" s="12">
+        <v>1882826</v>
+      </c>
+      <c r="H684" s="16">
+        <v>262670</v>
+      </c>
+      <c r="I684" s="12">
+        <v>47908696</v>
+      </c>
+      <c r="J684" s="28">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="685" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A685" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="B685" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="C685" s="15" t="s">
+        <v>608</v>
+      </c>
+      <c r="D685" s="16">
+        <v>190549031</v>
+      </c>
+      <c r="E685" s="16">
+        <v>4838651</v>
+      </c>
+      <c r="F685" s="16">
+        <v>325960</v>
+      </c>
+      <c r="G685" s="12">
+        <v>5164611</v>
+      </c>
+      <c r="H685" s="16">
+        <v>893773</v>
+      </c>
+      <c r="I685" s="12">
+        <v>196607415</v>
+      </c>
+      <c r="J685" s="28">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="686" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A686" s="15" t="s">
+        <v>213</v>
+      </c>
+      <c r="B686" s="15" t="s">
+        <v>213</v>
+      </c>
+      <c r="C686" s="15" t="s">
+        <v>570</v>
+      </c>
+      <c r="D686" s="16">
+        <v>9824612</v>
+      </c>
+      <c r="E686" s="16">
+        <v>1748412</v>
+      </c>
+      <c r="F686" s="16">
+        <v>395106</v>
+      </c>
+      <c r="G686" s="12">
+        <v>2143518</v>
+      </c>
+      <c r="H686" s="16">
+        <v>411130</v>
+      </c>
+      <c r="I686" s="12">
+        <v>12379260</v>
+      </c>
+      <c r="J686" s="28">
+        <v>0.75</v>
+      </c>
+    </row>
+    <row r="687" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A687" s="15" t="s">
+        <v>213</v>
+      </c>
+      <c r="B687" s="15" t="s">
+        <v>213</v>
+      </c>
+      <c r="C687" s="15" t="s">
+        <v>571</v>
+      </c>
+      <c r="D687">
+        <v>45322564</v>
+      </c>
+      <c r="E687" s="16">
+        <v>7991049</v>
+      </c>
+      <c r="F687" s="16">
+        <v>4443400</v>
+      </c>
+      <c r="G687" s="12">
+        <v>12434449</v>
+      </c>
+      <c r="H687" s="16">
+        <v>1069724</v>
+      </c>
+      <c r="I687" s="12">
+        <v>58826737</v>
+      </c>
+      <c r="J687" s="28">
+        <v>0.68</v>
+      </c>
+    </row>
+    <row r="688" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A688" s="15" t="s">
+        <v>213</v>
+      </c>
+      <c r="B688" s="15" t="s">
+        <v>213</v>
+      </c>
+      <c r="C688" s="15" t="s">
+        <v>572</v>
+      </c>
+      <c r="D688" s="16">
+        <v>2026883804</v>
+      </c>
+      <c r="E688" s="16">
+        <v>271872945</v>
+      </c>
+      <c r="F688" s="16">
+        <v>238616202</v>
+      </c>
+      <c r="G688" s="12">
+        <v>510489147</v>
+      </c>
+      <c r="H688" s="16">
+        <v>76711694</v>
+      </c>
+      <c r="I688" s="12">
+        <v>2614084645</v>
+      </c>
+      <c r="J688" s="28">
+        <v>0.68</v>
+      </c>
+    </row>
+    <row r="689" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A689" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="B689" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="C689" s="15" t="s">
+        <v>626</v>
+      </c>
+      <c r="D689" s="16">
+        <v>0</v>
+      </c>
+      <c r="E689" s="16">
+        <v>0</v>
+      </c>
+      <c r="F689" s="16">
+        <v>0</v>
+      </c>
+      <c r="G689" s="12">
+        <v>0</v>
+      </c>
+      <c r="H689" s="16">
+        <v>0</v>
+      </c>
+      <c r="I689" s="12">
+        <v>0</v>
+      </c>
+      <c r="J689" s="28">
+        <v>0.67</v>
+      </c>
+    </row>
+    <row r="690" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A690" s="15" t="s">
+        <v>213</v>
+      </c>
+      <c r="B690" s="15" t="s">
+        <v>213</v>
+      </c>
+      <c r="C690" s="15" t="s">
+        <v>626</v>
+      </c>
+      <c r="D690" s="16">
+        <v>198777469</v>
+      </c>
+      <c r="E690" s="16">
+        <v>27271989</v>
+      </c>
+      <c r="F690" s="16">
+        <v>58612414</v>
+      </c>
+      <c r="G690" s="12">
+        <v>85884403</v>
+      </c>
+      <c r="H690" s="16">
+        <v>11323716</v>
+      </c>
+      <c r="I690" s="12">
+        <v>295985588</v>
+      </c>
+      <c r="J690" s="28">
+        <v>0.67</v>
+      </c>
+    </row>
+    <row r="691" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A691" s="15" t="s">
+        <v>213</v>
+      </c>
+      <c r="B691" s="15" t="s">
+        <v>213</v>
+      </c>
+      <c r="C691" s="15" t="s">
+        <v>573</v>
+      </c>
+      <c r="D691" s="16">
+        <v>39722715</v>
+      </c>
+      <c r="E691" s="16">
+        <v>4839704</v>
+      </c>
+      <c r="F691" s="16">
+        <v>3159008</v>
+      </c>
+      <c r="G691" s="12">
+        <v>7998712</v>
+      </c>
+      <c r="H691" s="16">
+        <v>1338265</v>
+      </c>
+      <c r="I691" s="12">
+        <v>49059692</v>
+      </c>
+      <c r="J691" s="28">
+        <v>0.69</v>
+      </c>
+    </row>
+    <row r="692" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A692" s="15" t="s">
+        <v>213</v>
+      </c>
+      <c r="B692" s="15" t="s">
+        <v>213</v>
+      </c>
+      <c r="C692" s="15" t="s">
+        <v>574</v>
+      </c>
+      <c r="D692" s="16">
+        <v>2010520</v>
+      </c>
+      <c r="E692" s="16">
+        <v>277425</v>
+      </c>
+      <c r="F692" s="16">
+        <v>223806</v>
+      </c>
+      <c r="G692" s="12">
+        <v>501231</v>
+      </c>
+      <c r="H692" s="16">
+        <v>271873</v>
+      </c>
+      <c r="I692" s="12">
+        <v>2783624</v>
+      </c>
+      <c r="J692" s="28">
+        <v>0.54</v>
+      </c>
+    </row>
+    <row r="693" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A693" s="15" t="s">
+        <v>213</v>
+      </c>
+      <c r="B693" s="15" t="s">
+        <v>213</v>
+      </c>
+      <c r="C693" s="15" t="s">
+        <v>575</v>
+      </c>
+      <c r="D693" s="16">
+        <v>177638870</v>
+      </c>
+      <c r="E693" s="16">
+        <v>21792040</v>
+      </c>
+      <c r="F693" s="16">
+        <v>2185802</v>
+      </c>
+      <c r="G693" s="12">
+        <v>23977842</v>
+      </c>
+      <c r="H693" s="16">
+        <v>770834</v>
+      </c>
+      <c r="I693" s="12">
+        <v>202387546</v>
+      </c>
+      <c r="J693" s="28">
+        <v>0.48</v>
+      </c>
+    </row>
+    <row r="694" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A694" s="15" t="s">
+        <v>526</v>
+      </c>
+      <c r="B694" s="15" t="s">
+        <v>524</v>
+      </c>
+      <c r="C694" s="15" t="s">
+        <v>652</v>
+      </c>
+      <c r="D694" s="16">
+        <v>381535455</v>
+      </c>
+      <c r="E694" s="16">
+        <v>40044829</v>
+      </c>
+      <c r="F694" s="16">
+        <v>86215884</v>
+      </c>
+      <c r="G694" s="12">
+        <v>126260713</v>
+      </c>
+      <c r="H694" s="16">
+        <v>17985153</v>
+      </c>
+      <c r="I694" s="12">
+        <v>525781321</v>
+      </c>
+      <c r="J694" s="28">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="695" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A695" s="15" t="s">
+        <v>526</v>
+      </c>
+      <c r="B695" s="15" t="s">
+        <v>526</v>
+      </c>
+      <c r="C695" s="15" t="s">
+        <v>652</v>
+      </c>
+      <c r="D695" s="16">
+        <v>4710640</v>
+      </c>
+      <c r="E695" s="16">
+        <v>207809</v>
+      </c>
+      <c r="F695" s="16">
+        <v>35172</v>
+      </c>
+      <c r="G695" s="12">
+        <v>242981</v>
+      </c>
+      <c r="H695" s="16">
+        <v>251467</v>
+      </c>
+      <c r="I695" s="12">
+        <v>5205088</v>
+      </c>
+      <c r="J695" s="28">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="696" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A696" s="15" t="s">
+        <v>526</v>
+      </c>
+      <c r="B696" s="15" t="s">
+        <v>526</v>
+      </c>
+      <c r="C696" s="15" t="s">
+        <v>576</v>
+      </c>
+      <c r="D696" s="16">
+        <v>357532123</v>
+      </c>
+      <c r="E696" s="16">
+        <v>41361322</v>
+      </c>
+      <c r="F696" s="16">
+        <v>65653854</v>
+      </c>
+      <c r="G696" s="12">
+        <v>107015176</v>
+      </c>
+      <c r="H696" s="16">
+        <v>21357933</v>
+      </c>
+      <c r="I696" s="12">
+        <v>485905232</v>
+      </c>
+      <c r="J696" s="28">
+        <v>0.52</v>
+      </c>
+    </row>
+    <row r="697" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A697" s="15" t="s">
+        <v>526</v>
+      </c>
+      <c r="B697" s="15" t="s">
+        <v>526</v>
+      </c>
+      <c r="C697" s="15" t="s">
+        <v>577</v>
+      </c>
+      <c r="D697" s="16">
+        <v>14269004</v>
+      </c>
+      <c r="E697" s="16">
+        <v>2565532</v>
+      </c>
+      <c r="F697" s="16">
+        <v>2699768</v>
+      </c>
+      <c r="G697" s="12">
+        <v>5265300</v>
+      </c>
+      <c r="H697" s="16">
+        <v>1229176</v>
+      </c>
+      <c r="I697" s="12">
+        <v>20763480</v>
+      </c>
+      <c r="J697" s="28">
+        <v>0.35</v>
+      </c>
+    </row>
+    <row r="698" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A698" s="15" t="s">
+        <v>526</v>
+      </c>
+      <c r="B698" s="15" t="s">
+        <v>526</v>
+      </c>
+      <c r="C698" s="15" t="s">
+        <v>578</v>
+      </c>
+      <c r="D698" s="16">
+        <v>500940209</v>
+      </c>
+      <c r="E698" s="16">
+        <v>63035561</v>
+      </c>
+      <c r="F698" s="16">
+        <v>144463443</v>
+      </c>
+      <c r="G698" s="12">
+        <v>207499004</v>
+      </c>
+      <c r="H698" s="16">
+        <v>14839977</v>
+      </c>
+      <c r="I698" s="12">
+        <v>723279190</v>
+      </c>
+      <c r="J698" s="28">
+        <v>0.48</v>
+      </c>
+    </row>
+    <row r="699" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A699" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="B699" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="C699" s="15" t="s">
+        <v>579</v>
+      </c>
+      <c r="D699" s="16">
+        <v>23368313</v>
+      </c>
+      <c r="E699" s="16">
+        <v>6194427</v>
+      </c>
+      <c r="F699" s="16">
+        <v>838748</v>
+      </c>
+      <c r="G699" s="12">
+        <v>7033175</v>
+      </c>
+      <c r="H699" s="16">
+        <v>1932116</v>
+      </c>
+      <c r="I699" s="12">
+        <v>32333604</v>
+      </c>
+      <c r="J699" s="28">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="700" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A700" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="B700" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="C700" s="15" t="s">
+        <v>580</v>
+      </c>
+      <c r="D700" s="16">
+        <v>49183432</v>
+      </c>
+      <c r="E700" s="16">
+        <v>9573371</v>
+      </c>
+      <c r="F700" s="16">
+        <v>6355587</v>
+      </c>
+      <c r="G700" s="12">
+        <v>15928958</v>
+      </c>
+      <c r="H700" s="16">
+        <v>7292660</v>
+      </c>
+      <c r="I700" s="12">
+        <v>72405050</v>
+      </c>
+      <c r="J700" s="28">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="701" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A701" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="B701" s="15" t="s">
+        <v>284</v>
+      </c>
+      <c r="C701" s="15" t="s">
+        <v>646</v>
+      </c>
+      <c r="D701" s="16">
+        <v>130041935</v>
+      </c>
+      <c r="E701" s="16">
+        <v>13936136</v>
+      </c>
+      <c r="F701" s="16">
+        <v>17880490</v>
+      </c>
+      <c r="G701" s="12">
+        <v>31816626</v>
+      </c>
+      <c r="H701" s="16">
+        <v>4513710</v>
+      </c>
+      <c r="I701" s="12">
+        <v>166372271</v>
+      </c>
+      <c r="J701" s="28">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="702" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A702" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="B702" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="C702" s="15" t="s">
+        <v>646</v>
+      </c>
+      <c r="D702" s="16">
+        <v>5843823</v>
+      </c>
+      <c r="E702" s="16">
+        <v>273992</v>
+      </c>
+      <c r="F702" s="16">
+        <v>72486</v>
+      </c>
+      <c r="G702" s="12">
+        <v>346478</v>
+      </c>
+      <c r="H702" s="16">
+        <v>62338</v>
+      </c>
+      <c r="I702" s="12">
+        <v>6252639</v>
+      </c>
+      <c r="J702" s="28">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="703" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A703" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="B703" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="C703" s="15" t="s">
+        <v>581</v>
+      </c>
+      <c r="D703" s="16">
+        <v>28685978</v>
+      </c>
+      <c r="E703" s="16">
+        <v>7395430</v>
+      </c>
+      <c r="F703" s="16">
+        <v>2093427</v>
+      </c>
+      <c r="G703" s="12">
+        <v>9488857</v>
+      </c>
+      <c r="H703" s="16">
+        <v>1243174</v>
+      </c>
+      <c r="I703" s="12">
+        <v>39418009</v>
+      </c>
+      <c r="J703" s="28">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="704" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A704" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="B704" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="C704" s="15" t="s">
+        <v>582</v>
+      </c>
+      <c r="D704" s="16">
+        <v>14410126</v>
+      </c>
+      <c r="E704" s="16">
+        <v>2850888</v>
+      </c>
+      <c r="F704" s="16">
+        <v>7318718</v>
+      </c>
+      <c r="G704" s="12">
+        <v>10169606</v>
+      </c>
+      <c r="H704" s="16">
+        <v>184419</v>
+      </c>
+      <c r="I704" s="12">
+        <v>24764151</v>
+      </c>
+      <c r="J704" s="28">
+        <v>0.57999999999999996</v>
+      </c>
+    </row>
+    <row r="705" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A705" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="B705" s="15" t="s">
+        <v>218</v>
+      </c>
+      <c r="C705" s="15" t="s">
+        <v>633</v>
+      </c>
+      <c r="D705" s="16">
+        <v>5264564</v>
+      </c>
+      <c r="E705" s="16">
+        <v>1057890</v>
+      </c>
+      <c r="F705" s="16">
+        <v>57105</v>
+      </c>
+      <c r="G705" s="12">
+        <v>1114995</v>
+      </c>
+      <c r="H705" s="16">
+        <v>327168</v>
+      </c>
+      <c r="I705" s="12">
+        <v>6706727</v>
+      </c>
+      <c r="J705" s="28">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="706" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A706" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="B706" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="C706" s="15" t="s">
+        <v>633</v>
+      </c>
+      <c r="D706" s="16">
+        <v>40146548</v>
+      </c>
+      <c r="E706" s="16">
+        <v>8346589</v>
+      </c>
+      <c r="F706" s="16">
+        <v>1890825</v>
+      </c>
+      <c r="G706" s="12">
+        <v>10237414</v>
+      </c>
+      <c r="H706" s="16">
+        <v>903363</v>
+      </c>
+      <c r="I706" s="12">
+        <v>51287325</v>
+      </c>
+      <c r="J706" s="28">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="707" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A707" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="B707" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="C707" s="15" t="s">
+        <v>633</v>
+      </c>
+      <c r="D707" s="16">
+        <v>8732336</v>
+      </c>
+      <c r="E707" s="16">
+        <v>1789628</v>
+      </c>
+      <c r="F707" s="16">
+        <v>1190900</v>
+      </c>
+      <c r="G707" s="12">
+        <v>2980528</v>
+      </c>
+      <c r="H707" s="16">
+        <v>1850139</v>
+      </c>
+      <c r="I707" s="12">
+        <v>13563003</v>
+      </c>
+      <c r="J707" s="28">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="708" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A708" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="B708" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="C708" s="15" t="s">
+        <v>583</v>
+      </c>
+      <c r="D708" s="16">
+        <v>21441128</v>
+      </c>
+      <c r="E708" s="16">
+        <v>3390463</v>
+      </c>
+      <c r="F708" s="16">
+        <v>556838</v>
+      </c>
+      <c r="G708" s="12">
+        <v>3947301</v>
+      </c>
+      <c r="H708" s="16">
+        <v>1883762</v>
+      </c>
+      <c r="I708" s="12">
+        <v>27272191</v>
+      </c>
+      <c r="J708" s="28">
+        <v>0.51</v>
+      </c>
+    </row>
+    <row r="709" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A709" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="B709" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="C709" s="15" t="s">
+        <v>584</v>
+      </c>
+      <c r="D709" s="16">
+        <v>31612895</v>
+      </c>
+      <c r="E709" s="16">
+        <v>6832796</v>
+      </c>
+      <c r="F709" s="16">
+        <v>3350569</v>
+      </c>
+      <c r="G709" s="12">
+        <v>10183365</v>
+      </c>
+      <c r="H709" s="16">
+        <v>2731151</v>
+      </c>
+      <c r="I709" s="12">
+        <v>44527411</v>
+      </c>
+      <c r="J709" s="28">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="710" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A710" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="B710" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="C710" s="15" t="s">
+        <v>585</v>
+      </c>
+      <c r="D710" s="16">
+        <v>3284960166</v>
+      </c>
+      <c r="E710" s="16">
+        <v>472850101</v>
+      </c>
+      <c r="F710" s="16">
+        <v>937844271</v>
+      </c>
+      <c r="G710" s="12">
+        <v>1410694372</v>
+      </c>
+      <c r="H710" s="16">
+        <v>33912534</v>
+      </c>
+      <c r="I710" s="12">
+        <v>4729567072</v>
+      </c>
+      <c r="J710" s="28">
+        <v>0.57499999999999996</v>
+      </c>
+    </row>
+    <row r="711" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A711" s="15" t="s">
+        <v>586</v>
+      </c>
+      <c r="B711" s="15" t="s">
+        <v>586</v>
+      </c>
+      <c r="C711" s="15" t="s">
+        <v>587</v>
+      </c>
+      <c r="D711" s="16">
+        <v>61754911</v>
+      </c>
+      <c r="E711" s="16">
+        <v>10268922</v>
+      </c>
+      <c r="F711" s="16">
+        <v>1858495</v>
+      </c>
+      <c r="G711" s="12">
+        <v>12127417</v>
+      </c>
+      <c r="H711" s="16">
+        <v>4175116</v>
+      </c>
+      <c r="I711" s="12">
+        <v>78057444</v>
+      </c>
+      <c r="J711" s="28">
+        <v>0.49</v>
+      </c>
+    </row>
+    <row r="712" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A712" s="15" t="s">
+        <v>586</v>
+      </c>
+      <c r="B712" s="15" t="s">
+        <v>586</v>
+      </c>
+      <c r="C712" s="15" t="s">
+        <v>588</v>
+      </c>
+      <c r="D712" s="16">
+        <v>38671529</v>
+      </c>
+      <c r="E712" s="16">
+        <v>5928836</v>
+      </c>
+      <c r="F712" s="16">
+        <v>1157329</v>
+      </c>
+      <c r="G712" s="12">
+        <v>7086165</v>
+      </c>
+      <c r="H712" s="16">
+        <v>1001953</v>
+      </c>
+      <c r="I712" s="12">
+        <v>46759647</v>
+      </c>
+      <c r="J712" s="28">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="713" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A713" s="15" t="s">
+        <v>586</v>
+      </c>
+      <c r="B713" s="15" t="s">
+        <v>586</v>
+      </c>
+      <c r="C713" s="15" t="s">
+        <v>589</v>
+      </c>
+      <c r="D713" s="16">
+        <v>143075997</v>
+      </c>
+      <c r="E713" s="16">
+        <v>17392546</v>
+      </c>
+      <c r="F713" s="16">
+        <v>18907792</v>
+      </c>
+      <c r="G713" s="12">
+        <v>36300338</v>
+      </c>
+      <c r="H713" s="16">
+        <v>5129704</v>
+      </c>
+      <c r="I713" s="12">
+        <v>184506039</v>
+      </c>
+      <c r="J713" s="28">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="714" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A714" s="15" t="s">
+        <v>586</v>
+      </c>
+      <c r="B714" s="15" t="s">
+        <v>586</v>
+      </c>
+      <c r="C714" s="15" t="s">
+        <v>590</v>
+      </c>
+      <c r="D714" s="16">
+        <v>213884664</v>
+      </c>
+      <c r="E714" s="16">
+        <v>40461263</v>
+      </c>
+      <c r="F714" s="16">
+        <v>71086042</v>
+      </c>
+      <c r="G714" s="12">
+        <v>111547305</v>
+      </c>
+      <c r="H714" s="16">
+        <v>6345488</v>
+      </c>
+      <c r="I714" s="12">
+        <v>331777457</v>
+      </c>
+      <c r="J714" s="28">
+        <v>0.42</v>
+      </c>
+    </row>
+    <row r="715" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A715" s="15" t="s">
+        <v>591</v>
+      </c>
+      <c r="B715" s="15" t="s">
+        <v>591</v>
+      </c>
+      <c r="C715" s="15" t="s">
+        <v>592</v>
+      </c>
+      <c r="D715" s="16">
+        <v>146723673</v>
+      </c>
+      <c r="E715" s="16">
+        <v>15881384</v>
+      </c>
+      <c r="F715" s="16">
+        <v>10762485</v>
+      </c>
+      <c r="G715" s="12">
+        <v>26643869</v>
+      </c>
+      <c r="H715" s="16">
+        <v>6438775</v>
+      </c>
+      <c r="I715" s="12">
+        <v>179806317</v>
+      </c>
+      <c r="J715" s="28">
+        <v>0.52</v>
+      </c>
+    </row>
+    <row r="716" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A716" s="21" t="s">
+        <v>653</v>
+      </c>
+      <c r="B716" s="31" t="s">
+        <v>617</v>
+      </c>
+      <c r="C716" s="31" t="s">
+        <v>617</v>
+      </c>
+      <c r="D716" s="5">
+        <v>736696139002</v>
+      </c>
+      <c r="E716" s="5">
+        <v>63224350223</v>
+      </c>
+      <c r="F716" s="5">
+        <v>66792783252</v>
+      </c>
+      <c r="G716" s="5">
+        <v>130017133475</v>
+      </c>
+      <c r="H716" s="5">
+        <v>14256103765</v>
+      </c>
+      <c r="I716" s="5">
+        <v>880969376242</v>
+      </c>
+      <c r="J716" s="30" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="717" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A717" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="B717" s="1"/>
+      <c r="C717" s="1"/>
+      <c r="D717" s="3"/>
+      <c r="E717" s="3"/>
+      <c r="F717" s="3"/>
+      <c r="G717" s="3"/>
+      <c r="H717" s="3"/>
+      <c r="I717" s="3"/>
+      <c r="J717" s="2"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.5" right="0.25" top="0.5" bottom="0.5" header="0.3" footer="0.7"/>
+  <pageSetup scale="70" orientation="landscape" verticalDpi="599" r:id="rId1"/>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{15793F46-A2BF-4CC1-9327-AC861466A5BE}">
+  <dimension ref="A1:E12"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="15.26953125" style="6" customWidth="1"/>
+    <col min="2" max="2" width="153.08984375" style="6" customWidth="1"/>
+    <col min="3" max="3" width="30" style="6" customWidth="1"/>
+    <col min="4" max="16384" width="8.7265625" style="6"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="19" x14ac:dyDescent="0.4">
+      <c r="A1" s="4" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A2" s="7" t="s">
+        <v>655</v>
+      </c>
+      <c r="B2" s="8"/>
+    </row>
+    <row r="3" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="22" t="s">
+        <v>656</v>
+      </c>
+      <c r="B3" s="23" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="9">
+        <v>1</v>
+      </c>
+      <c r="B4" s="10" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="9">
         <v>2</v>
       </c>
-      <c r="E4" s="3"/>
-[...19 lines deleted...]
-      <c r="C6" s="4" t="s">
+      <c r="B5" s="10" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="9">
         <v>3</v>
       </c>
-      <c r="D6" s="4"/>
-[...9 lines deleted...]
-      <c r="C7" s="4" t="s">
+      <c r="B6" s="10" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="9">
         <v>4</v>
       </c>
-      <c r="D7" s="4" t="s">
+      <c r="B7" s="10" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="9">
         <v>5</v>
       </c>
-      <c r="E7" s="4" t="s">
-[...5 lines deleted...]
-      <c r="G7" s="4" t="s">
+      <c r="B8" s="10" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="22" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="24">
         <v>6</v>
       </c>
-      <c r="H7" s="4"/>
-[...20622 lines deleted...]
-      <c r="B918" s="1" t="s">
+      <c r="B9" s="25" t="s">
         <v>661</v>
       </c>
-      <c r="C918" s="7">
-[...23 lines deleted...]
-      <c r="B919" s="1" t="s">
+      <c r="E9" s="11"/>
+    </row>
+    <row r="10" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="26" t="s">
         <v>662</v>
       </c>
-      <c r="C919" s="7">
-[...46095 lines deleted...]
-      <c r="I5001" s="1"/>
+      <c r="B10" s="27"/>
+      <c r="E10" s="11"/>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="E11" s="11"/>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="E12" s="11"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...3 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.5" bottom="0.5" header="0.3" footer="0.7"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="70" orientation="landscape" r:id="rId1"/>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>'LG55 - 2022 - 2023'!Print_Titles</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Municipal Values and Tax Rates</vt:lpstr>
+      <vt:lpstr>Notes</vt:lpstr>
+      <vt:lpstr>'Municipal Values and Tax Rates'!Print_Area</vt:lpstr>
+      <vt:lpstr>Notes!Print_Area</vt:lpstr>
+      <vt:lpstr>'Municipal Values and Tax Rates'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>NCDOR</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>Municipal Values and Rates</dc:title>
   <dc:creator>Sharon C Phelan</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>