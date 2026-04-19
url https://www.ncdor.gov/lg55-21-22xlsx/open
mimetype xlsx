--- v0 (2025-10-26)
+++ v1 (2026-04-19)
@@ -1,2343 +1,2941 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Private\Tax Admin\Property Tax\Information Unit\Local\Local 2021-2022\Muni\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Data\###Access Appraisal work\ADA\LG55 ADA compliant\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DFE82CB5-7D69-4E3A-8303-0B28D262788D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20700" windowHeight="9990"/>
+    <workbookView xWindow="-57720" yWindow="4185" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="LG55 - 2021 - 2022" sheetId="1" r:id="rId1"/>
+    <sheet name="Municipal Values and Tax Rates" sheetId="3" r:id="rId1"/>
+    <sheet name="Notes" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'LG55 - 2021 - 2022'!$A$1:$I$1021</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'LG55 - 2021 - 2022'!$6:$11</definedName>
+    <definedName name="\a">#REF!</definedName>
+    <definedName name="\x">#REF!</definedName>
+    <definedName name="\z">#REF!</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Municipal Values and Tax Rates'!$A$2:$J$708</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Municipal Values and Tax Rates'!$A$1:$J$708</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">Notes!$A$1:$B$10</definedName>
+    <definedName name="Print_Area_MI">#REF!</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Municipal Values and Tax Rates'!$2:$2</definedName>
+    <definedName name="Print_Titles_MI">#REF!</definedName>
   </definedNames>
-  <calcPr calcId="162913" calcOnSave="0"/>
+  <calcPr calcId="191029" calcOnSave="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="944" uniqueCount="718">
-[...2152 lines deleted...]
-    <t>***</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2136" uniqueCount="666">
+  <si>
+    <t xml:space="preserve">Alamance </t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Alamance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Guilford </t>
+  </si>
+  <si>
+    <t>Elon</t>
+  </si>
+  <si>
+    <t>Graham</t>
+  </si>
+  <si>
+    <t>Green Level</t>
+  </si>
+  <si>
+    <t>Haw River</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Orange </t>
+  </si>
+  <si>
+    <t>Ossipee</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alexander </t>
+  </si>
+  <si>
+    <t>Taylorsville</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alleghany </t>
+  </si>
+  <si>
+    <t>Sparta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anson </t>
+  </si>
+  <si>
+    <t>Ansonville</t>
+  </si>
+  <si>
+    <t>Lilesville</t>
+  </si>
+  <si>
+    <t>Mcfarlan</t>
+  </si>
+  <si>
+    <t>Morven</t>
+  </si>
+  <si>
+    <t>Peachland</t>
+  </si>
+  <si>
+    <t>Polkton</t>
+  </si>
+  <si>
+    <t>Wadesboro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ashe </t>
+  </si>
+  <si>
+    <t>Jefferson</t>
+  </si>
+  <si>
+    <t>Lansing</t>
+  </si>
+  <si>
+    <t>West Jefferson</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Avery </t>
+  </si>
+  <si>
+    <t>Banner Elk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Watauga </t>
+  </si>
+  <si>
+    <t>Crossnore</t>
+  </si>
+  <si>
+    <t>Elk Park</t>
+  </si>
+  <si>
+    <t>Newland</t>
+  </si>
+  <si>
+    <t>Sugar Mountain</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beaufort </t>
+  </si>
+  <si>
+    <t>Aurora</t>
+  </si>
+  <si>
+    <t>Bath</t>
+  </si>
+  <si>
+    <t>Belhaven</t>
+  </si>
+  <si>
+    <t>Chocowinity</t>
+  </si>
+  <si>
+    <t>Pantego</t>
+  </si>
+  <si>
+    <t>Washington Park</t>
+  </si>
+  <si>
+    <t>Washington</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bertie </t>
+  </si>
+  <si>
+    <t>Askewville</t>
+  </si>
+  <si>
+    <t>Aulander</t>
+  </si>
+  <si>
+    <t>Colerain</t>
+  </si>
+  <si>
+    <t>Kelford</t>
+  </si>
+  <si>
+    <t>Lewiston Woodville</t>
+  </si>
+  <si>
+    <t>Powellsville</t>
+  </si>
+  <si>
+    <t>Roxobel</t>
+  </si>
+  <si>
+    <t>Windsor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bladen </t>
+  </si>
+  <si>
+    <t>Bladenboro</t>
+  </si>
+  <si>
+    <t>Clarkton</t>
+  </si>
+  <si>
+    <t>Dublin</t>
+  </si>
+  <si>
+    <t>East Arcadia</t>
+  </si>
+  <si>
+    <t>Elizabethtown</t>
+  </si>
+  <si>
+    <t>Tar Heel</t>
+  </si>
+  <si>
+    <t>White Lake</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brunswick </t>
+  </si>
+  <si>
+    <t>Bald Head Island</t>
+  </si>
+  <si>
+    <t>Belville</t>
+  </si>
+  <si>
+    <t>Boiling Spring Lakes</t>
+  </si>
+  <si>
+    <t>Bolivia</t>
+  </si>
+  <si>
+    <t>Calabash</t>
+  </si>
+  <si>
+    <t>Carolina Shores</t>
+  </si>
+  <si>
+    <t>Caswell Beach</t>
+  </si>
+  <si>
+    <t>Holden Beach</t>
+  </si>
+  <si>
+    <t>Leland</t>
+  </si>
+  <si>
+    <t>Navassa</t>
+  </si>
+  <si>
+    <t>Northwest</t>
+  </si>
+  <si>
+    <t>Oak Island</t>
+  </si>
+  <si>
+    <t>Ocean Isle Beach</t>
+  </si>
+  <si>
+    <t>Sandy Creek</t>
+  </si>
+  <si>
+    <t>Shallotte</t>
+  </si>
+  <si>
+    <t>Southport</t>
+  </si>
+  <si>
+    <t>St. James</t>
+  </si>
+  <si>
+    <t>Sunset Beach</t>
+  </si>
+  <si>
+    <t>Varnamtown</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Buncombe </t>
+  </si>
+  <si>
+    <t>Asheville</t>
+  </si>
+  <si>
+    <t>Biltmore Forest</t>
+  </si>
+  <si>
+    <t>Black Mountain</t>
+  </si>
+  <si>
+    <t>Montreat</t>
+  </si>
+  <si>
+    <t>Weaverville</t>
+  </si>
+  <si>
+    <t>Woodfin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Burke </t>
+  </si>
+  <si>
+    <t>Connelly Springs</t>
+  </si>
+  <si>
+    <t>Drexel</t>
+  </si>
+  <si>
+    <t>Glen Alpine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Caldwell </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Catawba </t>
+  </si>
+  <si>
+    <t>Hildebran</t>
+  </si>
+  <si>
+    <t>Morganton</t>
+  </si>
+  <si>
+    <t>Valdese</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cabarrus </t>
+  </si>
+  <si>
+    <t>Concord</t>
+  </si>
+  <si>
+    <t>Harrisburg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mecklenburg </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rowan </t>
+  </si>
+  <si>
+    <t>Midland</t>
+  </si>
+  <si>
+    <t>Mount Pleasant</t>
+  </si>
+  <si>
+    <t>Cedar Rock</t>
+  </si>
+  <si>
+    <t>Granite Falls</t>
+  </si>
+  <si>
+    <t>Hudson</t>
+  </si>
+  <si>
+    <t>Lenoir</t>
+  </si>
+  <si>
+    <t>Sawmills</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Camden </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pasquotank </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carteret </t>
+  </si>
+  <si>
+    <t>Atlantic Beach</t>
+  </si>
+  <si>
+    <t>Beaufort</t>
+  </si>
+  <si>
+    <t>Bogue</t>
+  </si>
+  <si>
+    <t>Cape Carteret</t>
+  </si>
+  <si>
+    <t>Cedar Point</t>
+  </si>
+  <si>
+    <t>Emerald Isle</t>
+  </si>
+  <si>
+    <t>Indian Beach</t>
+  </si>
+  <si>
+    <t>Morehead City</t>
+  </si>
+  <si>
+    <t>Newport</t>
+  </si>
+  <si>
+    <t>Peletier</t>
+  </si>
+  <si>
+    <t>Pine Knoll Shores</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Caswell </t>
+  </si>
+  <si>
+    <t>Milton</t>
+  </si>
+  <si>
+    <t>Yanceyville</t>
+  </si>
+  <si>
+    <t>Brookford</t>
+  </si>
+  <si>
+    <t>Catawba</t>
+  </si>
+  <si>
+    <t>Claremont</t>
+  </si>
+  <si>
+    <t>Conover</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lincoln </t>
+  </si>
+  <si>
+    <t>Newton</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chatham </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wake </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Durham </t>
+  </si>
+  <si>
+    <t>Goldston</t>
+  </si>
+  <si>
+    <t>Pittsboro</t>
+  </si>
+  <si>
+    <t>Siler City</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cherokee </t>
+  </si>
+  <si>
+    <t>Andrews</t>
+  </si>
+  <si>
+    <t>Murphy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chowan </t>
+  </si>
+  <si>
+    <t>Edenton</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Clay </t>
+  </si>
+  <si>
+    <t>Hayesville</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cleveland </t>
+  </si>
+  <si>
+    <t>Belwood</t>
+  </si>
+  <si>
+    <t>Boiling Springs</t>
+  </si>
+  <si>
+    <t>Casar</t>
+  </si>
+  <si>
+    <t>Earl</t>
+  </si>
+  <si>
+    <t>Fallston</t>
+  </si>
+  <si>
+    <t>Grover</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gaston </t>
+  </si>
+  <si>
+    <t>Kingstown</t>
+  </si>
+  <si>
+    <t>Lattimore</t>
+  </si>
+  <si>
+    <t>Lawndale</t>
+  </si>
+  <si>
+    <t>Patterson Springs</t>
+  </si>
+  <si>
+    <t>Polkville</t>
+  </si>
+  <si>
+    <t>Shelby</t>
+  </si>
+  <si>
+    <t>Waco</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Columbus </t>
+  </si>
+  <si>
+    <t>Boardman</t>
+  </si>
+  <si>
+    <t>Bolton</t>
+  </si>
+  <si>
+    <t>Brunswick</t>
+  </si>
+  <si>
+    <t>Cerro Gordo</t>
+  </si>
+  <si>
+    <t>Chadbourn</t>
+  </si>
+  <si>
+    <t>Fair Bluff</t>
+  </si>
+  <si>
+    <t>Lake Waccamaw</t>
+  </si>
+  <si>
+    <t>Sandyfield</t>
+  </si>
+  <si>
+    <t>Tabor City</t>
+  </si>
+  <si>
+    <t>Whiteville</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Craven </t>
+  </si>
+  <si>
+    <t>Bridgeton</t>
+  </si>
+  <si>
+    <t>Cove City</t>
+  </si>
+  <si>
+    <t>Dover</t>
+  </si>
+  <si>
+    <t>Havelock</t>
+  </si>
+  <si>
+    <t>New Bern</t>
+  </si>
+  <si>
+    <t>River Bend</t>
+  </si>
+  <si>
+    <t>Trent Woods</t>
+  </si>
+  <si>
+    <t>Vanceboro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cumberland </t>
+  </si>
+  <si>
+    <t>Eastover</t>
+  </si>
+  <si>
+    <t>Falcon</t>
+  </si>
+  <si>
+    <t>Fayetteville</t>
+  </si>
+  <si>
+    <t>Godwin</t>
+  </si>
+  <si>
+    <t>Hope Mills</t>
+  </si>
+  <si>
+    <t>Linden</t>
+  </si>
+  <si>
+    <t>Spring Lake</t>
+  </si>
+  <si>
+    <t>Stedman</t>
+  </si>
+  <si>
+    <t>Wade</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Currituck </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dare </t>
+  </si>
+  <si>
+    <t>Duck</t>
+  </si>
+  <si>
+    <t>Kill Devil Hills</t>
+  </si>
+  <si>
+    <t>Kitty Hawk</t>
+  </si>
+  <si>
+    <t>Manteo</t>
+  </si>
+  <si>
+    <t>Nags Head</t>
+  </si>
+  <si>
+    <t>Southern Shores</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Davidson </t>
+  </si>
+  <si>
+    <t>Denton</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Forsyth </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Randolph </t>
+  </si>
+  <si>
+    <t>Lexington</t>
+  </si>
+  <si>
+    <t>Midway</t>
+  </si>
+  <si>
+    <t>Wallburg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Davie </t>
+  </si>
+  <si>
+    <t>Bermuda Run</t>
+  </si>
+  <si>
+    <t>Cooleemee</t>
+  </si>
+  <si>
+    <t>Mocksville</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Duplin </t>
+  </si>
+  <si>
+    <t>Beulaville</t>
+  </si>
+  <si>
+    <t>Calypso</t>
+  </si>
+  <si>
+    <t>Faison</t>
+  </si>
+  <si>
+    <t>Greenevers</t>
+  </si>
+  <si>
+    <t>Kenansville</t>
+  </si>
+  <si>
+    <t>Magnolia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wayne </t>
+  </si>
+  <si>
+    <t>Rose Hill</t>
+  </si>
+  <si>
+    <t>Teachey</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pender </t>
+  </si>
+  <si>
+    <t>Warsaw</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Edgecombe </t>
+  </si>
+  <si>
+    <t>Conetoe</t>
+  </si>
+  <si>
+    <t>Leggett</t>
+  </si>
+  <si>
+    <t>Macclesfield</t>
+  </si>
+  <si>
+    <t>Pinetops</t>
+  </si>
+  <si>
+    <t>Princeville</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nash </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wilson </t>
+  </si>
+  <si>
+    <t>Speed</t>
+  </si>
+  <si>
+    <t>Tarboro</t>
+  </si>
+  <si>
+    <t>Bethania</t>
+  </si>
+  <si>
+    <t>Clemmons</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stokes </t>
+  </si>
+  <si>
+    <t>Lewisville</t>
+  </si>
+  <si>
+    <t>Rural Hall</t>
+  </si>
+  <si>
+    <t>Tobaccoville</t>
+  </si>
+  <si>
+    <t>Walkertown</t>
+  </si>
+  <si>
+    <t>Winston-Salem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Franklin </t>
+  </si>
+  <si>
+    <t>Bunn</t>
+  </si>
+  <si>
+    <t>Franklinton</t>
+  </si>
+  <si>
+    <t>Louisburg</t>
+  </si>
+  <si>
+    <t>Youngsville</t>
+  </si>
+  <si>
+    <t>Belmont</t>
+  </si>
+  <si>
+    <t>Bessemer City</t>
+  </si>
+  <si>
+    <t>Cherryville</t>
+  </si>
+  <si>
+    <t>Cramerton</t>
+  </si>
+  <si>
+    <t>Dallas</t>
+  </si>
+  <si>
+    <t>Gastonia</t>
+  </si>
+  <si>
+    <t>High Shoals</t>
+  </si>
+  <si>
+    <t>Lowell</t>
+  </si>
+  <si>
+    <t>Mcadenville</t>
+  </si>
+  <si>
+    <t>Mount Holly</t>
+  </si>
+  <si>
+    <t>Ranlo</t>
+  </si>
+  <si>
+    <t>Stanley</t>
+  </si>
+  <si>
+    <t>Gatesville</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Graham </t>
+  </si>
+  <si>
+    <t>Fontana Dam</t>
+  </si>
+  <si>
+    <t>Lake Santeetlah</t>
+  </si>
+  <si>
+    <t>Robbinsville</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Granville </t>
+  </si>
+  <si>
+    <t>Butner</t>
+  </si>
+  <si>
+    <t>Creedmoor</t>
+  </si>
+  <si>
+    <t>Oxford</t>
+  </si>
+  <si>
+    <t>Stem</t>
+  </si>
+  <si>
+    <t>Stovall</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Greene </t>
+  </si>
+  <si>
+    <t>Hookerton</t>
+  </si>
+  <si>
+    <t>Snow Hill</t>
+  </si>
+  <si>
+    <t>Walstonburg</t>
+  </si>
+  <si>
+    <t>Greensboro</t>
+  </si>
+  <si>
+    <t>Jamestown</t>
+  </si>
+  <si>
+    <t>Oak Ridge</t>
+  </si>
+  <si>
+    <t>Pleasant Garden</t>
+  </si>
+  <si>
+    <t>Sedalia</t>
+  </si>
+  <si>
+    <t>Summerfield</t>
+  </si>
+  <si>
+    <t>Whitsett</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Halifax </t>
+  </si>
+  <si>
+    <t>Enfield</t>
+  </si>
+  <si>
+    <t>Halifax</t>
+  </si>
+  <si>
+    <t>Hobgood</t>
+  </si>
+  <si>
+    <t>Littleton</t>
+  </si>
+  <si>
+    <t>Roanoke Rapids</t>
+  </si>
+  <si>
+    <t>Scotland Neck</t>
+  </si>
+  <si>
+    <t>Weldon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Harnett </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Johnston </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lee </t>
+  </si>
+  <si>
+    <t>Coats</t>
+  </si>
+  <si>
+    <t>Dunn</t>
+  </si>
+  <si>
+    <t>Erwin</t>
+  </si>
+  <si>
+    <t>Lillington</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Haywood </t>
+  </si>
+  <si>
+    <t>Canton</t>
+  </si>
+  <si>
+    <t>Clyde</t>
+  </si>
+  <si>
+    <t>Maggie Valley</t>
+  </si>
+  <si>
+    <t>Waynesville</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Henderson </t>
+  </si>
+  <si>
+    <t>Flat Rock</t>
+  </si>
+  <si>
+    <t>Fletcher</t>
+  </si>
+  <si>
+    <t>Hendersonville</t>
+  </si>
+  <si>
+    <t>Laurel Park</t>
+  </si>
+  <si>
+    <t>Mills River</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Polk </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hertford </t>
+  </si>
+  <si>
+    <t>Ahoskie</t>
+  </si>
+  <si>
+    <t>Cofield</t>
+  </si>
+  <si>
+    <t>Como</t>
+  </si>
+  <si>
+    <t>Harrellsville</t>
+  </si>
+  <si>
+    <t>Murfreesboro</t>
+  </si>
+  <si>
+    <t>Winton</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hoke </t>
+  </si>
+  <si>
+    <t>Raeford</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hyde </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Iredell </t>
+  </si>
+  <si>
+    <t>Harmony</t>
+  </si>
+  <si>
+    <t>Love Valley</t>
+  </si>
+  <si>
+    <t>Mooresville</t>
+  </si>
+  <si>
+    <t>Statesville</t>
+  </si>
+  <si>
+    <t>Troutman</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jackson </t>
+  </si>
+  <si>
+    <t>Dillsboro</t>
+  </si>
+  <si>
+    <t>Forest Hills</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Macon </t>
+  </si>
+  <si>
+    <t>Sylva</t>
+  </si>
+  <si>
+    <t>Webster</t>
+  </si>
+  <si>
+    <t>Archer Lodge</t>
+  </si>
+  <si>
+    <t>Four Oaks</t>
+  </si>
+  <si>
+    <t>Micro</t>
+  </si>
+  <si>
+    <t>Pine Level</t>
+  </si>
+  <si>
+    <t>Princeton</t>
+  </si>
+  <si>
+    <t>Selma</t>
+  </si>
+  <si>
+    <t>Smithfield</t>
+  </si>
+  <si>
+    <t>Wilsons Mills</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jones </t>
+  </si>
+  <si>
+    <t>Maysville</t>
+  </si>
+  <si>
+    <t>Pollocksville</t>
+  </si>
+  <si>
+    <t>Trenton</t>
+  </si>
+  <si>
+    <t>Sanford</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lenoir </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pitt </t>
+  </si>
+  <si>
+    <t>Kinston</t>
+  </si>
+  <si>
+    <t>La Grange</t>
+  </si>
+  <si>
+    <t>Pink Hill</t>
+  </si>
+  <si>
+    <t>Lincolnton</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> In Catawba </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> In Lincoln </t>
+  </si>
+  <si>
+    <t>Franklin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Madison </t>
+  </si>
+  <si>
+    <t>Hot Springs</t>
+  </si>
+  <si>
+    <t>Mars Hill</t>
+  </si>
+  <si>
+    <t>Marshall</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Martin </t>
+  </si>
+  <si>
+    <t>Bear Grass</t>
+  </si>
+  <si>
+    <t>Everetts</t>
+  </si>
+  <si>
+    <t>Hamilton</t>
+  </si>
+  <si>
+    <t>Hassell</t>
+  </si>
+  <si>
+    <t>Jamesville</t>
+  </si>
+  <si>
+    <t>Oak City</t>
+  </si>
+  <si>
+    <t>Parmele</t>
+  </si>
+  <si>
+    <t>Robersonville</t>
+  </si>
+  <si>
+    <t>Williamston</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mcdowell </t>
+  </si>
+  <si>
+    <t>Marion</t>
+  </si>
+  <si>
+    <t>Old Fort</t>
+  </si>
+  <si>
+    <t>Charlotte</t>
+  </si>
+  <si>
+    <t>Cornelius</t>
+  </si>
+  <si>
+    <t>Matthews</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Union </t>
+  </si>
+  <si>
+    <t>Pineville</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mitchell </t>
+  </si>
+  <si>
+    <t>Bakersville</t>
+  </si>
+  <si>
+    <t>Spruce Pine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Montgomery </t>
+  </si>
+  <si>
+    <t>Biscoe</t>
+  </si>
+  <si>
+    <t>Candor</t>
+  </si>
+  <si>
+    <t>Mount Gilead</t>
+  </si>
+  <si>
+    <t>Star</t>
+  </si>
+  <si>
+    <t>Troy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Moore </t>
+  </si>
+  <si>
+    <t>Aberdeen</t>
+  </si>
+  <si>
+    <t>Cameron</t>
+  </si>
+  <si>
+    <t>Carthage</t>
+  </si>
+  <si>
+    <t>Foxfire Village</t>
+  </si>
+  <si>
+    <t>Pinebluff</t>
+  </si>
+  <si>
+    <t>Pinehurst</t>
+  </si>
+  <si>
+    <t>Robbins</t>
+  </si>
+  <si>
+    <t>Southern Pines</t>
+  </si>
+  <si>
+    <t>Taylortown</t>
+  </si>
+  <si>
+    <t>Vass</t>
+  </si>
+  <si>
+    <t>Whispering Pines</t>
+  </si>
+  <si>
+    <t>Bailey</t>
+  </si>
+  <si>
+    <t>Castalia</t>
+  </si>
+  <si>
+    <t>Middlesex</t>
+  </si>
+  <si>
+    <t>Momeyer</t>
+  </si>
+  <si>
+    <t>Nashville</t>
+  </si>
+  <si>
+    <t>Spring Hope</t>
+  </si>
+  <si>
+    <t xml:space="preserve">New Hanover </t>
+  </si>
+  <si>
+    <t>Carolina Beach</t>
+  </si>
+  <si>
+    <t>Kure Beach</t>
+  </si>
+  <si>
+    <t>Wilmington</t>
+  </si>
+  <si>
+    <t>Wrightsville Beach</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Northampton </t>
+  </si>
+  <si>
+    <t>Conway</t>
+  </si>
+  <si>
+    <t>Garysburg</t>
+  </si>
+  <si>
+    <t>Gaston</t>
+  </si>
+  <si>
+    <t>Jackson</t>
+  </si>
+  <si>
+    <t>Lasker</t>
+  </si>
+  <si>
+    <t>Rich Square</t>
+  </si>
+  <si>
+    <t>Seaboard</t>
+  </si>
+  <si>
+    <t>Severn</t>
+  </si>
+  <si>
+    <t>Woodland</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Onslow </t>
+  </si>
+  <si>
+    <t>Holly Ridge</t>
+  </si>
+  <si>
+    <t>Jacksonville</t>
+  </si>
+  <si>
+    <t>North Topsail Beach</t>
+  </si>
+  <si>
+    <t>Richlands</t>
+  </si>
+  <si>
+    <t>Swansboro</t>
+  </si>
+  <si>
+    <t>Carrboro</t>
+  </si>
+  <si>
+    <t>Hillsborough</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pamlico </t>
+  </si>
+  <si>
+    <t>Alliance</t>
+  </si>
+  <si>
+    <t>Bayboro</t>
+  </si>
+  <si>
+    <t>Grantsboro</t>
+  </si>
+  <si>
+    <t>Mesic</t>
+  </si>
+  <si>
+    <t>Minnesott Beach</t>
+  </si>
+  <si>
+    <t>Oriental</t>
+  </si>
+  <si>
+    <t>Stonewall</t>
+  </si>
+  <si>
+    <t>Vandemere</t>
+  </si>
+  <si>
+    <t>Atkinson</t>
+  </si>
+  <si>
+    <t>Burgaw</t>
+  </si>
+  <si>
+    <t>Saint Helena</t>
+  </si>
+  <si>
+    <t>Topsail Beach</t>
+  </si>
+  <si>
+    <t>Watha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perquimans </t>
+  </si>
+  <si>
+    <t>Hertford</t>
+  </si>
+  <si>
+    <t>Winfall</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Person </t>
+  </si>
+  <si>
+    <t>Roxboro</t>
+  </si>
+  <si>
+    <t>Ayden</t>
+  </si>
+  <si>
+    <t>Bethel</t>
+  </si>
+  <si>
+    <t>Falkland</t>
+  </si>
+  <si>
+    <t>Farmville</t>
+  </si>
+  <si>
+    <t>Fountain</t>
+  </si>
+  <si>
+    <t>Greenville</t>
+  </si>
+  <si>
+    <t>Grimesland</t>
+  </si>
+  <si>
+    <t>Simpson</t>
+  </si>
+  <si>
+    <t>Winterville</t>
+  </si>
+  <si>
+    <t>Columbus</t>
+  </si>
+  <si>
+    <t>Tryon</t>
+  </si>
+  <si>
+    <t>Asheboro</t>
+  </si>
+  <si>
+    <t>Franklinville</t>
+  </si>
+  <si>
+    <t>Liberty</t>
+  </si>
+  <si>
+    <t>Ramseur</t>
+  </si>
+  <si>
+    <t>Randleman</t>
+  </si>
+  <si>
+    <t>Seagrove</t>
+  </si>
+  <si>
+    <t>Staley</t>
+  </si>
+  <si>
+    <t>Trinity</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Richmond </t>
+  </si>
+  <si>
+    <t>Dobbins Heights</t>
+  </si>
+  <si>
+    <t>Ellerbe</t>
+  </si>
+  <si>
+    <t>Hamlet</t>
+  </si>
+  <si>
+    <t>Hoffman</t>
+  </si>
+  <si>
+    <t>Rockingham</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Robeson </t>
+  </si>
+  <si>
+    <t>Fairmont</t>
+  </si>
+  <si>
+    <t>Lumber Bridge</t>
+  </si>
+  <si>
+    <t>Lumberton</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Scotland </t>
+  </si>
+  <si>
+    <t>Mcdonald</t>
+  </si>
+  <si>
+    <t>Parkton</t>
+  </si>
+  <si>
+    <t>Pembroke</t>
+  </si>
+  <si>
+    <t>Proctorville</t>
+  </si>
+  <si>
+    <t>Raynham</t>
+  </si>
+  <si>
+    <t>Red Springs</t>
+  </si>
+  <si>
+    <t>Rennert</t>
+  </si>
+  <si>
+    <t>Rowland</t>
+  </si>
+  <si>
+    <t>St Pauls</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rockingham </t>
+  </si>
+  <si>
+    <t>Eden</t>
+  </si>
+  <si>
+    <t>Madison</t>
+  </si>
+  <si>
+    <t>Mayodan</t>
+  </si>
+  <si>
+    <t>Reidsville</t>
+  </si>
+  <si>
+    <t>Stoneville</t>
+  </si>
+  <si>
+    <t>China Grove</t>
+  </si>
+  <si>
+    <t>Cleveland</t>
+  </si>
+  <si>
+    <t>East Spencer</t>
+  </si>
+  <si>
+    <t>Faith</t>
+  </si>
+  <si>
+    <t>Granite Quarry</t>
+  </si>
+  <si>
+    <t>Landis</t>
+  </si>
+  <si>
+    <t>Rockwell</t>
+  </si>
+  <si>
+    <t>Salisbury</t>
+  </si>
+  <si>
+    <t>Spencer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rutherford </t>
+  </si>
+  <si>
+    <t>Bostic</t>
+  </si>
+  <si>
+    <t>Chimney Rock Village</t>
+  </si>
+  <si>
+    <t>Ellenboro</t>
+  </si>
+  <si>
+    <t>Forest City</t>
+  </si>
+  <si>
+    <t>Lake Lure</t>
+  </si>
+  <si>
+    <t>Ruth</t>
+  </si>
+  <si>
+    <t>Rutherfordton</t>
+  </si>
+  <si>
+    <t>Spindale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sampson </t>
+  </si>
+  <si>
+    <t>Autryville</t>
+  </si>
+  <si>
+    <t>Clinton</t>
+  </si>
+  <si>
+    <t>Garland</t>
+  </si>
+  <si>
+    <t>Harrells</t>
+  </si>
+  <si>
+    <t>Newton Grove</t>
+  </si>
+  <si>
+    <t>Roseboro</t>
+  </si>
+  <si>
+    <t>Salemburg</t>
+  </si>
+  <si>
+    <t>Turkey</t>
+  </si>
+  <si>
+    <t>Gibson</t>
+  </si>
+  <si>
+    <t>Laurinburg</t>
+  </si>
+  <si>
+    <t>Wagram</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stanly </t>
+  </si>
+  <si>
+    <t>Albemarle</t>
+  </si>
+  <si>
+    <t>Badin</t>
+  </si>
+  <si>
+    <t>Misenheimer</t>
+  </si>
+  <si>
+    <t>New London</t>
+  </si>
+  <si>
+    <t>Norwood</t>
+  </si>
+  <si>
+    <t>Oakboro</t>
+  </si>
+  <si>
+    <t>Red Cross</t>
+  </si>
+  <si>
+    <t>Richfield</t>
+  </si>
+  <si>
+    <t>Stanfield</t>
+  </si>
+  <si>
+    <t>Danbury</t>
+  </si>
+  <si>
+    <t>Walnut Cove</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Surry </t>
+  </si>
+  <si>
+    <t>Dobson</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wilkes </t>
+  </si>
+  <si>
+    <t>Mount Airy</t>
+  </si>
+  <si>
+    <t>Pilot Mountain</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Swain </t>
+  </si>
+  <si>
+    <t>Bryson City</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Transylvania </t>
+  </si>
+  <si>
+    <t>Brevard</t>
+  </si>
+  <si>
+    <t>Rosman</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tyrrell </t>
+  </si>
+  <si>
+    <t>Columbia</t>
+  </si>
+  <si>
+    <t>Fairview</t>
+  </si>
+  <si>
+    <t>Union</t>
+  </si>
+  <si>
+    <t>Hemby Bridge</t>
+  </si>
+  <si>
+    <t>Indian Trail</t>
+  </si>
+  <si>
+    <t>Lake Park</t>
+  </si>
+  <si>
+    <t>Marshville</t>
+  </si>
+  <si>
+    <t>Marvin</t>
+  </si>
+  <si>
+    <t>Mineral Springs</t>
+  </si>
+  <si>
+    <t>Monroe</t>
+  </si>
+  <si>
+    <t>Unionville</t>
+  </si>
+  <si>
+    <t>Waxhaw</t>
+  </si>
+  <si>
+    <t>Weddington</t>
+  </si>
+  <si>
+    <t>Wesley Chapel</t>
+  </si>
+  <si>
+    <t>Wingate</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vance </t>
+  </si>
+  <si>
+    <t>Henderson</t>
+  </si>
+  <si>
+    <t>Kittrell</t>
+  </si>
+  <si>
+    <t>Middleburg</t>
+  </si>
+  <si>
+    <t>Fuquay-Varina</t>
+  </si>
+  <si>
+    <t>Garner</t>
+  </si>
+  <si>
+    <t>Holly Springs</t>
+  </si>
+  <si>
+    <t>Knightdale</t>
+  </si>
+  <si>
+    <t>Rolesville</t>
+  </si>
+  <si>
+    <t>Wendell</t>
+  </si>
+  <si>
+    <t>Zebulon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Warren </t>
+  </si>
+  <si>
+    <t>Macon</t>
+  </si>
+  <si>
+    <t>Norlina</t>
+  </si>
+  <si>
+    <t>Warrenton</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Washington </t>
+  </si>
+  <si>
+    <t>Creswell</t>
+  </si>
+  <si>
+    <t>Plymouth</t>
+  </si>
+  <si>
+    <t>Roper</t>
+  </si>
+  <si>
+    <t>Boone</t>
+  </si>
+  <si>
+    <t>Eureka</t>
+  </si>
+  <si>
+    <t>Fremont</t>
+  </si>
+  <si>
+    <t>Goldsboro</t>
+  </si>
+  <si>
+    <t>Pikeville</t>
+  </si>
+  <si>
+    <t>Seven Springs</t>
+  </si>
+  <si>
+    <t>Walnut Creek</t>
+  </si>
+  <si>
+    <t>North Wilkesboro</t>
+  </si>
+  <si>
+    <t>Ronda</t>
+  </si>
+  <si>
+    <t>Wilkesboro</t>
+  </si>
+  <si>
+    <t>Black Creek</t>
+  </si>
+  <si>
+    <t>Elm City</t>
+  </si>
+  <si>
+    <t>Lucama</t>
+  </si>
+  <si>
+    <t>Saratoga</t>
+  </si>
+  <si>
+    <t>Sims</t>
+  </si>
+  <si>
+    <t>Stantonsburg</t>
+  </si>
+  <si>
+    <t>Wilson</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yadkin </t>
+  </si>
+  <si>
+    <t>Boonville</t>
+  </si>
+  <si>
+    <t>East Bend</t>
+  </si>
+  <si>
+    <t>Jonesville</t>
+  </si>
+  <si>
+    <t>Yadkinville</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yancey </t>
+  </si>
+  <si>
+    <t>Burnsville</t>
+  </si>
+  <si>
+    <t>Counties</t>
+  </si>
+  <si>
+    <t>Municipality County
+[Note 1]</t>
+  </si>
+  <si>
+    <t>Municipality</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Total Taxable Real Property
+[Note 2] </t>
+  </si>
+  <si>
+    <t>Classified Motor Vehicles
+[Note 3]</t>
+  </si>
+  <si>
+    <t>Taxable Personal Property
+[Note 2]</t>
+  </si>
+  <si>
+    <t>Total Taxable Personal Property</t>
+  </si>
+  <si>
+    <t>Public Service Company Property
+[Notes 2,4]</t>
+  </si>
+  <si>
+    <t>Grand Total</t>
+  </si>
+  <si>
+    <t>Municipal Tax Rate Per $100 Value
+[Note 5]</t>
+  </si>
+  <si>
+    <t>Burlington</t>
+  </si>
+  <si>
+    <t>Gibsonville</t>
+  </si>
+  <si>
+    <t>Mebane</t>
+  </si>
+  <si>
+    <t>Beech Mountain</t>
+  </si>
+  <si>
+    <t>Seven Devils</t>
+  </si>
+  <si>
+    <t>Hickory</t>
+  </si>
+  <si>
+    <t>Long View</t>
+  </si>
+  <si>
+    <t>Rhodhiss</t>
+  </si>
+  <si>
+    <t>Rutherford College</t>
+  </si>
+  <si>
+    <t>Kannapolis</t>
+  </si>
+  <si>
+    <t>Locust</t>
+  </si>
+  <si>
+    <t>Blowing Rock</t>
+  </si>
+  <si>
+    <t>Elizabeth City</t>
+  </si>
+  <si>
+    <t>Maiden</t>
+  </si>
+  <si>
+    <t>Cary</t>
+  </si>
+  <si>
+    <t>Kings Mountain</t>
+  </si>
+  <si>
+    <t>High Point</t>
+  </si>
+  <si>
+    <t>Thomasville</t>
+  </si>
+  <si>
+    <t>Mount Olive</t>
+  </si>
+  <si>
+    <t>Wallace</t>
+  </si>
+  <si>
+    <t>Chapel Hill</t>
+  </si>
+  <si>
+    <t>Durham</t>
+  </si>
+  <si>
+    <t>Morrisville</t>
+  </si>
+  <si>
+    <t>Raleigh</t>
+  </si>
+  <si>
+    <t>Rocky Mount</t>
+  </si>
+  <si>
+    <t>Sharpsburg</t>
+  </si>
+  <si>
+    <t>Whitakers</t>
+  </si>
+  <si>
+    <t>Kernersville</t>
+  </si>
+  <si>
+    <t>King</t>
+  </si>
+  <si>
+    <t>Wake Forest</t>
+  </si>
+  <si>
+    <t>Archdale</t>
+  </si>
+  <si>
+    <t>Angier</t>
+  </si>
+  <si>
+    <t>Benson</t>
+  </si>
+  <si>
+    <t>Broadway</t>
+  </si>
+  <si>
+    <t>Saluda</t>
+  </si>
+  <si>
+    <t>Davidson</t>
+  </si>
+  <si>
+    <t>Highlands</t>
+  </si>
+  <si>
+    <t>Clayton</t>
+  </si>
+  <si>
+    <t>Kenly</t>
+  </si>
+  <si>
+    <t>Grifton</t>
+  </si>
+  <si>
+    <t>Huntersville</t>
+  </si>
+  <si>
+    <t>Mint Hill</t>
+  </si>
+  <si>
+    <t>Stallings</t>
+  </si>
+  <si>
+    <t>Surf City</t>
+  </si>
+  <si>
+    <t>Maxton</t>
+  </si>
+  <si>
+    <t>Elkin</t>
+  </si>
+  <si>
+    <t>Apex</t>
+  </si>
+  <si>
+    <t>No Municipalities</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Totals</t>
+  </si>
+  <si>
+    <t>End of Worksheet [Note 6]</t>
+  </si>
+  <si>
+    <t>Notes</t>
+  </si>
+  <si>
+    <t>Note Number</t>
+  </si>
+  <si>
+    <t>Note Text</t>
+  </si>
+  <si>
+    <t>Valuation of public service companies subject to appraisal by the Local Government Division, Property Tax Section.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Tax rates do not include county or special district rates.</t>
+  </si>
+  <si>
+    <t>North Carolina Department of Revenue, Local Government Division, 919-814-1129 are presented with the counties where they are located.</t>
+  </si>
+  <si>
+    <t>End of worksheet</t>
+  </si>
+  <si>
+    <t>LG55: Assessed Valuations Of NC Municipalities, Fiscal Year 2021-2022 Notes</t>
+  </si>
+  <si>
+    <t>Property other than classified registered motor vehicles is valued as of January 1, 2021.</t>
+  </si>
+  <si>
+    <t>Amounts shown are for motor vehicles for which tax notices were issued in accordance with  G.S.105-330.5(a) during calendar year of 2021, net of releases made by that date.</t>
+  </si>
+  <si>
+    <t>Assessed Valuations Of NC Municipalities, Fiscal Year 2021-2022</t>
+  </si>
+  <si>
+    <t>Some municipalities are in multiple counties, and are shown within each county group, with a designation of the other counties in which they are located.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0000"/>
   </numFmts>
-  <fonts count="2" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FFFF0000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right/>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
       <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thick">
-[...2 lines deleted...]
-      <right style="thick">
+      <left/>
+      <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thick">
+      <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thick">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="4"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="5" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="3" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="6"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="3" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="3" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="3" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="7">
+    <cellStyle name="Heading 1 3" xfId="2" xr:uid="{6087C0C3-61E6-4755-A52F-67AF2ABD4B10}"/>
+    <cellStyle name="Heading 2 2" xfId="5" xr:uid="{46FEF8B5-A610-4007-A57C-81FBD96AADD6}"/>
+    <cellStyle name="Heading 2 3" xfId="1" xr:uid="{0D20ACBE-51D6-4136-B3A0-3BBF8EA68450}"/>
+    <cellStyle name="Heading 3" xfId="6" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 3" xfId="4" xr:uid="{41241D40-CCB1-42D4-889C-DDC75B2D4BB2}"/>
+    <cellStyle name="Total 2" xfId="3" xr:uid="{EBCC6B67-D85A-47E2-84AE-D6BFF25DD78F}"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="18">
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <border>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="0.0000"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color theme="1"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color theme="1"/>
+        </left>
+        <right style="thin">
+          <color theme="1"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{B5A5B1EA-08C5-463F-AFA1-90E1A52410A1}" name="Table2" displayName="Table2" ref="A2:J707" totalsRowShown="0" headerRowDxfId="17" dataDxfId="16" tableBorderDxfId="15">
+  <tableColumns count="10">
+    <tableColumn id="1" xr3:uid="{705E4519-E890-48A9-94A5-E40542B37B06}" name="Counties" dataDxfId="14"/>
+    <tableColumn id="2" xr3:uid="{AC121BEE-03D1-41FC-A25E-5C3C17A63D43}" name="Municipality County_x000a_[Note 1]" dataDxfId="13"/>
+    <tableColumn id="3" xr3:uid="{49E6869C-4A1D-4652-B5D9-EB33E8B6136F}" name="Municipality" dataDxfId="12"/>
+    <tableColumn id="4" xr3:uid="{EBDB186B-61B4-482D-AD22-1307B3A21B91}" name="Total Taxable Real Property_x000a_[Note 2] " dataDxfId="11"/>
+    <tableColumn id="5" xr3:uid="{70B122C3-7828-4FEA-96C0-5CBE83AA34EF}" name="Classified Motor Vehicles_x000a_[Note 3]" dataDxfId="10"/>
+    <tableColumn id="6" xr3:uid="{734A15F9-0C23-4F1A-8E56-9A7A12675567}" name="Taxable Personal Property_x000a_[Note 2]" dataDxfId="9"/>
+    <tableColumn id="7" xr3:uid="{AB26E544-3589-4EF1-9706-451EBF92ED51}" name="Total Taxable Personal Property" dataDxfId="8"/>
+    <tableColumn id="8" xr3:uid="{13157CD3-6B71-494E-AEF4-730890A6E7F3}" name="Public Service Company Property_x000a_[Notes 2,4]" dataDxfId="7"/>
+    <tableColumn id="9" xr3:uid="{94F4702F-BC84-4BBD-9643-5A8DD2761068}" name="Grand Total" dataDxfId="6"/>
+    <tableColumn id="10" xr3:uid="{2D6625B5-A12C-4601-B152-DE0B6AD38867}" name="Municipal Tax Rate Per $100 Value_x000a_[Note 5]" dataDxfId="5"/>
+  </tableColumns>
+  <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{72DEC302-F2B7-40DA-9EA0-2D85E6A715EE}" name="Notes" displayName="Notes" ref="A3:B9" totalsRowShown="0" dataDxfId="4" tableBorderDxfId="3" totalsRowBorderDxfId="2" headerRowCellStyle="Heading 3">
+  <tableColumns count="2">
+    <tableColumn id="1" xr3:uid="{3255F516-DA58-476E-8A92-0EC6ACB60150}" name="Note Number" dataDxfId="1"/>
+    <tableColumn id="2" xr3:uid="{E8B26219-ED3B-4BC9-A648-8E4717D42DAA}" name="Note Text" dataDxfId="0"/>
+  </tableColumns>
+  <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2558,66788 +3156,22832 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I4998"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{82859535-572F-462F-AC74-CA229C78246F}">
+  <dimension ref="A1:J708"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft"/>
+    <sheetView tabSelected="1" zoomScale="87" zoomScaleNormal="87" workbookViewId="0">
+      <pane xSplit="3" ySplit="2" topLeftCell="D3" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="D1" sqref="D1"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
+      <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="4.7109375" customWidth="1"/>
-    <col min="2" max="9" width="20.7109375" customWidth="1"/>
+    <col min="1" max="1" width="15.7265625" customWidth="1"/>
+    <col min="2" max="2" width="17.26953125" customWidth="1"/>
+    <col min="3" max="3" width="20.90625" customWidth="1"/>
+    <col min="4" max="4" width="19.6328125" customWidth="1"/>
+    <col min="5" max="6" width="19.08984375" customWidth="1"/>
+    <col min="7" max="7" width="19" customWidth="1"/>
+    <col min="8" max="8" width="21.81640625" customWidth="1"/>
+    <col min="9" max="9" width="19.36328125" customWidth="1"/>
+    <col min="10" max="10" width="19.90625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>0</v>
+    <row r="1" spans="1:10" ht="19" x14ac:dyDescent="0.4">
+      <c r="A1" s="11" t="s">
+        <v>664</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="10" t="s">
+      <c r="J1" s="1"/>
+    </row>
+    <row r="2" spans="1:10" ht="54.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="12" t="s">
+        <v>593</v>
+      </c>
+      <c r="B2" s="12" t="s">
+        <v>594</v>
+      </c>
+      <c r="C2" s="12" t="s">
+        <v>595</v>
+      </c>
+      <c r="D2" s="12" t="s">
+        <v>596</v>
+      </c>
+      <c r="E2" s="12" t="s">
+        <v>597</v>
+      </c>
+      <c r="F2" s="12" t="s">
+        <v>598</v>
+      </c>
+      <c r="G2" s="12" t="s">
+        <v>599</v>
+      </c>
+      <c r="H2" s="12" t="s">
+        <v>600</v>
+      </c>
+      <c r="I2" s="12" t="s">
+        <v>601</v>
+      </c>
+      <c r="J2" s="12" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="13" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="23">
+        <v>94393021</v>
+      </c>
+      <c r="E3" s="23">
+        <v>17048755</v>
+      </c>
+      <c r="F3" s="23">
+        <v>7856147</v>
+      </c>
+      <c r="G3" s="25">
+        <v>24904902</v>
+      </c>
+      <c r="H3" s="23">
+        <v>2533671</v>
+      </c>
+      <c r="I3" s="25">
+        <v>121831594</v>
+      </c>
+      <c r="J3" s="21">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="13" t="s">
+        <v>603</v>
+      </c>
+      <c r="D4" s="23">
+        <v>3884431025</v>
+      </c>
+      <c r="E4" s="23">
+        <v>535790012</v>
+      </c>
+      <c r="F4" s="23">
+        <v>704429687</v>
+      </c>
+      <c r="G4" s="25">
+        <v>1240219699</v>
+      </c>
+      <c r="H4" s="23">
+        <v>96554084</v>
+      </c>
+      <c r="I4" s="25">
+        <v>5221204808</v>
+      </c>
+      <c r="J4" s="21">
+        <v>0.59730000000000005</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" s="13" t="s">
+        <v>603</v>
+      </c>
+      <c r="D5" s="23">
+        <v>149826235</v>
+      </c>
+      <c r="E5" s="23">
+        <v>16623788</v>
+      </c>
+      <c r="F5" s="23">
+        <v>4521668</v>
+      </c>
+      <c r="G5" s="25">
+        <v>21145456</v>
+      </c>
+      <c r="H5" s="23">
+        <v>0</v>
+      </c>
+      <c r="I5" s="25">
+        <v>170971691</v>
+      </c>
+      <c r="J5" s="21">
+        <v>0.59730000000000005</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="23">
+        <v>561712094</v>
+      </c>
+      <c r="E6" s="23">
+        <v>70750327</v>
+      </c>
+      <c r="F6" s="23">
+        <v>14360187</v>
+      </c>
+      <c r="G6" s="25">
+        <v>85110514</v>
+      </c>
+      <c r="H6" s="23">
+        <v>10532145</v>
+      </c>
+      <c r="I6" s="25">
+        <v>657354753</v>
+      </c>
+      <c r="J6" s="21">
+        <v>0.45</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="13" t="s">
+        <v>604</v>
+      </c>
+      <c r="D7" s="23">
+        <v>293838850</v>
+      </c>
+      <c r="E7" s="23">
+        <v>45298915</v>
+      </c>
+      <c r="F7" s="23">
+        <v>1287955</v>
+      </c>
+      <c r="G7" s="25">
+        <v>46586870</v>
+      </c>
+      <c r="H7" s="23">
+        <v>4820656</v>
+      </c>
+      <c r="I7" s="25">
+        <v>345246376</v>
+      </c>
+      <c r="J7" s="21">
+        <v>0.53</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="B8" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="13" t="s">
+        <v>604</v>
+      </c>
+      <c r="D8" s="23">
+        <v>309291577</v>
+      </c>
+      <c r="E8" s="23">
+        <v>43076626</v>
+      </c>
+      <c r="F8" s="23">
+        <v>7236681</v>
+      </c>
+      <c r="G8" s="25">
+        <v>50313307</v>
+      </c>
+      <c r="H8" s="23">
+        <v>5586793</v>
+      </c>
+      <c r="I8" s="25">
+        <v>365191677</v>
+      </c>
+      <c r="J8" s="21">
+        <v>0.53</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="B9" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="13" t="s">
+        <v>5</v>
+      </c>
+      <c r="D9" s="23">
+        <v>1034462611</v>
+      </c>
+      <c r="E9" s="23">
+        <v>158406440</v>
+      </c>
+      <c r="F9" s="23">
+        <v>126203066</v>
+      </c>
+      <c r="G9" s="25">
+        <v>284609506</v>
+      </c>
+      <c r="H9" s="23">
+        <v>24565943</v>
+      </c>
+      <c r="I9" s="25">
+        <v>1343638060</v>
+      </c>
+      <c r="J9" s="21">
+        <v>0.45500000000000002</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="B10" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C10" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" s="23">
+        <v>98496938</v>
+      </c>
+      <c r="E10" s="23">
+        <v>22946261</v>
+      </c>
+      <c r="F10" s="23">
+        <v>5256547</v>
+      </c>
+      <c r="G10" s="25">
+        <v>28202808</v>
+      </c>
+      <c r="H10" s="23">
+        <v>2182293</v>
+      </c>
+      <c r="I10" s="25">
+        <v>128882039</v>
+      </c>
+      <c r="J10" s="21">
+        <v>0.36</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="B11" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C11" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="23">
+        <v>116013546</v>
+      </c>
+      <c r="E11" s="23">
+        <v>21768733</v>
+      </c>
+      <c r="F11" s="23">
+        <v>8599590</v>
+      </c>
+      <c r="G11" s="25">
+        <v>30368323</v>
+      </c>
+      <c r="H11" s="23">
+        <v>6944274</v>
+      </c>
+      <c r="I11" s="25">
+        <v>153326143</v>
+      </c>
+      <c r="J11" s="21">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="B12" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C12" s="13" t="s">
+        <v>605</v>
+      </c>
+      <c r="D12" s="23">
+        <v>1473648571</v>
+      </c>
+      <c r="E12" s="23">
+        <v>153190007</v>
+      </c>
+      <c r="F12" s="23">
+        <v>438418644</v>
+      </c>
+      <c r="G12" s="25">
+        <v>591608651</v>
+      </c>
+      <c r="H12" s="23">
+        <v>17085572</v>
+      </c>
+      <c r="I12" s="25">
+        <v>2082342794</v>
+      </c>
+      <c r="J12" s="21">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="B13" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="13" t="s">
+        <v>605</v>
+      </c>
+      <c r="D13" s="23">
+        <v>465647735</v>
+      </c>
+      <c r="E13" s="23">
+        <v>32938597</v>
+      </c>
+      <c r="F13" s="23">
+        <v>73538879</v>
+      </c>
+      <c r="G13" s="25">
+        <v>106477476</v>
+      </c>
+      <c r="H13" s="23">
+        <v>4226603</v>
+      </c>
+      <c r="I13" s="25">
+        <v>576351814</v>
+      </c>
+      <c r="J13" s="21">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="B14" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D14" s="23">
+        <v>20510641</v>
+      </c>
+      <c r="E14" s="23">
+        <v>3489677</v>
+      </c>
+      <c r="F14" s="23">
+        <v>1096213</v>
+      </c>
+      <c r="G14" s="25">
+        <v>4585890</v>
+      </c>
+      <c r="H14" s="23">
+        <v>803068</v>
+      </c>
+      <c r="I14" s="25">
+        <v>25899599</v>
+      </c>
+      <c r="J14" s="21">
+        <v>0.21249999999999999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="C15" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" s="23">
+        <v>154720072</v>
+      </c>
+      <c r="E15" s="23">
+        <v>13482230</v>
+      </c>
+      <c r="F15" s="23">
+        <v>18094495</v>
+      </c>
+      <c r="G15" s="25">
+        <v>31576725</v>
+      </c>
+      <c r="H15" s="23">
+        <v>9965685</v>
+      </c>
+      <c r="I15" s="25">
+        <v>196262482</v>
+      </c>
+      <c r="J15" s="21">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" s="23">
+        <v>142302107</v>
+      </c>
+      <c r="E16" s="23">
+        <v>15556033</v>
+      </c>
+      <c r="F16" s="23">
+        <v>11938335</v>
+      </c>
+      <c r="G16" s="25">
+        <v>27494368</v>
+      </c>
+      <c r="H16" s="23">
+        <v>5038058</v>
+      </c>
+      <c r="I16" s="25">
+        <v>174834533</v>
+      </c>
+      <c r="J16" s="21">
+        <v>0.39</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="D17" s="23">
+        <v>17596164</v>
+      </c>
+      <c r="E17" s="23">
+        <v>3668409</v>
+      </c>
+      <c r="F17" s="23">
+        <v>1678568</v>
+      </c>
+      <c r="G17" s="25">
+        <v>5346977</v>
+      </c>
+      <c r="H17" s="23">
+        <v>4877100</v>
+      </c>
+      <c r="I17" s="25">
+        <v>27820241</v>
+      </c>
+      <c r="J17" s="21">
+        <v>0.45</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" s="23">
+        <v>12698695</v>
+      </c>
+      <c r="E18" s="23">
+        <v>3044864</v>
+      </c>
+      <c r="F18" s="23">
+        <v>263782</v>
+      </c>
+      <c r="G18" s="25">
+        <v>3308646</v>
+      </c>
+      <c r="H18" s="23">
+        <v>2760242</v>
+      </c>
+      <c r="I18" s="25">
+        <v>18767583</v>
+      </c>
+      <c r="J18" s="21">
+        <v>0.48</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D19" s="23">
+        <v>2639697</v>
+      </c>
+      <c r="E19" s="23">
+        <v>658465</v>
+      </c>
+      <c r="F19" s="23">
+        <v>160767</v>
+      </c>
+      <c r="G19" s="25">
+        <v>819232</v>
+      </c>
+      <c r="H19" s="23">
+        <v>66132</v>
+      </c>
+      <c r="I19" s="25">
+        <v>3525061</v>
+      </c>
+      <c r="J19" s="21">
+        <v>0.28999999999999998</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="C20" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="D20" s="23">
+        <v>13480542</v>
+      </c>
+      <c r="E20" s="23">
+        <v>2368635</v>
+      </c>
+      <c r="F20" s="23">
+        <v>542275</v>
+      </c>
+      <c r="G20" s="25">
+        <v>2910910</v>
+      </c>
+      <c r="H20" s="23">
+        <v>950531</v>
+      </c>
+      <c r="I20" s="25">
+        <v>17341983</v>
+      </c>
+      <c r="J20" s="21">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="C21" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="D21" s="23">
+        <v>14829681</v>
+      </c>
+      <c r="E21" s="23">
+        <v>3330811</v>
+      </c>
+      <c r="F21" s="23">
+        <v>299381</v>
+      </c>
+      <c r="G21" s="25">
+        <v>3630192</v>
+      </c>
+      <c r="H21" s="23">
+        <v>1875834</v>
+      </c>
+      <c r="I21" s="25">
+        <v>20335707</v>
+      </c>
+      <c r="J21" s="21">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A22" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="C22" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="D22" s="23">
+        <v>30801119</v>
+      </c>
+      <c r="E22" s="23">
+        <v>6743592</v>
+      </c>
+      <c r="F22" s="23">
+        <v>8717944</v>
+      </c>
+      <c r="G22" s="25">
+        <v>15461536</v>
+      </c>
+      <c r="H22" s="23">
+        <v>2653424</v>
+      </c>
+      <c r="I22" s="25">
+        <v>48916079</v>
+      </c>
+      <c r="J22" s="21">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="C23" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" s="23">
+        <v>275588546</v>
+      </c>
+      <c r="E23" s="23">
+        <v>40343898</v>
+      </c>
+      <c r="F23" s="23">
+        <v>28841679</v>
+      </c>
+      <c r="G23" s="25">
+        <v>69185577</v>
+      </c>
+      <c r="H23" s="23">
+        <v>13373355</v>
+      </c>
+      <c r="I23" s="25">
+        <v>358147478</v>
+      </c>
+      <c r="J23" s="21">
+        <v>0.55600000000000005</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B24" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="C24" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="D24" s="23">
+        <v>132683767</v>
+      </c>
+      <c r="E24" s="23">
+        <v>14384730</v>
+      </c>
+      <c r="F24" s="23">
+        <v>14039064</v>
+      </c>
+      <c r="G24" s="25">
+        <v>28423794</v>
+      </c>
+      <c r="H24" s="23">
+        <v>3989834</v>
+      </c>
+      <c r="I24" s="25">
+        <v>165097395</v>
+      </c>
+      <c r="J24" s="21">
+        <v>0.41</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A25" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B25" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="C25" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="D25" s="23">
+        <v>6717308</v>
+      </c>
+      <c r="E25" s="23">
+        <v>832968</v>
+      </c>
+      <c r="F25" s="23">
+        <v>617100</v>
+      </c>
+      <c r="G25" s="25">
+        <v>1450068</v>
+      </c>
+      <c r="H25" s="23">
+        <v>134619</v>
+      </c>
+      <c r="I25" s="25">
+        <v>8301995</v>
+      </c>
+      <c r="J25" s="21">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A26" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="B26" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="C26" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="D26" s="23">
+        <v>221078458</v>
+      </c>
+      <c r="E26" s="23">
+        <v>13485505</v>
+      </c>
+      <c r="F26" s="23">
+        <v>97639720</v>
+      </c>
+      <c r="G26" s="25">
+        <v>111125225</v>
+      </c>
+      <c r="H26" s="23">
+        <v>10575925</v>
+      </c>
+      <c r="I26" s="25">
+        <v>342779608</v>
+      </c>
+      <c r="J26" s="21">
+        <v>0.42</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B27" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="C27" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="D27" s="23">
+        <v>228911231</v>
+      </c>
+      <c r="E27" s="23">
+        <v>9142763</v>
+      </c>
+      <c r="F27" s="23">
+        <v>5645452</v>
+      </c>
+      <c r="G27" s="25">
+        <v>14788215</v>
+      </c>
+      <c r="H27" s="23">
+        <v>3533552</v>
+      </c>
+      <c r="I27" s="25">
+        <v>247232998</v>
+      </c>
+      <c r="J27" s="21">
+        <v>0.56000000000000005</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A28" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B28" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="C28" s="13" t="s">
+        <v>606</v>
+      </c>
+      <c r="D28" s="23">
+        <v>70758900</v>
+      </c>
+      <c r="E28" s="23">
+        <v>990337</v>
+      </c>
+      <c r="F28" s="23">
+        <v>7762731</v>
+      </c>
+      <c r="G28" s="25">
+        <v>8753068</v>
+      </c>
+      <c r="H28" s="23">
+        <v>405289</v>
+      </c>
+      <c r="I28" s="25">
+        <v>79917257</v>
+      </c>
+      <c r="J28" s="21">
+        <v>0.73199999999999998</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A29" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B29" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C29" s="13" t="s">
+        <v>606</v>
+      </c>
+      <c r="D29" s="23">
+        <v>463986650</v>
+      </c>
+      <c r="E29" s="23">
+        <v>16909880</v>
+      </c>
+      <c r="F29" s="23">
+        <v>3749260</v>
+      </c>
+      <c r="G29" s="25">
+        <v>20659140</v>
+      </c>
+      <c r="H29" s="23">
+        <v>2349976</v>
+      </c>
+      <c r="I29" s="25">
+        <v>486995766</v>
+      </c>
+      <c r="J29" s="21">
+        <v>0.73199999999999998</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A30" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B30" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="C30" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="D30" s="23">
+        <v>8673400</v>
+      </c>
+      <c r="E30" s="23">
+        <v>1497912</v>
+      </c>
+      <c r="F30" s="23">
+        <v>644745</v>
+      </c>
+      <c r="G30" s="25">
+        <v>2142657</v>
+      </c>
+      <c r="H30" s="23">
+        <v>361066</v>
+      </c>
+      <c r="I30" s="25">
+        <v>11177123</v>
+      </c>
+      <c r="J30" s="21">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A31" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B31" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="C31" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="D31" s="23">
+        <v>18149260</v>
+      </c>
+      <c r="E31" s="23">
+        <v>4067473</v>
+      </c>
+      <c r="F31" s="23">
+        <v>837154</v>
+      </c>
+      <c r="G31" s="25">
+        <v>4904627</v>
+      </c>
+      <c r="H31" s="23">
+        <v>487542</v>
+      </c>
+      <c r="I31" s="25">
+        <v>23541429</v>
+      </c>
+      <c r="J31" s="21">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A32" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B32" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="C32" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="D32" s="23">
+        <v>54793582</v>
+      </c>
+      <c r="E32" s="23">
+        <v>6899371</v>
+      </c>
+      <c r="F32" s="23">
+        <v>5868724</v>
+      </c>
+      <c r="G32" s="25">
+        <v>12768095</v>
+      </c>
+      <c r="H32" s="23">
+        <v>1027067</v>
+      </c>
+      <c r="I32" s="25">
+        <v>68588744</v>
+      </c>
+      <c r="J32" s="21">
+        <v>0.52</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A33" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B33" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="C33" s="13" t="s">
+        <v>607</v>
+      </c>
+      <c r="D33" s="23">
+        <v>35209100</v>
+      </c>
+      <c r="E33" s="23">
+        <v>392695</v>
+      </c>
+      <c r="F33" s="23">
+        <v>1469085</v>
+      </c>
+      <c r="G33" s="25">
+        <v>1861780</v>
+      </c>
+      <c r="H33" s="23">
+        <v>181020</v>
+      </c>
+      <c r="I33" s="25">
+        <v>37251900</v>
+      </c>
+      <c r="J33" s="21">
+        <v>0.51</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A34" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B34" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C34" s="13" t="s">
+        <v>607</v>
+      </c>
+      <c r="D34" s="23">
+        <v>122348656</v>
+      </c>
+      <c r="E34" s="23">
+        <v>4440141</v>
+      </c>
+      <c r="F34" s="23">
+        <v>376960</v>
+      </c>
+      <c r="G34" s="25">
+        <v>4817101</v>
+      </c>
+      <c r="H34" s="23">
+        <v>763138</v>
+      </c>
+      <c r="I34" s="25">
+        <v>127928895</v>
+      </c>
+      <c r="J34" s="21">
+        <v>0.51</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A35" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B35" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="C35" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="D35" s="23">
+        <v>278197087</v>
+      </c>
+      <c r="E35" s="23">
+        <v>8648477</v>
+      </c>
+      <c r="F35" s="23">
+        <v>22679275</v>
+      </c>
+      <c r="G35" s="25">
+        <v>31327752</v>
+      </c>
+      <c r="H35" s="23">
+        <v>4289419</v>
+      </c>
+      <c r="I35" s="25">
+        <v>313814258</v>
+      </c>
+      <c r="J35" s="21">
+        <v>0.42</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A36" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B36" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="C36" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D36" s="23">
+        <v>19120498</v>
+      </c>
+      <c r="E36" s="23">
+        <v>3065848</v>
+      </c>
+      <c r="F36" s="23">
+        <v>1779481</v>
+      </c>
+      <c r="G36" s="25">
+        <v>4845329</v>
+      </c>
+      <c r="H36" s="23">
+        <v>643853</v>
+      </c>
+      <c r="I36" s="25">
+        <v>24609680</v>
+      </c>
+      <c r="J36" s="21">
+        <v>0.62</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A37" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B37" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="C37" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D37" s="23">
+        <v>45213367</v>
+      </c>
+      <c r="E37" s="23">
+        <v>3127247</v>
+      </c>
+      <c r="F37" s="23">
+        <v>1450059</v>
+      </c>
+      <c r="G37" s="25">
+        <v>4577306</v>
+      </c>
+      <c r="H37" s="23">
+        <v>174503</v>
+      </c>
+      <c r="I37" s="25">
+        <v>49965176</v>
+      </c>
+      <c r="J37" s="21">
+        <v>0.28999999999999998</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A38" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B38" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="C38" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D38" s="23">
+        <v>90998315</v>
+      </c>
+      <c r="E38" s="23">
+        <v>10526787</v>
+      </c>
+      <c r="F38" s="23">
+        <v>6986857</v>
+      </c>
+      <c r="G38" s="25">
+        <v>17513644</v>
+      </c>
+      <c r="H38" s="23">
+        <v>4395358</v>
+      </c>
+      <c r="I38" s="25">
+        <v>112907317</v>
+      </c>
+      <c r="J38" s="21">
+        <v>0.59</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A39" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B39" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="C39" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D39" s="23">
+        <v>59306248</v>
+      </c>
+      <c r="E39" s="23">
+        <v>3770674</v>
+      </c>
+      <c r="F39" s="23">
+        <v>5609885</v>
+      </c>
+      <c r="G39" s="25">
+        <v>9380559</v>
+      </c>
+      <c r="H39" s="23">
+        <v>1831844</v>
+      </c>
+      <c r="I39" s="25">
+        <v>70518651</v>
+      </c>
+      <c r="J39" s="21">
+        <v>0.67</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A40" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B40" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="C40" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D40" s="23">
+        <v>6764124</v>
+      </c>
+      <c r="E40" s="23">
+        <v>1808396</v>
+      </c>
+      <c r="F40" s="23">
+        <v>9157802</v>
+      </c>
+      <c r="G40" s="25">
+        <v>10966198</v>
+      </c>
+      <c r="H40" s="23">
+        <v>5473397</v>
+      </c>
+      <c r="I40" s="25">
+        <v>23203719</v>
+      </c>
+      <c r="J40" s="21">
+        <v>0.16</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A41" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B41" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="C41" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D41" s="23">
+        <v>698046519</v>
+      </c>
+      <c r="E41" s="23">
+        <v>99738524</v>
+      </c>
+      <c r="F41" s="23">
+        <v>92664315</v>
+      </c>
+      <c r="G41" s="25">
+        <v>192402839</v>
+      </c>
+      <c r="H41" s="23">
+        <v>14322842</v>
+      </c>
+      <c r="I41" s="25">
+        <v>904772200</v>
+      </c>
+      <c r="J41" s="21">
+        <v>0.53</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A42" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B42" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="C42" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="D42" s="23">
+        <v>49127958</v>
+      </c>
+      <c r="E42" s="23">
+        <v>5566613</v>
+      </c>
+      <c r="F42" s="23">
+        <v>930475</v>
+      </c>
+      <c r="G42" s="25">
+        <v>6497088</v>
+      </c>
+      <c r="H42" s="23">
+        <v>201162</v>
+      </c>
+      <c r="I42" s="25">
+        <v>55826208</v>
+      </c>
+      <c r="J42" s="21">
+        <v>0.28999999999999998</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A43" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="B43" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="C43" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="D43" s="23">
+        <v>7565132</v>
+      </c>
+      <c r="E43" s="23">
+        <v>3325481</v>
+      </c>
+      <c r="F43" s="23">
+        <v>4563822</v>
+      </c>
+      <c r="G43" s="25">
+        <v>7889303</v>
+      </c>
+      <c r="H43" s="23">
+        <v>227093</v>
+      </c>
+      <c r="I43" s="25">
+        <v>15681528</v>
+      </c>
+      <c r="J43" s="21">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A44" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="B44" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="C44" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="D44" s="23">
+        <v>22853141</v>
+      </c>
+      <c r="E44" s="23">
+        <v>5782192</v>
+      </c>
+      <c r="F44" s="23">
+        <v>782805</v>
+      </c>
+      <c r="G44" s="25">
+        <v>6564997</v>
+      </c>
+      <c r="H44" s="23">
+        <v>1432603</v>
+      </c>
+      <c r="I44" s="25">
+        <v>30850741</v>
+      </c>
+      <c r="J44" s="21">
+        <v>0.76</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A45" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="B45" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="C45" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="D45" s="23">
+        <v>10868331</v>
+      </c>
+      <c r="E45" s="23">
+        <v>3125137</v>
+      </c>
+      <c r="F45" s="23">
+        <v>560679</v>
+      </c>
+      <c r="G45" s="25">
+        <v>3685816</v>
+      </c>
+      <c r="H45" s="23">
+        <v>391234</v>
+      </c>
+      <c r="I45" s="25">
+        <v>14945381</v>
+      </c>
+      <c r="J45" s="21">
+        <v>0.45</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A46" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="B46" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="C46" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="D46" s="23">
+        <v>5390836</v>
+      </c>
+      <c r="E46" s="23">
+        <v>1371692</v>
+      </c>
+      <c r="F46" s="23">
+        <v>94949</v>
+      </c>
+      <c r="G46" s="25">
+        <v>1466641</v>
+      </c>
+      <c r="H46" s="23">
+        <v>1965908</v>
+      </c>
+      <c r="I46" s="25">
+        <v>8823385</v>
+      </c>
+      <c r="J46" s="21">
+        <v>0.36</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A47" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="B47" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="C47" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="D47" s="23">
+        <v>15893439</v>
+      </c>
+      <c r="E47" s="23">
+        <v>4359209</v>
+      </c>
+      <c r="F47" s="23">
+        <v>2989791</v>
+      </c>
+      <c r="G47" s="25">
+        <v>7349000</v>
+      </c>
+      <c r="H47" s="23">
+        <v>1523759</v>
+      </c>
+      <c r="I47" s="25">
+        <v>24766198</v>
+      </c>
+      <c r="J47" s="21">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A48" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="B48" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="C48" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="D48" s="23">
+        <v>6904986</v>
+      </c>
+      <c r="E48" s="23">
+        <v>1718581</v>
+      </c>
+      <c r="F48" s="23">
+        <v>147270</v>
+      </c>
+      <c r="G48" s="25">
+        <v>1865851</v>
+      </c>
+      <c r="H48" s="23">
+        <v>264390</v>
+      </c>
+      <c r="I48" s="25">
+        <v>9035227</v>
+      </c>
+      <c r="J48" s="21">
+        <v>0.33</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A49" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="B49" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="C49" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="D49" s="23">
+        <v>8434377</v>
+      </c>
+      <c r="E49" s="23">
+        <v>1738701</v>
+      </c>
+      <c r="F49" s="23">
+        <v>224076</v>
+      </c>
+      <c r="G49" s="25">
+        <v>1962777</v>
+      </c>
+      <c r="H49" s="23">
+        <v>846832</v>
+      </c>
+      <c r="I49" s="25">
+        <v>11243986</v>
+      </c>
+      <c r="J49" s="21">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A50" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="B50" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="C50" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="D50" s="23">
+        <v>103044031</v>
+      </c>
+      <c r="E50" s="23">
+        <v>26512924</v>
+      </c>
+      <c r="F50" s="23">
+        <v>10115162</v>
+      </c>
+      <c r="G50" s="25">
+        <v>36628086</v>
+      </c>
+      <c r="H50" s="23">
+        <v>4267030</v>
+      </c>
+      <c r="I50" s="25">
+        <v>143939147</v>
+      </c>
+      <c r="J50" s="21">
+        <v>0.14499999999999999</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A51" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="B51" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="C51" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="D51" s="23">
+        <v>68683445</v>
+      </c>
+      <c r="E51" s="23">
+        <v>12695551</v>
+      </c>
+      <c r="F51" s="23">
+        <v>6572009</v>
+      </c>
+      <c r="G51" s="25">
+        <v>19267560</v>
+      </c>
+      <c r="H51" s="23">
+        <v>4543504</v>
+      </c>
+      <c r="I51" s="25">
+        <v>92494509</v>
+      </c>
+      <c r="J51" s="21">
+        <v>0.64</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A52" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="B52" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="C52" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="D52" s="23">
+        <v>31048315</v>
+      </c>
+      <c r="E52" s="23">
+        <v>3908127</v>
+      </c>
+      <c r="F52" s="23">
+        <v>23313240</v>
+      </c>
+      <c r="G52" s="25">
+        <v>27221367</v>
+      </c>
+      <c r="H52" s="23">
+        <v>6996125</v>
+      </c>
+      <c r="I52" s="25">
+        <v>65265807</v>
+      </c>
+      <c r="J52" s="21">
+        <v>0.61</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A53" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="B53" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="C53" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="D53" s="23">
+        <v>13695320</v>
+      </c>
+      <c r="E53" s="23">
+        <v>2535844</v>
+      </c>
+      <c r="F53" s="23">
+        <v>2143488</v>
+      </c>
+      <c r="G53" s="25">
+        <v>4679332</v>
+      </c>
+      <c r="H53" s="23">
+        <v>208384</v>
+      </c>
+      <c r="I53" s="25">
+        <v>18583036</v>
+      </c>
+      <c r="J53" s="21">
+        <v>0.49</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A54" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="B54" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="C54" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="D54" s="23">
+        <v>10390620</v>
+      </c>
+      <c r="E54" s="23">
+        <v>3126853</v>
+      </c>
+      <c r="F54" s="23">
+        <v>241911</v>
+      </c>
+      <c r="G54" s="25">
+        <v>3368764</v>
+      </c>
+      <c r="H54" s="23">
+        <v>1384643</v>
+      </c>
+      <c r="I54" s="25">
+        <v>15144027</v>
+      </c>
+      <c r="J54" s="21">
+        <v>0.36</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A55" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="B55" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="C55" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="D55" s="23">
+        <v>208310867</v>
+      </c>
+      <c r="E55" s="23">
+        <v>34712209</v>
+      </c>
+      <c r="F55" s="23">
+        <v>41661329</v>
+      </c>
+      <c r="G55" s="25">
+        <v>76373538</v>
+      </c>
+      <c r="H55" s="23">
+        <v>6973105</v>
+      </c>
+      <c r="I55" s="25">
+        <v>291657510</v>
+      </c>
+      <c r="J55" s="21">
+        <v>0.61499999999999999</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A56" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="B56" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="C56" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="D56" s="23">
+        <v>5957160</v>
+      </c>
+      <c r="E56" s="23">
+        <v>1132572</v>
+      </c>
+      <c r="F56" s="23">
+        <v>586078</v>
+      </c>
+      <c r="G56" s="25">
+        <v>1718650</v>
+      </c>
+      <c r="H56" s="23">
+        <v>178711</v>
+      </c>
+      <c r="I56" s="25">
+        <v>7854521</v>
+      </c>
+      <c r="J56" s="21">
+        <v>0.36</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A57" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="B57" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="C57" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="D57" s="23">
+        <v>248019075</v>
+      </c>
+      <c r="E57" s="23">
+        <v>14607334</v>
+      </c>
+      <c r="F57" s="23">
+        <v>18434447</v>
+      </c>
+      <c r="G57" s="25">
+        <v>33041781</v>
+      </c>
+      <c r="H57" s="23">
+        <v>797447</v>
+      </c>
+      <c r="I57" s="25">
+        <v>281858303</v>
+      </c>
+      <c r="J57" s="21">
+        <v>0.28000000000000003</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A58" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B58" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="C58" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="D58" s="23">
+        <v>1140853585</v>
+      </c>
+      <c r="E58" s="23">
+        <v>4103559</v>
+      </c>
+      <c r="F58" s="23">
+        <v>16352254</v>
+      </c>
+      <c r="G58" s="25">
+        <v>20455813</v>
+      </c>
+      <c r="H58" s="23">
+        <v>7670559</v>
+      </c>
+      <c r="I58" s="25">
+        <v>1168979957</v>
+      </c>
+      <c r="J58" s="21">
+        <v>0.68630000000000002</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A59" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B59" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="C59" s="13" t="s">
+        <v>60</v>
+      </c>
+      <c r="D59" s="23">
+        <v>201245598</v>
+      </c>
+      <c r="E59" s="23">
+        <v>24162623</v>
+      </c>
+      <c r="F59" s="23">
+        <v>11023945</v>
+      </c>
+      <c r="G59" s="25">
+        <v>35186568</v>
+      </c>
+      <c r="H59" s="23">
+        <v>1932270</v>
+      </c>
+      <c r="I59" s="25">
+        <v>238364436</v>
+      </c>
+      <c r="J59" s="21">
+        <v>0.09</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A60" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B60" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="C60" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="D60" s="23">
+        <v>499486170</v>
+      </c>
+      <c r="E60" s="23">
+        <v>70185984</v>
+      </c>
+      <c r="F60" s="23">
+        <v>3486148</v>
+      </c>
+      <c r="G60" s="25">
+        <v>73672132</v>
+      </c>
+      <c r="H60" s="23">
+        <v>1519512</v>
+      </c>
+      <c r="I60" s="25">
+        <v>574677814</v>
+      </c>
+      <c r="J60" s="21">
+        <v>0.28199999999999997</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A61" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B61" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="C61" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="D61" s="23">
+        <v>11217584</v>
+      </c>
+      <c r="E61" s="23">
+        <v>1656677</v>
+      </c>
+      <c r="F61" s="23">
+        <v>163276</v>
+      </c>
+      <c r="G61" s="25">
+        <v>1819953</v>
+      </c>
+      <c r="H61" s="23">
+        <v>1000719</v>
+      </c>
+      <c r="I61" s="25">
+        <v>14038256</v>
+      </c>
+      <c r="J61" s="21">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A62" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B62" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="C62" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="D62" s="23">
+        <v>307963427</v>
+      </c>
+      <c r="E62" s="23">
+        <v>23800772</v>
+      </c>
+      <c r="F62" s="23">
+        <v>5443274</v>
+      </c>
+      <c r="G62" s="25">
+        <v>29244046</v>
+      </c>
+      <c r="H62" s="23">
+        <v>3357979</v>
+      </c>
+      <c r="I62" s="25">
+        <v>340565452</v>
+      </c>
+      <c r="J62" s="21">
+        <v>8.7499999999999994E-2</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A63" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B63" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="C63" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="D63" s="23">
+        <v>545449386</v>
+      </c>
+      <c r="E63" s="23">
+        <v>65513611</v>
+      </c>
+      <c r="F63" s="23">
+        <v>1557264</v>
+      </c>
+      <c r="G63" s="25">
+        <v>67070875</v>
+      </c>
+      <c r="H63" s="23">
+        <v>3791883</v>
+      </c>
+      <c r="I63" s="25">
+        <v>616312144</v>
+      </c>
+      <c r="J63" s="21">
+        <v>0.1016</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A64" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B64" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="C64" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="D64" s="23">
+        <v>300950020</v>
+      </c>
+      <c r="E64" s="23">
+        <v>8517674</v>
+      </c>
+      <c r="F64" s="23">
+        <v>2516337</v>
+      </c>
+      <c r="G64" s="25">
+        <v>11034011</v>
+      </c>
+      <c r="H64" s="23">
+        <v>12967837</v>
+      </c>
+      <c r="I64" s="25">
+        <v>324951868</v>
+      </c>
+      <c r="J64" s="21">
+        <v>0.27</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A65" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B65" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="C65" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="D65" s="23">
+        <v>1358744407</v>
+      </c>
+      <c r="E65" s="23">
+        <v>18605660</v>
+      </c>
+      <c r="F65" s="23">
+        <v>10805160</v>
+      </c>
+      <c r="G65" s="25">
+        <v>29410820</v>
+      </c>
+      <c r="H65" s="23">
+        <v>3529289</v>
+      </c>
+      <c r="I65" s="25">
+        <v>1391684516</v>
+      </c>
+      <c r="J65" s="21">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A66" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B66" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="C66" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="D66" s="23">
+        <v>3280611729</v>
+      </c>
+      <c r="E66" s="23">
+        <v>336793244</v>
+      </c>
+      <c r="F66" s="23">
+        <v>46902775</v>
+      </c>
+      <c r="G66" s="25">
+        <v>383696019</v>
+      </c>
+      <c r="H66" s="23">
+        <v>29969237</v>
+      </c>
+      <c r="I66" s="25">
+        <v>3694276985</v>
+      </c>
+      <c r="J66" s="21">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A67" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B67" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="C67" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="D67" s="23">
+        <v>98749932</v>
+      </c>
+      <c r="E67" s="23">
+        <v>13952947</v>
+      </c>
+      <c r="F67" s="23">
+        <v>4678138</v>
+      </c>
+      <c r="G67" s="25">
+        <v>18631085</v>
+      </c>
+      <c r="H67" s="23">
+        <v>8424944</v>
+      </c>
+      <c r="I67" s="25">
+        <v>125805961</v>
+      </c>
+      <c r="J67" s="21">
+        <v>0.23</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A68" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B68" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="C68" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="D68" s="23">
+        <v>49221532</v>
+      </c>
+      <c r="E68" s="23">
+        <v>7789173</v>
+      </c>
+      <c r="F68" s="23">
+        <v>2601411</v>
+      </c>
+      <c r="G68" s="25">
+        <v>10390584</v>
+      </c>
+      <c r="H68" s="23">
+        <v>2955002</v>
+      </c>
+      <c r="I68" s="25">
+        <v>62567118</v>
+      </c>
+      <c r="J68" s="21">
+        <v>0.24</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A69" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B69" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="C69" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="D69" s="23">
+        <v>3334413507</v>
+      </c>
+      <c r="E69" s="23">
+        <v>145268865</v>
+      </c>
+      <c r="F69" s="23">
+        <v>35249828</v>
+      </c>
+      <c r="G69" s="25">
+        <v>180518693</v>
+      </c>
+      <c r="H69" s="23">
+        <v>18194262</v>
+      </c>
+      <c r="I69" s="25">
+        <v>3533126462</v>
+      </c>
+      <c r="J69" s="21">
+        <v>0.28000000000000003</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A70" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B70" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="C70" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="D70" s="23">
+        <v>1965495264</v>
+      </c>
+      <c r="E70" s="23">
+        <v>32192536</v>
+      </c>
+      <c r="F70" s="23">
+        <v>27295029</v>
+      </c>
+      <c r="G70" s="25">
+        <v>59487565</v>
+      </c>
+      <c r="H70" s="23">
+        <v>4671449</v>
+      </c>
+      <c r="I70" s="25">
+        <v>2029654278</v>
+      </c>
+      <c r="J70" s="21">
+        <v>0.16389999999999999</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A71" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B71" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="C71" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="D71" s="23">
+        <v>13870570</v>
+      </c>
+      <c r="E71" s="23">
+        <v>2759687</v>
+      </c>
+      <c r="F71" s="23">
+        <v>985575</v>
+      </c>
+      <c r="G71" s="25">
+        <v>3745262</v>
+      </c>
+      <c r="H71" s="23">
+        <v>26061</v>
+      </c>
+      <c r="I71" s="25">
+        <v>17641893</v>
+      </c>
+      <c r="J71" s="21">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A72" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B72" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="C72" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="D72" s="23">
+        <v>640488146</v>
+      </c>
+      <c r="E72" s="23">
+        <v>66421833</v>
+      </c>
+      <c r="F72" s="23">
+        <v>21788233</v>
+      </c>
+      <c r="G72" s="25">
+        <v>88210066</v>
+      </c>
+      <c r="H72" s="23">
+        <v>5983698</v>
+      </c>
+      <c r="I72" s="25">
+        <v>734681910</v>
+      </c>
+      <c r="J72" s="21">
+        <v>0.35249999999999998</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A73" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B73" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="C73" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="D73" s="23">
+        <v>926558946</v>
+      </c>
+      <c r="E73" s="23">
+        <v>59141824</v>
+      </c>
+      <c r="F73" s="23">
+        <v>40209138</v>
+      </c>
+      <c r="G73" s="25">
+        <v>99350962</v>
+      </c>
+      <c r="H73" s="23">
+        <v>83154106</v>
+      </c>
+      <c r="I73" s="25">
+        <v>1109064014</v>
+      </c>
+      <c r="J73" s="21">
+        <v>0.29559999999999997</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A74" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B74" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="C74" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="D74" s="23">
+        <v>2012465255</v>
+      </c>
+      <c r="E74" s="23">
+        <v>154364326</v>
+      </c>
+      <c r="F74" s="23">
+        <v>23006617</v>
+      </c>
+      <c r="G74" s="25">
+        <v>177370943</v>
+      </c>
+      <c r="H74" s="23">
+        <v>8046825</v>
+      </c>
+      <c r="I74" s="25">
+        <v>2197883023</v>
+      </c>
+      <c r="J74" s="21">
+        <v>0.06</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A75" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B75" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="C75" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="D75" s="23">
+        <v>1703859562</v>
+      </c>
+      <c r="E75" s="23">
+        <v>78363752</v>
+      </c>
+      <c r="F75" s="23">
+        <v>17836786</v>
+      </c>
+      <c r="G75" s="25">
+        <v>96200538</v>
+      </c>
+      <c r="H75" s="23">
+        <v>7238835</v>
+      </c>
+      <c r="I75" s="25">
+        <v>1807298935</v>
+      </c>
+      <c r="J75" s="21">
+        <v>0.16</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A76" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="B76" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="C76" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="D76" s="23">
+        <v>49320646</v>
+      </c>
+      <c r="E76" s="23">
+        <v>7372957</v>
+      </c>
+      <c r="F76" s="23">
+        <v>875961</v>
+      </c>
+      <c r="G76" s="25">
+        <v>8248918</v>
+      </c>
+      <c r="H76" s="23">
+        <v>853844</v>
+      </c>
+      <c r="I76" s="25">
+        <v>58423408</v>
+      </c>
+      <c r="J76" s="21">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A77" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="B77" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="C77" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="D77" s="23">
+        <v>17149126271</v>
+      </c>
+      <c r="E77" s="23">
+        <v>839371162</v>
+      </c>
+      <c r="F77" s="23">
+        <v>1400485674</v>
+      </c>
+      <c r="G77" s="25">
+        <v>2239856836</v>
+      </c>
+      <c r="H77" s="23">
+        <v>224702661</v>
+      </c>
+      <c r="I77" s="25">
+        <v>19613685768</v>
+      </c>
+      <c r="J77" s="21">
+        <v>0.40300000000000002</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A78" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="B78" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="C78" s="13" t="s">
+        <v>80</v>
+      </c>
+      <c r="D78" s="23">
+        <v>838052900</v>
+      </c>
+      <c r="E78" s="23">
+        <v>32146688</v>
+      </c>
+      <c r="F78" s="23">
+        <v>7765186</v>
+      </c>
+      <c r="G78" s="25">
+        <v>39911874</v>
+      </c>
+      <c r="H78" s="23">
+        <v>5040006</v>
+      </c>
+      <c r="I78" s="25">
+        <v>883004780</v>
+      </c>
+      <c r="J78" s="21">
+        <v>0.34499999999999997</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A79" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="B79" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="C79" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="D79" s="23">
+        <v>1356352170</v>
+      </c>
+      <c r="E79" s="23">
+        <v>77287861</v>
+      </c>
+      <c r="F79" s="23">
+        <v>123626198</v>
+      </c>
+      <c r="G79" s="25">
+        <v>200914059</v>
+      </c>
+      <c r="H79" s="23">
+        <v>16309420</v>
+      </c>
+      <c r="I79" s="25">
+        <v>1573575649</v>
+      </c>
+      <c r="J79" s="21">
+        <v>0.30599999999999999</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A80" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="B80" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="C80" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="D80" s="23">
+        <v>280744045</v>
+      </c>
+      <c r="E80" s="23">
+        <v>5516664</v>
+      </c>
+      <c r="F80" s="23">
+        <v>838452</v>
+      </c>
+      <c r="G80" s="25">
+        <v>6355116</v>
+      </c>
+      <c r="H80" s="23">
+        <v>1388628</v>
+      </c>
+      <c r="I80" s="25">
+        <v>288487789</v>
+      </c>
+      <c r="J80" s="21">
+        <v>0.43</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A81" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="B81" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="C81" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="D81" s="23">
+        <v>971184456</v>
+      </c>
+      <c r="E81" s="23">
+        <v>51913791</v>
+      </c>
+      <c r="F81" s="23">
+        <v>84043740</v>
+      </c>
+      <c r="G81" s="25">
+        <v>135957531</v>
+      </c>
+      <c r="H81" s="23">
+        <v>6365514</v>
+      </c>
+      <c r="I81" s="25">
+        <v>1113507501</v>
+      </c>
+      <c r="J81" s="21">
+        <v>0.35</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A82" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="B82" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="C82" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="D82" s="23">
+        <v>1056517890</v>
+      </c>
+      <c r="E82" s="23">
+        <v>71597215</v>
+      </c>
+      <c r="F82" s="23">
+        <v>47803757</v>
+      </c>
+      <c r="G82" s="25">
+        <v>119400972</v>
+      </c>
+      <c r="H82" s="23">
+        <v>12448099</v>
+      </c>
+      <c r="I82" s="25">
+        <v>1188366961</v>
+      </c>
+      <c r="J82" s="21">
+        <v>0.33</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A83" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="B83" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="C83" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="D83" s="23">
+        <v>0</v>
+      </c>
+      <c r="E83" s="23">
+        <v>15369274</v>
+      </c>
+      <c r="F83" s="23">
+        <v>0</v>
+      </c>
+      <c r="G83" s="25">
+        <v>0</v>
+      </c>
+      <c r="H83" s="23">
+        <v>0</v>
+      </c>
+      <c r="I83" s="25">
+        <v>15369274</v>
+      </c>
+      <c r="J83" s="21">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A84" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="B84" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="C84" s="13" t="s">
+        <v>87</v>
+      </c>
+      <c r="D84" s="23">
+        <v>90951729</v>
+      </c>
+      <c r="E84" s="23">
+        <v>14158417</v>
+      </c>
+      <c r="F84" s="23">
+        <v>2185912</v>
+      </c>
+      <c r="G84" s="25">
+        <v>16344329</v>
+      </c>
+      <c r="H84" s="23">
+        <v>1803386</v>
+      </c>
+      <c r="I84" s="25">
+        <v>109099444</v>
+      </c>
+      <c r="J84" s="21">
+        <v>0.38</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A85" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="B85" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="C85" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="D85" s="23">
+        <v>77802115</v>
+      </c>
+      <c r="E85" s="23">
+        <v>14304820</v>
+      </c>
+      <c r="F85" s="23">
+        <v>1601850</v>
+      </c>
+      <c r="G85" s="25">
+        <v>15906670</v>
+      </c>
+      <c r="H85" s="23">
+        <v>4128959</v>
+      </c>
+      <c r="I85" s="25">
+        <v>97837744</v>
+      </c>
+      <c r="J85" s="21">
+        <v>0.34</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A86" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="B86" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="C86" s="13" t="s">
+        <v>608</v>
+      </c>
+      <c r="D86" s="23">
+        <v>10792000</v>
+      </c>
+      <c r="E86" s="23">
+        <v>2495769</v>
+      </c>
+      <c r="F86" s="23">
+        <v>46762741</v>
+      </c>
+      <c r="G86" s="25">
+        <v>49258510</v>
+      </c>
+      <c r="H86" s="23">
+        <v>706385</v>
+      </c>
+      <c r="I86" s="25">
+        <v>60756895</v>
+      </c>
+      <c r="J86" s="21">
+        <v>0.62749999999999995</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A87" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="B87" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="C87" s="13" t="s">
+        <v>608</v>
+      </c>
+      <c r="D87" s="23">
+        <v>79066650</v>
+      </c>
+      <c r="E87" s="23">
+        <v>2048624</v>
+      </c>
+      <c r="F87" s="23">
+        <v>27911585</v>
+      </c>
+      <c r="G87" s="25">
+        <v>29960209</v>
+      </c>
+      <c r="H87" s="23">
+        <v>56720086</v>
+      </c>
+      <c r="I87" s="25">
+        <v>165746945</v>
+      </c>
+      <c r="J87" s="21">
+        <v>0.62749999999999995</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A88" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="B88" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="C88" s="13" t="s">
+        <v>608</v>
+      </c>
+      <c r="D88" s="23">
+        <v>3890557919</v>
+      </c>
+      <c r="E88" s="23">
+        <v>483656755</v>
+      </c>
+      <c r="F88" s="23">
+        <v>627450034</v>
+      </c>
+      <c r="G88" s="25">
+        <v>1111106789</v>
+      </c>
+      <c r="H88" s="23">
+        <v>126521315</v>
+      </c>
+      <c r="I88" s="25">
+        <v>5128186023</v>
+      </c>
+      <c r="J88" s="21">
+        <v>0.62749999999999995</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A89" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="B89" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="C89" s="13" t="s">
+        <v>91</v>
+      </c>
+      <c r="D89" s="23">
+        <v>128002174</v>
+      </c>
+      <c r="E89" s="23">
+        <v>17262978</v>
+      </c>
+      <c r="F89" s="23">
+        <v>21781457</v>
+      </c>
+      <c r="G89" s="25">
+        <v>39044435</v>
+      </c>
+      <c r="H89" s="23">
+        <v>16890675</v>
+      </c>
+      <c r="I89" s="25">
+        <v>183937284</v>
+      </c>
+      <c r="J89" s="21">
+        <v>0.15</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A90" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="B90" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="C90" s="13" t="s">
+        <v>609</v>
+      </c>
+      <c r="D90" s="23">
+        <v>34629586</v>
+      </c>
+      <c r="E90" s="23">
+        <v>4824371</v>
+      </c>
+      <c r="F90" s="23">
+        <v>3686596</v>
+      </c>
+      <c r="G90" s="25">
+        <v>8510967</v>
+      </c>
+      <c r="H90" s="23">
+        <v>2548521</v>
+      </c>
+      <c r="I90" s="25">
+        <v>45689074</v>
+      </c>
+      <c r="J90" s="21">
+        <v>0.56999999999999995</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A91" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="B91" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="C91" s="13" t="s">
+        <v>609</v>
+      </c>
+      <c r="D91" s="23">
+        <v>191645044</v>
+      </c>
+      <c r="E91" s="23">
+        <v>30584282</v>
+      </c>
+      <c r="F91" s="23">
+        <v>39212711</v>
+      </c>
+      <c r="G91" s="25">
+        <v>69796993</v>
+      </c>
+      <c r="H91" s="23">
+        <v>7202982</v>
+      </c>
+      <c r="I91" s="25">
+        <v>268645019</v>
+      </c>
+      <c r="J91" s="21">
+        <v>0.56999999999999995</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A92" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="B92" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="C92" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="D92" s="23">
+        <v>1318464131</v>
+      </c>
+      <c r="E92" s="23">
+        <v>149808663</v>
+      </c>
+      <c r="F92" s="23">
+        <v>402142823</v>
+      </c>
+      <c r="G92" s="25">
+        <v>551951486</v>
+      </c>
+      <c r="H92" s="23">
+        <v>39529873</v>
+      </c>
+      <c r="I92" s="25">
+        <v>1909945490</v>
+      </c>
+      <c r="J92" s="21">
+        <v>0.56999999999999995</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A93" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="B93" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="C93" s="13" t="s">
+        <v>610</v>
+      </c>
+      <c r="D93" s="23">
+        <v>24971851</v>
+      </c>
+      <c r="E93" s="23">
+        <v>3578848</v>
+      </c>
+      <c r="F93" s="23">
+        <v>454410</v>
+      </c>
+      <c r="G93" s="25">
+        <v>4033258</v>
+      </c>
+      <c r="H93" s="23">
+        <v>1981910</v>
+      </c>
+      <c r="I93" s="25">
+        <v>30987019</v>
+      </c>
+      <c r="J93" s="21">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A94" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="B94" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="C94" s="13" t="s">
+        <v>610</v>
+      </c>
+      <c r="D94" s="23">
+        <v>10129800</v>
+      </c>
+      <c r="E94" s="23">
+        <v>1550104</v>
+      </c>
+      <c r="F94" s="23">
+        <v>108587</v>
+      </c>
+      <c r="G94" s="25">
+        <v>1658691</v>
+      </c>
+      <c r="H94" s="23">
+        <v>2923114</v>
+      </c>
+      <c r="I94" s="25">
+        <v>14711605</v>
+      </c>
+      <c r="J94" s="21">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A95" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="B95" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="C95" s="13" t="s">
+        <v>611</v>
+      </c>
+      <c r="D95" s="23">
+        <v>98570997</v>
+      </c>
+      <c r="E95" s="23">
+        <v>12281209</v>
+      </c>
+      <c r="F95" s="23">
+        <v>23702365</v>
+      </c>
+      <c r="G95" s="25">
+        <v>35983574</v>
+      </c>
+      <c r="H95" s="23">
+        <v>3307415</v>
+      </c>
+      <c r="I95" s="25">
+        <v>137861986</v>
+      </c>
+      <c r="J95" s="21">
+        <v>0.12</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A96" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="B96" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="C96" s="13" t="s">
+        <v>611</v>
+      </c>
+      <c r="D96" s="23">
+        <v>5328600</v>
+      </c>
+      <c r="E96" s="23">
+        <v>0</v>
+      </c>
+      <c r="F96" s="23">
+        <v>1595385</v>
+      </c>
+      <c r="G96" s="25">
+        <v>1595385</v>
+      </c>
+      <c r="H96" s="23">
+        <v>20882</v>
+      </c>
+      <c r="I96" s="25">
+        <v>6944867</v>
+      </c>
+      <c r="J96" s="21">
+        <v>0.12</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A97" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="B97" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="C97" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="D97" s="23">
+        <v>303053710</v>
+      </c>
+      <c r="E97" s="23">
+        <v>40162385</v>
+      </c>
+      <c r="F97" s="23">
+        <v>74695217</v>
+      </c>
+      <c r="G97" s="25">
+        <v>114857602</v>
+      </c>
+      <c r="H97" s="23">
+        <v>13140431</v>
+      </c>
+      <c r="I97" s="25">
+        <v>431051743</v>
+      </c>
+      <c r="J97" s="21">
+        <v>0.54500000000000004</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A98" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="B98" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="C98" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="D98" s="23">
+        <v>12145000836</v>
+      </c>
+      <c r="E98" s="23">
+        <v>1149436941</v>
+      </c>
+      <c r="F98" s="23">
+        <v>1241066504</v>
+      </c>
+      <c r="G98" s="25">
+        <v>2390503445</v>
+      </c>
+      <c r="H98" s="23">
+        <v>136144714</v>
+      </c>
+      <c r="I98" s="25">
+        <v>14671648995</v>
+      </c>
+      <c r="J98" s="21">
+        <v>0.48</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A99" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="B99" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="C99" s="13" t="s">
+        <v>96</v>
+      </c>
+      <c r="D99" s="23">
+        <v>2497819600</v>
+      </c>
+      <c r="E99" s="23">
+        <v>252111401</v>
+      </c>
+      <c r="F99" s="23">
+        <v>173783100</v>
+      </c>
+      <c r="G99" s="25">
+        <v>425894501</v>
+      </c>
+      <c r="H99" s="23">
+        <v>37007943</v>
+      </c>
+      <c r="I99" s="25">
+        <v>2960722044</v>
+      </c>
+      <c r="J99" s="21">
+        <v>0.35499999999999998</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A100" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="B100" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="C100" s="13" t="s">
+        <v>612</v>
+      </c>
+      <c r="D100" s="23">
+        <v>4094234721</v>
+      </c>
+      <c r="E100" s="23">
+        <v>403508052</v>
+      </c>
+      <c r="F100" s="23">
+        <v>259578404</v>
+      </c>
+      <c r="G100" s="25">
+        <v>663086456</v>
+      </c>
+      <c r="H100" s="23">
+        <v>88769675</v>
+      </c>
+      <c r="I100" s="25">
+        <v>4846090852</v>
+      </c>
+      <c r="J100" s="21">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A101" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="B101" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="C101" s="13" t="s">
+        <v>612</v>
+      </c>
+      <c r="D101" s="23">
+        <v>484537551</v>
+      </c>
+      <c r="E101" s="23">
+        <v>72795966</v>
+      </c>
+      <c r="F101" s="23">
+        <v>14786305</v>
+      </c>
+      <c r="G101" s="25">
+        <v>87582271</v>
+      </c>
+      <c r="H101" s="23">
+        <v>15308180</v>
+      </c>
+      <c r="I101" s="25">
+        <v>587428002</v>
+      </c>
+      <c r="J101" s="21">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A102" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="B102" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="C102" s="13" t="s">
+        <v>613</v>
+      </c>
+      <c r="D102" s="23">
+        <v>78111825</v>
+      </c>
+      <c r="E102" s="23">
+        <v>4525530</v>
+      </c>
+      <c r="F102" s="23">
+        <v>967952</v>
+      </c>
+      <c r="G102" s="25">
+        <v>5493482</v>
+      </c>
+      <c r="H102" s="23">
+        <v>952503</v>
+      </c>
+      <c r="I102" s="25">
+        <v>84557810</v>
+      </c>
+      <c r="J102" s="21">
+        <v>0.36</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A103" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="B103" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="C103" s="13" t="s">
+        <v>613</v>
+      </c>
+      <c r="D103" s="23">
+        <v>449162285</v>
+      </c>
+      <c r="E103" s="23">
+        <v>52932492</v>
+      </c>
+      <c r="F103" s="23">
+        <v>26309247</v>
+      </c>
+      <c r="G103" s="25">
+        <v>79241739</v>
+      </c>
+      <c r="H103" s="23">
+        <v>8154788</v>
+      </c>
+      <c r="I103" s="25">
+        <v>536558812</v>
+      </c>
+      <c r="J103" s="21">
+        <v>0.36</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A104" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="B104" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="C104" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="D104" s="23">
+        <v>500628725</v>
+      </c>
+      <c r="E104" s="23">
+        <v>64762589</v>
+      </c>
+      <c r="F104" s="23">
+        <v>27501626</v>
+      </c>
+      <c r="G104" s="25">
+        <v>92264215</v>
+      </c>
+      <c r="H104" s="23">
+        <v>13427990</v>
+      </c>
+      <c r="I104" s="25">
+        <v>606320930</v>
+      </c>
+      <c r="J104" s="21">
+        <v>0.22</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A105" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="B105" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="C105" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="D105" s="23">
+        <v>161109726</v>
+      </c>
+      <c r="E105" s="23">
+        <v>17242411</v>
+      </c>
+      <c r="F105" s="23">
+        <v>4825052</v>
+      </c>
+      <c r="G105" s="25">
+        <v>22067463</v>
+      </c>
+      <c r="H105" s="23">
+        <v>3690454</v>
+      </c>
+      <c r="I105" s="25">
+        <v>186867643</v>
+      </c>
+      <c r="J105" s="21">
+        <v>0.505</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A106" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="B106" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="C106" s="13" t="s">
+        <v>614</v>
+      </c>
+      <c r="D106" s="23">
+        <v>103628632</v>
+      </c>
+      <c r="E106" s="23">
+        <v>667971</v>
+      </c>
+      <c r="F106" s="23">
+        <v>31412</v>
+      </c>
+      <c r="G106" s="25">
+        <v>699383</v>
+      </c>
+      <c r="H106" s="23">
+        <v>5589</v>
+      </c>
+      <c r="I106" s="25">
+        <v>104333604</v>
+      </c>
+      <c r="J106" s="21">
+        <v>0.43</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A107" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="B107" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C107" s="13" t="s">
+        <v>614</v>
+      </c>
+      <c r="D107" s="23">
+        <v>1073626077</v>
+      </c>
+      <c r="E107" s="23">
+        <v>28178839</v>
+      </c>
+      <c r="F107" s="23">
+        <v>18831860</v>
+      </c>
+      <c r="G107" s="25">
+        <v>47010699</v>
+      </c>
+      <c r="H107" s="23">
+        <v>6704914</v>
+      </c>
+      <c r="I107" s="25">
+        <v>1127341690</v>
+      </c>
+      <c r="J107" s="21">
+        <v>0.43</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A108" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="B108" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="C108" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="D108" s="23">
+        <v>49663650</v>
+      </c>
+      <c r="E108" s="23">
+        <v>5803564</v>
+      </c>
+      <c r="F108" s="23">
+        <v>569485</v>
+      </c>
+      <c r="G108" s="25">
+        <v>6373049</v>
+      </c>
+      <c r="H108" s="23">
+        <v>695033</v>
+      </c>
+      <c r="I108" s="25">
+        <v>56731732</v>
+      </c>
+      <c r="J108" s="21">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A109" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="B109" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="C109" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="D109" s="23">
+        <v>418524030</v>
+      </c>
+      <c r="E109" s="23">
+        <v>46148871</v>
+      </c>
+      <c r="F109" s="23">
+        <v>39185613</v>
+      </c>
+      <c r="G109" s="25">
+        <v>85334484</v>
+      </c>
+      <c r="H109" s="23">
+        <v>5732908</v>
+      </c>
+      <c r="I109" s="25">
+        <v>509591422</v>
+      </c>
+      <c r="J109" s="21">
+        <v>0.44850000000000001</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A110" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="B110" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="C110" s="13" t="s">
+        <v>608</v>
+      </c>
+      <c r="D110" s="23">
+        <v>10792000</v>
+      </c>
+      <c r="E110" s="23">
+        <v>2495769</v>
+      </c>
+      <c r="F110" s="23">
+        <v>46762741</v>
+      </c>
+      <c r="G110" s="25">
+        <v>49258510</v>
+      </c>
+      <c r="H110" s="23">
+        <v>706385</v>
+      </c>
+      <c r="I110" s="25">
+        <v>60756895</v>
+      </c>
+      <c r="J110" s="21">
+        <v>0.62749999999999995</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A111" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="B111" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="C111" s="13" t="s">
+        <v>608</v>
+      </c>
+      <c r="D111" s="23">
+        <v>79066650</v>
+      </c>
+      <c r="E111" s="23">
+        <v>2048624</v>
+      </c>
+      <c r="F111" s="23">
+        <v>27911585</v>
+      </c>
+      <c r="G111" s="25">
+        <v>29960209</v>
+      </c>
+      <c r="H111" s="23">
+        <v>56720086</v>
+      </c>
+      <c r="I111" s="25">
+        <v>165746945</v>
+      </c>
+      <c r="J111" s="21">
+        <v>0.62749999999999995</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A112" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="B112" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="C112" s="13" t="s">
+        <v>608</v>
+      </c>
+      <c r="D112" s="23">
+        <v>3890557919</v>
+      </c>
+      <c r="E112" s="23">
+        <v>483656755</v>
+      </c>
+      <c r="F112" s="23">
+        <v>627450034</v>
+      </c>
+      <c r="G112" s="25">
+        <v>1111106789</v>
+      </c>
+      <c r="H112" s="23">
+        <v>126521315</v>
+      </c>
+      <c r="I112" s="25">
+        <v>5128186023</v>
+      </c>
+      <c r="J112" s="21">
+        <v>0.62749999999999995</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A113" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="B113" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="C113" s="13" t="s">
+        <v>103</v>
+      </c>
+      <c r="D113" s="23">
+        <v>259033692</v>
+      </c>
+      <c r="E113" s="23">
+        <v>37198863</v>
+      </c>
+      <c r="F113" s="23">
+        <v>36879144</v>
+      </c>
+      <c r="G113" s="25">
+        <v>74078007</v>
+      </c>
+      <c r="H113" s="23">
+        <v>6581274</v>
+      </c>
+      <c r="I113" s="25">
+        <v>339692973</v>
+      </c>
+      <c r="J113" s="21">
+        <v>0.43</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A114" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="B114" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="C114" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="D114" s="23">
+        <v>1541871510</v>
+      </c>
+      <c r="E114" s="23">
+        <v>143496060</v>
+      </c>
+      <c r="F114" s="23">
+        <v>1207394452</v>
+      </c>
+      <c r="G114" s="25">
+        <v>1350890512</v>
+      </c>
+      <c r="H114" s="23">
+        <v>90382962</v>
+      </c>
+      <c r="I114" s="25">
+        <v>2983144984</v>
+      </c>
+      <c r="J114" s="21">
+        <v>0.56999999999999995</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A115" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="B115" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="C115" s="13" t="s">
+        <v>610</v>
+      </c>
+      <c r="D115" s="23">
+        <v>24971851</v>
+      </c>
+      <c r="E115" s="23">
+        <v>3578848</v>
+      </c>
+      <c r="F115" s="23">
+        <v>454410</v>
+      </c>
+      <c r="G115" s="25">
+        <v>4033258</v>
+      </c>
+      <c r="H115" s="23">
+        <v>1981910</v>
+      </c>
+      <c r="I115" s="25">
+        <v>30987019</v>
+      </c>
+      <c r="J115" s="21">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A116" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="B116" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="C116" s="13" t="s">
+        <v>610</v>
+      </c>
+      <c r="D116" s="23">
+        <v>10129800</v>
+      </c>
+      <c r="E116" s="23">
+        <v>1550104</v>
+      </c>
+      <c r="F116" s="23">
+        <v>108587</v>
+      </c>
+      <c r="G116" s="25">
+        <v>1658691</v>
+      </c>
+      <c r="H116" s="23">
+        <v>2923114</v>
+      </c>
+      <c r="I116" s="25">
+        <v>14711605</v>
+      </c>
+      <c r="J116" s="21">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A117" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="B117" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="C117" s="13" t="s">
+        <v>611</v>
+      </c>
+      <c r="D117" s="23">
+        <v>98570997</v>
+      </c>
+      <c r="E117" s="23">
+        <v>12281209</v>
+      </c>
+      <c r="F117" s="23">
+        <v>23702365</v>
+      </c>
+      <c r="G117" s="25">
+        <v>35983574</v>
+      </c>
+      <c r="H117" s="23">
+        <v>3307415</v>
+      </c>
+      <c r="I117" s="25">
+        <v>137861986</v>
+      </c>
+      <c r="J117" s="21">
+        <v>0.12</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A118" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="B118" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="C118" s="13" t="s">
+        <v>611</v>
+      </c>
+      <c r="D118" s="23">
+        <v>5328600</v>
+      </c>
+      <c r="E118" s="23">
+        <v>0</v>
+      </c>
+      <c r="F118" s="23">
+        <v>1595385</v>
+      </c>
+      <c r="G118" s="25">
+        <v>1595385</v>
+      </c>
+      <c r="H118" s="23">
+        <v>20882</v>
+      </c>
+      <c r="I118" s="25">
+        <v>6944867</v>
+      </c>
+      <c r="J118" s="21">
+        <v>0.12</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A119" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="B119" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="C119" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="D119" s="23">
+        <v>232615500</v>
+      </c>
+      <c r="E119" s="23">
+        <v>43829795</v>
+      </c>
+      <c r="F119" s="23">
+        <v>17978474</v>
+      </c>
+      <c r="G119" s="25">
+        <v>61808269</v>
+      </c>
+      <c r="H119" s="23">
+        <v>6774915</v>
+      </c>
+      <c r="I119" s="25">
+        <v>301198684</v>
+      </c>
+      <c r="J119" s="21">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A120" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="B120" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="C120" s="13" t="s">
+        <v>615</v>
+      </c>
+      <c r="D120" s="23">
+        <v>8299175</v>
+      </c>
+      <c r="E120" s="23">
+        <v>234034</v>
+      </c>
+      <c r="F120" s="23">
+        <v>0</v>
+      </c>
+      <c r="G120" s="25">
+        <v>234034</v>
+      </c>
+      <c r="H120" s="23">
+        <v>120404</v>
+      </c>
+      <c r="I120" s="25">
+        <v>8653613</v>
+      </c>
+      <c r="J120" s="21">
+        <v>0.74</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A121" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="B121" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="C121" s="13" t="s">
+        <v>615</v>
+      </c>
+      <c r="D121" s="23">
+        <v>1083909737</v>
+      </c>
+      <c r="E121" s="23">
+        <v>131491346</v>
+      </c>
+      <c r="F121" s="23">
+        <v>60509163</v>
+      </c>
+      <c r="G121" s="25">
+        <v>192000509</v>
+      </c>
+      <c r="H121" s="23">
+        <v>23650487</v>
+      </c>
+      <c r="I121" s="25">
+        <v>1299560733</v>
+      </c>
+      <c r="J121" s="21">
+        <v>0.74</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A122" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="B122" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="C122" s="13" t="s">
+        <v>109</v>
+      </c>
+      <c r="D122" s="23">
+        <v>1751124734</v>
+      </c>
+      <c r="E122" s="23">
+        <v>40742725</v>
+      </c>
+      <c r="F122" s="23">
+        <v>69625456</v>
+      </c>
+      <c r="G122" s="25">
+        <v>110368181</v>
+      </c>
+      <c r="H122" s="23">
+        <v>5509357</v>
+      </c>
+      <c r="I122" s="25">
+        <v>1867002272</v>
+      </c>
+      <c r="J122" s="21">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A123" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="B123" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="C123" s="13" t="s">
+        <v>110</v>
+      </c>
+      <c r="D123" s="23">
+        <v>991025670</v>
+      </c>
+      <c r="E123" s="23">
+        <v>53994706</v>
+      </c>
+      <c r="F123" s="23">
+        <v>72169208</v>
+      </c>
+      <c r="G123" s="25">
+        <v>126163914</v>
+      </c>
+      <c r="H123" s="23">
+        <v>8357615</v>
+      </c>
+      <c r="I123" s="25">
+        <v>1125547199</v>
+      </c>
+      <c r="J123" s="21">
+        <v>0.46</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A124" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="B124" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="C124" s="13" t="s">
+        <v>111</v>
+      </c>
+      <c r="D124" s="23">
+        <v>74415948</v>
+      </c>
+      <c r="E124" s="23">
+        <v>9336616</v>
+      </c>
+      <c r="F124" s="23">
+        <v>3280723</v>
+      </c>
+      <c r="G124" s="25">
+        <v>12617339</v>
+      </c>
+      <c r="H124" s="23">
+        <v>925774</v>
+      </c>
+      <c r="I124" s="25">
+        <v>87959061</v>
+      </c>
+      <c r="J124" s="21">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A125" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="B125" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="C125" s="13" t="s">
+        <v>112</v>
+      </c>
+      <c r="D125" s="23">
+        <v>390190651</v>
+      </c>
+      <c r="E125" s="23">
+        <v>35560340</v>
+      </c>
+      <c r="F125" s="23">
+        <v>21669734</v>
+      </c>
+      <c r="G125" s="25">
+        <v>57230074</v>
+      </c>
+      <c r="H125" s="23">
+        <v>2655968</v>
+      </c>
+      <c r="I125" s="25">
+        <v>450076693</v>
+      </c>
+      <c r="J125" s="21">
+        <v>0.21249999999999999</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A126" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="B126" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="C126" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="D126" s="23">
+        <v>382022350</v>
+      </c>
+      <c r="E126" s="23">
+        <v>31688889</v>
+      </c>
+      <c r="F126" s="23">
+        <v>29447321</v>
+      </c>
+      <c r="G126" s="25">
+        <v>61136210</v>
+      </c>
+      <c r="H126" s="23">
+        <v>2415677</v>
+      </c>
+      <c r="I126" s="25">
+        <v>445574237</v>
+      </c>
+      <c r="J126" s="21">
+        <v>0.14749999999999999</v>
+      </c>
+    </row>
+    <row r="127" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A127" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="B127" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="C127" s="13" t="s">
+        <v>114</v>
+      </c>
+      <c r="D127" s="23">
+        <v>2983584675</v>
+      </c>
+      <c r="E127" s="23">
+        <v>91564794</v>
+      </c>
+      <c r="F127" s="23">
+        <v>44341775</v>
+      </c>
+      <c r="G127" s="25">
+        <v>135906569</v>
+      </c>
+      <c r="H127" s="23">
+        <v>9362493</v>
+      </c>
+      <c r="I127" s="25">
+        <v>3128853737</v>
+      </c>
+      <c r="J127" s="21">
+        <v>0.155</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A128" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="B128" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="C128" s="13" t="s">
+        <v>115</v>
+      </c>
+      <c r="D128" s="23">
+        <v>443406702</v>
+      </c>
+      <c r="E128" s="23">
+        <v>6500242</v>
+      </c>
+      <c r="F128" s="23">
+        <v>8393978</v>
+      </c>
+      <c r="G128" s="25">
+        <v>14894220</v>
+      </c>
+      <c r="H128" s="23">
+        <v>782500</v>
+      </c>
+      <c r="I128" s="25">
+        <v>459083422</v>
+      </c>
+      <c r="J128" s="21">
+        <v>0.28499999999999998</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A129" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="B129" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="C129" s="13" t="s">
+        <v>116</v>
+      </c>
+      <c r="D129" s="23">
+        <v>1994236667</v>
+      </c>
+      <c r="E129" s="23">
+        <v>118037681</v>
+      </c>
+      <c r="F129" s="23">
+        <v>183484819</v>
+      </c>
+      <c r="G129" s="25">
+        <v>301522500</v>
+      </c>
+      <c r="H129" s="23">
+        <v>36347761</v>
+      </c>
+      <c r="I129" s="25">
+        <v>2332106928</v>
+      </c>
+      <c r="J129" s="21">
+        <v>0.38</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A130" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="B130" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="C130" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="D130" s="23">
+        <v>304144194</v>
+      </c>
+      <c r="E130" s="23">
+        <v>82800531</v>
+      </c>
+      <c r="F130" s="23">
+        <v>18777015</v>
+      </c>
+      <c r="G130" s="25">
+        <v>101577546</v>
+      </c>
+      <c r="H130" s="23">
+        <v>5349716</v>
+      </c>
+      <c r="I130" s="25">
+        <v>411071456</v>
+      </c>
+      <c r="J130" s="21">
+        <v>0.44</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A131" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="B131" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="C131" s="13" t="s">
+        <v>118</v>
+      </c>
+      <c r="D131" s="23">
+        <v>94398466</v>
+      </c>
+      <c r="E131" s="23">
+        <v>8043390</v>
+      </c>
+      <c r="F131" s="23">
+        <v>4438491</v>
+      </c>
+      <c r="G131" s="25">
+        <v>12481881</v>
+      </c>
+      <c r="H131" s="23">
+        <v>3224879</v>
+      </c>
+      <c r="I131" s="25">
+        <v>110105226</v>
+      </c>
+      <c r="J131" s="21">
+        <v>5.5E-2</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A132" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="B132" s="13" t="s">
+        <v>108</v>
+      </c>
+      <c r="C132" s="13" t="s">
+        <v>119</v>
+      </c>
+      <c r="D132" s="23">
+        <v>975587748</v>
+      </c>
+      <c r="E132" s="23">
+        <v>27045437</v>
+      </c>
+      <c r="F132" s="23">
+        <v>12570122</v>
+      </c>
+      <c r="G132" s="25">
+        <v>39615559</v>
+      </c>
+      <c r="H132" s="23">
+        <v>3943932</v>
+      </c>
+      <c r="I132" s="25">
+        <v>1019147239</v>
+      </c>
+      <c r="J132" s="21">
+        <v>0.20699999999999999</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A133" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="B133" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="C133" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="D133" s="23">
+        <v>8708306</v>
+      </c>
+      <c r="E133" s="23">
+        <v>1111555</v>
+      </c>
+      <c r="F133" s="23">
+        <v>42203</v>
+      </c>
+      <c r="G133" s="25">
+        <v>1153758</v>
+      </c>
+      <c r="H133" s="23">
+        <v>2054504</v>
+      </c>
+      <c r="I133" s="25">
+        <v>11916568</v>
+      </c>
+      <c r="J133" s="21">
+        <v>0.45</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A134" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="B134" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="C134" s="13" t="s">
+        <v>122</v>
+      </c>
+      <c r="D134" s="23">
+        <v>77549327</v>
+      </c>
+      <c r="E134" s="23">
+        <v>7177575</v>
+      </c>
+      <c r="F134" s="23">
+        <v>10176598</v>
+      </c>
+      <c r="G134" s="25">
+        <v>17354173</v>
+      </c>
+      <c r="H134" s="23">
+        <v>5554237</v>
+      </c>
+      <c r="I134" s="25">
+        <v>100457737</v>
+      </c>
+      <c r="J134" s="21">
+        <v>0.33</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A135" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="B135" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="C135" s="13" t="s">
+        <v>123</v>
+      </c>
+      <c r="D135" s="23">
+        <v>23791163</v>
+      </c>
+      <c r="E135" s="23">
+        <v>2516175</v>
+      </c>
+      <c r="F135" s="23">
+        <v>0</v>
+      </c>
+      <c r="G135" s="25">
+        <v>2516175</v>
+      </c>
+      <c r="H135" s="23">
+        <v>1018393</v>
+      </c>
+      <c r="I135" s="25">
+        <v>27325731</v>
+      </c>
+      <c r="J135" s="21">
+        <v>0.52</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A136" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="B136" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="C136" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="D136" s="23">
+        <v>63761938</v>
+      </c>
+      <c r="E136" s="23">
+        <v>8509939</v>
+      </c>
+      <c r="F136" s="23">
+        <v>7000834</v>
+      </c>
+      <c r="G136" s="25">
+        <v>15510773</v>
+      </c>
+      <c r="H136" s="23">
+        <v>6985722</v>
+      </c>
+      <c r="I136" s="25">
+        <v>86258433</v>
+      </c>
+      <c r="J136" s="21">
+        <v>0.57999999999999996</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A137" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="B137" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="C137" s="13" t="s">
+        <v>125</v>
+      </c>
+      <c r="D137" s="23">
+        <v>214758239</v>
+      </c>
+      <c r="E137" s="23">
+        <v>20068770</v>
+      </c>
+      <c r="F137" s="23">
+        <v>280047405</v>
+      </c>
+      <c r="G137" s="25">
+        <v>300116175</v>
+      </c>
+      <c r="H137" s="23">
+        <v>27654144</v>
+      </c>
+      <c r="I137" s="25">
+        <v>542528558</v>
+      </c>
+      <c r="J137" s="21">
+        <v>0.49</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A138" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="B138" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="C138" s="13" t="s">
+        <v>126</v>
+      </c>
+      <c r="D138" s="23">
+        <v>809611655</v>
+      </c>
+      <c r="E138" s="23">
+        <v>106604160</v>
+      </c>
+      <c r="F138" s="23">
+        <v>303363627</v>
+      </c>
+      <c r="G138" s="25">
+        <v>409967787</v>
+      </c>
+      <c r="H138" s="23">
+        <v>40289239</v>
+      </c>
+      <c r="I138" s="25">
+        <v>1259868681</v>
+      </c>
+      <c r="J138" s="21">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A139" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="B139" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="C139" s="13" t="s">
+        <v>608</v>
+      </c>
+      <c r="D139" s="23">
+        <v>10792000</v>
+      </c>
+      <c r="E139" s="23">
+        <v>2495769</v>
+      </c>
+      <c r="F139" s="23">
+        <v>46762741</v>
+      </c>
+      <c r="G139" s="25">
+        <v>49258510</v>
+      </c>
+      <c r="H139" s="23">
+        <v>706385</v>
+      </c>
+      <c r="I139" s="25">
+        <v>60756895</v>
+      </c>
+      <c r="J139" s="21">
+        <v>0.62749999999999995</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A140" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="B140" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="C140" s="13" t="s">
+        <v>608</v>
+      </c>
+      <c r="D140" s="23">
+        <v>79066650</v>
+      </c>
+      <c r="E140" s="23">
+        <v>2048624</v>
+      </c>
+      <c r="F140" s="23">
+        <v>27911585</v>
+      </c>
+      <c r="G140" s="25">
+        <v>29960209</v>
+      </c>
+      <c r="H140" s="23">
+        <v>56720086</v>
+      </c>
+      <c r="I140" s="25">
+        <v>165746945</v>
+      </c>
+      <c r="J140" s="21">
+        <v>0.62749999999999995</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A141" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="B141" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="C141" s="13" t="s">
+        <v>608</v>
+      </c>
+      <c r="D141" s="23">
+        <v>3890557919</v>
+      </c>
+      <c r="E141" s="23">
+        <v>483656755</v>
+      </c>
+      <c r="F141" s="23">
+        <v>627450034</v>
+      </c>
+      <c r="G141" s="25">
+        <v>1111106789</v>
+      </c>
+      <c r="H141" s="23">
+        <v>126521315</v>
+      </c>
+      <c r="I141" s="25">
+        <v>5128186023</v>
+      </c>
+      <c r="J141" s="21">
+        <v>0.62749999999999995</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A142" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="B142" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="C142" s="13" t="s">
+        <v>609</v>
+      </c>
+      <c r="D142" s="23">
+        <v>34629586</v>
+      </c>
+      <c r="E142" s="23">
+        <v>4824371</v>
+      </c>
+      <c r="F142" s="23">
+        <v>3686596</v>
+      </c>
+      <c r="G142" s="25">
+        <v>8510967</v>
+      </c>
+      <c r="H142" s="23">
+        <v>2548521</v>
+      </c>
+      <c r="I142" s="25">
+        <v>45689074</v>
+      </c>
+      <c r="J142" s="21">
+        <v>0.56999999999999995</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A143" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="B143" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="C143" s="13" t="s">
+        <v>609</v>
+      </c>
+      <c r="D143" s="23">
+        <v>191645044</v>
+      </c>
+      <c r="E143" s="23">
+        <v>30584282</v>
+      </c>
+      <c r="F143" s="23">
+        <v>39212711</v>
+      </c>
+      <c r="G143" s="25">
+        <v>69796993</v>
+      </c>
+      <c r="H143" s="23">
+        <v>7202982</v>
+      </c>
+      <c r="I143" s="25">
+        <v>268645019</v>
+      </c>
+      <c r="J143" s="21">
+        <v>0.56999999999999995</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A144" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="B144" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="C144" s="13" t="s">
+        <v>616</v>
+      </c>
+      <c r="D144" s="23">
+        <v>564976250</v>
+      </c>
+      <c r="E144" s="23">
+        <v>37187201</v>
+      </c>
+      <c r="F144" s="23">
+        <v>1473236328</v>
+      </c>
+      <c r="G144" s="25">
+        <v>1510423529</v>
+      </c>
+      <c r="H144" s="23">
+        <v>33419281</v>
+      </c>
+      <c r="I144" s="25">
+        <v>2108819060</v>
+      </c>
+      <c r="J144" s="21">
+        <v>0.38</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A145" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="B145" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="C145" s="13" t="s">
+        <v>616</v>
+      </c>
+      <c r="D145" s="23">
+        <v>1230635</v>
+      </c>
+      <c r="E145" s="23">
+        <v>0</v>
+      </c>
+      <c r="F145" s="23">
+        <v>0</v>
+      </c>
+      <c r="G145" s="25">
+        <v>0</v>
+      </c>
+      <c r="H145" s="23">
+        <v>0</v>
+      </c>
+      <c r="I145" s="25">
+        <v>1230635</v>
+      </c>
+      <c r="J145" s="21">
+        <v>0.38</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A146" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="B146" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="C146" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="D146" s="23">
+        <v>809937790</v>
+      </c>
+      <c r="E146" s="23">
+        <v>112161244</v>
+      </c>
+      <c r="F146" s="23">
+        <v>255224348</v>
+      </c>
+      <c r="G146" s="25">
+        <v>367385592</v>
+      </c>
+      <c r="H146" s="23">
+        <v>27858283</v>
+      </c>
+      <c r="I146" s="25">
+        <v>1205181665</v>
+      </c>
+      <c r="J146" s="21">
+        <v>0.54</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A147" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="B147" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="C147" s="13" t="s">
+        <v>617</v>
+      </c>
+      <c r="D147" s="23">
+        <v>960134973</v>
+      </c>
+      <c r="E147" s="23">
+        <v>64431272</v>
+      </c>
+      <c r="F147" s="23">
+        <v>497200</v>
+      </c>
+      <c r="G147" s="25">
+        <v>64928472</v>
+      </c>
+      <c r="H147" s="23">
+        <v>1645208</v>
+      </c>
+      <c r="I147" s="25">
+        <v>1026708653</v>
+      </c>
+      <c r="J147" s="21">
+        <v>0.34499999999999997</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A148" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="B148" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="C148" s="13" t="s">
+        <v>617</v>
+      </c>
+      <c r="D148" s="23">
+        <v>29675000000</v>
+      </c>
+      <c r="E148" s="23">
+        <v>2012161409</v>
+      </c>
+      <c r="F148" s="23">
+        <v>1075965457</v>
+      </c>
+      <c r="G148" s="25">
+        <v>3088126866</v>
+      </c>
+      <c r="H148" s="23">
+        <v>222000000</v>
+      </c>
+      <c r="I148" s="25">
+        <v>32985126866</v>
+      </c>
+      <c r="J148" s="21">
+        <v>0.34499999999999997</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A149" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="B149" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="C149" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="D149" s="23">
+        <v>27524407</v>
+      </c>
+      <c r="E149" s="23">
+        <v>2291977</v>
+      </c>
+      <c r="F149" s="23">
+        <v>2939000</v>
+      </c>
+      <c r="G149" s="25">
+        <v>5230977</v>
+      </c>
+      <c r="H149" s="23">
+        <v>1165184</v>
+      </c>
+      <c r="I149" s="25">
+        <v>33920568</v>
+      </c>
+      <c r="J149" s="21">
+        <v>0.22</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A150" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="B150" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="C150" s="13" t="s">
+        <v>133</v>
+      </c>
+      <c r="D150" s="23">
+        <v>700349723</v>
+      </c>
+      <c r="E150" s="23">
+        <v>67660000</v>
+      </c>
+      <c r="F150" s="23">
+        <v>32614147</v>
+      </c>
+      <c r="G150" s="25">
+        <v>100274147</v>
+      </c>
+      <c r="H150" s="23">
+        <v>6446218</v>
+      </c>
+      <c r="I150" s="25">
+        <v>807070088</v>
+      </c>
+      <c r="J150" s="21">
+        <v>0.43330000000000002</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A151" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="B151" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="C151" s="13" t="s">
+        <v>134</v>
+      </c>
+      <c r="D151" s="23">
+        <v>418345055</v>
+      </c>
+      <c r="E151" s="23">
+        <v>47204863</v>
+      </c>
+      <c r="F151" s="23">
+        <v>146449969</v>
+      </c>
+      <c r="G151" s="25">
+        <v>193654832</v>
+      </c>
+      <c r="H151" s="23">
+        <v>12236749</v>
+      </c>
+      <c r="I151" s="25">
+        <v>624236636</v>
+      </c>
+      <c r="J151" s="21">
+        <v>0.54</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A152" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="B152" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="C152" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="D152" s="23">
+        <v>98008397</v>
+      </c>
+      <c r="E152" s="23">
+        <v>10266271</v>
+      </c>
+      <c r="F152" s="23">
+        <v>8265726</v>
+      </c>
+      <c r="G152" s="25">
+        <v>18531997</v>
+      </c>
+      <c r="H152" s="23">
+        <v>3061820</v>
+      </c>
+      <c r="I152" s="25">
+        <v>119602214</v>
+      </c>
+      <c r="J152" s="21">
+        <v>0.52</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A153" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="B153" s="13" t="s">
+        <v>135</v>
+      </c>
+      <c r="C153" s="13" t="s">
+        <v>137</v>
+      </c>
+      <c r="D153" s="23">
+        <v>236191835</v>
+      </c>
+      <c r="E153" s="23">
+        <v>12272335</v>
+      </c>
+      <c r="F153" s="23">
+        <v>35249738</v>
+      </c>
+      <c r="G153" s="25">
+        <v>47522073</v>
+      </c>
+      <c r="H153" s="23">
+        <v>1329814</v>
+      </c>
+      <c r="I153" s="25">
+        <v>285043722</v>
+      </c>
+      <c r="J153" s="21">
+        <v>0.38</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A154" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="B154" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="C154" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="D154" s="23">
+        <v>426295983</v>
+      </c>
+      <c r="E154" s="23">
+        <v>45585380</v>
+      </c>
+      <c r="F154" s="23">
+        <v>53314137</v>
+      </c>
+      <c r="G154" s="25">
+        <v>98899517</v>
+      </c>
+      <c r="H154" s="23">
+        <v>9693541</v>
+      </c>
+      <c r="I154" s="25">
+        <v>534889041</v>
+      </c>
+      <c r="J154" s="21">
+        <v>0.42</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A155" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="B155" s="13" t="s">
+        <v>140</v>
+      </c>
+      <c r="C155" s="13" t="s">
+        <v>141</v>
+      </c>
+      <c r="D155" s="23">
+        <v>37030950</v>
+      </c>
+      <c r="E155" s="23">
+        <v>2210892</v>
+      </c>
+      <c r="F155" s="23">
+        <v>2428006</v>
+      </c>
+      <c r="G155" s="25">
+        <v>4638898</v>
+      </c>
+      <c r="H155" s="23">
+        <v>1700505</v>
+      </c>
+      <c r="I155" s="25">
+        <v>43370353</v>
+      </c>
+      <c r="J155" s="21">
+        <v>0.26500000000000001</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A156" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="B156" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="C156" s="13" t="s">
+        <v>143</v>
+      </c>
+      <c r="D156" s="23">
+        <v>49319366</v>
+      </c>
+      <c r="E156" s="23">
+        <v>7434672</v>
+      </c>
+      <c r="F156" s="23">
+        <v>6105488</v>
+      </c>
+      <c r="G156" s="25">
+        <v>13540160</v>
+      </c>
+      <c r="H156" s="23">
+        <v>4246405</v>
+      </c>
+      <c r="I156" s="25">
+        <v>67105931</v>
+      </c>
+      <c r="J156" s="21">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A157" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="B157" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="C157" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="D157" s="23">
+        <v>270047893</v>
+      </c>
+      <c r="E157" s="23">
+        <v>38400424</v>
+      </c>
+      <c r="F157" s="23">
+        <v>13270035</v>
+      </c>
+      <c r="G157" s="25">
+        <v>51670459</v>
+      </c>
+      <c r="H157" s="23">
+        <v>7648717</v>
+      </c>
+      <c r="I157" s="25">
+        <v>329367069</v>
+      </c>
+      <c r="J157" s="21">
+        <v>0.37</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A158" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="B158" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="C158" s="13" t="s">
+        <v>145</v>
+      </c>
+      <c r="D158" s="23">
+        <v>11986864</v>
+      </c>
+      <c r="E158" s="23">
+        <v>2070025</v>
+      </c>
+      <c r="F158" s="23">
+        <v>1009940</v>
+      </c>
+      <c r="G158" s="25">
+        <v>3079965</v>
+      </c>
+      <c r="H158" s="23">
+        <v>1074276</v>
+      </c>
+      <c r="I158" s="25">
+        <v>16141105</v>
+      </c>
+      <c r="J158" s="21">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="159" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A159" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="B159" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="C159" s="13" t="s">
+        <v>146</v>
+      </c>
+      <c r="D159" s="23">
+        <v>9627477</v>
+      </c>
+      <c r="E159" s="23">
+        <v>1306515</v>
+      </c>
+      <c r="F159" s="23">
+        <v>477390</v>
+      </c>
+      <c r="G159" s="25">
+        <v>1783905</v>
+      </c>
+      <c r="H159" s="23">
+        <v>961045</v>
+      </c>
+      <c r="I159" s="25">
+        <v>12372427</v>
+      </c>
+      <c r="J159" s="21">
+        <v>0.18</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A160" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="B160" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="C160" s="13" t="s">
+        <v>147</v>
+      </c>
+      <c r="D160" s="23">
+        <v>39906143</v>
+      </c>
+      <c r="E160" s="23">
+        <v>6082945</v>
+      </c>
+      <c r="F160" s="23">
+        <v>3188779</v>
+      </c>
+      <c r="G160" s="25">
+        <v>9271724</v>
+      </c>
+      <c r="H160" s="23">
+        <v>2050520</v>
+      </c>
+      <c r="I160" s="25">
+        <v>51228387</v>
+      </c>
+      <c r="J160" s="21">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="161" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A161" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="B161" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="C161" s="13" t="s">
+        <v>148</v>
+      </c>
+      <c r="D161" s="23">
+        <v>31556345</v>
+      </c>
+      <c r="E161" s="23">
+        <v>6068855</v>
+      </c>
+      <c r="F161" s="23">
+        <v>3093769</v>
+      </c>
+      <c r="G161" s="25">
+        <v>9162624</v>
+      </c>
+      <c r="H161" s="23">
+        <v>4638372</v>
+      </c>
+      <c r="I161" s="25">
+        <v>45357341</v>
+      </c>
+      <c r="J161" s="21">
+        <v>0.45</v>
+      </c>
+    </row>
+    <row r="162" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A162" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="B162" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="C162" s="13" t="s">
+        <v>618</v>
+      </c>
+      <c r="D162" s="23">
+        <v>812199693</v>
+      </c>
+      <c r="E162" s="23">
+        <v>92190069</v>
+      </c>
+      <c r="F162" s="23">
+        <v>626712373</v>
+      </c>
+      <c r="G162" s="25">
+        <v>718902442</v>
+      </c>
+      <c r="H162" s="23">
+        <v>111141632</v>
+      </c>
+      <c r="I162" s="25">
+        <v>1642243767</v>
+      </c>
+      <c r="J162" s="21">
+        <v>0.43</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A163" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="B163" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="C163" s="13" t="s">
+        <v>618</v>
+      </c>
+      <c r="D163" s="23">
+        <v>107916215</v>
+      </c>
+      <c r="E163" s="23">
+        <v>5501794</v>
+      </c>
+      <c r="F163" s="23">
+        <v>61281374</v>
+      </c>
+      <c r="G163" s="25">
+        <v>66783168</v>
+      </c>
+      <c r="H163" s="23">
+        <v>7703088</v>
+      </c>
+      <c r="I163" s="25">
+        <v>182402471</v>
+      </c>
+      <c r="J163" s="21">
+        <v>0.43</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A164" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="B164" s="13" t="s">
+        <v>150</v>
+      </c>
+      <c r="C164" s="13" t="s">
+        <v>150</v>
+      </c>
+      <c r="D164" s="23">
+        <v>16944189</v>
+      </c>
+      <c r="E164" s="23">
+        <v>4140140</v>
+      </c>
+      <c r="F164" s="23">
+        <v>262236</v>
+      </c>
+      <c r="G164" s="25">
+        <v>4402376</v>
+      </c>
+      <c r="H164" s="23">
+        <v>1274599</v>
+      </c>
+      <c r="I164" s="25">
+        <v>22621164</v>
+      </c>
+      <c r="J164" s="21">
+        <v>0.48</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A165" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="B165" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="C165" s="13" t="s">
+        <v>151</v>
+      </c>
+      <c r="D165" s="23">
+        <v>15919057</v>
+      </c>
+      <c r="E165" s="23">
+        <v>2670664</v>
+      </c>
+      <c r="F165" s="23">
+        <v>723829</v>
+      </c>
+      <c r="G165" s="25">
+        <v>3394493</v>
+      </c>
+      <c r="H165" s="23">
+        <v>1742046</v>
+      </c>
+      <c r="I165" s="25">
+        <v>21055596</v>
+      </c>
+      <c r="J165" s="21">
+        <v>0.22</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A166" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="B166" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="C166" s="13" t="s">
+        <v>152</v>
+      </c>
+      <c r="D166" s="23">
+        <v>17494565</v>
+      </c>
+      <c r="E166" s="23">
+        <v>4674142</v>
+      </c>
+      <c r="F166" s="23">
+        <v>1309506</v>
+      </c>
+      <c r="G166" s="25">
+        <v>5983648</v>
+      </c>
+      <c r="H166" s="23">
+        <v>1570044</v>
+      </c>
+      <c r="I166" s="25">
+        <v>25048257</v>
+      </c>
+      <c r="J166" s="21">
+        <v>0.35</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A167" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="B167" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="C167" s="13" t="s">
+        <v>153</v>
+      </c>
+      <c r="D167" s="23">
+        <v>21700930</v>
+      </c>
+      <c r="E167" s="23">
+        <v>2233715</v>
+      </c>
+      <c r="F167" s="23">
+        <v>1687481</v>
+      </c>
+      <c r="G167" s="25">
+        <v>3921196</v>
+      </c>
+      <c r="H167" s="23">
+        <v>601652</v>
+      </c>
+      <c r="I167" s="25">
+        <v>26223778</v>
+      </c>
+      <c r="J167" s="21">
+        <v>0.15</v>
+      </c>
+    </row>
+    <row r="168" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A168" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="B168" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="C168" s="13" t="s">
+        <v>154</v>
+      </c>
+      <c r="D168" s="23">
+        <v>27646168</v>
+      </c>
+      <c r="E168" s="23">
+        <v>4270292</v>
+      </c>
+      <c r="F168" s="23">
+        <v>1789501</v>
+      </c>
+      <c r="G168" s="25">
+        <v>6059793</v>
+      </c>
+      <c r="H168" s="23">
+        <v>1129134</v>
+      </c>
+      <c r="I168" s="25">
+        <v>34835095</v>
+      </c>
+      <c r="J168" s="21">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A169" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="B169" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="C169" s="13" t="s">
+        <v>155</v>
+      </c>
+      <c r="D169" s="23">
+        <v>1688789654</v>
+      </c>
+      <c r="E169" s="23">
+        <v>173118737</v>
+      </c>
+      <c r="F169" s="23">
+        <v>731820831</v>
+      </c>
+      <c r="G169" s="25">
+        <v>904939568</v>
+      </c>
+      <c r="H169" s="23">
+        <v>59352959</v>
+      </c>
+      <c r="I169" s="25">
+        <v>2653082181</v>
+      </c>
+      <c r="J169" s="21">
+        <v>0.51749999999999996</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A170" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="B170" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="C170" s="13" t="s">
+        <v>156</v>
+      </c>
+      <c r="D170" s="23">
+        <v>11297156</v>
+      </c>
+      <c r="E170" s="23">
+        <v>2169651</v>
+      </c>
+      <c r="F170" s="23">
+        <v>937870</v>
+      </c>
+      <c r="G170" s="25">
+        <v>3107521</v>
+      </c>
+      <c r="H170" s="23">
+        <v>1849291</v>
+      </c>
+      <c r="I170" s="25">
+        <v>16253968</v>
+      </c>
+      <c r="J170" s="21">
+        <v>0.23</v>
+      </c>
+    </row>
+    <row r="171" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A171" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="B171" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="C171" s="13" t="s">
+        <v>158</v>
+      </c>
+      <c r="D171" s="23">
+        <v>5084600</v>
+      </c>
+      <c r="E171" s="23">
+        <v>426902</v>
+      </c>
+      <c r="F171" s="23">
+        <v>413302</v>
+      </c>
+      <c r="G171" s="25">
+        <v>840204</v>
+      </c>
+      <c r="H171" s="23">
+        <v>929605</v>
+      </c>
+      <c r="I171" s="25">
+        <v>6854409</v>
+      </c>
+      <c r="J171" s="21">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="172" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A172" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="B172" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="C172" s="13" t="s">
+        <v>159</v>
+      </c>
+      <c r="D172" s="23">
+        <v>13919850</v>
+      </c>
+      <c r="E172" s="23">
+        <v>3034528</v>
+      </c>
+      <c r="F172" s="23">
+        <v>675875</v>
+      </c>
+      <c r="G172" s="25">
+        <v>3710403</v>
+      </c>
+      <c r="H172" s="23">
+        <v>551787</v>
+      </c>
+      <c r="I172" s="25">
+        <v>18182040</v>
+      </c>
+      <c r="J172" s="21">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="173" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A173" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="B173" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="C173" s="13" t="s">
+        <v>160</v>
+      </c>
+      <c r="D173" s="23">
+        <v>17047545</v>
+      </c>
+      <c r="E173" s="23">
+        <v>5745846</v>
+      </c>
+      <c r="F173" s="23">
+        <v>2017915</v>
+      </c>
+      <c r="G173" s="25">
+        <v>7763761</v>
+      </c>
+      <c r="H173" s="23">
+        <v>202258</v>
+      </c>
+      <c r="I173" s="25">
+        <v>25013564</v>
+      </c>
+      <c r="J173" s="21">
+        <v>0.42</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A174" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="B174" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="C174" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="D174" s="23">
+        <v>7242800</v>
+      </c>
+      <c r="E174" s="23">
+        <v>1441590</v>
+      </c>
+      <c r="F174" s="23">
+        <v>499383</v>
+      </c>
+      <c r="G174" s="25">
+        <v>1940973</v>
+      </c>
+      <c r="H174" s="23">
+        <v>488397</v>
+      </c>
+      <c r="I174" s="25">
+        <v>9672170</v>
+      </c>
+      <c r="J174" s="21">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="175" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A175" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="B175" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="C175" s="13" t="s">
+        <v>162</v>
+      </c>
+      <c r="D175" s="23">
+        <v>70857625</v>
+      </c>
+      <c r="E175" s="23">
+        <v>10590929</v>
+      </c>
+      <c r="F175" s="23">
+        <v>3937850</v>
+      </c>
+      <c r="G175" s="25">
+        <v>14528779</v>
+      </c>
+      <c r="H175" s="23">
+        <v>3261274</v>
+      </c>
+      <c r="I175" s="25">
+        <v>88647678</v>
+      </c>
+      <c r="J175" s="21">
+        <v>0.62</v>
+      </c>
+    </row>
+    <row r="176" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A176" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="B176" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="C176" s="13" t="s">
+        <v>163</v>
+      </c>
+      <c r="D176" s="23">
+        <v>26726320</v>
+      </c>
+      <c r="E176" s="23">
+        <v>4181252</v>
+      </c>
+      <c r="F176" s="23">
+        <v>456171</v>
+      </c>
+      <c r="G176" s="25">
+        <v>4637423</v>
+      </c>
+      <c r="H176" s="23">
+        <v>2369837</v>
+      </c>
+      <c r="I176" s="25">
+        <v>33733580</v>
+      </c>
+      <c r="J176" s="21">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="177" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A177" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="B177" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="C177" s="13" t="s">
+        <v>164</v>
+      </c>
+      <c r="D177" s="23">
+        <v>238569749</v>
+      </c>
+      <c r="E177" s="23">
+        <v>16965942</v>
+      </c>
+      <c r="F177" s="23">
+        <v>26121116</v>
+      </c>
+      <c r="G177" s="25">
+        <v>43087058</v>
+      </c>
+      <c r="H177" s="23">
+        <v>1406135</v>
+      </c>
+      <c r="I177" s="25">
+        <v>283062942</v>
+      </c>
+      <c r="J177" s="21">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="178" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A178" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="B178" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="C178" s="13" t="s">
+        <v>165</v>
+      </c>
+      <c r="D178" s="23">
+        <v>14949250</v>
+      </c>
+      <c r="E178" s="23">
+        <v>3624402</v>
+      </c>
+      <c r="F178" s="23">
+        <v>520215</v>
+      </c>
+      <c r="G178" s="25">
+        <v>4144617</v>
+      </c>
+      <c r="H178" s="23">
+        <v>1548664</v>
+      </c>
+      <c r="I178" s="25">
+        <v>20642531</v>
+      </c>
+      <c r="J178" s="21">
+        <v>0.35</v>
+      </c>
+    </row>
+    <row r="179" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A179" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="B179" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="C179" s="13" t="s">
+        <v>166</v>
+      </c>
+      <c r="D179" s="23">
+        <v>129379985</v>
+      </c>
+      <c r="E179" s="23">
+        <v>16149126</v>
+      </c>
+      <c r="F179" s="23">
+        <v>38170469</v>
+      </c>
+      <c r="G179" s="25">
+        <v>54319595</v>
+      </c>
+      <c r="H179" s="23">
+        <v>2932065</v>
+      </c>
+      <c r="I179" s="25">
+        <v>186631645</v>
+      </c>
+      <c r="J179" s="21">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A180" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="B180" s="13" t="s">
+        <v>157</v>
+      </c>
+      <c r="C180" s="13" t="s">
+        <v>167</v>
+      </c>
+      <c r="D180" s="23">
+        <v>428136175</v>
+      </c>
+      <c r="E180" s="23">
+        <v>47505985</v>
+      </c>
+      <c r="F180" s="23">
+        <v>35294486</v>
+      </c>
+      <c r="G180" s="25">
+        <v>82800471</v>
+      </c>
+      <c r="H180" s="23">
+        <v>18631405</v>
+      </c>
+      <c r="I180" s="25">
+        <v>529568051</v>
+      </c>
+      <c r="J180" s="21">
+        <v>0.51</v>
+      </c>
+    </row>
+    <row r="181" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A181" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="B181" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="C181" s="13" t="s">
+        <v>169</v>
+      </c>
+      <c r="D181" s="23">
+        <v>45886460</v>
+      </c>
+      <c r="E181" s="23">
+        <v>3824353</v>
+      </c>
+      <c r="F181" s="23">
+        <v>11220053</v>
+      </c>
+      <c r="G181" s="25">
+        <v>15044406</v>
+      </c>
+      <c r="H181" s="23">
+        <v>1362946</v>
+      </c>
+      <c r="I181" s="25">
+        <v>62293812</v>
+      </c>
+      <c r="J181" s="21">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A182" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="B182" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="C182" s="13" t="s">
+        <v>170</v>
+      </c>
+      <c r="D182" s="23">
+        <v>13350425</v>
+      </c>
+      <c r="E182" s="23">
+        <v>4276526</v>
+      </c>
+      <c r="F182" s="23">
+        <v>1827382</v>
+      </c>
+      <c r="G182" s="25">
+        <v>6103908</v>
+      </c>
+      <c r="H182" s="23">
+        <v>533197</v>
+      </c>
+      <c r="I182" s="25">
+        <v>19987530</v>
+      </c>
+      <c r="J182" s="21">
+        <v>0.27</v>
+      </c>
+    </row>
+    <row r="183" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A183" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="B183" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="C183" s="13" t="s">
+        <v>171</v>
+      </c>
+      <c r="D183" s="23">
+        <v>13266480</v>
+      </c>
+      <c r="E183" s="23">
+        <v>3473094</v>
+      </c>
+      <c r="F183" s="23">
+        <v>1429440</v>
+      </c>
+      <c r="G183" s="25">
+        <v>4902534</v>
+      </c>
+      <c r="H183" s="23">
+        <v>893516</v>
+      </c>
+      <c r="I183" s="25">
+        <v>19062530</v>
+      </c>
+      <c r="J183" s="21">
+        <v>0.28999999999999998</v>
+      </c>
+    </row>
+    <row r="184" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A184" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="B184" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="C184" s="13" t="s">
+        <v>172</v>
+      </c>
+      <c r="D184" s="23">
+        <v>738035390</v>
+      </c>
+      <c r="E184" s="23">
+        <v>118489714</v>
+      </c>
+      <c r="F184" s="23">
+        <v>39765497</v>
+      </c>
+      <c r="G184" s="25">
+        <v>158255211</v>
+      </c>
+      <c r="H184" s="23">
+        <v>19079197</v>
+      </c>
+      <c r="I184" s="25">
+        <v>915369798</v>
+      </c>
+      <c r="J184" s="21">
+        <v>0.59</v>
+      </c>
+    </row>
+    <row r="185" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A185" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="B185" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="C185" s="13" t="s">
+        <v>173</v>
+      </c>
+      <c r="D185" s="23">
+        <v>2764865488</v>
+      </c>
+      <c r="E185" s="23">
+        <v>348205393</v>
+      </c>
+      <c r="F185" s="23">
+        <v>310944799</v>
+      </c>
+      <c r="G185" s="25">
+        <v>659150192</v>
+      </c>
+      <c r="H185" s="23">
+        <v>44847480</v>
+      </c>
+      <c r="I185" s="25">
+        <v>3468863160</v>
+      </c>
+      <c r="J185" s="21">
+        <v>0.48220000000000002</v>
+      </c>
+    </row>
+    <row r="186" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A186" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="B186" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="C186" s="13" t="s">
+        <v>174</v>
+      </c>
+      <c r="D186" s="23">
+        <v>270506890</v>
+      </c>
+      <c r="E186" s="23">
+        <v>35584363</v>
+      </c>
+      <c r="F186" s="23">
+        <v>6520899</v>
+      </c>
+      <c r="G186" s="25">
+        <v>42105262</v>
+      </c>
+      <c r="H186" s="23">
+        <v>2234560</v>
+      </c>
+      <c r="I186" s="25">
+        <v>314846712</v>
+      </c>
+      <c r="J186" s="21">
+        <v>0.26</v>
+      </c>
+    </row>
+    <row r="187" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A187" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="B187" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="C187" s="13" t="s">
+        <v>175</v>
+      </c>
+      <c r="D187" s="23">
+        <v>535019550</v>
+      </c>
+      <c r="E187" s="23">
+        <v>64153501</v>
+      </c>
+      <c r="F187" s="23">
+        <v>15010361</v>
+      </c>
+      <c r="G187" s="25">
+        <v>79163862</v>
+      </c>
+      <c r="H187" s="23">
+        <v>1865303</v>
+      </c>
+      <c r="I187" s="25">
+        <v>616048715</v>
+      </c>
+      <c r="J187" s="21">
+        <v>0.17</v>
+      </c>
+    </row>
+    <row r="188" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A188" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="B188" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="C188" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D188" s="23">
+        <v>43260965</v>
+      </c>
+      <c r="E188" s="23">
+        <v>7856513</v>
+      </c>
+      <c r="F188" s="23">
+        <v>4632521</v>
+      </c>
+      <c r="G188" s="25">
+        <v>12489034</v>
+      </c>
+      <c r="H188" s="23">
+        <v>1323048</v>
+      </c>
+      <c r="I188" s="25">
+        <v>57073047</v>
+      </c>
+      <c r="J188" s="21">
+        <v>0.53</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A189" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="B189" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="C189" s="13" t="s">
+        <v>178</v>
+      </c>
+      <c r="D189" s="23">
+        <v>283498131</v>
+      </c>
+      <c r="E189" s="23">
+        <v>53757111</v>
+      </c>
+      <c r="F189" s="23">
+        <v>14810712</v>
+      </c>
+      <c r="G189" s="25">
+        <v>68567823</v>
+      </c>
+      <c r="H189" s="23">
+        <v>5146279</v>
+      </c>
+      <c r="I189" s="25">
+        <v>357212233</v>
+      </c>
+      <c r="J189" s="21">
+        <v>0.20499999999999999</v>
+      </c>
+    </row>
+    <row r="190" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A190" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="B190" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="C190" s="13" t="s">
+        <v>179</v>
+      </c>
+      <c r="D190" s="23">
+        <v>13050800</v>
+      </c>
+      <c r="E190" s="23">
+        <v>2342028</v>
+      </c>
+      <c r="F190" s="23">
+        <v>1622098</v>
+      </c>
+      <c r="G190" s="25">
+        <v>3964126</v>
+      </c>
+      <c r="H190" s="23">
+        <v>772102</v>
+      </c>
+      <c r="I190" s="25">
+        <v>17787028</v>
+      </c>
+      <c r="J190" s="21">
+        <v>0.22</v>
+      </c>
+    </row>
+    <row r="191" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A191" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="B191" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="C191" s="13" t="s">
+        <v>180</v>
+      </c>
+      <c r="D191" s="23">
+        <v>12010349828</v>
+      </c>
+      <c r="E191" s="23">
+        <v>1637665419</v>
+      </c>
+      <c r="F191" s="23">
+        <v>593915118</v>
+      </c>
+      <c r="G191" s="25">
+        <v>2231580537</v>
+      </c>
+      <c r="H191" s="23">
+        <v>191941461</v>
+      </c>
+      <c r="I191" s="25">
+        <v>14433871826</v>
+      </c>
+      <c r="J191" s="21">
+        <v>0.4995</v>
+      </c>
+    </row>
+    <row r="192" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A192" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="B192" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="C192" s="13" t="s">
+        <v>181</v>
+      </c>
+      <c r="D192" s="23">
+        <v>7724569</v>
+      </c>
+      <c r="E192" s="23">
+        <v>1532827</v>
+      </c>
+      <c r="F192" s="23">
+        <v>275248</v>
+      </c>
+      <c r="G192" s="25">
+        <v>1808075</v>
+      </c>
+      <c r="H192" s="23">
+        <v>6016433</v>
+      </c>
+      <c r="I192" s="25">
+        <v>15549077</v>
+      </c>
+      <c r="J192" s="21">
+        <v>0.24</v>
+      </c>
+    </row>
+    <row r="193" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A193" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="B193" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="C193" s="13" t="s">
+        <v>182</v>
+      </c>
+      <c r="D193" s="23">
+        <v>1050655786</v>
+      </c>
+      <c r="E193" s="23">
+        <v>155400449</v>
+      </c>
+      <c r="F193" s="23">
+        <v>40992927</v>
+      </c>
+      <c r="G193" s="25">
+        <v>196393376</v>
+      </c>
+      <c r="H193" s="23">
+        <v>10289061</v>
+      </c>
+      <c r="I193" s="25">
+        <v>1257338223</v>
+      </c>
+      <c r="J193" s="21">
+        <v>0.46</v>
+      </c>
+    </row>
+    <row r="194" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A194" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="B194" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="C194" s="13" t="s">
+        <v>183</v>
+      </c>
+      <c r="D194" s="23">
+        <v>6857759</v>
+      </c>
+      <c r="E194" s="23">
+        <v>1828073</v>
+      </c>
+      <c r="F194" s="23">
+        <v>858855</v>
+      </c>
+      <c r="G194" s="25">
+        <v>2686928</v>
+      </c>
+      <c r="H194" s="23">
+        <v>565769</v>
+      </c>
+      <c r="I194" s="25">
+        <v>10110456</v>
+      </c>
+      <c r="J194" s="21">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="195" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A195" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="B195" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="C195" s="13" t="s">
+        <v>184</v>
+      </c>
+      <c r="D195" s="23">
+        <v>385381165</v>
+      </c>
+      <c r="E195" s="23">
+        <v>46009739</v>
+      </c>
+      <c r="F195" s="23">
+        <v>21868793</v>
+      </c>
+      <c r="G195" s="25">
+        <v>67878532</v>
+      </c>
+      <c r="H195" s="23">
+        <v>6871899</v>
+      </c>
+      <c r="I195" s="25">
+        <v>460131596</v>
+      </c>
+      <c r="J195" s="21">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A196" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="B196" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="C196" s="13" t="s">
+        <v>185</v>
+      </c>
+      <c r="D196" s="23">
+        <v>87185351</v>
+      </c>
+      <c r="E196" s="23">
+        <v>15865412</v>
+      </c>
+      <c r="F196" s="23">
+        <v>3245654</v>
+      </c>
+      <c r="G196" s="25">
+        <v>19111066</v>
+      </c>
+      <c r="H196" s="23">
+        <v>722829</v>
+      </c>
+      <c r="I196" s="25">
+        <v>107019246</v>
+      </c>
+      <c r="J196" s="21">
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="197" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A197" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="B197" s="13" t="s">
+        <v>177</v>
+      </c>
+      <c r="C197" s="13" t="s">
+        <v>186</v>
+      </c>
+      <c r="D197" s="23">
+        <v>32391886</v>
+      </c>
+      <c r="E197" s="23">
+        <v>6031513</v>
+      </c>
+      <c r="F197" s="23">
+        <v>1432386</v>
+      </c>
+      <c r="G197" s="25">
+        <v>7463899</v>
+      </c>
+      <c r="H197" s="23">
+        <v>4699241</v>
+      </c>
+      <c r="I197" s="25">
+        <v>44555026</v>
+      </c>
+      <c r="J197" s="21">
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="198" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A198" s="13" t="s">
+        <v>187</v>
+      </c>
+      <c r="B198" s="13" t="s">
+        <v>187</v>
+      </c>
+      <c r="C198" s="13" t="s">
+        <v>650</v>
+      </c>
+      <c r="D198" s="23">
+        <v>0</v>
+      </c>
+      <c r="E198" s="23">
+        <v>0</v>
+      </c>
+      <c r="F198" s="23">
+        <v>0</v>
+      </c>
+      <c r="G198" s="25">
+        <v>0</v>
+      </c>
+      <c r="H198" s="23">
+        <v>0</v>
+      </c>
+      <c r="I198" s="25">
+        <v>0</v>
+      </c>
+      <c r="J198" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="199" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A199" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="B199" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="C199" s="13" t="s">
+        <v>189</v>
+      </c>
+      <c r="D199" s="23">
+        <v>1810366892</v>
+      </c>
+      <c r="E199" s="23">
+        <v>17112435</v>
+      </c>
+      <c r="F199" s="23">
+        <v>30693286</v>
+      </c>
+      <c r="G199" s="25">
+        <v>47805721</v>
+      </c>
+      <c r="H199" s="23">
+        <v>6020546</v>
+      </c>
+      <c r="I199" s="25">
+        <v>1864193159</v>
+      </c>
+      <c r="J199" s="21">
+        <v>0.22</v>
+      </c>
+    </row>
+    <row r="200" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A200" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="B200" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="C200" s="13" t="s">
+        <v>190</v>
+      </c>
+      <c r="D200" s="23">
+        <v>2798463827</v>
+      </c>
+      <c r="E200" s="23">
+        <v>117026726</v>
+      </c>
+      <c r="F200" s="23">
+        <v>61766939</v>
+      </c>
+      <c r="G200" s="25">
+        <v>178793665</v>
+      </c>
+      <c r="H200" s="23">
+        <v>37191047</v>
+      </c>
+      <c r="I200" s="25">
+        <v>3014448539</v>
+      </c>
+      <c r="J200" s="21">
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="201" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A201" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="B201" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="C201" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="D201" s="23">
+        <v>1360145887</v>
+      </c>
+      <c r="E201" s="23">
+        <v>68214907</v>
+      </c>
+      <c r="F201" s="23">
+        <v>41519339</v>
+      </c>
+      <c r="G201" s="25">
+        <v>109734246</v>
+      </c>
+      <c r="H201" s="23">
+        <v>35123771</v>
+      </c>
+      <c r="I201" s="25">
+        <v>1505003904</v>
+      </c>
+      <c r="J201" s="21">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A202" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="B202" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="C202" s="13" t="s">
+        <v>192</v>
+      </c>
+      <c r="D202" s="23">
+        <v>601133400</v>
+      </c>
+      <c r="E202" s="23">
+        <v>25706176</v>
+      </c>
+      <c r="F202" s="23">
+        <v>48372134</v>
+      </c>
+      <c r="G202" s="25">
+        <v>74078310</v>
+      </c>
+      <c r="H202" s="23">
+        <v>3692029</v>
+      </c>
+      <c r="I202" s="25">
+        <v>678903739</v>
+      </c>
+      <c r="J202" s="21">
+        <v>0.34549999999999997</v>
+      </c>
+    </row>
+    <row r="203" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A203" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="B203" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="C203" s="13" t="s">
+        <v>193</v>
+      </c>
+      <c r="D203" s="22">
+        <v>2958509981</v>
+      </c>
+      <c r="E203" s="22">
+        <v>53325557</v>
+      </c>
+      <c r="F203" s="22">
+        <v>71458665</v>
+      </c>
+      <c r="G203" s="26">
+        <v>124784222</v>
+      </c>
+      <c r="H203" s="22">
+        <v>22499186</v>
+      </c>
+      <c r="I203" s="26">
+        <v>3105793389</v>
+      </c>
+      <c r="J203" s="22">
+        <v>0.28749999999999998</v>
+      </c>
+    </row>
+    <row r="204" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A204" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="B204" s="13" t="s">
+        <v>188</v>
+      </c>
+      <c r="C204" s="13" t="s">
+        <v>194</v>
+      </c>
+      <c r="D204" s="23">
+        <v>1569410950</v>
+      </c>
+      <c r="E204" s="23">
+        <v>56771378</v>
+      </c>
+      <c r="F204" s="23">
+        <v>23476848</v>
+      </c>
+      <c r="G204" s="25">
+        <v>80248226</v>
+      </c>
+      <c r="H204" s="23">
+        <v>7743392</v>
+      </c>
+      <c r="I204" s="25">
+        <v>1657402568</v>
+      </c>
+      <c r="J204" s="21">
+        <v>0.23580000000000001</v>
+      </c>
+    </row>
+    <row r="205" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A205" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="B205" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="C205" s="13" t="s">
+        <v>196</v>
+      </c>
+      <c r="D205" s="23">
+        <v>123473870</v>
+      </c>
+      <c r="E205" s="23">
+        <v>12750382</v>
+      </c>
+      <c r="F205" s="23">
+        <v>8733499</v>
+      </c>
+      <c r="G205" s="25">
+        <v>21483881</v>
+      </c>
+      <c r="H205" s="23">
+        <v>3127469</v>
+      </c>
+      <c r="I205" s="25">
+        <v>148085220</v>
+      </c>
+      <c r="J205" s="21">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="206" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A206" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="B206" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="C206" s="13" t="s">
+        <v>619</v>
+      </c>
+      <c r="D206" s="23">
+        <v>506366020</v>
+      </c>
+      <c r="E206" s="23">
+        <v>63620923</v>
+      </c>
+      <c r="F206" s="23">
+        <v>2304172</v>
+      </c>
+      <c r="G206" s="25">
+        <v>65925095</v>
+      </c>
+      <c r="H206" s="23">
+        <v>3931081</v>
+      </c>
+      <c r="I206" s="25">
+        <v>576222196</v>
+      </c>
+      <c r="J206" s="21">
+        <v>0.64749999999999996</v>
+      </c>
+    </row>
+    <row r="207" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A207" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="B207" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="C207" s="13" t="s">
+        <v>619</v>
+      </c>
+      <c r="D207" s="23">
+        <v>44533221</v>
+      </c>
+      <c r="E207" s="23">
+        <v>88270</v>
+      </c>
+      <c r="F207" s="23">
+        <v>24289554</v>
+      </c>
+      <c r="G207" s="25">
+        <v>24377824</v>
+      </c>
+      <c r="H207" s="23">
+        <v>1037390</v>
+      </c>
+      <c r="I207" s="25">
+        <v>69948435</v>
+      </c>
+      <c r="J207" s="21">
+        <v>0.64749999999999996</v>
+      </c>
+    </row>
+    <row r="208" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A208" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="B208" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="C208" s="13" t="s">
+        <v>619</v>
+      </c>
+      <c r="D208" s="23">
+        <v>7713034085</v>
+      </c>
+      <c r="E208" s="23">
+        <v>875620583</v>
+      </c>
+      <c r="F208" s="23">
+        <v>927888444</v>
+      </c>
+      <c r="G208" s="25">
+        <v>1803509027</v>
+      </c>
+      <c r="H208" s="23">
+        <v>113904820</v>
+      </c>
+      <c r="I208" s="25">
+        <v>9630447932</v>
+      </c>
+      <c r="J208" s="21">
+        <v>0.64749999999999996</v>
+      </c>
+    </row>
+    <row r="209" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A209" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="B209" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="C209" s="13" t="s">
+        <v>619</v>
+      </c>
+      <c r="D209" s="23">
+        <v>33704114</v>
+      </c>
+      <c r="E209" s="23">
+        <v>1155085</v>
+      </c>
+      <c r="F209" s="23">
+        <v>19547718</v>
+      </c>
+      <c r="G209" s="25">
+        <v>20702803</v>
+      </c>
+      <c r="H209" s="23">
+        <v>456086</v>
+      </c>
+      <c r="I209" s="25">
+        <v>54863003</v>
+      </c>
+      <c r="J209" s="21">
+        <v>0.64749999999999996</v>
+      </c>
+    </row>
+    <row r="210" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A210" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="B210" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="C210" s="13" t="s">
+        <v>199</v>
+      </c>
+      <c r="D210" s="23">
+        <v>1374678993</v>
+      </c>
+      <c r="E210" s="23">
+        <v>145765596</v>
+      </c>
+      <c r="F210" s="23">
+        <v>260565001</v>
+      </c>
+      <c r="G210" s="25">
+        <v>406330597</v>
+      </c>
+      <c r="H210" s="23">
+        <v>20993744</v>
+      </c>
+      <c r="I210" s="25">
+        <v>1802003334</v>
+      </c>
+      <c r="J210" s="21">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="211" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A211" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="B211" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="C211" s="13" t="s">
+        <v>200</v>
+      </c>
+      <c r="D211" s="23">
+        <v>359806070</v>
+      </c>
+      <c r="E211" s="23">
+        <v>51813913</v>
+      </c>
+      <c r="F211" s="23">
+        <v>4536742</v>
+      </c>
+      <c r="G211" s="25">
+        <v>56350655</v>
+      </c>
+      <c r="H211" s="23">
+        <v>8320308</v>
+      </c>
+      <c r="I211" s="25">
+        <v>424477033</v>
+      </c>
+      <c r="J211" s="21">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="212" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A212" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="B212" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="C212" s="13" t="s">
+        <v>620</v>
+      </c>
+      <c r="D212" s="23">
+        <v>1570033575</v>
+      </c>
+      <c r="E212" s="23">
+        <v>196837885</v>
+      </c>
+      <c r="F212" s="23">
+        <v>269012391</v>
+      </c>
+      <c r="G212" s="25">
+        <v>465850276</v>
+      </c>
+      <c r="H212" s="23">
+        <v>59256674</v>
+      </c>
+      <c r="I212" s="25">
+        <v>2095140525</v>
+      </c>
+      <c r="J212" s="21">
+        <v>0.62</v>
+      </c>
+    </row>
+    <row r="213" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A213" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="B213" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="C213" s="13" t="s">
+        <v>620</v>
+      </c>
+      <c r="D213" s="23">
+        <v>54478474</v>
+      </c>
+      <c r="E213" s="23">
+        <v>7649478</v>
+      </c>
+      <c r="F213" s="23">
+        <v>241054</v>
+      </c>
+      <c r="G213" s="25">
+        <v>7890532</v>
+      </c>
+      <c r="H213" s="23">
+        <v>381168</v>
+      </c>
+      <c r="I213" s="25">
+        <v>62750174</v>
+      </c>
+      <c r="J213" s="21">
+        <v>0.62</v>
+      </c>
+    </row>
+    <row r="214" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A214" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="B214" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="C214" s="13" t="s">
+        <v>201</v>
+      </c>
+      <c r="D214" s="23">
+        <v>296827850</v>
+      </c>
+      <c r="E214" s="23">
+        <v>37860912</v>
+      </c>
+      <c r="F214" s="23">
+        <v>8580242</v>
+      </c>
+      <c r="G214" s="25">
+        <v>46441154</v>
+      </c>
+      <c r="H214" s="23">
+        <v>8051525</v>
+      </c>
+      <c r="I214" s="25">
+        <v>351320529</v>
+      </c>
+      <c r="J214" s="21">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="215" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A215" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="B215" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="C215" s="13" t="s">
+        <v>203</v>
+      </c>
+      <c r="D215" s="23">
+        <v>575020572</v>
+      </c>
+      <c r="E215" s="23">
+        <v>52571078</v>
+      </c>
+      <c r="F215" s="23">
+        <v>16864693</v>
+      </c>
+      <c r="G215" s="25">
+        <v>69435771</v>
+      </c>
+      <c r="H215" s="23">
+        <v>3490825</v>
+      </c>
+      <c r="I215" s="25">
+        <v>647947168</v>
+      </c>
+      <c r="J215" s="21">
+        <v>0.15</v>
+      </c>
+    </row>
+    <row r="216" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A216" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="B216" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="C216" s="13" t="s">
+        <v>204</v>
+      </c>
+      <c r="D216" s="23">
+        <v>32306225</v>
+      </c>
+      <c r="E216" s="23">
+        <v>6151049</v>
+      </c>
+      <c r="F216" s="23">
+        <v>696364</v>
+      </c>
+      <c r="G216" s="25">
+        <v>6847413</v>
+      </c>
+      <c r="H216" s="23">
+        <v>1143408</v>
+      </c>
+      <c r="I216" s="25">
+        <v>40297046</v>
+      </c>
+      <c r="J216" s="21">
+        <v>0.42</v>
+      </c>
+    </row>
+    <row r="217" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A217" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="B217" s="13" t="s">
+        <v>202</v>
+      </c>
+      <c r="C217" s="13" t="s">
+        <v>205</v>
+      </c>
+      <c r="D217" s="23">
+        <v>658342566</v>
+      </c>
+      <c r="E217" s="23">
+        <v>55661033</v>
+      </c>
+      <c r="F217" s="23">
+        <v>348293258</v>
+      </c>
+      <c r="G217" s="25">
+        <v>403954291</v>
+      </c>
+      <c r="H217" s="23">
+        <v>22467996</v>
+      </c>
+      <c r="I217" s="25">
+        <v>1084764853</v>
+      </c>
+      <c r="J217" s="21">
+        <v>0.28999999999999998</v>
+      </c>
+    </row>
+    <row r="218" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A218" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="B218" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="C218" s="13" t="s">
+        <v>207</v>
+      </c>
+      <c r="D218" s="23">
+        <v>81676664</v>
+      </c>
+      <c r="E218" s="23">
+        <v>10128469</v>
+      </c>
+      <c r="F218" s="23">
+        <v>13609258</v>
+      </c>
+      <c r="G218" s="25">
+        <v>23737727</v>
+      </c>
+      <c r="H218" s="23">
+        <v>1421633</v>
+      </c>
+      <c r="I218" s="25">
+        <v>106836024</v>
+      </c>
+      <c r="J218" s="21">
+        <v>0.44</v>
+      </c>
+    </row>
+    <row r="219" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A219" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="B219" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="C219" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="D219" s="23">
+        <v>13788866</v>
+      </c>
+      <c r="E219" s="23">
+        <v>2807356</v>
+      </c>
+      <c r="F219" s="23">
+        <v>2211958</v>
+      </c>
+      <c r="G219" s="25">
+        <v>5019314</v>
+      </c>
+      <c r="H219" s="23">
+        <v>1394975</v>
+      </c>
+      <c r="I219" s="25">
+        <v>20203155</v>
+      </c>
+      <c r="J219" s="21">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="220" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A220" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="B220" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="C220" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="D220" s="23">
+        <v>33004649</v>
+      </c>
+      <c r="E220" s="23">
+        <v>5759510</v>
+      </c>
+      <c r="F220" s="23">
+        <v>18780153</v>
+      </c>
+      <c r="G220" s="25">
+        <v>24539663</v>
+      </c>
+      <c r="H220" s="23">
+        <v>1210275</v>
+      </c>
+      <c r="I220" s="25">
+        <v>58754587</v>
+      </c>
+      <c r="J220" s="21">
+        <v>0.56000000000000005</v>
+      </c>
+    </row>
+    <row r="221" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A221" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="B221" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="C221" s="13" t="s">
+        <v>210</v>
+      </c>
+      <c r="D221" s="23">
+        <v>17854808</v>
+      </c>
+      <c r="E221" s="23">
+        <v>4234469</v>
+      </c>
+      <c r="F221" s="23">
+        <v>425592</v>
+      </c>
+      <c r="G221" s="25">
+        <v>4660061</v>
+      </c>
+      <c r="H221" s="23">
+        <v>688052</v>
+      </c>
+      <c r="I221" s="25">
+        <v>23202921</v>
+      </c>
+      <c r="J221" s="21">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="222" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A222" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="B222" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="C222" s="13" t="s">
+        <v>211</v>
+      </c>
+      <c r="D222" s="23">
+        <v>59716706</v>
+      </c>
+      <c r="E222" s="23">
+        <v>5892249</v>
+      </c>
+      <c r="F222" s="23">
+        <v>8332358</v>
+      </c>
+      <c r="G222" s="25">
+        <v>14224607</v>
+      </c>
+      <c r="H222" s="23">
+        <v>2195128</v>
+      </c>
+      <c r="I222" s="25">
+        <v>76136441</v>
+      </c>
+      <c r="J222" s="21">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="223" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A223" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="B223" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="C223" s="13" t="s">
+        <v>212</v>
+      </c>
+      <c r="D223" s="23">
+        <v>22559318</v>
+      </c>
+      <c r="E223" s="23">
+        <v>6209735</v>
+      </c>
+      <c r="F223" s="23">
+        <v>1041684</v>
+      </c>
+      <c r="G223" s="25">
+        <v>7251419</v>
+      </c>
+      <c r="H223" s="23">
+        <v>1310394</v>
+      </c>
+      <c r="I223" s="25">
+        <v>31121131</v>
+      </c>
+      <c r="J223" s="21">
+        <v>0.67</v>
+      </c>
+    </row>
+    <row r="224" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A224" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="B224" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="C224" s="13" t="s">
+        <v>621</v>
+      </c>
+      <c r="D224" s="23">
+        <v>71000</v>
+      </c>
+      <c r="E224" s="23">
+        <v>0</v>
+      </c>
+      <c r="F224" s="23">
+        <v>0</v>
+      </c>
+      <c r="G224" s="25">
+        <v>0</v>
+      </c>
+      <c r="H224" s="23">
+        <v>45419</v>
+      </c>
+      <c r="I224" s="25">
+        <v>116419</v>
+      </c>
+      <c r="J224" s="21">
+        <v>0.64</v>
+      </c>
+    </row>
+    <row r="225" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A225" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="B225" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="C225" s="13" t="s">
+        <v>621</v>
+      </c>
+      <c r="D225" s="23">
+        <v>198647968</v>
+      </c>
+      <c r="E225" s="23">
+        <v>28367728</v>
+      </c>
+      <c r="F225" s="23">
+        <v>53384852</v>
+      </c>
+      <c r="G225" s="25">
+        <v>81752580</v>
+      </c>
+      <c r="H225" s="23">
+        <v>11595638</v>
+      </c>
+      <c r="I225" s="25">
+        <v>291996186</v>
+      </c>
+      <c r="J225" s="21">
+        <v>0.64</v>
+      </c>
+    </row>
+    <row r="226" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A226" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="B226" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="C226" s="13" t="s">
+        <v>214</v>
+      </c>
+      <c r="D226" s="23">
+        <v>55157906</v>
+      </c>
+      <c r="E226" s="23">
+        <v>13695474</v>
+      </c>
+      <c r="F226" s="23">
+        <v>7554808</v>
+      </c>
+      <c r="G226" s="25">
+        <v>21250282</v>
+      </c>
+      <c r="H226" s="23">
+        <v>3251876</v>
+      </c>
+      <c r="I226" s="25">
+        <v>79660064</v>
+      </c>
+      <c r="J226" s="21">
+        <v>0.75</v>
+      </c>
+    </row>
+    <row r="227" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A227" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="B227" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="C227" s="13" t="s">
+        <v>215</v>
+      </c>
+      <c r="D227" s="23">
+        <v>22641121</v>
+      </c>
+      <c r="E227" s="23">
+        <v>4509332</v>
+      </c>
+      <c r="F227" s="23">
+        <v>358285</v>
+      </c>
+      <c r="G227" s="25">
+        <v>4867617</v>
+      </c>
+      <c r="H227" s="23">
+        <v>569531</v>
+      </c>
+      <c r="I227" s="25">
+        <v>28078269</v>
+      </c>
+      <c r="J227" s="21">
+        <v>0.45</v>
+      </c>
+    </row>
+    <row r="228" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A228" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="B228" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="C228" s="13" t="s">
+        <v>622</v>
+      </c>
+      <c r="D228" s="23">
+        <v>207567527</v>
+      </c>
+      <c r="E228" s="23">
+        <v>27689491</v>
+      </c>
+      <c r="F228" s="23">
+        <v>16347414</v>
+      </c>
+      <c r="G228" s="25">
+        <v>44036905</v>
+      </c>
+      <c r="H228" s="23">
+        <v>10846021</v>
+      </c>
+      <c r="I228" s="25">
+        <v>262450453</v>
+      </c>
+      <c r="J228" s="21">
+        <v>0.62</v>
+      </c>
+    </row>
+    <row r="229" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A229" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="B229" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="C229" s="13" t="s">
+        <v>622</v>
+      </c>
+      <c r="D229" s="23">
+        <v>120738</v>
+      </c>
+      <c r="E229" s="23">
+        <v>0</v>
+      </c>
+      <c r="F229" s="23">
+        <v>505498</v>
+      </c>
+      <c r="G229" s="25">
+        <v>505498</v>
+      </c>
+      <c r="H229" s="23">
+        <v>0</v>
+      </c>
+      <c r="I229" s="25">
+        <v>626236</v>
+      </c>
+      <c r="J229" s="21">
+        <v>0.62</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A230" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="B230" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="C230" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="D230" s="23">
+        <v>171234438</v>
+      </c>
+      <c r="E230" s="23">
+        <v>18912027</v>
+      </c>
+      <c r="F230" s="23">
+        <v>41094407</v>
+      </c>
+      <c r="G230" s="25">
+        <v>60006434</v>
+      </c>
+      <c r="H230" s="23">
+        <v>9460506</v>
+      </c>
+      <c r="I230" s="25">
+        <v>240701378</v>
+      </c>
+      <c r="J230" s="21">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="231" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A231" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="B231" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="C231" s="13" t="s">
+        <v>617</v>
+      </c>
+      <c r="D231" s="23">
+        <v>960134973</v>
+      </c>
+      <c r="E231" s="23">
+        <v>64431272</v>
+      </c>
+      <c r="F231" s="23">
+        <v>497200</v>
+      </c>
+      <c r="G231" s="25">
+        <v>64928472</v>
+      </c>
+      <c r="H231" s="23">
+        <v>1645208</v>
+      </c>
+      <c r="I231" s="25">
+        <v>1026708653</v>
+      </c>
+      <c r="J231" s="21">
+        <v>0.34499999999999997</v>
+      </c>
+    </row>
+    <row r="232" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A232" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="B232" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="C232" s="13" t="s">
+        <v>617</v>
+      </c>
+      <c r="D232" s="23">
+        <v>29675000000</v>
+      </c>
+      <c r="E232" s="23">
+        <v>2012161409</v>
+      </c>
+      <c r="F232" s="23">
+        <v>1075965457</v>
+      </c>
+      <c r="G232" s="25">
+        <v>3088126866</v>
+      </c>
+      <c r="H232" s="23">
+        <v>222000000</v>
+      </c>
+      <c r="I232" s="25">
+        <v>32985126866</v>
+      </c>
+      <c r="J232" s="21">
+        <v>0.34499999999999997</v>
+      </c>
+    </row>
+    <row r="233" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A233" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="B233" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="C233" s="13" t="s">
+        <v>623</v>
+      </c>
+      <c r="D233" s="23">
+        <v>540970177</v>
+      </c>
+      <c r="E233" s="23">
+        <v>32583868</v>
+      </c>
+      <c r="F233" s="23">
+        <v>2767030</v>
+      </c>
+      <c r="G233" s="25">
+        <v>35350898</v>
+      </c>
+      <c r="H233" s="23">
+        <v>4031313</v>
+      </c>
+      <c r="I233" s="25">
+        <v>580352388</v>
+      </c>
+      <c r="J233" s="21">
+        <v>0.51400000000000001</v>
+      </c>
+    </row>
+    <row r="234" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A234" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="B234" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="C234" s="13" t="s">
+        <v>623</v>
+      </c>
+      <c r="D234" s="23">
+        <v>8205872522</v>
+      </c>
+      <c r="E234" s="23">
+        <v>380577506</v>
+      </c>
+      <c r="F234" s="23">
+        <v>202676261</v>
+      </c>
+      <c r="G234" s="25">
+        <v>583253767</v>
+      </c>
+      <c r="H234" s="23">
+        <v>84733463</v>
+      </c>
+      <c r="I234" s="25">
+        <v>8873859752</v>
+      </c>
+      <c r="J234" s="21">
+        <v>0.51400000000000001</v>
+      </c>
+    </row>
+    <row r="235" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A235" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="B235" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="C235" s="13" t="s">
+        <v>624</v>
+      </c>
+      <c r="D235" s="23">
+        <v>33089743259</v>
+      </c>
+      <c r="E235" s="23">
+        <v>2424964176</v>
+      </c>
+      <c r="F235" s="23">
+        <v>2698618180</v>
+      </c>
+      <c r="G235" s="25">
+        <v>5123582356</v>
+      </c>
+      <c r="H235" s="23">
+        <v>448514700</v>
+      </c>
+      <c r="I235" s="25">
+        <v>38661840315</v>
+      </c>
+      <c r="J235" s="21">
+        <v>0.55169999999999997</v>
+      </c>
+    </row>
+    <row r="236" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A236" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="B236" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="C236" s="13" t="s">
+        <v>624</v>
+      </c>
+      <c r="D236" s="23">
+        <v>13042600</v>
+      </c>
+      <c r="E236" s="23">
+        <v>96441</v>
+      </c>
+      <c r="F236" s="23">
+        <v>549474</v>
+      </c>
+      <c r="G236" s="25">
+        <v>645915</v>
+      </c>
+      <c r="H236" s="23">
+        <v>323357</v>
+      </c>
+      <c r="I236" s="25">
+        <v>14011872</v>
+      </c>
+      <c r="J236" s="21">
+        <v>0.55169999999999997</v>
+      </c>
+    </row>
+    <row r="237" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A237" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="B237" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="C237" s="13" t="s">
+        <v>624</v>
+      </c>
+      <c r="D237" s="23">
+        <v>99589108</v>
+      </c>
+      <c r="E237" s="23">
+        <v>1268740</v>
+      </c>
+      <c r="F237" s="23">
+        <v>43137295</v>
+      </c>
+      <c r="G237" s="25">
+        <v>44406035</v>
+      </c>
+      <c r="H237" s="23">
+        <v>1401951</v>
+      </c>
+      <c r="I237" s="25">
+        <v>145397094</v>
+      </c>
+      <c r="J237" s="21">
+        <v>0.55169999999999997</v>
+      </c>
+    </row>
+    <row r="238" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A238" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="B238" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="C238" s="13" t="s">
+        <v>625</v>
+      </c>
+      <c r="D238" s="23">
+        <v>18666119</v>
+      </c>
+      <c r="E238" s="23">
+        <v>117916</v>
+      </c>
+      <c r="F238" s="23">
+        <v>1485099</v>
+      </c>
+      <c r="G238" s="25">
+        <v>1603015</v>
+      </c>
+      <c r="H238" s="23">
+        <v>368175</v>
+      </c>
+      <c r="I238" s="25">
+        <v>20637309</v>
+      </c>
+      <c r="J238" s="21">
+        <v>0.36</v>
+      </c>
+    </row>
+    <row r="239" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A239" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="B239" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="C239" s="13" t="s">
+        <v>625</v>
+      </c>
+      <c r="D239" s="23">
+        <v>5497176109</v>
+      </c>
+      <c r="E239" s="23">
+        <v>316569791</v>
+      </c>
+      <c r="F239" s="23">
+        <v>517085260</v>
+      </c>
+      <c r="G239" s="25">
+        <v>833655051</v>
+      </c>
+      <c r="H239" s="23">
+        <v>28819436</v>
+      </c>
+      <c r="I239" s="25">
+        <v>6359650596</v>
+      </c>
+      <c r="J239" s="21">
+        <v>0.36</v>
+      </c>
+    </row>
+    <row r="240" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A240" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="B240" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="C240" s="13" t="s">
+        <v>626</v>
+      </c>
+      <c r="D240" s="23">
+        <v>237462799</v>
+      </c>
+      <c r="E240" s="23">
+        <v>18381611</v>
+      </c>
+      <c r="F240" s="23">
+        <v>2721540</v>
+      </c>
+      <c r="G240" s="25">
+        <v>21103151</v>
+      </c>
+      <c r="H240" s="23">
+        <v>3473059</v>
+      </c>
+      <c r="I240" s="25">
+        <v>262039009</v>
+      </c>
+      <c r="J240" s="21">
+        <v>0.373</v>
+      </c>
+    </row>
+    <row r="241" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A241" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="B241" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="C241" s="13" t="s">
+        <v>626</v>
+      </c>
+      <c r="D241" s="23">
+        <v>68906517480</v>
+      </c>
+      <c r="E241" s="23">
+        <v>4940475910</v>
+      </c>
+      <c r="F241" s="23">
+        <v>3139120729</v>
+      </c>
+      <c r="G241" s="25">
+        <v>8079596639</v>
+      </c>
+      <c r="H241" s="23">
+        <v>1015732918</v>
+      </c>
+      <c r="I241" s="25">
+        <v>78001847037</v>
+      </c>
+      <c r="J241" s="21">
+        <v>0.373</v>
+      </c>
+    </row>
+    <row r="242" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A242" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="B242" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="C242" s="13" t="s">
+        <v>219</v>
+      </c>
+      <c r="D242" s="23">
+        <v>8031699</v>
+      </c>
+      <c r="E242" s="23">
+        <v>2140114</v>
+      </c>
+      <c r="F242" s="23">
+        <v>1349072</v>
+      </c>
+      <c r="G242" s="25">
+        <v>3489186</v>
+      </c>
+      <c r="H242" s="23">
+        <v>881029</v>
+      </c>
+      <c r="I242" s="25">
+        <v>12401914</v>
+      </c>
+      <c r="J242" s="21">
+        <v>0.19</v>
+      </c>
+    </row>
+    <row r="243" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A243" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="B243" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="C243" s="13" t="s">
+        <v>220</v>
+      </c>
+      <c r="D243" s="23">
+        <v>3406509</v>
+      </c>
+      <c r="E243" s="23">
+        <v>672442</v>
+      </c>
+      <c r="F243" s="23">
+        <v>584663</v>
+      </c>
+      <c r="G243" s="25">
+        <v>1257105</v>
+      </c>
+      <c r="H243" s="23">
+        <v>65162</v>
+      </c>
+      <c r="I243" s="25">
+        <v>4728776</v>
+      </c>
+      <c r="J243" s="21">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="244" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A244" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="B244" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="C244" s="13" t="s">
+        <v>221</v>
+      </c>
+      <c r="D244" s="23">
+        <v>14860262</v>
+      </c>
+      <c r="E244" s="23">
+        <v>4413973</v>
+      </c>
+      <c r="F244" s="23">
+        <v>360893</v>
+      </c>
+      <c r="G244" s="25">
+        <v>4774866</v>
+      </c>
+      <c r="H244" s="23">
+        <v>473628</v>
+      </c>
+      <c r="I244" s="25">
+        <v>20108756</v>
+      </c>
+      <c r="J244" s="21">
+        <v>0.37</v>
+      </c>
+    </row>
+    <row r="245" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A245" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="B245" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="C245" s="13" t="s">
+        <v>222</v>
+      </c>
+      <c r="D245" s="23">
+        <v>47510019</v>
+      </c>
+      <c r="E245" s="23">
+        <v>8775948</v>
+      </c>
+      <c r="F245" s="23">
+        <v>2455108</v>
+      </c>
+      <c r="G245" s="25">
+        <v>11231056</v>
+      </c>
+      <c r="H245" s="23">
+        <v>518753</v>
+      </c>
+      <c r="I245" s="25">
+        <v>59259828</v>
+      </c>
+      <c r="J245" s="21">
+        <v>0.46</v>
+      </c>
+    </row>
+    <row r="246" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A246" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="B246" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="C246" s="13" t="s">
+        <v>223</v>
+      </c>
+      <c r="D246" s="23">
+        <v>33824320</v>
+      </c>
+      <c r="E246" s="23">
+        <v>9185159</v>
+      </c>
+      <c r="F246" s="23">
+        <v>1931555</v>
+      </c>
+      <c r="G246" s="25">
+        <v>11116714</v>
+      </c>
+      <c r="H246" s="23">
+        <v>1319094</v>
+      </c>
+      <c r="I246" s="25">
+        <v>46260128</v>
+      </c>
+      <c r="J246" s="21">
+        <v>0.61</v>
+      </c>
+    </row>
+    <row r="247" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A247" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="B247" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="C247" s="13" t="s">
+        <v>627</v>
+      </c>
+      <c r="D247" s="23">
+        <v>463528950</v>
+      </c>
+      <c r="E247" s="23">
+        <v>97830373</v>
+      </c>
+      <c r="F247" s="23">
+        <v>38065122</v>
+      </c>
+      <c r="G247" s="25">
+        <v>135895495</v>
+      </c>
+      <c r="H247" s="23">
+        <v>38912038</v>
+      </c>
+      <c r="I247" s="25">
+        <v>638336483</v>
+      </c>
+      <c r="J247" s="21">
+        <v>0.68500000000000005</v>
+      </c>
+    </row>
+    <row r="248" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A248" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="B248" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="C248" s="13" t="s">
+        <v>627</v>
+      </c>
+      <c r="D248" s="23">
+        <v>2487665941</v>
+      </c>
+      <c r="E248" s="23">
+        <v>411031372</v>
+      </c>
+      <c r="F248" s="23">
+        <v>598452358</v>
+      </c>
+      <c r="G248" s="25">
+        <v>1009483730</v>
+      </c>
+      <c r="H248" s="23">
+        <v>71619252</v>
+      </c>
+      <c r="I248" s="25">
+        <v>3568768923</v>
+      </c>
+      <c r="J248" s="21">
+        <v>0.68500000000000005</v>
+      </c>
+    </row>
+    <row r="249" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A249" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="B249" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="C249" s="13" t="s">
+        <v>628</v>
+      </c>
+      <c r="D249" s="23">
+        <v>5264564</v>
+      </c>
+      <c r="E249" s="23">
+        <v>1112248</v>
+      </c>
+      <c r="F249" s="23">
+        <v>31115</v>
+      </c>
+      <c r="G249" s="25">
+        <v>1143363</v>
+      </c>
+      <c r="H249" s="23">
+        <v>274762</v>
+      </c>
+      <c r="I249" s="25">
+        <v>6682689</v>
+      </c>
+      <c r="J249" s="21">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="250" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A250" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="B250" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="C250" s="13" t="s">
+        <v>628</v>
+      </c>
+      <c r="D250" s="23">
+        <v>39117575</v>
+      </c>
+      <c r="E250" s="23">
+        <v>8511107</v>
+      </c>
+      <c r="F250" s="23">
+        <v>1727922</v>
+      </c>
+      <c r="G250" s="25">
+        <v>10239029</v>
+      </c>
+      <c r="H250" s="23">
+        <v>727366</v>
+      </c>
+      <c r="I250" s="25">
+        <v>50083970</v>
+      </c>
+      <c r="J250" s="21">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="251" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A251" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="B251" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="C251" s="13" t="s">
+        <v>628</v>
+      </c>
+      <c r="D251" s="23">
+        <v>8832383</v>
+      </c>
+      <c r="E251" s="23">
+        <v>2079049</v>
+      </c>
+      <c r="F251" s="23">
+        <v>1194225</v>
+      </c>
+      <c r="G251" s="25">
+        <v>3273274</v>
+      </c>
+      <c r="H251" s="23">
+        <v>1532773</v>
+      </c>
+      <c r="I251" s="25">
+        <v>13638430</v>
+      </c>
+      <c r="J251" s="21">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="252" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A252" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="B252" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="C252" s="13" t="s">
+        <v>226</v>
+      </c>
+      <c r="D252" s="23">
+        <v>3024266</v>
+      </c>
+      <c r="E252" s="23">
+        <v>534045</v>
+      </c>
+      <c r="F252" s="23">
+        <v>65127</v>
+      </c>
+      <c r="G252" s="25">
+        <v>599172</v>
+      </c>
+      <c r="H252" s="23">
+        <v>168921</v>
+      </c>
+      <c r="I252" s="25">
+        <v>3792359</v>
+      </c>
+      <c r="J252" s="21">
+        <v>0.38</v>
+      </c>
+    </row>
+    <row r="253" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A253" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="B253" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="C253" s="13" t="s">
+        <v>227</v>
+      </c>
+      <c r="D253" s="23">
+        <v>589095361</v>
+      </c>
+      <c r="E253" s="23">
+        <v>101129129</v>
+      </c>
+      <c r="F253" s="23">
+        <v>224108237</v>
+      </c>
+      <c r="G253" s="25">
+        <v>325237366</v>
+      </c>
+      <c r="H253" s="23">
+        <v>39242952</v>
+      </c>
+      <c r="I253" s="25">
+        <v>953575679</v>
+      </c>
+      <c r="J253" s="21">
+        <v>0.41</v>
+      </c>
+    </row>
+    <row r="254" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A254" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="B254" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="C254" s="13" t="s">
+        <v>629</v>
+      </c>
+      <c r="D254" s="23">
+        <v>10316410</v>
+      </c>
+      <c r="E254" s="23">
+        <v>1976103</v>
+      </c>
+      <c r="F254" s="23">
+        <v>285941</v>
+      </c>
+      <c r="G254" s="25">
+        <v>2262044</v>
+      </c>
+      <c r="H254" s="23">
+        <v>1484440</v>
+      </c>
+      <c r="I254" s="25">
+        <v>14062894</v>
+      </c>
+      <c r="J254" s="21">
+        <v>0.75</v>
+      </c>
+    </row>
+    <row r="255" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A255" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="B255" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="C255" s="13" t="s">
+        <v>629</v>
+      </c>
+      <c r="D255" s="23">
+        <v>13240095</v>
+      </c>
+      <c r="E255" s="23">
+        <v>2756370</v>
+      </c>
+      <c r="F255" s="23">
+        <v>809968</v>
+      </c>
+      <c r="G255" s="25">
+        <v>3566338</v>
+      </c>
+      <c r="H255" s="23">
+        <v>6123339</v>
+      </c>
+      <c r="I255" s="25">
+        <v>22929772</v>
+      </c>
+      <c r="J255" s="21">
+        <v>0.75</v>
+      </c>
+    </row>
+    <row r="256" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A256" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="B256" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="C256" s="13" t="s">
+        <v>228</v>
+      </c>
+      <c r="D256" s="23">
+        <v>35283979</v>
+      </c>
+      <c r="E256" s="23">
+        <v>5059496</v>
+      </c>
+      <c r="F256" s="23">
+        <v>1737629</v>
+      </c>
+      <c r="G256" s="25">
+        <v>6797125</v>
+      </c>
+      <c r="H256" s="23">
+        <v>546859</v>
+      </c>
+      <c r="I256" s="25">
+        <v>42627963</v>
+      </c>
+      <c r="J256" s="21">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="257" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A257" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="B257" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="C257" s="13" t="s">
+        <v>229</v>
+      </c>
+      <c r="D257" s="23">
+        <v>2238695783</v>
+      </c>
+      <c r="E257" s="23">
+        <v>249141247</v>
+      </c>
+      <c r="F257" s="23">
+        <v>137118194</v>
+      </c>
+      <c r="G257" s="25">
+        <v>386259441</v>
+      </c>
+      <c r="H257" s="23">
+        <v>30353517</v>
+      </c>
+      <c r="I257" s="25">
+        <v>2655308741</v>
+      </c>
+      <c r="J257" s="21">
+        <v>0.15</v>
+      </c>
+    </row>
+    <row r="258" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A258" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="B258" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="C258" s="13" t="s">
+        <v>619</v>
+      </c>
+      <c r="D258" s="23">
+        <v>506366020</v>
+      </c>
+      <c r="E258" s="23">
+        <v>63620923</v>
+      </c>
+      <c r="F258" s="23">
+        <v>2304172</v>
+      </c>
+      <c r="G258" s="25">
+        <v>65925095</v>
+      </c>
+      <c r="H258" s="23">
+        <v>3931081</v>
+      </c>
+      <c r="I258" s="25">
+        <v>576222196</v>
+      </c>
+      <c r="J258" s="21">
+        <v>0.64749999999999996</v>
+      </c>
+    </row>
+    <row r="259" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A259" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="B259" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="C259" s="13" t="s">
+        <v>619</v>
+      </c>
+      <c r="D259" s="23">
+        <v>44533221</v>
+      </c>
+      <c r="E259" s="23">
+        <v>88270</v>
+      </c>
+      <c r="F259" s="23">
+        <v>24289554</v>
+      </c>
+      <c r="G259" s="25">
+        <v>24377824</v>
+      </c>
+      <c r="H259" s="23">
+        <v>1037390</v>
+      </c>
+      <c r="I259" s="25">
+        <v>69948435</v>
+      </c>
+      <c r="J259" s="21">
+        <v>0.64749999999999996</v>
+      </c>
+    </row>
+    <row r="260" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A260" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="B260" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="C260" s="13" t="s">
+        <v>619</v>
+      </c>
+      <c r="D260" s="23">
+        <v>7713034085</v>
+      </c>
+      <c r="E260" s="23">
+        <v>875620583</v>
+      </c>
+      <c r="F260" s="23">
+        <v>927888444</v>
+      </c>
+      <c r="G260" s="25">
+        <v>1803509027</v>
+      </c>
+      <c r="H260" s="23">
+        <v>113904820</v>
+      </c>
+      <c r="I260" s="25">
+        <v>9630447932</v>
+      </c>
+      <c r="J260" s="21">
+        <v>0.64749999999999996</v>
+      </c>
+    </row>
+    <row r="261" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A261" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="B261" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="C261" s="13" t="s">
+        <v>619</v>
+      </c>
+      <c r="D261" s="23">
+        <v>33704114</v>
+      </c>
+      <c r="E261" s="23">
+        <v>1155085</v>
+      </c>
+      <c r="F261" s="23">
+        <v>19547718</v>
+      </c>
+      <c r="G261" s="25">
+        <v>20702803</v>
+      </c>
+      <c r="H261" s="23">
+        <v>456086</v>
+      </c>
+      <c r="I261" s="25">
+        <v>54863003</v>
+      </c>
+      <c r="J261" s="21">
+        <v>0.64749999999999996</v>
+      </c>
+    </row>
+    <row r="262" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A262" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="B262" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="C262" s="13" t="s">
+        <v>630</v>
+      </c>
+      <c r="D262" s="23">
+        <v>2823901054</v>
+      </c>
+      <c r="E262" s="23">
+        <v>302362196</v>
+      </c>
+      <c r="F262" s="23">
+        <v>271825461</v>
+      </c>
+      <c r="G262" s="25">
+        <v>574187657</v>
+      </c>
+      <c r="H262" s="23">
+        <v>62624418</v>
+      </c>
+      <c r="I262" s="25">
+        <v>3460713129</v>
+      </c>
+      <c r="J262" s="21">
+        <v>0.55900000000000005</v>
+      </c>
+    </row>
+    <row r="263" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A263" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="B263" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="C263" s="13" t="s">
+        <v>630</v>
+      </c>
+      <c r="D263" s="23">
+        <v>199835700</v>
+      </c>
+      <c r="E263" s="23">
+        <v>4446888</v>
+      </c>
+      <c r="F263" s="23">
+        <v>102440981</v>
+      </c>
+      <c r="G263" s="25">
+        <v>106887869</v>
+      </c>
+      <c r="H263" s="23">
+        <v>3911130</v>
+      </c>
+      <c r="I263" s="25">
+        <v>310634699</v>
+      </c>
+      <c r="J263" s="21">
+        <v>0.55900000000000005</v>
+      </c>
+    </row>
+    <row r="264" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A264" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="B264" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="C264" s="13" t="s">
+        <v>631</v>
+      </c>
+      <c r="D264" s="23">
+        <v>51453409</v>
+      </c>
+      <c r="E264" s="23">
+        <v>8073898</v>
+      </c>
+      <c r="F264" s="23">
+        <v>11952401</v>
+      </c>
+      <c r="G264" s="25">
+        <v>20026299</v>
+      </c>
+      <c r="H264" s="23">
+        <v>3041163</v>
+      </c>
+      <c r="I264" s="25">
+        <v>74520871</v>
+      </c>
+      <c r="J264" s="21">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="265" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A265" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="B265" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="C265" s="13" t="s">
+        <v>631</v>
+      </c>
+      <c r="D265" s="23">
+        <v>562035478</v>
+      </c>
+      <c r="E265" s="23">
+        <v>70228258</v>
+      </c>
+      <c r="F265" s="23">
+        <v>26190930</v>
+      </c>
+      <c r="G265" s="25">
+        <v>96419188</v>
+      </c>
+      <c r="H265" s="23">
+        <v>12293254</v>
+      </c>
+      <c r="I265" s="25">
+        <v>670747920</v>
+      </c>
+      <c r="J265" s="21">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="266" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A266" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="B266" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="C266" s="13" t="s">
+        <v>231</v>
+      </c>
+      <c r="D266" s="23">
+        <v>1414036663</v>
+      </c>
+      <c r="E266" s="23">
+        <v>174706970</v>
+      </c>
+      <c r="F266" s="23">
+        <v>22261190</v>
+      </c>
+      <c r="G266" s="25">
+        <v>196968160</v>
+      </c>
+      <c r="H266" s="23">
+        <v>19742925</v>
+      </c>
+      <c r="I266" s="25">
+        <v>1630747748</v>
+      </c>
+      <c r="J266" s="21">
+        <v>0.17699999999999999</v>
+      </c>
+    </row>
+    <row r="267" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A267" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="B267" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="C267" s="13" t="s">
+        <v>232</v>
+      </c>
+      <c r="D267" s="23">
+        <v>369866959</v>
+      </c>
+      <c r="E267" s="23">
+        <v>34488277</v>
+      </c>
+      <c r="F267" s="23">
+        <v>53298900</v>
+      </c>
+      <c r="G267" s="25">
+        <v>87787177</v>
+      </c>
+      <c r="H267" s="23">
+        <v>40923174</v>
+      </c>
+      <c r="I267" s="25">
+        <v>498577310</v>
+      </c>
+      <c r="J267" s="21">
+        <v>0.31</v>
+      </c>
+    </row>
+    <row r="268" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A268" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="B268" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="C268" s="13" t="s">
+        <v>233</v>
+      </c>
+      <c r="D268" s="23">
+        <v>209057303</v>
+      </c>
+      <c r="E268" s="23">
+        <v>34608453</v>
+      </c>
+      <c r="F268" s="23">
+        <v>5107994</v>
+      </c>
+      <c r="G268" s="25">
+        <v>39716447</v>
+      </c>
+      <c r="H268" s="23">
+        <v>5687572</v>
+      </c>
+      <c r="I268" s="25">
+        <v>254461322</v>
+      </c>
+      <c r="J268" s="21">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="269" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A269" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="B269" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="C269" s="13" t="s">
+        <v>234</v>
+      </c>
+      <c r="D269" s="23">
+        <v>483571314</v>
+      </c>
+      <c r="E269" s="23">
+        <v>60344700</v>
+      </c>
+      <c r="F269" s="23">
+        <v>73115958</v>
+      </c>
+      <c r="G269" s="25">
+        <v>133460658</v>
+      </c>
+      <c r="H269" s="23">
+        <v>12560432</v>
+      </c>
+      <c r="I269" s="25">
+        <v>629592404</v>
+      </c>
+      <c r="J269" s="21">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="270" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A270" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="B270" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="C270" s="13" t="s">
+        <v>235</v>
+      </c>
+      <c r="D270" s="23">
+        <v>21035151101</v>
+      </c>
+      <c r="E270" s="23">
+        <v>2184821368</v>
+      </c>
+      <c r="F270" s="23">
+        <v>2603388031</v>
+      </c>
+      <c r="G270" s="25">
+        <v>4788209399</v>
+      </c>
+      <c r="H270" s="23">
+        <v>467051540</v>
+      </c>
+      <c r="I270" s="25">
+        <v>26290412040</v>
+      </c>
+      <c r="J270" s="21">
+        <v>0.61240000000000006</v>
+      </c>
+    </row>
+    <row r="271" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A271" s="13" t="s">
+        <v>236</v>
+      </c>
+      <c r="B271" s="13" t="s">
+        <v>236</v>
+      </c>
+      <c r="C271" s="13" t="s">
+        <v>237</v>
+      </c>
+      <c r="D271" s="23">
+        <v>20767850</v>
+      </c>
+      <c r="E271" s="23">
+        <v>2880846</v>
+      </c>
+      <c r="F271" s="23">
+        <v>2493869</v>
+      </c>
+      <c r="G271" s="25">
+        <v>5374715</v>
+      </c>
+      <c r="H271" s="23">
+        <v>1884235</v>
+      </c>
+      <c r="I271" s="25">
+        <v>28026800</v>
+      </c>
+      <c r="J271" s="21">
+        <v>0.64</v>
+      </c>
+    </row>
+    <row r="272" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A272" s="13" t="s">
+        <v>236</v>
+      </c>
+      <c r="B272" s="13" t="s">
+        <v>236</v>
+      </c>
+      <c r="C272" s="13" t="s">
+        <v>238</v>
+      </c>
+      <c r="D272" s="23">
+        <v>138968722</v>
+      </c>
+      <c r="E272" s="23">
+        <v>19136260</v>
+      </c>
+      <c r="F272" s="23">
+        <v>4388971</v>
+      </c>
+      <c r="G272" s="25">
+        <v>23525231</v>
+      </c>
+      <c r="H272" s="23">
+        <v>5943791</v>
+      </c>
+      <c r="I272" s="25">
+        <v>168437744</v>
+      </c>
+      <c r="J272" s="21">
+        <v>0.71</v>
+      </c>
+    </row>
+    <row r="273" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A273" s="13" t="s">
+        <v>236</v>
+      </c>
+      <c r="B273" s="13" t="s">
+        <v>236</v>
+      </c>
+      <c r="C273" s="13" t="s">
+        <v>239</v>
+      </c>
+      <c r="D273" s="23">
+        <v>241924521</v>
+      </c>
+      <c r="E273" s="23">
+        <v>18337901</v>
+      </c>
+      <c r="F273" s="23">
+        <v>24478584</v>
+      </c>
+      <c r="G273" s="25">
+        <v>42816485</v>
+      </c>
+      <c r="H273" s="23">
+        <v>9114542</v>
+      </c>
+      <c r="I273" s="25">
+        <v>293855548</v>
+      </c>
+      <c r="J273" s="21">
+        <v>0.45</v>
+      </c>
+    </row>
+    <row r="274" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A274" s="13" t="s">
+        <v>236</v>
+      </c>
+      <c r="B274" s="13" t="s">
+        <v>236</v>
+      </c>
+      <c r="C274" s="13" t="s">
+        <v>632</v>
+      </c>
+      <c r="D274" s="23">
+        <v>140646035</v>
+      </c>
+      <c r="E274" s="23">
+        <v>13500303</v>
+      </c>
+      <c r="F274" s="23">
+        <v>86299</v>
+      </c>
+      <c r="G274" s="25">
+        <v>13586602</v>
+      </c>
+      <c r="H274" s="23">
+        <v>846402</v>
+      </c>
+      <c r="I274" s="25">
+        <v>155079039</v>
+      </c>
+      <c r="J274" s="21">
+        <v>0.495</v>
+      </c>
+    </row>
+    <row r="275" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A275" s="13" t="s">
+        <v>236</v>
+      </c>
+      <c r="B275" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="C275" s="13" t="s">
+        <v>632</v>
+      </c>
+      <c r="D275" s="23">
+        <v>6157132331</v>
+      </c>
+      <c r="E275" s="23">
+        <v>571444532</v>
+      </c>
+      <c r="F275" s="23">
+        <v>213832787</v>
+      </c>
+      <c r="G275" s="25">
+        <v>785277319</v>
+      </c>
+      <c r="H275" s="23">
+        <v>53739040</v>
+      </c>
+      <c r="I275" s="25">
+        <v>6996148690</v>
+      </c>
+      <c r="J275" s="21">
+        <v>0.495</v>
+      </c>
+    </row>
+    <row r="276" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A276" s="13" t="s">
+        <v>236</v>
+      </c>
+      <c r="B276" s="13" t="s">
+        <v>236</v>
+      </c>
+      <c r="C276" s="13" t="s">
+        <v>240</v>
+      </c>
+      <c r="D276" s="23">
+        <v>223925436</v>
+      </c>
+      <c r="E276" s="23">
+        <v>26906111</v>
+      </c>
+      <c r="F276" s="23">
+        <v>39299059</v>
+      </c>
+      <c r="G276" s="25">
+        <v>66205170</v>
+      </c>
+      <c r="H276" s="23">
+        <v>12971287</v>
+      </c>
+      <c r="I276" s="25">
+        <v>303101893</v>
+      </c>
+      <c r="J276" s="21">
+        <v>0.65500000000000003</v>
+      </c>
+    </row>
+    <row r="277" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A277" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="B277" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="C277" s="13" t="s">
+        <v>241</v>
+      </c>
+      <c r="D277" s="23">
+        <v>1726078434</v>
+      </c>
+      <c r="E277" s="23">
+        <v>172755254</v>
+      </c>
+      <c r="F277" s="23">
+        <v>101056286</v>
+      </c>
+      <c r="G277" s="25">
+        <v>273811540</v>
+      </c>
+      <c r="H277" s="23">
+        <v>29837162</v>
+      </c>
+      <c r="I277" s="25">
+        <v>2029727136</v>
+      </c>
+      <c r="J277" s="21">
+        <v>0.51500000000000001</v>
+      </c>
+    </row>
+    <row r="278" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A278" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="B278" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="C278" s="13" t="s">
+        <v>242</v>
+      </c>
+      <c r="D278" s="23">
+        <v>290145835</v>
+      </c>
+      <c r="E278" s="23">
+        <v>40773101</v>
+      </c>
+      <c r="F278" s="23">
+        <v>153114691</v>
+      </c>
+      <c r="G278" s="25">
+        <v>193887792</v>
+      </c>
+      <c r="H278" s="23">
+        <v>10068735</v>
+      </c>
+      <c r="I278" s="25">
+        <v>494102362</v>
+      </c>
+      <c r="J278" s="21">
+        <v>0.45</v>
+      </c>
+    </row>
+    <row r="279" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A279" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="B279" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="C279" s="13" t="s">
+        <v>243</v>
+      </c>
+      <c r="D279" s="23">
+        <v>357898530</v>
+      </c>
+      <c r="E279" s="23">
+        <v>53252903</v>
+      </c>
+      <c r="F279" s="23">
+        <v>44912182</v>
+      </c>
+      <c r="G279" s="25">
+        <v>98165085</v>
+      </c>
+      <c r="H279" s="23">
+        <v>9938271</v>
+      </c>
+      <c r="I279" s="25">
+        <v>466001886</v>
+      </c>
+      <c r="J279" s="21">
+        <v>0.52</v>
+      </c>
+    </row>
+    <row r="280" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A280" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="B280" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="C280" s="13" t="s">
+        <v>244</v>
+      </c>
+      <c r="D280" s="23">
+        <v>614748700</v>
+      </c>
+      <c r="E280" s="23">
+        <v>71883307</v>
+      </c>
+      <c r="F280" s="23">
+        <v>13380237</v>
+      </c>
+      <c r="G280" s="25">
+        <v>85263544</v>
+      </c>
+      <c r="H280" s="23">
+        <v>16101360</v>
+      </c>
+      <c r="I280" s="25">
+        <v>716113604</v>
+      </c>
+      <c r="J280" s="21">
+        <v>0.47499999999999998</v>
+      </c>
+    </row>
+    <row r="281" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A281" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="B281" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="C281" s="13" t="s">
+        <v>245</v>
+      </c>
+      <c r="D281" s="23">
+        <v>292894510</v>
+      </c>
+      <c r="E281" s="23">
+        <v>43536654</v>
+      </c>
+      <c r="F281" s="23">
+        <v>16790455</v>
+      </c>
+      <c r="G281" s="25">
+        <v>60327109</v>
+      </c>
+      <c r="H281" s="23">
+        <v>6222278</v>
+      </c>
+      <c r="I281" s="25">
+        <v>359443897</v>
+      </c>
+      <c r="J281" s="21">
+        <v>0.42</v>
+      </c>
+    </row>
+    <row r="282" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A282" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="B282" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="C282" s="13" t="s">
+        <v>246</v>
+      </c>
+      <c r="D282" s="23">
+        <v>5519435969</v>
+      </c>
+      <c r="E282" s="23">
+        <v>740646593</v>
+      </c>
+      <c r="F282" s="23">
+        <v>734403308</v>
+      </c>
+      <c r="G282" s="25">
+        <v>1475049901</v>
+      </c>
+      <c r="H282" s="23">
+        <v>161543013</v>
+      </c>
+      <c r="I282" s="25">
+        <v>7156028883</v>
+      </c>
+      <c r="J282" s="21">
+        <v>0.52</v>
+      </c>
+    </row>
+    <row r="283" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A283" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="B283" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="C283" s="13" t="s">
+        <v>247</v>
+      </c>
+      <c r="D283" s="23">
+        <v>32033425</v>
+      </c>
+      <c r="E283" s="23">
+        <v>3930232</v>
+      </c>
+      <c r="F283" s="23">
+        <v>1380216</v>
+      </c>
+      <c r="G283" s="25">
+        <v>5310448</v>
+      </c>
+      <c r="H283" s="23">
+        <v>1626429</v>
+      </c>
+      <c r="I283" s="25">
+        <v>38970302</v>
+      </c>
+      <c r="J283" s="21">
+        <v>0.38</v>
+      </c>
+    </row>
+    <row r="284" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A284" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="B284" s="13" t="s">
+        <v>142</v>
+      </c>
+      <c r="C284" s="13" t="s">
+        <v>618</v>
+      </c>
+      <c r="D284" s="23">
+        <v>812199693</v>
+      </c>
+      <c r="E284" s="23">
+        <v>92190069</v>
+      </c>
+      <c r="F284" s="23">
+        <v>626712373</v>
+      </c>
+      <c r="G284" s="25">
+        <v>718902442</v>
+      </c>
+      <c r="H284" s="23">
+        <v>111141632</v>
+      </c>
+      <c r="I284" s="25">
+        <v>1642243767</v>
+      </c>
+      <c r="J284" s="21">
+        <v>0.43</v>
+      </c>
+    </row>
+    <row r="285" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A285" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="B285" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="C285" s="13" t="s">
+        <v>618</v>
+      </c>
+      <c r="D285" s="23">
+        <v>107916215</v>
+      </c>
+      <c r="E285" s="23">
+        <v>5501794</v>
+      </c>
+      <c r="F285" s="23">
+        <v>61281374</v>
+      </c>
+      <c r="G285" s="25">
+        <v>66783168</v>
+      </c>
+      <c r="H285" s="23">
+        <v>7703088</v>
+      </c>
+      <c r="I285" s="25">
+        <v>182402471</v>
+      </c>
+      <c r="J285" s="21">
+        <v>0.43</v>
+      </c>
+    </row>
+    <row r="286" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A286" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="B286" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="C286" s="13" t="s">
+        <v>248</v>
+      </c>
+      <c r="D286" s="23">
+        <v>289054855</v>
+      </c>
+      <c r="E286" s="23">
+        <v>36762621</v>
+      </c>
+      <c r="F286" s="23">
+        <v>16989375</v>
+      </c>
+      <c r="G286" s="25">
+        <v>53751996</v>
+      </c>
+      <c r="H286" s="23">
+        <v>15506915</v>
+      </c>
+      <c r="I286" s="25">
+        <v>358313766</v>
+      </c>
+      <c r="J286" s="21">
+        <v>0.49</v>
+      </c>
+    </row>
+    <row r="287" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A287" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="B287" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="C287" s="13" t="s">
+        <v>249</v>
+      </c>
+      <c r="D287" s="23">
+        <v>94825360</v>
+      </c>
+      <c r="E287" s="23">
+        <v>9846766</v>
+      </c>
+      <c r="F287" s="23">
+        <v>26661660</v>
+      </c>
+      <c r="G287" s="25">
+        <v>36508426</v>
+      </c>
+      <c r="H287" s="23">
+        <v>2765009</v>
+      </c>
+      <c r="I287" s="25">
+        <v>134098795</v>
+      </c>
+      <c r="J287" s="21">
+        <v>0.33</v>
+      </c>
+    </row>
+    <row r="288" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A288" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="B288" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="C288" s="13" t="s">
+        <v>250</v>
+      </c>
+      <c r="D288" s="23">
+        <v>1451025940</v>
+      </c>
+      <c r="E288" s="23">
+        <v>179455152</v>
+      </c>
+      <c r="F288" s="23">
+        <v>128878090</v>
+      </c>
+      <c r="G288" s="25">
+        <v>308333242</v>
+      </c>
+      <c r="H288" s="23">
+        <v>152099069</v>
+      </c>
+      <c r="I288" s="25">
+        <v>1911458251</v>
+      </c>
+      <c r="J288" s="21">
+        <v>0.48499999999999999</v>
+      </c>
+    </row>
+    <row r="289" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A289" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="B289" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="C289" s="13" t="s">
+        <v>251</v>
+      </c>
+      <c r="D289" s="23">
+        <v>235480340</v>
+      </c>
+      <c r="E289" s="23">
+        <v>39700602</v>
+      </c>
+      <c r="F289" s="23">
+        <v>23591739</v>
+      </c>
+      <c r="G289" s="25">
+        <v>63292341</v>
+      </c>
+      <c r="H289" s="23">
+        <v>6246662</v>
+      </c>
+      <c r="I289" s="25">
+        <v>305019343</v>
+      </c>
+      <c r="J289" s="21">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="290" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A290" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="B290" s="13" t="s">
+        <v>149</v>
+      </c>
+      <c r="C290" s="13" t="s">
+        <v>252</v>
+      </c>
+      <c r="D290" s="23">
+        <v>286090495</v>
+      </c>
+      <c r="E290" s="23">
+        <v>38151043</v>
+      </c>
+      <c r="F290" s="23">
+        <v>27210157</v>
+      </c>
+      <c r="G290" s="25">
+        <v>65361200</v>
+      </c>
+      <c r="H290" s="23">
+        <v>8791547</v>
+      </c>
+      <c r="I290" s="25">
+        <v>360243242</v>
+      </c>
+      <c r="J290" s="21">
+        <v>0.54</v>
+      </c>
+    </row>
+    <row r="291" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A291" s="13" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="10"/>
-[...23 lines deleted...]
-      <c r="D4" s="11" t="s">
+      <c r="B291" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="C291" s="13" t="s">
+        <v>253</v>
+      </c>
+      <c r="D291" s="23">
+        <v>26511993</v>
+      </c>
+      <c r="E291" s="23">
+        <v>3977740</v>
+      </c>
+      <c r="F291" s="23">
+        <v>1160694</v>
+      </c>
+      <c r="G291" s="25">
+        <v>5138434</v>
+      </c>
+      <c r="H291" s="23">
+        <v>3099271</v>
+      </c>
+      <c r="I291" s="25">
+        <v>34749698</v>
+      </c>
+      <c r="J291" s="21">
+        <v>0.19</v>
+      </c>
+    </row>
+    <row r="292" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A292" s="13" t="s">
+        <v>254</v>
+      </c>
+      <c r="B292" s="13" t="s">
+        <v>254</v>
+      </c>
+      <c r="C292" s="13" t="s">
+        <v>255</v>
+      </c>
+      <c r="D292" s="23">
+        <v>210810</v>
+      </c>
+      <c r="E292" s="23">
+        <v>181140</v>
+      </c>
+      <c r="F292" s="23">
+        <v>15708</v>
+      </c>
+      <c r="G292" s="25">
+        <v>196848</v>
+      </c>
+      <c r="H292" s="23">
+        <v>0</v>
+      </c>
+      <c r="I292" s="25">
+        <v>407658</v>
+      </c>
+      <c r="J292" s="21">
+        <v>0.55400000000000005</v>
+      </c>
+    </row>
+    <row r="293" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A293" s="13" t="s">
+        <v>254</v>
+      </c>
+      <c r="B293" s="13" t="s">
+        <v>254</v>
+      </c>
+      <c r="C293" s="13" t="s">
+        <v>256</v>
+      </c>
+      <c r="D293" s="23">
+        <v>84055200</v>
+      </c>
+      <c r="E293" s="23">
+        <v>974905</v>
+      </c>
+      <c r="F293" s="23">
+        <v>788238</v>
+      </c>
+      <c r="G293" s="25">
+        <v>1763143</v>
+      </c>
+      <c r="H293" s="23">
+        <v>327937</v>
+      </c>
+      <c r="I293" s="25">
+        <v>86146280</v>
+      </c>
+      <c r="J293" s="21">
+        <v>0.29599999999999999</v>
+      </c>
+    </row>
+    <row r="294" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A294" s="13" t="s">
+        <v>254</v>
+      </c>
+      <c r="B294" s="13" t="s">
+        <v>254</v>
+      </c>
+      <c r="C294" s="13" t="s">
+        <v>257</v>
+      </c>
+      <c r="D294" s="23">
+        <v>41695929</v>
+      </c>
+      <c r="E294" s="23">
+        <v>2767045</v>
+      </c>
+      <c r="F294" s="23">
+        <v>3400555</v>
+      </c>
+      <c r="G294" s="25">
+        <v>6167600</v>
+      </c>
+      <c r="H294" s="23">
+        <v>6380881</v>
+      </c>
+      <c r="I294" s="25">
+        <v>54244410</v>
+      </c>
+      <c r="J294" s="21">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="295" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A295" s="13" t="s">
+        <v>258</v>
+      </c>
+      <c r="B295" s="13" t="s">
+        <v>258</v>
+      </c>
+      <c r="C295" s="13" t="s">
+        <v>259</v>
+      </c>
+      <c r="D295" s="23">
+        <v>484467538</v>
+      </c>
+      <c r="E295" s="23">
+        <v>70326249</v>
+      </c>
+      <c r="F295" s="23">
+        <v>161412605</v>
+      </c>
+      <c r="G295" s="25">
+        <v>231738854</v>
+      </c>
+      <c r="H295" s="23">
+        <v>14482708</v>
+      </c>
+      <c r="I295" s="25">
+        <v>730689100</v>
+      </c>
+      <c r="J295" s="21">
+        <v>0.36499999999999999</v>
+      </c>
+    </row>
+    <row r="296" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A296" s="13" t="s">
+        <v>258</v>
+      </c>
+      <c r="B296" s="13" t="s">
+        <v>258</v>
+      </c>
+      <c r="C296" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="D296" s="23">
+        <v>308796932</v>
+      </c>
+      <c r="E296" s="23">
+        <v>47175465</v>
+      </c>
+      <c r="F296" s="23">
+        <v>10980480</v>
+      </c>
+      <c r="G296" s="25">
+        <v>58155945</v>
+      </c>
+      <c r="H296" s="23">
+        <v>7769284</v>
+      </c>
+      <c r="I296" s="25">
+        <v>374722161</v>
+      </c>
+      <c r="J296" s="21">
+        <v>0.61499999999999999</v>
+      </c>
+    </row>
+    <row r="297" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A297" s="13" t="s">
+        <v>258</v>
+      </c>
+      <c r="B297" s="13" t="s">
+        <v>258</v>
+      </c>
+      <c r="C297" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="D297" s="23">
+        <v>469101620</v>
+      </c>
+      <c r="E297" s="23">
+        <v>65185706</v>
+      </c>
+      <c r="F297" s="23">
+        <v>21959443</v>
+      </c>
+      <c r="G297" s="25">
+        <v>87145149</v>
+      </c>
+      <c r="H297" s="23">
+        <v>11625058</v>
+      </c>
+      <c r="I297" s="25">
+        <v>567871827</v>
+      </c>
+      <c r="J297" s="21">
+        <v>0.64</v>
+      </c>
+    </row>
+    <row r="298" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A298" s="13" t="s">
+        <v>258</v>
+      </c>
+      <c r="B298" s="13" t="s">
+        <v>258</v>
+      </c>
+      <c r="C298" s="13" t="s">
+        <v>262</v>
+      </c>
+      <c r="D298" s="23">
+        <v>60704052</v>
+      </c>
+      <c r="E298" s="23">
+        <v>10773401</v>
+      </c>
+      <c r="F298" s="23">
+        <v>835692</v>
+      </c>
+      <c r="G298" s="25">
+        <v>11609093</v>
+      </c>
+      <c r="H298" s="23">
+        <v>4286230</v>
+      </c>
+      <c r="I298" s="25">
+        <v>76599375</v>
+      </c>
+      <c r="J298" s="21">
+        <v>0.45</v>
+      </c>
+    </row>
+    <row r="299" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A299" s="13" t="s">
+        <v>258</v>
+      </c>
+      <c r="B299" s="13" t="s">
+        <v>258</v>
+      </c>
+      <c r="C299" s="13" t="s">
+        <v>263</v>
+      </c>
+      <c r="D299" s="23">
+        <v>14472945</v>
+      </c>
+      <c r="E299" s="23">
+        <v>3115395</v>
+      </c>
+      <c r="F299" s="23">
+        <v>236681</v>
+      </c>
+      <c r="G299" s="25">
+        <v>3352076</v>
+      </c>
+      <c r="H299" s="23">
+        <v>641433</v>
+      </c>
+      <c r="I299" s="25">
+        <v>18466454</v>
+      </c>
+      <c r="J299" s="21">
+        <v>0.49</v>
+      </c>
+    </row>
+    <row r="300" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A300" s="13" t="s">
+        <v>264</v>
+      </c>
+      <c r="B300" s="13" t="s">
+        <v>264</v>
+      </c>
+      <c r="C300" s="13" t="s">
+        <v>265</v>
+      </c>
+      <c r="D300" s="23">
+        <v>13696795</v>
+      </c>
+      <c r="E300" s="23">
+        <v>2853203</v>
+      </c>
+      <c r="F300" s="23">
+        <v>591190</v>
+      </c>
+      <c r="G300" s="25">
+        <v>3444393</v>
+      </c>
+      <c r="H300" s="23">
+        <v>528060</v>
+      </c>
+      <c r="I300" s="25">
+        <v>17669248</v>
+      </c>
+      <c r="J300" s="21">
+        <v>0.46500000000000002</v>
+      </c>
+    </row>
+    <row r="301" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A301" s="13" t="s">
+        <v>264</v>
+      </c>
+      <c r="B301" s="13" t="s">
+        <v>264</v>
+      </c>
+      <c r="C301" s="13" t="s">
+        <v>266</v>
+      </c>
+      <c r="D301" s="23">
+        <v>95445719</v>
+      </c>
+      <c r="E301" s="23">
+        <v>18361906</v>
+      </c>
+      <c r="F301" s="23">
+        <v>9803518</v>
+      </c>
+      <c r="G301" s="25">
+        <v>28165424</v>
+      </c>
+      <c r="H301" s="23">
+        <v>4456375</v>
+      </c>
+      <c r="I301" s="25">
+        <v>128067518</v>
+      </c>
+      <c r="J301" s="21">
+        <v>0.34</v>
+      </c>
+    </row>
+    <row r="302" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A302" s="13" t="s">
+        <v>264</v>
+      </c>
+      <c r="B302" s="13" t="s">
+        <v>264</v>
+      </c>
+      <c r="C302" s="13" t="s">
+        <v>267</v>
+      </c>
+      <c r="D302" s="23">
+        <v>10431173</v>
+      </c>
+      <c r="E302" s="23">
+        <v>2345587</v>
+      </c>
+      <c r="F302" s="23">
+        <v>847420</v>
+      </c>
+      <c r="G302" s="25">
+        <v>3193007</v>
+      </c>
+      <c r="H302" s="23">
+        <v>107502</v>
+      </c>
+      <c r="I302" s="25">
+        <v>13731682</v>
+      </c>
+      <c r="J302" s="21">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="303" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A303" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="B303" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="C303" s="13" t="s">
+        <v>633</v>
+      </c>
+      <c r="D303" s="23">
+        <v>25984038</v>
+      </c>
+      <c r="E303" s="23">
+        <v>3472262</v>
+      </c>
+      <c r="F303" s="23">
+        <v>1422828</v>
+      </c>
+      <c r="G303" s="25">
+        <v>4895090</v>
+      </c>
+      <c r="H303" s="23">
+        <v>613136</v>
+      </c>
+      <c r="I303" s="25">
+        <v>31492264</v>
+      </c>
+      <c r="J303" s="21">
+        <v>0.31</v>
+      </c>
+    </row>
+    <row r="304" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A304" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="B304" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="C304" s="13" t="s">
+        <v>633</v>
+      </c>
+      <c r="D304" s="23">
+        <v>837495988</v>
+      </c>
+      <c r="E304" s="23">
+        <v>118792588</v>
+      </c>
+      <c r="F304" s="23">
+        <v>93202448</v>
+      </c>
+      <c r="G304" s="25">
+        <v>211995036</v>
+      </c>
+      <c r="H304" s="23">
+        <v>19088206</v>
+      </c>
+      <c r="I304" s="25">
+        <v>1068579230</v>
+      </c>
+      <c r="J304" s="21">
+        <v>0.31</v>
+      </c>
+    </row>
+    <row r="305" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A305" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="B305" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C305" s="13" t="s">
+        <v>603</v>
+      </c>
+      <c r="D305" s="23">
+        <v>3884431025</v>
+      </c>
+      <c r="E305" s="23">
+        <v>535790012</v>
+      </c>
+      <c r="F305" s="23">
+        <v>704429687</v>
+      </c>
+      <c r="G305" s="25">
+        <v>1240219699</v>
+      </c>
+      <c r="H305" s="23">
+        <v>96554084</v>
+      </c>
+      <c r="I305" s="25">
+        <v>5221204808</v>
+      </c>
+      <c r="J305" s="21">
+        <v>0.59730000000000005</v>
+      </c>
+    </row>
+    <row r="306" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A306" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="B306" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="C306" s="13" t="s">
+        <v>603</v>
+      </c>
+      <c r="D306" s="23">
+        <v>149826235</v>
+      </c>
+      <c r="E306" s="23">
+        <v>16623788</v>
+      </c>
+      <c r="F306" s="23">
+        <v>4521668</v>
+      </c>
+      <c r="G306" s="25">
+        <v>21145456</v>
+      </c>
+      <c r="H306" s="23">
+        <v>0</v>
+      </c>
+      <c r="I306" s="25">
+        <v>170971691</v>
+      </c>
+      <c r="J306" s="21">
+        <v>0.59730000000000005</v>
+      </c>
+    </row>
+    <row r="307" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A307" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="B307" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C307" s="13" t="s">
+        <v>604</v>
+      </c>
+      <c r="D307" s="23">
+        <v>293838850</v>
+      </c>
+      <c r="E307" s="23">
+        <v>45298915</v>
+      </c>
+      <c r="F307" s="23">
+        <v>1287955</v>
+      </c>
+      <c r="G307" s="25">
+        <v>46586870</v>
+      </c>
+      <c r="H307" s="23">
+        <v>4820656</v>
+      </c>
+      <c r="I307" s="25">
+        <v>345246376</v>
+      </c>
+      <c r="J307" s="21">
+        <v>0.53</v>
+      </c>
+    </row>
+    <row r="308" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A308" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="B308" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="C308" s="13" t="s">
+        <v>604</v>
+      </c>
+      <c r="D308" s="23">
+        <v>309291577</v>
+      </c>
+      <c r="E308" s="23">
+        <v>43076626</v>
+      </c>
+      <c r="F308" s="23">
+        <v>7236681</v>
+      </c>
+      <c r="G308" s="25">
+        <v>50313307</v>
+      </c>
+      <c r="H308" s="23">
+        <v>5586793</v>
+      </c>
+      <c r="I308" s="25">
+        <v>365191677</v>
+      </c>
+      <c r="J308" s="21">
+        <v>0.53</v>
+      </c>
+    </row>
+    <row r="309" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A309" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="B309" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="C309" s="13" t="s">
+        <v>268</v>
+      </c>
+      <c r="D309" s="23">
+        <v>23082426432</v>
+      </c>
+      <c r="E309" s="23">
+        <v>2609201903</v>
+      </c>
+      <c r="F309" s="23">
+        <v>3147930356</v>
+      </c>
+      <c r="G309" s="25">
+        <v>5757132259</v>
+      </c>
+      <c r="H309" s="23">
+        <v>713323543</v>
+      </c>
+      <c r="I309" s="25">
+        <v>29552882234</v>
+      </c>
+      <c r="J309" s="21">
+        <v>0.66249999999999998</v>
+      </c>
+    </row>
+    <row r="310" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A310" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="B310" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="C310" s="13" t="s">
+        <v>619</v>
+      </c>
+      <c r="D310" s="23">
+        <v>506366020</v>
+      </c>
+      <c r="E310" s="23">
+        <v>63620923</v>
+      </c>
+      <c r="F310" s="23">
+        <v>2304172</v>
+      </c>
+      <c r="G310" s="25">
+        <v>65925095</v>
+      </c>
+      <c r="H310" s="23">
+        <v>3931081</v>
+      </c>
+      <c r="I310" s="25">
+        <v>576222196</v>
+      </c>
+      <c r="J310" s="21">
+        <v>0.64749999999999996</v>
+      </c>
+    </row>
+    <row r="311" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A311" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="B311" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="C311" s="13" t="s">
+        <v>619</v>
+      </c>
+      <c r="D311" s="23">
+        <v>44533221</v>
+      </c>
+      <c r="E311" s="23">
+        <v>88270</v>
+      </c>
+      <c r="F311" s="23">
+        <v>24289554</v>
+      </c>
+      <c r="G311" s="25">
+        <v>24377824</v>
+      </c>
+      <c r="H311" s="23">
+        <v>1037390</v>
+      </c>
+      <c r="I311" s="25">
+        <v>69948435</v>
+      </c>
+      <c r="J311" s="21">
+        <v>0.64749999999999996</v>
+      </c>
+    </row>
+    <row r="312" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A312" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="B312" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="C312" s="13" t="s">
+        <v>619</v>
+      </c>
+      <c r="D312" s="23">
+        <v>7713034085</v>
+      </c>
+      <c r="E312" s="23">
+        <v>875620583</v>
+      </c>
+      <c r="F312" s="23">
+        <v>927888444</v>
+      </c>
+      <c r="G312" s="25">
+        <v>1803509027</v>
+      </c>
+      <c r="H312" s="23">
+        <v>113904820</v>
+      </c>
+      <c r="I312" s="25">
+        <v>9630447932</v>
+      </c>
+      <c r="J312" s="21">
+        <v>0.64749999999999996</v>
+      </c>
+    </row>
+    <row r="313" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A313" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="B313" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="C313" s="13" t="s">
+        <v>619</v>
+      </c>
+      <c r="D313" s="23">
+        <v>33704114</v>
+      </c>
+      <c r="E313" s="23">
+        <v>1155085</v>
+      </c>
+      <c r="F313" s="23">
+        <v>19547718</v>
+      </c>
+      <c r="G313" s="25">
+        <v>20702803</v>
+      </c>
+      <c r="H313" s="23">
+        <v>456086</v>
+      </c>
+      <c r="I313" s="25">
+        <v>54863003</v>
+      </c>
+      <c r="J313" s="21">
+        <v>0.64749999999999996</v>
+      </c>
+    </row>
+    <row r="314" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A314" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="B314" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="C314" s="13" t="s">
+        <v>269</v>
+      </c>
+      <c r="D314" s="23">
+        <v>405530028</v>
+      </c>
+      <c r="E314" s="23">
+        <v>48370412</v>
+      </c>
+      <c r="F314" s="23">
+        <v>33024157</v>
+      </c>
+      <c r="G314" s="25">
+        <v>81394569</v>
+      </c>
+      <c r="H314" s="23">
+        <v>13042165</v>
+      </c>
+      <c r="I314" s="25">
+        <v>499966762</v>
+      </c>
+      <c r="J314" s="21">
+        <v>0.48499999999999999</v>
+      </c>
+    </row>
+    <row r="315" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A315" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="B315" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="C315" s="13" t="s">
+        <v>630</v>
+      </c>
+      <c r="D315" s="23">
+        <v>2823901054</v>
+      </c>
+      <c r="E315" s="23">
+        <v>302362196</v>
+      </c>
+      <c r="F315" s="23">
+        <v>271825461</v>
+      </c>
+      <c r="G315" s="25">
+        <v>574187657</v>
+      </c>
+      <c r="H315" s="23">
+        <v>62624418</v>
+      </c>
+      <c r="I315" s="25">
+        <v>3460713129</v>
+      </c>
+      <c r="J315" s="21">
+        <v>0.55900000000000005</v>
+      </c>
+    </row>
+    <row r="316" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A316" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="B316" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="C316" s="13" t="s">
+        <v>630</v>
+      </c>
+      <c r="D316" s="23">
+        <v>199835700</v>
+      </c>
+      <c r="E316" s="23">
+        <v>4446888</v>
+      </c>
+      <c r="F316" s="23">
+        <v>102440981</v>
+      </c>
+      <c r="G316" s="25">
+        <v>106887869</v>
+      </c>
+      <c r="H316" s="23">
+        <v>3911130</v>
+      </c>
+      <c r="I316" s="25">
+        <v>310634699</v>
+      </c>
+      <c r="J316" s="21">
+        <v>0.55900000000000005</v>
+      </c>
+    </row>
+    <row r="317" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A317" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="B317" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="C317" s="13" t="s">
+        <v>270</v>
+      </c>
+      <c r="D317" s="23">
+        <v>1004904761</v>
+      </c>
+      <c r="E317" s="23">
+        <v>123071361</v>
+      </c>
+      <c r="F317" s="23">
+        <v>26787955</v>
+      </c>
+      <c r="G317" s="25">
+        <v>149859316</v>
+      </c>
+      <c r="H317" s="23">
+        <v>17662010</v>
+      </c>
+      <c r="I317" s="25">
+        <v>1172426087</v>
+      </c>
+      <c r="J317" s="21">
+        <v>0.08</v>
+      </c>
+    </row>
+    <row r="318" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A318" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="B318" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="C318" s="13" t="s">
+        <v>271</v>
+      </c>
+      <c r="D318" s="23">
+        <v>314872497</v>
+      </c>
+      <c r="E318" s="23">
+        <v>47771937</v>
+      </c>
+      <c r="F318" s="23">
+        <v>19723880</v>
+      </c>
+      <c r="G318" s="25">
+        <v>67495817</v>
+      </c>
+      <c r="H318" s="23">
+        <v>49620967</v>
+      </c>
+      <c r="I318" s="25">
+        <v>431989281</v>
+      </c>
+      <c r="J318" s="21">
+        <v>0.08</v>
+      </c>
+    </row>
+    <row r="319" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A319" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="B319" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="C319" s="13" t="s">
+        <v>272</v>
+      </c>
+      <c r="D319" s="23">
+        <v>44754195</v>
+      </c>
+      <c r="E319" s="23">
+        <v>6266589</v>
+      </c>
+      <c r="F319" s="23">
+        <v>603820</v>
+      </c>
+      <c r="G319" s="25">
+        <v>6870409</v>
+      </c>
+      <c r="H319" s="23">
+        <v>2632144</v>
+      </c>
+      <c r="I319" s="25">
+        <v>54256748</v>
+      </c>
+      <c r="J319" s="21">
+        <v>0.27500000000000002</v>
+      </c>
+    </row>
+    <row r="320" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A320" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="B320" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="C320" s="13" t="s">
+        <v>273</v>
+      </c>
+      <c r="D320" s="23">
+        <v>1432804319</v>
+      </c>
+      <c r="E320" s="23">
+        <v>177317292</v>
+      </c>
+      <c r="F320" s="23">
+        <v>31774811</v>
+      </c>
+      <c r="G320" s="25">
+        <v>209092103</v>
+      </c>
+      <c r="H320" s="23">
+        <v>25817871</v>
+      </c>
+      <c r="I320" s="25">
+        <v>1667714293</v>
+      </c>
+      <c r="J320" s="21">
+        <v>2.75E-2</v>
+      </c>
+    </row>
+    <row r="321" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A321" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="B321" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="C321" s="13" t="s">
+        <v>274</v>
+      </c>
+      <c r="D321" s="23">
+        <v>50241964</v>
+      </c>
+      <c r="E321" s="23">
+        <v>6873768</v>
+      </c>
+      <c r="F321" s="23">
+        <v>2320502</v>
+      </c>
+      <c r="G321" s="25">
+        <v>9194270</v>
+      </c>
+      <c r="H321" s="23">
+        <v>1939454</v>
+      </c>
+      <c r="I321" s="25">
+        <v>61375688</v>
+      </c>
+      <c r="J321" s="21">
+        <v>0.15</v>
+      </c>
+    </row>
+    <row r="322" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A322" s="13" t="s">
+        <v>275</v>
+      </c>
+      <c r="B322" s="13" t="s">
+        <v>275</v>
+      </c>
+      <c r="C322" s="13" t="s">
+        <v>276</v>
+      </c>
+      <c r="D322" s="23">
+        <v>68664735</v>
+      </c>
+      <c r="E322" s="23">
+        <v>10758315</v>
+      </c>
+      <c r="F322" s="23">
+        <v>2373745</v>
+      </c>
+      <c r="G322" s="25">
+        <v>13132060</v>
+      </c>
+      <c r="H322" s="23">
+        <v>8019197</v>
+      </c>
+      <c r="I322" s="25">
+        <v>89815992</v>
+      </c>
+      <c r="J322" s="21">
+        <v>0.92700000000000005</v>
+      </c>
+    </row>
+    <row r="323" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A323" s="13" t="s">
+        <v>275</v>
+      </c>
+      <c r="B323" s="13" t="s">
+        <v>275</v>
+      </c>
+      <c r="C323" s="13" t="s">
+        <v>277</v>
+      </c>
+      <c r="D323" s="23">
+        <v>11483650</v>
+      </c>
+      <c r="E323" s="23">
+        <v>1944338</v>
+      </c>
+      <c r="F323" s="23">
+        <v>555800</v>
+      </c>
+      <c r="G323" s="25">
+        <v>2500138</v>
+      </c>
+      <c r="H323" s="23">
+        <v>1650316</v>
+      </c>
+      <c r="I323" s="25">
+        <v>15634104</v>
+      </c>
+      <c r="J323" s="21">
+        <v>0.66</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A324" s="13" t="s">
+        <v>275</v>
+      </c>
+      <c r="B324" s="13" t="s">
+        <v>275</v>
+      </c>
+      <c r="C324" s="13" t="s">
+        <v>278</v>
+      </c>
+      <c r="D324" s="23">
+        <v>7407839</v>
+      </c>
+      <c r="E324" s="23">
+        <v>1932299</v>
+      </c>
+      <c r="F324" s="23">
+        <v>127393</v>
+      </c>
+      <c r="G324" s="25">
+        <v>2059692</v>
+      </c>
+      <c r="H324" s="23">
+        <v>174628</v>
+      </c>
+      <c r="I324" s="25">
+        <v>9642159</v>
+      </c>
+      <c r="J324" s="21">
+        <v>0.72</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A325" s="13" t="s">
+        <v>275</v>
+      </c>
+      <c r="B325" s="13" t="s">
+        <v>275</v>
+      </c>
+      <c r="C325" s="13" t="s">
+        <v>279</v>
+      </c>
+      <c r="D325" s="23">
+        <v>33335285</v>
+      </c>
+      <c r="E325" s="23">
+        <v>4112652</v>
+      </c>
+      <c r="F325" s="23">
+        <v>2760000</v>
+      </c>
+      <c r="G325" s="25">
+        <v>6872652</v>
+      </c>
+      <c r="H325" s="23">
+        <v>8514604</v>
+      </c>
+      <c r="I325" s="25">
+        <v>48722541</v>
+      </c>
+      <c r="J325" s="21">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A326" s="13" t="s">
+        <v>275</v>
+      </c>
+      <c r="B326" s="13" t="s">
+        <v>275</v>
+      </c>
+      <c r="C326" s="13" t="s">
+        <v>280</v>
+      </c>
+      <c r="D326" s="23">
+        <v>820094945</v>
+      </c>
+      <c r="E326" s="23">
+        <v>128762479</v>
+      </c>
+      <c r="F326" s="23">
+        <v>233158891</v>
+      </c>
+      <c r="G326" s="25">
+        <v>361921370</v>
+      </c>
+      <c r="H326" s="23">
+        <v>69804284</v>
+      </c>
+      <c r="I326" s="25">
+        <v>1251820599</v>
+      </c>
+      <c r="J326" s="21">
+        <v>0.66100000000000003</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A327" s="13" t="s">
+        <v>275</v>
+      </c>
+      <c r="B327" s="13" t="s">
+        <v>275</v>
+      </c>
+      <c r="C327" s="13" t="s">
+        <v>281</v>
+      </c>
+      <c r="D327" s="23">
+        <v>64937950</v>
+      </c>
+      <c r="E327" s="23">
+        <v>10661265</v>
+      </c>
+      <c r="F327" s="23">
+        <v>18293352</v>
+      </c>
+      <c r="G327" s="25">
+        <v>28954617</v>
+      </c>
+      <c r="H327" s="23">
+        <v>653641</v>
+      </c>
+      <c r="I327" s="25">
+        <v>94546208</v>
+      </c>
+      <c r="J327" s="21">
+        <v>0.78500000000000003</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A328" s="13" t="s">
+        <v>275</v>
+      </c>
+      <c r="B328" s="13" t="s">
+        <v>275</v>
+      </c>
+      <c r="C328" s="13" t="s">
+        <v>282</v>
+      </c>
+      <c r="D328" s="23">
+        <v>63467250</v>
+      </c>
+      <c r="E328" s="23">
+        <v>11034564</v>
+      </c>
+      <c r="F328" s="23">
+        <v>7132161</v>
+      </c>
+      <c r="G328" s="25">
+        <v>18166725</v>
+      </c>
+      <c r="H328" s="23">
+        <v>7391551</v>
+      </c>
+      <c r="I328" s="25">
+        <v>89025526</v>
+      </c>
+      <c r="J328" s="21">
+        <v>0.72</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A329" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="B329" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="C329" s="13" t="s">
+        <v>634</v>
+      </c>
+      <c r="D329" s="23">
+        <v>287853670</v>
+      </c>
+      <c r="E329" s="23">
+        <v>45876686</v>
+      </c>
+      <c r="F329" s="23">
+        <v>20179986</v>
+      </c>
+      <c r="G329" s="25">
+        <v>66056672</v>
+      </c>
+      <c r="H329" s="23">
+        <v>8407340</v>
+      </c>
+      <c r="I329" s="25">
+        <v>362317682</v>
+      </c>
+      <c r="J329" s="21">
+        <v>0.53</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A330" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="B330" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="C330" s="13" t="s">
+        <v>634</v>
+      </c>
+      <c r="D330" s="23">
+        <v>97333979</v>
+      </c>
+      <c r="E330" s="23">
+        <v>7083359</v>
+      </c>
+      <c r="F330" s="23">
+        <v>1738415</v>
+      </c>
+      <c r="G330" s="25">
+        <v>8821774</v>
+      </c>
+      <c r="H330" s="23">
+        <v>413674</v>
+      </c>
+      <c r="I330" s="25">
+        <v>106569427</v>
+      </c>
+      <c r="J330" s="21">
+        <v>0.53</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A331" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="B331" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="C331" s="13" t="s">
+        <v>635</v>
+      </c>
+      <c r="D331" s="23">
+        <v>115680</v>
+      </c>
+      <c r="E331" s="23">
+        <v>0</v>
+      </c>
+      <c r="F331" s="23">
+        <v>4465</v>
+      </c>
+      <c r="G331" s="25">
+        <v>4465</v>
+      </c>
+      <c r="H331" s="23">
+        <v>0</v>
+      </c>
+      <c r="I331" s="25">
+        <v>120145</v>
+      </c>
+      <c r="J331" s="21">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A332" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="B332" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="C332" s="13" t="s">
+        <v>635</v>
+      </c>
+      <c r="D332" s="23">
+        <v>288636768</v>
+      </c>
+      <c r="E332" s="23">
+        <v>34067888</v>
+      </c>
+      <c r="F332" s="23">
+        <v>43586777</v>
+      </c>
+      <c r="G332" s="25">
+        <v>77654665</v>
+      </c>
+      <c r="H332" s="23">
+        <v>7662907</v>
+      </c>
+      <c r="I332" s="25">
+        <v>373954340</v>
+      </c>
+      <c r="J332" s="21">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A333" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="B333" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="C333" s="13" t="s">
+        <v>636</v>
+      </c>
+      <c r="D333" s="23">
+        <v>425480</v>
+      </c>
+      <c r="E333" s="23">
+        <v>0</v>
+      </c>
+      <c r="F333" s="23">
+        <v>179746</v>
+      </c>
+      <c r="G333" s="25">
+        <v>179746</v>
+      </c>
+      <c r="H333" s="23">
+        <v>19439</v>
+      </c>
+      <c r="I333" s="25">
+        <v>624665</v>
+      </c>
+      <c r="J333" s="21">
+        <v>0.49</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A334" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="B334" s="13" t="s">
+        <v>285</v>
+      </c>
+      <c r="C334" s="13" t="s">
+        <v>636</v>
+      </c>
+      <c r="D334" s="23">
+        <v>82894844</v>
+      </c>
+      <c r="E334" s="23">
+        <v>15193884</v>
+      </c>
+      <c r="F334" s="23">
+        <v>1947609</v>
+      </c>
+      <c r="G334" s="25">
+        <v>17141493</v>
+      </c>
+      <c r="H334" s="23">
+        <v>1167783</v>
+      </c>
+      <c r="I334" s="25">
+        <v>101204120</v>
+      </c>
+      <c r="J334" s="21">
+        <v>0.49</v>
+      </c>
+    </row>
+    <row r="335" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A335" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="B335" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="C335" s="13" t="s">
+        <v>286</v>
+      </c>
+      <c r="D335" s="23">
+        <v>92835980</v>
+      </c>
+      <c r="E335" s="23">
+        <v>16250475</v>
+      </c>
+      <c r="F335" s="23">
+        <v>7128595</v>
+      </c>
+      <c r="G335" s="25">
+        <v>23379070</v>
+      </c>
+      <c r="H335" s="23">
+        <v>1230244</v>
+      </c>
+      <c r="I335" s="25">
+        <v>117445294</v>
+      </c>
+      <c r="J335" s="21">
+        <v>0.59</v>
+      </c>
+    </row>
+    <row r="336" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A336" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="B336" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="C336" s="13" t="s">
+        <v>287</v>
+      </c>
+      <c r="D336" s="23">
+        <v>698320629</v>
+      </c>
+      <c r="E336" s="23">
+        <v>81415484</v>
+      </c>
+      <c r="F336" s="23">
+        <v>84574532</v>
+      </c>
+      <c r="G336" s="25">
+        <v>165990016</v>
+      </c>
+      <c r="H336" s="23">
+        <v>22798431</v>
+      </c>
+      <c r="I336" s="25">
+        <v>887109076</v>
+      </c>
+      <c r="J336" s="21">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="337" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A337" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="B337" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="C337" s="13" t="s">
+        <v>288</v>
+      </c>
+      <c r="D337" s="23">
+        <v>219029109</v>
+      </c>
+      <c r="E337" s="23">
+        <v>39163480</v>
+      </c>
+      <c r="F337" s="23">
+        <v>10086341</v>
+      </c>
+      <c r="G337" s="25">
+        <v>49249821</v>
+      </c>
+      <c r="H337" s="23">
+        <v>4611405</v>
+      </c>
+      <c r="I337" s="25">
+        <v>272890335</v>
+      </c>
+      <c r="J337" s="21">
+        <v>0.51</v>
+      </c>
+    </row>
+    <row r="338" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A338" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="B338" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="C338" s="13" t="s">
+        <v>289</v>
+      </c>
+      <c r="D338" s="23">
+        <v>289100750</v>
+      </c>
+      <c r="E338" s="23">
+        <v>59379352</v>
+      </c>
+      <c r="F338" s="23">
+        <v>41857465</v>
+      </c>
+      <c r="G338" s="25">
+        <v>101236817</v>
+      </c>
+      <c r="H338" s="23">
+        <v>10016127</v>
+      </c>
+      <c r="I338" s="25">
+        <v>400353694</v>
+      </c>
+      <c r="J338" s="21">
+        <v>0.52</v>
+      </c>
+    </row>
+    <row r="339" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A339" s="13" t="s">
+        <v>290</v>
+      </c>
+      <c r="B339" s="13" t="s">
+        <v>290</v>
+      </c>
+      <c r="C339" s="13" t="s">
+        <v>291</v>
+      </c>
+      <c r="D339" s="23">
+        <v>377392081</v>
+      </c>
+      <c r="E339" s="23">
+        <v>36044625</v>
+      </c>
+      <c r="F339" s="23">
+        <v>220905994</v>
+      </c>
+      <c r="G339" s="25">
+        <v>256950619</v>
+      </c>
+      <c r="H339" s="23">
+        <v>22657420</v>
+      </c>
+      <c r="I339" s="25">
+        <v>657000120</v>
+      </c>
+      <c r="J339" s="21">
+        <v>0.54</v>
+      </c>
+    </row>
+    <row r="340" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A340" s="13" t="s">
+        <v>290</v>
+      </c>
+      <c r="B340" s="13" t="s">
+        <v>290</v>
+      </c>
+      <c r="C340" s="13" t="s">
+        <v>292</v>
+      </c>
+      <c r="D340" s="23">
+        <v>93089334</v>
+      </c>
+      <c r="E340" s="23">
+        <v>12633459</v>
+      </c>
+      <c r="F340" s="23">
+        <v>2671392</v>
+      </c>
+      <c r="G340" s="25">
+        <v>15304851</v>
+      </c>
+      <c r="H340" s="23">
+        <v>2723754</v>
+      </c>
+      <c r="I340" s="25">
+        <v>111117939</v>
+      </c>
+      <c r="J340" s="21">
+        <v>0.43</v>
+      </c>
+    </row>
+    <row r="341" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A341" s="13" t="s">
+        <v>290</v>
+      </c>
+      <c r="B341" s="13" t="s">
+        <v>290</v>
+      </c>
+      <c r="C341" s="13" t="s">
+        <v>293</v>
+      </c>
+      <c r="D341" s="23">
+        <v>462576923</v>
+      </c>
+      <c r="E341" s="23">
+        <v>26176220</v>
+      </c>
+      <c r="F341" s="23">
+        <v>20911623</v>
+      </c>
+      <c r="G341" s="25">
+        <v>47087843</v>
+      </c>
+      <c r="H341" s="23">
+        <v>3569937</v>
+      </c>
+      <c r="I341" s="25">
+        <v>513234703</v>
+      </c>
+      <c r="J341" s="21">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="342" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A342" s="13" t="s">
+        <v>290</v>
+      </c>
+      <c r="B342" s="13" t="s">
+        <v>290</v>
+      </c>
+      <c r="C342" s="13" t="s">
+        <v>294</v>
+      </c>
+      <c r="D342" s="23">
+        <v>1345837488</v>
+      </c>
+      <c r="E342" s="23">
+        <v>106117766</v>
+      </c>
+      <c r="F342" s="23">
+        <v>86764565</v>
+      </c>
+      <c r="G342" s="25">
+        <v>192882331</v>
+      </c>
+      <c r="H342" s="23">
+        <v>16322695</v>
+      </c>
+      <c r="I342" s="25">
+        <v>1555042514</v>
+      </c>
+      <c r="J342" s="21">
+        <v>0.43919999999999998</v>
+      </c>
+    </row>
+    <row r="343" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A343" s="13" t="s">
+        <v>295</v>
+      </c>
+      <c r="B343" s="13" t="s">
+        <v>295</v>
+      </c>
+      <c r="C343" s="13" t="s">
+        <v>296</v>
+      </c>
+      <c r="D343" s="23">
+        <v>966480650</v>
+      </c>
+      <c r="E343" s="23">
+        <v>59408252</v>
+      </c>
+      <c r="F343" s="23">
+        <v>3419845</v>
+      </c>
+      <c r="G343" s="25">
+        <v>62828097</v>
+      </c>
+      <c r="H343" s="23">
+        <v>9182622</v>
+      </c>
+      <c r="I343" s="25">
+        <v>1038491369</v>
+      </c>
+      <c r="J343" s="21">
+        <v>0.13</v>
+      </c>
+    </row>
+    <row r="344" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A344" s="13" t="s">
+        <v>295</v>
+      </c>
+      <c r="B344" s="13" t="s">
+        <v>295</v>
+      </c>
+      <c r="C344" s="13" t="s">
+        <v>297</v>
+      </c>
+      <c r="D344" s="23">
+        <v>1000463646</v>
+      </c>
+      <c r="E344" s="23">
+        <v>95681378</v>
+      </c>
+      <c r="F344" s="23">
+        <v>300783332</v>
+      </c>
+      <c r="G344" s="25">
+        <v>396464710</v>
+      </c>
+      <c r="H344" s="23">
+        <v>13997126</v>
+      </c>
+      <c r="I344" s="25">
+        <v>1410925482</v>
+      </c>
+      <c r="J344" s="21">
+        <v>0.34</v>
+      </c>
+    </row>
+    <row r="345" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A345" s="13" t="s">
+        <v>295</v>
+      </c>
+      <c r="B345" s="13" t="s">
+        <v>295</v>
+      </c>
+      <c r="C345" s="13" t="s">
+        <v>298</v>
+      </c>
+      <c r="D345" s="23">
+        <v>1905839823</v>
+      </c>
+      <c r="E345" s="23">
+        <v>164767998</v>
+      </c>
+      <c r="F345" s="23">
+        <v>126614628</v>
+      </c>
+      <c r="G345" s="25">
+        <v>291382626</v>
+      </c>
+      <c r="H345" s="23">
+        <v>34721402</v>
+      </c>
+      <c r="I345" s="25">
+        <v>2231943851</v>
+      </c>
+      <c r="J345" s="21">
+        <v>0.52</v>
+      </c>
+    </row>
+    <row r="346" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A346" s="13" t="s">
+        <v>295</v>
+      </c>
+      <c r="B346" s="13" t="s">
+        <v>295</v>
+      </c>
+      <c r="C346" s="13" t="s">
+        <v>299</v>
+      </c>
+      <c r="D346" s="23">
+        <v>410554700</v>
+      </c>
+      <c r="E346" s="23">
+        <v>27871825</v>
+      </c>
+      <c r="F346" s="23">
+        <v>5415620</v>
+      </c>
+      <c r="G346" s="25">
+        <v>33287445</v>
+      </c>
+      <c r="H346" s="23">
+        <v>4851608</v>
+      </c>
+      <c r="I346" s="25">
+        <v>448693753</v>
+      </c>
+      <c r="J346" s="21">
+        <v>0.435</v>
+      </c>
+    </row>
+    <row r="347" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A347" s="13" t="s">
+        <v>295</v>
+      </c>
+      <c r="B347" s="13" t="s">
+        <v>295</v>
+      </c>
+      <c r="C347" s="13" t="s">
+        <v>300</v>
+      </c>
+      <c r="D347" s="23">
+        <v>1141743108</v>
+      </c>
+      <c r="E347" s="23">
+        <v>117456615</v>
+      </c>
+      <c r="F347" s="23">
+        <v>264373703</v>
+      </c>
+      <c r="G347" s="25">
+        <v>381830318</v>
+      </c>
+      <c r="H347" s="23">
+        <v>32191526</v>
+      </c>
+      <c r="I347" s="25">
+        <v>1555764952</v>
+      </c>
+      <c r="J347" s="21">
+        <v>0.19</v>
+      </c>
+    </row>
+    <row r="348" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A348" s="13" t="s">
+        <v>295</v>
+      </c>
+      <c r="B348" s="13" t="s">
+        <v>295</v>
+      </c>
+      <c r="C348" s="13" t="s">
+        <v>637</v>
+      </c>
+      <c r="D348" s="23">
+        <v>3184300</v>
+      </c>
+      <c r="E348" s="23">
+        <v>246994</v>
+      </c>
+      <c r="F348" s="23">
+        <v>9523</v>
+      </c>
+      <c r="G348" s="25">
+        <v>256517</v>
+      </c>
+      <c r="H348" s="23">
+        <v>36259</v>
+      </c>
+      <c r="I348" s="25">
+        <v>3477076</v>
+      </c>
+      <c r="J348" s="21">
+        <v>0.67500000000000004</v>
+      </c>
+    </row>
+    <row r="349" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A349" s="13" t="s">
+        <v>295</v>
+      </c>
+      <c r="B349" s="13" t="s">
+        <v>301</v>
+      </c>
+      <c r="C349" s="13" t="s">
+        <v>637</v>
+      </c>
+      <c r="D349" s="23">
+        <v>126983273</v>
+      </c>
+      <c r="E349" s="23">
+        <v>7019395</v>
+      </c>
+      <c r="F349" s="23">
+        <v>2386840</v>
+      </c>
+      <c r="G349" s="25">
+        <v>9406235</v>
+      </c>
+      <c r="H349" s="23">
+        <v>2965564</v>
+      </c>
+      <c r="I349" s="25">
+        <v>139355072</v>
+      </c>
+      <c r="J349" s="21">
+        <v>0.67500000000000004</v>
+      </c>
+    </row>
+    <row r="350" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A350" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="B350" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="C350" s="13" t="s">
+        <v>303</v>
+      </c>
+      <c r="D350" s="23">
+        <v>232968400</v>
+      </c>
+      <c r="E350" s="23">
+        <v>35205347</v>
+      </c>
+      <c r="F350" s="23">
+        <v>39934716</v>
+      </c>
+      <c r="G350" s="25">
+        <v>75140063</v>
+      </c>
+      <c r="H350" s="23">
+        <v>20903247</v>
+      </c>
+      <c r="I350" s="25">
+        <v>329011710</v>
+      </c>
+      <c r="J350" s="21">
+        <v>0.81</v>
+      </c>
+    </row>
+    <row r="351" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A351" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="B351" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="C351" s="13" t="s">
+        <v>304</v>
+      </c>
+      <c r="D351" s="23">
+        <v>18095130</v>
+      </c>
+      <c r="E351" s="23">
+        <v>2630701</v>
+      </c>
+      <c r="F351" s="23">
+        <v>10049879</v>
+      </c>
+      <c r="G351" s="25">
+        <v>12680580</v>
+      </c>
+      <c r="H351" s="23">
+        <v>2276493</v>
+      </c>
+      <c r="I351" s="25">
+        <v>33052203</v>
+      </c>
+      <c r="J351" s="21">
+        <v>0.45</v>
+      </c>
+    </row>
+    <row r="352" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A352" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="B352" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="C352" s="13" t="s">
+        <v>305</v>
+      </c>
+      <c r="D352" s="23">
+        <v>4423717</v>
+      </c>
+      <c r="E352" s="23">
+        <v>730122</v>
+      </c>
+      <c r="F352" s="23">
+        <v>55660</v>
+      </c>
+      <c r="G352" s="25">
+        <v>785782</v>
+      </c>
+      <c r="H352" s="23">
+        <v>356954</v>
+      </c>
+      <c r="I352" s="25">
+        <v>5566453</v>
+      </c>
+      <c r="J352" s="21">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="353" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A353" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="B353" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="C353" s="13" t="s">
+        <v>306</v>
+      </c>
+      <c r="D353" s="23">
+        <v>4758540</v>
+      </c>
+      <c r="E353" s="23">
+        <v>938446</v>
+      </c>
+      <c r="F353" s="23">
+        <v>105932</v>
+      </c>
+      <c r="G353" s="25">
+        <v>1044378</v>
+      </c>
+      <c r="H353" s="23">
+        <v>529757</v>
+      </c>
+      <c r="I353" s="25">
+        <v>6332675</v>
+      </c>
+      <c r="J353" s="21">
+        <v>0.35</v>
+      </c>
+    </row>
+    <row r="354" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A354" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="B354" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="C354" s="13" t="s">
+        <v>307</v>
+      </c>
+      <c r="D354" s="23">
+        <v>109220400</v>
+      </c>
+      <c r="E354" s="23">
+        <v>19113987</v>
+      </c>
+      <c r="F354" s="23">
+        <v>7440021</v>
+      </c>
+      <c r="G354" s="25">
+        <v>26554008</v>
+      </c>
+      <c r="H354" s="23">
+        <v>6900756</v>
+      </c>
+      <c r="I354" s="25">
+        <v>142675164</v>
+      </c>
+      <c r="J354" s="21">
+        <v>0.66</v>
+      </c>
+    </row>
+    <row r="355" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A355" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="B355" s="13" t="s">
+        <v>302</v>
+      </c>
+      <c r="C355" s="13" t="s">
+        <v>308</v>
+      </c>
+      <c r="D355" s="23">
+        <v>21478289</v>
+      </c>
+      <c r="E355" s="23">
+        <v>4717930</v>
+      </c>
+      <c r="F355" s="23">
+        <v>7259468</v>
+      </c>
+      <c r="G355" s="25">
+        <v>11977398</v>
+      </c>
+      <c r="H355" s="23">
+        <v>1642647</v>
+      </c>
+      <c r="I355" s="25">
+        <v>35098334</v>
+      </c>
+      <c r="J355" s="21">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="356" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A356" s="13" t="s">
+        <v>309</v>
+      </c>
+      <c r="B356" s="13" t="s">
+        <v>309</v>
+      </c>
+      <c r="C356" s="13" t="s">
+        <v>310</v>
+      </c>
+      <c r="D356" s="23">
+        <v>304864255</v>
+      </c>
+      <c r="E356" s="23">
+        <v>44810360</v>
+      </c>
+      <c r="F356" s="23">
+        <v>167018763</v>
+      </c>
+      <c r="G356" s="25">
+        <v>211829123</v>
+      </c>
+      <c r="H356" s="23">
+        <v>11757352</v>
+      </c>
+      <c r="I356" s="25">
+        <v>528450730</v>
+      </c>
+      <c r="J356" s="21">
+        <v>0.48</v>
+      </c>
+    </row>
+    <row r="357" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A357" s="13" t="s">
+        <v>311</v>
+      </c>
+      <c r="B357" s="13" t="s">
+        <v>311</v>
+      </c>
+      <c r="C357" s="13" t="s">
+        <v>650</v>
+      </c>
+      <c r="D357" s="23">
+        <v>0</v>
+      </c>
+      <c r="E357" s="23">
+        <v>0</v>
+      </c>
+      <c r="F357" s="23">
+        <v>0</v>
+      </c>
+      <c r="G357" s="25">
+        <v>0</v>
+      </c>
+      <c r="H357" s="23">
+        <v>0</v>
+      </c>
+      <c r="I357" s="25">
+        <v>0</v>
+      </c>
+      <c r="J357" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="358" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A358" s="13" t="s">
+        <v>312</v>
+      </c>
+      <c r="B358" s="13" t="s">
+        <v>312</v>
+      </c>
+      <c r="C358" s="13" t="s">
+        <v>638</v>
+      </c>
+      <c r="D358" s="23">
+        <v>97732820</v>
+      </c>
+      <c r="E358" s="23">
+        <v>6773864</v>
+      </c>
+      <c r="F358" s="23">
+        <v>4967991</v>
+      </c>
+      <c r="G358" s="25">
+        <v>11741855</v>
+      </c>
+      <c r="H358" s="23">
+        <v>1372405</v>
+      </c>
+      <c r="I358" s="25">
+        <v>110847080</v>
+      </c>
+      <c r="J358" s="21">
+        <v>0.28999999999999998</v>
+      </c>
+    </row>
+    <row r="359" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A359" s="13" t="s">
+        <v>312</v>
+      </c>
+      <c r="B359" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="C359" s="13" t="s">
+        <v>638</v>
+      </c>
+      <c r="D359" s="23">
+        <v>2544207373</v>
+      </c>
+      <c r="E359" s="23">
+        <v>201958501</v>
+      </c>
+      <c r="F359" s="23">
+        <v>34103148</v>
+      </c>
+      <c r="G359" s="25">
+        <v>236061649</v>
+      </c>
+      <c r="H359" s="23">
+        <v>18998197</v>
+      </c>
+      <c r="I359" s="25">
+        <v>2799267219</v>
+      </c>
+      <c r="J359" s="21">
+        <v>0.28999999999999998</v>
+      </c>
+    </row>
+    <row r="360" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A360" s="13" t="s">
+        <v>312</v>
+      </c>
+      <c r="B360" s="13" t="s">
+        <v>312</v>
+      </c>
+      <c r="C360" s="13" t="s">
+        <v>313</v>
+      </c>
+      <c r="D360" s="23">
+        <v>27564480</v>
+      </c>
+      <c r="E360" s="23">
+        <v>5619926</v>
+      </c>
+      <c r="F360" s="23">
+        <v>1257152</v>
+      </c>
+      <c r="G360" s="25">
+        <v>6877078</v>
+      </c>
+      <c r="H360" s="23">
+        <v>790097</v>
+      </c>
+      <c r="I360" s="25">
+        <v>35231655</v>
+      </c>
+      <c r="J360" s="21">
+        <v>0.12</v>
+      </c>
+    </row>
+    <row r="361" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A361" s="13" t="s">
+        <v>312</v>
+      </c>
+      <c r="B361" s="13" t="s">
+        <v>312</v>
+      </c>
+      <c r="C361" s="13" t="s">
+        <v>314</v>
+      </c>
+      <c r="D361" s="23">
+        <v>9628544</v>
+      </c>
+      <c r="E361" s="23">
+        <v>1481807</v>
+      </c>
+      <c r="F361" s="23">
+        <v>257079</v>
+      </c>
+      <c r="G361" s="25">
+        <v>1738886</v>
+      </c>
+      <c r="H361" s="23">
+        <v>158965</v>
+      </c>
+      <c r="I361" s="25">
+        <v>11526395</v>
+      </c>
+      <c r="J361" s="21">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="362" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A362" s="13" t="s">
+        <v>312</v>
+      </c>
+      <c r="B362" s="13" t="s">
+        <v>312</v>
+      </c>
+      <c r="C362" s="13" t="s">
+        <v>315</v>
+      </c>
+      <c r="D362" s="23">
+        <v>6714922064</v>
+      </c>
+      <c r="E362" s="23">
+        <v>651928890</v>
+      </c>
+      <c r="F362" s="23">
+        <v>1026219509</v>
+      </c>
+      <c r="G362" s="25">
+        <v>1678148399</v>
+      </c>
+      <c r="H362" s="23">
+        <v>68663630</v>
+      </c>
+      <c r="I362" s="25">
+        <v>8461734093</v>
+      </c>
+      <c r="J362" s="21">
+        <v>0.57999999999999996</v>
+      </c>
+    </row>
+    <row r="363" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A363" s="13" t="s">
+        <v>312</v>
+      </c>
+      <c r="B363" s="13" t="s">
+        <v>312</v>
+      </c>
+      <c r="C363" s="13" t="s">
+        <v>316</v>
+      </c>
+      <c r="D363" s="22">
+        <v>2372911592</v>
+      </c>
+      <c r="E363" s="22">
+        <v>255737788</v>
+      </c>
+      <c r="F363" s="22">
+        <v>765881034</v>
+      </c>
+      <c r="G363" s="26">
+        <v>1021618822</v>
+      </c>
+      <c r="H363" s="22">
+        <v>58680243</v>
+      </c>
+      <c r="I363" s="26">
+        <v>3453210657</v>
+      </c>
+      <c r="J363" s="22">
+        <v>0.54779999999999995</v>
+      </c>
+    </row>
+    <row r="364" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A364" s="13" t="s">
+        <v>312</v>
+      </c>
+      <c r="B364" s="13" t="s">
+        <v>312</v>
+      </c>
+      <c r="C364" s="13" t="s">
+        <v>317</v>
+      </c>
+      <c r="D364" s="23">
+        <v>524517680</v>
+      </c>
+      <c r="E364" s="23">
+        <v>50000163</v>
+      </c>
+      <c r="F364" s="23">
+        <v>72736104</v>
+      </c>
+      <c r="G364" s="25">
+        <v>122736267</v>
+      </c>
+      <c r="H364" s="23">
+        <v>12791373</v>
+      </c>
+      <c r="I364" s="25">
+        <v>660045320</v>
+      </c>
+      <c r="J364" s="21">
+        <v>0.52</v>
+      </c>
+    </row>
+    <row r="365" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A365" s="13" t="s">
+        <v>318</v>
+      </c>
+      <c r="B365" s="13" t="s">
+        <v>318</v>
+      </c>
+      <c r="C365" s="13" t="s">
+        <v>319</v>
+      </c>
+      <c r="D365" s="23">
+        <v>46699340</v>
+      </c>
+      <c r="E365" s="23">
+        <v>2185350</v>
+      </c>
+      <c r="F365" s="23">
+        <v>3113431</v>
+      </c>
+      <c r="G365" s="25">
+        <v>5298781</v>
+      </c>
+      <c r="H365" s="23">
+        <v>2894060</v>
+      </c>
+      <c r="I365" s="25">
+        <v>54892181</v>
+      </c>
+      <c r="J365" s="21">
+        <v>0.21</v>
+      </c>
+    </row>
+    <row r="366" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A366" s="13" t="s">
+        <v>318</v>
+      </c>
+      <c r="B366" s="13" t="s">
+        <v>318</v>
+      </c>
+      <c r="C366" s="13" t="s">
+        <v>320</v>
+      </c>
+      <c r="D366" s="23">
+        <v>33976260</v>
+      </c>
+      <c r="E366" s="23">
+        <v>2817138</v>
+      </c>
+      <c r="F366" s="23">
+        <v>81160</v>
+      </c>
+      <c r="G366" s="25">
+        <v>2898298</v>
+      </c>
+      <c r="H366" s="23">
+        <v>27330</v>
+      </c>
+      <c r="I366" s="25">
+        <v>36901888</v>
+      </c>
+      <c r="J366" s="21">
+        <v>0.15</v>
+      </c>
+    </row>
+    <row r="367" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A367" s="13" t="s">
+        <v>318</v>
+      </c>
+      <c r="B367" s="13" t="s">
+        <v>318</v>
+      </c>
+      <c r="C367" s="13" t="s">
+        <v>639</v>
+      </c>
+      <c r="D367" s="23">
+        <v>89308900</v>
+      </c>
+      <c r="E367" s="23">
+        <v>259091</v>
+      </c>
+      <c r="F367" s="23">
+        <v>0</v>
+      </c>
+      <c r="G367" s="25">
+        <v>259091</v>
+      </c>
+      <c r="H367" s="23">
+        <v>1438589</v>
+      </c>
+      <c r="I367" s="25">
+        <v>91006580</v>
+      </c>
+      <c r="J367" s="21">
+        <v>0.1565</v>
+      </c>
+    </row>
+    <row r="368" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A368" s="13" t="s">
+        <v>318</v>
+      </c>
+      <c r="B368" s="13" t="s">
+        <v>321</v>
+      </c>
+      <c r="C368" s="13" t="s">
+        <v>639</v>
+      </c>
+      <c r="D368" s="23">
+        <v>1766975816</v>
+      </c>
+      <c r="E368" s="23">
+        <v>17763976</v>
+      </c>
+      <c r="F368" s="23">
+        <v>17754380</v>
+      </c>
+      <c r="G368" s="25">
+        <v>35518356</v>
+      </c>
+      <c r="H368" s="23">
+        <v>2075169</v>
+      </c>
+      <c r="I368" s="25">
+        <v>1804569341</v>
+      </c>
+      <c r="J368" s="21">
+        <v>0.1565</v>
+      </c>
+    </row>
+    <row r="369" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A369" s="13" t="s">
+        <v>318</v>
+      </c>
+      <c r="B369" s="13" t="s">
+        <v>318</v>
+      </c>
+      <c r="C369" s="13" t="s">
+        <v>322</v>
+      </c>
+      <c r="D369" s="23">
+        <v>424482088</v>
+      </c>
+      <c r="E369" s="23">
+        <v>23716621</v>
+      </c>
+      <c r="F369" s="23">
+        <v>50990588</v>
+      </c>
+      <c r="G369" s="25">
+        <v>74707209</v>
+      </c>
+      <c r="H369" s="23">
+        <v>14670470</v>
+      </c>
+      <c r="I369" s="25">
+        <v>513859767</v>
+      </c>
+      <c r="J369" s="21">
+        <v>0.44</v>
+      </c>
+    </row>
+    <row r="370" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A370" s="13" t="s">
+        <v>318</v>
+      </c>
+      <c r="B370" s="13" t="s">
+        <v>318</v>
+      </c>
+      <c r="C370" s="13" t="s">
+        <v>323</v>
+      </c>
+      <c r="D370" s="23">
+        <v>45751568</v>
+      </c>
+      <c r="E370" s="23">
+        <v>4937396</v>
+      </c>
+      <c r="F370" s="23">
+        <v>445505</v>
+      </c>
+      <c r="G370" s="25">
+        <v>5382901</v>
+      </c>
+      <c r="H370" s="23">
+        <v>1599164</v>
+      </c>
+      <c r="I370" s="25">
+        <v>52733633</v>
+      </c>
+      <c r="J370" s="21">
+        <v>0.15</v>
+      </c>
+    </row>
+    <row r="371" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A371" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="B371" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="C371" s="13" t="s">
+        <v>324</v>
+      </c>
+      <c r="D371" s="23">
+        <v>343609913</v>
+      </c>
+      <c r="E371" s="23">
+        <v>56210926</v>
+      </c>
+      <c r="F371" s="23">
+        <v>3291338</v>
+      </c>
+      <c r="G371" s="25">
+        <v>59502264</v>
+      </c>
+      <c r="H371" s="23">
+        <v>2455476</v>
+      </c>
+      <c r="I371" s="25">
+        <v>405567653</v>
+      </c>
+      <c r="J371" s="21">
+        <v>0.22</v>
+      </c>
+    </row>
+    <row r="372" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A372" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="B372" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="C372" s="13" t="s">
+        <v>635</v>
+      </c>
+      <c r="D372" s="23">
+        <v>115680</v>
+      </c>
+      <c r="E372" s="23">
+        <v>0</v>
+      </c>
+      <c r="F372" s="23">
+        <v>4465</v>
+      </c>
+      <c r="G372" s="25">
+        <v>4465</v>
+      </c>
+      <c r="H372" s="23">
+        <v>0</v>
+      </c>
+      <c r="I372" s="25">
+        <v>120145</v>
+      </c>
+      <c r="J372" s="21">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="373" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A373" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="B373" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="C373" s="13" t="s">
+        <v>635</v>
+      </c>
+      <c r="D373" s="23">
+        <v>288636768</v>
+      </c>
+      <c r="E373" s="23">
+        <v>34067888</v>
+      </c>
+      <c r="F373" s="23">
+        <v>43586777</v>
+      </c>
+      <c r="G373" s="25">
+        <v>77654665</v>
+      </c>
+      <c r="H373" s="23">
+        <v>7662907</v>
+      </c>
+      <c r="I373" s="25">
+        <v>373954340</v>
+      </c>
+      <c r="J373" s="21">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="374" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A374" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="B374" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="C374" s="13" t="s">
+        <v>640</v>
+      </c>
+      <c r="D374" s="23">
+        <v>2565595857</v>
+      </c>
+      <c r="E374" s="23">
+        <v>274449196</v>
+      </c>
+      <c r="F374" s="23">
+        <v>121879217</v>
+      </c>
+      <c r="G374" s="25">
+        <v>396328413</v>
+      </c>
+      <c r="H374" s="23">
+        <v>24866079</v>
+      </c>
+      <c r="I374" s="25">
+        <v>2986790349</v>
+      </c>
+      <c r="J374" s="21">
+        <v>0.57999999999999996</v>
+      </c>
+    </row>
+    <row r="375" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A375" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="B375" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="C375" s="13" t="s">
+        <v>640</v>
+      </c>
+      <c r="D375" s="23">
+        <v>3904</v>
+      </c>
+      <c r="E375" s="23">
+        <v>0</v>
+      </c>
+      <c r="F375" s="23">
+        <v>9</v>
+      </c>
+      <c r="G375" s="25">
+        <v>9</v>
+      </c>
+      <c r="H375" s="23">
+        <v>36191</v>
+      </c>
+      <c r="I375" s="25">
+        <v>40104</v>
+      </c>
+      <c r="J375" s="21">
+        <v>0.57999999999999996</v>
+      </c>
+    </row>
+    <row r="376" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A376" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="B376" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="C376" s="13" t="s">
+        <v>325</v>
+      </c>
+      <c r="D376" s="23">
+        <v>205930358</v>
+      </c>
+      <c r="E376" s="23">
+        <v>20328359</v>
+      </c>
+      <c r="F376" s="23">
+        <v>23817828</v>
+      </c>
+      <c r="G376" s="25">
+        <v>44146187</v>
+      </c>
+      <c r="H376" s="23">
+        <v>4129452</v>
+      </c>
+      <c r="I376" s="25">
+        <v>254205997</v>
+      </c>
+      <c r="J376" s="21">
+        <v>0.45</v>
+      </c>
+    </row>
+    <row r="377" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A377" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="B377" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="C377" s="13" t="s">
+        <v>641</v>
+      </c>
+      <c r="D377" s="23">
+        <v>129917463</v>
+      </c>
+      <c r="E377" s="23">
+        <v>11853541</v>
+      </c>
+      <c r="F377" s="23">
+        <v>17816974</v>
+      </c>
+      <c r="G377" s="25">
+        <v>29670515</v>
+      </c>
+      <c r="H377" s="23">
+        <v>4274577</v>
+      </c>
+      <c r="I377" s="25">
+        <v>163862555</v>
+      </c>
+      <c r="J377" s="21">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="378" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A378" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="B378" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="C378" s="13" t="s">
+        <v>641</v>
+      </c>
+      <c r="D378" s="23">
+        <v>5712216</v>
+      </c>
+      <c r="E378" s="23">
+        <v>213621</v>
+      </c>
+      <c r="F378" s="23">
+        <v>236611</v>
+      </c>
+      <c r="G378" s="25">
+        <v>450232</v>
+      </c>
+      <c r="H378" s="23">
+        <v>58122</v>
+      </c>
+      <c r="I378" s="25">
+        <v>6220570</v>
+      </c>
+      <c r="J378" s="21">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="379" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A379" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="B379" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="C379" s="13" t="s">
+        <v>326</v>
+      </c>
+      <c r="D379" s="23">
+        <v>21689198</v>
+      </c>
+      <c r="E379" s="23">
+        <v>3367236</v>
+      </c>
+      <c r="F379" s="23">
+        <v>448282</v>
+      </c>
+      <c r="G379" s="25">
+        <v>3815518</v>
+      </c>
+      <c r="H379" s="23">
+        <v>1388156</v>
+      </c>
+      <c r="I379" s="25">
+        <v>26892872</v>
+      </c>
+      <c r="J379" s="21">
+        <v>0.56999999999999995</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A380" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="B380" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="C380" s="13" t="s">
+        <v>327</v>
+      </c>
+      <c r="D380" s="23">
+        <v>112107053</v>
+      </c>
+      <c r="E380" s="23">
+        <v>17931377</v>
+      </c>
+      <c r="F380" s="23">
+        <v>4860721</v>
+      </c>
+      <c r="G380" s="25">
+        <v>22792098</v>
+      </c>
+      <c r="H380" s="23">
+        <v>2553237</v>
+      </c>
+      <c r="I380" s="25">
+        <v>137452388</v>
+      </c>
+      <c r="J380" s="21">
+        <v>0.48</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A381" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="B381" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="C381" s="13" t="s">
+        <v>328</v>
+      </c>
+      <c r="D381" s="23">
+        <v>79878242</v>
+      </c>
+      <c r="E381" s="23">
+        <v>10506674</v>
+      </c>
+      <c r="F381" s="23">
+        <v>2812824</v>
+      </c>
+      <c r="G381" s="25">
+        <v>13319498</v>
+      </c>
+      <c r="H381" s="23">
+        <v>2563364</v>
+      </c>
+      <c r="I381" s="25">
+        <v>95761104</v>
+      </c>
+      <c r="J381" s="21">
+        <v>0.61</v>
+      </c>
+    </row>
+    <row r="382" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A382" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="B382" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="C382" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="D382" s="23">
+        <v>388818002</v>
+      </c>
+      <c r="E382" s="23">
+        <v>39553331</v>
+      </c>
+      <c r="F382" s="23">
+        <v>82878919</v>
+      </c>
+      <c r="G382" s="25">
+        <v>122432250</v>
+      </c>
+      <c r="H382" s="23">
+        <v>39529248</v>
+      </c>
+      <c r="I382" s="25">
+        <v>550779500</v>
+      </c>
+      <c r="J382" s="21">
+        <v>0.57999999999999996</v>
+      </c>
+    </row>
+    <row r="383" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A383" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="B383" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="C383" s="13" t="s">
+        <v>330</v>
+      </c>
+      <c r="D383" s="23">
+        <v>1110194000</v>
+      </c>
+      <c r="E383" s="23">
+        <v>130912956</v>
+      </c>
+      <c r="F383" s="23">
+        <v>116337547</v>
+      </c>
+      <c r="G383" s="25">
+        <v>247250503</v>
+      </c>
+      <c r="H383" s="23">
+        <v>19711507</v>
+      </c>
+      <c r="I383" s="25">
+        <v>1377156010</v>
+      </c>
+      <c r="J383" s="21">
+        <v>0.56999999999999995</v>
+      </c>
+    </row>
+    <row r="384" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A384" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="B384" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="C384" s="13" t="s">
+        <v>331</v>
+      </c>
+      <c r="D384" s="23">
+        <v>208206105</v>
+      </c>
+      <c r="E384" s="23">
+        <v>28909467</v>
+      </c>
+      <c r="F384" s="23">
+        <v>17935447</v>
+      </c>
+      <c r="G384" s="25">
+        <v>46844914</v>
+      </c>
+      <c r="H384" s="23">
+        <v>3242763</v>
+      </c>
+      <c r="I384" s="25">
+        <v>258293782</v>
+      </c>
+      <c r="J384" s="21">
+        <v>0.42</v>
+      </c>
+    </row>
+    <row r="385" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A385" s="13" t="s">
+        <v>332</v>
+      </c>
+      <c r="B385" s="13" t="s">
+        <v>332</v>
+      </c>
+      <c r="C385" s="13" t="s">
+        <v>333</v>
+      </c>
+      <c r="D385" s="23">
+        <v>42712406</v>
+      </c>
+      <c r="E385" s="23">
+        <v>7466045</v>
+      </c>
+      <c r="F385" s="23">
+        <v>3238727</v>
+      </c>
+      <c r="G385" s="25">
+        <v>10704772</v>
+      </c>
+      <c r="H385" s="23">
+        <v>1204582</v>
+      </c>
+      <c r="I385" s="25">
+        <v>54621760</v>
+      </c>
+      <c r="J385" s="21">
+        <v>0.51</v>
+      </c>
+    </row>
+    <row r="386" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A386" s="13" t="s">
+        <v>332</v>
+      </c>
+      <c r="B386" s="13" t="s">
+        <v>332</v>
+      </c>
+      <c r="C386" s="13" t="s">
+        <v>334</v>
+      </c>
+      <c r="D386" s="23">
+        <v>16431210</v>
+      </c>
+      <c r="E386" s="23">
+        <v>2679029</v>
+      </c>
+      <c r="F386" s="23">
+        <v>1096828</v>
+      </c>
+      <c r="G386" s="25">
+        <v>3775857</v>
+      </c>
+      <c r="H386" s="23">
+        <v>965461</v>
+      </c>
+      <c r="I386" s="25">
+        <v>21172528</v>
+      </c>
+      <c r="J386" s="21">
+        <v>0.38</v>
+      </c>
+    </row>
+    <row r="387" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A387" s="13" t="s">
+        <v>332</v>
+      </c>
+      <c r="B387" s="13" t="s">
+        <v>332</v>
+      </c>
+      <c r="C387" s="13" t="s">
+        <v>335</v>
+      </c>
+      <c r="D387" s="23">
+        <v>12428749</v>
+      </c>
+      <c r="E387" s="23">
+        <v>4972878</v>
+      </c>
+      <c r="F387" s="23">
+        <v>1069633</v>
+      </c>
+      <c r="G387" s="25">
+        <v>6042511</v>
+      </c>
+      <c r="H387" s="23">
+        <v>582310</v>
+      </c>
+      <c r="I387" s="25">
+        <v>19053570</v>
+      </c>
+      <c r="J387" s="21">
+        <v>0.38</v>
+      </c>
+    </row>
+    <row r="388" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A388" s="13" t="s">
+        <v>285</v>
+      </c>
+      <c r="B388" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="C388" s="13" t="s">
+        <v>636</v>
+      </c>
+      <c r="D388" s="23">
+        <v>425480</v>
+      </c>
+      <c r="E388" s="23">
+        <v>0</v>
+      </c>
+      <c r="F388" s="23">
+        <v>179746</v>
+      </c>
+      <c r="G388" s="25">
+        <v>179746</v>
+      </c>
+      <c r="H388" s="23">
+        <v>19439</v>
+      </c>
+      <c r="I388" s="25">
+        <v>624665</v>
+      </c>
+      <c r="J388" s="21">
+        <v>0.49</v>
+      </c>
+    </row>
+    <row r="389" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A389" s="13" t="s">
+        <v>285</v>
+      </c>
+      <c r="B389" s="13" t="s">
+        <v>285</v>
+      </c>
+      <c r="C389" s="13" t="s">
+        <v>636</v>
+      </c>
+      <c r="D389" s="23">
+        <v>82894844</v>
+      </c>
+      <c r="E389" s="23">
+        <v>15193884</v>
+      </c>
+      <c r="F389" s="23">
+        <v>1947609</v>
+      </c>
+      <c r="G389" s="25">
+        <v>17141493</v>
+      </c>
+      <c r="H389" s="23">
+        <v>1167783</v>
+      </c>
+      <c r="I389" s="25">
+        <v>101204120</v>
+      </c>
+      <c r="J389" s="21">
+        <v>0.49</v>
+      </c>
+    </row>
+    <row r="390" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A390" s="13" t="s">
+        <v>285</v>
+      </c>
+      <c r="B390" s="13" t="s">
+        <v>285</v>
+      </c>
+      <c r="C390" s="13" t="s">
+        <v>336</v>
+      </c>
+      <c r="D390" s="23">
+        <v>2196926533</v>
+      </c>
+      <c r="E390" s="23">
+        <v>269304073</v>
+      </c>
+      <c r="F390" s="23">
+        <v>495683047</v>
+      </c>
+      <c r="G390" s="25">
+        <v>764987120</v>
+      </c>
+      <c r="H390" s="23">
+        <v>56622251</v>
+      </c>
+      <c r="I390" s="25">
+        <v>3018535904</v>
+      </c>
+      <c r="J390" s="21">
+        <v>0.62</v>
+      </c>
+    </row>
+    <row r="391" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A391" s="13" t="s">
+        <v>337</v>
+      </c>
+      <c r="B391" s="13" t="s">
+        <v>337</v>
+      </c>
+      <c r="C391" s="13" t="s">
+        <v>642</v>
+      </c>
+      <c r="D391" s="23">
+        <v>2870858</v>
+      </c>
+      <c r="E391" s="23">
+        <v>885146</v>
+      </c>
+      <c r="F391" s="23">
+        <v>953260</v>
+      </c>
+      <c r="G391" s="25">
+        <v>1838406</v>
+      </c>
+      <c r="H391" s="23">
+        <v>441001</v>
+      </c>
+      <c r="I391" s="25">
+        <v>5150265</v>
+      </c>
+      <c r="J391" s="21">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="392" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A392" s="13" t="s">
+        <v>337</v>
+      </c>
+      <c r="B392" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="C392" s="13" t="s">
+        <v>642</v>
+      </c>
+      <c r="D392" s="23">
+        <v>81090320</v>
+      </c>
+      <c r="E392" s="23">
+        <v>17753181</v>
+      </c>
+      <c r="F392" s="23">
+        <v>15113899</v>
+      </c>
+      <c r="G392" s="25">
+        <v>32867080</v>
+      </c>
+      <c r="H392" s="23">
+        <v>1663584</v>
+      </c>
+      <c r="I392" s="25">
+        <v>115620984</v>
+      </c>
+      <c r="J392" s="21">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="393" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A393" s="13" t="s">
+        <v>337</v>
+      </c>
+      <c r="B393" s="13" t="s">
+        <v>337</v>
+      </c>
+      <c r="C393" s="13" t="s">
+        <v>339</v>
+      </c>
+      <c r="D393" s="23">
+        <v>995256420</v>
+      </c>
+      <c r="E393" s="23">
+        <v>155640638</v>
+      </c>
+      <c r="F393" s="23">
+        <v>231659944</v>
+      </c>
+      <c r="G393" s="25">
+        <v>387300582</v>
+      </c>
+      <c r="H393" s="23">
+        <v>23148059</v>
+      </c>
+      <c r="I393" s="25">
+        <v>1405705061</v>
+      </c>
+      <c r="J393" s="21">
+        <v>0.77</v>
+      </c>
+    </row>
+    <row r="394" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A394" s="13" t="s">
+        <v>337</v>
+      </c>
+      <c r="B394" s="13" t="s">
+        <v>337</v>
+      </c>
+      <c r="C394" s="13" t="s">
+        <v>340</v>
+      </c>
+      <c r="D394" s="23">
+        <v>104742167</v>
+      </c>
+      <c r="E394" s="23">
+        <v>20787809</v>
+      </c>
+      <c r="F394" s="23">
+        <v>5857691</v>
+      </c>
+      <c r="G394" s="25">
+        <v>26645500</v>
+      </c>
+      <c r="H394" s="23">
+        <v>2117547</v>
+      </c>
+      <c r="I394" s="25">
+        <v>133505214</v>
+      </c>
+      <c r="J394" s="21">
+        <v>0.53200000000000003</v>
+      </c>
+    </row>
+    <row r="395" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A395" s="13" t="s">
+        <v>337</v>
+      </c>
+      <c r="B395" s="13" t="s">
+        <v>337</v>
+      </c>
+      <c r="C395" s="13" t="s">
+        <v>341</v>
+      </c>
+      <c r="D395" s="23">
+        <v>27242908</v>
+      </c>
+      <c r="E395" s="23">
+        <v>3884533</v>
+      </c>
+      <c r="F395" s="23">
+        <v>5882909</v>
+      </c>
+      <c r="G395" s="25">
+        <v>9767442</v>
+      </c>
+      <c r="H395" s="23">
+        <v>1182073</v>
+      </c>
+      <c r="I395" s="25">
+        <v>38192423</v>
+      </c>
+      <c r="J395" s="21">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="396" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A396" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="B396" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="C396" s="13" t="s">
+        <v>342</v>
+      </c>
+      <c r="D396" s="23">
+        <v>811715870</v>
+      </c>
+      <c r="E396" s="23">
+        <v>103404833</v>
+      </c>
+      <c r="F396" s="23">
+        <v>68821853</v>
+      </c>
+      <c r="G396" s="25">
+        <v>172226686</v>
+      </c>
+      <c r="H396" s="23">
+        <v>25889805</v>
+      </c>
+      <c r="I396" s="25">
+        <v>1009832361</v>
+      </c>
+      <c r="J396" s="21">
+        <v>0.56000000000000005</v>
+      </c>
+    </row>
+    <row r="397" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A397" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="B397" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="C397" s="13" t="s">
+        <v>343</v>
+      </c>
+      <c r="D397" s="23">
+        <v>564976250</v>
+      </c>
+      <c r="E397" s="23">
+        <v>37187201</v>
+      </c>
+      <c r="F397" s="23">
+        <v>1473236328</v>
+      </c>
+      <c r="G397" s="25">
+        <v>1510423529</v>
+      </c>
+      <c r="H397" s="23">
+        <v>33419281</v>
+      </c>
+      <c r="I397" s="25">
+        <v>2108819060</v>
+      </c>
+      <c r="J397" s="21">
+        <v>0.38</v>
+      </c>
+    </row>
+    <row r="398" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A398" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="B398" s="13" t="s">
+        <v>127</v>
+      </c>
+      <c r="C398" s="13" t="s">
+        <v>344</v>
+      </c>
+      <c r="D398" s="23">
+        <v>1230635</v>
+      </c>
+      <c r="E398" s="23">
+        <v>0</v>
+      </c>
+      <c r="F398" s="23">
+        <v>0</v>
+      </c>
+      <c r="G398" s="25">
+        <v>0</v>
+      </c>
+      <c r="H398" s="23">
+        <v>0</v>
+      </c>
+      <c r="I398" s="25">
+        <v>1230635</v>
+      </c>
+      <c r="J398" s="21">
+        <v>0.38</v>
+      </c>
+    </row>
+    <row r="399" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A399" s="13" t="s">
+        <v>321</v>
+      </c>
+      <c r="B399" s="13" t="s">
+        <v>321</v>
+      </c>
+      <c r="C399" s="13" t="s">
+        <v>345</v>
+      </c>
+      <c r="D399" s="23">
+        <v>667913531</v>
+      </c>
+      <c r="E399" s="23">
+        <v>56006563</v>
+      </c>
+      <c r="F399" s="23">
+        <v>56057413</v>
+      </c>
+      <c r="G399" s="25">
+        <v>112063976</v>
+      </c>
+      <c r="H399" s="23">
+        <v>12213012</v>
+      </c>
+      <c r="I399" s="25">
+        <v>792190519</v>
+      </c>
+      <c r="J399" s="21">
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="400" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A400" s="13" t="s">
+        <v>321</v>
+      </c>
+      <c r="B400" s="13" t="s">
+        <v>318</v>
+      </c>
+      <c r="C400" s="13" t="s">
+        <v>639</v>
+      </c>
+      <c r="D400" s="23">
+        <v>89308900</v>
+      </c>
+      <c r="E400" s="23">
+        <v>259091</v>
+      </c>
+      <c r="F400" s="23">
+        <v>0</v>
+      </c>
+      <c r="G400" s="25">
+        <v>259091</v>
+      </c>
+      <c r="H400" s="23">
+        <v>1438589</v>
+      </c>
+      <c r="I400" s="25">
+        <v>91006580</v>
+      </c>
+      <c r="J400" s="21">
+        <v>0.1565</v>
+      </c>
+    </row>
+    <row r="401" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A401" s="13" t="s">
+        <v>321</v>
+      </c>
+      <c r="B401" s="13" t="s">
+        <v>321</v>
+      </c>
+      <c r="C401" s="13" t="s">
+        <v>639</v>
+      </c>
+      <c r="D401" s="23">
+        <v>1766975816</v>
+      </c>
+      <c r="E401" s="23">
+        <v>17763976</v>
+      </c>
+      <c r="F401" s="23">
+        <v>17754380</v>
+      </c>
+      <c r="G401" s="25">
+        <v>35518356</v>
+      </c>
+      <c r="H401" s="23">
+        <v>2075169</v>
+      </c>
+      <c r="I401" s="25">
+        <v>1804569341</v>
+      </c>
+      <c r="J401" s="21">
+        <v>0.1565</v>
+      </c>
+    </row>
+    <row r="402" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A402" s="13" t="s">
+        <v>346</v>
+      </c>
+      <c r="B402" s="13" t="s">
+        <v>346</v>
+      </c>
+      <c r="C402" s="13" t="s">
+        <v>347</v>
+      </c>
+      <c r="D402" s="23">
+        <v>54193228</v>
+      </c>
+      <c r="E402" s="23">
+        <v>10779440</v>
+      </c>
+      <c r="F402" s="23">
+        <v>7297811</v>
+      </c>
+      <c r="G402" s="25">
+        <v>18077251</v>
+      </c>
+      <c r="H402" s="23">
+        <v>6445032</v>
+      </c>
+      <c r="I402" s="25">
+        <v>78715511</v>
+      </c>
+      <c r="J402" s="21">
+        <v>0.48</v>
+      </c>
+    </row>
+    <row r="403" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A403" s="13" t="s">
+        <v>346</v>
+      </c>
+      <c r="B403" s="13" t="s">
+        <v>346</v>
+      </c>
+      <c r="C403" s="13" t="s">
+        <v>348</v>
+      </c>
+      <c r="D403" s="23">
+        <v>140669102</v>
+      </c>
+      <c r="E403" s="23">
+        <v>13909790</v>
+      </c>
+      <c r="F403" s="23">
+        <v>6930815</v>
+      </c>
+      <c r="G403" s="25">
+        <v>20840605</v>
+      </c>
+      <c r="H403" s="23">
+        <v>3942730</v>
+      </c>
+      <c r="I403" s="25">
+        <v>165452437</v>
+      </c>
+      <c r="J403" s="21">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="404" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A404" s="13" t="s">
+        <v>346</v>
+      </c>
+      <c r="B404" s="13" t="s">
+        <v>346</v>
+      </c>
+      <c r="C404" s="13" t="s">
+        <v>349</v>
+      </c>
+      <c r="D404" s="23">
+        <v>81161500</v>
+      </c>
+      <c r="E404" s="23">
+        <v>6790544</v>
+      </c>
+      <c r="F404" s="23">
+        <v>18582548</v>
+      </c>
+      <c r="G404" s="25">
+        <v>25373092</v>
+      </c>
+      <c r="H404" s="23">
+        <v>16369558</v>
+      </c>
+      <c r="I404" s="25">
+        <v>122904150</v>
+      </c>
+      <c r="J404" s="21">
+        <v>0.49</v>
+      </c>
+    </row>
+    <row r="405" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A405" s="13" t="s">
+        <v>350</v>
+      </c>
+      <c r="B405" s="13" t="s">
+        <v>350</v>
+      </c>
+      <c r="C405" s="13" t="s">
+        <v>351</v>
+      </c>
+      <c r="D405" s="23">
+        <v>4329020</v>
+      </c>
+      <c r="E405" s="23">
+        <v>1117652</v>
+      </c>
+      <c r="F405" s="23">
+        <v>159241</v>
+      </c>
+      <c r="G405" s="25">
+        <v>1276893</v>
+      </c>
+      <c r="H405" s="23">
+        <v>190756</v>
+      </c>
+      <c r="I405" s="25">
+        <v>5796669</v>
+      </c>
+      <c r="J405" s="21">
+        <v>0.27</v>
+      </c>
+    </row>
+    <row r="406" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A406" s="13" t="s">
+        <v>350</v>
+      </c>
+      <c r="B406" s="13" t="s">
+        <v>350</v>
+      </c>
+      <c r="C406" s="13" t="s">
+        <v>352</v>
+      </c>
+      <c r="D406" s="23">
+        <v>5138404</v>
+      </c>
+      <c r="E406" s="23">
+        <v>1451789</v>
+      </c>
+      <c r="F406" s="23">
+        <v>1132101</v>
+      </c>
+      <c r="G406" s="25">
+        <v>2583890</v>
+      </c>
+      <c r="H406" s="23">
+        <v>221745</v>
+      </c>
+      <c r="I406" s="25">
+        <v>7944039</v>
+      </c>
+      <c r="J406" s="21">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="407" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A407" s="13" t="s">
+        <v>350</v>
+      </c>
+      <c r="B407" s="13" t="s">
+        <v>350</v>
+      </c>
+      <c r="C407" s="13" t="s">
+        <v>353</v>
+      </c>
+      <c r="D407" s="23">
+        <v>10312095</v>
+      </c>
+      <c r="E407" s="23">
+        <v>2937266</v>
+      </c>
+      <c r="F407" s="23">
+        <v>541901</v>
+      </c>
+      <c r="G407" s="25">
+        <v>3479167</v>
+      </c>
+      <c r="H407" s="23">
+        <v>106138</v>
+      </c>
+      <c r="I407" s="25">
+        <v>13897400</v>
+      </c>
+      <c r="J407" s="21">
+        <v>0.61</v>
+      </c>
+    </row>
+    <row r="408" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A408" s="13" t="s">
+        <v>350</v>
+      </c>
+      <c r="B408" s="13" t="s">
+        <v>350</v>
+      </c>
+      <c r="C408" s="13" t="s">
+        <v>354</v>
+      </c>
+      <c r="D408" s="23">
+        <v>1933678</v>
+      </c>
+      <c r="E408" s="23">
+        <v>424088</v>
+      </c>
+      <c r="F408" s="23">
+        <v>125482</v>
+      </c>
+      <c r="G408" s="25">
+        <v>549570</v>
+      </c>
+      <c r="H408" s="23">
+        <v>109088</v>
+      </c>
+      <c r="I408" s="25">
+        <v>2592336</v>
+      </c>
+      <c r="J408" s="21">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="409" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A409" s="13" t="s">
+        <v>350</v>
+      </c>
+      <c r="B409" s="13" t="s">
+        <v>350</v>
+      </c>
+      <c r="C409" s="13" t="s">
+        <v>355</v>
+      </c>
+      <c r="D409" s="23">
+        <v>13766562</v>
+      </c>
+      <c r="E409" s="23">
+        <v>3736424</v>
+      </c>
+      <c r="F409" s="23">
+        <v>969325</v>
+      </c>
+      <c r="G409" s="25">
+        <v>4705749</v>
+      </c>
+      <c r="H409" s="23">
+        <v>451082</v>
+      </c>
+      <c r="I409" s="25">
+        <v>18923393</v>
+      </c>
+      <c r="J409" s="21">
+        <v>0.73</v>
+      </c>
+    </row>
+    <row r="410" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A410" s="13" t="s">
+        <v>350</v>
+      </c>
+      <c r="B410" s="13" t="s">
+        <v>350</v>
+      </c>
+      <c r="C410" s="13" t="s">
+        <v>356</v>
+      </c>
+      <c r="D410" s="23">
+        <v>13460732</v>
+      </c>
+      <c r="E410" s="23">
+        <v>3262576</v>
+      </c>
+      <c r="F410" s="23">
+        <v>1144688</v>
+      </c>
+      <c r="G410" s="25">
+        <v>4407264</v>
+      </c>
+      <c r="H410" s="23">
+        <v>380589</v>
+      </c>
+      <c r="I410" s="25">
+        <v>18248585</v>
+      </c>
+      <c r="J410" s="21">
+        <v>0.45</v>
+      </c>
+    </row>
+    <row r="411" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A411" s="13" t="s">
+        <v>350</v>
+      </c>
+      <c r="B411" s="13" t="s">
+        <v>350</v>
+      </c>
+      <c r="C411" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="D411" s="23">
+        <v>8280282</v>
+      </c>
+      <c r="E411" s="23">
+        <v>1459003</v>
+      </c>
+      <c r="F411" s="23">
+        <v>2728585</v>
+      </c>
+      <c r="G411" s="25">
+        <v>4187588</v>
+      </c>
+      <c r="H411" s="23">
+        <v>242368</v>
+      </c>
+      <c r="I411" s="25">
+        <v>12710238</v>
+      </c>
+      <c r="J411" s="21">
+        <v>0.68</v>
+      </c>
+    </row>
+    <row r="412" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A412" s="13" t="s">
+        <v>350</v>
+      </c>
+      <c r="B412" s="13" t="s">
+        <v>350</v>
+      </c>
+      <c r="C412" s="13" t="s">
+        <v>358</v>
+      </c>
+      <c r="D412" s="23">
+        <v>57472774</v>
+      </c>
+      <c r="E412" s="23">
+        <v>10231609</v>
+      </c>
+      <c r="F412" s="23">
+        <v>22179817</v>
+      </c>
+      <c r="G412" s="25">
+        <v>32411426</v>
+      </c>
+      <c r="H412" s="23">
+        <v>1749092</v>
+      </c>
+      <c r="I412" s="25">
+        <v>91633292</v>
+      </c>
+      <c r="J412" s="21">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="413" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A413" s="13" t="s">
+        <v>350</v>
+      </c>
+      <c r="B413" s="13" t="s">
+        <v>350</v>
+      </c>
+      <c r="C413" s="13" t="s">
+        <v>359</v>
+      </c>
+      <c r="D413" s="23">
+        <v>282877843</v>
+      </c>
+      <c r="E413" s="23">
+        <v>40093794</v>
+      </c>
+      <c r="F413" s="23">
+        <v>28231717</v>
+      </c>
+      <c r="G413" s="25">
+        <v>68325511</v>
+      </c>
+      <c r="H413" s="23">
+        <v>30244640</v>
+      </c>
+      <c r="I413" s="25">
+        <v>381447994</v>
+      </c>
+      <c r="J413" s="21">
+        <v>0.89</v>
+      </c>
+    </row>
+    <row r="414" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A414" s="13" t="s">
+        <v>360</v>
+      </c>
+      <c r="B414" s="13" t="s">
+        <v>360</v>
+      </c>
+      <c r="C414" s="13" t="s">
+        <v>361</v>
+      </c>
+      <c r="D414" s="23">
+        <v>444708312</v>
+      </c>
+      <c r="E414" s="23">
+        <v>49292247</v>
+      </c>
+      <c r="F414" s="23">
+        <v>79674448</v>
+      </c>
+      <c r="G414" s="25">
+        <v>128966695</v>
+      </c>
+      <c r="H414" s="23">
+        <v>22117797</v>
+      </c>
+      <c r="I414" s="25">
+        <v>595792804</v>
+      </c>
+      <c r="J414" s="21">
+        <v>0.51</v>
+      </c>
+    </row>
+    <row r="415" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A415" s="13" t="s">
+        <v>360</v>
+      </c>
+      <c r="B415" s="13" t="s">
+        <v>360</v>
+      </c>
+      <c r="C415" s="13" t="s">
+        <v>362</v>
+      </c>
+      <c r="D415" s="23">
+        <v>60091855</v>
+      </c>
+      <c r="E415" s="23">
+        <v>6401041</v>
+      </c>
+      <c r="F415" s="23">
+        <v>70924139</v>
+      </c>
+      <c r="G415" s="25">
+        <v>77325180</v>
+      </c>
+      <c r="H415" s="23">
+        <v>4848492</v>
+      </c>
+      <c r="I415" s="25">
+        <v>142265527</v>
+      </c>
+      <c r="J415" s="21">
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="416" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A416" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="B416" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="C416" s="13" t="s">
+        <v>363</v>
+      </c>
+      <c r="D416" s="23">
+        <v>128434245943</v>
+      </c>
+      <c r="E416" s="23">
+        <v>8794591347</v>
+      </c>
+      <c r="F416" s="23">
+        <v>10630449819</v>
+      </c>
+      <c r="G416" s="25">
+        <v>19425041166</v>
+      </c>
+      <c r="H416" s="23">
+        <v>3243688254</v>
+      </c>
+      <c r="I416" s="25">
+        <v>151102975363</v>
+      </c>
+      <c r="J416" s="21">
+        <v>0.34810000000000002</v>
+      </c>
+    </row>
+    <row r="417" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A417" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="B417" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="C417" s="13" t="s">
+        <v>364</v>
+      </c>
+      <c r="D417" s="23">
+        <v>6822396657</v>
+      </c>
+      <c r="E417" s="23">
+        <v>493155528</v>
+      </c>
+      <c r="F417" s="23">
+        <v>211157162</v>
+      </c>
+      <c r="G417" s="25">
+        <v>704312690</v>
+      </c>
+      <c r="H417" s="23">
+        <v>31066330</v>
+      </c>
+      <c r="I417" s="25">
+        <v>7557775677</v>
+      </c>
+      <c r="J417" s="21">
+        <v>0.222</v>
+      </c>
+    </row>
+    <row r="418" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A418" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="B418" s="13" t="s">
+        <v>312</v>
+      </c>
+      <c r="C418" s="13" t="s">
+        <v>638</v>
+      </c>
+      <c r="D418" s="23">
+        <v>97732820</v>
+      </c>
+      <c r="E418" s="23">
+        <v>6773864</v>
+      </c>
+      <c r="F418" s="23">
+        <v>4967991</v>
+      </c>
+      <c r="G418" s="25">
+        <v>11741855</v>
+      </c>
+      <c r="H418" s="23">
+        <v>1372405</v>
+      </c>
+      <c r="I418" s="25">
+        <v>110847080</v>
+      </c>
+      <c r="J418" s="21">
+        <v>0.28999999999999998</v>
+      </c>
+    </row>
+    <row r="419" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A419" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="B419" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="C419" s="13" t="s">
+        <v>638</v>
+      </c>
+      <c r="D419" s="23">
+        <v>2544207373</v>
+      </c>
+      <c r="E419" s="23">
+        <v>201958501</v>
+      </c>
+      <c r="F419" s="23">
+        <v>34103148</v>
+      </c>
+      <c r="G419" s="25">
+        <v>236061649</v>
+      </c>
+      <c r="H419" s="23">
+        <v>18998197</v>
+      </c>
+      <c r="I419" s="25">
+        <v>2799267219</v>
+      </c>
+      <c r="J419" s="21">
+        <v>0.28999999999999998</v>
+      </c>
+    </row>
+    <row r="420" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A420" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="B420" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="C420" s="13" t="s">
+        <v>643</v>
+      </c>
+      <c r="D420" s="23">
+        <v>8954032880</v>
+      </c>
+      <c r="E420" s="23">
+        <v>783216848</v>
+      </c>
+      <c r="F420" s="23">
+        <v>492776994</v>
+      </c>
+      <c r="G420" s="25">
+        <v>1275993842</v>
+      </c>
+      <c r="H420" s="23">
+        <v>108171151</v>
+      </c>
+      <c r="I420" s="25">
+        <v>10338197873</v>
+      </c>
+      <c r="J420" s="21">
+        <v>0.24</v>
+      </c>
+    </row>
+    <row r="421" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A421" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="B421" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="C421" s="13" t="s">
+        <v>365</v>
+      </c>
+      <c r="D421" s="23">
+        <v>4584020759</v>
+      </c>
+      <c r="E421" s="23">
+        <v>335898952</v>
+      </c>
+      <c r="F421" s="23">
+        <v>194321888</v>
+      </c>
+      <c r="G421" s="25">
+        <v>530220840</v>
+      </c>
+      <c r="H421" s="23">
+        <v>65072673</v>
+      </c>
+      <c r="I421" s="25">
+        <v>5179314272</v>
+      </c>
+      <c r="J421" s="21">
+        <v>0.29499999999999998</v>
+      </c>
+    </row>
+    <row r="422" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A422" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="B422" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="C422" s="13" t="s">
+        <v>644</v>
+      </c>
+      <c r="D422" s="23">
+        <v>3334990595</v>
+      </c>
+      <c r="E422" s="23">
+        <v>329609130</v>
+      </c>
+      <c r="F422" s="23">
+        <v>73273675</v>
+      </c>
+      <c r="G422" s="25">
+        <v>402882805</v>
+      </c>
+      <c r="H422" s="23">
+        <v>35928647</v>
+      </c>
+      <c r="I422" s="25">
+        <v>3773802047</v>
+      </c>
+      <c r="J422" s="21">
+        <v>0.255</v>
+      </c>
+    </row>
+    <row r="423" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A423" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="B423" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="C423" s="13" t="s">
+        <v>644</v>
+      </c>
+      <c r="D423" s="23">
+        <v>1646100</v>
+      </c>
+      <c r="E423" s="23">
+        <v>0</v>
+      </c>
+      <c r="F423" s="23">
+        <v>0</v>
+      </c>
+      <c r="G423" s="25">
+        <v>0</v>
+      </c>
+      <c r="H423" s="23">
+        <v>0</v>
+      </c>
+      <c r="I423" s="25">
+        <v>1646100</v>
+      </c>
+      <c r="J423" s="21">
+        <v>0.255</v>
+      </c>
+    </row>
+    <row r="424" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A424" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="B424" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="C424" s="13" t="s">
+        <v>367</v>
+      </c>
+      <c r="D424" s="23">
+        <v>2216282113</v>
+      </c>
+      <c r="E424" s="23">
+        <v>107192403</v>
+      </c>
+      <c r="F424" s="23">
+        <v>234265641</v>
+      </c>
+      <c r="G424" s="25">
+        <v>341458044</v>
+      </c>
+      <c r="H424" s="23">
+        <v>14914787</v>
+      </c>
+      <c r="I424" s="25">
+        <v>2572654944</v>
+      </c>
+      <c r="J424" s="21">
+        <v>0.33</v>
+      </c>
+    </row>
+    <row r="425" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A425" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="B425" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="C425" s="13" t="s">
+        <v>645</v>
+      </c>
+      <c r="D425" s="23">
+        <v>37806300</v>
+      </c>
+      <c r="E425" s="23">
+        <v>4529688</v>
+      </c>
+      <c r="F425" s="23">
+        <v>2956</v>
+      </c>
+      <c r="G425" s="25">
+        <v>4532644</v>
+      </c>
+      <c r="H425" s="23">
+        <v>0</v>
+      </c>
+      <c r="I425" s="25">
+        <v>42338944</v>
+      </c>
+      <c r="J425" s="21">
+        <v>0.186</v>
+      </c>
+    </row>
+    <row r="426" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A426" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="B426" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="C426" s="13" t="s">
+        <v>645</v>
+      </c>
+      <c r="D426" s="23">
+        <v>2154633432</v>
+      </c>
+      <c r="E426" s="23">
+        <v>208330196</v>
+      </c>
+      <c r="F426" s="23">
+        <v>107504519</v>
+      </c>
+      <c r="G426" s="25">
+        <v>315834715</v>
+      </c>
+      <c r="H426" s="23">
+        <v>20079989</v>
+      </c>
+      <c r="I426" s="25">
+        <v>2490548136</v>
+      </c>
+      <c r="J426" s="21">
+        <v>0.186</v>
+      </c>
+    </row>
+    <row r="427" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A427" s="13" t="s">
+        <v>368</v>
+      </c>
+      <c r="B427" s="13" t="s">
+        <v>368</v>
+      </c>
+      <c r="C427" s="13" t="s">
+        <v>369</v>
+      </c>
+      <c r="D427" s="23">
+        <v>24735370</v>
+      </c>
+      <c r="E427" s="23">
+        <v>5542818</v>
+      </c>
+      <c r="F427" s="23">
+        <v>944466</v>
+      </c>
+      <c r="G427" s="25">
+        <v>6487284</v>
+      </c>
+      <c r="H427" s="23">
+        <v>609860</v>
+      </c>
+      <c r="I427" s="25">
+        <v>31832514</v>
+      </c>
+      <c r="J427" s="21">
+        <v>0.46</v>
+      </c>
+    </row>
+    <row r="428" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A428" s="13" t="s">
+        <v>368</v>
+      </c>
+      <c r="B428" s="13" t="s">
+        <v>368</v>
+      </c>
+      <c r="C428" s="13" t="s">
+        <v>370</v>
+      </c>
+      <c r="D428" s="23">
+        <v>183812873</v>
+      </c>
+      <c r="E428" s="23">
+        <v>19874321</v>
+      </c>
+      <c r="F428" s="23">
+        <v>48048791</v>
+      </c>
+      <c r="G428" s="25">
+        <v>67923112</v>
+      </c>
+      <c r="H428" s="23">
+        <v>16271559</v>
+      </c>
+      <c r="I428" s="25">
+        <v>268007544</v>
+      </c>
+      <c r="J428" s="21">
+        <v>0.51</v>
+      </c>
+    </row>
+    <row r="429" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A429" s="13" t="s">
+        <v>371</v>
+      </c>
+      <c r="B429" s="13" t="s">
+        <v>371</v>
+      </c>
+      <c r="C429" s="13" t="s">
+        <v>372</v>
+      </c>
+      <c r="D429" s="23">
+        <v>114902693</v>
+      </c>
+      <c r="E429" s="23">
+        <v>15146106</v>
+      </c>
+      <c r="F429" s="23">
+        <v>45726020</v>
+      </c>
+      <c r="G429" s="25">
+        <v>60872126</v>
+      </c>
+      <c r="H429" s="23">
+        <v>3617325</v>
+      </c>
+      <c r="I429" s="25">
+        <v>179392144</v>
+      </c>
+      <c r="J429" s="21">
+        <v>0.56000000000000005</v>
+      </c>
+    </row>
+    <row r="430" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A430" s="13" t="s">
+        <v>371</v>
+      </c>
+      <c r="B430" s="13" t="s">
+        <v>371</v>
+      </c>
+      <c r="C430" s="13" t="s">
+        <v>373</v>
+      </c>
+      <c r="D430" s="23">
+        <v>54674752</v>
+      </c>
+      <c r="E430" s="23">
+        <v>6656154</v>
+      </c>
+      <c r="F430" s="23">
+        <v>20537205</v>
+      </c>
+      <c r="G430" s="25">
+        <v>27193359</v>
+      </c>
+      <c r="H430" s="23">
+        <v>4833516</v>
+      </c>
+      <c r="I430" s="25">
+        <v>86701627</v>
+      </c>
+      <c r="J430" s="21">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="431" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A431" s="13" t="s">
+        <v>371</v>
+      </c>
+      <c r="B431" s="13" t="s">
+        <v>371</v>
+      </c>
+      <c r="C431" s="13" t="s">
+        <v>374</v>
+      </c>
+      <c r="D431" s="23">
+        <v>70060664</v>
+      </c>
+      <c r="E431" s="23">
+        <v>10154192</v>
+      </c>
+      <c r="F431" s="23">
+        <v>15370987</v>
+      </c>
+      <c r="G431" s="25">
+        <v>25525179</v>
+      </c>
+      <c r="H431" s="23">
+        <v>5721455</v>
+      </c>
+      <c r="I431" s="25">
+        <v>101307298</v>
+      </c>
+      <c r="J431" s="21">
+        <v>0.56999999999999995</v>
+      </c>
+    </row>
+    <row r="432" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A432" s="13" t="s">
+        <v>371</v>
+      </c>
+      <c r="B432" s="13" t="s">
+        <v>371</v>
+      </c>
+      <c r="C432" s="13" t="s">
+        <v>375</v>
+      </c>
+      <c r="D432" s="23">
+        <v>39157669</v>
+      </c>
+      <c r="E432" s="23">
+        <v>6326403</v>
+      </c>
+      <c r="F432" s="23">
+        <v>3765554</v>
+      </c>
+      <c r="G432" s="25">
+        <v>10091957</v>
+      </c>
+      <c r="H432" s="23">
+        <v>2607432</v>
+      </c>
+      <c r="I432" s="25">
+        <v>51857058</v>
+      </c>
+      <c r="J432" s="21">
+        <v>0.61</v>
+      </c>
+    </row>
+    <row r="433" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A433" s="13" t="s">
+        <v>371</v>
+      </c>
+      <c r="B433" s="13" t="s">
+        <v>371</v>
+      </c>
+      <c r="C433" s="13" t="s">
+        <v>376</v>
+      </c>
+      <c r="D433" s="23">
+        <v>147724212</v>
+      </c>
+      <c r="E433" s="23">
+        <v>23287432</v>
+      </c>
+      <c r="F433" s="23">
+        <v>110332910</v>
+      </c>
+      <c r="G433" s="25">
+        <v>133620342</v>
+      </c>
+      <c r="H433" s="23">
+        <v>4484347</v>
+      </c>
+      <c r="I433" s="25">
+        <v>285828901</v>
+      </c>
+      <c r="J433" s="21">
+        <v>0.46</v>
+      </c>
+    </row>
+    <row r="434" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A434" s="13" t="s">
+        <v>377</v>
+      </c>
+      <c r="B434" s="13" t="s">
+        <v>377</v>
+      </c>
+      <c r="C434" s="13" t="s">
+        <v>378</v>
+      </c>
+      <c r="D434" s="23">
+        <v>932938333</v>
+      </c>
+      <c r="E434" s="23">
+        <v>83659280</v>
+      </c>
+      <c r="F434" s="23">
+        <v>65194714</v>
+      </c>
+      <c r="G434" s="25">
+        <v>148853994</v>
+      </c>
+      <c r="H434" s="23">
+        <v>28448066</v>
+      </c>
+      <c r="I434" s="25">
+        <v>1110240393</v>
+      </c>
+      <c r="J434" s="21">
+        <v>0.49</v>
+      </c>
+    </row>
+    <row r="435" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A435" s="13" t="s">
+        <v>377</v>
+      </c>
+      <c r="B435" s="13" t="s">
+        <v>377</v>
+      </c>
+      <c r="C435" s="13" t="s">
+        <v>379</v>
+      </c>
+      <c r="D435" s="23">
+        <v>16394535</v>
+      </c>
+      <c r="E435" s="23">
+        <v>2113825</v>
+      </c>
+      <c r="F435" s="23">
+        <v>717400</v>
+      </c>
+      <c r="G435" s="25">
+        <v>2831225</v>
+      </c>
+      <c r="H435" s="23">
+        <v>893983</v>
+      </c>
+      <c r="I435" s="25">
+        <v>20119743</v>
+      </c>
+      <c r="J435" s="21">
+        <v>0.57499999999999996</v>
+      </c>
+    </row>
+    <row r="436" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A436" s="13" t="s">
+        <v>377</v>
+      </c>
+      <c r="B436" s="13" t="s">
+        <v>377</v>
+      </c>
+      <c r="C436" s="13" t="s">
+        <v>380</v>
+      </c>
+      <c r="D436" s="23">
+        <v>226789488</v>
+      </c>
+      <c r="E436" s="23">
+        <v>24268398</v>
+      </c>
+      <c r="F436" s="23">
+        <v>15730155</v>
+      </c>
+      <c r="G436" s="25">
+        <v>39998553</v>
+      </c>
+      <c r="H436" s="23">
+        <v>5249048</v>
+      </c>
+      <c r="I436" s="25">
+        <v>272037089</v>
+      </c>
+      <c r="J436" s="21">
+        <v>0.505</v>
+      </c>
+    </row>
+    <row r="437" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A437" s="13" t="s">
+        <v>377</v>
+      </c>
+      <c r="B437" s="13" t="s">
+        <v>377</v>
+      </c>
+      <c r="C437" s="13" t="s">
+        <v>381</v>
+      </c>
+      <c r="D437" s="23">
+        <v>176698895</v>
+      </c>
+      <c r="E437" s="23">
+        <v>22206551</v>
+      </c>
+      <c r="F437" s="23">
+        <v>1814416</v>
+      </c>
+      <c r="G437" s="25">
+        <v>24020967</v>
+      </c>
+      <c r="H437" s="23">
+        <v>899167</v>
+      </c>
+      <c r="I437" s="25">
+        <v>201619029</v>
+      </c>
+      <c r="J437" s="21">
+        <v>0.38</v>
+      </c>
+    </row>
+    <row r="438" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A438" s="13" t="s">
+        <v>377</v>
+      </c>
+      <c r="B438" s="13" t="s">
+        <v>377</v>
+      </c>
+      <c r="C438" s="13" t="s">
+        <v>382</v>
+      </c>
+      <c r="D438" s="23">
+        <v>108758880</v>
+      </c>
+      <c r="E438" s="23">
+        <v>16697929</v>
+      </c>
+      <c r="F438" s="23">
+        <v>10548151</v>
+      </c>
+      <c r="G438" s="25">
+        <v>27246080</v>
+      </c>
+      <c r="H438" s="23">
+        <v>2386080</v>
+      </c>
+      <c r="I438" s="25">
+        <v>138391040</v>
+      </c>
+      <c r="J438" s="21">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="439" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A439" s="13" t="s">
+        <v>377</v>
+      </c>
+      <c r="B439" s="13" t="s">
+        <v>377</v>
+      </c>
+      <c r="C439" s="13" t="s">
+        <v>383</v>
+      </c>
+      <c r="D439" s="23">
+        <v>3505052079</v>
+      </c>
+      <c r="E439" s="23">
+        <v>270301553</v>
+      </c>
+      <c r="F439" s="23">
+        <v>86979129</v>
+      </c>
+      <c r="G439" s="25">
+        <v>357280682</v>
+      </c>
+      <c r="H439" s="23">
+        <v>26343641</v>
+      </c>
+      <c r="I439" s="25">
+        <v>3888676402</v>
+      </c>
+      <c r="J439" s="21">
+        <v>0.315</v>
+      </c>
+    </row>
+    <row r="440" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A440" s="13" t="s">
+        <v>377</v>
+      </c>
+      <c r="B440" s="13" t="s">
+        <v>377</v>
+      </c>
+      <c r="C440" s="13" t="s">
+        <v>384</v>
+      </c>
+      <c r="D440" s="23">
+        <v>46708645</v>
+      </c>
+      <c r="E440" s="23">
+        <v>18095986</v>
+      </c>
+      <c r="F440" s="23">
+        <v>5582808</v>
+      </c>
+      <c r="G440" s="25">
+        <v>23678794</v>
+      </c>
+      <c r="H440" s="23">
+        <v>3362920</v>
+      </c>
+      <c r="I440" s="25">
+        <v>73750359</v>
+      </c>
+      <c r="J440" s="21">
+        <v>0.74</v>
+      </c>
+    </row>
+    <row r="441" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A441" s="13" t="s">
+        <v>377</v>
+      </c>
+      <c r="B441" s="13" t="s">
+        <v>377</v>
+      </c>
+      <c r="C441" s="13" t="s">
+        <v>385</v>
+      </c>
+      <c r="D441" s="23">
+        <v>2562755279</v>
+      </c>
+      <c r="E441" s="23">
+        <v>191488949</v>
+      </c>
+      <c r="F441" s="23">
+        <v>98005534</v>
+      </c>
+      <c r="G441" s="25">
+        <v>289494483</v>
+      </c>
+      <c r="H441" s="23">
+        <v>27005716</v>
+      </c>
+      <c r="I441" s="25">
+        <v>2879255478</v>
+      </c>
+      <c r="J441" s="21">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="442" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A442" s="13" t="s">
+        <v>377</v>
+      </c>
+      <c r="B442" s="13" t="s">
+        <v>377</v>
+      </c>
+      <c r="C442" s="13" t="s">
+        <v>386</v>
+      </c>
+      <c r="D442" s="23">
+        <v>102940370</v>
+      </c>
+      <c r="E442" s="23">
+        <v>7909915</v>
+      </c>
+      <c r="F442" s="23">
+        <v>14754896</v>
+      </c>
+      <c r="G442" s="25">
+        <v>22664811</v>
+      </c>
+      <c r="H442" s="23">
+        <v>3251765</v>
+      </c>
+      <c r="I442" s="25">
+        <v>128856946</v>
+      </c>
+      <c r="J442" s="21">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="443" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A443" s="13" t="s">
+        <v>377</v>
+      </c>
+      <c r="B443" s="13" t="s">
+        <v>377</v>
+      </c>
+      <c r="C443" s="13" t="s">
+        <v>387</v>
+      </c>
+      <c r="D443" s="23">
+        <v>89792745</v>
+      </c>
+      <c r="E443" s="23">
+        <v>11532368</v>
+      </c>
+      <c r="F443" s="23">
+        <v>5750604</v>
+      </c>
+      <c r="G443" s="25">
+        <v>17282972</v>
+      </c>
+      <c r="H443" s="23">
+        <v>2057551</v>
+      </c>
+      <c r="I443" s="25">
+        <v>109133268</v>
+      </c>
+      <c r="J443" s="21">
+        <v>0.51500000000000001</v>
+      </c>
+    </row>
+    <row r="444" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A444" s="13" t="s">
+        <v>377</v>
+      </c>
+      <c r="B444" s="13" t="s">
+        <v>377</v>
+      </c>
+      <c r="C444" s="13" t="s">
+        <v>388</v>
+      </c>
+      <c r="D444" s="23">
+        <v>593736035</v>
+      </c>
+      <c r="E444" s="23">
+        <v>53701262</v>
+      </c>
+      <c r="F444" s="23">
+        <v>4846538</v>
+      </c>
+      <c r="G444" s="25">
+        <v>58547800</v>
+      </c>
+      <c r="H444" s="23">
+        <v>1834631</v>
+      </c>
+      <c r="I444" s="25">
+        <v>654118466</v>
+      </c>
+      <c r="J444" s="21">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="445" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A445" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="B445" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="C445" s="13" t="s">
+        <v>389</v>
+      </c>
+      <c r="D445" s="23">
+        <v>26759970</v>
+      </c>
+      <c r="E445" s="23">
+        <v>6269646</v>
+      </c>
+      <c r="F445" s="23">
+        <v>3134586</v>
+      </c>
+      <c r="G445" s="25">
+        <v>9404232</v>
+      </c>
+      <c r="H445" s="23">
+        <v>1201766</v>
+      </c>
+      <c r="I445" s="25">
+        <v>37365968</v>
+      </c>
+      <c r="J445" s="21">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="446" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A446" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="B446" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="C446" s="13" t="s">
+        <v>390</v>
+      </c>
+      <c r="D446" s="23">
+        <v>7677861</v>
+      </c>
+      <c r="E446" s="23">
+        <v>1859051</v>
+      </c>
+      <c r="F446" s="23">
+        <v>828462</v>
+      </c>
+      <c r="G446" s="25">
+        <v>2687513</v>
+      </c>
+      <c r="H446" s="23">
+        <v>395394</v>
+      </c>
+      <c r="I446" s="25">
+        <v>10760768</v>
+      </c>
+      <c r="J446" s="21">
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="447" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A447" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="B447" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="C447" s="13" t="s">
+        <v>391</v>
+      </c>
+      <c r="D447" s="23">
+        <v>44860370</v>
+      </c>
+      <c r="E447" s="23">
+        <v>8799155</v>
+      </c>
+      <c r="F447" s="23">
+        <v>11630703</v>
+      </c>
+      <c r="G447" s="25">
+        <v>20429858</v>
+      </c>
+      <c r="H447" s="23">
+        <v>1237476</v>
+      </c>
+      <c r="I447" s="25">
+        <v>66527704</v>
+      </c>
+      <c r="J447" s="21">
+        <v>0.56999999999999995</v>
+      </c>
+    </row>
+    <row r="448" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A448" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="B448" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="C448" s="13" t="s">
+        <v>392</v>
+      </c>
+      <c r="D448" s="23">
+        <v>10575795</v>
+      </c>
+      <c r="E448" s="23">
+        <v>2742541</v>
+      </c>
+      <c r="F448" s="23">
+        <v>326499</v>
+      </c>
+      <c r="G448" s="25">
+        <v>3069040</v>
+      </c>
+      <c r="H448" s="23">
+        <v>223550</v>
+      </c>
+      <c r="I448" s="25">
+        <v>13868385</v>
+      </c>
+      <c r="J448" s="21">
+        <v>0.13</v>
+      </c>
+    </row>
+    <row r="449" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A449" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="B449" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="C449" s="13" t="s">
+        <v>393</v>
+      </c>
+      <c r="D449" s="23">
+        <v>347033145</v>
+      </c>
+      <c r="E449" s="23">
+        <v>58710918</v>
+      </c>
+      <c r="F449" s="23">
+        <v>21126388</v>
+      </c>
+      <c r="G449" s="25">
+        <v>79837306</v>
+      </c>
+      <c r="H449" s="23">
+        <v>6317834</v>
+      </c>
+      <c r="I449" s="25">
+        <v>433188285</v>
+      </c>
+      <c r="J449" s="21">
+        <v>0.57999999999999996</v>
+      </c>
+    </row>
+    <row r="450" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A450" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="B450" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="C450" s="13" t="s">
+        <v>627</v>
+      </c>
+      <c r="D450" s="23">
+        <v>463528950</v>
+      </c>
+      <c r="E450" s="23">
+        <v>97830373</v>
+      </c>
+      <c r="F450" s="23">
+        <v>38065122</v>
+      </c>
+      <c r="G450" s="25">
+        <v>135895495</v>
+      </c>
+      <c r="H450" s="23">
+        <v>38912038</v>
+      </c>
+      <c r="I450" s="25">
+        <v>638336483</v>
+      </c>
+      <c r="J450" s="21">
+        <v>0.68500000000000005</v>
+      </c>
+    </row>
+    <row r="451" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A451" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="B451" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="C451" s="13" t="s">
+        <v>627</v>
+      </c>
+      <c r="D451" s="23">
+        <v>2487665941</v>
+      </c>
+      <c r="E451" s="23">
+        <v>411031372</v>
+      </c>
+      <c r="F451" s="23">
+        <v>598452358</v>
+      </c>
+      <c r="G451" s="25">
+        <v>1009483730</v>
+      </c>
+      <c r="H451" s="23">
+        <v>71619252</v>
+      </c>
+      <c r="I451" s="25">
+        <v>3568768923</v>
+      </c>
+      <c r="J451" s="21">
+        <v>0.68500000000000005</v>
+      </c>
+    </row>
+    <row r="452" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A452" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="B452" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="C452" s="13" t="s">
+        <v>628</v>
+      </c>
+      <c r="D452" s="23">
+        <v>5264564</v>
+      </c>
+      <c r="E452" s="23">
+        <v>1112248</v>
+      </c>
+      <c r="F452" s="23">
+        <v>31115</v>
+      </c>
+      <c r="G452" s="25">
+        <v>1143363</v>
+      </c>
+      <c r="H452" s="23">
+        <v>274762</v>
+      </c>
+      <c r="I452" s="25">
+        <v>6682689</v>
+      </c>
+      <c r="J452" s="21">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="453" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A453" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="B453" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="C453" s="13" t="s">
+        <v>628</v>
+      </c>
+      <c r="D453" s="23">
+        <v>39117575</v>
+      </c>
+      <c r="E453" s="23">
+        <v>8511107</v>
+      </c>
+      <c r="F453" s="23">
+        <v>1727922</v>
+      </c>
+      <c r="G453" s="25">
+        <v>10239029</v>
+      </c>
+      <c r="H453" s="23">
+        <v>727366</v>
+      </c>
+      <c r="I453" s="25">
+        <v>50083970</v>
+      </c>
+      <c r="J453" s="21">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="454" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A454" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="B454" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="C454" s="13" t="s">
+        <v>628</v>
+      </c>
+      <c r="D454" s="23">
+        <v>8832383</v>
+      </c>
+      <c r="E454" s="23">
+        <v>2079049</v>
+      </c>
+      <c r="F454" s="23">
+        <v>1194225</v>
+      </c>
+      <c r="G454" s="25">
+        <v>3273274</v>
+      </c>
+      <c r="H454" s="23">
+        <v>1532773</v>
+      </c>
+      <c r="I454" s="25">
+        <v>13638430</v>
+      </c>
+      <c r="J454" s="21">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="455" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A455" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="B455" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="C455" s="13" t="s">
+        <v>394</v>
+      </c>
+      <c r="D455" s="23">
+        <v>66799956</v>
+      </c>
+      <c r="E455" s="23">
+        <v>10953806</v>
+      </c>
+      <c r="F455" s="23">
+        <v>6835321</v>
+      </c>
+      <c r="G455" s="25">
+        <v>17789127</v>
+      </c>
+      <c r="H455" s="23">
+        <v>2457883</v>
+      </c>
+      <c r="I455" s="25">
+        <v>87046966</v>
+      </c>
+      <c r="J455" s="21">
+        <v>0.67</v>
+      </c>
+    </row>
+    <row r="456" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A456" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="B456" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="C456" s="13" t="s">
+        <v>629</v>
+      </c>
+      <c r="D456" s="23">
+        <v>10316410</v>
+      </c>
+      <c r="E456" s="23">
+        <v>1976103</v>
+      </c>
+      <c r="F456" s="23">
+        <v>285941</v>
+      </c>
+      <c r="G456" s="25">
+        <v>2262044</v>
+      </c>
+      <c r="H456" s="23">
+        <v>1484440</v>
+      </c>
+      <c r="I456" s="25">
+        <v>14062894</v>
+      </c>
+      <c r="J456" s="21">
+        <v>0.75</v>
+      </c>
+    </row>
+    <row r="457" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A457" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="B457" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="C457" s="13" t="s">
+        <v>629</v>
+      </c>
+      <c r="D457" s="23">
+        <v>13240095</v>
+      </c>
+      <c r="E457" s="23">
+        <v>2756370</v>
+      </c>
+      <c r="F457" s="23">
+        <v>809968</v>
+      </c>
+      <c r="G457" s="25">
+        <v>3566338</v>
+      </c>
+      <c r="H457" s="23">
+        <v>6123339</v>
+      </c>
+      <c r="I457" s="25">
+        <v>22929772</v>
+      </c>
+      <c r="J457" s="21">
+        <v>0.75</v>
+      </c>
+    </row>
+    <row r="458" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A458" s="13" t="s">
+        <v>395</v>
+      </c>
+      <c r="B458" s="13" t="s">
+        <v>395</v>
+      </c>
+      <c r="C458" s="13" t="s">
+        <v>396</v>
+      </c>
+      <c r="D458" s="23">
+        <v>2818952283</v>
+      </c>
+      <c r="E458" s="23">
+        <v>100100413</v>
+      </c>
+      <c r="F458" s="23">
+        <v>48547325</v>
+      </c>
+      <c r="G458" s="25">
+        <v>148647738</v>
+      </c>
+      <c r="H458" s="23">
+        <v>9522558</v>
+      </c>
+      <c r="I458" s="25">
+        <v>2977122579</v>
+      </c>
+      <c r="J458" s="21">
+        <v>0.215</v>
+      </c>
+    </row>
+    <row r="459" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A459" s="13" t="s">
+        <v>395</v>
+      </c>
+      <c r="B459" s="13" t="s">
+        <v>395</v>
+      </c>
+      <c r="C459" s="13" t="s">
+        <v>397</v>
+      </c>
+      <c r="D459" s="23">
+        <v>1219324900</v>
+      </c>
+      <c r="E459" s="23">
+        <v>31828789</v>
+      </c>
+      <c r="F459" s="23">
+        <v>5098784</v>
+      </c>
+      <c r="G459" s="25">
+        <v>36927573</v>
+      </c>
+      <c r="H459" s="23">
+        <v>1263996</v>
+      </c>
+      <c r="I459" s="25">
+        <v>1257516469</v>
+      </c>
+      <c r="J459" s="21">
+        <v>0.26579999999999998</v>
+      </c>
+    </row>
+    <row r="460" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A460" s="13" t="s">
+        <v>395</v>
+      </c>
+      <c r="B460" s="13" t="s">
+        <v>395</v>
+      </c>
+      <c r="C460" s="13" t="s">
+        <v>398</v>
+      </c>
+      <c r="D460" s="23">
+        <v>18995389478</v>
+      </c>
+      <c r="E460" s="23">
+        <v>1251982889</v>
+      </c>
+      <c r="F460" s="23">
+        <v>1016347157</v>
+      </c>
+      <c r="G460" s="25">
+        <v>2268330046</v>
+      </c>
+      <c r="H460" s="23">
+        <v>172679430</v>
+      </c>
+      <c r="I460" s="25">
+        <v>21436398954</v>
+      </c>
+      <c r="J460" s="21">
+        <v>0.38080000000000003</v>
+      </c>
+    </row>
+    <row r="461" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A461" s="13" t="s">
+        <v>395</v>
+      </c>
+      <c r="B461" s="13" t="s">
+        <v>395</v>
+      </c>
+      <c r="C461" s="13" t="s">
+        <v>399</v>
+      </c>
+      <c r="D461" s="23">
+        <v>3653451300</v>
+      </c>
+      <c r="E461" s="23">
+        <v>48779430</v>
+      </c>
+      <c r="F461" s="23">
+        <v>72669790</v>
+      </c>
+      <c r="G461" s="25">
+        <v>121449220</v>
+      </c>
+      <c r="H461" s="23">
+        <v>4395462</v>
+      </c>
+      <c r="I461" s="25">
+        <v>3779295982</v>
+      </c>
+      <c r="J461" s="21">
+        <v>9.2299999999999993E-2</v>
+      </c>
+    </row>
+    <row r="462" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A462" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="B462" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="C462" s="13" t="s">
+        <v>401</v>
+      </c>
+      <c r="D462" s="23">
+        <v>30296550</v>
+      </c>
+      <c r="E462" s="23">
+        <v>5828459</v>
+      </c>
+      <c r="F462" s="23">
+        <v>16068371</v>
+      </c>
+      <c r="G462" s="25">
+        <v>21896830</v>
+      </c>
+      <c r="H462" s="23">
+        <v>2247305</v>
+      </c>
+      <c r="I462" s="25">
+        <v>54440685</v>
+      </c>
+      <c r="J462" s="21">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="463" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A463" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="B463" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="C463" s="13" t="s">
+        <v>402</v>
+      </c>
+      <c r="D463" s="23">
+        <v>23800561</v>
+      </c>
+      <c r="E463" s="23">
+        <v>5581559</v>
+      </c>
+      <c r="F463" s="23">
+        <v>817341</v>
+      </c>
+      <c r="G463" s="25">
+        <v>6398900</v>
+      </c>
+      <c r="H463" s="23">
+        <v>68133183</v>
+      </c>
+      <c r="I463" s="25">
+        <v>98332644</v>
+      </c>
+      <c r="J463" s="21">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="464" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A464" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="B464" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="C464" s="13" t="s">
+        <v>403</v>
+      </c>
+      <c r="D464" s="23">
+        <v>35425323</v>
+      </c>
+      <c r="E464" s="23">
+        <v>8557930</v>
+      </c>
+      <c r="F464" s="23">
+        <v>4392601</v>
+      </c>
+      <c r="G464" s="25">
+        <v>12950531</v>
+      </c>
+      <c r="H464" s="23">
+        <v>1979753</v>
+      </c>
+      <c r="I464" s="25">
+        <v>50355607</v>
+      </c>
+      <c r="J464" s="21">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="465" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A465" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="B465" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="C465" s="13" t="s">
+        <v>404</v>
+      </c>
+      <c r="D465" s="23">
+        <v>22471059</v>
+      </c>
+      <c r="E465" s="23">
+        <v>7311973</v>
+      </c>
+      <c r="F465" s="23">
+        <v>2034871</v>
+      </c>
+      <c r="G465" s="25">
+        <v>9346844</v>
+      </c>
+      <c r="H465" s="23">
+        <v>777905</v>
+      </c>
+      <c r="I465" s="25">
+        <v>32595808</v>
+      </c>
+      <c r="J465" s="21">
+        <v>0.59499999999999997</v>
+      </c>
+    </row>
+    <row r="466" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A466" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="B466" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="C466" s="13" t="s">
+        <v>405</v>
+      </c>
+      <c r="D466" s="23">
+        <v>3072945</v>
+      </c>
+      <c r="E466" s="23">
+        <v>913975</v>
+      </c>
+      <c r="F466" s="23">
+        <v>118720</v>
+      </c>
+      <c r="G466" s="25">
+        <v>1032695</v>
+      </c>
+      <c r="H466" s="23">
+        <v>106688</v>
+      </c>
+      <c r="I466" s="25">
+        <v>4212328</v>
+      </c>
+      <c r="J466" s="21">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="467" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A467" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="B467" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="C467" s="13" t="s">
+        <v>406</v>
+      </c>
+      <c r="D467" s="23">
+        <v>34461317</v>
+      </c>
+      <c r="E467" s="23">
+        <v>6533177</v>
+      </c>
+      <c r="F467" s="23">
+        <v>2619945</v>
+      </c>
+      <c r="G467" s="25">
+        <v>9153122</v>
+      </c>
+      <c r="H467" s="23">
+        <v>2387228</v>
+      </c>
+      <c r="I467" s="25">
+        <v>46001667</v>
+      </c>
+      <c r="J467" s="21">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="468" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A468" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="B468" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="C468" s="13" t="s">
+        <v>407</v>
+      </c>
+      <c r="D468" s="23">
+        <v>19576136</v>
+      </c>
+      <c r="E468" s="23">
+        <v>4371466</v>
+      </c>
+      <c r="F468" s="23">
+        <v>1105504</v>
+      </c>
+      <c r="G468" s="25">
+        <v>5476970</v>
+      </c>
+      <c r="H468" s="23">
+        <v>893240</v>
+      </c>
+      <c r="I468" s="25">
+        <v>25946346</v>
+      </c>
+      <c r="J468" s="21">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="469" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A469" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="B469" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="C469" s="13" t="s">
+        <v>408</v>
+      </c>
+      <c r="D469" s="23">
+        <v>38799395</v>
+      </c>
+      <c r="E469" s="23">
+        <v>3940911</v>
+      </c>
+      <c r="F469" s="23">
+        <v>18199706</v>
+      </c>
+      <c r="G469" s="25">
+        <v>22140617</v>
+      </c>
+      <c r="H469" s="23">
+        <v>1001226</v>
+      </c>
+      <c r="I469" s="25">
+        <v>61941238</v>
+      </c>
+      <c r="J469" s="21">
+        <v>0.35</v>
+      </c>
+    </row>
+    <row r="470" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A470" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="B470" s="13" t="s">
+        <v>400</v>
+      </c>
+      <c r="C470" s="13" t="s">
+        <v>409</v>
+      </c>
+      <c r="D470" s="23">
+        <v>16748804</v>
+      </c>
+      <c r="E470" s="23">
+        <v>3791663</v>
+      </c>
+      <c r="F470" s="23">
+        <v>608509</v>
+      </c>
+      <c r="G470" s="25">
+        <v>4400172</v>
+      </c>
+      <c r="H470" s="23">
+        <v>7162895</v>
+      </c>
+      <c r="I470" s="25">
+        <v>28311871</v>
+      </c>
+      <c r="J470" s="21">
+        <v>0.64500000000000002</v>
+      </c>
+    </row>
+    <row r="471" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A471" s="13" t="s">
+        <v>410</v>
+      </c>
+      <c r="B471" s="13" t="s">
+        <v>410</v>
+      </c>
+      <c r="C471" s="13" t="s">
+        <v>411</v>
+      </c>
+      <c r="D471" s="23">
+        <v>406456566</v>
+      </c>
+      <c r="E471" s="23">
+        <v>44992094</v>
+      </c>
+      <c r="F471" s="23">
+        <v>20611073</v>
+      </c>
+      <c r="G471" s="25">
+        <v>65603167</v>
+      </c>
+      <c r="H471" s="23">
+        <v>2009847</v>
+      </c>
+      <c r="I471" s="25">
+        <v>474069580</v>
+      </c>
+      <c r="J471" s="21">
+        <v>0.38</v>
+      </c>
+    </row>
+    <row r="472" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A472" s="13" t="s">
+        <v>410</v>
+      </c>
+      <c r="B472" s="13" t="s">
+        <v>410</v>
+      </c>
+      <c r="C472" s="13" t="s">
+        <v>412</v>
+      </c>
+      <c r="D472" s="23">
+        <v>3062926629</v>
+      </c>
+      <c r="E472" s="23">
+        <v>383048037</v>
+      </c>
+      <c r="F472" s="23">
+        <v>199684720</v>
+      </c>
+      <c r="G472" s="25">
+        <v>582732757</v>
+      </c>
+      <c r="H472" s="23">
+        <v>120301971</v>
+      </c>
+      <c r="I472" s="25">
+        <v>3765961357</v>
+      </c>
+      <c r="J472" s="21">
+        <v>0.64200000000000002</v>
+      </c>
+    </row>
+    <row r="473" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A473" s="13" t="s">
+        <v>410</v>
+      </c>
+      <c r="B473" s="13" t="s">
+        <v>410</v>
+      </c>
+      <c r="C473" s="13" t="s">
+        <v>413</v>
+      </c>
+      <c r="D473" s="23">
+        <v>961769765</v>
+      </c>
+      <c r="E473" s="23">
+        <v>17705237</v>
+      </c>
+      <c r="F473" s="23">
+        <v>8781699</v>
+      </c>
+      <c r="G473" s="25">
+        <v>26486936</v>
+      </c>
+      <c r="H473" s="23">
+        <v>3380432</v>
+      </c>
+      <c r="I473" s="25">
+        <v>991637133</v>
+      </c>
+      <c r="J473" s="21">
+        <v>0.46</v>
+      </c>
+    </row>
+    <row r="474" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A474" s="13" t="s">
+        <v>410</v>
+      </c>
+      <c r="B474" s="13" t="s">
+        <v>410</v>
+      </c>
+      <c r="C474" s="13" t="s">
+        <v>414</v>
+      </c>
+      <c r="D474" s="23">
+        <v>139724284</v>
+      </c>
+      <c r="E474" s="23">
+        <v>18323458</v>
+      </c>
+      <c r="F474" s="23">
+        <v>6029347</v>
+      </c>
+      <c r="G474" s="25">
+        <v>24352805</v>
+      </c>
+      <c r="H474" s="23">
+        <v>2262158</v>
+      </c>
+      <c r="I474" s="25">
+        <v>166339247</v>
+      </c>
+      <c r="J474" s="21">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="475" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A475" s="13" t="s">
+        <v>410</v>
+      </c>
+      <c r="B475" s="13" t="s">
+        <v>410</v>
+      </c>
+      <c r="C475" s="13" t="s">
+        <v>646</v>
+      </c>
+      <c r="D475" s="23">
+        <v>277981030</v>
+      </c>
+      <c r="E475" s="23">
+        <v>6053384</v>
+      </c>
+      <c r="F475" s="23">
+        <v>3416457</v>
+      </c>
+      <c r="G475" s="25">
+        <v>9469841</v>
+      </c>
+      <c r="H475" s="23">
+        <v>1353274</v>
+      </c>
+      <c r="I475" s="25">
+        <v>288804145</v>
+      </c>
+      <c r="J475" s="21">
+        <v>0.41</v>
+      </c>
+    </row>
+    <row r="476" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A476" s="13" t="s">
+        <v>410</v>
+      </c>
+      <c r="B476" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="C476" s="13" t="s">
+        <v>646</v>
+      </c>
+      <c r="D476" s="23">
+        <v>1272406703</v>
+      </c>
+      <c r="E476" s="23">
+        <v>47028860</v>
+      </c>
+      <c r="F476" s="23">
+        <v>28674069</v>
+      </c>
+      <c r="G476" s="25">
+        <v>75702929</v>
+      </c>
+      <c r="H476" s="23">
+        <v>5064226</v>
+      </c>
+      <c r="I476" s="25">
+        <v>1353173858</v>
+      </c>
+      <c r="J476" s="21">
+        <v>0.41</v>
+      </c>
+    </row>
+    <row r="477" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A477" s="13" t="s">
+        <v>410</v>
+      </c>
+      <c r="B477" s="13" t="s">
+        <v>410</v>
+      </c>
+      <c r="C477" s="13" t="s">
+        <v>415</v>
+      </c>
+      <c r="D477" s="23">
+        <v>467763420</v>
+      </c>
+      <c r="E477" s="23">
+        <v>43929634</v>
+      </c>
+      <c r="F477" s="23">
+        <v>24614186</v>
+      </c>
+      <c r="G477" s="25">
+        <v>68543820</v>
+      </c>
+      <c r="H477" s="23">
+        <v>3221166</v>
+      </c>
+      <c r="I477" s="25">
+        <v>539528406</v>
+      </c>
+      <c r="J477" s="21">
+        <v>0.35</v>
+      </c>
+    </row>
+    <row r="478" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A478" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B478" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="C478" s="13" t="s">
+        <v>416</v>
+      </c>
+      <c r="D478" s="23">
+        <v>2629919575</v>
+      </c>
+      <c r="E478" s="23">
+        <v>189091945</v>
+      </c>
+      <c r="F478" s="23">
+        <v>40301876</v>
+      </c>
+      <c r="G478" s="25">
+        <v>229393821</v>
+      </c>
+      <c r="H478" s="23">
+        <v>23521159</v>
+      </c>
+      <c r="I478" s="25">
+        <v>2882834555</v>
+      </c>
+      <c r="J478" s="21">
+        <v>0.60440000000000005</v>
+      </c>
+    </row>
+    <row r="479" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A479" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B479" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="C479" s="13" t="s">
+        <v>623</v>
+      </c>
+      <c r="D479" s="23">
+        <v>540970177</v>
+      </c>
+      <c r="E479" s="23">
+        <v>32583868</v>
+      </c>
+      <c r="F479" s="23">
+        <v>2767030</v>
+      </c>
+      <c r="G479" s="25">
+        <v>35350898</v>
+      </c>
+      <c r="H479" s="23">
+        <v>4031313</v>
+      </c>
+      <c r="I479" s="25">
+        <v>580352388</v>
+      </c>
+      <c r="J479" s="21">
+        <v>0.51400000000000001</v>
+      </c>
+    </row>
+    <row r="480" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A480" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B480" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="C480" s="13" t="s">
+        <v>623</v>
+      </c>
+      <c r="D480" s="23">
+        <v>8205872522</v>
+      </c>
+      <c r="E480" s="23">
+        <v>380577506</v>
+      </c>
+      <c r="F480" s="23">
+        <v>202676261</v>
+      </c>
+      <c r="G480" s="25">
+        <v>583253767</v>
+      </c>
+      <c r="H480" s="23">
+        <v>84733463</v>
+      </c>
+      <c r="I480" s="25">
+        <v>8873859752</v>
+      </c>
+      <c r="J480" s="21">
+        <v>0.51400000000000001</v>
+      </c>
+    </row>
+    <row r="481" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A481" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B481" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="C481" s="13" t="s">
+        <v>624</v>
+      </c>
+      <c r="D481" s="23">
+        <v>33089743259</v>
+      </c>
+      <c r="E481" s="23">
+        <v>2424964176</v>
+      </c>
+      <c r="F481" s="23">
+        <v>2698618180</v>
+      </c>
+      <c r="G481" s="25">
+        <v>5123582356</v>
+      </c>
+      <c r="H481" s="23">
+        <v>448514700</v>
+      </c>
+      <c r="I481" s="25">
+        <v>38661840315</v>
+      </c>
+      <c r="J481" s="21">
+        <v>0.55169999999999997</v>
+      </c>
+    </row>
+    <row r="482" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A482" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B482" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="C482" s="13" t="s">
+        <v>624</v>
+      </c>
+      <c r="D482" s="23">
+        <v>13042600</v>
+      </c>
+      <c r="E482" s="23">
+        <v>96441</v>
+      </c>
+      <c r="F482" s="23">
+        <v>549474</v>
+      </c>
+      <c r="G482" s="25">
+        <v>645915</v>
+      </c>
+      <c r="H482" s="23">
+        <v>323357</v>
+      </c>
+      <c r="I482" s="25">
+        <v>14011872</v>
+      </c>
+      <c r="J482" s="21">
+        <v>0.55169999999999997</v>
+      </c>
+    </row>
+    <row r="483" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A483" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B483" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="C483" s="13" t="s">
+        <v>624</v>
+      </c>
+      <c r="D483" s="23">
+        <v>99589108</v>
+      </c>
+      <c r="E483" s="23">
+        <v>1268740</v>
+      </c>
+      <c r="F483" s="23">
+        <v>43137295</v>
+      </c>
+      <c r="G483" s="25">
+        <v>44406035</v>
+      </c>
+      <c r="H483" s="23">
+        <v>1401951</v>
+      </c>
+      <c r="I483" s="25">
+        <v>145397094</v>
+      </c>
+      <c r="J483" s="21">
+        <v>0.55169999999999997</v>
+      </c>
+    </row>
+    <row r="484" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A484" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B484" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="C484" s="13" t="s">
+        <v>417</v>
+      </c>
+      <c r="D484" s="23">
+        <v>1332005230</v>
+      </c>
+      <c r="E484" s="23">
+        <v>95500026</v>
+      </c>
+      <c r="F484" s="23">
+        <v>57014697</v>
+      </c>
+      <c r="G484" s="25">
+        <v>152514723</v>
+      </c>
+      <c r="H484" s="23">
+        <v>17486268</v>
+      </c>
+      <c r="I484" s="25">
+        <v>1502006221</v>
+      </c>
+      <c r="J484" s="21">
+        <v>0.58699999999999997</v>
+      </c>
+    </row>
+    <row r="485" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A485" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B485" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="C485" s="13" t="s">
+        <v>605</v>
+      </c>
+      <c r="D485" s="23">
+        <v>1473648571</v>
+      </c>
+      <c r="E485" s="23">
+        <v>153190007</v>
+      </c>
+      <c r="F485" s="23">
+        <v>438418644</v>
+      </c>
+      <c r="G485" s="25">
+        <v>591608651</v>
+      </c>
+      <c r="H485" s="23">
+        <v>17085572</v>
+      </c>
+      <c r="I485" s="25">
+        <v>2082342794</v>
+      </c>
+      <c r="J485" s="21">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="486" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A486" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B486" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="C486" s="13" t="s">
+        <v>605</v>
+      </c>
+      <c r="D486" s="23">
+        <v>465647735</v>
+      </c>
+      <c r="E486" s="23">
+        <v>32938597</v>
+      </c>
+      <c r="F486" s="23">
+        <v>73538879</v>
+      </c>
+      <c r="G486" s="25">
+        <v>106477476</v>
+      </c>
+      <c r="H486" s="23">
+        <v>4226603</v>
+      </c>
+      <c r="I486" s="25">
+        <v>576351814</v>
+      </c>
+      <c r="J486" s="21">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="487" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A487" s="13" t="s">
+        <v>418</v>
+      </c>
+      <c r="B487" s="13" t="s">
+        <v>418</v>
+      </c>
+      <c r="C487" s="13" t="s">
+        <v>419</v>
+      </c>
+      <c r="D487" s="23">
+        <v>45331287</v>
+      </c>
+      <c r="E487" s="23">
+        <v>7248408</v>
+      </c>
+      <c r="F487" s="23">
+        <v>10661601</v>
+      </c>
+      <c r="G487" s="25">
+        <v>17910009</v>
+      </c>
+      <c r="H487" s="23">
+        <v>767866</v>
+      </c>
+      <c r="I487" s="25">
+        <v>64009162</v>
+      </c>
+      <c r="J487" s="21">
+        <v>0.08</v>
+      </c>
+    </row>
+    <row r="488" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A488" s="13" t="s">
+        <v>418</v>
+      </c>
+      <c r="B488" s="13" t="s">
+        <v>418</v>
+      </c>
+      <c r="C488" s="13" t="s">
+        <v>420</v>
+      </c>
+      <c r="D488" s="23">
+        <v>28097601</v>
+      </c>
+      <c r="E488" s="23">
+        <v>5842608</v>
+      </c>
+      <c r="F488" s="23">
+        <v>6350026</v>
+      </c>
+      <c r="G488" s="25">
+        <v>12192634</v>
+      </c>
+      <c r="H488" s="23">
+        <v>5774501</v>
+      </c>
+      <c r="I488" s="25">
+        <v>46064736</v>
+      </c>
+      <c r="J488" s="21">
+        <v>0.25</v>
+      </c>
+    </row>
+    <row r="489" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A489" s="13" t="s">
+        <v>418</v>
+      </c>
+      <c r="B489" s="13" t="s">
+        <v>418</v>
+      </c>
+      <c r="C489" s="13" t="s">
+        <v>421</v>
+      </c>
+      <c r="D489" s="23">
+        <v>49630889</v>
+      </c>
+      <c r="E489" s="23">
+        <v>7154131</v>
+      </c>
+      <c r="F489" s="23">
+        <v>6630458</v>
+      </c>
+      <c r="G489" s="25">
+        <v>13784589</v>
+      </c>
+      <c r="H489" s="23">
+        <v>7280237</v>
+      </c>
+      <c r="I489" s="25">
+        <v>70695715</v>
+      </c>
+      <c r="J489" s="21">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="490" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A490" s="13" t="s">
+        <v>418</v>
+      </c>
+      <c r="B490" s="13" t="s">
+        <v>418</v>
+      </c>
+      <c r="C490" s="13" t="s">
+        <v>422</v>
+      </c>
+      <c r="D490" s="23">
+        <v>9898306</v>
+      </c>
+      <c r="E490" s="23">
+        <v>2911290</v>
+      </c>
+      <c r="F490" s="23">
+        <v>271833</v>
+      </c>
+      <c r="G490" s="25">
+        <v>3183123</v>
+      </c>
+      <c r="H490" s="23">
+        <v>316383</v>
+      </c>
+      <c r="I490" s="25">
+        <v>13397812</v>
+      </c>
+      <c r="J490" s="21">
+        <v>0.23</v>
+      </c>
+    </row>
+    <row r="491" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A491" s="13" t="s">
+        <v>418</v>
+      </c>
+      <c r="B491" s="13" t="s">
+        <v>418</v>
+      </c>
+      <c r="C491" s="13" t="s">
+        <v>423</v>
+      </c>
+      <c r="D491" s="23">
+        <v>108952044</v>
+      </c>
+      <c r="E491" s="23">
+        <v>9126782</v>
+      </c>
+      <c r="F491" s="23">
+        <v>4153543</v>
+      </c>
+      <c r="G491" s="25">
+        <v>13280325</v>
+      </c>
+      <c r="H491" s="23">
+        <v>1279845</v>
+      </c>
+      <c r="I491" s="25">
+        <v>123512214</v>
+      </c>
+      <c r="J491" s="21">
+        <v>0.11</v>
+      </c>
+    </row>
+    <row r="492" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A492" s="13" t="s">
+        <v>418</v>
+      </c>
+      <c r="B492" s="13" t="s">
+        <v>418</v>
+      </c>
+      <c r="C492" s="13" t="s">
+        <v>424</v>
+      </c>
+      <c r="D492" s="23">
+        <v>220911140</v>
+      </c>
+      <c r="E492" s="23">
+        <v>14460365</v>
+      </c>
+      <c r="F492" s="23">
+        <v>21627570</v>
+      </c>
+      <c r="G492" s="25">
+        <v>36087935</v>
+      </c>
+      <c r="H492" s="23">
+        <v>1962735</v>
+      </c>
+      <c r="I492" s="25">
+        <v>258961810</v>
+      </c>
+      <c r="J492" s="21">
+        <v>0.22</v>
+      </c>
+    </row>
+    <row r="493" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A493" s="13" t="s">
+        <v>418</v>
+      </c>
+      <c r="B493" s="13" t="s">
+        <v>418</v>
+      </c>
+      <c r="C493" s="13" t="s">
+        <v>425</v>
+      </c>
+      <c r="D493" s="23">
+        <v>19917770</v>
+      </c>
+      <c r="E493" s="23">
+        <v>2742254</v>
+      </c>
+      <c r="F493" s="23">
+        <v>1087291</v>
+      </c>
+      <c r="G493" s="25">
+        <v>3829545</v>
+      </c>
+      <c r="H493" s="23">
+        <v>354925</v>
+      </c>
+      <c r="I493" s="25">
+        <v>24102240</v>
+      </c>
+      <c r="J493" s="21">
+        <v>0.15</v>
+      </c>
+    </row>
+    <row r="494" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A494" s="13" t="s">
+        <v>418</v>
+      </c>
+      <c r="B494" s="13" t="s">
+        <v>418</v>
+      </c>
+      <c r="C494" s="13" t="s">
+        <v>426</v>
+      </c>
+      <c r="D494" s="23">
+        <v>21020512</v>
+      </c>
+      <c r="E494" s="23">
+        <v>1920355</v>
+      </c>
+      <c r="F494" s="23">
+        <v>554897</v>
+      </c>
+      <c r="G494" s="25">
+        <v>2475252</v>
+      </c>
+      <c r="H494" s="23">
+        <v>612968</v>
+      </c>
+      <c r="I494" s="25">
+        <v>24108732</v>
+      </c>
+      <c r="J494" s="21">
+        <v>0.22500000000000001</v>
+      </c>
+    </row>
+    <row r="495" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A495" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="B495" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="C495" s="13" t="s">
+        <v>615</v>
+      </c>
+      <c r="D495" s="23">
+        <v>8299175</v>
+      </c>
+      <c r="E495" s="23">
+        <v>234034</v>
+      </c>
+      <c r="F495" s="23">
+        <v>0</v>
+      </c>
+      <c r="G495" s="25">
+        <v>234034</v>
+      </c>
+      <c r="H495" s="23">
+        <v>120404</v>
+      </c>
+      <c r="I495" s="25">
+        <v>8653613</v>
+      </c>
+      <c r="J495" s="21">
+        <v>0.74</v>
+      </c>
+    </row>
+    <row r="496" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A496" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="B496" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="C496" s="13" t="s">
+        <v>615</v>
+      </c>
+      <c r="D496" s="23">
+        <v>1083909737</v>
+      </c>
+      <c r="E496" s="23">
+        <v>131491346</v>
+      </c>
+      <c r="F496" s="23">
+        <v>60509163</v>
+      </c>
+      <c r="G496" s="25">
+        <v>192000509</v>
+      </c>
+      <c r="H496" s="23">
+        <v>23650487</v>
+      </c>
+      <c r="I496" s="25">
+        <v>1299560733</v>
+      </c>
+      <c r="J496" s="21">
+        <v>0.74</v>
+      </c>
+    </row>
+    <row r="497" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A497" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="B497" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="C497" s="13" t="s">
+        <v>427</v>
+      </c>
+      <c r="D497" s="23">
+        <v>12263999</v>
+      </c>
+      <c r="E497" s="23">
+        <v>2505339</v>
+      </c>
+      <c r="F497" s="23">
+        <v>617641</v>
+      </c>
+      <c r="G497" s="25">
+        <v>3122980</v>
+      </c>
+      <c r="H497" s="23">
+        <v>420136</v>
+      </c>
+      <c r="I497" s="25">
+        <v>15807115</v>
+      </c>
+      <c r="J497" s="21">
+        <v>0.37</v>
+      </c>
+    </row>
+    <row r="498" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A498" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="B498" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="C498" s="13" t="s">
+        <v>428</v>
+      </c>
+      <c r="D498" s="23">
+        <v>240377408</v>
+      </c>
+      <c r="E498" s="23">
+        <v>66647553</v>
+      </c>
+      <c r="F498" s="23">
+        <v>32416149</v>
+      </c>
+      <c r="G498" s="25">
+        <v>99063702</v>
+      </c>
+      <c r="H498" s="23">
+        <v>14758215</v>
+      </c>
+      <c r="I498" s="25">
+        <v>354199325</v>
+      </c>
+      <c r="J498" s="21">
+        <v>0.44</v>
+      </c>
+    </row>
+    <row r="499" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A499" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="B499" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="C499" s="13" t="s">
+        <v>429</v>
+      </c>
+      <c r="D499" s="23">
+        <v>35683561</v>
+      </c>
+      <c r="E499" s="23">
+        <v>4942583</v>
+      </c>
+      <c r="F499" s="23">
+        <v>3744011</v>
+      </c>
+      <c r="G499" s="25">
+        <v>8686594</v>
+      </c>
+      <c r="H499" s="23">
+        <v>1060433</v>
+      </c>
+      <c r="I499" s="25">
+        <v>45430588</v>
+      </c>
+      <c r="J499" s="21">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="500" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A500" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="B500" s="13" t="s">
+        <v>410</v>
+      </c>
+      <c r="C500" s="13" t="s">
+        <v>646</v>
+      </c>
+      <c r="D500" s="23">
+        <v>277981030</v>
+      </c>
+      <c r="E500" s="23">
+        <v>6053384</v>
+      </c>
+      <c r="F500" s="23">
+        <v>3416457</v>
+      </c>
+      <c r="G500" s="25">
+        <v>9469841</v>
+      </c>
+      <c r="H500" s="23">
+        <v>1353274</v>
+      </c>
+      <c r="I500" s="25">
+        <v>288804145</v>
+      </c>
+      <c r="J500" s="21">
+        <v>0.41</v>
+      </c>
+    </row>
+    <row r="501" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A501" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="B501" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="C501" s="13" t="s">
+        <v>646</v>
+      </c>
+      <c r="D501" s="23">
+        <v>1272406703</v>
+      </c>
+      <c r="E501" s="23">
+        <v>47028860</v>
+      </c>
+      <c r="F501" s="23">
+        <v>28674069</v>
+      </c>
+      <c r="G501" s="25">
+        <v>75702929</v>
+      </c>
+      <c r="H501" s="23">
+        <v>5064226</v>
+      </c>
+      <c r="I501" s="25">
+        <v>1353173858</v>
+      </c>
+      <c r="J501" s="21">
+        <v>0.41</v>
+      </c>
+    </row>
+    <row r="502" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A502" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="B502" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="C502" s="13" t="s">
+        <v>430</v>
+      </c>
+      <c r="D502" s="23">
+        <v>729684746</v>
+      </c>
+      <c r="E502" s="23">
+        <v>9867332</v>
+      </c>
+      <c r="F502" s="23">
+        <v>12913189</v>
+      </c>
+      <c r="G502" s="25">
+        <v>22780521</v>
+      </c>
+      <c r="H502" s="23">
+        <v>4909096</v>
+      </c>
+      <c r="I502" s="25">
+        <v>757374363</v>
+      </c>
+      <c r="J502" s="21">
+        <v>0.31</v>
+      </c>
+    </row>
+    <row r="503" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A503" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="B503" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="C503" s="13" t="s">
+        <v>622</v>
+      </c>
+      <c r="D503" s="23">
+        <v>207567527</v>
+      </c>
+      <c r="E503" s="23">
+        <v>27689491</v>
+      </c>
+      <c r="F503" s="23">
+        <v>16347414</v>
+      </c>
+      <c r="G503" s="25">
+        <v>44036905</v>
+      </c>
+      <c r="H503" s="23">
+        <v>10846021</v>
+      </c>
+      <c r="I503" s="25">
+        <v>262450453</v>
+      </c>
+      <c r="J503" s="21">
+        <v>0.62</v>
+      </c>
+    </row>
+    <row r="504" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A504" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="B504" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="C504" s="13" t="s">
+        <v>622</v>
+      </c>
+      <c r="D504" s="23">
+        <v>120738</v>
+      </c>
+      <c r="E504" s="23">
+        <v>0</v>
+      </c>
+      <c r="F504" s="23">
+        <v>505498</v>
+      </c>
+      <c r="G504" s="25">
+        <v>505498</v>
+      </c>
+      <c r="H504" s="23">
+        <v>0</v>
+      </c>
+      <c r="I504" s="25">
+        <v>626236</v>
+      </c>
+      <c r="J504" s="21">
+        <v>0.62</v>
+      </c>
+    </row>
+    <row r="505" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A505" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="B505" s="13" t="s">
+        <v>216</v>
+      </c>
+      <c r="C505" s="13" t="s">
+        <v>431</v>
+      </c>
+      <c r="D505" s="23">
+        <v>8162538</v>
+      </c>
+      <c r="E505" s="23">
+        <v>1871881</v>
+      </c>
+      <c r="F505" s="23">
+        <v>19530</v>
+      </c>
+      <c r="G505" s="25">
+        <v>1891411</v>
+      </c>
+      <c r="H505" s="23">
+        <v>396214</v>
+      </c>
+      <c r="I505" s="25">
+        <v>10450163</v>
+      </c>
+      <c r="J505" s="21">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="506" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A506" s="13" t="s">
+        <v>432</v>
+      </c>
+      <c r="B506" s="13" t="s">
+        <v>432</v>
+      </c>
+      <c r="C506" s="13" t="s">
+        <v>433</v>
+      </c>
+      <c r="D506" s="23">
+        <v>100107190</v>
+      </c>
+      <c r="E506" s="23">
+        <v>17526081</v>
+      </c>
+      <c r="F506" s="23">
+        <v>10721937</v>
+      </c>
+      <c r="G506" s="25">
+        <v>28248018</v>
+      </c>
+      <c r="H506" s="23">
+        <v>5107616</v>
+      </c>
+      <c r="I506" s="25">
+        <v>133462824</v>
+      </c>
+      <c r="J506" s="21">
+        <v>0.55500000000000005</v>
+      </c>
+    </row>
+    <row r="507" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A507" s="13" t="s">
+        <v>432</v>
+      </c>
+      <c r="B507" s="13" t="s">
+        <v>432</v>
+      </c>
+      <c r="C507" s="13" t="s">
+        <v>434</v>
+      </c>
+      <c r="D507" s="23">
+        <v>31137550</v>
+      </c>
+      <c r="E507" s="23">
+        <v>5495492</v>
+      </c>
+      <c r="F507" s="23">
+        <v>4064983</v>
+      </c>
+      <c r="G507" s="25">
+        <v>9560475</v>
+      </c>
+      <c r="H507" s="23">
+        <v>6855415</v>
+      </c>
+      <c r="I507" s="25">
+        <v>47553440</v>
+      </c>
+      <c r="J507" s="21">
+        <v>0.54</v>
+      </c>
+    </row>
+    <row r="508" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A508" s="13" t="s">
+        <v>435</v>
+      </c>
+      <c r="B508" s="13" t="s">
+        <v>435</v>
+      </c>
+      <c r="C508" s="13" t="s">
+        <v>436</v>
+      </c>
+      <c r="D508" s="23">
+        <v>532080854</v>
+      </c>
+      <c r="E508" s="23">
+        <v>58439779</v>
+      </c>
+      <c r="F508" s="23">
+        <v>145153733</v>
+      </c>
+      <c r="G508" s="25">
+        <v>203593512</v>
+      </c>
+      <c r="H508" s="23">
+        <v>18076099</v>
+      </c>
+      <c r="I508" s="25">
+        <v>753750465</v>
+      </c>
+      <c r="J508" s="21">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="509" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A509" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="B509" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="C509" s="13" t="s">
+        <v>437</v>
+      </c>
+      <c r="D509" s="23">
+        <v>240561499</v>
+      </c>
+      <c r="E509" s="23">
+        <v>40681136</v>
+      </c>
+      <c r="F509" s="23">
+        <v>9967207</v>
+      </c>
+      <c r="G509" s="25">
+        <v>50648343</v>
+      </c>
+      <c r="H509" s="23">
+        <v>1929325</v>
+      </c>
+      <c r="I509" s="25">
+        <v>293139167</v>
+      </c>
+      <c r="J509" s="21">
+        <v>0.54</v>
+      </c>
+    </row>
+    <row r="510" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A510" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="B510" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="C510" s="13" t="s">
+        <v>438</v>
+      </c>
+      <c r="D510" s="23">
+        <v>49927497</v>
+      </c>
+      <c r="E510" s="23">
+        <v>12308940</v>
+      </c>
+      <c r="F510" s="23">
+        <v>3348820</v>
+      </c>
+      <c r="G510" s="25">
+        <v>15657760</v>
+      </c>
+      <c r="H510" s="23">
+        <v>6609567</v>
+      </c>
+      <c r="I510" s="25">
+        <v>72194824</v>
+      </c>
+      <c r="J510" s="21">
+        <v>0.66</v>
+      </c>
+    </row>
+    <row r="511" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A511" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="B511" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="C511" s="13" t="s">
+        <v>439</v>
+      </c>
+      <c r="D511" s="23">
+        <v>4205894</v>
+      </c>
+      <c r="E511" s="23">
+        <v>545562</v>
+      </c>
+      <c r="F511" s="23">
+        <v>156443</v>
+      </c>
+      <c r="G511" s="25">
+        <v>702005</v>
+      </c>
+      <c r="H511" s="23">
+        <v>334782</v>
+      </c>
+      <c r="I511" s="25">
+        <v>5242681</v>
+      </c>
+      <c r="J511" s="21">
+        <v>0.46</v>
+      </c>
+    </row>
+    <row r="512" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A512" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="B512" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="C512" s="13" t="s">
+        <v>440</v>
+      </c>
+      <c r="D512" s="23">
+        <v>265043165</v>
+      </c>
+      <c r="E512" s="23">
+        <v>45044811</v>
+      </c>
+      <c r="F512" s="23">
+        <v>52151602</v>
+      </c>
+      <c r="G512" s="25">
+        <v>97196413</v>
+      </c>
+      <c r="H512" s="23">
+        <v>9356130</v>
+      </c>
+      <c r="I512" s="25">
+        <v>371595708</v>
+      </c>
+      <c r="J512" s="21">
+        <v>0.49</v>
+      </c>
+    </row>
+    <row r="513" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A513" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="B513" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="C513" s="13" t="s">
+        <v>441</v>
+      </c>
+      <c r="D513" s="23">
+        <v>15513580</v>
+      </c>
+      <c r="E513" s="23">
+        <v>2889957</v>
+      </c>
+      <c r="F513" s="23">
+        <v>9134733</v>
+      </c>
+      <c r="G513" s="25">
+        <v>12024690</v>
+      </c>
+      <c r="H513" s="23">
+        <v>125429</v>
+      </c>
+      <c r="I513" s="25">
+        <v>27663699</v>
+      </c>
+      <c r="J513" s="21">
+        <v>0.58750000000000002</v>
+      </c>
+    </row>
+    <row r="514" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A514" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="B514" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="C514" s="13" t="s">
+        <v>442</v>
+      </c>
+      <c r="D514" s="23">
+        <v>6443407959</v>
+      </c>
+      <c r="E514" s="23">
+        <v>808275434</v>
+      </c>
+      <c r="F514" s="23">
+        <v>392024087</v>
+      </c>
+      <c r="G514" s="25">
+        <v>1200299521</v>
+      </c>
+      <c r="H514" s="23">
+        <v>61219891</v>
+      </c>
+      <c r="I514" s="25">
+        <v>7704927371</v>
+      </c>
+      <c r="J514" s="21">
+        <v>0.48949999999999999</v>
+      </c>
+    </row>
+    <row r="515" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A515" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="B515" s="13" t="s">
+        <v>337</v>
+      </c>
+      <c r="C515" s="13" t="s">
+        <v>642</v>
+      </c>
+      <c r="D515" s="23">
+        <v>2870858</v>
+      </c>
+      <c r="E515" s="23">
+        <v>885146</v>
+      </c>
+      <c r="F515" s="23">
+        <v>953260</v>
+      </c>
+      <c r="G515" s="25">
+        <v>1838406</v>
+      </c>
+      <c r="H515" s="23">
+        <v>441001</v>
+      </c>
+      <c r="I515" s="25">
+        <v>5150265</v>
+      </c>
+      <c r="J515" s="21">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="516" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A516" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="B516" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="C516" s="13" t="s">
+        <v>642</v>
+      </c>
+      <c r="D516" s="23">
+        <v>81090320</v>
+      </c>
+      <c r="E516" s="23">
+        <v>17753181</v>
+      </c>
+      <c r="F516" s="23">
+        <v>15113899</v>
+      </c>
+      <c r="G516" s="25">
+        <v>32867080</v>
+      </c>
+      <c r="H516" s="23">
+        <v>1663584</v>
+      </c>
+      <c r="I516" s="25">
+        <v>115620984</v>
+      </c>
+      <c r="J516" s="21">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="517" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A517" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="B517" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="C517" s="13" t="s">
+        <v>443</v>
+      </c>
+      <c r="D517" s="23">
+        <v>23233633</v>
+      </c>
+      <c r="E517" s="23">
+        <v>3557419</v>
+      </c>
+      <c r="F517" s="23">
+        <v>1035404</v>
+      </c>
+      <c r="G517" s="25">
+        <v>4592823</v>
+      </c>
+      <c r="H517" s="23">
+        <v>1290121</v>
+      </c>
+      <c r="I517" s="25">
+        <v>29116577</v>
+      </c>
+      <c r="J517" s="21">
+        <v>0.48</v>
+      </c>
+    </row>
+    <row r="518" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A518" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="B518" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="C518" s="13" t="s">
+        <v>444</v>
+      </c>
+      <c r="D518" s="23">
+        <v>20715958</v>
+      </c>
+      <c r="E518" s="23">
+        <v>3949397</v>
+      </c>
+      <c r="F518" s="23">
+        <v>389808</v>
+      </c>
+      <c r="G518" s="25">
+        <v>4339205</v>
+      </c>
+      <c r="H518" s="23">
+        <v>363398</v>
+      </c>
+      <c r="I518" s="25">
+        <v>25418561</v>
+      </c>
+      <c r="J518" s="21">
+        <v>0.45</v>
+      </c>
+    </row>
+    <row r="519" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A519" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="B519" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="C519" s="13" t="s">
+        <v>445</v>
+      </c>
+      <c r="D519" s="23">
+        <v>803389375</v>
+      </c>
+      <c r="E519" s="23">
+        <v>130995951</v>
+      </c>
+      <c r="F519" s="23">
+        <v>36148629</v>
+      </c>
+      <c r="G519" s="25">
+        <v>167144580</v>
+      </c>
+      <c r="H519" s="23">
+        <v>2223196</v>
+      </c>
+      <c r="I519" s="25">
+        <v>972757151</v>
+      </c>
+      <c r="J519" s="21">
+        <v>0.47499999999999998</v>
+      </c>
+    </row>
+    <row r="520" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A520" s="13" t="s">
+        <v>301</v>
+      </c>
+      <c r="B520" s="13" t="s">
+        <v>301</v>
+      </c>
+      <c r="C520" s="13" t="s">
+        <v>446</v>
+      </c>
+      <c r="D520" s="23">
+        <v>124937157</v>
+      </c>
+      <c r="E520" s="23">
+        <v>8816200</v>
+      </c>
+      <c r="F520" s="23">
+        <v>7971707</v>
+      </c>
+      <c r="G520" s="25">
+        <v>16787907</v>
+      </c>
+      <c r="H520" s="23">
+        <v>4324495</v>
+      </c>
+      <c r="I520" s="25">
+        <v>146049559</v>
+      </c>
+      <c r="J520" s="21">
+        <v>0.51500000000000001</v>
+      </c>
+    </row>
+    <row r="521" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A521" s="13" t="s">
+        <v>301</v>
+      </c>
+      <c r="B521" s="13" t="s">
+        <v>295</v>
+      </c>
+      <c r="C521" s="13" t="s">
+        <v>637</v>
+      </c>
+      <c r="D521" s="23">
+        <v>3184300</v>
+      </c>
+      <c r="E521" s="23">
+        <v>246994</v>
+      </c>
+      <c r="F521" s="23">
+        <v>9523</v>
+      </c>
+      <c r="G521" s="25">
+        <v>256517</v>
+      </c>
+      <c r="H521" s="23">
+        <v>36259</v>
+      </c>
+      <c r="I521" s="25">
+        <v>3477076</v>
+      </c>
+      <c r="J521" s="21">
+        <v>0.67500000000000004</v>
+      </c>
+    </row>
+    <row r="522" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A522" s="13" t="s">
+        <v>301</v>
+      </c>
+      <c r="B522" s="13" t="s">
+        <v>301</v>
+      </c>
+      <c r="C522" s="13" t="s">
+        <v>637</v>
+      </c>
+      <c r="D522" s="23">
+        <v>126983273</v>
+      </c>
+      <c r="E522" s="23">
+        <v>7019395</v>
+      </c>
+      <c r="F522" s="23">
+        <v>2386840</v>
+      </c>
+      <c r="G522" s="25">
+        <v>9406235</v>
+      </c>
+      <c r="H522" s="23">
+        <v>2965564</v>
+      </c>
+      <c r="I522" s="25">
+        <v>139355072</v>
+      </c>
+      <c r="J522" s="21">
+        <v>0.67500000000000004</v>
+      </c>
+    </row>
+    <row r="523" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A523" s="13" t="s">
+        <v>301</v>
+      </c>
+      <c r="B523" s="13" t="s">
+        <v>301</v>
+      </c>
+      <c r="C523" s="13" t="s">
+        <v>447</v>
+      </c>
+      <c r="D523" s="23">
+        <v>187954918</v>
+      </c>
+      <c r="E523" s="23">
+        <v>17590676</v>
+      </c>
+      <c r="F523" s="23">
+        <v>3715168</v>
+      </c>
+      <c r="G523" s="25">
+        <v>21305844</v>
+      </c>
+      <c r="H523" s="23">
+        <v>4574667</v>
+      </c>
+      <c r="I523" s="25">
+        <v>213835429</v>
+      </c>
+      <c r="J523" s="21">
+        <v>0.5696</v>
+      </c>
+    </row>
+    <row r="524" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A524" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="B524" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="C524" s="13" t="s">
+        <v>633</v>
+      </c>
+      <c r="D524" s="23">
+        <v>25984038</v>
+      </c>
+      <c r="E524" s="23">
+        <v>3472262</v>
+      </c>
+      <c r="F524" s="23">
+        <v>1422828</v>
+      </c>
+      <c r="G524" s="25">
+        <v>4895090</v>
+      </c>
+      <c r="H524" s="23">
+        <v>613136</v>
+      </c>
+      <c r="I524" s="25">
+        <v>31492264</v>
+      </c>
+      <c r="J524" s="21">
+        <v>0.31</v>
+      </c>
+    </row>
+    <row r="525" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A525" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="B525" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="C525" s="13" t="s">
+        <v>633</v>
+      </c>
+      <c r="D525" s="23">
+        <v>837495988</v>
+      </c>
+      <c r="E525" s="23">
+        <v>118792588</v>
+      </c>
+      <c r="F525" s="23">
+        <v>93202448</v>
+      </c>
+      <c r="G525" s="25">
+        <v>211995036</v>
+      </c>
+      <c r="H525" s="23">
+        <v>19088206</v>
+      </c>
+      <c r="I525" s="25">
+        <v>1068579230</v>
+      </c>
+      <c r="J525" s="21">
+        <v>0.31</v>
+      </c>
+    </row>
+    <row r="526" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A526" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="B526" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="C526" s="13" t="s">
+        <v>448</v>
+      </c>
+      <c r="D526" s="23">
+        <v>1733921367</v>
+      </c>
+      <c r="E526" s="23">
+        <v>221080574</v>
+      </c>
+      <c r="F526" s="23">
+        <v>652014999</v>
+      </c>
+      <c r="G526" s="25">
+        <v>873095573</v>
+      </c>
+      <c r="H526" s="23">
+        <v>48760758</v>
+      </c>
+      <c r="I526" s="25">
+        <v>2655777698</v>
+      </c>
+      <c r="J526" s="21">
+        <v>0.66500000000000004</v>
+      </c>
+    </row>
+    <row r="527" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A527" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="B527" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="C527" s="13" t="s">
+        <v>449</v>
+      </c>
+      <c r="D527" s="23">
+        <v>33417607</v>
+      </c>
+      <c r="E527" s="23">
+        <v>7000478</v>
+      </c>
+      <c r="F527" s="23">
+        <v>5935173</v>
+      </c>
+      <c r="G527" s="25">
+        <v>12935651</v>
+      </c>
+      <c r="H527" s="23">
+        <v>1797771</v>
+      </c>
+      <c r="I527" s="25">
+        <v>48151029</v>
+      </c>
+      <c r="J527" s="21">
+        <v>0.45500000000000002</v>
+      </c>
+    </row>
+    <row r="528" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A528" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="B528" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="C528" s="13" t="s">
+        <v>619</v>
+      </c>
+      <c r="D528" s="23">
+        <v>506366020</v>
+      </c>
+      <c r="E528" s="23">
+        <v>63620923</v>
+      </c>
+      <c r="F528" s="23">
+        <v>2304172</v>
+      </c>
+      <c r="G528" s="25">
+        <v>65925095</v>
+      </c>
+      <c r="H528" s="23">
+        <v>3931081</v>
+      </c>
+      <c r="I528" s="25">
+        <v>576222196</v>
+      </c>
+      <c r="J528" s="21">
+        <v>0.64749999999999996</v>
+      </c>
+    </row>
+    <row r="529" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A529" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="B529" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="C529" s="13" t="s">
+        <v>619</v>
+      </c>
+      <c r="D529" s="23">
+        <v>44533221</v>
+      </c>
+      <c r="E529" s="23">
+        <v>88270</v>
+      </c>
+      <c r="F529" s="23">
+        <v>24289554</v>
+      </c>
+      <c r="G529" s="25">
+        <v>24377824</v>
+      </c>
+      <c r="H529" s="23">
+        <v>1037390</v>
+      </c>
+      <c r="I529" s="25">
+        <v>69948435</v>
+      </c>
+      <c r="J529" s="21">
+        <v>0.64749999999999996</v>
+      </c>
+    </row>
+    <row r="530" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A530" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="B530" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="C530" s="13" t="s">
+        <v>619</v>
+      </c>
+      <c r="D530" s="23">
+        <v>7713034085</v>
+      </c>
+      <c r="E530" s="23">
+        <v>875620583</v>
+      </c>
+      <c r="F530" s="23">
+        <v>927888444</v>
+      </c>
+      <c r="G530" s="25">
+        <v>1803509027</v>
+      </c>
+      <c r="H530" s="23">
+        <v>113904820</v>
+      </c>
+      <c r="I530" s="25">
+        <v>9630447932</v>
+      </c>
+      <c r="J530" s="21">
+        <v>0.64749999999999996</v>
+      </c>
+    </row>
+    <row r="531" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A531" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="B531" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="C531" s="13" t="s">
+        <v>619</v>
+      </c>
+      <c r="D531" s="23">
+        <v>33704114</v>
+      </c>
+      <c r="E531" s="23">
+        <v>1155085</v>
+      </c>
+      <c r="F531" s="23">
+        <v>19547718</v>
+      </c>
+      <c r="G531" s="25">
+        <v>20702803</v>
+      </c>
+      <c r="H531" s="23">
+        <v>456086</v>
+      </c>
+      <c r="I531" s="25">
+        <v>54863003</v>
+      </c>
+      <c r="J531" s="21">
+        <v>0.64749999999999996</v>
+      </c>
+    </row>
+    <row r="532" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A532" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="B532" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="C532" s="13" t="s">
+        <v>450</v>
+      </c>
+      <c r="D532" s="23">
+        <v>148408448</v>
+      </c>
+      <c r="E532" s="23">
+        <v>22561851</v>
+      </c>
+      <c r="F532" s="23">
+        <v>24250359</v>
+      </c>
+      <c r="G532" s="25">
+        <v>46812210</v>
+      </c>
+      <c r="H532" s="23">
+        <v>5751083</v>
+      </c>
+      <c r="I532" s="25">
+        <v>200971741</v>
+      </c>
+      <c r="J532" s="21">
+        <v>0.64</v>
+      </c>
+    </row>
+    <row r="533" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A533" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="B533" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="C533" s="13" t="s">
+        <v>451</v>
+      </c>
+      <c r="D533" s="23">
+        <v>97499691</v>
+      </c>
+      <c r="E533" s="23">
+        <v>12384186</v>
+      </c>
+      <c r="F533" s="23">
+        <v>8334701</v>
+      </c>
+      <c r="G533" s="25">
+        <v>20718887</v>
+      </c>
+      <c r="H533" s="23">
+        <v>10698655</v>
+      </c>
+      <c r="I533" s="25">
+        <v>128917233</v>
+      </c>
+      <c r="J533" s="21">
+        <v>0.67</v>
+      </c>
+    </row>
+    <row r="534" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A534" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="B534" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="C534" s="13" t="s">
+        <v>452</v>
+      </c>
+      <c r="D534" s="23">
+        <v>324828784</v>
+      </c>
+      <c r="E534" s="23">
+        <v>43040403</v>
+      </c>
+      <c r="F534" s="23">
+        <v>91866828</v>
+      </c>
+      <c r="G534" s="25">
+        <v>134907231</v>
+      </c>
+      <c r="H534" s="23">
+        <v>10914629</v>
+      </c>
+      <c r="I534" s="25">
+        <v>470650644</v>
+      </c>
+      <c r="J534" s="21">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="535" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A535" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="B535" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="C535" s="13" t="s">
+        <v>453</v>
+      </c>
+      <c r="D535" s="23">
+        <v>27861830</v>
+      </c>
+      <c r="E535" s="23">
+        <v>3101165</v>
+      </c>
+      <c r="F535" s="23">
+        <v>4698294</v>
+      </c>
+      <c r="G535" s="25">
+        <v>7799459</v>
+      </c>
+      <c r="H535" s="23">
+        <v>12661594</v>
+      </c>
+      <c r="I535" s="25">
+        <v>48322883</v>
+      </c>
+      <c r="J535" s="21">
+        <v>0.44</v>
+      </c>
+    </row>
+    <row r="536" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A536" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="B536" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="C536" s="13" t="s">
+        <v>454</v>
+      </c>
+      <c r="D536" s="23">
+        <v>17902751</v>
+      </c>
+      <c r="E536" s="23">
+        <v>3376041</v>
+      </c>
+      <c r="F536" s="23">
+        <v>1183417</v>
+      </c>
+      <c r="G536" s="25">
+        <v>4559458</v>
+      </c>
+      <c r="H536" s="23">
+        <v>513689</v>
+      </c>
+      <c r="I536" s="25">
+        <v>22975898</v>
+      </c>
+      <c r="J536" s="21">
+        <v>0.125</v>
+      </c>
+    </row>
+    <row r="537" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A537" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="B537" s="13" t="s">
+        <v>195</v>
+      </c>
+      <c r="C537" s="13" t="s">
+        <v>620</v>
+      </c>
+      <c r="D537" s="23">
+        <v>1570033575</v>
+      </c>
+      <c r="E537" s="23">
+        <v>196837885</v>
+      </c>
+      <c r="F537" s="23">
+        <v>269012391</v>
+      </c>
+      <c r="G537" s="25">
+        <v>465850276</v>
+      </c>
+      <c r="H537" s="23">
+        <v>59256674</v>
+      </c>
+      <c r="I537" s="25">
+        <v>2095140525</v>
+      </c>
+      <c r="J537" s="21">
+        <v>0.62</v>
+      </c>
+    </row>
+    <row r="538" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A538" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="B538" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="C538" s="13" t="s">
+        <v>620</v>
+      </c>
+      <c r="D538" s="23">
+        <v>54478474</v>
+      </c>
+      <c r="E538" s="23">
+        <v>7649478</v>
+      </c>
+      <c r="F538" s="23">
+        <v>241054</v>
+      </c>
+      <c r="G538" s="25">
+        <v>7890532</v>
+      </c>
+      <c r="H538" s="23">
+        <v>381168</v>
+      </c>
+      <c r="I538" s="25">
+        <v>62750174</v>
+      </c>
+      <c r="J538" s="21">
+        <v>0.62</v>
+      </c>
+    </row>
+    <row r="539" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A539" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="B539" s="13" t="s">
+        <v>198</v>
+      </c>
+      <c r="C539" s="13" t="s">
+        <v>455</v>
+      </c>
+      <c r="D539" s="23">
+        <v>532649673</v>
+      </c>
+      <c r="E539" s="23">
+        <v>85154946</v>
+      </c>
+      <c r="F539" s="23">
+        <v>45843970</v>
+      </c>
+      <c r="G539" s="25">
+        <v>130998916</v>
+      </c>
+      <c r="H539" s="23">
+        <v>16273831</v>
+      </c>
+      <c r="I539" s="25">
+        <v>679922420</v>
+      </c>
+      <c r="J539" s="21">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="540" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A540" s="13" t="s">
+        <v>456</v>
+      </c>
+      <c r="B540" s="13" t="s">
+        <v>456</v>
+      </c>
+      <c r="C540" s="13" t="s">
+        <v>457</v>
+      </c>
+      <c r="D540" s="23">
+        <v>11313037</v>
+      </c>
+      <c r="E540" s="23">
+        <v>3612365</v>
+      </c>
+      <c r="F540" s="23">
+        <v>727985</v>
+      </c>
+      <c r="G540" s="25">
+        <v>4340350</v>
+      </c>
+      <c r="H540" s="23">
+        <v>5746697</v>
+      </c>
+      <c r="I540" s="25">
+        <v>21400084</v>
+      </c>
+      <c r="J540" s="21">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="541" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A541" s="13" t="s">
+        <v>456</v>
+      </c>
+      <c r="B541" s="13" t="s">
+        <v>456</v>
+      </c>
+      <c r="C541" s="13" t="s">
+        <v>458</v>
+      </c>
+      <c r="D541" s="23">
+        <v>29007238</v>
+      </c>
+      <c r="E541" s="23">
+        <v>5557362</v>
+      </c>
+      <c r="F541" s="23">
+        <v>2276357</v>
+      </c>
+      <c r="G541" s="25">
+        <v>7833719</v>
+      </c>
+      <c r="H541" s="23">
+        <v>3316600</v>
+      </c>
+      <c r="I541" s="25">
+        <v>40157557</v>
+      </c>
+      <c r="J541" s="21">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="542" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A542" s="13" t="s">
+        <v>456</v>
+      </c>
+      <c r="B542" s="13" t="s">
+        <v>456</v>
+      </c>
+      <c r="C542" s="13" t="s">
+        <v>459</v>
+      </c>
+      <c r="D542" s="23">
+        <v>214007389</v>
+      </c>
+      <c r="E542" s="23">
+        <v>47475007</v>
+      </c>
+      <c r="F542" s="23">
+        <v>32930733</v>
+      </c>
+      <c r="G542" s="25">
+        <v>80405740</v>
+      </c>
+      <c r="H542" s="23">
+        <v>17316485</v>
+      </c>
+      <c r="I542" s="25">
+        <v>311729614</v>
+      </c>
+      <c r="J542" s="21">
+        <v>0.76</v>
+      </c>
+    </row>
+    <row r="543" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A543" s="13" t="s">
+        <v>456</v>
+      </c>
+      <c r="B543" s="13" t="s">
+        <v>456</v>
+      </c>
+      <c r="C543" s="13" t="s">
+        <v>460</v>
+      </c>
+      <c r="D543" s="23">
+        <v>16275539</v>
+      </c>
+      <c r="E543" s="23">
+        <v>4126833</v>
+      </c>
+      <c r="F543" s="23">
+        <v>800945</v>
+      </c>
+      <c r="G543" s="25">
+        <v>4927778</v>
+      </c>
+      <c r="H543" s="23">
+        <v>1219608</v>
+      </c>
+      <c r="I543" s="25">
+        <v>22422925</v>
+      </c>
+      <c r="J543" s="21">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="544" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A544" s="13" t="s">
+        <v>456</v>
+      </c>
+      <c r="B544" s="13" t="s">
+        <v>456</v>
+      </c>
+      <c r="C544" s="13" t="s">
+        <v>461</v>
+      </c>
+      <c r="D544" s="23">
+        <v>523287521</v>
+      </c>
+      <c r="E544" s="23">
+        <v>69535088</v>
+      </c>
+      <c r="F544" s="23">
+        <v>72461219</v>
+      </c>
+      <c r="G544" s="25">
+        <v>141996307</v>
+      </c>
+      <c r="H544" s="23">
+        <v>24959788</v>
+      </c>
+      <c r="I544" s="25">
+        <v>690243616</v>
+      </c>
+      <c r="J544" s="21">
+        <v>0.57999999999999996</v>
+      </c>
+    </row>
+    <row r="545" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A545" s="13" t="s">
+        <v>462</v>
+      </c>
+      <c r="B545" s="13" t="s">
+        <v>462</v>
+      </c>
+      <c r="C545" s="13" t="s">
+        <v>463</v>
+      </c>
+      <c r="D545" s="23">
+        <v>88156900</v>
+      </c>
+      <c r="E545" s="23">
+        <v>16580616</v>
+      </c>
+      <c r="F545" s="23">
+        <v>10825902</v>
+      </c>
+      <c r="G545" s="25">
+        <v>27406518</v>
+      </c>
+      <c r="H545" s="23">
+        <v>4306974</v>
+      </c>
+      <c r="I545" s="25">
+        <v>119870392</v>
+      </c>
+      <c r="J545" s="21">
+        <v>0.73</v>
+      </c>
+    </row>
+    <row r="546" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A546" s="13" t="s">
+        <v>462</v>
+      </c>
+      <c r="B546" s="13" t="s">
+        <v>462</v>
+      </c>
+      <c r="C546" s="13" t="s">
+        <v>464</v>
+      </c>
+      <c r="D546" s="23">
+        <v>5806100</v>
+      </c>
+      <c r="E546" s="23">
+        <v>1228425</v>
+      </c>
+      <c r="F546" s="23">
+        <v>1889046</v>
+      </c>
+      <c r="G546" s="25">
+        <v>3117471</v>
+      </c>
+      <c r="H546" s="23">
+        <v>645330</v>
+      </c>
+      <c r="I546" s="25">
+        <v>9568901</v>
+      </c>
+      <c r="J546" s="21">
+        <v>0.35</v>
+      </c>
+    </row>
+    <row r="547" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A547" s="13" t="s">
+        <v>462</v>
+      </c>
+      <c r="B547" s="13" t="s">
+        <v>462</v>
+      </c>
+      <c r="C547" s="13" t="s">
+        <v>465</v>
+      </c>
+      <c r="D547" s="23">
+        <v>1198805969</v>
+      </c>
+      <c r="E547" s="23">
+        <v>170546411</v>
+      </c>
+      <c r="F547" s="23">
+        <v>230192690</v>
+      </c>
+      <c r="G547" s="25">
+        <v>400739101</v>
+      </c>
+      <c r="H547" s="23">
+        <v>38908038</v>
+      </c>
+      <c r="I547" s="25">
+        <v>1638453108</v>
+      </c>
+      <c r="J547" s="21">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="548" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A548" s="13" t="s">
+        <v>462</v>
+      </c>
+      <c r="B548" s="13" t="s">
+        <v>462</v>
+      </c>
+      <c r="C548" s="13" t="s">
+        <v>647</v>
+      </c>
+      <c r="D548" s="23">
+        <v>60083467</v>
+      </c>
+      <c r="E548" s="23">
+        <v>12236105</v>
+      </c>
+      <c r="F548" s="23">
+        <v>3947071</v>
+      </c>
+      <c r="G548" s="25">
+        <v>16183176</v>
+      </c>
+      <c r="H548" s="23">
+        <v>7420321</v>
+      </c>
+      <c r="I548" s="25">
+        <v>83686964</v>
+      </c>
+      <c r="J548" s="21">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="549" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A549" s="13" t="s">
+        <v>462</v>
+      </c>
+      <c r="B549" s="13" t="s">
+        <v>466</v>
+      </c>
+      <c r="C549" s="13" t="s">
+        <v>647</v>
+      </c>
+      <c r="D549" s="23">
+        <v>10018125</v>
+      </c>
+      <c r="E549" s="23">
+        <v>3762456</v>
+      </c>
+      <c r="F549" s="23">
+        <v>560982</v>
+      </c>
+      <c r="G549" s="25">
+        <v>4323438</v>
+      </c>
+      <c r="H549" s="23">
+        <v>651699</v>
+      </c>
+      <c r="I549" s="25">
+        <v>14993262</v>
+      </c>
+      <c r="J549" s="21">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="550" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A550" s="13" t="s">
+        <v>462</v>
+      </c>
+      <c r="B550" s="13" t="s">
+        <v>462</v>
+      </c>
+      <c r="C550" s="13" t="s">
+        <v>467</v>
+      </c>
+      <c r="D550" s="23">
+        <v>3293550</v>
+      </c>
+      <c r="E550" s="23">
+        <v>363101</v>
+      </c>
+      <c r="F550" s="23">
+        <v>56984</v>
+      </c>
+      <c r="G550" s="25">
+        <v>420085</v>
+      </c>
+      <c r="H550" s="23">
+        <v>200069</v>
+      </c>
+      <c r="I550" s="25">
+        <v>3913704</v>
+      </c>
+      <c r="J550" s="21">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="551" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A551" s="13" t="s">
+        <v>462</v>
+      </c>
+      <c r="B551" s="13" t="s">
+        <v>462</v>
+      </c>
+      <c r="C551" s="13" t="s">
+        <v>468</v>
+      </c>
+      <c r="D551" s="23">
+        <v>23247720</v>
+      </c>
+      <c r="E551" s="23">
+        <v>4723397</v>
+      </c>
+      <c r="F551" s="23">
+        <v>1306004</v>
+      </c>
+      <c r="G551" s="25">
+        <v>6029401</v>
+      </c>
+      <c r="H551" s="23">
+        <v>5928324</v>
+      </c>
+      <c r="I551" s="25">
+        <v>35205445</v>
+      </c>
+      <c r="J551" s="21">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="552" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A552" s="13" t="s">
+        <v>462</v>
+      </c>
+      <c r="B552" s="13" t="s">
+        <v>462</v>
+      </c>
+      <c r="C552" s="13" t="s">
+        <v>469</v>
+      </c>
+      <c r="D552" s="23">
+        <v>145261034</v>
+      </c>
+      <c r="E552" s="23">
+        <v>14372793</v>
+      </c>
+      <c r="F552" s="23">
+        <v>32762661</v>
+      </c>
+      <c r="G552" s="25">
+        <v>47135454</v>
+      </c>
+      <c r="H552" s="23">
+        <v>25981136</v>
+      </c>
+      <c r="I552" s="25">
+        <v>218377624</v>
+      </c>
+      <c r="J552" s="21">
+        <v>0.64</v>
+      </c>
+    </row>
+    <row r="553" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A553" s="13" t="s">
+        <v>462</v>
+      </c>
+      <c r="B553" s="13" t="s">
+        <v>462</v>
+      </c>
+      <c r="C553" s="13" t="s">
+        <v>470</v>
+      </c>
+      <c r="D553" s="23">
+        <v>4056100</v>
+      </c>
+      <c r="E553" s="23">
+        <v>1262224</v>
+      </c>
+      <c r="F553" s="23">
+        <v>125211</v>
+      </c>
+      <c r="G553" s="25">
+        <v>1387435</v>
+      </c>
+      <c r="H553" s="23">
+        <v>252448</v>
+      </c>
+      <c r="I553" s="25">
+        <v>5695983</v>
+      </c>
+      <c r="J553" s="21">
+        <v>0.2</v>
+      </c>
+    </row>
+    <row r="554" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A554" s="13" t="s">
+        <v>462</v>
+      </c>
+      <c r="B554" s="13" t="s">
+        <v>462</v>
+      </c>
+      <c r="C554" s="13" t="s">
+        <v>471</v>
+      </c>
+      <c r="D554" s="23">
+        <v>2222900</v>
+      </c>
+      <c r="E554" s="23">
+        <v>316529</v>
+      </c>
+      <c r="F554" s="23">
+        <v>137742</v>
+      </c>
+      <c r="G554" s="25">
+        <v>454271</v>
+      </c>
+      <c r="H554" s="23">
+        <v>33110</v>
+      </c>
+      <c r="I554" s="25">
+        <v>2710281</v>
+      </c>
+      <c r="J554" s="21">
+        <v>0.05</v>
+      </c>
+    </row>
+    <row r="555" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A555" s="13" t="s">
+        <v>462</v>
+      </c>
+      <c r="B555" s="13" t="s">
+        <v>462</v>
+      </c>
+      <c r="C555" s="13" t="s">
+        <v>472</v>
+      </c>
+      <c r="D555" s="23">
+        <v>126504650</v>
+      </c>
+      <c r="E555" s="23">
+        <v>25795204</v>
+      </c>
+      <c r="F555" s="23">
+        <v>12903851</v>
+      </c>
+      <c r="G555" s="25">
+        <v>38699055</v>
+      </c>
+      <c r="H555" s="23">
+        <v>24918629</v>
+      </c>
+      <c r="I555" s="25">
+        <v>190122334</v>
+      </c>
+      <c r="J555" s="21">
+        <v>0.64</v>
+      </c>
+    </row>
+    <row r="556" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A556" s="13" t="s">
+        <v>462</v>
+      </c>
+      <c r="B556" s="13" t="s">
+        <v>462</v>
+      </c>
+      <c r="C556" s="13" t="s">
+        <v>473</v>
+      </c>
+      <c r="D556" s="23">
+        <v>7319750</v>
+      </c>
+      <c r="E556" s="23">
+        <v>2610421</v>
+      </c>
+      <c r="F556" s="23">
+        <v>449136</v>
+      </c>
+      <c r="G556" s="25">
+        <v>3059557</v>
+      </c>
+      <c r="H556" s="23">
+        <v>1981916</v>
+      </c>
+      <c r="I556" s="25">
+        <v>12361223</v>
+      </c>
+      <c r="J556" s="21">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="557" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A557" s="13" t="s">
+        <v>462</v>
+      </c>
+      <c r="B557" s="13" t="s">
+        <v>462</v>
+      </c>
+      <c r="C557" s="13" t="s">
+        <v>474</v>
+      </c>
+      <c r="D557" s="23">
+        <v>35182500</v>
+      </c>
+      <c r="E557" s="23">
+        <v>6293689</v>
+      </c>
+      <c r="F557" s="23">
+        <v>6347639</v>
+      </c>
+      <c r="G557" s="25">
+        <v>12641328</v>
+      </c>
+      <c r="H557" s="23">
+        <v>3025562</v>
+      </c>
+      <c r="I557" s="25">
+        <v>50849390</v>
+      </c>
+      <c r="J557" s="21">
+        <v>0.79</v>
+      </c>
+    </row>
+    <row r="558" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A558" s="13" t="s">
+        <v>462</v>
+      </c>
+      <c r="B558" s="13" t="s">
+        <v>462</v>
+      </c>
+      <c r="C558" s="13" t="s">
+        <v>475</v>
+      </c>
+      <c r="D558" s="23">
+        <v>142643550</v>
+      </c>
+      <c r="E558" s="23">
+        <v>20068315</v>
+      </c>
+      <c r="F558" s="23">
+        <v>84822947</v>
+      </c>
+      <c r="G558" s="25">
+        <v>104891262</v>
+      </c>
+      <c r="H558" s="23">
+        <v>6102124</v>
+      </c>
+      <c r="I558" s="25">
+        <v>253636936</v>
+      </c>
+      <c r="J558" s="21">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="559" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A559" s="13" t="s">
+        <v>476</v>
+      </c>
+      <c r="B559" s="13" t="s">
+        <v>476</v>
+      </c>
+      <c r="C559" s="13" t="s">
+        <v>477</v>
+      </c>
+      <c r="D559" s="23">
+        <v>751883628</v>
+      </c>
+      <c r="E559" s="23">
+        <v>121337164</v>
+      </c>
+      <c r="F559" s="23">
+        <v>133800586</v>
+      </c>
+      <c r="G559" s="25">
+        <v>255137750</v>
+      </c>
+      <c r="H559" s="23">
+        <v>42129618</v>
+      </c>
+      <c r="I559" s="25">
+        <v>1049150996</v>
+      </c>
+      <c r="J559" s="21">
+        <v>0.60899999999999999</v>
+      </c>
+    </row>
+    <row r="560" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A560" s="13" t="s">
+        <v>476</v>
+      </c>
+      <c r="B560" s="13" t="s">
+        <v>476</v>
+      </c>
+      <c r="C560" s="13" t="s">
+        <v>478</v>
+      </c>
+      <c r="D560" s="23">
+        <v>166077091</v>
+      </c>
+      <c r="E560" s="23">
+        <v>18063914</v>
+      </c>
+      <c r="F560" s="23">
+        <v>40933307</v>
+      </c>
+      <c r="G560" s="25">
+        <v>58997221</v>
+      </c>
+      <c r="H560" s="23">
+        <v>12801782</v>
+      </c>
+      <c r="I560" s="25">
+        <v>237876094</v>
+      </c>
+      <c r="J560" s="21">
+        <v>0.73</v>
+      </c>
+    </row>
+    <row r="561" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A561" s="13" t="s">
+        <v>476</v>
+      </c>
+      <c r="B561" s="13" t="s">
+        <v>476</v>
+      </c>
+      <c r="C561" s="13" t="s">
+        <v>479</v>
+      </c>
+      <c r="D561" s="23">
+        <v>159529809</v>
+      </c>
+      <c r="E561" s="23">
+        <v>17291120</v>
+      </c>
+      <c r="F561" s="23">
+        <v>80123934</v>
+      </c>
+      <c r="G561" s="25">
+        <v>97415054</v>
+      </c>
+      <c r="H561" s="23">
+        <v>7118104</v>
+      </c>
+      <c r="I561" s="25">
+        <v>264062967</v>
+      </c>
+      <c r="J561" s="21">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="562" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A562" s="13" t="s">
+        <v>476</v>
+      </c>
+      <c r="B562" s="13" t="s">
+        <v>476</v>
+      </c>
+      <c r="C562" s="13" t="s">
+        <v>480</v>
+      </c>
+      <c r="D562" s="23">
+        <v>815857557</v>
+      </c>
+      <c r="E562" s="23">
+        <v>113823588</v>
+      </c>
+      <c r="F562" s="23">
+        <v>240116040</v>
+      </c>
+      <c r="G562" s="25">
+        <v>353939628</v>
+      </c>
+      <c r="H562" s="23">
+        <v>40764719</v>
+      </c>
+      <c r="I562" s="25">
+        <v>1210561904</v>
+      </c>
+      <c r="J562" s="21">
+        <v>0.73899999999999999</v>
+      </c>
+    </row>
+    <row r="563" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A563" s="13" t="s">
+        <v>476</v>
+      </c>
+      <c r="B563" s="13" t="s">
+        <v>476</v>
+      </c>
+      <c r="C563" s="13" t="s">
+        <v>481</v>
+      </c>
+      <c r="D563" s="23">
+        <v>55635401</v>
+      </c>
+      <c r="E563" s="23">
+        <v>11539939</v>
+      </c>
+      <c r="F563" s="23">
+        <v>18123340</v>
+      </c>
+      <c r="G563" s="25">
+        <v>29663279</v>
+      </c>
+      <c r="H563" s="23">
+        <v>3303312</v>
+      </c>
+      <c r="I563" s="25">
+        <v>88601992</v>
+      </c>
+      <c r="J563" s="21">
+        <v>0.69</v>
+      </c>
+    </row>
+    <row r="564" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A564" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="B564" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="C564" s="13" t="s">
+        <v>482</v>
+      </c>
+      <c r="D564" s="23">
+        <v>268135028</v>
+      </c>
+      <c r="E564" s="23">
+        <v>36254949</v>
+      </c>
+      <c r="F564" s="23">
+        <v>37447991</v>
+      </c>
+      <c r="G564" s="25">
+        <v>73702940</v>
+      </c>
+      <c r="H564" s="23">
+        <v>13615055</v>
+      </c>
+      <c r="I564" s="25">
+        <v>355453023</v>
+      </c>
+      <c r="J564" s="21">
+        <v>0.54</v>
+      </c>
+    </row>
+    <row r="565" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A565" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="B565" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="C565" s="13" t="s">
+        <v>483</v>
+      </c>
+      <c r="D565" s="23">
+        <v>95521594</v>
+      </c>
+      <c r="E565" s="23">
+        <v>7988315</v>
+      </c>
+      <c r="F565" s="23">
+        <v>117929206</v>
+      </c>
+      <c r="G565" s="25">
+        <v>125917521</v>
+      </c>
+      <c r="H565" s="23">
+        <v>4157211</v>
+      </c>
+      <c r="I565" s="25">
+        <v>225596326</v>
+      </c>
+      <c r="J565" s="21">
+        <v>0.28000000000000003</v>
+      </c>
+    </row>
+    <row r="566" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A566" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="B566" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="C566" s="13" t="s">
+        <v>484</v>
+      </c>
+      <c r="D566" s="23">
+        <v>88685509</v>
+      </c>
+      <c r="E566" s="23">
+        <v>7037792</v>
+      </c>
+      <c r="F566" s="23">
+        <v>25128591</v>
+      </c>
+      <c r="G566" s="25">
+        <v>32166383</v>
+      </c>
+      <c r="H566" s="23">
+        <v>3836324</v>
+      </c>
+      <c r="I566" s="25">
+        <v>124688216</v>
+      </c>
+      <c r="J566" s="21">
+        <v>0.66</v>
+      </c>
+    </row>
+    <row r="567" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A567" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="B567" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="C567" s="13" t="s">
+        <v>485</v>
+      </c>
+      <c r="D567" s="23">
+        <v>64493975</v>
+      </c>
+      <c r="E567" s="23">
+        <v>7690129</v>
+      </c>
+      <c r="F567" s="23">
+        <v>1211511</v>
+      </c>
+      <c r="G567" s="25">
+        <v>8901640</v>
+      </c>
+      <c r="H567" s="23">
+        <v>1241563</v>
+      </c>
+      <c r="I567" s="25">
+        <v>74637178</v>
+      </c>
+      <c r="J567" s="21">
+        <v>0.41</v>
+      </c>
+    </row>
+    <row r="568" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A568" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="B568" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="C568" s="13" t="s">
+        <v>486</v>
+      </c>
+      <c r="D568" s="23">
+        <v>234541917</v>
+      </c>
+      <c r="E568" s="23">
+        <v>32529175</v>
+      </c>
+      <c r="F568" s="23">
+        <v>7703863</v>
+      </c>
+      <c r="G568" s="25">
+        <v>40233038</v>
+      </c>
+      <c r="H568" s="23">
+        <v>4206576</v>
+      </c>
+      <c r="I568" s="25">
+        <v>278981531</v>
+      </c>
+      <c r="J568" s="21">
+        <v>0.41749999999999998</v>
+      </c>
+    </row>
+    <row r="569" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A569" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="B569" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="C569" s="13" t="s">
+        <v>612</v>
+      </c>
+      <c r="D569" s="23">
+        <v>4094234721</v>
+      </c>
+      <c r="E569" s="23">
+        <v>403508052</v>
+      </c>
+      <c r="F569" s="23">
+        <v>259578404</v>
+      </c>
+      <c r="G569" s="25">
+        <v>663086456</v>
+      </c>
+      <c r="H569" s="23">
+        <v>88769675</v>
+      </c>
+      <c r="I569" s="25">
+        <v>4846090852</v>
+      </c>
+      <c r="J569" s="21">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="570" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A570" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="B570" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="C570" s="13" t="s">
+        <v>612</v>
+      </c>
+      <c r="D570" s="23">
+        <v>484537551</v>
+      </c>
+      <c r="E570" s="23">
+        <v>72795966</v>
+      </c>
+      <c r="F570" s="23">
+        <v>14786305</v>
+      </c>
+      <c r="G570" s="25">
+        <v>87582271</v>
+      </c>
+      <c r="H570" s="23">
+        <v>15308180</v>
+      </c>
+      <c r="I570" s="25">
+        <v>587428002</v>
+      </c>
+      <c r="J570" s="21">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="571" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A571" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="B571" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="C571" s="13" t="s">
+        <v>487</v>
+      </c>
+      <c r="D571" s="23">
+        <v>265558869</v>
+      </c>
+      <c r="E571" s="23">
+        <v>39869964</v>
+      </c>
+      <c r="F571" s="23">
+        <v>20833163</v>
+      </c>
+      <c r="G571" s="25">
+        <v>60703127</v>
+      </c>
+      <c r="H571" s="23">
+        <v>4895756</v>
+      </c>
+      <c r="I571" s="25">
+        <v>331157752</v>
+      </c>
+      <c r="J571" s="21">
+        <v>0.53</v>
+      </c>
+    </row>
+    <row r="572" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A572" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="B572" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="C572" s="13" t="s">
+        <v>488</v>
+      </c>
+      <c r="D572" s="23">
+        <v>169113125</v>
+      </c>
+      <c r="E572" s="23">
+        <v>22177606</v>
+      </c>
+      <c r="F572" s="23">
+        <v>15507942</v>
+      </c>
+      <c r="G572" s="25">
+        <v>37685548</v>
+      </c>
+      <c r="H572" s="23">
+        <v>3361797</v>
+      </c>
+      <c r="I572" s="25">
+        <v>210160470</v>
+      </c>
+      <c r="J572" s="21">
+        <v>0.46</v>
+      </c>
+    </row>
+    <row r="573" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A573" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="B573" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="C573" s="13" t="s">
+        <v>489</v>
+      </c>
+      <c r="D573" s="23">
+        <v>2482992099</v>
+      </c>
+      <c r="E573" s="23">
+        <v>281540360</v>
+      </c>
+      <c r="F573" s="23">
+        <v>368603084</v>
+      </c>
+      <c r="G573" s="25">
+        <v>650143444</v>
+      </c>
+      <c r="H573" s="23">
+        <v>82889858</v>
+      </c>
+      <c r="I573" s="25">
+        <v>3216025401</v>
+      </c>
+      <c r="J573" s="21">
+        <v>0.71960000000000002</v>
+      </c>
+    </row>
+    <row r="574" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A574" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="B574" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="C574" s="13" t="s">
+        <v>490</v>
+      </c>
+      <c r="D574" s="23">
+        <v>178918652</v>
+      </c>
+      <c r="E574" s="23">
+        <v>23662027</v>
+      </c>
+      <c r="F574" s="23">
+        <v>39041326</v>
+      </c>
+      <c r="G574" s="25">
+        <v>62703353</v>
+      </c>
+      <c r="H574" s="23">
+        <v>12125821</v>
+      </c>
+      <c r="I574" s="25">
+        <v>253747826</v>
+      </c>
+      <c r="J574" s="21">
+        <v>0.65500000000000003</v>
+      </c>
+    </row>
+    <row r="575" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A575" s="13" t="s">
+        <v>491</v>
+      </c>
+      <c r="B575" s="13" t="s">
+        <v>491</v>
+      </c>
+      <c r="C575" s="13" t="s">
+        <v>492</v>
+      </c>
+      <c r="D575" s="23">
+        <v>17002644</v>
+      </c>
+      <c r="E575" s="23">
+        <v>3168478</v>
+      </c>
+      <c r="F575" s="23">
+        <v>352066</v>
+      </c>
+      <c r="G575" s="25">
+        <v>3520544</v>
+      </c>
+      <c r="H575" s="23">
+        <v>1222968</v>
+      </c>
+      <c r="I575" s="25">
+        <v>21746156</v>
+      </c>
+      <c r="J575" s="21">
+        <v>0.26</v>
+      </c>
+    </row>
+    <row r="576" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A576" s="13" t="s">
+        <v>491</v>
+      </c>
+      <c r="B576" s="13" t="s">
+        <v>491</v>
+      </c>
+      <c r="C576" s="13" t="s">
+        <v>493</v>
+      </c>
+      <c r="D576" s="23">
+        <v>55606507</v>
+      </c>
+      <c r="E576" s="23">
+        <v>1198662</v>
+      </c>
+      <c r="F576" s="23">
+        <v>479381</v>
+      </c>
+      <c r="G576" s="25">
+        <v>1678043</v>
+      </c>
+      <c r="H576" s="23">
+        <v>944305</v>
+      </c>
+      <c r="I576" s="25">
+        <v>58228855</v>
+      </c>
+      <c r="J576" s="21">
+        <v>0.14000000000000001</v>
+      </c>
+    </row>
+    <row r="577" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A577" s="13" t="s">
+        <v>491</v>
+      </c>
+      <c r="B577" s="13" t="s">
+        <v>491</v>
+      </c>
+      <c r="C577" s="13" t="s">
+        <v>494</v>
+      </c>
+      <c r="D577" s="23">
+        <v>25509512</v>
+      </c>
+      <c r="E577" s="23">
+        <v>4510026</v>
+      </c>
+      <c r="F577" s="23">
+        <v>592241</v>
+      </c>
+      <c r="G577" s="25">
+        <v>5102267</v>
+      </c>
+      <c r="H577" s="23">
+        <v>2703362</v>
+      </c>
+      <c r="I577" s="25">
+        <v>33315141</v>
+      </c>
+      <c r="J577" s="21">
+        <v>0.22</v>
+      </c>
+    </row>
+    <row r="578" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A578" s="13" t="s">
+        <v>491</v>
+      </c>
+      <c r="B578" s="13" t="s">
+        <v>491</v>
+      </c>
+      <c r="C578" s="13" t="s">
+        <v>495</v>
+      </c>
+      <c r="D578" s="23">
+        <v>761710861</v>
+      </c>
+      <c r="E578" s="23">
+        <v>54355390</v>
+      </c>
+      <c r="F578" s="23">
+        <v>862583537</v>
+      </c>
+      <c r="G578" s="25">
+        <v>916938927</v>
+      </c>
+      <c r="H578" s="23">
+        <v>33377331</v>
+      </c>
+      <c r="I578" s="25">
+        <v>1712027119</v>
+      </c>
+      <c r="J578" s="21">
+        <v>0.28000000000000003</v>
+      </c>
+    </row>
+    <row r="579" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A579" s="13" t="s">
+        <v>491</v>
+      </c>
+      <c r="B579" s="13" t="s">
+        <v>491</v>
+      </c>
+      <c r="C579" s="13" t="s">
+        <v>496</v>
+      </c>
+      <c r="D579" s="23">
+        <v>797351883</v>
+      </c>
+      <c r="E579" s="23">
+        <v>18521560</v>
+      </c>
+      <c r="F579" s="23">
+        <v>17166301</v>
+      </c>
+      <c r="G579" s="25">
+        <v>35687861</v>
+      </c>
+      <c r="H579" s="23">
+        <v>11631838</v>
+      </c>
+      <c r="I579" s="25">
+        <v>844671582</v>
+      </c>
+      <c r="J579" s="21">
+        <v>0.53</v>
+      </c>
+    </row>
+    <row r="580" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A580" s="13" t="s">
+        <v>491</v>
+      </c>
+      <c r="B580" s="13" t="s">
+        <v>491</v>
+      </c>
+      <c r="C580" s="13" t="s">
+        <v>497</v>
+      </c>
+      <c r="D580" s="23">
+        <v>19478181</v>
+      </c>
+      <c r="E580" s="23">
+        <v>2830708</v>
+      </c>
+      <c r="F580" s="23">
+        <v>10471120</v>
+      </c>
+      <c r="G580" s="25">
+        <v>13301828</v>
+      </c>
+      <c r="H580" s="23">
+        <v>512308</v>
+      </c>
+      <c r="I580" s="25">
+        <v>33292317</v>
+      </c>
+      <c r="J580" s="21">
+        <v>0.28000000000000003</v>
+      </c>
+    </row>
+    <row r="581" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A581" s="13" t="s">
+        <v>491</v>
+      </c>
+      <c r="B581" s="13" t="s">
+        <v>491</v>
+      </c>
+      <c r="C581" s="13" t="s">
+        <v>498</v>
+      </c>
+      <c r="D581" s="23">
+        <v>307157834</v>
+      </c>
+      <c r="E581" s="23">
+        <v>34290627</v>
+      </c>
+      <c r="F581" s="23">
+        <v>46556302</v>
+      </c>
+      <c r="G581" s="25">
+        <v>80846929</v>
+      </c>
+      <c r="H581" s="23">
+        <v>9188963</v>
+      </c>
+      <c r="I581" s="25">
+        <v>397193726</v>
+      </c>
+      <c r="J581" s="21">
+        <v>0.54</v>
+      </c>
+    </row>
+    <row r="582" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A582" s="13" t="s">
+        <v>491</v>
+      </c>
+      <c r="B582" s="13" t="s">
+        <v>491</v>
+      </c>
+      <c r="C582" s="13" t="s">
+        <v>499</v>
+      </c>
+      <c r="D582" s="23">
+        <v>194396522</v>
+      </c>
+      <c r="E582" s="23">
+        <v>27603964</v>
+      </c>
+      <c r="F582" s="23">
+        <v>20255226</v>
+      </c>
+      <c r="G582" s="25">
+        <v>47859190</v>
+      </c>
+      <c r="H582" s="23">
+        <v>13425951</v>
+      </c>
+      <c r="I582" s="25">
+        <v>255681663</v>
+      </c>
+      <c r="J582" s="21">
+        <v>0.64300000000000002</v>
+      </c>
+    </row>
+    <row r="583" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A583" s="13" t="s">
+        <v>500</v>
+      </c>
+      <c r="B583" s="13" t="s">
+        <v>500</v>
+      </c>
+      <c r="C583" s="13" t="s">
+        <v>501</v>
+      </c>
+      <c r="D583" s="23">
+        <v>9801247</v>
+      </c>
+      <c r="E583" s="23">
+        <v>2058073</v>
+      </c>
+      <c r="F583" s="23">
+        <v>259647</v>
+      </c>
+      <c r="G583" s="25">
+        <v>2317720</v>
+      </c>
+      <c r="H583" s="23">
+        <v>171366</v>
+      </c>
+      <c r="I583" s="25">
+        <v>12290333</v>
+      </c>
+      <c r="J583" s="21">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="584" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A584" s="13" t="s">
+        <v>500</v>
+      </c>
+      <c r="B584" s="13" t="s">
+        <v>500</v>
+      </c>
+      <c r="C584" s="13" t="s">
+        <v>502</v>
+      </c>
+      <c r="D584" s="23">
+        <v>604558979</v>
+      </c>
+      <c r="E584" s="23">
+        <v>81138407</v>
+      </c>
+      <c r="F584" s="23">
+        <v>162772680</v>
+      </c>
+      <c r="G584" s="25">
+        <v>243911087</v>
+      </c>
+      <c r="H584" s="23">
+        <v>19233315</v>
+      </c>
+      <c r="I584" s="25">
+        <v>867703381</v>
+      </c>
+      <c r="J584" s="21">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="585" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A585" s="13" t="s">
+        <v>500</v>
+      </c>
+      <c r="B585" s="13" t="s">
+        <v>500</v>
+      </c>
+      <c r="C585" s="13" t="s">
+        <v>503</v>
+      </c>
+      <c r="D585" s="23">
+        <v>22629626</v>
+      </c>
+      <c r="E585" s="23">
+        <v>4022187</v>
+      </c>
+      <c r="F585" s="23">
+        <v>1020731</v>
+      </c>
+      <c r="G585" s="25">
+        <v>5042918</v>
+      </c>
+      <c r="H585" s="23">
+        <v>671837</v>
+      </c>
+      <c r="I585" s="25">
+        <v>28344381</v>
+      </c>
+      <c r="J585" s="21">
+        <v>0.72</v>
+      </c>
+    </row>
+    <row r="586" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A586" s="13" t="s">
+        <v>500</v>
+      </c>
+      <c r="B586" s="13" t="s">
+        <v>500</v>
+      </c>
+      <c r="C586" s="13" t="s">
+        <v>504</v>
+      </c>
+      <c r="D586" s="23">
+        <v>11275918</v>
+      </c>
+      <c r="E586" s="23">
+        <v>2301473</v>
+      </c>
+      <c r="F586" s="23">
+        <v>1435651</v>
+      </c>
+      <c r="G586" s="25">
+        <v>3737124</v>
+      </c>
+      <c r="H586" s="23">
+        <v>273700</v>
+      </c>
+      <c r="I586" s="25">
+        <v>15286742</v>
+      </c>
+      <c r="J586" s="21">
+        <v>0.19</v>
+      </c>
+    </row>
+    <row r="587" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A587" s="13" t="s">
+        <v>500</v>
+      </c>
+      <c r="B587" s="13" t="s">
+        <v>500</v>
+      </c>
+      <c r="C587" s="13" t="s">
+        <v>505</v>
+      </c>
+      <c r="D587" s="23">
+        <v>50191628</v>
+      </c>
+      <c r="E587" s="23">
+        <v>7132288</v>
+      </c>
+      <c r="F587" s="23">
+        <v>11116462</v>
+      </c>
+      <c r="G587" s="25">
+        <v>18248750</v>
+      </c>
+      <c r="H587" s="23">
+        <v>2579145</v>
+      </c>
+      <c r="I587" s="25">
+        <v>71019523</v>
+      </c>
+      <c r="J587" s="21">
+        <v>0.38</v>
+      </c>
+    </row>
+    <row r="588" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A588" s="13" t="s">
+        <v>500</v>
+      </c>
+      <c r="B588" s="13" t="s">
+        <v>500</v>
+      </c>
+      <c r="C588" s="13" t="s">
+        <v>506</v>
+      </c>
+      <c r="D588" s="23">
+        <v>64565725</v>
+      </c>
+      <c r="E588" s="23">
+        <v>8193419</v>
+      </c>
+      <c r="F588" s="23">
+        <v>9258971</v>
+      </c>
+      <c r="G588" s="25">
+        <v>17452390</v>
+      </c>
+      <c r="H588" s="23">
+        <v>4716437</v>
+      </c>
+      <c r="I588" s="25">
+        <v>86734552</v>
+      </c>
+      <c r="J588" s="21">
+        <v>0.64</v>
+      </c>
+    </row>
+    <row r="589" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A589" s="13" t="s">
+        <v>500</v>
+      </c>
+      <c r="B589" s="13" t="s">
+        <v>500</v>
+      </c>
+      <c r="C589" s="13" t="s">
+        <v>507</v>
+      </c>
+      <c r="D589" s="23">
+        <v>26171324</v>
+      </c>
+      <c r="E589" s="23">
+        <v>5024946</v>
+      </c>
+      <c r="F589" s="23">
+        <v>3622830</v>
+      </c>
+      <c r="G589" s="25">
+        <v>8647776</v>
+      </c>
+      <c r="H589" s="23">
+        <v>1264660</v>
+      </c>
+      <c r="I589" s="25">
+        <v>36083760</v>
+      </c>
+      <c r="J589" s="21">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="590" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A590" s="13" t="s">
+        <v>500</v>
+      </c>
+      <c r="B590" s="13" t="s">
+        <v>500</v>
+      </c>
+      <c r="C590" s="13" t="s">
+        <v>508</v>
+      </c>
+      <c r="D590" s="23">
+        <v>8454502</v>
+      </c>
+      <c r="E590" s="23">
+        <v>1798216</v>
+      </c>
+      <c r="F590" s="23">
+        <v>209682</v>
+      </c>
+      <c r="G590" s="25">
+        <v>2007898</v>
+      </c>
+      <c r="H590" s="23">
+        <v>480907</v>
+      </c>
+      <c r="I590" s="25">
+        <v>10943307</v>
+      </c>
+      <c r="J590" s="21">
+        <v>0.27</v>
+      </c>
+    </row>
+    <row r="591" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A591" s="13"/>
+      <c r="B591" s="13"/>
+      <c r="C591" s="13"/>
+      <c r="D591" s="23">
+        <v>3366217</v>
+      </c>
+      <c r="E591" s="23">
+        <v>1315169</v>
+      </c>
+      <c r="F591" s="23">
+        <v>464870</v>
+      </c>
+      <c r="G591" s="25">
+        <v>1780039</v>
+      </c>
+      <c r="H591" s="23">
+        <v>735558</v>
+      </c>
+      <c r="I591" s="25">
+        <v>5881814</v>
+      </c>
+      <c r="J591" s="21">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="592" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A592" s="13" t="s">
+        <v>466</v>
+      </c>
+      <c r="B592" s="13" t="s">
+        <v>466</v>
+      </c>
+      <c r="C592" s="13" t="s">
+        <v>509</v>
+      </c>
+      <c r="D592" s="23">
+        <v>13189580</v>
+      </c>
+      <c r="E592" s="23">
+        <v>2848193</v>
+      </c>
+      <c r="F592" s="23">
+        <v>393347</v>
+      </c>
+      <c r="G592" s="25">
+        <v>3241540</v>
+      </c>
+      <c r="H592" s="23">
+        <v>1740690</v>
+      </c>
+      <c r="I592" s="25">
+        <v>18171810</v>
+      </c>
+      <c r="J592" s="21">
+        <v>0.68</v>
+      </c>
+    </row>
+    <row r="593" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A593" s="13" t="s">
+        <v>466</v>
+      </c>
+      <c r="B593" s="13" t="s">
+        <v>466</v>
+      </c>
+      <c r="C593" s="13" t="s">
+        <v>510</v>
+      </c>
+      <c r="D593" s="23">
+        <v>652020291</v>
+      </c>
+      <c r="E593" s="23">
+        <v>108402773</v>
+      </c>
+      <c r="F593" s="23">
+        <v>70602842</v>
+      </c>
+      <c r="G593" s="25">
+        <v>179005615</v>
+      </c>
+      <c r="H593" s="23">
+        <v>15957272</v>
+      </c>
+      <c r="I593" s="25">
+        <v>846983178</v>
+      </c>
+      <c r="J593" s="21">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="594" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A594" s="13" t="s">
+        <v>466</v>
+      </c>
+      <c r="B594" s="13" t="s">
+        <v>462</v>
+      </c>
+      <c r="C594" s="13" t="s">
+        <v>647</v>
+      </c>
+      <c r="D594" s="23">
+        <v>60083467</v>
+      </c>
+      <c r="E594" s="23">
+        <v>12236105</v>
+      </c>
+      <c r="F594" s="23">
+        <v>3947071</v>
+      </c>
+      <c r="G594" s="25">
+        <v>16183176</v>
+      </c>
+      <c r="H594" s="23">
+        <v>7420321</v>
+      </c>
+      <c r="I594" s="25">
+        <v>83686964</v>
+      </c>
+      <c r="J594" s="21">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="595" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A595" s="13" t="s">
+        <v>466</v>
+      </c>
+      <c r="B595" s="13" t="s">
+        <v>466</v>
+      </c>
+      <c r="C595" s="13" t="s">
+        <v>647</v>
+      </c>
+      <c r="D595" s="23">
+        <v>10018125</v>
+      </c>
+      <c r="E595" s="23">
+        <v>3762456</v>
+      </c>
+      <c r="F595" s="23">
+        <v>560982</v>
+      </c>
+      <c r="G595" s="25">
+        <v>4323438</v>
+      </c>
+      <c r="H595" s="23">
+        <v>651699</v>
+      </c>
+      <c r="I595" s="25">
+        <v>14993262</v>
+      </c>
+      <c r="J595" s="21">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="596" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A596" s="13" t="s">
+        <v>466</v>
+      </c>
+      <c r="B596" s="13" t="s">
+        <v>466</v>
+      </c>
+      <c r="C596" s="13" t="s">
+        <v>511</v>
+      </c>
+      <c r="D596" s="23">
+        <v>21797680</v>
+      </c>
+      <c r="E596" s="23">
+        <v>5425391</v>
+      </c>
+      <c r="F596" s="23">
+        <v>1216198</v>
+      </c>
+      <c r="G596" s="25">
+        <v>6641589</v>
+      </c>
+      <c r="H596" s="23">
+        <v>1235668</v>
+      </c>
+      <c r="I596" s="25">
+        <v>29674937</v>
+      </c>
+      <c r="J596" s="21">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="597" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A597" s="13" t="s">
+        <v>512</v>
+      </c>
+      <c r="B597" s="13" t="s">
+        <v>512</v>
+      </c>
+      <c r="C597" s="13" t="s">
+        <v>513</v>
+      </c>
+      <c r="D597" s="23">
+        <v>992505104</v>
+      </c>
+      <c r="E597" s="23">
+        <v>152056048</v>
+      </c>
+      <c r="F597" s="23">
+        <v>100861820</v>
+      </c>
+      <c r="G597" s="25">
+        <v>252917868</v>
+      </c>
+      <c r="H597" s="23">
+        <v>20741503</v>
+      </c>
+      <c r="I597" s="25">
+        <v>1266164475</v>
+      </c>
+      <c r="J597" s="21">
+        <v>0.61</v>
+      </c>
+    </row>
+    <row r="598" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A598" s="13" t="s">
+        <v>512</v>
+      </c>
+      <c r="B598" s="13" t="s">
+        <v>512</v>
+      </c>
+      <c r="C598" s="13" t="s">
+        <v>514</v>
+      </c>
+      <c r="D598" s="23">
+        <v>51559639</v>
+      </c>
+      <c r="E598" s="23">
+        <v>8980848</v>
+      </c>
+      <c r="F598" s="23">
+        <v>1673794</v>
+      </c>
+      <c r="G598" s="25">
+        <v>10654642</v>
+      </c>
+      <c r="H598" s="23">
+        <v>2492246</v>
+      </c>
+      <c r="I598" s="25">
+        <v>64706527</v>
+      </c>
+      <c r="J598" s="21">
+        <v>0.43</v>
+      </c>
+    </row>
+    <row r="599" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A599" s="13" t="s">
+        <v>512</v>
+      </c>
+      <c r="B599" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="C599" s="13" t="s">
+        <v>613</v>
+      </c>
+      <c r="D599" s="23">
+        <v>78111825</v>
+      </c>
+      <c r="E599" s="23">
+        <v>4525530</v>
+      </c>
+      <c r="F599" s="23">
+        <v>967952</v>
+      </c>
+      <c r="G599" s="25">
+        <v>5493482</v>
+      </c>
+      <c r="H599" s="23">
+        <v>952503</v>
+      </c>
+      <c r="I599" s="25">
+        <v>84557810</v>
+      </c>
+      <c r="J599" s="21">
+        <v>0.36</v>
+      </c>
+    </row>
+    <row r="600" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A600" s="13" t="s">
+        <v>512</v>
+      </c>
+      <c r="B600" s="13" t="s">
+        <v>512</v>
+      </c>
+      <c r="C600" s="13" t="s">
+        <v>613</v>
+      </c>
+      <c r="D600" s="23">
+        <v>449162285</v>
+      </c>
+      <c r="E600" s="23">
+        <v>52932492</v>
+      </c>
+      <c r="F600" s="23">
+        <v>26309247</v>
+      </c>
+      <c r="G600" s="25">
+        <v>79241739</v>
+      </c>
+      <c r="H600" s="23">
+        <v>8154788</v>
+      </c>
+      <c r="I600" s="25">
+        <v>536558812</v>
+      </c>
+      <c r="J600" s="21">
+        <v>0.36</v>
+      </c>
+    </row>
+    <row r="601" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A601" s="13" t="s">
+        <v>512</v>
+      </c>
+      <c r="B601" s="13" t="s">
+        <v>512</v>
+      </c>
+      <c r="C601" s="13" t="s">
+        <v>515</v>
+      </c>
+      <c r="D601" s="23">
+        <v>11991401</v>
+      </c>
+      <c r="E601" s="23">
+        <v>2197570</v>
+      </c>
+      <c r="F601" s="23">
+        <v>333173</v>
+      </c>
+      <c r="G601" s="25">
+        <v>2530743</v>
+      </c>
+      <c r="H601" s="23">
+        <v>1232701</v>
+      </c>
+      <c r="I601" s="25">
+        <v>15754845</v>
+      </c>
+      <c r="J601" s="21">
+        <v>0.22</v>
+      </c>
+    </row>
+    <row r="602" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A602" s="13" t="s">
+        <v>512</v>
+      </c>
+      <c r="B602" s="13" t="s">
+        <v>512</v>
+      </c>
+      <c r="C602" s="13" t="s">
+        <v>516</v>
+      </c>
+      <c r="D602" s="23">
+        <v>54902471</v>
+      </c>
+      <c r="E602" s="23">
+        <v>8087736</v>
+      </c>
+      <c r="F602" s="23">
+        <v>92725833</v>
+      </c>
+      <c r="G602" s="25">
+        <v>100813569</v>
+      </c>
+      <c r="H602" s="23">
+        <v>1713732</v>
+      </c>
+      <c r="I602" s="25">
+        <v>157429772</v>
+      </c>
+      <c r="J602" s="21">
+        <v>0.16</v>
+      </c>
+    </row>
+    <row r="603" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A603" s="13" t="s">
+        <v>512</v>
+      </c>
+      <c r="B603" s="13" t="s">
+        <v>512</v>
+      </c>
+      <c r="C603" s="13" t="s">
+        <v>517</v>
+      </c>
+      <c r="D603" s="23">
+        <v>266708853</v>
+      </c>
+      <c r="E603" s="23">
+        <v>24176595</v>
+      </c>
+      <c r="F603" s="23">
+        <v>60602819</v>
+      </c>
+      <c r="G603" s="25">
+        <v>84779414</v>
+      </c>
+      <c r="H603" s="23">
+        <v>6006123</v>
+      </c>
+      <c r="I603" s="25">
+        <v>357494390</v>
+      </c>
+      <c r="J603" s="21">
+        <v>0.39</v>
+      </c>
+    </row>
+    <row r="604" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A604" s="13" t="s">
+        <v>512</v>
+      </c>
+      <c r="B604" s="13" t="s">
+        <v>512</v>
+      </c>
+      <c r="C604" s="13" t="s">
+        <v>518</v>
+      </c>
+      <c r="D604" s="23">
+        <v>165183410</v>
+      </c>
+      <c r="E604" s="23">
+        <v>29834711</v>
+      </c>
+      <c r="F604" s="23">
+        <v>28201154</v>
+      </c>
+      <c r="G604" s="25">
+        <v>58035865</v>
+      </c>
+      <c r="H604" s="23">
+        <v>7108556</v>
+      </c>
+      <c r="I604" s="25">
+        <v>230327831</v>
+      </c>
+      <c r="J604" s="21">
+        <v>0.41</v>
+      </c>
+    </row>
+    <row r="605" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A605" s="13" t="s">
+        <v>512</v>
+      </c>
+      <c r="B605" s="13" t="s">
+        <v>512</v>
+      </c>
+      <c r="C605" s="13" t="s">
+        <v>519</v>
+      </c>
+      <c r="D605" s="23">
+        <v>55497907</v>
+      </c>
+      <c r="E605" s="23">
+        <v>10244871</v>
+      </c>
+      <c r="F605" s="23">
+        <v>1603798</v>
+      </c>
+      <c r="G605" s="25">
+        <v>11848669</v>
+      </c>
+      <c r="H605" s="23">
+        <v>1720202</v>
+      </c>
+      <c r="I605" s="25">
+        <v>69066778</v>
+      </c>
+      <c r="J605" s="21">
+        <v>0.16</v>
+      </c>
+    </row>
+    <row r="606" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A606" s="13" t="s">
+        <v>512</v>
+      </c>
+      <c r="B606" s="13" t="s">
+        <v>512</v>
+      </c>
+      <c r="C606" s="13" t="s">
+        <v>520</v>
+      </c>
+      <c r="D606" s="23">
+        <v>57955555</v>
+      </c>
+      <c r="E606" s="23">
+        <v>9365824</v>
+      </c>
+      <c r="F606" s="23">
+        <v>12524030</v>
+      </c>
+      <c r="G606" s="25">
+        <v>21889854</v>
+      </c>
+      <c r="H606" s="23">
+        <v>1997119</v>
+      </c>
+      <c r="I606" s="25">
+        <v>81842528</v>
+      </c>
+      <c r="J606" s="21">
+        <v>0.22</v>
+      </c>
+    </row>
+    <row r="607" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A607" s="13" t="s">
+        <v>512</v>
+      </c>
+      <c r="B607" s="13" t="s">
+        <v>512</v>
+      </c>
+      <c r="C607" s="13" t="s">
+        <v>521</v>
+      </c>
+      <c r="D607" s="23">
+        <v>138549669</v>
+      </c>
+      <c r="E607" s="23">
+        <v>22934350</v>
+      </c>
+      <c r="F607" s="23">
+        <v>9650732</v>
+      </c>
+      <c r="G607" s="25">
+        <v>32585082</v>
+      </c>
+      <c r="H607" s="23">
+        <v>3994014</v>
+      </c>
+      <c r="I607" s="25">
+        <v>175128765</v>
+      </c>
+      <c r="J607" s="21">
+        <v>0.32</v>
+      </c>
+    </row>
+    <row r="608" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A608" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="B608" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="C608" s="13" t="s">
+        <v>522</v>
+      </c>
+      <c r="D608" s="23">
+        <v>9801850</v>
+      </c>
+      <c r="E608" s="23">
+        <v>1076087</v>
+      </c>
+      <c r="F608" s="23">
+        <v>1114339</v>
+      </c>
+      <c r="G608" s="25">
+        <v>2190426</v>
+      </c>
+      <c r="H608" s="23">
+        <v>1576541</v>
+      </c>
+      <c r="I608" s="25">
+        <v>13568817</v>
+      </c>
+      <c r="J608" s="21">
+        <v>0.27</v>
+      </c>
+    </row>
+    <row r="609" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A609" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="B609" s="13" t="s">
+        <v>197</v>
+      </c>
+      <c r="C609" s="13" t="s">
+        <v>631</v>
+      </c>
+      <c r="D609" s="23">
+        <v>51453409</v>
+      </c>
+      <c r="E609" s="23">
+        <v>8073898</v>
+      </c>
+      <c r="F609" s="23">
+        <v>11952401</v>
+      </c>
+      <c r="G609" s="25">
+        <v>20026299</v>
+      </c>
+      <c r="H609" s="23">
+        <v>3041163</v>
+      </c>
+      <c r="I609" s="25">
+        <v>74520871</v>
+      </c>
+      <c r="J609" s="21">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="610" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A610" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="B610" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="C610" s="13" t="s">
+        <v>631</v>
+      </c>
+      <c r="D610" s="23">
+        <v>562035478</v>
+      </c>
+      <c r="E610" s="23">
+        <v>70228258</v>
+      </c>
+      <c r="F610" s="23">
+        <v>26190930</v>
+      </c>
+      <c r="G610" s="25">
+        <v>96419188</v>
+      </c>
+      <c r="H610" s="23">
+        <v>12293254</v>
+      </c>
+      <c r="I610" s="25">
+        <v>670747920</v>
+      </c>
+      <c r="J610" s="21">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="611" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A611" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="B611" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="C611" s="13" t="s">
+        <v>523</v>
+      </c>
+      <c r="D611" s="23">
+        <v>101404750</v>
+      </c>
+      <c r="E611" s="23">
+        <v>13030523</v>
+      </c>
+      <c r="F611" s="23">
+        <v>17971279</v>
+      </c>
+      <c r="G611" s="25">
+        <v>31001802</v>
+      </c>
+      <c r="H611" s="23">
+        <v>5170083</v>
+      </c>
+      <c r="I611" s="25">
+        <v>137576635</v>
+      </c>
+      <c r="J611" s="21">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="612" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A612" s="13" t="s">
+        <v>524</v>
+      </c>
+      <c r="B612" s="13" t="s">
+        <v>524</v>
+      </c>
+      <c r="C612" s="13" t="s">
+        <v>525</v>
+      </c>
+      <c r="D612" s="23">
+        <v>114559762</v>
+      </c>
+      <c r="E612" s="23">
+        <v>14158960</v>
+      </c>
+      <c r="F612" s="23">
+        <v>50480311</v>
+      </c>
+      <c r="G612" s="25">
+        <v>64639271</v>
+      </c>
+      <c r="H612" s="23">
+        <v>14426500</v>
+      </c>
+      <c r="I612" s="25">
+        <v>193625533</v>
+      </c>
+      <c r="J612" s="21">
+        <v>0.43</v>
+      </c>
+    </row>
+    <row r="613" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A613" s="13" t="s">
+        <v>524</v>
+      </c>
+      <c r="B613" s="13" t="s">
+        <v>524</v>
+      </c>
+      <c r="C613" s="13" t="s">
+        <v>648</v>
+      </c>
+      <c r="D613" s="23">
+        <v>376866705</v>
+      </c>
+      <c r="E613" s="23">
+        <v>36589738</v>
+      </c>
+      <c r="F613" s="23">
+        <v>80116945</v>
+      </c>
+      <c r="G613" s="25">
+        <v>116706683</v>
+      </c>
+      <c r="H613" s="23">
+        <v>15972963</v>
+      </c>
+      <c r="I613" s="25">
+        <v>509546351</v>
+      </c>
+      <c r="J613" s="21">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="614" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A614" s="13" t="s">
+        <v>524</v>
+      </c>
+      <c r="B614" s="13" t="s">
+        <v>526</v>
+      </c>
+      <c r="C614" s="13" t="s">
+        <v>648</v>
+      </c>
+      <c r="D614" s="23">
+        <v>4707650</v>
+      </c>
+      <c r="E614" s="23">
+        <v>253821</v>
+      </c>
+      <c r="F614" s="23">
+        <v>48072</v>
+      </c>
+      <c r="G614" s="25">
+        <v>301893</v>
+      </c>
+      <c r="H614" s="23">
+        <v>385946</v>
+      </c>
+      <c r="I614" s="25">
+        <v>5395489</v>
+      </c>
+      <c r="J614" s="21">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="615" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A615" s="13" t="s">
+        <v>524</v>
+      </c>
+      <c r="B615" s="13" t="s">
+        <v>524</v>
+      </c>
+      <c r="C615" s="13" t="s">
+        <v>527</v>
+      </c>
+      <c r="D615" s="23">
+        <v>971738075</v>
+      </c>
+      <c r="E615" s="23">
+        <v>108565231</v>
+      </c>
+      <c r="F615" s="23">
+        <v>148747980</v>
+      </c>
+      <c r="G615" s="25">
+        <v>257313211</v>
+      </c>
+      <c r="H615" s="23">
+        <v>34713121</v>
+      </c>
+      <c r="I615" s="25">
+        <v>1263764407</v>
+      </c>
+      <c r="J615" s="21">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="616" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A616" s="13" t="s">
+        <v>524</v>
+      </c>
+      <c r="B616" s="13" t="s">
+        <v>524</v>
+      </c>
+      <c r="C616" s="13" t="s">
+        <v>528</v>
+      </c>
+      <c r="D616" s="23">
+        <v>126030965</v>
+      </c>
+      <c r="E616" s="23">
+        <v>15819417</v>
+      </c>
+      <c r="F616" s="23">
+        <v>20630007</v>
+      </c>
+      <c r="G616" s="25">
+        <v>36449424</v>
+      </c>
+      <c r="H616" s="23">
+        <v>4060024</v>
+      </c>
+      <c r="I616" s="25">
+        <v>166540413</v>
+      </c>
+      <c r="J616" s="21">
+        <v>0.56999999999999995</v>
+      </c>
+    </row>
+    <row r="617" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A617" s="13" t="s">
+        <v>529</v>
+      </c>
+      <c r="B617" s="13" t="s">
+        <v>529</v>
+      </c>
+      <c r="C617" s="13" t="s">
+        <v>530</v>
+      </c>
+      <c r="D617" s="23">
+        <v>210942268</v>
+      </c>
+      <c r="E617" s="23">
+        <v>13407205</v>
+      </c>
+      <c r="F617" s="23">
+        <v>10373778</v>
+      </c>
+      <c r="G617" s="25">
+        <v>23780983</v>
+      </c>
+      <c r="H617" s="23">
+        <v>6168976</v>
+      </c>
+      <c r="I617" s="25">
+        <v>240892227</v>
+      </c>
+      <c r="J617" s="21">
+        <v>0.35</v>
+      </c>
+    </row>
+    <row r="618" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A618" s="13" t="s">
+        <v>531</v>
+      </c>
+      <c r="B618" s="13" t="s">
+        <v>531</v>
+      </c>
+      <c r="C618" s="13" t="s">
+        <v>532</v>
+      </c>
+      <c r="D618" s="23">
+        <v>1167725189</v>
+      </c>
+      <c r="E618" s="23">
+        <v>61490109</v>
+      </c>
+      <c r="F618" s="23">
+        <v>50156840</v>
+      </c>
+      <c r="G618" s="25">
+        <v>111646949</v>
+      </c>
+      <c r="H618" s="23">
+        <v>18555971</v>
+      </c>
+      <c r="I618" s="25">
+        <v>1297928109</v>
+      </c>
+      <c r="J618" s="21">
+        <v>0.45</v>
+      </c>
+    </row>
+    <row r="619" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A619" s="13" t="s">
+        <v>531</v>
+      </c>
+      <c r="B619" s="13" t="s">
+        <v>531</v>
+      </c>
+      <c r="C619" s="13" t="s">
+        <v>533</v>
+      </c>
+      <c r="D619" s="23">
+        <v>23586615</v>
+      </c>
+      <c r="E619" s="23">
+        <v>3124995</v>
+      </c>
+      <c r="F619" s="23">
+        <v>966303</v>
+      </c>
+      <c r="G619" s="25">
+        <v>4091298</v>
+      </c>
+      <c r="H619" s="23">
+        <v>2061649</v>
+      </c>
+      <c r="I619" s="25">
+        <v>29739562</v>
+      </c>
+      <c r="J619" s="21">
+        <v>0.44</v>
+      </c>
+    </row>
+    <row r="620" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A620" s="13" t="s">
+        <v>534</v>
+      </c>
+      <c r="B620" s="13" t="s">
+        <v>534</v>
+      </c>
+      <c r="C620" s="13" t="s">
+        <v>535</v>
+      </c>
+      <c r="D620" s="23">
+        <v>45098478</v>
+      </c>
+      <c r="E620" s="23">
+        <v>4086879</v>
+      </c>
+      <c r="F620" s="23">
+        <v>4315135</v>
+      </c>
+      <c r="G620" s="25">
+        <v>8402014</v>
+      </c>
+      <c r="H620" s="23">
+        <v>1924790</v>
+      </c>
+      <c r="I620" s="25">
+        <v>55425282</v>
+      </c>
+      <c r="J620" s="21">
+        <v>0.60099999999999998</v>
+      </c>
+    </row>
+    <row r="621" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A621" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="B621" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="C621" s="13" t="s">
+        <v>536</v>
+      </c>
+      <c r="D621" s="23">
+        <v>525919317</v>
+      </c>
+      <c r="E621" s="23">
+        <v>59818000</v>
+      </c>
+      <c r="F621" s="23">
+        <v>21390415</v>
+      </c>
+      <c r="G621" s="25">
+        <v>81208415</v>
+      </c>
+      <c r="H621" s="23">
+        <v>18958367</v>
+      </c>
+      <c r="I621" s="25">
+        <v>626086099</v>
+      </c>
+      <c r="J621" s="21">
+        <v>0.02</v>
+      </c>
+    </row>
+    <row r="622" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A622" s="13" t="s">
+        <v>537</v>
+      </c>
+      <c r="B622" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="C622" s="13" t="s">
+        <v>538</v>
+      </c>
+      <c r="D622" s="23">
+        <v>0</v>
+      </c>
+      <c r="E622" s="23">
+        <v>0</v>
+      </c>
+      <c r="F622" s="23">
+        <v>0</v>
+      </c>
+      <c r="G622" s="25">
+        <v>0</v>
+      </c>
+      <c r="H622" s="23">
+        <v>0</v>
+      </c>
+      <c r="I622" s="25">
+        <v>0</v>
+      </c>
+      <c r="J622" s="21">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="623" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A623" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="B623" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="C623" s="13" t="s">
+        <v>539</v>
+      </c>
+      <c r="D623" s="23">
+        <v>4866488634</v>
+      </c>
+      <c r="E623" s="23">
+        <v>537543976</v>
+      </c>
+      <c r="F623" s="23">
+        <v>240530108</v>
+      </c>
+      <c r="G623" s="25">
+        <v>778074084</v>
+      </c>
+      <c r="H623" s="23">
+        <v>55399920</v>
+      </c>
+      <c r="I623" s="25">
+        <v>5699962638</v>
+      </c>
+      <c r="J623" s="21">
+        <v>0.185</v>
+      </c>
+    </row>
+    <row r="624" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A624" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="B624" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="C624" s="13" t="s">
+        <v>540</v>
+      </c>
+      <c r="D624" s="23">
+        <v>344560150</v>
+      </c>
+      <c r="E624" s="23">
+        <v>37643266</v>
+      </c>
+      <c r="F624" s="23">
+        <v>3419000</v>
+      </c>
+      <c r="G624" s="25">
+        <v>41062266</v>
+      </c>
+      <c r="H624" s="23">
+        <v>2966466</v>
+      </c>
+      <c r="I624" s="25">
+        <v>388588882</v>
+      </c>
+      <c r="J624" s="21">
+        <v>0.19</v>
+      </c>
+    </row>
+    <row r="625" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A625" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="B625" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="C625" s="13" t="s">
+        <v>541</v>
+      </c>
+      <c r="D625" s="23">
+        <v>164616607</v>
+      </c>
+      <c r="E625" s="23">
+        <v>22336084</v>
+      </c>
+      <c r="F625" s="23">
+        <v>43234572</v>
+      </c>
+      <c r="G625" s="25">
+        <v>65570656</v>
+      </c>
+      <c r="H625" s="23">
+        <v>14379086</v>
+      </c>
+      <c r="I625" s="25">
+        <v>244566349</v>
+      </c>
+      <c r="J625" s="21">
+        <v>0.49</v>
+      </c>
+    </row>
+    <row r="626" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A626" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="B626" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="C626" s="13" t="s">
+        <v>542</v>
+      </c>
+      <c r="D626" s="23">
+        <v>1454207037</v>
+      </c>
+      <c r="E626" s="23">
+        <v>120272019</v>
+      </c>
+      <c r="F626" s="23">
+        <v>8119812</v>
+      </c>
+      <c r="G626" s="25">
+        <v>128391831</v>
+      </c>
+      <c r="H626" s="23">
+        <v>5106472</v>
+      </c>
+      <c r="I626" s="25">
+        <v>1587705340</v>
+      </c>
+      <c r="J626" s="21">
+        <v>0.06</v>
+      </c>
+    </row>
+    <row r="627" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A627" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="B627" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="C627" s="13" t="s">
+        <v>543</v>
+      </c>
+      <c r="D627" s="23">
+        <v>358340865</v>
+      </c>
+      <c r="E627" s="23">
+        <v>35965160</v>
+      </c>
+      <c r="F627" s="23">
+        <v>15093517</v>
+      </c>
+      <c r="G627" s="25">
+        <v>51058677</v>
+      </c>
+      <c r="H627" s="23">
+        <v>7399440</v>
+      </c>
+      <c r="I627" s="25">
+        <v>416798982</v>
+      </c>
+      <c r="J627" s="21">
+        <v>2.1000000000000001E-2</v>
+      </c>
+    </row>
+    <row r="628" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A628" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="B628" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="C628" s="13" t="s">
+        <v>644</v>
+      </c>
+      <c r="D628" s="23">
+        <v>3334990595</v>
+      </c>
+      <c r="E628" s="23">
+        <v>329609130</v>
+      </c>
+      <c r="F628" s="23">
+        <v>73273675</v>
+      </c>
+      <c r="G628" s="25">
+        <v>402882805</v>
+      </c>
+      <c r="H628" s="23">
+        <v>35928647</v>
+      </c>
+      <c r="I628" s="25">
+        <v>3773802047</v>
+      </c>
+      <c r="J628" s="21">
+        <v>0.255</v>
+      </c>
+    </row>
+    <row r="629" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A629" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="B629" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="C629" s="13" t="s">
+        <v>644</v>
+      </c>
+      <c r="D629" s="23">
+        <v>1646100</v>
+      </c>
+      <c r="E629" s="23">
+        <v>0</v>
+      </c>
+      <c r="F629" s="23">
+        <v>0</v>
+      </c>
+      <c r="G629" s="25">
+        <v>0</v>
+      </c>
+      <c r="H629" s="23">
+        <v>0</v>
+      </c>
+      <c r="I629" s="25">
+        <v>1646100</v>
+      </c>
+      <c r="J629" s="21">
+        <v>0.255</v>
+      </c>
+    </row>
+    <row r="630" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A630" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="B630" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="C630" s="13" t="s">
+        <v>544</v>
+      </c>
+      <c r="D630" s="23">
+        <v>3436340979</v>
+      </c>
+      <c r="E630" s="23">
+        <v>346946741</v>
+      </c>
+      <c r="F630" s="23">
+        <v>919322603</v>
+      </c>
+      <c r="G630" s="25">
+        <v>1266269344</v>
+      </c>
+      <c r="H630" s="23">
+        <v>84401357</v>
+      </c>
+      <c r="I630" s="25">
+        <v>4787011680</v>
+      </c>
+      <c r="J630" s="21">
+        <v>0.50249999999999995</v>
+      </c>
+    </row>
+    <row r="631" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A631" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="B631" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="C631" s="13" t="s">
+        <v>645</v>
+      </c>
+      <c r="D631" s="23">
+        <v>37806300</v>
+      </c>
+      <c r="E631" s="23">
+        <v>4529688</v>
+      </c>
+      <c r="F631" s="23">
+        <v>2956</v>
+      </c>
+      <c r="G631" s="25">
+        <v>4532644</v>
+      </c>
+      <c r="H631" s="23">
+        <v>0</v>
+      </c>
+      <c r="I631" s="25">
+        <v>42338944</v>
+      </c>
+      <c r="J631" s="21">
+        <v>0.186</v>
+      </c>
+    </row>
+    <row r="632" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A632" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="B632" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="C632" s="13" t="s">
+        <v>645</v>
+      </c>
+      <c r="D632" s="23">
+        <v>2154633432</v>
+      </c>
+      <c r="E632" s="23">
+        <v>208330196</v>
+      </c>
+      <c r="F632" s="23">
+        <v>107504519</v>
+      </c>
+      <c r="G632" s="25">
+        <v>315834715</v>
+      </c>
+      <c r="H632" s="23">
+        <v>20079989</v>
+      </c>
+      <c r="I632" s="25">
+        <v>2490548136</v>
+      </c>
+      <c r="J632" s="21">
+        <v>0.186</v>
+      </c>
+    </row>
+    <row r="633" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A633" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="B633" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="C633" s="13" t="s">
+        <v>545</v>
+      </c>
+      <c r="D633" s="23">
+        <v>707390106</v>
+      </c>
+      <c r="E633" s="23">
+        <v>94352109</v>
+      </c>
+      <c r="F633" s="23">
+        <v>27371638</v>
+      </c>
+      <c r="G633" s="25">
+        <v>121723747</v>
+      </c>
+      <c r="H633" s="23">
+        <v>16727516</v>
+      </c>
+      <c r="I633" s="25">
+        <v>845841369</v>
+      </c>
+      <c r="J633" s="21">
+        <v>0.02</v>
+      </c>
+    </row>
+    <row r="634" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A634" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="B634" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="C634" s="13" t="s">
+        <v>546</v>
+      </c>
+      <c r="D634" s="23">
+        <v>2748303197</v>
+      </c>
+      <c r="E634" s="23">
+        <v>271162585</v>
+      </c>
+      <c r="F634" s="23">
+        <v>29038668</v>
+      </c>
+      <c r="G634" s="25">
+        <v>300201253</v>
+      </c>
+      <c r="H634" s="23">
+        <v>32610018</v>
+      </c>
+      <c r="I634" s="25">
+        <v>3081114468</v>
+      </c>
+      <c r="J634" s="21">
+        <v>0.38500000000000001</v>
+      </c>
+    </row>
+    <row r="635" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A635" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="B635" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="C635" s="13" t="s">
+        <v>547</v>
+      </c>
+      <c r="D635" s="23">
+        <v>2978188668</v>
+      </c>
+      <c r="E635" s="23">
+        <v>250124167</v>
+      </c>
+      <c r="F635" s="23">
+        <v>15888473</v>
+      </c>
+      <c r="G635" s="25">
+        <v>266012640</v>
+      </c>
+      <c r="H635" s="23">
+        <v>26115897</v>
+      </c>
+      <c r="I635" s="25">
+        <v>3270317205</v>
+      </c>
+      <c r="J635" s="21">
+        <v>4.8000000000000001E-2</v>
+      </c>
+    </row>
+    <row r="636" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A636" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="B636" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="C636" s="13" t="s">
+        <v>548</v>
+      </c>
+      <c r="D636" s="23">
+        <v>1352857613</v>
+      </c>
+      <c r="E636" s="23">
+        <v>139446311</v>
+      </c>
+      <c r="F636" s="23">
+        <v>19654384</v>
+      </c>
+      <c r="G636" s="25">
+        <v>159100695</v>
+      </c>
+      <c r="H636" s="23">
+        <v>18610731</v>
+      </c>
+      <c r="I636" s="25">
+        <v>1530569039</v>
+      </c>
+      <c r="J636" s="21">
+        <v>1.29E-2</v>
+      </c>
+    </row>
+    <row r="637" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A637" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="B637" s="13" t="s">
+        <v>366</v>
+      </c>
+      <c r="C637" s="13" t="s">
+        <v>549</v>
+      </c>
+      <c r="D637" s="23">
+        <v>153614672</v>
+      </c>
+      <c r="E637" s="23">
+        <v>19665621</v>
+      </c>
+      <c r="F637" s="23">
+        <v>4546388</v>
+      </c>
+      <c r="G637" s="25">
+        <v>24212009</v>
+      </c>
+      <c r="H637" s="23">
+        <v>7570485</v>
+      </c>
+      <c r="I637" s="25">
+        <v>185397166</v>
+      </c>
+      <c r="J637" s="21">
+        <v>0.34</v>
+      </c>
+    </row>
+    <row r="638" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A638" s="13" t="s">
+        <v>550</v>
+      </c>
+      <c r="B638" s="13" t="s">
+        <v>550</v>
+      </c>
+      <c r="C638" s="13" t="s">
+        <v>551</v>
+      </c>
+      <c r="D638" s="23">
+        <v>686954409</v>
+      </c>
+      <c r="E638" s="23">
+        <v>99174421</v>
+      </c>
+      <c r="F638" s="23">
+        <v>108568631</v>
+      </c>
+      <c r="G638" s="25">
+        <v>207743052</v>
+      </c>
+      <c r="H638" s="23">
+        <v>33950679</v>
+      </c>
+      <c r="I638" s="25">
+        <v>928648140</v>
+      </c>
+      <c r="J638" s="21">
+        <v>0.71199999999999997</v>
+      </c>
+    </row>
+    <row r="639" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A639" s="13" t="s">
+        <v>550</v>
+      </c>
+      <c r="B639" s="13" t="s">
+        <v>550</v>
+      </c>
+      <c r="C639" s="13" t="s">
+        <v>552</v>
+      </c>
+      <c r="D639" s="23">
+        <v>5679193</v>
+      </c>
+      <c r="E639" s="23">
+        <v>1515054</v>
+      </c>
+      <c r="F639" s="23">
+        <v>664237</v>
+      </c>
+      <c r="G639" s="25">
+        <v>2179291</v>
+      </c>
+      <c r="H639" s="23">
+        <v>995373</v>
+      </c>
+      <c r="I639" s="25">
+        <v>8853857</v>
+      </c>
+      <c r="J639" s="21">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="640" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A640" s="13" t="s">
+        <v>550</v>
+      </c>
+      <c r="B640" s="13" t="s">
+        <v>550</v>
+      </c>
+      <c r="C640" s="13" t="s">
+        <v>553</v>
+      </c>
+      <c r="D640" s="23">
+        <v>4731691</v>
+      </c>
+      <c r="E640" s="23">
+        <v>853956</v>
+      </c>
+      <c r="F640" s="23">
+        <v>138375</v>
+      </c>
+      <c r="G640" s="25">
+        <v>992331</v>
+      </c>
+      <c r="H640" s="23">
+        <v>652570</v>
+      </c>
+      <c r="I640" s="25">
+        <v>6376592</v>
+      </c>
+      <c r="J640" s="21">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="641" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A641" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="B641" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="C641" s="13" t="s">
+        <v>634</v>
+      </c>
+      <c r="D641" s="23">
+        <v>287853670</v>
+      </c>
+      <c r="E641" s="23">
+        <v>45876686</v>
+      </c>
+      <c r="F641" s="23">
+        <v>20179986</v>
+      </c>
+      <c r="G641" s="25">
+        <v>66056672</v>
+      </c>
+      <c r="H641" s="23">
+        <v>8407340</v>
+      </c>
+      <c r="I641" s="25">
+        <v>362317682</v>
+      </c>
+      <c r="J641" s="21">
+        <v>0.53</v>
+      </c>
+    </row>
+    <row r="642" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A642" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="B642" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="C642" s="13" t="s">
+        <v>634</v>
+      </c>
+      <c r="D642" s="23">
+        <v>97333979</v>
+      </c>
+      <c r="E642" s="23">
+        <v>7083359</v>
+      </c>
+      <c r="F642" s="23">
+        <v>1738415</v>
+      </c>
+      <c r="G642" s="25">
+        <v>8821774</v>
+      </c>
+      <c r="H642" s="23">
+        <v>413674</v>
+      </c>
+      <c r="I642" s="25">
+        <v>106569427</v>
+      </c>
+      <c r="J642" s="21">
+        <v>0.53</v>
+      </c>
+    </row>
+    <row r="643" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A643" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="B643" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="C643" s="13" t="s">
+        <v>649</v>
+      </c>
+      <c r="D643" s="23">
+        <v>10039451143</v>
+      </c>
+      <c r="E643" s="23">
+        <v>819523886</v>
+      </c>
+      <c r="F643" s="23">
+        <v>257015531</v>
+      </c>
+      <c r="G643" s="25">
+        <v>1076539417</v>
+      </c>
+      <c r="H643" s="23">
+        <v>42498031</v>
+      </c>
+      <c r="I643" s="25">
+        <v>11158488591</v>
+      </c>
+      <c r="J643" s="21">
+        <v>0.39</v>
+      </c>
+    </row>
+    <row r="644" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A644" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="B644" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="C644" s="13" t="s">
+        <v>617</v>
+      </c>
+      <c r="D644" s="23">
+        <v>960134973</v>
+      </c>
+      <c r="E644" s="23">
+        <v>64431272</v>
+      </c>
+      <c r="F644" s="23">
+        <v>497200</v>
+      </c>
+      <c r="G644" s="25">
+        <v>64928472</v>
+      </c>
+      <c r="H644" s="23">
+        <v>1645208</v>
+      </c>
+      <c r="I644" s="25">
+        <v>1026708653</v>
+      </c>
+      <c r="J644" s="21">
+        <v>0.34499999999999997</v>
+      </c>
+    </row>
+    <row r="645" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A645" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="B645" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="C645" s="13" t="s">
+        <v>617</v>
+      </c>
+      <c r="D645" s="23">
+        <v>29675000000</v>
+      </c>
+      <c r="E645" s="23">
+        <v>2012161409</v>
+      </c>
+      <c r="F645" s="23">
+        <v>1075965457</v>
+      </c>
+      <c r="G645" s="25">
+        <v>3088126866</v>
+      </c>
+      <c r="H645" s="23">
+        <v>222000000</v>
+      </c>
+      <c r="I645" s="25">
+        <v>32985126866</v>
+      </c>
+      <c r="J645" s="21">
+        <v>0.34499999999999997</v>
+      </c>
+    </row>
+    <row r="646" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A646" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="B646" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="C646" s="13" t="s">
+        <v>640</v>
+      </c>
+      <c r="D646" s="23">
+        <v>2565595857</v>
+      </c>
+      <c r="E646" s="23">
+        <v>274449196</v>
+      </c>
+      <c r="F646" s="23">
+        <v>121879217</v>
+      </c>
+      <c r="G646" s="25">
+        <v>396328413</v>
+      </c>
+      <c r="H646" s="23">
+        <v>24866079</v>
+      </c>
+      <c r="I646" s="25">
+        <v>2986790349</v>
+      </c>
+      <c r="J646" s="21">
+        <v>0.57999999999999996</v>
+      </c>
+    </row>
+    <row r="647" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A647" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="B647" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="C647" s="13" t="s">
+        <v>640</v>
+      </c>
+      <c r="D647" s="23">
+        <v>3904</v>
+      </c>
+      <c r="E647" s="23">
+        <v>0</v>
+      </c>
+      <c r="F647" s="23">
+        <v>9</v>
+      </c>
+      <c r="G647" s="25">
+        <v>9</v>
+      </c>
+      <c r="H647" s="23">
+        <v>36191</v>
+      </c>
+      <c r="I647" s="25">
+        <v>40104</v>
+      </c>
+      <c r="J647" s="21">
+        <v>0.57999999999999996</v>
+      </c>
+    </row>
+    <row r="648" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A648" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="B648" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="C648" s="13" t="s">
+        <v>624</v>
+      </c>
+      <c r="D648" s="23">
+        <v>33089743259</v>
+      </c>
+      <c r="E648" s="23">
+        <v>2424964176</v>
+      </c>
+      <c r="F648" s="23">
+        <v>2698618180</v>
+      </c>
+      <c r="G648" s="25">
+        <v>5123582356</v>
+      </c>
+      <c r="H648" s="23">
+        <v>448514700</v>
+      </c>
+      <c r="I648" s="25">
+        <v>38661840315</v>
+      </c>
+      <c r="J648" s="21">
+        <v>0.55169999999999997</v>
+      </c>
+    </row>
+    <row r="649" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A649" s="14" t="s">
+        <v>130</v>
+      </c>
+      <c r="B649" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="C649" s="14" t="s">
+        <v>624</v>
+      </c>
+      <c r="D649" s="24">
+        <v>13042600</v>
+      </c>
+      <c r="E649" s="24">
+        <v>96441</v>
+      </c>
+      <c r="F649" s="24">
+        <v>549474</v>
+      </c>
+      <c r="G649" s="25">
+        <v>645915</v>
+      </c>
+      <c r="H649" s="24">
+        <v>323357</v>
+      </c>
+      <c r="I649" s="25">
+        <v>14011872</v>
+      </c>
+      <c r="J649" s="21">
+        <v>0.55169999999999997</v>
+      </c>
+    </row>
+    <row r="650" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A650" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="B650" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="C650" s="13" t="s">
+        <v>624</v>
+      </c>
+      <c r="D650" s="23">
+        <v>99589108</v>
+      </c>
+      <c r="E650" s="23">
+        <v>1268740</v>
+      </c>
+      <c r="F650" s="23">
+        <v>43137295</v>
+      </c>
+      <c r="G650" s="25">
+        <v>44406035</v>
+      </c>
+      <c r="H650" s="23">
+        <v>1401951</v>
+      </c>
+      <c r="I650" s="25">
+        <v>145397094</v>
+      </c>
+      <c r="J650" s="21">
+        <v>0.55169999999999997</v>
+      </c>
+    </row>
+    <row r="651" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A651" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="B651" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="C651" s="13" t="s">
+        <v>554</v>
+      </c>
+      <c r="D651" s="23">
+        <v>4555649646</v>
+      </c>
+      <c r="E651" s="23">
+        <v>408823940</v>
+      </c>
+      <c r="F651" s="23">
+        <v>140688939</v>
+      </c>
+      <c r="G651" s="25">
+        <v>549512879</v>
+      </c>
+      <c r="H651" s="23">
+        <v>27016210</v>
+      </c>
+      <c r="I651" s="25">
+        <v>5132178735</v>
+      </c>
+      <c r="J651" s="21">
+        <v>0.39500000000000002</v>
+      </c>
+    </row>
+    <row r="652" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A652" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="B652" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="C652" s="13" t="s">
+        <v>555</v>
+      </c>
+      <c r="D652" s="23">
+        <v>4125209494</v>
+      </c>
+      <c r="E652" s="23">
+        <v>351093725</v>
+      </c>
+      <c r="F652" s="23">
+        <v>434328929</v>
+      </c>
+      <c r="G652" s="25">
+        <v>785422654</v>
+      </c>
+      <c r="H652" s="23">
+        <v>157028293</v>
+      </c>
+      <c r="I652" s="25">
+        <v>5067660441</v>
+      </c>
+      <c r="J652" s="21">
+        <v>0.5121</v>
+      </c>
+    </row>
+    <row r="653" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A653" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="B653" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="C653" s="13" t="s">
+        <v>556</v>
+      </c>
+      <c r="D653" s="23">
+        <v>6118672755</v>
+      </c>
+      <c r="E653" s="23">
+        <v>526821675</v>
+      </c>
+      <c r="F653" s="23">
+        <v>226080494</v>
+      </c>
+      <c r="G653" s="25">
+        <v>752902169</v>
+      </c>
+      <c r="H653" s="23">
+        <v>19063701</v>
+      </c>
+      <c r="I653" s="25">
+        <v>6890638625</v>
+      </c>
+      <c r="J653" s="21">
+        <v>0.42159999999999997</v>
+      </c>
+    </row>
+    <row r="654" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A654" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="B654" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="C654" s="13" t="s">
+        <v>557</v>
+      </c>
+      <c r="D654" s="23">
+        <v>2215633742</v>
+      </c>
+      <c r="E654" s="23">
+        <v>202230842</v>
+      </c>
+      <c r="F654" s="23">
+        <v>81048231</v>
+      </c>
+      <c r="G654" s="25">
+        <v>283279073</v>
+      </c>
+      <c r="H654" s="23">
+        <v>15686698</v>
+      </c>
+      <c r="I654" s="25">
+        <v>2514599513</v>
+      </c>
+      <c r="J654" s="21">
+        <v>0.42</v>
+      </c>
+    </row>
+    <row r="655" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A655" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="B655" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="C655" s="13" t="s">
+        <v>625</v>
+      </c>
+      <c r="D655" s="23">
+        <v>18666119</v>
+      </c>
+      <c r="E655" s="23">
+        <v>117916</v>
+      </c>
+      <c r="F655" s="23">
+        <v>1485099</v>
+      </c>
+      <c r="G655" s="25">
+        <v>1603015</v>
+      </c>
+      <c r="H655" s="23">
+        <v>368175</v>
+      </c>
+      <c r="I655" s="25">
+        <v>20637309</v>
+      </c>
+      <c r="J655" s="21">
+        <v>0.36</v>
+      </c>
+    </row>
+    <row r="656" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A656" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="B656" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="C656" s="13" t="s">
+        <v>625</v>
+      </c>
+      <c r="D656" s="23">
+        <v>5497176109</v>
+      </c>
+      <c r="E656" s="23">
+        <v>316569791</v>
+      </c>
+      <c r="F656" s="23">
+        <v>517085260</v>
+      </c>
+      <c r="G656" s="25">
+        <v>833655051</v>
+      </c>
+      <c r="H656" s="23">
+        <v>28819436</v>
+      </c>
+      <c r="I656" s="25">
+        <v>6359650596</v>
+      </c>
+      <c r="J656" s="21">
+        <v>0.36</v>
+      </c>
+    </row>
+    <row r="657" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A657" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="B657" s="13" t="s">
+        <v>131</v>
+      </c>
+      <c r="C657" s="13" t="s">
+        <v>626</v>
+      </c>
+      <c r="D657" s="23">
+        <v>237462799</v>
+      </c>
+      <c r="E657" s="23">
+        <v>18381611</v>
+      </c>
+      <c r="F657" s="23">
+        <v>2721540</v>
+      </c>
+      <c r="G657" s="25">
+        <v>21103151</v>
+      </c>
+      <c r="H657" s="23">
+        <v>3473059</v>
+      </c>
+      <c r="I657" s="25">
+        <v>262039009</v>
+      </c>
+      <c r="J657" s="21">
+        <v>0.373</v>
+      </c>
+    </row>
+    <row r="658" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A658" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="B658" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="C658" s="13" t="s">
+        <v>626</v>
+      </c>
+      <c r="D658" s="23">
+        <v>68906517480</v>
+      </c>
+      <c r="E658" s="23">
+        <v>4940475910</v>
+      </c>
+      <c r="F658" s="23">
+        <v>3139120729</v>
+      </c>
+      <c r="G658" s="25">
+        <v>8079596639</v>
+      </c>
+      <c r="H658" s="23">
+        <v>1015732918</v>
+      </c>
+      <c r="I658" s="25">
+        <v>78001847037</v>
+      </c>
+      <c r="J658" s="21">
+        <v>0.373</v>
+      </c>
+    </row>
+    <row r="659" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A659" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="B659" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="C659" s="13" t="s">
+        <v>558</v>
+      </c>
+      <c r="D659" s="23">
+        <v>1241610447</v>
+      </c>
+      <c r="E659" s="23">
+        <v>132689894</v>
+      </c>
+      <c r="F659" s="23">
+        <v>17253897</v>
+      </c>
+      <c r="G659" s="25">
+        <v>149943791</v>
+      </c>
+      <c r="H659" s="23">
+        <v>7847348</v>
+      </c>
+      <c r="I659" s="25">
+        <v>1399401586</v>
+      </c>
+      <c r="J659" s="21">
+        <v>0.46</v>
+      </c>
+    </row>
+    <row r="660" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A660" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="B660" s="13" t="s">
+        <v>236</v>
+      </c>
+      <c r="C660" s="13" t="s">
+        <v>632</v>
+      </c>
+      <c r="D660" s="23">
+        <v>140646035</v>
+      </c>
+      <c r="E660" s="23">
+        <v>13500303</v>
+      </c>
+      <c r="F660" s="23">
+        <v>86299</v>
+      </c>
+      <c r="G660" s="25">
+        <v>13586602</v>
+      </c>
+      <c r="H660" s="23">
+        <v>846402</v>
+      </c>
+      <c r="I660" s="25">
+        <v>155079039</v>
+      </c>
+      <c r="J660" s="21">
+        <v>0.495</v>
+      </c>
+    </row>
+    <row r="661" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A661" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="B661" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="C661" s="13" t="s">
+        <v>632</v>
+      </c>
+      <c r="D661" s="23">
+        <v>6157132331</v>
+      </c>
+      <c r="E661" s="23">
+        <v>571444532</v>
+      </c>
+      <c r="F661" s="23">
+        <v>213832787</v>
+      </c>
+      <c r="G661" s="25">
+        <v>785277319</v>
+      </c>
+      <c r="H661" s="23">
+        <v>53739040</v>
+      </c>
+      <c r="I661" s="25">
+        <v>6996148690</v>
+      </c>
+      <c r="J661" s="21">
+        <v>0.495</v>
+      </c>
+    </row>
+    <row r="662" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A662" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="B662" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="C662" s="13" t="s">
+        <v>559</v>
+      </c>
+      <c r="D662" s="23">
+        <v>1104440815</v>
+      </c>
+      <c r="E662" s="23">
+        <v>107372525</v>
+      </c>
+      <c r="F662" s="23">
+        <v>23482095</v>
+      </c>
+      <c r="G662" s="25">
+        <v>130854620</v>
+      </c>
+      <c r="H662" s="23">
+        <v>7440709</v>
+      </c>
+      <c r="I662" s="25">
+        <v>1242736144</v>
+      </c>
+      <c r="J662" s="21">
+        <v>0.47</v>
+      </c>
+    </row>
+    <row r="663" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A663" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="B663" s="13" t="s">
+        <v>130</v>
+      </c>
+      <c r="C663" s="13" t="s">
+        <v>560</v>
+      </c>
+      <c r="D663" s="23">
+        <v>931444694</v>
+      </c>
+      <c r="E663" s="23">
+        <v>71717555</v>
+      </c>
+      <c r="F663" s="23">
+        <v>502529553</v>
+      </c>
+      <c r="G663" s="25">
+        <v>574247108</v>
+      </c>
+      <c r="H663" s="23">
+        <v>16773745</v>
+      </c>
+      <c r="I663" s="25">
+        <v>1522465547</v>
+      </c>
+      <c r="J663" s="21">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="664" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A664" s="13" t="s">
+        <v>561</v>
+      </c>
+      <c r="B664" s="13" t="s">
+        <v>561</v>
+      </c>
+      <c r="C664" s="13" t="s">
+        <v>562</v>
+      </c>
+      <c r="D664" s="23">
+        <v>3734644</v>
+      </c>
+      <c r="E664" s="23">
+        <v>815992</v>
+      </c>
+      <c r="F664" s="23">
+        <v>143533</v>
+      </c>
+      <c r="G664" s="25">
+        <v>959525</v>
+      </c>
+      <c r="H664" s="23">
+        <v>562864</v>
+      </c>
+      <c r="I664" s="25">
+        <v>5257033</v>
+      </c>
+      <c r="J664" s="21">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="665" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A665" s="13" t="s">
+        <v>561</v>
+      </c>
+      <c r="B665" s="13" t="s">
+        <v>561</v>
+      </c>
+      <c r="C665" s="13" t="s">
+        <v>563</v>
+      </c>
+      <c r="D665" s="23">
+        <v>30986052</v>
+      </c>
+      <c r="E665" s="23">
+        <v>6301567</v>
+      </c>
+      <c r="F665" s="23">
+        <v>1232483</v>
+      </c>
+      <c r="G665" s="25">
+        <v>7534050</v>
+      </c>
+      <c r="H665" s="23">
+        <v>2489633</v>
+      </c>
+      <c r="I665" s="25">
+        <v>41009735</v>
+      </c>
+      <c r="J665" s="21">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="666" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A666" s="13" t="s">
+        <v>561</v>
+      </c>
+      <c r="B666" s="13" t="s">
+        <v>561</v>
+      </c>
+      <c r="C666" s="13" t="s">
+        <v>564</v>
+      </c>
+      <c r="D666" s="23">
+        <v>60170309</v>
+      </c>
+      <c r="E666" s="23">
+        <v>6179869</v>
+      </c>
+      <c r="F666" s="23">
+        <v>2203961</v>
+      </c>
+      <c r="G666" s="25">
+        <v>8383830</v>
+      </c>
+      <c r="H666" s="23">
+        <v>3823877</v>
+      </c>
+      <c r="I666" s="25">
+        <v>72378016</v>
+      </c>
+      <c r="J666" s="21">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="667" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A667" s="13" t="s">
+        <v>565</v>
+      </c>
+      <c r="B667" s="13" t="s">
+        <v>565</v>
+      </c>
+      <c r="C667" s="13" t="s">
+        <v>566</v>
+      </c>
+      <c r="D667" s="23">
+        <v>10992080</v>
+      </c>
+      <c r="E667" s="23">
+        <v>2112514</v>
+      </c>
+      <c r="F667" s="23">
+        <v>295290</v>
+      </c>
+      <c r="G667" s="25">
+        <v>2407804</v>
+      </c>
+      <c r="H667" s="23">
+        <v>5890833</v>
+      </c>
+      <c r="I667" s="25">
+        <v>19290717</v>
+      </c>
+      <c r="J667" s="21">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="668" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A668" s="13" t="s">
+        <v>565</v>
+      </c>
+      <c r="B668" s="13" t="s">
+        <v>565</v>
+      </c>
+      <c r="C668" s="13" t="s">
+        <v>567</v>
+      </c>
+      <c r="D668" s="23">
+        <v>139430110</v>
+      </c>
+      <c r="E668" s="23">
+        <v>23765258</v>
+      </c>
+      <c r="F668" s="23">
+        <v>11648766</v>
+      </c>
+      <c r="G668" s="25">
+        <v>35414024</v>
+      </c>
+      <c r="H668" s="23">
+        <v>18681496</v>
+      </c>
+      <c r="I668" s="25">
+        <v>193525630</v>
+      </c>
+      <c r="J668" s="21">
+        <v>0.54</v>
+      </c>
+    </row>
+    <row r="669" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A669" s="13" t="s">
+        <v>565</v>
+      </c>
+      <c r="B669" s="13" t="s">
+        <v>565</v>
+      </c>
+      <c r="C669" s="13" t="s">
+        <v>568</v>
+      </c>
+      <c r="D669" s="23">
+        <v>14483897</v>
+      </c>
+      <c r="E669" s="23">
+        <v>2418714</v>
+      </c>
+      <c r="F669" s="23">
+        <v>330385</v>
+      </c>
+      <c r="G669" s="25">
+        <v>2749099</v>
+      </c>
+      <c r="H669" s="23">
+        <v>1064913</v>
+      </c>
+      <c r="I669" s="25">
+        <v>18297909</v>
+      </c>
+      <c r="J669" s="21">
+        <v>0.82</v>
+      </c>
+    </row>
+    <row r="670" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A670" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B670" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="C670" s="13" t="s">
+        <v>606</v>
+      </c>
+      <c r="D670" s="23">
+        <v>70758900</v>
+      </c>
+      <c r="E670" s="23">
+        <v>990337</v>
+      </c>
+      <c r="F670" s="23">
+        <v>7762731</v>
+      </c>
+      <c r="G670" s="25">
+        <v>8753068</v>
+      </c>
+      <c r="H670" s="23">
+        <v>405289</v>
+      </c>
+      <c r="I670" s="25">
+        <v>79917257</v>
+      </c>
+      <c r="J670" s="21">
+        <v>0.73199999999999998</v>
+      </c>
+    </row>
+    <row r="671" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A671" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B671" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C671" s="13" t="s">
+        <v>606</v>
+      </c>
+      <c r="D671" s="23">
+        <v>463986650</v>
+      </c>
+      <c r="E671" s="23">
+        <v>16909880</v>
+      </c>
+      <c r="F671" s="23">
+        <v>3749260</v>
+      </c>
+      <c r="G671" s="25">
+        <v>20659140</v>
+      </c>
+      <c r="H671" s="23">
+        <v>2349976</v>
+      </c>
+      <c r="I671" s="25">
+        <v>486995766</v>
+      </c>
+      <c r="J671" s="21">
+        <v>0.73199999999999998</v>
+      </c>
+    </row>
+    <row r="672" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A672" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B672" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="C672" s="13" t="s">
+        <v>614</v>
+      </c>
+      <c r="D672" s="23">
+        <v>103628632</v>
+      </c>
+      <c r="E672" s="23">
+        <v>667971</v>
+      </c>
+      <c r="F672" s="23">
+        <v>31412</v>
+      </c>
+      <c r="G672" s="25">
+        <v>699383</v>
+      </c>
+      <c r="H672" s="23">
+        <v>5589</v>
+      </c>
+      <c r="I672" s="25">
+        <v>104333604</v>
+      </c>
+      <c r="J672" s="21">
+        <v>0.43</v>
+      </c>
+    </row>
+    <row r="673" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A673" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B673" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C673" s="13" t="s">
+        <v>614</v>
+      </c>
+      <c r="D673" s="23">
+        <v>1073626077</v>
+      </c>
+      <c r="E673" s="23">
+        <v>28178839</v>
+      </c>
+      <c r="F673" s="23">
+        <v>18831860</v>
+      </c>
+      <c r="G673" s="25">
+        <v>47010699</v>
+      </c>
+      <c r="H673" s="23">
+        <v>6704914</v>
+      </c>
+      <c r="I673" s="25">
+        <v>1127341690</v>
+      </c>
+      <c r="J673" s="21">
+        <v>0.43</v>
+      </c>
+    </row>
+    <row r="674" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A674" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B674" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C674" s="13" t="s">
+        <v>569</v>
+      </c>
+      <c r="D674" s="23">
+        <v>921086291</v>
+      </c>
+      <c r="E674" s="23">
+        <v>63576911</v>
+      </c>
+      <c r="F674" s="23">
+        <v>591601149</v>
+      </c>
+      <c r="G674" s="25">
+        <v>655178060</v>
+      </c>
+      <c r="H674" s="23">
+        <v>14573180</v>
+      </c>
+      <c r="I674" s="25">
+        <v>1590837531</v>
+      </c>
+      <c r="J674" s="21">
+        <v>0.44</v>
+      </c>
+    </row>
+    <row r="675" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A675" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B675" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="C675" s="13" t="s">
+        <v>607</v>
+      </c>
+      <c r="D675" s="23">
+        <v>35209100</v>
+      </c>
+      <c r="E675" s="23">
+        <v>392695</v>
+      </c>
+      <c r="F675" s="23">
+        <v>1469085</v>
+      </c>
+      <c r="G675" s="25">
+        <v>1861780</v>
+      </c>
+      <c r="H675" s="23">
+        <v>181020</v>
+      </c>
+      <c r="I675" s="25">
+        <v>37251900</v>
+      </c>
+      <c r="J675" s="21">
+        <v>0.51</v>
+      </c>
+    </row>
+    <row r="676" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A676" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B676" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C676" s="13" t="s">
+        <v>607</v>
+      </c>
+      <c r="D676" s="23">
+        <v>122348656</v>
+      </c>
+      <c r="E676" s="23">
+        <v>4440141</v>
+      </c>
+      <c r="F676" s="23">
+        <v>376960</v>
+      </c>
+      <c r="G676" s="25">
+        <v>4817101</v>
+      </c>
+      <c r="H676" s="23">
+        <v>763138</v>
+      </c>
+      <c r="I676" s="25">
+        <v>127928895</v>
+      </c>
+      <c r="J676" s="21">
+        <v>0.51</v>
+      </c>
+    </row>
+    <row r="677" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A677" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="B677" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="C677" s="13" t="s">
+        <v>570</v>
+      </c>
+      <c r="D677" s="23">
+        <v>9777002</v>
+      </c>
+      <c r="E677" s="23">
+        <v>1663755</v>
+      </c>
+      <c r="F677" s="23">
+        <v>372235</v>
+      </c>
+      <c r="G677" s="25">
+        <v>2035990</v>
+      </c>
+      <c r="H677" s="23">
+        <v>415923</v>
+      </c>
+      <c r="I677" s="25">
+        <v>12228915</v>
+      </c>
+      <c r="J677" s="21">
+        <v>0.75</v>
+      </c>
+    </row>
+    <row r="678" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A678" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="B678" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="C678" s="13" t="s">
+        <v>571</v>
+      </c>
+      <c r="D678" s="23">
+        <v>44174664</v>
+      </c>
+      <c r="E678" s="23">
+        <v>7959148</v>
+      </c>
+      <c r="F678" s="23">
+        <v>3828133</v>
+      </c>
+      <c r="G678" s="25">
+        <v>11787281</v>
+      </c>
+      <c r="H678" s="23">
+        <v>1052661</v>
+      </c>
+      <c r="I678" s="25">
+        <v>57014606</v>
+      </c>
+      <c r="J678" s="21">
+        <v>0.68</v>
+      </c>
+    </row>
+    <row r="679" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A679" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="B679" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="C679" s="13" t="s">
+        <v>572</v>
+      </c>
+      <c r="D679" s="23">
+        <v>2006572759</v>
+      </c>
+      <c r="E679" s="23">
+        <v>267626305</v>
+      </c>
+      <c r="F679" s="23">
+        <v>247836662</v>
+      </c>
+      <c r="G679" s="25">
+        <v>515462967</v>
+      </c>
+      <c r="H679" s="23">
+        <v>74767017</v>
+      </c>
+      <c r="I679" s="25">
+        <v>2596802743</v>
+      </c>
+      <c r="J679" s="21">
+        <v>0.68</v>
+      </c>
+    </row>
+    <row r="680" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A680" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="B680" s="13" t="s">
+        <v>206</v>
+      </c>
+      <c r="C680" s="13" t="s">
+        <v>621</v>
+      </c>
+      <c r="D680" s="23">
+        <v>71000</v>
+      </c>
+      <c r="E680" s="23">
+        <v>0</v>
+      </c>
+      <c r="F680" s="23">
+        <v>0</v>
+      </c>
+      <c r="G680" s="25">
+        <v>0</v>
+      </c>
+      <c r="H680" s="23">
+        <v>45419</v>
+      </c>
+      <c r="I680" s="25">
+        <v>116419</v>
+      </c>
+      <c r="J680" s="21">
+        <v>0.64</v>
+      </c>
+    </row>
+    <row r="681" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A681" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="B681" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="C681" s="13" t="s">
+        <v>621</v>
+      </c>
+      <c r="D681" s="23">
+        <v>198647968</v>
+      </c>
+      <c r="E681" s="23">
+        <v>28367728</v>
+      </c>
+      <c r="F681" s="23">
+        <v>53384852</v>
+      </c>
+      <c r="G681" s="25">
+        <v>81752580</v>
+      </c>
+      <c r="H681" s="23">
+        <v>11595638</v>
+      </c>
+      <c r="I681" s="25">
+        <v>291996186</v>
+      </c>
+      <c r="J681" s="21">
+        <v>0.64</v>
+      </c>
+    </row>
+    <row r="682" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A682" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="B682" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="C682" s="13" t="s">
+        <v>573</v>
+      </c>
+      <c r="D682" s="23">
+        <v>39341985</v>
+      </c>
+      <c r="E682" s="23">
+        <v>4327260</v>
+      </c>
+      <c r="F682" s="23">
+        <v>3017822</v>
+      </c>
+      <c r="G682" s="25">
+        <v>7345082</v>
+      </c>
+      <c r="H682" s="23">
+        <v>1301141</v>
+      </c>
+      <c r="I682" s="25">
+        <v>47988208</v>
+      </c>
+      <c r="J682" s="21">
+        <v>0.69</v>
+      </c>
+    </row>
+    <row r="683" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A683" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="B683" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="C683" s="13" t="s">
+        <v>574</v>
+      </c>
+      <c r="D683" s="23">
+        <v>2031545</v>
+      </c>
+      <c r="E683" s="23">
+        <v>353232</v>
+      </c>
+      <c r="F683" s="23">
+        <v>139656</v>
+      </c>
+      <c r="G683" s="25">
+        <v>492888</v>
+      </c>
+      <c r="H683" s="23">
+        <v>269468</v>
+      </c>
+      <c r="I683" s="25">
+        <v>2793901</v>
+      </c>
+      <c r="J683" s="21">
+        <v>0.54</v>
+      </c>
+    </row>
+    <row r="684" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A684" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="B684" s="13" t="s">
+        <v>213</v>
+      </c>
+      <c r="C684" s="13" t="s">
+        <v>575</v>
+      </c>
+      <c r="D684" s="23">
+        <v>177401970</v>
+      </c>
+      <c r="E684" s="23">
+        <v>20295199</v>
+      </c>
+      <c r="F684" s="23">
+        <v>2260860</v>
+      </c>
+      <c r="G684" s="25">
+        <v>22556059</v>
+      </c>
+      <c r="H684" s="23">
+        <v>763378</v>
+      </c>
+      <c r="I684" s="25">
+        <v>200721407</v>
+      </c>
+      <c r="J684" s="21">
+        <v>0.42</v>
+      </c>
+    </row>
+    <row r="685" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A685" s="13" t="s">
+        <v>526</v>
+      </c>
+      <c r="B685" s="13" t="s">
+        <v>524</v>
+      </c>
+      <c r="C685" s="13" t="s">
+        <v>648</v>
+      </c>
+      <c r="D685" s="23">
+        <v>376866705</v>
+      </c>
+      <c r="E685" s="23">
+        <v>36589738</v>
+      </c>
+      <c r="F685" s="23">
+        <v>80116945</v>
+      </c>
+      <c r="G685" s="25">
+        <v>116706683</v>
+      </c>
+      <c r="H685" s="23">
+        <v>15972963</v>
+      </c>
+      <c r="I685" s="25">
+        <v>509546351</v>
+      </c>
+      <c r="J685" s="21">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="686" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A686" s="13" t="s">
+        <v>526</v>
+      </c>
+      <c r="B686" s="13" t="s">
+        <v>526</v>
+      </c>
+      <c r="C686" s="13" t="s">
+        <v>648</v>
+      </c>
+      <c r="D686" s="23">
+        <v>4707650</v>
+      </c>
+      <c r="E686" s="23">
+        <v>253821</v>
+      </c>
+      <c r="F686" s="23">
+        <v>48072</v>
+      </c>
+      <c r="G686" s="25">
+        <v>301893</v>
+      </c>
+      <c r="H686" s="23">
+        <v>385946</v>
+      </c>
+      <c r="I686" s="25">
+        <v>5395489</v>
+      </c>
+      <c r="J686" s="21">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="687" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A687" s="13" t="s">
+        <v>526</v>
+      </c>
+      <c r="B687" s="13" t="s">
+        <v>526</v>
+      </c>
+      <c r="C687" s="13" t="s">
+        <v>576</v>
+      </c>
+      <c r="D687" s="23">
+        <v>351808061</v>
+      </c>
+      <c r="E687" s="23">
+        <v>38987060</v>
+      </c>
+      <c r="F687" s="23">
+        <v>58346658</v>
+      </c>
+      <c r="G687" s="25">
+        <v>97333718</v>
+      </c>
+      <c r="H687" s="23">
+        <v>18330883</v>
+      </c>
+      <c r="I687" s="25">
+        <v>467472662</v>
+      </c>
+      <c r="J687" s="21">
+        <v>0.52</v>
+      </c>
+    </row>
+    <row r="688" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A688" s="13" t="s">
+        <v>526</v>
+      </c>
+      <c r="B688" s="13" t="s">
+        <v>526</v>
+      </c>
+      <c r="C688" s="13" t="s">
+        <v>577</v>
+      </c>
+      <c r="D688" s="23">
+        <v>14135483</v>
+      </c>
+      <c r="E688" s="23">
+        <v>2340593</v>
+      </c>
+      <c r="F688" s="23">
+        <v>1538584</v>
+      </c>
+      <c r="G688" s="25">
+        <v>3879177</v>
+      </c>
+      <c r="H688" s="23">
+        <v>1149854</v>
+      </c>
+      <c r="I688" s="25">
+        <v>19164514</v>
+      </c>
+      <c r="J688" s="21">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="689" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A689" s="13" t="s">
+        <v>526</v>
+      </c>
+      <c r="B689" s="13" t="s">
+        <v>526</v>
+      </c>
+      <c r="C689" s="13" t="s">
+        <v>578</v>
+      </c>
+      <c r="D689" s="23">
+        <v>367364808</v>
+      </c>
+      <c r="E689" s="23">
+        <v>62615494</v>
+      </c>
+      <c r="F689" s="23">
+        <v>137505747</v>
+      </c>
+      <c r="G689" s="25">
+        <v>200121241</v>
+      </c>
+      <c r="H689" s="23">
+        <v>14817714</v>
+      </c>
+      <c r="I689" s="25">
+        <v>582303763</v>
+      </c>
+      <c r="J689" s="21">
+        <v>0.48</v>
+      </c>
+    </row>
+    <row r="690" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A690" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="B690" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="C690" s="13" t="s">
+        <v>579</v>
+      </c>
+      <c r="D690" s="23">
+        <v>23219041</v>
+      </c>
+      <c r="E690" s="23">
+        <v>6285630</v>
+      </c>
+      <c r="F690" s="23">
+        <v>695539</v>
+      </c>
+      <c r="G690" s="25">
+        <v>6981169</v>
+      </c>
+      <c r="H690" s="23">
+        <v>1851283</v>
+      </c>
+      <c r="I690" s="25">
+        <v>32051493</v>
+      </c>
+      <c r="J690" s="21">
+        <v>0.55000000000000004</v>
+      </c>
+    </row>
+    <row r="691" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A691" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="B691" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="C691" s="13" t="s">
+        <v>580</v>
+      </c>
+      <c r="D691" s="23">
+        <v>48527550</v>
+      </c>
+      <c r="E691" s="23">
+        <v>10168137</v>
+      </c>
+      <c r="F691" s="23">
+        <v>5096712</v>
+      </c>
+      <c r="G691" s="25">
+        <v>15264849</v>
+      </c>
+      <c r="H691" s="23">
+        <v>7407958</v>
+      </c>
+      <c r="I691" s="25">
+        <v>71200357</v>
+      </c>
+      <c r="J691" s="21">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="692" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A692" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="B692" s="13" t="s">
+        <v>284</v>
+      </c>
+      <c r="C692" s="13" t="s">
+        <v>641</v>
+      </c>
+      <c r="D692" s="23">
+        <v>129917463</v>
+      </c>
+      <c r="E692" s="23">
+        <v>11853541</v>
+      </c>
+      <c r="F692" s="23">
+        <v>17816974</v>
+      </c>
+      <c r="G692" s="25">
+        <v>29670515</v>
+      </c>
+      <c r="H692" s="23">
+        <v>4274577</v>
+      </c>
+      <c r="I692" s="25">
+        <v>163862555</v>
+      </c>
+      <c r="J692" s="21">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="693" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A693" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="B693" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="C693" s="13" t="s">
+        <v>641</v>
+      </c>
+      <c r="D693" s="23">
+        <v>5712216</v>
+      </c>
+      <c r="E693" s="23">
+        <v>213621</v>
+      </c>
+      <c r="F693" s="23">
+        <v>236611</v>
+      </c>
+      <c r="G693" s="25">
+        <v>450232</v>
+      </c>
+      <c r="H693" s="23">
+        <v>58122</v>
+      </c>
+      <c r="I693" s="25">
+        <v>6220570</v>
+      </c>
+      <c r="J693" s="21">
+        <v>0.63</v>
+      </c>
+    </row>
+    <row r="694" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A694" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="B694" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="C694" s="13" t="s">
+        <v>581</v>
+      </c>
+      <c r="D694" s="23">
+        <v>28543894</v>
+      </c>
+      <c r="E694" s="23">
+        <v>6750857</v>
+      </c>
+      <c r="F694" s="23">
+        <v>1897698</v>
+      </c>
+      <c r="G694" s="25">
+        <v>8648555</v>
+      </c>
+      <c r="H694" s="23">
+        <v>1260206</v>
+      </c>
+      <c r="I694" s="25">
+        <v>38452655</v>
+      </c>
+      <c r="J694" s="21">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="695" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A695" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="B695" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="C695" s="13" t="s">
+        <v>582</v>
+      </c>
+      <c r="D695" s="23">
+        <v>14267175</v>
+      </c>
+      <c r="E695" s="23">
+        <v>3023626</v>
+      </c>
+      <c r="F695" s="23">
+        <v>7495029</v>
+      </c>
+      <c r="G695" s="25">
+        <v>10518655</v>
+      </c>
+      <c r="H695" s="23">
+        <v>180245</v>
+      </c>
+      <c r="I695" s="25">
+        <v>24966075</v>
+      </c>
+      <c r="J695" s="21">
+        <v>0.57999999999999996</v>
+      </c>
+    </row>
+    <row r="696" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A696" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="B696" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="C696" s="13" t="s">
+        <v>628</v>
+      </c>
+      <c r="D696" s="23">
+        <v>5264564</v>
+      </c>
+      <c r="E696" s="23">
+        <v>1112248</v>
+      </c>
+      <c r="F696" s="23">
+        <v>31115</v>
+      </c>
+      <c r="G696" s="25">
+        <v>1143363</v>
+      </c>
+      <c r="H696" s="23">
+        <v>274762</v>
+      </c>
+      <c r="I696" s="25">
+        <v>6682689</v>
+      </c>
+      <c r="J696" s="21">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="697" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A697" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="B697" s="13" t="s">
+        <v>224</v>
+      </c>
+      <c r="C697" s="13" t="s">
+        <v>628</v>
+      </c>
+      <c r="D697" s="23">
+        <v>39117575</v>
+      </c>
+      <c r="E697" s="23">
+        <v>8511107</v>
+      </c>
+      <c r="F697" s="23">
+        <v>1727922</v>
+      </c>
+      <c r="G697" s="25">
+        <v>10239029</v>
+      </c>
+      <c r="H697" s="23">
+        <v>727366</v>
+      </c>
+      <c r="I697" s="25">
+        <v>50083970</v>
+      </c>
+      <c r="J697" s="21">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="698" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A698" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="B698" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="C698" s="13" t="s">
+        <v>628</v>
+      </c>
+      <c r="D698" s="23">
+        <v>8832383</v>
+      </c>
+      <c r="E698" s="23">
+        <v>2079049</v>
+      </c>
+      <c r="F698" s="23">
+        <v>1194225</v>
+      </c>
+      <c r="G698" s="25">
+        <v>3273274</v>
+      </c>
+      <c r="H698" s="23">
+        <v>1532773</v>
+      </c>
+      <c r="I698" s="25">
+        <v>13638430</v>
+      </c>
+      <c r="J698" s="21">
+        <v>0.65</v>
+      </c>
+    </row>
+    <row r="699" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A699" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="B699" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="C699" s="13" t="s">
+        <v>583</v>
+      </c>
+      <c r="D699" s="23">
+        <v>17937872</v>
+      </c>
+      <c r="E699" s="23">
+        <v>3517173</v>
+      </c>
+      <c r="F699" s="23">
+        <v>454939</v>
+      </c>
+      <c r="G699" s="25">
+        <v>3972112</v>
+      </c>
+      <c r="H699" s="23">
+        <v>1728153</v>
+      </c>
+      <c r="I699" s="25">
+        <v>23638137</v>
+      </c>
+      <c r="J699" s="21">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="700" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A700" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="B700" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="C700" s="13" t="s">
+        <v>584</v>
+      </c>
+      <c r="D700" s="23">
+        <v>31233353</v>
+      </c>
+      <c r="E700" s="23">
+        <v>7266283</v>
+      </c>
+      <c r="F700" s="23">
+        <v>13172599</v>
+      </c>
+      <c r="G700" s="25">
+        <v>20438882</v>
+      </c>
+      <c r="H700" s="23">
+        <v>2708453</v>
+      </c>
+      <c r="I700" s="25">
+        <v>54380688</v>
+      </c>
+      <c r="J700" s="21">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="701" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A701" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="B701" s="13" t="s">
+        <v>225</v>
+      </c>
+      <c r="C701" s="13" t="s">
+        <v>585</v>
+      </c>
+      <c r="D701" s="23">
+        <v>3231352934</v>
+      </c>
+      <c r="E701" s="23">
+        <v>466851054</v>
+      </c>
+      <c r="F701" s="23">
+        <v>821228295</v>
+      </c>
+      <c r="G701" s="25">
+        <v>1288079349</v>
+      </c>
+      <c r="H701" s="23">
+        <v>35516194</v>
+      </c>
+      <c r="I701" s="25">
+        <v>4554948477</v>
+      </c>
+      <c r="J701" s="21">
+        <v>0.57499999999999996</v>
+      </c>
+    </row>
+    <row r="702" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A702" s="13" t="s">
+        <v>586</v>
+      </c>
+      <c r="B702" s="13" t="s">
+        <v>586</v>
+      </c>
+      <c r="C702" s="13" t="s">
+        <v>587</v>
+      </c>
+      <c r="D702" s="23">
+        <v>61354391</v>
+      </c>
+      <c r="E702" s="23">
+        <v>10268643</v>
+      </c>
+      <c r="F702" s="23">
+        <v>2392447</v>
+      </c>
+      <c r="G702" s="25">
+        <v>12661090</v>
+      </c>
+      <c r="H702" s="23">
+        <v>3886030</v>
+      </c>
+      <c r="I702" s="25">
+        <v>77901511</v>
+      </c>
+      <c r="J702" s="21">
+        <v>0.49</v>
+      </c>
+    </row>
+    <row r="703" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A703" s="13" t="s">
+        <v>586</v>
+      </c>
+      <c r="B703" s="13" t="s">
+        <v>586</v>
+      </c>
+      <c r="C703" s="13" t="s">
+        <v>588</v>
+      </c>
+      <c r="D703" s="23">
+        <v>38525849</v>
+      </c>
+      <c r="E703" s="23">
+        <v>5757052</v>
+      </c>
+      <c r="F703" s="23">
+        <v>1363016</v>
+      </c>
+      <c r="G703" s="25">
+        <v>7120068</v>
+      </c>
+      <c r="H703" s="23">
+        <v>900689</v>
+      </c>
+      <c r="I703" s="25">
+        <v>46546606</v>
+      </c>
+      <c r="J703" s="21">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="704" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A704" s="13" t="s">
+        <v>586</v>
+      </c>
+      <c r="B704" s="13" t="s">
+        <v>586</v>
+      </c>
+      <c r="C704" s="13" t="s">
+        <v>589</v>
+      </c>
+      <c r="D704" s="23">
+        <v>141360925</v>
+      </c>
+      <c r="E704" s="23">
+        <v>16357874</v>
+      </c>
+      <c r="F704" s="23">
+        <v>19487439</v>
+      </c>
+      <c r="G704" s="25">
+        <v>35845313</v>
+      </c>
+      <c r="H704" s="23">
+        <v>4779068</v>
+      </c>
+      <c r="I704" s="25">
+        <v>181985306</v>
+      </c>
+      <c r="J704" s="21">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="705" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A705" s="13" t="s">
+        <v>586</v>
+      </c>
+      <c r="B705" s="13" t="s">
+        <v>586</v>
+      </c>
+      <c r="C705" s="13" t="s">
+        <v>590</v>
+      </c>
+      <c r="D705" s="23">
+        <v>207733669</v>
+      </c>
+      <c r="E705" s="23">
+        <v>35660791</v>
+      </c>
+      <c r="F705" s="23">
+        <v>59289644</v>
+      </c>
+      <c r="G705" s="25">
+        <v>94950435</v>
+      </c>
+      <c r="H705" s="23">
+        <v>6057557</v>
+      </c>
+      <c r="I705" s="25">
+        <v>308741661</v>
+      </c>
+      <c r="J705" s="21">
+        <v>0.42</v>
+      </c>
+    </row>
+    <row r="706" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A706" s="13" t="s">
+        <v>591</v>
+      </c>
+      <c r="B706" s="13" t="s">
+        <v>591</v>
+      </c>
+      <c r="C706" s="13" t="s">
+        <v>592</v>
+      </c>
+      <c r="D706" s="23">
+        <v>144824800</v>
+      </c>
+      <c r="E706" s="23">
+        <v>15794817</v>
+      </c>
+      <c r="F706" s="23">
+        <v>10668185</v>
+      </c>
+      <c r="G706" s="25">
+        <v>26463002</v>
+      </c>
+      <c r="H706" s="23">
+        <v>6378166</v>
+      </c>
+      <c r="I706" s="25">
+        <v>177665968</v>
+      </c>
+      <c r="J706" s="21">
+        <v>0.52</v>
+      </c>
+    </row>
+    <row r="707" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A707" s="15" t="s">
+        <v>652</v>
+      </c>
+      <c r="B707" s="28" t="s">
+        <v>651</v>
+      </c>
+      <c r="C707" s="28" t="s">
+        <v>651</v>
+      </c>
+      <c r="D707" s="25">
+        <v>703828050160</v>
+      </c>
+      <c r="E707" s="25">
+        <v>59957608671</v>
+      </c>
+      <c r="F707" s="25">
+        <v>62916049952</v>
+      </c>
+      <c r="G707" s="25">
+        <v>122873658623</v>
+      </c>
+      <c r="H707" s="25">
+        <v>13503299596</v>
+      </c>
+      <c r="I707" s="25">
+        <v>840205008379</v>
+      </c>
+      <c r="J707" s="27" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="708" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A708" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="B708" s="1"/>
+      <c r="C708" s="1"/>
+      <c r="D708" s="3"/>
+      <c r="E708" s="3"/>
+      <c r="F708" s="3"/>
+      <c r="G708" s="3"/>
+      <c r="H708" s="3"/>
+      <c r="I708" s="3"/>
+      <c r="J708" s="2"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.5" right="0.25" top="0.5" bottom="0.5" header="0.3" footer="0.7"/>
+  <pageSetup scale="70" orientation="landscape" verticalDpi="599" r:id="rId1"/>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CE46F553-D260-4B39-9BD9-94E2FF5FEAEC}">
+  <dimension ref="A1:E12"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="15.26953125" style="5" customWidth="1"/>
+    <col min="2" max="2" width="153.08984375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="30" style="5" customWidth="1"/>
+    <col min="4" max="16384" width="8.7265625" style="5"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="19" x14ac:dyDescent="0.4">
+      <c r="A1" s="4" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A2" s="6" t="s">
+        <v>654</v>
+      </c>
+      <c r="B2" s="7"/>
+    </row>
+    <row r="3" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="20" t="s">
+        <v>655</v>
+      </c>
+      <c r="B3" s="20" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="8">
+        <v>1</v>
+      </c>
+      <c r="B4" s="9" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="8">
         <v>2</v>
       </c>
-      <c r="E4" s="11"/>
-[...19 lines deleted...]
-      <c r="C6" s="2" t="s">
+      <c r="B5" s="9" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="8">
         <v>3</v>
       </c>
-      <c r="D6" s="2"/>
-[...9 lines deleted...]
-      <c r="C7" s="2" t="s">
+      <c r="B6" s="9" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="8">
         <v>4</v>
       </c>
-      <c r="D7" s="2" t="s">
+      <c r="B7" s="9" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="8">
         <v>5</v>
       </c>
-      <c r="E7" s="2" t="s">
-[...5 lines deleted...]
-      <c r="G7" s="2" t="s">
+      <c r="B8" s="9" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="22" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="16">
         <v>6</v>
       </c>
-      <c r="H7" s="2"/>
-[...20404 lines deleted...]
-      <c r="A907" s="1" t="s">
+      <c r="B9" s="17" t="s">
         <v>659</v>
       </c>
-      <c r="B907" s="1"/>
-[...10 lines deleted...]
-      <c r="B908" s="1" t="s">
+      <c r="E9" s="10"/>
+    </row>
+    <row r="10" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="18" t="s">
         <v>660</v>
       </c>
-      <c r="C908" s="5">
-[...46173 lines deleted...]
-      <c r="I4998" s="1"/>
+      <c r="B10" s="19"/>
+      <c r="E10" s="10"/>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="E11" s="10"/>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="E12" s="10"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...3 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.5" bottom="0.5" header="0.3" footer="0.7"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="70" orientation="landscape" r:id="rId1"/>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>'LG55 - 2021 - 2022'!Print_Titles</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Municipal Values and Tax Rates</vt:lpstr>
+      <vt:lpstr>Notes</vt:lpstr>
+      <vt:lpstr>'Municipal Values and Tax Rates'!Print_Area</vt:lpstr>
+      <vt:lpstr>Notes!Print_Area</vt:lpstr>
+      <vt:lpstr>'Municipal Values and Tax Rates'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>NCDOR</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>Municipal Values and Rates</dc:title>
   <dc:creator>Sharon C Phelan</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>