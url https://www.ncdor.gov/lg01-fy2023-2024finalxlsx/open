--- v0 (2025-10-26)
+++ v1 (2026-05-16)
@@ -1,628 +1,1283 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27531"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Private\Tax Admin\Property Tax\Information Unit\Local\Local 2023-2024\County\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Private\Tax Admin\Property Tax\Information Unit\Local\ADA Project\Reports Requiring ADA Remediation\LG01 Assessibility Conversion\3. ADA Compliant\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{99D521F8-019F-4F4F-9C42-C3EE10701D6D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{75345E06-397C-4D38-805E-C5D156F7648A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{0B3D3015-38A4-42BE-BA32-5BCD2521F2FA}"/>
+    <workbookView xWindow="-57710" yWindow="-1750" windowWidth="29020" windowHeight="15700" xr2:uid="{C3F5E2B1-5295-4191-9F1A-A8A7C1C9FEA3}"/>
   </bookViews>
   <sheets>
-    <sheet name="LG01-2023-2024" sheetId="1" r:id="rId1"/>
+    <sheet name="Values" sheetId="1" r:id="rId1"/>
+    <sheet name="Notes" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'LG01-2023-2024'!$A$1:$M$127</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'LG01-2023-2024'!$5:$11</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Values!$A$1:$L$104</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">Values!$2:$2</definedName>
   </definedNames>
   <calcPr calcId="191029" calcOnSave="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="140">
-[...31 lines deleted...]
-    <t>Public Service</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="125">
+  <si>
+    <t>Counties</t>
+  </si>
+  <si>
+    <t>County-Wide Tax Rate Per $100 Value</t>
+  </si>
+  <si>
+    <t xml:space="preserve">County-Wide Final Sales Ratio </t>
+  </si>
+  <si>
+    <t>Valuation of public service companies subject to appraisal by the Local Government Division, Property Tax Section.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alamance </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alexander </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alleghany </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anson </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ashe </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Avery </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beaufort </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bertie </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bladen </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brunswick </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Buncombe </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Burke </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cabarrus </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Caldwell </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Camden </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carteret </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Caswell </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Catawba </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chatham </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cherokee </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chowan </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Clay </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cleveland </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Columbus </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Craven </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cumberland </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Currituck </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dare </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Davidson </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Davie </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Duplin </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Durham </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Edgecombe </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Forsyth </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Franklin </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gaston </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gates </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Graham </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Granville </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Greene </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Guilford </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Halifax </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Harnett </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Haywood </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Henderson </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hertford </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hoke </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hyde </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Iredell </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jackson </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Johnston </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jones </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lee </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lenoir </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lincoln </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Macon </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Madison </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Martin </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mcdowell </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mecklenburg </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mitchell </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Montgomery </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Moore </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nash </t>
+  </si>
+  <si>
+    <t xml:space="preserve">New Hanover </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Northampton </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Onslow </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Orange </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pamlico </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pasquotank </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pender </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Perquimans </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Person </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pitt </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Polk </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Randolph </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Richmond </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Robeson </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rockingham </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rowan </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rutherford </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sampson </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Scotland </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stanly </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stokes </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Surry </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Swain </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Transylvania </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tyrrell </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Union </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vance </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wake </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Warren </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Washington </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Watauga </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wayne </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wilkes </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wilson </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yadkin </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yancey </t>
+  </si>
+  <si>
+    <t>Notes</t>
+  </si>
+  <si>
+    <t>Note Number</t>
+  </si>
+  <si>
+    <t>Note Text</t>
+  </si>
+  <si>
+    <t>North Carolina Department of Revenue, Local Government Division, 919-814-1129</t>
+  </si>
+  <si>
+    <t>End of Worksheet [Note 4]</t>
+  </si>
+  <si>
+    <t>End of worksheet</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>County-Wide</t>
-[...380 lines deleted...]
-    <t>(919) 814-1129</t>
+    <t>Classified Registered Motor Vehicles 
+[Notes 1, 2]</t>
+  </si>
+  <si>
+    <t>Other Taxable Personal Property 
+  [Note 1]</t>
+  </si>
+  <si>
+    <t>Total Taxable Personal Property 
+[Note 1]</t>
+  </si>
+  <si>
+    <t>Public Service Company Property 
+ [Notes 1,3]</t>
+  </si>
+  <si>
+    <t>Taxable Real Property 
+ [Note 1]</t>
+  </si>
+  <si>
+    <t>Taxable Present Use Value (Included in Real Property) 
+[Note 1]</t>
+  </si>
+  <si>
+    <t>Deferred Value Present Use Value 
+[Note 1]</t>
+  </si>
+  <si>
+    <t>Total Assessed Present-Use Value 
+[Note 1]</t>
+  </si>
+  <si>
+    <t>Total Taxable Property 
+[Notes, 1,2,3]</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>LG01:  Valuations Of Real And Personal Property And Valuations Of Public Service Companies, By Counties, For Fiscal Year 2023-2024</t>
+  </si>
+  <si>
+    <t>LG01:  Valuations Of Real And Personal Property And Valuations Of Public Service Companies, By Counties, For Fiscal Year 2023-2024 Notes</t>
+  </si>
+  <si>
+    <t>Property other than classified registered motor vehicles is valued as of January 1, 2023.</t>
+  </si>
+  <si>
+    <t>Amounts shown are for motor vehicles for which tax notices were issued in accordance with  G.S.105-330.5(a) during calendar year of 2023, net of releases made by that date.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0000"/>
     <numFmt numFmtId="165" formatCode=".0000"/>
   </numFmts>
-  <fonts count="4" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <sz val="11"/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="3"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="3">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...1 lines deleted...]
-      <top/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom style="medium">
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="5" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="3" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="3"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="3" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="7" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="7" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="8">
+    <cellStyle name="Heading 1" xfId="1" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="Heading 1 2" xfId="4" xr:uid="{9878E195-391F-4563-997D-54556DCFDC48}"/>
+    <cellStyle name="Heading 2" xfId="2" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="Heading 2 2" xfId="5" xr:uid="{0A8680A1-BDA8-4305-ABD3-58DEAF16282F}"/>
+    <cellStyle name="Heading 3" xfId="7" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Table Header" xfId="6" xr:uid="{89C2CAC2-17ED-4D88-BF53-C44A07D1E595}"/>
+    <cellStyle name="Total" xfId="3" builtinId="25" customBuiltin="1"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="21">
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="0.0000"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="165" formatCode=".0000"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="3" formatCode="#,##0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Times New Roman"/>
+        <family val="1"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{4E2FFF06-2891-41C2-ACDE-B10E3609BF08}" name="Valuations" displayName="Valuations" ref="A2:L104" totalsRowShown="0" headerRowDxfId="20" dataDxfId="19" tableBorderDxfId="18" headerRowCellStyle="Heading 2">
+  <tableColumns count="12">
+    <tableColumn id="1" xr3:uid="{48E2C565-1F2C-44B3-9E2B-9645C1A118FE}" name="Counties" dataDxfId="17"/>
+    <tableColumn id="2" xr3:uid="{AB5C5752-FA2E-458A-A060-017F76CAADCF}" name="Total Assessed Present-Use Value _x000a_[Note 1]" dataDxfId="16"/>
+    <tableColumn id="3" xr3:uid="{178048A6-D520-4592-B6E0-271631D6EBC7}" name="Deferred Value Present Use Value _x000a_[Note 1]" dataDxfId="15"/>
+    <tableColumn id="4" xr3:uid="{21E9A095-EC40-4E1B-BA07-70E0CF752D2F}" name="Taxable Present Use Value (Included in Real Property) _x000a_[Note 1]" dataDxfId="14"/>
+    <tableColumn id="5" xr3:uid="{213F5244-128D-48C7-9071-6C58C8C95384}" name="Taxable Real Property _x000a_ [Note 1]" dataDxfId="13"/>
+    <tableColumn id="6" xr3:uid="{F1E69BCF-3D3F-4A02-9B67-AD792800A723}" name="Classified Registered Motor Vehicles _x000a_[Notes 1, 2]" dataDxfId="12"/>
+    <tableColumn id="7" xr3:uid="{613D288C-FEFF-483D-8308-EBEBB2430C7C}" name="Other Taxable Personal Property _x000a_  [Note 1]" dataDxfId="11"/>
+    <tableColumn id="8" xr3:uid="{18D33639-445B-42C5-B15A-FA7ABF2CDFFC}" name="Total Taxable Personal Property _x000a_[Note 1]" dataDxfId="10"/>
+    <tableColumn id="9" xr3:uid="{06E0BAD0-6E8B-4DFD-9C74-BD4882C64D2C}" name="Public Service Company Property _x000a_ [Notes 1,3]" dataDxfId="9"/>
+    <tableColumn id="10" xr3:uid="{F5153D3F-1A72-4695-8418-405852200395}" name="Total Taxable Property _x000a_[Notes, 1,2,3]" dataDxfId="8"/>
+    <tableColumn id="11" xr3:uid="{572A2278-C788-4AB6-8E40-BC3A23906D8E}" name="County-Wide Tax Rate Per $100 Value" dataDxfId="7"/>
+    <tableColumn id="12" xr3:uid="{085004D1-EDD9-408A-A42A-B5E79480E562}" name="County-Wide Final Sales Ratio " dataDxfId="6"/>
+  </tableColumns>
+  <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{A2A18E7B-693C-4D07-9F3F-F30E7E64008E}" name="Notes" displayName="Notes" ref="A3:B7" totalsRowShown="0" headerRowDxfId="5" dataDxfId="4" tableBorderDxfId="3" totalsRowBorderDxfId="2" headerRowCellStyle="Heading 3">
+  <tableColumns count="2">
+    <tableColumn id="1" xr3:uid="{51346832-3E36-4900-9D89-86E06338C7B1}" name="Note Number" dataDxfId="1"/>
+    <tableColumn id="2" xr3:uid="{643CCD06-239B-4EFC-BF0E-BE0F34C033C4}" name="Note Text" dataDxfId="0"/>
+  </tableColumns>
+  <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -877,4180 +1532,4098 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EDE3D1A8-A874-48DE-8515-2A16711D8EF1}">
-  <dimension ref="A1:O127"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7C7EA9D3-C0A9-48A3-9092-F5D7CEEF2540}">
+  <dimension ref="A1:N104"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="12.7265625" style="1" customWidth="1"/>
-    <col min="2" max="2" width="2.7265625" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="14" max="16384" width="8.7265625" style="3"/>
+    <col min="2" max="2" width="16.90625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="17.26953125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="21" style="1" customWidth="1"/>
+    <col min="5" max="5" width="19.1796875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="19.08984375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="18.54296875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="16.6328125" style="1" customWidth="1"/>
+    <col min="9" max="9" width="16.453125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="18.26953125" style="1" customWidth="1"/>
+    <col min="11" max="12" width="13.54296875" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.1796875" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" x14ac:dyDescent="0.3">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:14" ht="19" x14ac:dyDescent="0.4">
+      <c r="A1" s="12" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14" s="6" customFormat="1" ht="61.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="M1" s="2">
-[...4 lines deleted...]
-      <c r="A2" s="11" t="s">
+      <c r="B2" s="19" t="s">
+        <v>118</v>
+      </c>
+      <c r="C2" s="19" t="s">
+        <v>117</v>
+      </c>
+      <c r="D2" s="19" t="s">
+        <v>116</v>
+      </c>
+      <c r="E2" s="19" t="s">
+        <v>115</v>
+      </c>
+      <c r="F2" s="19" t="s">
+        <v>111</v>
+      </c>
+      <c r="G2" s="19" t="s">
+        <v>112</v>
+      </c>
+      <c r="H2" s="19" t="s">
+        <v>113</v>
+      </c>
+      <c r="I2" s="19" t="s">
+        <v>114</v>
+      </c>
+      <c r="J2" s="21" t="s">
+        <v>119</v>
+      </c>
+      <c r="K2" s="19" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="11"/>
-[...13 lines deleted...]
-      <c r="A3" s="11" t="s">
+      <c r="L2" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="11"/>
-[...13 lines deleted...]
-      <c r="A4" s="12" t="s">
+      <c r="M2" s="5"/>
+      <c r="N2" s="5"/>
+    </row>
+    <row r="3" spans="1:14" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="8">
+        <v>756571790</v>
+      </c>
+      <c r="C3" s="8">
+        <v>442160519</v>
+      </c>
+      <c r="D3" s="8">
+        <v>314411271</v>
+      </c>
+      <c r="E3" s="8">
+        <v>21059133150</v>
+      </c>
+      <c r="F3" s="8">
+        <v>1974228059</v>
+      </c>
+      <c r="G3" s="8">
+        <v>1763609100</v>
+      </c>
+      <c r="H3" s="8">
+        <v>3737837159</v>
+      </c>
+      <c r="I3" s="8">
+        <v>454951878</v>
+      </c>
+      <c r="J3" s="18">
+        <v>25251922187</v>
+      </c>
+      <c r="K3" s="9">
+        <v>0.432</v>
+      </c>
+      <c r="L3" s="10">
+        <v>1.0422</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4" s="8">
+        <v>528412080</v>
+      </c>
+      <c r="C4" s="8">
+        <v>272126608</v>
+      </c>
+      <c r="D4" s="8">
+        <v>256285472</v>
+      </c>
+      <c r="E4" s="8">
+        <v>3308207359</v>
+      </c>
+      <c r="F4" s="8">
+        <v>401576696</v>
+      </c>
+      <c r="G4" s="8">
+        <v>215756058</v>
+      </c>
+      <c r="H4" s="8">
+        <v>617332754</v>
+      </c>
+      <c r="I4" s="8">
+        <v>116678821</v>
+      </c>
+      <c r="J4" s="18">
+        <v>4042218934</v>
+      </c>
+      <c r="K4" s="9">
+        <v>0.67</v>
+      </c>
+      <c r="L4" s="10">
+        <v>0.94810000000000005</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="8">
+        <v>432045794</v>
+      </c>
+      <c r="C5" s="8">
+        <v>366697500</v>
+      </c>
+      <c r="D5" s="8">
+        <v>65348294</v>
+      </c>
+      <c r="E5" s="8">
+        <v>1780852537</v>
+      </c>
+      <c r="F5" s="8">
+        <v>168933958</v>
+      </c>
+      <c r="G5" s="8">
+        <v>92815663</v>
+      </c>
+      <c r="H5" s="8">
+        <v>261749621</v>
+      </c>
+      <c r="I5" s="8">
+        <v>49382532</v>
+      </c>
+      <c r="J5" s="18">
+        <v>2091984690</v>
+      </c>
+      <c r="K5" s="9">
+        <v>0.59699999999999998</v>
+      </c>
+      <c r="L5" s="10">
+        <v>0.75870000000000004</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="8">
+        <v>648111700</v>
+      </c>
+      <c r="C6" s="8">
+        <v>349212434</v>
+      </c>
+      <c r="D6" s="8">
+        <v>298899266</v>
+      </c>
+      <c r="E6" s="8">
+        <v>1414098134</v>
+      </c>
+      <c r="F6" s="8">
+        <v>218273659</v>
+      </c>
+      <c r="G6" s="8">
+        <v>341657840</v>
+      </c>
+      <c r="H6" s="8">
+        <v>559931499</v>
+      </c>
+      <c r="I6" s="8">
+        <v>381917969</v>
+      </c>
+      <c r="J6" s="18">
+        <v>2355947602</v>
+      </c>
+      <c r="K6" s="9">
+        <v>0.77700000000000002</v>
+      </c>
+      <c r="L6" s="10">
+        <v>0.94889999999999997</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="8">
+        <v>522851749</v>
+      </c>
+      <c r="C7" s="8">
+        <v>428704800</v>
+      </c>
+      <c r="D7" s="8">
+        <v>94146949</v>
+      </c>
+      <c r="E7" s="8">
+        <v>5287331059</v>
+      </c>
+      <c r="F7" s="8">
+        <v>387645106</v>
+      </c>
+      <c r="G7" s="8">
+        <v>205436419</v>
+      </c>
+      <c r="H7" s="8">
+        <v>593081525</v>
+      </c>
+      <c r="I7" s="8">
+        <v>110250526</v>
+      </c>
+      <c r="J7" s="18">
+        <v>5990663110</v>
+      </c>
+      <c r="K7" s="9">
+        <v>0.44</v>
+      </c>
+      <c r="L7" s="10">
+        <v>0.97089999999999999</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="8">
+        <v>140061504</v>
+      </c>
+      <c r="C8" s="8">
+        <v>105497400</v>
+      </c>
+      <c r="D8" s="8">
+        <v>34564104</v>
+      </c>
+      <c r="E8" s="8">
+        <v>5631724061</v>
+      </c>
+      <c r="F8" s="8">
+        <v>265476359</v>
+      </c>
+      <c r="G8" s="8">
+        <v>173739288</v>
+      </c>
+      <c r="H8" s="8">
+        <v>439215647</v>
+      </c>
+      <c r="I8" s="8">
+        <v>68608536</v>
+      </c>
+      <c r="J8" s="18">
+        <v>6139548244</v>
+      </c>
+      <c r="K8" s="9">
+        <v>0.4</v>
+      </c>
+      <c r="L8" s="10">
+        <v>0.71750000000000003</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="B9" s="8">
+        <v>364821198</v>
+      </c>
+      <c r="C9" s="8">
+        <v>273811556</v>
+      </c>
+      <c r="D9" s="8">
+        <v>91009642</v>
+      </c>
+      <c r="E9" s="8">
+        <v>4121235695</v>
+      </c>
+      <c r="F9" s="8">
+        <v>644187746</v>
+      </c>
+      <c r="G9" s="8">
+        <v>1542497130</v>
+      </c>
+      <c r="H9" s="8">
+        <v>2186684876</v>
+      </c>
+      <c r="I9" s="8">
+        <v>145057746</v>
+      </c>
+      <c r="J9" s="18">
+        <v>6452978317</v>
+      </c>
+      <c r="K9" s="9">
+        <v>0.625</v>
+      </c>
+      <c r="L9" s="10">
+        <v>0.65890000000000004</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="8">
+        <v>383974917</v>
+      </c>
+      <c r="C10" s="8">
+        <v>188073989</v>
+      </c>
+      <c r="D10" s="8">
+        <v>195900928</v>
+      </c>
+      <c r="E10" s="8">
+        <v>1010033784</v>
+      </c>
+      <c r="F10" s="8">
+        <v>193384123</v>
+      </c>
+      <c r="G10" s="8">
+        <v>227435343</v>
+      </c>
+      <c r="H10" s="8">
+        <v>420819466</v>
+      </c>
+      <c r="I10" s="8">
+        <v>59119917</v>
+      </c>
+      <c r="J10" s="18">
+        <v>1489973167</v>
+      </c>
+      <c r="K10" s="9">
+        <v>0.86499999999999999</v>
+      </c>
+      <c r="L10" s="10">
+        <v>0.78749999999999998</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="8">
+        <v>490107128</v>
+      </c>
+      <c r="C11" s="8">
+        <v>243207368</v>
+      </c>
+      <c r="D11" s="8">
+        <v>246899760</v>
+      </c>
+      <c r="E11" s="8">
+        <v>2301061963</v>
+      </c>
+      <c r="F11" s="8">
+        <v>351592361</v>
+      </c>
+      <c r="G11" s="8">
+        <v>684902232</v>
+      </c>
+      <c r="H11" s="8">
+        <v>1036494593</v>
+      </c>
+      <c r="I11" s="8">
+        <v>209180820</v>
+      </c>
+      <c r="J11" s="18">
+        <v>3546737376</v>
+      </c>
+      <c r="K11" s="9">
+        <v>0.78500000000000003</v>
+      </c>
+      <c r="L11" s="10">
+        <v>0.84450000000000003</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="8">
+        <v>778428390</v>
+      </c>
+      <c r="C12" s="8">
+        <v>619855610</v>
+      </c>
+      <c r="D12" s="8">
+        <v>158572780</v>
+      </c>
+      <c r="E12" s="8">
+        <v>45011650972</v>
+      </c>
+      <c r="F12" s="8">
+        <v>2493028223</v>
+      </c>
+      <c r="G12" s="8">
+        <v>796935737</v>
+      </c>
+      <c r="H12" s="8">
+        <v>3289963960</v>
+      </c>
+      <c r="I12" s="8">
+        <v>2020505014</v>
+      </c>
+      <c r="J12" s="18">
+        <v>50322119946</v>
+      </c>
+      <c r="K12" s="9">
+        <v>0.34200000000000003</v>
+      </c>
+      <c r="L12" s="10">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="8">
+        <v>1324656600</v>
+      </c>
+      <c r="C13" s="8">
+        <v>843498100</v>
+      </c>
+      <c r="D13" s="8">
+        <v>481158500</v>
+      </c>
+      <c r="E13" s="8">
+        <v>44120056611</v>
+      </c>
+      <c r="F13" s="8">
+        <v>3178544868</v>
+      </c>
+      <c r="G13" s="8">
+        <v>3049654768</v>
+      </c>
+      <c r="H13" s="8">
+        <v>6228199636</v>
+      </c>
+      <c r="I13" s="8">
+        <v>980639517</v>
+      </c>
+      <c r="J13" s="18">
+        <v>51328895764</v>
+      </c>
+      <c r="K13" s="9">
+        <v>0.498</v>
+      </c>
+      <c r="L13" s="10">
+        <v>0.70820000000000005</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="8">
+        <v>196125052</v>
+      </c>
+      <c r="C14" s="8">
+        <v>180230901</v>
+      </c>
+      <c r="D14" s="8">
+        <v>15894151</v>
+      </c>
+      <c r="E14" s="8">
+        <v>8393529353</v>
+      </c>
+      <c r="F14" s="8">
+        <v>906577320</v>
+      </c>
+      <c r="G14" s="8">
+        <v>804207618</v>
+      </c>
+      <c r="H14" s="8">
+        <v>1710784938</v>
+      </c>
+      <c r="I14" s="8">
+        <v>364275085</v>
+      </c>
+      <c r="J14" s="18">
+        <v>10468589376</v>
+      </c>
+      <c r="K14" s="9">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="L14" s="10">
+        <v>0.96519999999999995</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="8">
+        <v>992304580</v>
+      </c>
+      <c r="C15" s="8">
+        <v>896746770</v>
+      </c>
+      <c r="D15" s="8">
+        <v>95557810</v>
+      </c>
+      <c r="E15" s="8">
+        <v>26177131954</v>
+      </c>
+      <c r="F15" s="8">
+        <v>2902966213</v>
+      </c>
+      <c r="G15" s="8">
+        <v>2763973628</v>
+      </c>
+      <c r="H15" s="8">
+        <v>5666939841</v>
+      </c>
+      <c r="I15" s="8">
+        <v>543203011</v>
+      </c>
+      <c r="J15" s="18">
+        <v>32387274806</v>
+      </c>
+      <c r="K15" s="9">
+        <v>0.74</v>
+      </c>
+      <c r="L15" s="10">
+        <v>0.62790000000000001</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="8">
+        <v>412000125</v>
+      </c>
+      <c r="C16" s="8">
+        <v>273183700</v>
+      </c>
+      <c r="D16" s="8">
+        <v>138816425</v>
+      </c>
+      <c r="E16" s="8">
+        <v>6054584473</v>
+      </c>
+      <c r="F16" s="8">
+        <v>850984280</v>
+      </c>
+      <c r="G16" s="8">
+        <v>1480526817</v>
+      </c>
+      <c r="H16" s="8">
+        <v>2331511097</v>
+      </c>
+      <c r="I16" s="8">
+        <v>402607317</v>
+      </c>
+      <c r="J16" s="18">
+        <v>8788702887</v>
+      </c>
+      <c r="K16" s="9">
+        <v>0.63</v>
+      </c>
+      <c r="L16" s="10">
+        <v>0.81059999999999999</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B17" s="8">
+        <v>265014986</v>
+      </c>
+      <c r="C17" s="8">
+        <v>202476255</v>
+      </c>
+      <c r="D17" s="8">
+        <v>62538731</v>
+      </c>
+      <c r="E17" s="8">
+        <v>1466421920</v>
+      </c>
+      <c r="F17" s="8">
+        <v>155198484</v>
+      </c>
+      <c r="G17" s="8">
+        <v>60184724</v>
+      </c>
+      <c r="H17" s="8">
+        <v>215383208</v>
+      </c>
+      <c r="I17" s="8">
+        <v>24197527</v>
+      </c>
+      <c r="J17" s="18">
+        <v>1706002655</v>
+      </c>
+      <c r="K17" s="9">
+        <v>0.73</v>
+      </c>
+      <c r="L17" s="10">
+        <v>0.99039999999999995</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" s="8">
+        <v>172980998</v>
+      </c>
+      <c r="C18" s="8">
+        <v>97514189</v>
+      </c>
+      <c r="D18" s="8">
+        <v>75466809</v>
+      </c>
+      <c r="E18" s="8">
+        <v>15422908866</v>
+      </c>
+      <c r="F18" s="8">
+        <v>1161484721</v>
+      </c>
+      <c r="G18" s="8">
+        <v>837761787</v>
+      </c>
+      <c r="H18" s="8">
+        <v>1999246508</v>
+      </c>
+      <c r="I18" s="8">
+        <v>171575454</v>
+      </c>
+      <c r="J18" s="18">
+        <v>17593730828</v>
+      </c>
+      <c r="K18" s="9">
+        <v>0.34</v>
+      </c>
+      <c r="L18" s="10">
+        <v>0.63660000000000005</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B19" s="8">
+        <v>271801689</v>
+      </c>
+      <c r="C19" s="8">
+        <v>230454155</v>
+      </c>
+      <c r="D19" s="8">
+        <v>41347534</v>
+      </c>
+      <c r="E19" s="8">
+        <v>1407763780</v>
+      </c>
+      <c r="F19" s="8">
+        <v>226958323</v>
+      </c>
+      <c r="G19" s="8">
+        <v>54300961</v>
+      </c>
+      <c r="H19" s="8">
+        <v>281259284</v>
+      </c>
+      <c r="I19" s="8">
+        <v>106649946</v>
+      </c>
+      <c r="J19" s="18">
+        <v>1795673010</v>
+      </c>
+      <c r="K19" s="9">
+        <v>0.73499999999999999</v>
+      </c>
+      <c r="L19" s="10">
+        <v>0.87680000000000002</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B20" s="8">
+        <v>570842200</v>
+      </c>
+      <c r="C20" s="8">
+        <v>332395500</v>
+      </c>
+      <c r="D20" s="8">
+        <v>238446700</v>
+      </c>
+      <c r="E20" s="8">
+        <v>23119640034</v>
+      </c>
+      <c r="F20" s="8">
+        <v>2006788680</v>
+      </c>
+      <c r="G20" s="8">
+        <v>4114043636</v>
+      </c>
+      <c r="H20" s="8">
+        <v>6120832316</v>
+      </c>
+      <c r="I20" s="8">
+        <v>1281980352</v>
+      </c>
+      <c r="J20" s="18">
+        <v>30522452702</v>
+      </c>
+      <c r="K20" s="9">
+        <v>0.39850000000000002</v>
+      </c>
+      <c r="L20" s="10">
+        <v>0.9677</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="8">
+        <v>1488781981</v>
+      </c>
+      <c r="C21" s="8">
+        <v>996768374</v>
+      </c>
+      <c r="D21" s="8">
+        <v>492013607</v>
+      </c>
+      <c r="E21" s="8">
+        <v>12784206584</v>
+      </c>
+      <c r="F21" s="8">
+        <v>1234259036</v>
+      </c>
+      <c r="G21" s="8">
+        <v>769889174</v>
+      </c>
+      <c r="H21" s="8">
+        <v>2004148210</v>
+      </c>
+      <c r="I21" s="8">
+        <v>282800923</v>
+      </c>
+      <c r="J21" s="18">
+        <v>15071155717</v>
+      </c>
+      <c r="K21" s="9">
+        <v>0.68500000000000005</v>
+      </c>
+      <c r="L21" s="10">
+        <v>0.67490000000000006</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A22" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B22" s="8">
+        <v>214549990</v>
+      </c>
+      <c r="C22" s="8">
+        <v>134107910</v>
+      </c>
+      <c r="D22" s="8">
+        <v>80442080</v>
+      </c>
+      <c r="E22" s="8">
+        <v>3468818298</v>
+      </c>
+      <c r="F22" s="8">
+        <v>372455486</v>
+      </c>
+      <c r="G22" s="8">
+        <v>228760103</v>
+      </c>
+      <c r="H22" s="8">
+        <v>601215589</v>
+      </c>
+      <c r="I22" s="8">
+        <v>79070363</v>
+      </c>
+      <c r="J22" s="18">
+        <v>4149104250</v>
+      </c>
+      <c r="K22" s="9">
+        <v>0.61</v>
+      </c>
+      <c r="L22" s="10">
+        <v>0.62770000000000004</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B23" s="8">
+        <v>182746810</v>
+      </c>
+      <c r="C23" s="8">
+        <v>129441046</v>
+      </c>
+      <c r="D23" s="8">
+        <v>53305764</v>
+      </c>
+      <c r="E23" s="8">
+        <v>1535303309</v>
+      </c>
+      <c r="F23" s="8">
+        <v>189672976</v>
+      </c>
+      <c r="G23" s="8">
+        <v>173046015</v>
+      </c>
+      <c r="H23" s="8">
+        <v>362718991</v>
+      </c>
+      <c r="I23" s="8">
+        <v>44268921</v>
+      </c>
+      <c r="J23" s="18">
+        <v>1942291221</v>
+      </c>
+      <c r="K23" s="9">
+        <v>0.66500000000000004</v>
+      </c>
+      <c r="L23" s="10">
+        <v>0.81059999999999999</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B24" s="8">
+        <v>103635500</v>
+      </c>
+      <c r="C24" s="8">
+        <v>87745400</v>
+      </c>
+      <c r="D24" s="8">
+        <v>15890100</v>
+      </c>
+      <c r="E24" s="8">
+        <v>1890622416</v>
+      </c>
+      <c r="F24" s="8">
+        <v>172274508</v>
+      </c>
+      <c r="G24" s="8">
+        <v>75325606</v>
+      </c>
+      <c r="H24" s="8">
+        <v>247600114</v>
+      </c>
+      <c r="I24" s="8">
+        <v>26386939</v>
+      </c>
+      <c r="J24" s="18">
+        <v>2164609469</v>
+      </c>
+      <c r="K24" s="9">
+        <v>0.43</v>
+      </c>
+      <c r="L24" s="10">
+        <v>0.73970000000000002</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A25" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B25" s="8">
+        <v>582100051</v>
+      </c>
+      <c r="C25" s="8">
+        <v>318328216</v>
+      </c>
+      <c r="D25" s="8">
+        <v>263771835</v>
+      </c>
+      <c r="E25" s="8">
+        <v>6653618645</v>
+      </c>
+      <c r="F25" s="8">
+        <v>1016802397</v>
+      </c>
+      <c r="G25" s="8">
+        <v>2344663727</v>
+      </c>
+      <c r="H25" s="8">
+        <v>3361466124</v>
+      </c>
+      <c r="I25" s="8">
+        <v>1210014205</v>
+      </c>
+      <c r="J25" s="18">
+        <v>11225098974</v>
+      </c>
+      <c r="K25" s="9">
+        <v>0.6875</v>
+      </c>
+      <c r="L25" s="10">
+        <v>0.6381</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A26" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="B26" s="8">
+        <v>420013700</v>
+      </c>
+      <c r="C26" s="8">
+        <v>167393000</v>
+      </c>
+      <c r="D26" s="8">
+        <v>252620700</v>
+      </c>
+      <c r="E26" s="8">
+        <v>2818010255</v>
+      </c>
+      <c r="F26" s="8">
+        <v>520701439</v>
+      </c>
+      <c r="G26" s="8">
+        <v>819478548</v>
+      </c>
+      <c r="H26" s="8">
+        <v>1340179987</v>
+      </c>
+      <c r="I26" s="8">
+        <v>254652378</v>
+      </c>
+      <c r="J26" s="18">
+        <v>4412842620</v>
+      </c>
+      <c r="K26" s="9">
+        <v>0.80500000000000005</v>
+      </c>
+      <c r="L26" s="10">
+        <v>0.9083</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="B27" s="8">
+        <v>339177573</v>
+      </c>
+      <c r="C27" s="8">
+        <v>259472960</v>
+      </c>
+      <c r="D27" s="8">
+        <v>79704613</v>
+      </c>
+      <c r="E27" s="8">
+        <v>11348536425</v>
+      </c>
+      <c r="F27" s="8">
+        <v>1447104984</v>
+      </c>
+      <c r="G27" s="8">
+        <v>1037884283</v>
+      </c>
+      <c r="H27" s="8">
+        <v>2484989267</v>
+      </c>
+      <c r="I27" s="8">
+        <v>242618048</v>
+      </c>
+      <c r="J27" s="18">
+        <v>14076143740</v>
+      </c>
+      <c r="K27" s="9">
+        <v>0.44479999999999997</v>
+      </c>
+      <c r="L27" s="10">
+        <v>0.98</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A28" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="B28" s="8">
+        <v>484699585</v>
+      </c>
+      <c r="C28" s="8">
+        <v>336706846</v>
+      </c>
+      <c r="D28" s="8">
+        <v>147992739</v>
+      </c>
+      <c r="E28" s="8">
+        <v>19857664977</v>
+      </c>
+      <c r="F28" s="8">
+        <v>3176646903</v>
+      </c>
+      <c r="G28" s="8">
+        <v>1920493535</v>
+      </c>
+      <c r="H28" s="8">
+        <v>5097140438</v>
+      </c>
+      <c r="I28" s="8">
+        <v>483427531</v>
+      </c>
+      <c r="J28" s="18">
+        <v>25438232946</v>
+      </c>
+      <c r="K28" s="9">
+        <v>0.79900000000000004</v>
+      </c>
+      <c r="L28" s="10">
+        <v>0.6411</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A29" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B29" s="8">
+        <v>292777200</v>
+      </c>
+      <c r="C29" s="8">
+        <v>228854580</v>
+      </c>
+      <c r="D29" s="8">
+        <v>63922620</v>
+      </c>
+      <c r="E29" s="8">
+        <v>7704836782</v>
+      </c>
+      <c r="F29" s="8">
+        <v>515282282</v>
+      </c>
+      <c r="G29" s="8">
+        <v>307852926</v>
+      </c>
+      <c r="H29" s="8">
+        <v>823135208</v>
+      </c>
+      <c r="I29" s="8">
+        <v>126229409</v>
+      </c>
+      <c r="J29" s="18">
+        <v>8654201399</v>
+      </c>
+      <c r="K29" s="9">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="L29" s="10">
+        <v>0.74329999999999996</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A30" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B30" s="8">
+        <v>101700</v>
+      </c>
+      <c r="C30" s="8">
+        <v>90500</v>
+      </c>
+      <c r="D30" s="8">
+        <v>11200</v>
+      </c>
+      <c r="E30" s="8">
+        <v>16182983491</v>
+      </c>
+      <c r="F30" s="8">
+        <v>663335288</v>
+      </c>
+      <c r="G30" s="8">
+        <v>527420948</v>
+      </c>
+      <c r="H30" s="8">
+        <v>1190756236</v>
+      </c>
+      <c r="I30" s="8">
+        <v>150508142</v>
+      </c>
+      <c r="J30" s="18">
+        <v>17524247869</v>
+      </c>
+      <c r="K30" s="9">
+        <v>0.40050000000000002</v>
+      </c>
+      <c r="L30" s="10">
+        <v>0.63200000000000001</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A31" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B31" s="8">
+        <v>678115020</v>
+      </c>
+      <c r="C31" s="8">
+        <v>574285860</v>
+      </c>
+      <c r="D31" s="8">
+        <v>103829160</v>
+      </c>
+      <c r="E31" s="8">
+        <v>14743670015</v>
+      </c>
+      <c r="F31" s="8">
+        <v>1976085878</v>
+      </c>
+      <c r="G31" s="8">
+        <v>1452362804</v>
+      </c>
+      <c r="H31" s="8">
+        <v>3428448682</v>
+      </c>
+      <c r="I31" s="8">
+        <v>492812499</v>
+      </c>
+      <c r="J31" s="18">
+        <v>18664931196</v>
+      </c>
+      <c r="K31" s="9">
+        <v>0.54</v>
+      </c>
+      <c r="L31" s="10">
+        <v>0.76890000000000003</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A32" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B32" s="8">
+        <v>636014917</v>
+      </c>
+      <c r="C32" s="8">
+        <v>440128457</v>
+      </c>
+      <c r="D32" s="8">
+        <v>195886460</v>
+      </c>
+      <c r="E32" s="8">
+        <v>4357663115</v>
+      </c>
+      <c r="F32" s="8">
+        <v>622911937</v>
+      </c>
+      <c r="G32" s="8">
+        <v>598074488</v>
+      </c>
+      <c r="H32" s="8">
+        <v>1220986425</v>
+      </c>
+      <c r="I32" s="8">
+        <v>146757699</v>
+      </c>
+      <c r="J32" s="18">
+        <v>5725407239</v>
+      </c>
+      <c r="K32" s="9">
+        <v>0.73299999999999998</v>
+      </c>
+      <c r="L32" s="10">
+        <v>0.83860000000000001</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A33" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B33" s="8">
+        <v>891869161</v>
+      </c>
+      <c r="C33" s="8">
+        <v>697943643</v>
+      </c>
+      <c r="D33" s="8">
+        <v>193925518</v>
+      </c>
+      <c r="E33" s="8">
+        <v>3497572227</v>
+      </c>
+      <c r="F33" s="8">
+        <v>605225342</v>
+      </c>
+      <c r="G33" s="8">
+        <v>754260078</v>
+      </c>
+      <c r="H33" s="8">
+        <v>1359485420</v>
+      </c>
+      <c r="I33" s="8">
+        <v>191537479</v>
+      </c>
+      <c r="J33" s="18">
+        <v>5048595126</v>
+      </c>
+      <c r="K33" s="9">
+        <v>0.73499999999999999</v>
+      </c>
+      <c r="L33" s="10">
+        <v>0.65849999999999997</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A34" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B34" s="8">
+        <v>210166807</v>
+      </c>
+      <c r="C34" s="8">
+        <v>204130376</v>
+      </c>
+      <c r="D34" s="8">
+        <v>6036431</v>
+      </c>
+      <c r="E34" s="8">
+        <v>41926184080</v>
+      </c>
+      <c r="F34" s="8">
+        <v>3192999383</v>
+      </c>
+      <c r="G34" s="8">
+        <v>5799751278</v>
+      </c>
+      <c r="H34" s="8">
+        <v>8992750661</v>
+      </c>
+      <c r="I34" s="8">
+        <v>522340633</v>
+      </c>
+      <c r="J34" s="18">
+        <v>51441275374</v>
+      </c>
+      <c r="K34" s="9">
+        <v>0.75219999999999998</v>
+      </c>
+      <c r="L34" s="10">
+        <v>0.61699999999999999</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A35" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B35" s="8">
+        <v>559703615</v>
+      </c>
+      <c r="C35" s="8">
+        <v>321813011</v>
+      </c>
+      <c r="D35" s="8">
+        <v>237890604</v>
+      </c>
+      <c r="E35" s="8">
+        <v>2340253233</v>
+      </c>
+      <c r="F35" s="8">
+        <v>461818362</v>
+      </c>
+      <c r="G35" s="8">
+        <v>477750557</v>
+      </c>
+      <c r="H35" s="8">
+        <v>939568919</v>
+      </c>
+      <c r="I35" s="8">
+        <v>263235440</v>
+      </c>
+      <c r="J35" s="18">
+        <v>3543057592</v>
+      </c>
+      <c r="K35" s="9">
+        <v>0.95</v>
+      </c>
+      <c r="L35" s="10">
+        <v>0.77110000000000001</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A36" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="B36" s="8">
+        <v>308726300</v>
+      </c>
+      <c r="C36" s="8">
+        <v>295927900</v>
+      </c>
+      <c r="D36" s="8">
+        <v>12798400</v>
+      </c>
+      <c r="E36" s="8">
+        <v>35802041592</v>
+      </c>
+      <c r="F36" s="8">
+        <v>4129850817</v>
+      </c>
+      <c r="G36" s="8">
+        <v>4562100049</v>
+      </c>
+      <c r="H36" s="8">
+        <v>8691950866</v>
+      </c>
+      <c r="I36" s="8">
+        <v>1003686237</v>
+      </c>
+      <c r="J36" s="18">
+        <v>45497678695</v>
+      </c>
+      <c r="K36" s="9">
+        <v>0.67779999999999996</v>
+      </c>
+      <c r="L36" s="10">
+        <v>0.70069999999999999</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A37" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="B37" s="8">
+        <v>541269121</v>
+      </c>
+      <c r="C37" s="8">
+        <v>431113179</v>
+      </c>
+      <c r="D37" s="8">
+        <v>110155942</v>
+      </c>
+      <c r="E37" s="8">
+        <v>5868639892</v>
+      </c>
+      <c r="F37" s="8">
+        <v>945458756</v>
+      </c>
+      <c r="G37" s="8">
+        <v>699365234</v>
+      </c>
+      <c r="H37" s="8">
+        <v>1644823990</v>
+      </c>
+      <c r="I37" s="8">
+        <v>161589161</v>
+      </c>
+      <c r="J37" s="18">
+        <v>7675053043</v>
+      </c>
+      <c r="K37" s="9">
+        <v>0.78500000000000003</v>
+      </c>
+      <c r="L37" s="10">
+        <v>0.57140000000000002</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A38" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B38" s="8">
+        <v>389548930</v>
+      </c>
+      <c r="C38" s="8">
+        <v>217273718</v>
+      </c>
+      <c r="D38" s="8">
+        <v>172275212</v>
+      </c>
+      <c r="E38" s="8">
+        <v>27555999692</v>
+      </c>
+      <c r="F38" s="8">
+        <v>2474256478</v>
+      </c>
+      <c r="G38" s="8">
+        <v>2137113258</v>
+      </c>
+      <c r="H38" s="8">
+        <v>4611369736</v>
+      </c>
+      <c r="I38" s="8">
+        <v>1006866285</v>
+      </c>
+      <c r="J38" s="18">
+        <v>33174235713</v>
+      </c>
+      <c r="K38" s="9">
+        <v>0.61</v>
+      </c>
+      <c r="L38" s="10">
+        <v>0.9677</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A39" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B39" s="8">
+        <v>240445474</v>
+      </c>
+      <c r="C39" s="8">
+        <v>193744290</v>
+      </c>
+      <c r="D39" s="8">
+        <v>46701184</v>
+      </c>
+      <c r="E39" s="8">
+        <v>763129929</v>
+      </c>
+      <c r="F39" s="8">
+        <v>134352424</v>
+      </c>
+      <c r="G39" s="8">
+        <v>72940164</v>
+      </c>
+      <c r="H39" s="8">
+        <v>207292588</v>
+      </c>
+      <c r="I39" s="8">
+        <v>48266909</v>
+      </c>
+      <c r="J39" s="18">
+        <v>1018689426</v>
+      </c>
+      <c r="K39" s="9">
+        <v>0.84</v>
+      </c>
+      <c r="L39" s="10">
+        <v>0.73419999999999996</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A40" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="B40" s="8">
+        <v>63938751</v>
+      </c>
+      <c r="C40" s="8">
+        <v>50656430</v>
+      </c>
+      <c r="D40" s="8">
+        <v>13282321</v>
+      </c>
+      <c r="E40" s="8">
+        <v>1471607505</v>
+      </c>
+      <c r="F40" s="8">
+        <v>108366038</v>
+      </c>
+      <c r="G40" s="8">
+        <v>41409546</v>
+      </c>
+      <c r="H40" s="8">
+        <v>149775584</v>
+      </c>
+      <c r="I40" s="8">
+        <v>61780932</v>
+      </c>
+      <c r="J40" s="18">
+        <v>1683164021</v>
+      </c>
+      <c r="K40" s="9">
+        <v>0.59</v>
+      </c>
+      <c r="L40" s="10">
+        <v>0.999</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A41" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B41" s="8">
+        <v>469337700</v>
+      </c>
+      <c r="C41" s="8">
+        <v>390957699</v>
+      </c>
+      <c r="D41" s="8">
+        <v>78380001</v>
+      </c>
+      <c r="E41" s="8">
+        <v>4063201314</v>
+      </c>
+      <c r="F41" s="8">
+        <v>722410442</v>
+      </c>
+      <c r="G41" s="8">
+        <v>487668541</v>
+      </c>
+      <c r="H41" s="8">
+        <v>1210078983</v>
+      </c>
+      <c r="I41" s="8">
+        <v>144560946</v>
+      </c>
+      <c r="J41" s="18">
+        <v>5417841243</v>
+      </c>
+      <c r="K41" s="9">
+        <v>0.84</v>
+      </c>
+      <c r="L41" s="10">
+        <v>0.52649999999999997</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A42" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B42" s="8">
+        <v>319391370</v>
+      </c>
+      <c r="C42" s="8">
+        <v>230319977</v>
+      </c>
+      <c r="D42" s="8">
+        <v>89071393</v>
+      </c>
+      <c r="E42" s="8">
+        <v>938631445</v>
+      </c>
+      <c r="F42" s="8">
+        <v>212689447</v>
+      </c>
+      <c r="G42" s="8">
+        <v>168473211</v>
+      </c>
+      <c r="H42" s="8">
+        <v>381162658</v>
+      </c>
+      <c r="I42" s="8">
+        <v>56547456</v>
+      </c>
+      <c r="J42" s="18">
+        <v>1376341559</v>
+      </c>
+      <c r="K42" s="9">
+        <v>0.78600000000000003</v>
+      </c>
+      <c r="L42" s="10">
+        <v>0.79220000000000002</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A43" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B43" s="8">
+        <v>644845700</v>
+      </c>
+      <c r="C43" s="8">
+        <v>611416411</v>
+      </c>
+      <c r="D43" s="8">
+        <v>33429289</v>
+      </c>
+      <c r="E43" s="8">
+        <v>57927726370</v>
+      </c>
+      <c r="F43" s="8">
+        <v>5596739023</v>
+      </c>
+      <c r="G43" s="8">
+        <v>6501236077</v>
+      </c>
+      <c r="H43" s="8">
+        <v>12097975100</v>
+      </c>
+      <c r="I43" s="8">
+        <v>1780197312</v>
+      </c>
+      <c r="J43" s="18">
+        <v>71805898782</v>
+      </c>
+      <c r="K43" s="9">
+        <v>0.73050000000000004</v>
+      </c>
+      <c r="L43" s="10">
+        <v>0.84950000000000003</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A44" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B44" s="8">
+        <v>560145600</v>
+      </c>
+      <c r="C44" s="8">
+        <v>402378900</v>
+      </c>
+      <c r="D44" s="8">
+        <v>157766700</v>
+      </c>
+      <c r="E44" s="8">
+        <v>2764452246</v>
+      </c>
+      <c r="F44" s="8">
+        <v>478156685</v>
+      </c>
+      <c r="G44" s="8">
+        <v>675946100</v>
+      </c>
+      <c r="H44" s="8">
+        <v>1154102785</v>
+      </c>
+      <c r="I44" s="8">
+        <v>399199839</v>
+      </c>
+      <c r="J44" s="18">
+        <v>4317754870</v>
+      </c>
+      <c r="K44" s="9">
+        <v>0.76</v>
+      </c>
+      <c r="L44" s="10">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A45" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B45" s="8">
+        <v>1100259771</v>
+      </c>
+      <c r="C45" s="8">
+        <v>977218100</v>
+      </c>
+      <c r="D45" s="8">
+        <v>123041671</v>
+      </c>
+      <c r="E45" s="8">
+        <v>12992236037</v>
+      </c>
+      <c r="F45" s="8">
+        <v>1566103234</v>
+      </c>
+      <c r="G45" s="8">
+        <v>654296145</v>
+      </c>
+      <c r="H45" s="8">
+        <v>2220399379</v>
+      </c>
+      <c r="I45" s="8">
+        <v>297912689</v>
+      </c>
+      <c r="J45" s="18">
+        <v>15510548105</v>
+      </c>
+      <c r="K45" s="9">
+        <v>0.59099999999999997</v>
+      </c>
+      <c r="L45" s="10">
+        <v>0.82509999999999994</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A46" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B46" s="8">
+        <v>450822490</v>
+      </c>
+      <c r="C46" s="8">
+        <v>376758747</v>
+      </c>
+      <c r="D46" s="8">
+        <v>74063743</v>
+      </c>
+      <c r="E46" s="8">
+        <v>8429862948</v>
+      </c>
+      <c r="F46" s="8">
+        <v>830883243</v>
+      </c>
+      <c r="G46" s="8">
+        <v>730125581</v>
+      </c>
+      <c r="H46" s="8">
+        <v>1561008824</v>
+      </c>
+      <c r="I46" s="8">
+        <v>209232572</v>
+      </c>
+      <c r="J46" s="18">
+        <v>10200104344</v>
+      </c>
+      <c r="K46" s="9">
+        <v>0.55000000000000004</v>
+      </c>
+      <c r="L46" s="10">
+        <v>0.69610000000000005</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A47" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B47" s="8">
+        <v>460830900</v>
+      </c>
+      <c r="C47" s="8">
+        <v>432308700</v>
+      </c>
+      <c r="D47" s="8">
+        <v>28522200</v>
+      </c>
+      <c r="E47" s="8">
+        <v>21077395837</v>
+      </c>
+      <c r="F47" s="8">
+        <v>1570460094</v>
+      </c>
+      <c r="G47" s="8">
+        <v>1435457478</v>
+      </c>
+      <c r="H47" s="8">
+        <v>3005917572</v>
+      </c>
+      <c r="I47" s="8">
+        <v>428593321</v>
+      </c>
+      <c r="J47" s="18">
+        <v>24511906730</v>
+      </c>
+      <c r="K47" s="9">
+        <v>0.43099999999999999</v>
+      </c>
+      <c r="L47" s="10">
+        <v>0.999</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A48" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B48" s="8">
+        <v>233766959</v>
+      </c>
+      <c r="C48" s="8">
+        <v>168384220</v>
+      </c>
+      <c r="D48" s="8">
+        <v>65382739</v>
+      </c>
+      <c r="E48" s="8">
+        <v>1131347433</v>
+      </c>
+      <c r="F48" s="8">
+        <v>210702315</v>
+      </c>
+      <c r="G48" s="8">
+        <v>354541337</v>
+      </c>
+      <c r="H48" s="8">
+        <v>565243652</v>
+      </c>
+      <c r="I48" s="8">
+        <v>124492954</v>
+      </c>
+      <c r="J48" s="18">
+        <v>1821084039</v>
+      </c>
+      <c r="K48" s="9">
+        <v>0.84</v>
+      </c>
+      <c r="L48" s="10">
+        <v>0.82320000000000004</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A49" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B49" s="8">
+        <v>320950840</v>
+      </c>
+      <c r="C49" s="8">
+        <v>179899860</v>
+      </c>
+      <c r="D49" s="8">
+        <v>141050980</v>
+      </c>
+      <c r="E49" s="8">
+        <v>3858331868</v>
+      </c>
+      <c r="F49" s="8">
+        <v>583122738</v>
+      </c>
+      <c r="G49" s="8">
+        <v>242285098</v>
+      </c>
+      <c r="H49" s="8">
+        <v>825407836</v>
+      </c>
+      <c r="I49" s="8">
+        <v>145924607</v>
+      </c>
+      <c r="J49" s="18">
+        <v>4829664311</v>
+      </c>
+      <c r="K49" s="9">
+        <v>0.73</v>
+      </c>
+      <c r="L49" s="10">
+        <v>0.85909999999999997</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A50" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B50" s="8">
+        <v>288142385</v>
+      </c>
+      <c r="C50" s="8">
+        <v>197199542</v>
+      </c>
+      <c r="D50" s="8">
+        <v>90942843</v>
+      </c>
+      <c r="E50" s="8">
+        <v>831446239</v>
+      </c>
+      <c r="F50" s="8">
+        <v>60939771</v>
+      </c>
+      <c r="G50" s="8">
+        <v>54893686</v>
+      </c>
+      <c r="H50" s="8">
+        <v>115833457</v>
+      </c>
+      <c r="I50" s="8">
+        <v>30966913</v>
+      </c>
+      <c r="J50" s="18">
+        <v>978246609</v>
+      </c>
+      <c r="K50" s="9">
+        <v>1.0449999999999999</v>
+      </c>
+      <c r="L50" s="10">
+        <v>0.60040000000000004</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A51" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="B51" s="8">
+        <v>1590885350</v>
+      </c>
+      <c r="C51" s="8">
+        <v>1098650160</v>
+      </c>
+      <c r="D51" s="8">
+        <v>492235190</v>
+      </c>
+      <c r="E51" s="8">
+        <v>34650585004</v>
+      </c>
+      <c r="F51" s="8">
+        <v>2773027046</v>
+      </c>
+      <c r="G51" s="8">
+        <v>2810347322</v>
+      </c>
+      <c r="H51" s="8">
+        <v>5583374368</v>
+      </c>
+      <c r="I51" s="8">
+        <v>614448569</v>
+      </c>
+      <c r="J51" s="18">
+        <v>40848407941</v>
+      </c>
+      <c r="K51" s="9">
+        <v>0.5</v>
+      </c>
+      <c r="L51" s="10">
+        <v>0.96289999999999998</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A52" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="B52" s="8">
+        <v>341396551</v>
+      </c>
+      <c r="C52" s="8">
+        <v>325335680</v>
+      </c>
+      <c r="D52" s="8">
+        <v>16060871</v>
+      </c>
+      <c r="E52" s="8">
+        <v>11162385752</v>
+      </c>
+      <c r="F52" s="8">
+        <v>528680347</v>
+      </c>
+      <c r="G52" s="8">
+        <v>242641900</v>
+      </c>
+      <c r="H52" s="8">
+        <v>771322247</v>
+      </c>
+      <c r="I52" s="8">
+        <v>340671012</v>
+      </c>
+      <c r="J52" s="18">
+        <v>12274379011</v>
+      </c>
+      <c r="K52" s="9">
+        <v>0.38</v>
+      </c>
+      <c r="L52" s="10">
+        <v>0.78910000000000002</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A53" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="B53" s="8">
+        <v>1164889970</v>
+      </c>
+      <c r="C53" s="8">
+        <v>936682710</v>
+      </c>
+      <c r="D53" s="8">
+        <v>228207260</v>
+      </c>
+      <c r="E53" s="8">
+        <v>21004206851</v>
+      </c>
+      <c r="F53" s="8">
+        <v>2965537107</v>
+      </c>
+      <c r="G53" s="8">
+        <v>3064677773</v>
+      </c>
+      <c r="H53" s="8">
+        <v>6030214880</v>
+      </c>
+      <c r="I53" s="8">
+        <v>440967186</v>
+      </c>
+      <c r="J53" s="18">
+        <v>27475388917</v>
+      </c>
+      <c r="K53" s="9">
+        <v>0.69</v>
+      </c>
+      <c r="L53" s="10">
+        <v>0.66490000000000005</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A54" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="B54" s="8">
+        <v>299261073</v>
+      </c>
+      <c r="C54" s="8">
+        <v>229576520</v>
+      </c>
+      <c r="D54" s="8">
+        <v>69684553</v>
+      </c>
+      <c r="E54" s="8">
+        <v>867807964</v>
+      </c>
+      <c r="F54" s="8">
+        <v>118290230</v>
+      </c>
+      <c r="G54" s="8">
+        <v>104828187</v>
+      </c>
+      <c r="H54" s="8">
+        <v>223118417</v>
+      </c>
+      <c r="I54" s="8">
+        <v>68532355</v>
+      </c>
+      <c r="J54" s="18">
+        <v>1159458736</v>
+      </c>
+      <c r="K54" s="9">
+        <v>0.74</v>
+      </c>
+      <c r="L54" s="10">
+        <v>0.94159999999999999</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A55" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="B55" s="8">
+        <v>425186300</v>
+      </c>
+      <c r="C55" s="8">
+        <v>377540500</v>
+      </c>
+      <c r="D55" s="8">
+        <v>47645800</v>
+      </c>
+      <c r="E55" s="8">
+        <v>6755087991</v>
+      </c>
+      <c r="F55" s="8">
+        <v>743888858</v>
+      </c>
+      <c r="G55" s="8">
+        <v>1832246281</v>
+      </c>
+      <c r="H55" s="8">
+        <v>2576135139</v>
+      </c>
+      <c r="I55" s="8">
+        <v>163768969</v>
+      </c>
+      <c r="J55" s="18">
+        <v>9494992099</v>
+      </c>
+      <c r="K55" s="9">
+        <v>0.65</v>
+      </c>
+      <c r="L55" s="10">
+        <v>0.94720000000000004</v>
+      </c>
+    </row>
+    <row r="56" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A56" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B56" s="8">
+        <v>484662733</v>
+      </c>
+      <c r="C56" s="8">
+        <v>285116547</v>
+      </c>
+      <c r="D56" s="8">
+        <v>199546186</v>
+      </c>
+      <c r="E56" s="8">
+        <v>2824924949</v>
+      </c>
+      <c r="F56" s="8">
+        <v>615173026</v>
+      </c>
+      <c r="G56" s="8">
+        <v>1061102252</v>
+      </c>
+      <c r="H56" s="8">
+        <v>1676275278</v>
+      </c>
+      <c r="I56" s="8">
+        <v>152081875</v>
+      </c>
+      <c r="J56" s="18">
+        <v>4653282102</v>
+      </c>
+      <c r="K56" s="9">
+        <v>0.84499999999999997</v>
+      </c>
+      <c r="L56" s="10">
+        <v>0.64849999999999997</v>
+      </c>
+    </row>
+    <row r="57" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A57" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B57" s="8">
+        <v>800793865</v>
+      </c>
+      <c r="C57" s="8">
+        <v>492665230</v>
+      </c>
+      <c r="D57" s="8">
+        <v>308128635</v>
+      </c>
+      <c r="E57" s="8">
+        <v>15932463332</v>
+      </c>
+      <c r="F57" s="8">
+        <v>1332343467</v>
+      </c>
+      <c r="G57" s="8">
+        <v>1112087750</v>
+      </c>
+      <c r="H57" s="8">
+        <v>2444431217</v>
+      </c>
+      <c r="I57" s="8">
+        <v>605608783</v>
+      </c>
+      <c r="J57" s="18">
+        <v>18982503332</v>
+      </c>
+      <c r="K57" s="9">
+        <v>0.499</v>
+      </c>
+      <c r="L57" s="10">
+        <v>0.98050000000000004</v>
+      </c>
+    </row>
+    <row r="58" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A58" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="B58" s="8">
+        <v>316454318</v>
+      </c>
+      <c r="C58" s="8">
+        <v>283332598</v>
+      </c>
+      <c r="D58" s="8">
+        <v>33121720</v>
+      </c>
+      <c r="E58" s="8">
+        <v>12033801387</v>
+      </c>
+      <c r="F58" s="8">
+        <v>518000450</v>
+      </c>
+      <c r="G58" s="8">
+        <v>165615187</v>
+      </c>
+      <c r="H58" s="8">
+        <v>683615637</v>
+      </c>
+      <c r="I58" s="8">
+        <v>229895591</v>
+      </c>
+      <c r="J58" s="18">
+        <v>12947312615</v>
+      </c>
+      <c r="K58" s="9">
+        <v>0.27</v>
+      </c>
+      <c r="L58" s="10">
+        <v>1.0082</v>
+      </c>
+    </row>
+    <row r="59" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A59" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B59" s="8">
+        <v>315884559</v>
+      </c>
+      <c r="C59" s="8">
+        <v>272899046</v>
+      </c>
+      <c r="D59" s="8">
+        <v>42985513</v>
+      </c>
+      <c r="E59" s="8">
+        <v>2470319249</v>
+      </c>
+      <c r="F59" s="8">
+        <v>258813810</v>
+      </c>
+      <c r="G59" s="8">
+        <v>104403737</v>
+      </c>
+      <c r="H59" s="8">
+        <v>363217547</v>
+      </c>
+      <c r="I59" s="8">
+        <v>96455424</v>
+      </c>
+      <c r="J59" s="18">
+        <v>2929992220</v>
+      </c>
+      <c r="K59" s="9">
+        <v>0.5</v>
+      </c>
+      <c r="L59" s="10">
+        <v>0.62870000000000004</v>
+      </c>
+    </row>
+    <row r="60" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A60" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B60" s="8">
+        <v>377815260</v>
+      </c>
+      <c r="C60" s="8">
+        <v>269227658</v>
+      </c>
+      <c r="D60" s="8">
+        <v>108587602</v>
+      </c>
+      <c r="E60" s="8">
+        <v>1225693725</v>
+      </c>
+      <c r="F60" s="8">
+        <v>245074977</v>
+      </c>
+      <c r="G60" s="8">
+        <v>576366574</v>
+      </c>
+      <c r="H60" s="8">
+        <v>821441551</v>
+      </c>
+      <c r="I60" s="8">
+        <v>104179502</v>
+      </c>
+      <c r="J60" s="18">
+        <v>2151314778</v>
+      </c>
+      <c r="K60" s="9">
+        <v>0.81</v>
+      </c>
+      <c r="L60" s="10">
+        <v>0.7218</v>
+      </c>
+    </row>
+    <row r="61" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A61" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="B61" s="8">
+        <v>174679423</v>
+      </c>
+      <c r="C61" s="8">
+        <v>149796560</v>
+      </c>
+      <c r="D61" s="8">
+        <v>24882863</v>
+      </c>
+      <c r="E61" s="8">
+        <v>4588811710</v>
+      </c>
+      <c r="F61" s="8">
+        <v>521261033</v>
+      </c>
+      <c r="G61" s="8">
+        <v>919963067</v>
+      </c>
+      <c r="H61" s="8">
+        <v>1441224100</v>
+      </c>
+      <c r="I61" s="8">
+        <v>372649510</v>
+      </c>
+      <c r="J61" s="18">
+        <v>6402685320</v>
+      </c>
+      <c r="K61" s="9">
+        <v>0.5675</v>
+      </c>
+      <c r="L61" s="10">
+        <v>0.9909</v>
+      </c>
+    </row>
+    <row r="62" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A62" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="B62" s="8">
+        <v>835857270</v>
+      </c>
+      <c r="C62" s="8">
+        <v>724127485</v>
+      </c>
+      <c r="D62" s="8">
+        <v>111729785</v>
+      </c>
+      <c r="E62" s="8">
+        <v>253203486410</v>
+      </c>
+      <c r="F62" s="8">
+        <v>13851059124</v>
+      </c>
+      <c r="G62" s="8">
+        <v>14232650462</v>
+      </c>
+      <c r="H62" s="8">
+        <v>28083709586</v>
+      </c>
+      <c r="I62" s="8">
+        <v>6170879415</v>
+      </c>
+      <c r="J62" s="18">
+        <v>287458075411</v>
+      </c>
+      <c r="K62" s="9">
+        <v>0.47310000000000002</v>
+      </c>
+      <c r="L62" s="10">
+        <v>0.96609999999999996</v>
+      </c>
+    </row>
+    <row r="63" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A63" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B63" s="8">
+        <v>199870400</v>
+      </c>
+      <c r="C63" s="8">
+        <v>114353400</v>
+      </c>
+      <c r="D63" s="8">
+        <v>85517000</v>
+      </c>
+      <c r="E63" s="8">
+        <v>2007806576</v>
+      </c>
+      <c r="F63" s="8">
+        <v>188862807</v>
+      </c>
+      <c r="G63" s="8">
+        <v>197583376</v>
+      </c>
+      <c r="H63" s="8">
+        <v>386446183</v>
+      </c>
+      <c r="I63" s="8">
+        <v>99074529</v>
+      </c>
+      <c r="J63" s="18">
+        <v>2493327288</v>
+      </c>
+      <c r="K63" s="9">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="L63" s="10">
+        <v>0.80830000000000002</v>
+      </c>
+    </row>
+    <row r="64" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A64" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B64" s="8">
+        <v>288520314</v>
+      </c>
+      <c r="C64" s="8">
+        <v>153118010</v>
+      </c>
+      <c r="D64" s="8">
+        <v>135402304</v>
+      </c>
+      <c r="E64" s="8">
+        <v>2807889673</v>
+      </c>
+      <c r="F64" s="8">
+        <v>338235316</v>
+      </c>
+      <c r="G64" s="8">
+        <v>544722550</v>
+      </c>
+      <c r="H64" s="8">
+        <v>882957866</v>
+      </c>
+      <c r="I64" s="8">
+        <v>127019557</v>
+      </c>
+      <c r="J64" s="18">
+        <v>3817867096</v>
+      </c>
+      <c r="K64" s="9">
+        <v>0.61499999999999999</v>
+      </c>
+      <c r="L64" s="10">
+        <v>0.69850000000000001</v>
+      </c>
+    </row>
+    <row r="65" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A65" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B65" s="8">
+        <v>1435352530</v>
+      </c>
+      <c r="C65" s="8">
+        <v>975319030</v>
+      </c>
+      <c r="D65" s="8">
+        <v>460033500</v>
+      </c>
+      <c r="E65" s="8">
+        <v>19561503448</v>
+      </c>
+      <c r="F65" s="8">
+        <v>1474864581</v>
+      </c>
+      <c r="G65" s="8">
+        <v>658239519</v>
+      </c>
+      <c r="H65" s="8">
+        <v>2133104100</v>
+      </c>
+      <c r="I65" s="8">
+        <v>265219894</v>
+      </c>
+      <c r="J65" s="18">
+        <v>21959827442</v>
+      </c>
+      <c r="K65" s="9">
+        <v>0.33</v>
+      </c>
+      <c r="L65" s="10">
+        <v>0.97870000000000001</v>
+      </c>
+    </row>
+    <row r="66" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A66" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B66" s="8">
+        <v>628665267</v>
+      </c>
+      <c r="C66" s="8">
+        <v>395751100</v>
+      </c>
+      <c r="D66" s="8">
+        <v>232914167</v>
+      </c>
+      <c r="E66" s="8">
+        <v>6040530470</v>
+      </c>
+      <c r="F66" s="8">
+        <v>1263191484</v>
+      </c>
+      <c r="G66" s="8">
+        <v>1625965486</v>
+      </c>
+      <c r="H66" s="8">
+        <v>2889156970</v>
+      </c>
+      <c r="I66" s="8">
+        <v>202571868</v>
+      </c>
+      <c r="J66" s="18">
+        <v>9132259308</v>
+      </c>
+      <c r="K66" s="9">
+        <v>0.67</v>
+      </c>
+      <c r="L66" s="10">
+        <v>0.62409999999999999</v>
+      </c>
+    </row>
+    <row r="67" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A67" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B67" s="8">
+        <v>204305500</v>
+      </c>
+      <c r="C67" s="8">
+        <v>176581800</v>
+      </c>
+      <c r="D67" s="8">
+        <v>27723700</v>
+      </c>
+      <c r="E67" s="8">
+        <v>44156093956</v>
+      </c>
+      <c r="F67" s="8">
+        <v>3120704662</v>
+      </c>
+      <c r="G67" s="8">
+        <v>2623476014</v>
+      </c>
+      <c r="H67" s="8">
+        <v>5744180676</v>
+      </c>
+      <c r="I67" s="8">
+        <v>760880254</v>
+      </c>
+      <c r="J67" s="18">
+        <v>50661154886</v>
+      </c>
+      <c r="K67" s="9">
+        <v>0.45</v>
+      </c>
+      <c r="L67" s="10">
+        <v>0.7036</v>
+      </c>
+    </row>
+    <row r="68" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A68" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B68" s="8">
+        <v>496907031</v>
+      </c>
+      <c r="C68" s="8">
+        <v>283808990</v>
+      </c>
+      <c r="D68" s="8">
+        <v>213098041</v>
+      </c>
+      <c r="E68" s="8">
+        <v>1939336364</v>
+      </c>
+      <c r="F68" s="8">
+        <v>198005361</v>
+      </c>
+      <c r="G68" s="8">
+        <v>344143316</v>
+      </c>
+      <c r="H68" s="8">
+        <v>542148677</v>
+      </c>
+      <c r="I68" s="8">
+        <v>270173695</v>
+      </c>
+      <c r="J68" s="18">
+        <v>2751658736</v>
+      </c>
+      <c r="K68" s="9">
+        <v>0.83499999999999996</v>
+      </c>
+      <c r="L68" s="10">
+        <v>0.96599999999999997</v>
+      </c>
+    </row>
+    <row r="69" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A69" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="B69" s="8">
+        <v>256053155</v>
+      </c>
+      <c r="C69" s="8">
+        <v>205837990</v>
+      </c>
+      <c r="D69" s="8">
+        <v>50215165</v>
+      </c>
+      <c r="E69" s="8">
+        <v>17916968472</v>
+      </c>
+      <c r="F69" s="8">
+        <v>2028338880</v>
+      </c>
+      <c r="G69" s="8">
+        <v>739799518</v>
+      </c>
+      <c r="H69" s="8">
+        <v>2768138398</v>
+      </c>
+      <c r="I69" s="8">
+        <v>391207648</v>
+      </c>
+      <c r="J69" s="18">
+        <v>21076314518</v>
+      </c>
+      <c r="K69" s="9">
+        <v>0.65500000000000003</v>
+      </c>
+      <c r="L69" s="10">
+        <v>0.85950000000000004</v>
+      </c>
+    </row>
+    <row r="70" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A70" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="B70" s="8">
+        <v>818092030</v>
+      </c>
+      <c r="C70" s="8">
+        <v>775708658</v>
+      </c>
+      <c r="D70" s="8">
+        <v>42383372</v>
+      </c>
+      <c r="E70" s="8">
+        <v>20314788139</v>
+      </c>
+      <c r="F70" s="8">
+        <v>1542203365</v>
+      </c>
+      <c r="G70" s="8">
+        <v>597266087</v>
+      </c>
+      <c r="H70" s="8">
+        <v>2139469452</v>
+      </c>
+      <c r="I70" s="8">
+        <v>411484411</v>
+      </c>
+      <c r="J70" s="18">
+        <v>22865742002</v>
+      </c>
+      <c r="K70" s="9">
+        <v>0.83530000000000004</v>
+      </c>
+      <c r="L70" s="10">
+        <v>0.69469999999999998</v>
+      </c>
+    </row>
+    <row r="71" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A71" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="B71" s="8">
+        <v>143612143</v>
+      </c>
+      <c r="C71" s="8">
+        <v>87790405</v>
+      </c>
+      <c r="D71" s="8">
+        <v>55821738</v>
+      </c>
+      <c r="E71" s="8">
+        <v>1645763366</v>
+      </c>
+      <c r="F71" s="8">
+        <v>187732336</v>
+      </c>
+      <c r="G71" s="8">
+        <v>137039050</v>
+      </c>
+      <c r="H71" s="8">
+        <v>324771386</v>
+      </c>
+      <c r="I71" s="8">
+        <v>52965859</v>
+      </c>
+      <c r="J71" s="18">
+        <v>2023500611</v>
+      </c>
+      <c r="K71" s="9">
+        <v>0.625</v>
+      </c>
+      <c r="L71" s="10">
+        <v>0.75170000000000003</v>
+      </c>
+    </row>
+    <row r="72" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A72" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B72" s="8">
+        <v>331644900</v>
+      </c>
+      <c r="C72" s="8">
+        <v>219236900</v>
+      </c>
+      <c r="D72" s="8">
+        <v>112408000</v>
+      </c>
+      <c r="E72" s="8">
+        <v>3586828898</v>
+      </c>
+      <c r="F72" s="8">
+        <v>428222070</v>
+      </c>
+      <c r="G72" s="8">
+        <v>387335540</v>
+      </c>
+      <c r="H72" s="8">
+        <v>815557610</v>
+      </c>
+      <c r="I72" s="8">
+        <v>94808455</v>
+      </c>
+      <c r="J72" s="18">
+        <v>4497194963</v>
+      </c>
+      <c r="K72" s="9">
+        <v>0.62</v>
+      </c>
+      <c r="L72" s="10">
+        <v>0.85309999999999997</v>
+      </c>
+    </row>
+    <row r="73" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A73" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B73" s="8">
+        <v>469310372</v>
+      </c>
+      <c r="C73" s="8">
+        <v>291766086</v>
+      </c>
+      <c r="D73" s="8">
+        <v>177544286</v>
+      </c>
+      <c r="E73" s="8">
+        <v>8132643838</v>
+      </c>
+      <c r="F73" s="8">
+        <v>949336301</v>
+      </c>
+      <c r="G73" s="8">
+        <v>359999076</v>
+      </c>
+      <c r="H73" s="8">
+        <v>1309335377</v>
+      </c>
+      <c r="I73" s="8">
+        <v>135346564</v>
+      </c>
+      <c r="J73" s="18">
+        <v>9577325779</v>
+      </c>
+      <c r="K73" s="9">
+        <v>0.73750000000000004</v>
+      </c>
+      <c r="L73" s="10">
+        <v>0.62660000000000005</v>
+      </c>
+    </row>
+    <row r="74" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A74" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B74" s="8">
+        <v>690932400</v>
+      </c>
+      <c r="C74" s="8">
+        <v>186797400</v>
+      </c>
+      <c r="D74" s="8">
+        <v>504135000</v>
+      </c>
+      <c r="E74" s="8">
+        <v>1516949743</v>
+      </c>
+      <c r="F74" s="8">
+        <v>174512579</v>
+      </c>
+      <c r="G74" s="8">
+        <v>176402664</v>
+      </c>
+      <c r="H74" s="8">
+        <v>350915243</v>
+      </c>
+      <c r="I74" s="8">
+        <v>57675136</v>
+      </c>
+      <c r="J74" s="18">
+        <v>1925540122</v>
+      </c>
+      <c r="K74" s="9">
+        <v>0.64</v>
+      </c>
+      <c r="L74" s="10">
+        <v>0.74039999999999995</v>
+      </c>
+    </row>
+    <row r="75" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A75" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B75" s="8">
+        <v>506915050</v>
+      </c>
+      <c r="C75" s="8">
+        <v>341390661</v>
+      </c>
+      <c r="D75" s="8">
+        <v>165524389</v>
+      </c>
+      <c r="E75" s="8">
+        <v>3471142420</v>
+      </c>
+      <c r="F75" s="8">
+        <v>461879782</v>
+      </c>
+      <c r="G75" s="8">
+        <v>516821937</v>
+      </c>
+      <c r="H75" s="8">
+        <v>978701719</v>
+      </c>
+      <c r="I75" s="8">
+        <v>985177254</v>
+      </c>
+      <c r="J75" s="18">
+        <v>5435021393</v>
+      </c>
+      <c r="K75" s="9">
+        <v>0.72250000000000003</v>
+      </c>
+      <c r="L75" s="10">
+        <v>0.79710000000000003</v>
+      </c>
+    </row>
+    <row r="76" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A76" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B76" s="8">
+        <v>757433919</v>
+      </c>
+      <c r="C76" s="8">
+        <v>487056719</v>
+      </c>
+      <c r="D76" s="8">
+        <v>270377200</v>
+      </c>
+      <c r="E76" s="8">
+        <v>12240359167</v>
+      </c>
+      <c r="F76" s="8">
+        <v>2146328603</v>
+      </c>
+      <c r="G76" s="8">
+        <v>2035523276</v>
+      </c>
+      <c r="H76" s="8">
+        <v>4181851879</v>
+      </c>
+      <c r="I76" s="8">
+        <v>224822053</v>
+      </c>
+      <c r="J76" s="18">
+        <v>16647033099</v>
+      </c>
+      <c r="K76" s="9">
+        <v>0.68410000000000004</v>
+      </c>
+      <c r="L76" s="10">
+        <v>0.69620000000000004</v>
+      </c>
+    </row>
+    <row r="77" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A77" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B77" s="8">
+        <v>488593945</v>
+      </c>
+      <c r="C77" s="8">
+        <v>314267719</v>
+      </c>
+      <c r="D77" s="8">
+        <v>174326226</v>
+      </c>
+      <c r="E77" s="8">
+        <v>3187834229</v>
+      </c>
+      <c r="F77" s="8">
+        <v>268623733</v>
+      </c>
+      <c r="G77" s="8">
+        <v>84572227</v>
+      </c>
+      <c r="H77" s="8">
+        <v>353195960</v>
+      </c>
+      <c r="I77" s="8">
+        <v>173258543</v>
+      </c>
+      <c r="J77" s="18">
+        <v>3714288732</v>
+      </c>
+      <c r="K77" s="9">
+        <v>0.5343</v>
+      </c>
+      <c r="L77" s="10">
+        <v>0.66510000000000002</v>
+      </c>
+    </row>
+    <row r="78" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A78" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B78" s="8">
+        <v>903707780</v>
+      </c>
+      <c r="C78" s="8">
+        <v>831013020</v>
+      </c>
+      <c r="D78" s="8">
+        <v>72694760</v>
+      </c>
+      <c r="E78" s="8">
+        <v>13465036626</v>
+      </c>
+      <c r="F78" s="8">
+        <v>1678963826</v>
+      </c>
+      <c r="G78" s="8">
+        <v>1701011722</v>
+      </c>
+      <c r="H78" s="8">
+        <v>3379975548</v>
+      </c>
+      <c r="I78" s="8">
+        <v>381993730</v>
+      </c>
+      <c r="J78" s="18">
+        <v>17227005904</v>
+      </c>
+      <c r="K78" s="9">
+        <v>0.5</v>
+      </c>
+      <c r="L78" s="10">
+        <v>0.94230000000000003</v>
+      </c>
+    </row>
+    <row r="79" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A79" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B79" s="8">
+        <v>197876874</v>
+      </c>
+      <c r="C79" s="8">
+        <v>109321757</v>
+      </c>
+      <c r="D79" s="8">
+        <v>88555117</v>
+      </c>
+      <c r="E79" s="8">
+        <v>1983697312</v>
+      </c>
+      <c r="F79" s="8">
+        <v>412209908</v>
+      </c>
+      <c r="G79" s="8">
+        <v>574749139</v>
+      </c>
+      <c r="H79" s="8">
+        <v>986959047</v>
+      </c>
+      <c r="I79" s="8">
+        <v>754130570</v>
+      </c>
+      <c r="J79" s="18">
+        <v>3724786929</v>
+      </c>
+      <c r="K79" s="9">
+        <v>0.83</v>
+      </c>
+      <c r="L79" s="10">
+        <v>0.76459999999999995</v>
+      </c>
+    </row>
+    <row r="80" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A80" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B80" s="8">
+        <v>470489700</v>
+      </c>
+      <c r="C80" s="8">
+        <v>198809900</v>
+      </c>
+      <c r="D80" s="8">
+        <v>271679800</v>
+      </c>
+      <c r="E80" s="8">
+        <v>4970084701</v>
+      </c>
+      <c r="F80" s="8">
+        <v>1316368877</v>
+      </c>
+      <c r="G80" s="8">
+        <v>1388403722</v>
+      </c>
+      <c r="H80" s="8">
+        <v>2704772599</v>
+      </c>
+      <c r="I80" s="8">
+        <v>612076404</v>
+      </c>
+      <c r="J80" s="18">
+        <v>8286933704</v>
+      </c>
+      <c r="K80" s="9">
+        <v>0.77</v>
+      </c>
+      <c r="L80" s="10">
+        <v>0.73980000000000001</v>
+      </c>
+    </row>
+    <row r="81" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A81" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B81" s="8">
+        <v>511697265</v>
+      </c>
+      <c r="C81" s="8">
+        <v>311628395</v>
+      </c>
+      <c r="D81" s="8">
+        <v>200068870</v>
+      </c>
+      <c r="E81" s="8">
+        <v>5607541472</v>
+      </c>
+      <c r="F81" s="8">
+        <v>1105732838</v>
+      </c>
+      <c r="G81" s="8">
+        <v>1104564364</v>
+      </c>
+      <c r="H81" s="8">
+        <v>2210297202</v>
+      </c>
+      <c r="I81" s="8">
+        <v>818667994</v>
+      </c>
+      <c r="J81" s="18">
+        <v>8636506668</v>
+      </c>
+      <c r="K81" s="9">
+        <v>0.69499999999999995</v>
+      </c>
+      <c r="L81" s="10">
+        <v>0.69550000000000001</v>
+      </c>
+    </row>
+    <row r="82" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A82" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B82" s="8">
+        <v>1504015366</v>
+      </c>
+      <c r="C82" s="8">
+        <v>984380713</v>
+      </c>
+      <c r="D82" s="8">
+        <v>519634653</v>
+      </c>
+      <c r="E82" s="8">
+        <v>15603689561</v>
+      </c>
+      <c r="F82" s="8">
+        <v>1668948764</v>
+      </c>
+      <c r="G82" s="8">
+        <v>1760756116</v>
+      </c>
+      <c r="H82" s="8">
+        <v>3429704880</v>
+      </c>
+      <c r="I82" s="8">
+        <v>940221160</v>
+      </c>
+      <c r="J82" s="18">
+        <v>19973615601</v>
+      </c>
+      <c r="K82" s="9">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="L82" s="10">
+        <v>0.95499999999999996</v>
+      </c>
+    </row>
+    <row r="83" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A83" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B83" s="8">
+        <v>241121500</v>
+      </c>
+      <c r="C83" s="8">
+        <v>207968200</v>
+      </c>
+      <c r="D83" s="8">
+        <v>33153300</v>
+      </c>
+      <c r="E83" s="8">
+        <v>7897617717</v>
+      </c>
+      <c r="F83" s="8">
+        <v>676733981</v>
+      </c>
+      <c r="G83" s="8">
+        <v>1466636715</v>
+      </c>
+      <c r="H83" s="8">
+        <v>2143370696</v>
+      </c>
+      <c r="I83" s="8">
+        <v>864524227</v>
+      </c>
+      <c r="J83" s="18">
+        <v>10905512640</v>
+      </c>
+      <c r="K83" s="9">
+        <v>0.45400000000000001</v>
+      </c>
+      <c r="L83" s="10">
+        <v>0.98929999999999996</v>
+      </c>
+    </row>
+    <row r="84" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A84" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B84" s="8">
+        <v>852739078</v>
+      </c>
+      <c r="C84" s="8">
+        <v>590487850</v>
+      </c>
+      <c r="D84" s="8">
+        <v>262251228</v>
+      </c>
+      <c r="E84" s="8">
+        <v>3723385131</v>
+      </c>
+      <c r="F84" s="8">
+        <v>750058528</v>
+      </c>
+      <c r="G84" s="8">
+        <v>600694412</v>
+      </c>
+      <c r="H84" s="8">
+        <v>1350752940</v>
+      </c>
+      <c r="I84" s="8">
+        <v>205425817</v>
+      </c>
+      <c r="J84" s="18">
+        <v>5279563888</v>
+      </c>
+      <c r="K84" s="9">
+        <v>0.82499999999999996</v>
+      </c>
+      <c r="L84" s="10">
+        <v>0.76600000000000001</v>
+      </c>
+    </row>
+    <row r="85" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A85" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="B85" s="8">
+        <v>210770730</v>
+      </c>
+      <c r="C85" s="8">
+        <v>105172000</v>
+      </c>
+      <c r="D85" s="8">
+        <v>105598730</v>
+      </c>
+      <c r="E85" s="8">
+        <v>1584753842</v>
+      </c>
+      <c r="F85" s="8">
+        <v>282228346</v>
+      </c>
+      <c r="G85" s="8">
+        <v>562714169</v>
+      </c>
+      <c r="H85" s="8">
+        <v>844942515</v>
+      </c>
+      <c r="I85" s="8">
+        <v>136592520</v>
+      </c>
+      <c r="J85" s="18">
+        <v>2566288877</v>
+      </c>
+      <c r="K85" s="9">
+        <v>0.99</v>
+      </c>
+      <c r="L85" s="10">
+        <v>0.75080000000000002</v>
+      </c>
+    </row>
+    <row r="86" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A86" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B86" s="8">
+        <v>678869879</v>
+      </c>
+      <c r="C86" s="8">
+        <v>405637974</v>
+      </c>
+      <c r="D86" s="8">
+        <v>273231905</v>
+      </c>
+      <c r="E86" s="8">
+        <v>5046601123</v>
+      </c>
+      <c r="F86" s="8">
+        <v>842688075</v>
+      </c>
+      <c r="G86" s="8">
+        <v>936275272</v>
+      </c>
+      <c r="H86" s="8">
+        <v>1778963347</v>
+      </c>
+      <c r="I86" s="8">
+        <v>224941224</v>
+      </c>
+      <c r="J86" s="18">
+        <v>7050505694</v>
+      </c>
+      <c r="K86" s="9">
+        <v>0.61</v>
+      </c>
+      <c r="L86" s="10">
+        <v>0.73760000000000003</v>
+      </c>
+    </row>
+    <row r="87" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A87" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B87" s="8">
+        <v>512197000</v>
+      </c>
+      <c r="C87" s="8">
+        <v>397848300</v>
+      </c>
+      <c r="D87" s="8">
+        <v>114348700</v>
+      </c>
+      <c r="E87" s="8">
+        <v>3325813562</v>
+      </c>
+      <c r="F87" s="8">
+        <v>521462705</v>
+      </c>
+      <c r="G87" s="8">
+        <v>241077218</v>
+      </c>
+      <c r="H87" s="8">
+        <v>762539923</v>
+      </c>
+      <c r="I87" s="8">
+        <v>895396855</v>
+      </c>
+      <c r="J87" s="18">
+        <v>4983750340</v>
+      </c>
+      <c r="K87" s="9">
+        <v>0.66</v>
+      </c>
+      <c r="L87" s="10">
+        <v>0.79710000000000003</v>
+      </c>
+    </row>
+    <row r="88" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A88" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B88" s="8">
+        <v>752029450</v>
+      </c>
+      <c r="C88" s="8">
+        <v>442423160</v>
+      </c>
+      <c r="D88" s="8">
+        <v>309606290</v>
+      </c>
+      <c r="E88" s="8">
+        <v>4923471439</v>
+      </c>
+      <c r="F88" s="8">
+        <v>856046787</v>
+      </c>
+      <c r="G88" s="8">
+        <v>1525804285</v>
+      </c>
+      <c r="H88" s="8">
+        <v>2381851072</v>
+      </c>
+      <c r="I88" s="8">
+        <v>315219537</v>
+      </c>
+      <c r="J88" s="18">
+        <v>7620542048</v>
+      </c>
+      <c r="K88" s="9">
+        <v>0.55200000000000005</v>
+      </c>
+      <c r="L88" s="10">
+        <v>0.77429999999999999</v>
+      </c>
+    </row>
+    <row r="89" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A89" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B89" s="8">
+        <v>65015573</v>
+      </c>
+      <c r="C89" s="8">
+        <v>52911060</v>
+      </c>
+      <c r="D89" s="8">
+        <v>12104513</v>
+      </c>
+      <c r="E89" s="8">
+        <v>1773089010</v>
+      </c>
+      <c r="F89" s="8">
+        <v>147676527</v>
+      </c>
+      <c r="G89" s="8">
+        <v>60522229</v>
+      </c>
+      <c r="H89" s="8">
+        <v>208198756</v>
+      </c>
+      <c r="I89" s="8">
+        <v>82133803</v>
+      </c>
+      <c r="J89" s="18">
+        <v>2063421569</v>
+      </c>
+      <c r="K89" s="9">
+        <v>0.36</v>
+      </c>
+      <c r="L89" s="10">
+        <v>0.66979999999999995</v>
+      </c>
+    </row>
+    <row r="90" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A90" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B90" s="8">
+        <v>258740630</v>
+      </c>
+      <c r="C90" s="8">
+        <v>222738940</v>
+      </c>
+      <c r="D90" s="8">
+        <v>36001690</v>
+      </c>
+      <c r="E90" s="8">
+        <v>6489051940</v>
+      </c>
+      <c r="F90" s="8">
+        <v>434628139</v>
+      </c>
+      <c r="G90" s="8">
+        <v>168978612</v>
+      </c>
+      <c r="H90" s="8">
+        <v>603606751</v>
+      </c>
+      <c r="I90" s="8">
+        <v>158975739</v>
+      </c>
+      <c r="J90" s="18">
+        <v>7251634430</v>
+      </c>
+      <c r="K90" s="9">
+        <v>0.60329999999999995</v>
+      </c>
+      <c r="L90" s="10">
+        <v>0.66520000000000001</v>
+      </c>
+    </row>
+    <row r="91" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A91" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="B91" s="8">
+        <v>151163174</v>
+      </c>
+      <c r="C91" s="8">
+        <v>101686043</v>
+      </c>
+      <c r="D91" s="8">
+        <v>49477131</v>
+      </c>
+      <c r="E91" s="8">
+        <v>368783945</v>
+      </c>
+      <c r="F91" s="8">
+        <v>40357029</v>
+      </c>
+      <c r="G91" s="8">
+        <v>30372035</v>
+      </c>
+      <c r="H91" s="8">
+        <v>70729064</v>
+      </c>
+      <c r="I91" s="8">
+        <v>10736361</v>
+      </c>
+      <c r="J91" s="18">
+        <v>450249370</v>
+      </c>
+      <c r="K91" s="9">
+        <v>0.95</v>
+      </c>
+      <c r="L91" s="10">
+        <v>0.74880000000000002</v>
+      </c>
+    </row>
+    <row r="92" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A92" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B92" s="8">
+        <v>1782899200</v>
+      </c>
+      <c r="C92" s="8">
+        <v>1187825850</v>
+      </c>
+      <c r="D92" s="8">
+        <v>595073350</v>
+      </c>
+      <c r="E92" s="8">
+        <v>33325224916</v>
+      </c>
+      <c r="F92" s="8">
+        <v>3805228497</v>
+      </c>
+      <c r="G92" s="8">
+        <v>2335627520</v>
+      </c>
+      <c r="H92" s="8">
+        <v>6140856017</v>
+      </c>
+      <c r="I92" s="8">
+        <v>604844527</v>
+      </c>
+      <c r="J92" s="18">
+        <v>40070925460</v>
+      </c>
+      <c r="K92" s="9">
+        <v>0.58799999999999997</v>
+      </c>
+      <c r="L92" s="10">
+        <v>0.70169999999999999</v>
+      </c>
+    </row>
+    <row r="93" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A93" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="B93" s="8">
+        <v>200385268</v>
+      </c>
+      <c r="C93" s="8">
+        <v>121159113</v>
+      </c>
+      <c r="D93" s="8">
+        <v>79226155</v>
+      </c>
+      <c r="E93" s="8">
+        <v>2070036650</v>
+      </c>
+      <c r="F93" s="8">
+        <v>421456088</v>
+      </c>
+      <c r="G93" s="8">
+        <v>461253793</v>
+      </c>
+      <c r="H93" s="8">
+        <v>882709881</v>
+      </c>
+      <c r="I93" s="8">
+        <v>73452922</v>
+      </c>
+      <c r="J93" s="18">
+        <v>3026199453</v>
+      </c>
+      <c r="K93" s="9">
+        <v>0.89</v>
+      </c>
+      <c r="L93" s="10">
+        <v>0.54969999999999997</v>
+      </c>
+    </row>
+    <row r="94" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A94" s="7" t="s">
+        <v>95</v>
+      </c>
+      <c r="B94" s="8">
+        <v>2594353464</v>
+      </c>
+      <c r="C94" s="8">
+        <v>2217882305</v>
+      </c>
+      <c r="D94" s="8">
+        <v>376471159</v>
+      </c>
+      <c r="E94" s="8">
+        <v>178533044678</v>
+      </c>
+      <c r="F94" s="8">
+        <v>15095375740</v>
+      </c>
+      <c r="G94" s="8">
+        <v>9896476699</v>
+      </c>
+      <c r="H94" s="8">
+        <v>24991852439</v>
+      </c>
+      <c r="I94" s="8">
+        <v>4023270413</v>
+      </c>
+      <c r="J94" s="18">
+        <v>207548167530</v>
+      </c>
+      <c r="K94" s="9">
+        <v>0.65700000000000003</v>
+      </c>
+      <c r="L94" s="10">
+        <v>0.64680000000000004</v>
+      </c>
+    </row>
+    <row r="95" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A95" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B95" s="8">
+        <v>201030167</v>
+      </c>
+      <c r="C95" s="8">
+        <v>117172392</v>
+      </c>
+      <c r="D95" s="8">
+        <v>83857775</v>
+      </c>
+      <c r="E95" s="8">
+        <v>2223766581</v>
+      </c>
+      <c r="F95" s="8">
+        <v>201178233</v>
+      </c>
+      <c r="G95" s="8">
+        <v>369042399</v>
+      </c>
+      <c r="H95" s="8">
+        <v>570220632</v>
+      </c>
+      <c r="I95" s="8">
+        <v>74793836</v>
+      </c>
+      <c r="J95" s="18">
+        <v>2868781049</v>
+      </c>
+      <c r="K95" s="9">
+        <v>0.81</v>
+      </c>
+      <c r="L95" s="10">
+        <v>0.70520000000000005</v>
+      </c>
+    </row>
+    <row r="96" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A96" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B96" s="8">
+        <v>255425540</v>
+      </c>
+      <c r="C96" s="8">
+        <v>138233470</v>
+      </c>
+      <c r="D96" s="8">
+        <v>117192070</v>
+      </c>
+      <c r="E96" s="8">
+        <v>711326917</v>
+      </c>
+      <c r="F96" s="8">
+        <v>114717536</v>
+      </c>
+      <c r="G96" s="8">
+        <v>126512979</v>
+      </c>
+      <c r="H96" s="8">
+        <v>241230515</v>
+      </c>
+      <c r="I96" s="8">
+        <v>82353041</v>
+      </c>
+      <c r="J96" s="18">
+        <v>1034910473</v>
+      </c>
+      <c r="K96" s="9">
+        <v>0.85</v>
+      </c>
+      <c r="L96" s="10">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="97" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A97" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="B97" s="8">
+        <v>325139300</v>
+      </c>
+      <c r="C97" s="8">
+        <v>279499800</v>
+      </c>
+      <c r="D97" s="8">
+        <v>45639500</v>
+      </c>
+      <c r="E97" s="8">
+        <v>13328574210</v>
+      </c>
+      <c r="F97" s="8">
+        <v>612726662</v>
+      </c>
+      <c r="G97" s="8">
+        <v>193416980</v>
+      </c>
+      <c r="H97" s="8">
+        <v>806143642</v>
+      </c>
+      <c r="I97" s="8">
+        <v>112616150</v>
+      </c>
+      <c r="J97" s="18">
+        <v>14247334002</v>
+      </c>
+      <c r="K97" s="9">
+        <v>0.318</v>
+      </c>
+      <c r="L97" s="10">
+        <v>0.76580000000000004</v>
+      </c>
+    </row>
+    <row r="98" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A98" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="B98" s="8">
+        <v>877951002</v>
+      </c>
+      <c r="C98" s="8">
+        <v>600934310</v>
+      </c>
+      <c r="D98" s="8">
+        <v>277016692</v>
+      </c>
+      <c r="E98" s="8">
+        <v>6768054448</v>
+      </c>
+      <c r="F98" s="8">
+        <v>1250335072</v>
+      </c>
+      <c r="G98" s="8">
+        <v>855737240</v>
+      </c>
+      <c r="H98" s="8">
+        <v>2106072312</v>
+      </c>
+      <c r="I98" s="8">
+        <v>634014216</v>
+      </c>
+      <c r="J98" s="18">
+        <v>9508140976</v>
+      </c>
+      <c r="K98" s="9">
+        <v>0.74250000000000005</v>
+      </c>
+      <c r="L98" s="10">
+        <v>0.69979999999999998</v>
+      </c>
+    </row>
+    <row r="99" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A99" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B99" s="8">
+        <v>1001373107</v>
+      </c>
+      <c r="C99" s="8">
+        <v>635904000</v>
+      </c>
+      <c r="D99" s="8">
+        <v>365469107</v>
+      </c>
+      <c r="E99" s="8">
+        <v>4742237980</v>
+      </c>
+      <c r="F99" s="8">
+        <v>848556870</v>
+      </c>
+      <c r="G99" s="8">
+        <v>473044599</v>
+      </c>
+      <c r="H99" s="8">
+        <v>1321601469</v>
+      </c>
+      <c r="I99" s="8">
+        <v>280248201</v>
+      </c>
+      <c r="J99" s="18">
+        <v>6344087650</v>
+      </c>
+      <c r="K99" s="9">
+        <v>0.66</v>
+      </c>
+      <c r="L99" s="10">
+        <v>0.86439999999999995</v>
+      </c>
+    </row>
+    <row r="100" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A100" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B100" s="8">
+        <v>398366850</v>
+      </c>
+      <c r="C100" s="8">
+        <v>208984405</v>
+      </c>
+      <c r="D100" s="8">
+        <v>189382445</v>
+      </c>
+      <c r="E100" s="8">
+        <v>5198143926</v>
+      </c>
+      <c r="F100" s="8">
+        <v>925880239</v>
+      </c>
+      <c r="G100" s="8">
+        <v>1932745569</v>
+      </c>
+      <c r="H100" s="8">
+        <v>2858625808</v>
+      </c>
+      <c r="I100" s="8">
+        <v>121832647</v>
+      </c>
+      <c r="J100" s="18">
+        <v>8178602381</v>
+      </c>
+      <c r="K100" s="9">
+        <v>0.73</v>
+      </c>
+      <c r="L100" s="10">
+        <v>0.56779999999999997</v>
+      </c>
+    </row>
+    <row r="101" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A101" s="7" t="s">
+        <v>102</v>
+      </c>
+      <c r="B101" s="8">
+        <v>640197250</v>
+      </c>
+      <c r="C101" s="8">
+        <v>511795439</v>
+      </c>
+      <c r="D101" s="8">
+        <v>128401811</v>
+      </c>
+      <c r="E101" s="8">
+        <v>3027193579</v>
+      </c>
+      <c r="F101" s="8">
+        <v>456064997</v>
+      </c>
+      <c r="G101" s="8">
+        <v>426585412</v>
+      </c>
+      <c r="H101" s="8">
+        <v>882650409</v>
+      </c>
+      <c r="I101" s="8">
+        <v>135544870</v>
+      </c>
+      <c r="J101" s="18">
+        <v>4045388858</v>
+      </c>
+      <c r="K101" s="9">
+        <v>0.65</v>
+      </c>
+      <c r="L101" s="10">
+        <v>0.98450000000000004</v>
+      </c>
+    </row>
+    <row r="102" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A102" s="7" t="s">
+        <v>103</v>
+      </c>
+      <c r="B102" s="8">
+        <v>270976140</v>
+      </c>
+      <c r="C102" s="8">
+        <v>169286977</v>
+      </c>
+      <c r="D102" s="8">
+        <v>101689163</v>
+      </c>
+      <c r="E102" s="8">
+        <v>2049910577</v>
+      </c>
+      <c r="F102" s="8">
+        <v>243640559</v>
+      </c>
+      <c r="G102" s="8">
+        <v>116893035</v>
+      </c>
+      <c r="H102" s="8">
+        <v>360533594</v>
+      </c>
+      <c r="I102" s="8">
+        <v>99316508</v>
+      </c>
+      <c r="J102" s="18">
+        <v>2509760679</v>
+      </c>
+      <c r="K102" s="9">
+        <v>0.6</v>
+      </c>
+      <c r="L102" s="10">
+        <v>0.86629999999999996</v>
+      </c>
+    </row>
+    <row r="103" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A103" s="20" t="s">
+        <v>110</v>
+      </c>
+      <c r="B103" s="18">
+        <v>53430495296</v>
+      </c>
+      <c r="C103" s="18">
+        <v>38003056141</v>
+      </c>
+      <c r="D103" s="18">
+        <v>15427439155</v>
+      </c>
+      <c r="E103" s="18">
+        <v>1397659504830</v>
+      </c>
+      <c r="F103" s="18">
+        <v>128231353043</v>
+      </c>
+      <c r="G103" s="18">
+        <v>121880020687</v>
+      </c>
+      <c r="H103" s="18">
+        <v>250111373730</v>
+      </c>
+      <c r="I103" s="18">
+        <v>44162407893</v>
+      </c>
+      <c r="J103" s="18">
+        <v>1691933286453</v>
+      </c>
+      <c r="K103" s="17" t="s">
+        <v>120</v>
+      </c>
+      <c r="L103" s="17" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="104" spans="1:12" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A104" s="6" t="s">
+        <v>108</v>
+      </c>
+      <c r="B104" s="11"/>
+      <c r="C104" s="11"/>
+      <c r="D104" s="11"/>
+      <c r="E104" s="11"/>
+      <c r="F104" s="11"/>
+      <c r="G104" s="11"/>
+      <c r="H104" s="11"/>
+      <c r="I104" s="11"/>
+      <c r="J104" s="11"/>
+      <c r="K104" s="11"/>
+      <c r="L104" s="11"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.5" right="0.25" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
+  <pageSetup scale="60" orientation="landscape" verticalDpi="599" r:id="rId1"/>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DAF42CEB-7E12-4895-BD84-975FF4CDB03F}">
+  <dimension ref="A1:E10"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="15.26953125" customWidth="1"/>
+    <col min="2" max="2" width="80.1796875" customWidth="1"/>
+    <col min="3" max="3" width="30" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="19" x14ac:dyDescent="0.4">
+      <c r="A1" s="25" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A2" s="22" t="s">
+        <v>104</v>
+      </c>
+      <c r="B2" s="4"/>
+    </row>
+    <row r="3" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="23" t="s">
+        <v>105</v>
+      </c>
+      <c r="B3" s="24" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A4" s="13">
+        <v>1</v>
+      </c>
+      <c r="B4" s="14" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="28" x14ac:dyDescent="0.35">
+      <c r="A5" s="13">
+        <v>2</v>
+      </c>
+      <c r="B5" s="14" t="s">
+        <v>124</v>
+      </c>
+      <c r="E5" s="3"/>
+    </row>
+    <row r="6" spans="1:5" ht="30.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="13">
         <v>3</v>
       </c>
-      <c r="B4" s="12"/>
-[...13 lines deleted...]
-      <c r="B6" s="13" t="s">
+      <c r="B6" s="14" t="s">
+        <v>3</v>
+      </c>
+      <c r="E6" s="3"/>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A7" s="13">
         <v>4</v>
       </c>
-      <c r="C6" s="13"/>
-[...3000 lines deleted...]
-      <c r="A87" s="1" t="s">
+      <c r="B7" s="14" t="s">
         <v>107</v>
       </c>
-      <c r="C87" s="8">
-[...72 lines deleted...]
-      <c r="A89" s="1" t="s">
+      <c r="E7" s="3"/>
+    </row>
+    <row r="8" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="15" t="s">
         <v>109</v>
       </c>
-      <c r="C89" s="8">
-[...934 lines deleted...]
-      </c>
+      <c r="B8" s="16"/>
+      <c r="E8" s="3"/>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="E9" s="3"/>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="E10" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="5">
-[...7 lines deleted...]
-  <pageSetup scale="57" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="75" orientation="landscape" r:id="rId1"/>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>'LG01-2023-2024'!Print_Titles</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Values</vt:lpstr>
+      <vt:lpstr>Notes</vt:lpstr>
+      <vt:lpstr>Values!Print_Area</vt:lpstr>
+      <vt:lpstr>Values!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>NCDOR</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>LG01 County Property Tax Values</dc:title>
   <dc:creator>Sharon C Phelan</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>