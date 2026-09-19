--- v0 (2026-04-17)
+++ v1 (2026-09-19)
@@ -6,53 +6,53 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr hidePivotFieldList="1" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Private\Tax Admin\Distribution Unit\Sales &amp; Use\S&amp;U Downloads\FY 25-26\8- February 2026\Website\Accessibility\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{7644ABE2-9E1C-43A9-A8CF-D7D9C93055FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{ADB4DF7C-5B2A-4651-AC95-278181BE7BB9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-2730" windowWidth="29040" windowHeight="15720" xr2:uid="{74CFBE31-186B-4642-87A4-4CFD6A2E19EC}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{74CFBE31-186B-4642-87A4-4CFD6A2E19EC}"/>
   </bookViews>
   <sheets>
     <sheet name="City Hold Harmless" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'City Hold Harmless'!$6:$6</definedName>
   </definedNames>
   <calcPr calcId="191029" calcOnSave="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -2965,16521 +2965,16521 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{83FEFE29-2220-4C36-BE0F-30048A1DC113}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G720"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="28.42578125" style="2" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="16.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="28.44140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="20.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="17.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="18.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="16.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="21" style="1" bestFit="1" customWidth="1"/>
-    <col min="8" max="16384" width="8.7109375" style="2"/>
+    <col min="8" max="16384" width="8.6640625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="5" customFormat="1" ht="24" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:7" s="5" customFormat="1" ht="23.4" x14ac:dyDescent="0.45">
       <c r="A1" s="11" t="s">
         <v>668</v>
       </c>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
         <v>605</v>
       </c>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A3" s="2" t="s">
         <v>661</v>
       </c>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A4" s="2" t="s">
         <v>606</v>
       </c>
     </row>
-    <row r="5" spans="1:7" ht="19.5" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:7" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A5" s="12" t="s">
         <v>601</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
     </row>
-    <row r="6" spans="1:7" ht="63" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:7" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A6" s="7" t="s">
         <v>604</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>663</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>664</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>665</v>
       </c>
       <c r="E6" s="9" t="s">
         <v>666</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>667</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>603</v>
       </c>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A7" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="13">
         <v>-574424.75</v>
       </c>
       <c r="C7" s="14">
         <v>0</v>
       </c>
       <c r="D7" s="14">
         <v>0</v>
       </c>
       <c r="E7" s="14">
         <v>0</v>
       </c>
       <c r="F7" s="14">
         <v>37095.53</v>
       </c>
       <c r="G7" s="14">
         <v>-537329.22</v>
       </c>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A8" s="23" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="15">
         <v>4921.3599999999997</v>
       </c>
       <c r="C8" s="16">
         <v>2460.6799999999998</v>
       </c>
       <c r="D8" s="16">
         <v>11113.97</v>
       </c>
       <c r="E8" s="16">
         <v>2778.49</v>
       </c>
       <c r="F8" s="16">
         <v>-317.81</v>
       </c>
       <c r="G8" s="16">
         <v>4603.55</v>
       </c>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A9" s="23" t="s">
         <v>607</v>
       </c>
       <c r="B9" s="15">
         <v>276788.27</v>
       </c>
       <c r="C9" s="16">
         <v>138394.13</v>
       </c>
       <c r="D9" s="16">
         <v>625074.93999999994</v>
       </c>
       <c r="E9" s="16">
         <v>156268.73000000001</v>
       </c>
       <c r="F9" s="16">
         <v>-17874.599999999999</v>
       </c>
       <c r="G9" s="16">
         <v>258913.67</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A10" s="23" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="15">
         <v>53646.76</v>
       </c>
       <c r="C10" s="16">
         <v>26823.38</v>
       </c>
       <c r="D10" s="16">
         <v>121151.24</v>
       </c>
       <c r="E10" s="16">
         <v>30287.81</v>
       </c>
       <c r="F10" s="16">
         <v>-3464.43</v>
       </c>
       <c r="G10" s="16">
         <v>50182.33</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A11" s="23" t="s">
         <v>608</v>
       </c>
       <c r="B11" s="15">
         <v>21960.15</v>
       </c>
       <c r="C11" s="16">
         <v>10980.07</v>
       </c>
       <c r="D11" s="16">
         <v>49592.93</v>
       </c>
       <c r="E11" s="16">
         <v>12398.23</v>
       </c>
       <c r="F11" s="16">
         <v>-1418.16</v>
       </c>
       <c r="G11" s="16">
         <v>20541.990000000002</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A12" s="23" t="s">
         <v>3</v>
       </c>
       <c r="B12" s="15">
         <v>97371.71</v>
       </c>
       <c r="C12" s="16">
         <v>48685.85</v>
       </c>
       <c r="D12" s="16">
         <v>219895.94</v>
       </c>
       <c r="E12" s="16">
         <v>54973.98</v>
       </c>
       <c r="F12" s="16">
         <v>-6288.13</v>
       </c>
       <c r="G12" s="16">
         <v>91083.58</v>
       </c>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A13" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="15">
         <v>16234</v>
       </c>
       <c r="C13" s="16">
         <v>8117</v>
       </c>
       <c r="D13" s="16">
         <v>36661.480000000003</v>
       </c>
       <c r="E13" s="16">
         <v>9165.3700000000008</v>
       </c>
       <c r="F13" s="16">
         <v>-1048.3699999999999</v>
       </c>
       <c r="G13" s="16">
         <v>15185.63</v>
       </c>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A14" s="23" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="15">
         <v>11963.86</v>
       </c>
       <c r="C14" s="16">
         <v>5981.93</v>
       </c>
       <c r="D14" s="16">
         <v>27018.16</v>
       </c>
       <c r="E14" s="16">
         <v>6754.54</v>
       </c>
       <c r="F14" s="16">
         <v>-772.61</v>
       </c>
       <c r="G14" s="16">
         <v>11191.25</v>
       </c>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A15" s="23" t="s">
         <v>609</v>
       </c>
       <c r="B15" s="15">
         <v>75620.98</v>
       </c>
       <c r="C15" s="16">
         <v>37810.49</v>
       </c>
       <c r="D15" s="16">
         <v>170775.94</v>
       </c>
       <c r="E15" s="16">
         <v>42693.98</v>
       </c>
       <c r="F15" s="16">
         <v>-4883.49</v>
       </c>
       <c r="G15" s="16">
         <v>70737.490000000005</v>
       </c>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A16" s="23" t="s">
         <v>6</v>
       </c>
       <c r="B16" s="15">
         <v>2776.96</v>
       </c>
       <c r="C16" s="16">
         <v>1388.48</v>
       </c>
       <c r="D16" s="16">
         <v>6271.24</v>
       </c>
       <c r="E16" s="16">
         <v>1567.81</v>
       </c>
       <c r="F16" s="16">
         <v>-179.33</v>
       </c>
       <c r="G16" s="16">
         <v>2597.63</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="17">
         <v>13140.7</v>
       </c>
       <c r="C17" s="18">
         <v>6570.35</v>
       </c>
       <c r="D17" s="18">
         <v>29675.82</v>
       </c>
       <c r="E17" s="18">
         <v>7418.95</v>
       </c>
       <c r="F17" s="18">
         <v>-848.6</v>
       </c>
       <c r="G17" s="18">
         <v>12292.1</v>
       </c>
     </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A18" s="25" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="19">
         <v>-16845.189999999999</v>
       </c>
       <c r="C18" s="20">
         <v>0</v>
       </c>
       <c r="D18" s="20">
         <v>0</v>
       </c>
       <c r="E18" s="20">
         <v>0</v>
       </c>
       <c r="F18" s="20">
         <v>-3643.68</v>
       </c>
       <c r="G18" s="20">
         <v>-20488.87</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="17">
         <v>16845.189999999999</v>
       </c>
       <c r="C19" s="18">
         <v>8422.59</v>
       </c>
       <c r="D19" s="18">
         <v>19115.669999999998</v>
       </c>
       <c r="E19" s="18">
         <v>4778.91</v>
       </c>
       <c r="F19" s="18">
         <v>3643.68</v>
       </c>
       <c r="G19" s="18">
         <v>20488.87</v>
       </c>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A20" s="25" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="15">
         <v>-13063.47</v>
       </c>
       <c r="C20" s="16">
         <v>0</v>
       </c>
       <c r="D20" s="16">
         <v>0</v>
       </c>
       <c r="E20" s="16">
         <v>0</v>
       </c>
       <c r="F20" s="16">
         <v>-1068.4000000000001</v>
       </c>
       <c r="G20" s="16">
         <v>-14131.87</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="24" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="15">
         <v>13063.47</v>
       </c>
       <c r="C21" s="16">
         <v>6531.73</v>
       </c>
       <c r="D21" s="16">
         <v>21853.35</v>
       </c>
       <c r="E21" s="16">
         <v>5463.33</v>
       </c>
       <c r="F21" s="16">
         <v>1068.4000000000001</v>
       </c>
       <c r="G21" s="16">
         <v>14131.87</v>
       </c>
     </row>
-    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A22" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="19">
         <v>-47088.57</v>
       </c>
       <c r="C22" s="20">
         <v>0</v>
       </c>
       <c r="D22" s="20">
         <v>0</v>
       </c>
       <c r="E22" s="20">
         <v>0</v>
       </c>
       <c r="F22" s="20">
         <v>-11032.63</v>
       </c>
       <c r="G22" s="20">
         <v>-58121.2</v>
       </c>
     </row>
-    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A23" s="23" t="s">
         <v>13</v>
       </c>
       <c r="B23" s="15">
         <v>2421.23</v>
       </c>
       <c r="C23" s="16">
         <v>1210.6099999999999</v>
       </c>
       <c r="D23" s="16">
         <v>2573.33</v>
       </c>
       <c r="E23" s="16">
         <v>643.33000000000004</v>
       </c>
       <c r="F23" s="16">
         <v>567.28</v>
       </c>
       <c r="G23" s="16">
         <v>2988.51</v>
       </c>
     </row>
-    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A24" s="23" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="15">
         <v>2154.0300000000002</v>
       </c>
       <c r="C24" s="16">
         <v>1077.01</v>
       </c>
       <c r="D24" s="16">
         <v>2289.34</v>
       </c>
       <c r="E24" s="16">
         <v>572.33000000000004</v>
       </c>
       <c r="F24" s="16">
         <v>504.68</v>
       </c>
       <c r="G24" s="16">
         <v>2658.71</v>
       </c>
     </row>
-    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A25" s="23" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="15">
         <v>834.34</v>
       </c>
       <c r="C25" s="16">
         <v>417.17</v>
       </c>
       <c r="D25" s="16">
         <v>886.75</v>
       </c>
       <c r="E25" s="16">
         <v>221.68</v>
       </c>
       <c r="F25" s="16">
         <v>195.49</v>
       </c>
       <c r="G25" s="16">
         <v>1029.83</v>
       </c>
     </row>
-    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A26" s="23" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="15">
         <v>1805.01</v>
       </c>
       <c r="C26" s="16">
         <v>902.5</v>
       </c>
       <c r="D26" s="16">
         <v>1918.4</v>
       </c>
       <c r="E26" s="16">
         <v>479.6</v>
       </c>
       <c r="F26" s="16">
         <v>422.9</v>
       </c>
       <c r="G26" s="16">
         <v>2227.91</v>
       </c>
     </row>
-    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A27" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="15">
         <v>2164.9299999999998</v>
       </c>
       <c r="C27" s="16">
         <v>1082.46</v>
       </c>
       <c r="D27" s="16">
         <v>2300.9299999999998</v>
       </c>
       <c r="E27" s="16">
         <v>575.23</v>
       </c>
       <c r="F27" s="16">
         <v>507.23</v>
       </c>
       <c r="G27" s="16">
         <v>2672.16</v>
       </c>
     </row>
-    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A28" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="15">
         <v>10344.76</v>
       </c>
       <c r="C28" s="16">
         <v>5172.38</v>
       </c>
       <c r="D28" s="16">
         <v>10994.6</v>
       </c>
       <c r="E28" s="16">
         <v>2748.65</v>
       </c>
       <c r="F28" s="16">
         <v>2423.73</v>
       </c>
       <c r="G28" s="16">
         <v>12768.49</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="17">
         <v>27364.27</v>
       </c>
       <c r="C29" s="18">
         <v>13682.13</v>
       </c>
       <c r="D29" s="18">
         <v>29083.24</v>
       </c>
       <c r="E29" s="18">
         <v>7270.81</v>
       </c>
       <c r="F29" s="18">
         <v>6411.32</v>
       </c>
       <c r="G29" s="18">
         <v>33775.589999999997</v>
       </c>
     </row>
-    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A30" s="25" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="19">
         <v>-20628.02</v>
       </c>
       <c r="C30" s="20">
         <v>0</v>
       </c>
       <c r="D30" s="20">
         <v>0</v>
       </c>
       <c r="E30" s="20">
         <v>0</v>
       </c>
       <c r="F30" s="20">
         <v>-612.01</v>
       </c>
       <c r="G30" s="20">
         <v>-21240.03</v>
       </c>
     </row>
-    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A31" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="15">
         <v>10802.02</v>
       </c>
       <c r="C31" s="16">
         <v>5401.01</v>
       </c>
       <c r="D31" s="16">
         <v>20322.12</v>
       </c>
       <c r="E31" s="16">
         <v>5080.53</v>
       </c>
       <c r="F31" s="16">
         <v>320.48</v>
       </c>
       <c r="G31" s="16">
         <v>11122.5</v>
       </c>
     </row>
-    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A32" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="15">
         <v>824.32</v>
       </c>
       <c r="C32" s="16">
         <v>412.16</v>
       </c>
       <c r="D32" s="16">
         <v>1550.82</v>
       </c>
       <c r="E32" s="16">
         <v>387.7</v>
       </c>
       <c r="F32" s="16">
         <v>24.46</v>
       </c>
       <c r="G32" s="16">
         <v>848.78</v>
       </c>
     </row>
-    <row r="33" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A33" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="17">
         <v>9001.68</v>
       </c>
       <c r="C33" s="18">
         <v>4500.84</v>
       </c>
       <c r="D33" s="18">
         <v>16935.080000000002</v>
       </c>
       <c r="E33" s="18">
         <v>4233.7700000000004</v>
       </c>
       <c r="F33" s="18">
         <v>267.07</v>
       </c>
       <c r="G33" s="18">
         <v>9268.75</v>
       </c>
     </row>
-    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A34" s="25" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="19">
         <v>-24245.759999999998</v>
       </c>
       <c r="C34" s="20">
         <v>0</v>
       </c>
       <c r="D34" s="20">
         <v>0</v>
       </c>
       <c r="E34" s="20">
         <v>0</v>
       </c>
       <c r="F34" s="20">
         <v>8490.6299999999992</v>
       </c>
       <c r="G34" s="20">
         <v>-15755.13</v>
       </c>
     </row>
-    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A35" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="15">
         <v>8958.99</v>
       </c>
       <c r="C35" s="16">
         <v>4479.49</v>
       </c>
       <c r="D35" s="16">
         <v>30467.37</v>
       </c>
       <c r="E35" s="16">
         <v>7616.84</v>
       </c>
       <c r="F35" s="16">
         <v>-3137.35</v>
       </c>
       <c r="G35" s="16">
         <v>5821.64</v>
       </c>
     </row>
-    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A36" s="23" t="s">
         <v>610</v>
       </c>
       <c r="B36" s="15">
         <v>471.9</v>
       </c>
       <c r="C36" s="16">
         <v>235.95</v>
       </c>
       <c r="D36" s="16">
         <v>1604.83</v>
       </c>
       <c r="E36" s="16">
         <v>401.2</v>
       </c>
       <c r="F36" s="16">
         <v>-165.25</v>
       </c>
       <c r="G36" s="16">
         <v>306.64999999999998</v>
       </c>
     </row>
-    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A37" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="15">
         <v>1859.01</v>
       </c>
       <c r="C37" s="16">
         <v>929.5</v>
       </c>
       <c r="D37" s="16">
         <v>6322.04</v>
       </c>
       <c r="E37" s="16">
         <v>1580.51</v>
       </c>
       <c r="F37" s="16">
         <v>-651.01</v>
       </c>
       <c r="G37" s="16">
         <v>1208</v>
       </c>
     </row>
-    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A38" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="15">
         <v>3932.51</v>
       </c>
       <c r="C38" s="16">
         <v>1966.25</v>
       </c>
       <c r="D38" s="16">
         <v>13373.54</v>
       </c>
       <c r="E38" s="16">
         <v>3343.38</v>
       </c>
       <c r="F38" s="16">
         <v>-1377.13</v>
       </c>
       <c r="G38" s="16">
         <v>2555.38</v>
       </c>
     </row>
-    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A39" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B39" s="15">
         <v>765.06</v>
       </c>
       <c r="C39" s="16">
         <v>382.53</v>
       </c>
       <c r="D39" s="16">
         <v>2601.7800000000002</v>
       </c>
       <c r="E39" s="16">
         <v>650.44000000000005</v>
       </c>
       <c r="F39" s="16">
         <v>-267.91000000000003</v>
       </c>
       <c r="G39" s="16">
         <v>497.15</v>
       </c>
     </row>
-    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A40" s="23" t="s">
         <v>29</v>
       </c>
       <c r="B40" s="15">
         <v>5126.57</v>
       </c>
       <c r="C40" s="16">
         <v>2563.2800000000002</v>
       </c>
       <c r="D40" s="16">
         <v>17434.240000000002</v>
       </c>
       <c r="E40" s="16">
         <v>4358.5600000000004</v>
       </c>
       <c r="F40" s="16">
         <v>-1795.28</v>
       </c>
       <c r="G40" s="16">
         <v>3331.29</v>
       </c>
     </row>
-    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A41" s="23" t="s">
         <v>611</v>
       </c>
       <c r="B41" s="15">
         <v>300.31</v>
       </c>
       <c r="C41" s="16">
         <v>150.15</v>
       </c>
       <c r="D41" s="16">
         <v>1021.27</v>
       </c>
       <c r="E41" s="16">
         <v>255.31</v>
       </c>
       <c r="F41" s="16">
         <v>-105.16</v>
       </c>
       <c r="G41" s="16">
         <v>195.15</v>
       </c>
     </row>
-    <row r="42" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A42" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="17">
         <v>2831.41</v>
       </c>
       <c r="C42" s="18">
         <v>1415.7</v>
       </c>
       <c r="D42" s="18">
         <v>9628.9599999999991</v>
       </c>
       <c r="E42" s="18">
         <v>2407.2399999999998</v>
       </c>
       <c r="F42" s="18">
         <v>-991.54</v>
       </c>
       <c r="G42" s="18">
         <v>1839.87</v>
       </c>
     </row>
-    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A43" s="25" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="19">
         <v>-81628.66</v>
       </c>
       <c r="C43" s="20">
         <v>0</v>
       </c>
       <c r="D43" s="20">
         <v>0</v>
       </c>
       <c r="E43" s="20">
         <v>0</v>
       </c>
       <c r="F43" s="20">
         <v>-2546.67</v>
       </c>
       <c r="G43" s="20">
         <v>-84175.33</v>
       </c>
     </row>
-    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A44" s="23" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="15">
         <v>2783.49</v>
       </c>
       <c r="C44" s="16">
         <v>1391.74</v>
       </c>
       <c r="D44" s="16">
         <v>5219.62</v>
       </c>
       <c r="E44" s="16">
         <v>1304.9000000000001</v>
       </c>
       <c r="F44" s="16">
         <v>86.84</v>
       </c>
       <c r="G44" s="16">
         <v>2870.33</v>
       </c>
     </row>
-    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A45" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B45" s="15">
         <v>1497.38</v>
       </c>
       <c r="C45" s="16">
         <v>748.69</v>
       </c>
       <c r="D45" s="16">
         <v>2807.91</v>
       </c>
       <c r="E45" s="16">
         <v>701.97</v>
       </c>
       <c r="F45" s="16">
         <v>46.72</v>
       </c>
       <c r="G45" s="16">
         <v>1544.1</v>
       </c>
     </row>
-    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A46" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B46" s="15">
         <v>8561.74</v>
       </c>
       <c r="C46" s="16">
         <v>4280.87</v>
       </c>
       <c r="D46" s="16">
         <v>16055.04</v>
       </c>
       <c r="E46" s="16">
         <v>4013.76</v>
       </c>
       <c r="F46" s="16">
         <v>267.11</v>
       </c>
       <c r="G46" s="16">
         <v>8828.85</v>
       </c>
     </row>
-    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A47" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B47" s="15">
         <v>4610.18</v>
       </c>
       <c r="C47" s="16">
         <v>2305.09</v>
       </c>
       <c r="D47" s="16">
         <v>8645.0300000000007</v>
       </c>
       <c r="E47" s="16">
         <v>2161.25</v>
       </c>
       <c r="F47" s="16">
         <v>143.84</v>
       </c>
       <c r="G47" s="16">
         <v>4754.0200000000004</v>
       </c>
     </row>
-    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A48" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B48" s="15">
         <v>994.11</v>
       </c>
       <c r="C48" s="16">
         <v>497.05</v>
       </c>
       <c r="D48" s="16">
         <v>1864.16</v>
       </c>
       <c r="E48" s="16">
         <v>466.04</v>
       </c>
       <c r="F48" s="16">
         <v>31.01</v>
       </c>
       <c r="G48" s="16">
         <v>1025.1199999999999</v>
       </c>
     </row>
-    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A49" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B49" s="15">
         <v>60795.89</v>
       </c>
       <c r="C49" s="16">
         <v>30397.94</v>
       </c>
       <c r="D49" s="16">
         <v>114004.89</v>
       </c>
       <c r="E49" s="16">
         <v>28501.22</v>
       </c>
       <c r="F49" s="16">
         <v>1896.72</v>
       </c>
       <c r="G49" s="16">
         <v>62692.61</v>
       </c>
     </row>
-    <row r="50" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A50" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B50" s="17">
         <v>2385.87</v>
       </c>
       <c r="C50" s="18">
         <v>1192.93</v>
       </c>
       <c r="D50" s="18">
         <v>4474</v>
       </c>
       <c r="E50" s="18">
         <v>1118.5</v>
       </c>
       <c r="F50" s="18">
         <v>74.430000000000007</v>
       </c>
       <c r="G50" s="18">
         <v>2460.3000000000002</v>
       </c>
     </row>
-    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A51" s="25" t="s">
         <v>39</v>
       </c>
       <c r="B51" s="19">
         <v>-30558.16</v>
       </c>
       <c r="C51" s="20">
         <v>0</v>
       </c>
       <c r="D51" s="20">
         <v>0</v>
       </c>
       <c r="E51" s="20">
         <v>0</v>
       </c>
       <c r="F51" s="20">
         <v>-8104.29</v>
       </c>
       <c r="G51" s="20">
         <v>-38662.449999999997</v>
       </c>
     </row>
-    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A52" s="23" t="s">
         <v>40</v>
       </c>
       <c r="B52" s="15">
         <v>933.25</v>
       </c>
       <c r="C52" s="16">
         <v>466.62</v>
       </c>
       <c r="D52" s="16">
         <v>876.47</v>
       </c>
       <c r="E52" s="16">
         <v>219.11</v>
       </c>
       <c r="F52" s="16">
         <v>247.51</v>
       </c>
       <c r="G52" s="16">
         <v>1180.76</v>
       </c>
     </row>
-    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A53" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B53" s="15">
         <v>3899.62</v>
       </c>
       <c r="C53" s="16">
         <v>1949.81</v>
       </c>
       <c r="D53" s="16">
         <v>3662.39</v>
       </c>
       <c r="E53" s="16">
         <v>915.59</v>
       </c>
       <c r="F53" s="16">
         <v>1034.22</v>
       </c>
       <c r="G53" s="16">
         <v>4933.84</v>
       </c>
     </row>
-    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A54" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B54" s="15">
         <v>1122.1199999999999</v>
       </c>
       <c r="C54" s="16">
         <v>561.05999999999995</v>
       </c>
       <c r="D54" s="16">
         <v>1053.8599999999999</v>
       </c>
       <c r="E54" s="16">
         <v>263.45999999999998</v>
       </c>
       <c r="F54" s="16">
         <v>297.60000000000002</v>
       </c>
       <c r="G54" s="16">
         <v>1419.72</v>
       </c>
     </row>
-    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A55" s="23" t="s">
         <v>43</v>
       </c>
       <c r="B55" s="15">
         <v>1094.33</v>
       </c>
       <c r="C55" s="16">
         <v>547.16</v>
       </c>
       <c r="D55" s="16">
         <v>1027.76</v>
       </c>
       <c r="E55" s="16">
         <v>256.94</v>
       </c>
       <c r="F55" s="16">
         <v>290.22000000000003</v>
       </c>
       <c r="G55" s="16">
         <v>1384.55</v>
       </c>
     </row>
-    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A56" s="23" t="s">
         <v>44</v>
       </c>
       <c r="B56" s="15">
         <v>2266.4499999999998</v>
       </c>
       <c r="C56" s="16">
         <v>1133.22</v>
       </c>
       <c r="D56" s="16">
         <v>2128.5700000000002</v>
       </c>
       <c r="E56" s="16">
         <v>532.14</v>
       </c>
       <c r="F56" s="16">
         <v>601.08000000000004</v>
       </c>
       <c r="G56" s="16">
         <v>2867.53</v>
       </c>
     </row>
-    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A57" s="23" t="s">
         <v>45</v>
       </c>
       <c r="B57" s="15">
         <v>977.69</v>
       </c>
       <c r="C57" s="16">
         <v>488.84</v>
       </c>
       <c r="D57" s="16">
         <v>918.21</v>
       </c>
       <c r="E57" s="16">
         <v>229.55</v>
       </c>
       <c r="F57" s="16">
         <v>259.29000000000002</v>
       </c>
       <c r="G57" s="16">
         <v>1236.98</v>
       </c>
     </row>
-    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A58" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B58" s="15">
         <v>938.79</v>
       </c>
       <c r="C58" s="16">
         <v>469.39</v>
       </c>
       <c r="D58" s="16">
         <v>881.68</v>
       </c>
       <c r="E58" s="16">
         <v>220.42</v>
       </c>
       <c r="F58" s="16">
         <v>248.97</v>
       </c>
       <c r="G58" s="16">
         <v>1187.76</v>
       </c>
     </row>
-    <row r="59" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A59" s="24" t="s">
         <v>47</v>
       </c>
       <c r="B59" s="17">
         <v>19325.91</v>
       </c>
       <c r="C59" s="18">
         <v>9662.9500000000007</v>
       </c>
       <c r="D59" s="18">
         <v>18150.23</v>
       </c>
       <c r="E59" s="18">
         <v>4537.55</v>
       </c>
       <c r="F59" s="18">
         <v>5125.3999999999996</v>
       </c>
       <c r="G59" s="18">
         <v>24451.31</v>
       </c>
     </row>
-    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A60" s="25" t="s">
         <v>48</v>
       </c>
       <c r="B60" s="19">
         <v>-29818.94</v>
       </c>
       <c r="C60" s="20">
         <v>0</v>
       </c>
       <c r="D60" s="20">
         <v>0</v>
       </c>
       <c r="E60" s="20">
         <v>0</v>
       </c>
       <c r="F60" s="20">
         <v>-5985.75</v>
       </c>
       <c r="G60" s="20">
         <v>-35804.69</v>
       </c>
     </row>
-    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A61" s="23" t="s">
         <v>49</v>
       </c>
       <c r="B61" s="15">
         <v>4851.66</v>
       </c>
       <c r="C61" s="16">
         <v>2425.83</v>
       </c>
       <c r="D61" s="16">
         <v>5807.71</v>
       </c>
       <c r="E61" s="16">
         <v>1451.92</v>
       </c>
       <c r="F61" s="16">
         <v>973.91</v>
       </c>
       <c r="G61" s="16">
         <v>5825.57</v>
       </c>
     </row>
-    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A62" s="23" t="s">
         <v>50</v>
       </c>
       <c r="B62" s="15">
         <v>2696.4</v>
       </c>
       <c r="C62" s="16">
         <v>1348.2</v>
       </c>
       <c r="D62" s="16">
         <v>3227.74</v>
       </c>
       <c r="E62" s="16">
         <v>806.93</v>
       </c>
       <c r="F62" s="16">
         <v>541.27</v>
       </c>
       <c r="G62" s="16">
         <v>3237.67</v>
       </c>
     </row>
-    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A63" s="23" t="s">
         <v>51</v>
       </c>
       <c r="B63" s="15">
         <v>668.46</v>
       </c>
       <c r="C63" s="16">
         <v>334.23</v>
       </c>
       <c r="D63" s="16">
         <v>800.19</v>
       </c>
       <c r="E63" s="16">
         <v>200.04</v>
       </c>
       <c r="F63" s="16">
         <v>134.19</v>
       </c>
       <c r="G63" s="16">
         <v>802.65</v>
       </c>
     </row>
-    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A64" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B64" s="15">
         <v>634.07000000000005</v>
       </c>
       <c r="C64" s="16">
         <v>317.02999999999997</v>
       </c>
       <c r="D64" s="16">
         <v>759.01</v>
       </c>
       <c r="E64" s="16">
         <v>189.75</v>
       </c>
       <c r="F64" s="16">
         <v>127.28</v>
       </c>
       <c r="G64" s="16">
         <v>761.35</v>
       </c>
     </row>
-    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A65" s="23" t="s">
         <v>53</v>
       </c>
       <c r="B65" s="15">
         <v>14864.07</v>
       </c>
       <c r="C65" s="16">
         <v>7432.03</v>
       </c>
       <c r="D65" s="16">
         <v>17793.12</v>
       </c>
       <c r="E65" s="16">
         <v>4448.28</v>
       </c>
       <c r="F65" s="16">
         <v>2983.75</v>
       </c>
       <c r="G65" s="16">
         <v>17847.82</v>
       </c>
     </row>
-    <row r="66" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A66" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B66" s="15">
         <v>368.15</v>
       </c>
       <c r="C66" s="16">
         <v>184.07</v>
       </c>
       <c r="D66" s="16">
         <v>440.7</v>
       </c>
       <c r="E66" s="16">
         <v>110.17</v>
       </c>
       <c r="F66" s="16">
         <v>73.900000000000006</v>
       </c>
       <c r="G66" s="16">
         <v>442.05</v>
       </c>
     </row>
-    <row r="67" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A67" s="24" t="s">
         <v>55</v>
       </c>
       <c r="B67" s="17">
         <v>5736.13</v>
       </c>
       <c r="C67" s="18">
         <v>2868.06</v>
       </c>
       <c r="D67" s="18">
         <v>6866.47</v>
       </c>
       <c r="E67" s="18">
         <v>1716.61</v>
       </c>
       <c r="F67" s="18">
         <v>1151.45</v>
       </c>
       <c r="G67" s="18">
         <v>6887.58</v>
       </c>
     </row>
-    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A68" s="25" t="s">
         <v>56</v>
       </c>
       <c r="B68" s="19">
         <v>-527111.18000000005</v>
       </c>
       <c r="C68" s="20">
         <v>0</v>
       </c>
       <c r="D68" s="20">
         <v>0</v>
       </c>
       <c r="E68" s="20">
         <v>0</v>
       </c>
       <c r="F68" s="20">
         <v>-2677.17</v>
       </c>
       <c r="G68" s="20">
         <v>-529788.35</v>
       </c>
     </row>
-    <row r="69" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A69" s="23" t="s">
         <v>57</v>
       </c>
       <c r="B69" s="15">
         <v>1839.58</v>
       </c>
       <c r="C69" s="16">
         <v>919.79</v>
       </c>
       <c r="D69" s="16">
         <v>3641.81</v>
       </c>
       <c r="E69" s="16">
         <v>910.45</v>
       </c>
       <c r="F69" s="16">
         <v>9.34</v>
       </c>
       <c r="G69" s="16">
         <v>1848.92</v>
       </c>
     </row>
-    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A70" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B70" s="15">
         <v>17962.39</v>
       </c>
       <c r="C70" s="16">
         <v>8981.19</v>
       </c>
       <c r="D70" s="16">
         <v>35559.86</v>
       </c>
       <c r="E70" s="16">
         <v>8889.9599999999991</v>
       </c>
       <c r="F70" s="16">
         <v>91.23</v>
       </c>
       <c r="G70" s="16">
         <v>18053.62</v>
       </c>
     </row>
-    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A71" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B71" s="15">
         <v>40402.410000000003</v>
       </c>
       <c r="C71" s="16">
         <v>20201.2</v>
       </c>
       <c r="D71" s="16">
         <v>79984.02</v>
       </c>
       <c r="E71" s="16">
         <v>19996</v>
       </c>
       <c r="F71" s="16">
         <v>205.2</v>
       </c>
       <c r="G71" s="16">
         <v>40607.61</v>
       </c>
     </row>
-    <row r="72" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A72" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B72" s="15">
         <v>1180.1199999999999</v>
       </c>
       <c r="C72" s="16">
         <v>590.05999999999995</v>
       </c>
       <c r="D72" s="16">
         <v>2336.2600000000002</v>
       </c>
       <c r="E72" s="16">
         <v>584.05999999999995</v>
       </c>
       <c r="F72" s="16">
         <v>6</v>
       </c>
       <c r="G72" s="16">
         <v>1186.1199999999999</v>
       </c>
     </row>
-    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A73" s="23" t="s">
         <v>61</v>
       </c>
       <c r="B73" s="15">
         <v>15266.61</v>
       </c>
       <c r="C73" s="16">
         <v>7633.3</v>
       </c>
       <c r="D73" s="16">
         <v>30223.08</v>
       </c>
       <c r="E73" s="16">
         <v>7555.77</v>
       </c>
       <c r="F73" s="16">
         <v>77.53</v>
       </c>
       <c r="G73" s="16">
         <v>15344.14</v>
       </c>
     </row>
-    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A74" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B74" s="15">
         <v>33581.879999999997</v>
       </c>
       <c r="C74" s="16">
         <v>16790.939999999999</v>
       </c>
       <c r="D74" s="16">
         <v>66481.52</v>
       </c>
       <c r="E74" s="16">
         <v>16620.38</v>
       </c>
       <c r="F74" s="16">
         <v>170.56</v>
       </c>
       <c r="G74" s="16">
         <v>33752.44</v>
       </c>
     </row>
-    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A75" s="23" t="s">
         <v>63</v>
       </c>
       <c r="B75" s="15">
         <v>2458.67</v>
       </c>
       <c r="C75" s="16">
         <v>1229.33</v>
       </c>
       <c r="D75" s="16">
         <v>4867.38</v>
       </c>
       <c r="E75" s="16">
         <v>1216.8399999999999</v>
       </c>
       <c r="F75" s="16">
         <v>12.49</v>
       </c>
       <c r="G75" s="16">
         <v>2471.16</v>
       </c>
     </row>
-    <row r="76" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A76" s="23" t="s">
         <v>64</v>
       </c>
       <c r="B76" s="15">
         <v>6328.83</v>
       </c>
       <c r="C76" s="16">
         <v>3164.41</v>
       </c>
       <c r="D76" s="16">
         <v>12529.09</v>
       </c>
       <c r="E76" s="16">
         <v>3132.27</v>
       </c>
       <c r="F76" s="16">
         <v>32.14</v>
       </c>
       <c r="G76" s="16">
         <v>6360.97</v>
       </c>
     </row>
-    <row r="77" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A77" s="23" t="s">
         <v>65</v>
       </c>
       <c r="B77" s="15">
         <v>191280.8</v>
       </c>
       <c r="C77" s="16">
         <v>95640.4</v>
       </c>
       <c r="D77" s="16">
         <v>378675.62</v>
       </c>
       <c r="E77" s="16">
         <v>94668.9</v>
       </c>
       <c r="F77" s="16">
         <v>971.5</v>
       </c>
       <c r="G77" s="16">
         <v>192252.3</v>
       </c>
     </row>
-    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A78" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B78" s="15">
         <v>9793.9699999999993</v>
       </c>
       <c r="C78" s="16">
         <v>4896.9799999999996</v>
       </c>
       <c r="D78" s="16">
         <v>19388.96</v>
       </c>
       <c r="E78" s="16">
         <v>4847.24</v>
       </c>
       <c r="F78" s="16">
         <v>49.74</v>
       </c>
       <c r="G78" s="16">
         <v>9843.7099999999991</v>
       </c>
     </row>
-    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A79" s="23" t="s">
         <v>67</v>
       </c>
       <c r="B79" s="15">
         <v>5507.32</v>
       </c>
       <c r="C79" s="16">
         <v>2753.66</v>
       </c>
       <c r="D79" s="16">
         <v>10902.75</v>
       </c>
       <c r="E79" s="16">
         <v>2725.68</v>
       </c>
       <c r="F79" s="16">
         <v>27.98</v>
       </c>
       <c r="G79" s="16">
         <v>5535.3</v>
       </c>
     </row>
-    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A80" s="23" t="s">
         <v>68</v>
       </c>
       <c r="B80" s="15">
         <v>57711.05</v>
       </c>
       <c r="C80" s="16">
         <v>28855.52</v>
       </c>
       <c r="D80" s="16">
         <v>114249.67</v>
       </c>
       <c r="E80" s="16">
         <v>28562.41</v>
       </c>
       <c r="F80" s="16">
         <v>293.11</v>
       </c>
       <c r="G80" s="16">
         <v>58004.160000000003</v>
       </c>
     </row>
-    <row r="81" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A81" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B81" s="15">
         <v>6085.84</v>
       </c>
       <c r="C81" s="16">
         <v>3042.92</v>
       </c>
       <c r="D81" s="16">
         <v>12048.05</v>
       </c>
       <c r="E81" s="16">
         <v>3012.01</v>
       </c>
       <c r="F81" s="16">
         <v>30.91</v>
       </c>
       <c r="G81" s="16">
         <v>6116.75</v>
       </c>
     </row>
-    <row r="82" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A82" s="23" t="s">
         <v>70</v>
       </c>
       <c r="B82" s="15">
         <v>47720.38</v>
       </c>
       <c r="C82" s="16">
         <v>23860.19</v>
       </c>
       <c r="D82" s="16">
         <v>94471.28</v>
       </c>
       <c r="E82" s="16">
         <v>23617.82</v>
       </c>
       <c r="F82" s="16">
         <v>242.37</v>
       </c>
       <c r="G82" s="16">
         <v>47962.75</v>
       </c>
     </row>
-    <row r="83" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A83" s="23" t="s">
         <v>71</v>
       </c>
       <c r="B83" s="15">
         <v>1671.82</v>
       </c>
       <c r="C83" s="16">
         <v>835.91</v>
       </c>
       <c r="D83" s="16">
         <v>3309.68</v>
       </c>
       <c r="E83" s="16">
         <v>827.42</v>
       </c>
       <c r="F83" s="16">
         <v>8.49</v>
       </c>
       <c r="G83" s="16">
         <v>1680.31</v>
       </c>
     </row>
-    <row r="84" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A84" s="23" t="s">
         <v>72</v>
       </c>
       <c r="B84" s="15">
         <v>29931.49</v>
       </c>
       <c r="C84" s="16">
         <v>14965.74</v>
       </c>
       <c r="D84" s="16">
         <v>59254.89</v>
       </c>
       <c r="E84" s="16">
         <v>14813.72</v>
       </c>
       <c r="F84" s="16">
         <v>152.02000000000001</v>
       </c>
       <c r="G84" s="16">
         <v>30083.51</v>
       </c>
     </row>
-    <row r="85" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A85" s="23" t="s">
         <v>73</v>
       </c>
       <c r="B85" s="15">
         <v>27415.09</v>
       </c>
       <c r="C85" s="16">
         <v>13707.54</v>
       </c>
       <c r="D85" s="16">
         <v>54273.22</v>
       </c>
       <c r="E85" s="16">
         <v>13568.3</v>
       </c>
       <c r="F85" s="16">
         <v>139.24</v>
       </c>
       <c r="G85" s="16">
         <v>27554.33</v>
       </c>
     </row>
-    <row r="86" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A86" s="23" t="s">
         <v>74</v>
       </c>
       <c r="B86" s="15">
         <v>27582.86</v>
       </c>
       <c r="C86" s="16">
         <v>13791.43</v>
       </c>
       <c r="D86" s="16">
         <v>54605.35</v>
       </c>
       <c r="E86" s="16">
         <v>13651.33</v>
       </c>
       <c r="F86" s="16">
         <v>140.1</v>
       </c>
       <c r="G86" s="16">
         <v>27722.959999999999</v>
       </c>
     </row>
-    <row r="87" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A87" s="24" t="s">
         <v>75</v>
       </c>
       <c r="B87" s="17">
         <v>3390.07</v>
       </c>
       <c r="C87" s="18">
         <v>1695.03</v>
       </c>
       <c r="D87" s="18">
         <v>6711.27</v>
       </c>
       <c r="E87" s="18">
         <v>1677.81</v>
       </c>
       <c r="F87" s="18">
         <v>17.22</v>
       </c>
       <c r="G87" s="18">
         <v>3407.29</v>
       </c>
     </row>
-    <row r="88" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A88" s="25" t="s">
         <v>76</v>
       </c>
       <c r="B88" s="19">
         <v>-558254.81999999995</v>
       </c>
       <c r="C88" s="20">
         <v>0</v>
       </c>
       <c r="D88" s="20">
         <v>0</v>
       </c>
       <c r="E88" s="20">
         <v>0</v>
       </c>
       <c r="F88" s="20">
         <v>68793.009999999995</v>
       </c>
       <c r="G88" s="20">
         <v>-489461.81</v>
       </c>
     </row>
-    <row r="89" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A89" s="23" t="s">
         <v>77</v>
       </c>
       <c r="B89" s="15">
         <v>456770.78</v>
       </c>
       <c r="C89" s="16">
         <v>228385.39</v>
       </c>
       <c r="D89" s="16">
         <v>1138690.67</v>
       </c>
       <c r="E89" s="16">
         <v>284672.65999999997</v>
       </c>
       <c r="F89" s="16">
         <v>-56287.27</v>
       </c>
       <c r="G89" s="16">
         <v>400483.51</v>
       </c>
     </row>
-    <row r="90" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A90" s="23" t="s">
         <v>78</v>
       </c>
       <c r="B90" s="15">
         <v>16909.8</v>
       </c>
       <c r="C90" s="16">
         <v>8454.9</v>
       </c>
       <c r="D90" s="16">
         <v>42154.7</v>
       </c>
       <c r="E90" s="16">
         <v>10538.67</v>
       </c>
       <c r="F90" s="16">
         <v>-2083.77</v>
       </c>
       <c r="G90" s="16">
         <v>14826.03</v>
       </c>
     </row>
-    <row r="91" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A91" s="23" t="s">
         <v>79</v>
       </c>
       <c r="B91" s="15">
         <v>29770.07</v>
       </c>
       <c r="C91" s="16">
         <v>14885.03</v>
       </c>
       <c r="D91" s="16">
         <v>74214.259999999995</v>
       </c>
       <c r="E91" s="16">
         <v>18553.560000000001</v>
       </c>
       <c r="F91" s="16">
         <v>-3668.53</v>
       </c>
       <c r="G91" s="16">
         <v>26101.54</v>
       </c>
     </row>
-    <row r="92" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A92" s="23" t="s">
         <v>80</v>
       </c>
       <c r="B92" s="15">
         <v>6882.96</v>
       </c>
       <c r="C92" s="16">
         <v>3441.48</v>
       </c>
       <c r="D92" s="16">
         <v>17158.64</v>
       </c>
       <c r="E92" s="16">
         <v>4289.66</v>
       </c>
       <c r="F92" s="16">
         <v>-848.18</v>
       </c>
       <c r="G92" s="16">
         <v>6034.78</v>
       </c>
     </row>
-    <row r="93" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A93" s="23" t="s">
         <v>81</v>
       </c>
       <c r="B93" s="15">
         <v>23954.75</v>
       </c>
       <c r="C93" s="16">
         <v>11977.37</v>
       </c>
       <c r="D93" s="16">
         <v>59717.14</v>
       </c>
       <c r="E93" s="16">
         <v>14929.28</v>
       </c>
       <c r="F93" s="16">
         <v>-2951.91</v>
       </c>
       <c r="G93" s="16">
         <v>21002.84</v>
       </c>
     </row>
-    <row r="94" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="94" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A94" s="24" t="s">
         <v>82</v>
       </c>
       <c r="B94" s="17">
         <v>23966.46</v>
       </c>
       <c r="C94" s="18">
         <v>11983.23</v>
       </c>
       <c r="D94" s="18">
         <v>59746.34</v>
       </c>
       <c r="E94" s="18">
         <v>14936.58</v>
       </c>
       <c r="F94" s="18">
         <v>-2953.35</v>
       </c>
       <c r="G94" s="18">
         <v>21013.11</v>
       </c>
     </row>
-    <row r="95" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A95" s="25" t="s">
         <v>83</v>
       </c>
       <c r="B95" s="19">
         <v>-185709.75</v>
       </c>
       <c r="C95" s="20">
         <v>0</v>
       </c>
       <c r="D95" s="20">
         <v>0</v>
       </c>
       <c r="E95" s="20">
         <v>0</v>
       </c>
       <c r="F95" s="20">
         <v>-23422.85</v>
       </c>
       <c r="G95" s="20">
         <v>-209132.6</v>
       </c>
     </row>
-    <row r="96" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A96" s="23" t="s">
         <v>84</v>
       </c>
       <c r="B96" s="15">
         <v>8939.2900000000009</v>
       </c>
       <c r="C96" s="16">
         <v>4469.6400000000003</v>
       </c>
       <c r="D96" s="16">
         <v>13368.66</v>
       </c>
       <c r="E96" s="16">
         <v>3342.16</v>
       </c>
       <c r="F96" s="16">
         <v>1127.48</v>
       </c>
       <c r="G96" s="16">
         <v>10066.77</v>
       </c>
     </row>
-    <row r="97" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A97" s="23" t="s">
         <v>85</v>
       </c>
       <c r="B97" s="15">
         <v>10163.469999999999</v>
       </c>
       <c r="C97" s="16">
         <v>5081.7299999999996</v>
       </c>
       <c r="D97" s="16">
         <v>15199.43</v>
       </c>
       <c r="E97" s="16">
         <v>3799.85</v>
       </c>
       <c r="F97" s="16">
         <v>1281.8800000000001</v>
       </c>
       <c r="G97" s="16">
         <v>11445.35</v>
       </c>
     </row>
-    <row r="98" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A98" s="23" t="s">
         <v>86</v>
       </c>
       <c r="B98" s="15">
         <v>8962.07</v>
       </c>
       <c r="C98" s="16">
         <v>4481.03</v>
       </c>
       <c r="D98" s="16">
         <v>13402.73</v>
       </c>
       <c r="E98" s="16">
         <v>3350.68</v>
       </c>
       <c r="F98" s="16">
         <v>1130.3499999999999</v>
       </c>
       <c r="G98" s="16">
         <v>10092.42</v>
       </c>
     </row>
-    <row r="99" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A99" s="23" t="s">
         <v>612</v>
       </c>
       <c r="B99" s="15">
         <v>506.73</v>
       </c>
       <c r="C99" s="16">
         <v>253.36</v>
       </c>
       <c r="D99" s="16">
         <v>757.82</v>
       </c>
       <c r="E99" s="16">
         <v>189.45</v>
       </c>
       <c r="F99" s="16">
         <v>63.91</v>
       </c>
       <c r="G99" s="16">
         <v>570.64</v>
       </c>
     </row>
-    <row r="100" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A100" s="23" t="s">
         <v>87</v>
       </c>
       <c r="B100" s="15">
         <v>9679.51</v>
       </c>
       <c r="C100" s="16">
         <v>4839.75</v>
       </c>
       <c r="D100" s="16">
         <v>14475.67</v>
       </c>
       <c r="E100" s="16">
         <v>3618.91</v>
       </c>
       <c r="F100" s="16">
         <v>1220.8399999999999</v>
       </c>
       <c r="G100" s="16">
         <v>10900.35</v>
       </c>
     </row>
-    <row r="101" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A101" s="23" t="s">
         <v>613</v>
       </c>
       <c r="B101" s="15">
         <v>4350.1099999999997</v>
       </c>
       <c r="C101" s="16">
         <v>2175.0500000000002</v>
       </c>
       <c r="D101" s="16">
         <v>6505.56</v>
       </c>
       <c r="E101" s="16">
         <v>1626.39</v>
       </c>
       <c r="F101" s="16">
         <v>548.66</v>
       </c>
       <c r="G101" s="16">
         <v>4898.7700000000004</v>
       </c>
     </row>
-    <row r="102" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A102" s="23" t="s">
         <v>88</v>
       </c>
       <c r="B102" s="15">
         <v>103661.74</v>
       </c>
       <c r="C102" s="16">
         <v>51830.87</v>
       </c>
       <c r="D102" s="16">
         <v>155025.64000000001</v>
       </c>
       <c r="E102" s="16">
         <v>38756.410000000003</v>
       </c>
       <c r="F102" s="16">
         <v>13074.46</v>
       </c>
       <c r="G102" s="16">
         <v>116736.2</v>
       </c>
     </row>
-    <row r="103" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A103" s="23" t="s">
         <v>614</v>
       </c>
       <c r="B103" s="15">
         <v>3712.37</v>
       </c>
       <c r="C103" s="16">
         <v>1856.18</v>
       </c>
       <c r="D103" s="16">
         <v>5551.84</v>
       </c>
       <c r="E103" s="16">
         <v>1387.96</v>
       </c>
       <c r="F103" s="16">
         <v>468.22</v>
       </c>
       <c r="G103" s="16">
         <v>4180.59</v>
       </c>
     </row>
-    <row r="104" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A104" s="23" t="s">
         <v>89</v>
       </c>
       <c r="B104" s="15">
         <v>7248.27</v>
       </c>
       <c r="C104" s="16">
         <v>3624.13</v>
       </c>
       <c r="D104" s="16">
         <v>10839.75</v>
       </c>
       <c r="E104" s="16">
         <v>2709.93</v>
       </c>
       <c r="F104" s="16">
         <v>914.2</v>
       </c>
       <c r="G104" s="16">
         <v>8162.47</v>
       </c>
     </row>
-    <row r="105" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="105" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A105" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B105" s="17">
         <v>28486.19</v>
       </c>
       <c r="C105" s="18">
         <v>14243.09</v>
       </c>
       <c r="D105" s="18">
         <v>42600.959999999999</v>
       </c>
       <c r="E105" s="18">
         <v>10650.24</v>
       </c>
       <c r="F105" s="18">
         <v>3592.85</v>
       </c>
       <c r="G105" s="18">
         <v>32079.040000000001</v>
       </c>
     </row>
-    <row r="106" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A106" s="25" t="s">
         <v>91</v>
       </c>
       <c r="B106" s="19">
         <v>-726632.88</v>
       </c>
       <c r="C106" s="20">
         <v>0</v>
       </c>
       <c r="D106" s="20">
         <v>0</v>
       </c>
       <c r="E106" s="20">
         <v>0</v>
       </c>
       <c r="F106" s="20">
         <v>31921.87</v>
       </c>
       <c r="G106" s="20">
         <v>-694711.01</v>
       </c>
     </row>
-    <row r="107" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A107" s="23" t="s">
         <v>92</v>
       </c>
       <c r="B107" s="15">
         <v>433675.73</v>
       </c>
       <c r="C107" s="16">
         <v>216837.86</v>
       </c>
       <c r="D107" s="16">
         <v>943559.1</v>
       </c>
       <c r="E107" s="16">
         <v>235889.77</v>
       </c>
       <c r="F107" s="16">
         <v>-19051.91</v>
       </c>
       <c r="G107" s="16">
         <v>414623.82</v>
       </c>
     </row>
-    <row r="108" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A108" s="23" t="s">
         <v>93</v>
       </c>
       <c r="B108" s="15">
         <v>84320.67</v>
       </c>
       <c r="C108" s="16">
         <v>42160.33</v>
       </c>
       <c r="D108" s="16">
         <v>183458.59</v>
       </c>
       <c r="E108" s="16">
         <v>45864.639999999999</v>
       </c>
       <c r="F108" s="16">
         <v>-3704.31</v>
       </c>
       <c r="G108" s="16">
         <v>80616.36</v>
       </c>
     </row>
-    <row r="109" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A109" s="23" t="s">
         <v>615</v>
       </c>
       <c r="B109" s="15">
         <v>9.26</v>
       </c>
       <c r="C109" s="16">
         <v>4.63</v>
       </c>
       <c r="D109" s="16">
         <v>20.14</v>
       </c>
       <c r="E109" s="16">
         <v>5.03</v>
       </c>
       <c r="F109" s="16">
         <v>-0.4</v>
       </c>
       <c r="G109" s="16">
         <v>8.86</v>
       </c>
     </row>
-    <row r="110" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A110" s="23" t="s">
         <v>616</v>
       </c>
       <c r="B110" s="15">
         <v>192925.32</v>
       </c>
       <c r="C110" s="16">
         <v>96462.66</v>
       </c>
       <c r="D110" s="16">
         <v>419752.42</v>
       </c>
       <c r="E110" s="16">
         <v>104938.1</v>
       </c>
       <c r="F110" s="16">
         <v>-8475.44</v>
       </c>
       <c r="G110" s="16">
         <v>184449.88</v>
       </c>
     </row>
-    <row r="111" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A111" s="23" t="s">
         <v>617</v>
       </c>
       <c r="B111" s="15">
         <v>2225.9699999999998</v>
       </c>
       <c r="C111" s="16">
         <v>1112.98</v>
       </c>
       <c r="D111" s="16">
         <v>4843.09</v>
       </c>
       <c r="E111" s="16">
         <v>1210.77</v>
       </c>
       <c r="F111" s="16">
         <v>-97.79</v>
       </c>
       <c r="G111" s="16">
         <v>2128.1799999999998</v>
       </c>
     </row>
-    <row r="112" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A112" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B112" s="15">
         <v>8353.6299999999992</v>
       </c>
       <c r="C112" s="16">
         <v>4176.8100000000004</v>
       </c>
       <c r="D112" s="16">
         <v>18175.2</v>
       </c>
       <c r="E112" s="16">
         <v>4543.8</v>
       </c>
       <c r="F112" s="16">
         <v>-366.99</v>
       </c>
       <c r="G112" s="16">
         <v>7986.64</v>
       </c>
     </row>
-    <row r="113" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="113" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A113" s="24" t="s">
         <v>95</v>
       </c>
       <c r="B113" s="17">
         <v>5122.3</v>
       </c>
       <c r="C113" s="18">
         <v>2561.15</v>
       </c>
       <c r="D113" s="18">
         <v>11144.72</v>
       </c>
       <c r="E113" s="18">
         <v>2786.18</v>
       </c>
       <c r="F113" s="18">
         <v>-225.03</v>
       </c>
       <c r="G113" s="18">
         <v>4897.2700000000004</v>
       </c>
     </row>
-    <row r="114" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A114" s="25" t="s">
         <v>96</v>
       </c>
       <c r="B114" s="19">
-        <v>0</v>
+        <v>-209040.95</v>
       </c>
       <c r="C114" s="20">
         <v>0</v>
       </c>
       <c r="D114" s="20">
         <v>0</v>
       </c>
       <c r="E114" s="20">
         <v>0</v>
       </c>
       <c r="F114" s="20">
-        <v>0</v>
+        <v>-26102.57</v>
       </c>
       <c r="G114" s="20">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:7" x14ac:dyDescent="0.25">
+        <v>-235143.52</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A115" s="23" t="s">
         <v>618</v>
       </c>
       <c r="B115" s="15">
-        <v>-209040.95</v>
+        <v>577.38</v>
       </c>
       <c r="C115" s="16">
-        <v>0</v>
+        <v>288.69</v>
       </c>
       <c r="D115" s="16">
-        <v>0</v>
+        <v>866.37</v>
       </c>
       <c r="E115" s="16">
-        <v>0</v>
+        <v>216.59</v>
       </c>
       <c r="F115" s="16">
-        <v>-26102.57</v>
+        <v>72.099999999999994</v>
       </c>
       <c r="G115" s="16">
-        <v>-235143.52</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:7" x14ac:dyDescent="0.25">
+        <v>649.48</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A116" s="23" t="s">
         <v>97</v>
       </c>
       <c r="B116" s="15">
-        <v>577.38</v>
+        <v>14205.5</v>
       </c>
       <c r="C116" s="16">
-        <v>288.69</v>
+        <v>7102.75</v>
       </c>
       <c r="D116" s="16">
-        <v>866.37</v>
+        <v>21315.73</v>
       </c>
       <c r="E116" s="16">
-        <v>216.59</v>
+        <v>5328.93</v>
       </c>
       <c r="F116" s="16">
-        <v>72.099999999999994</v>
+        <v>1773.82</v>
       </c>
       <c r="G116" s="16">
-        <v>649.48</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:7" x14ac:dyDescent="0.25">
+        <v>15979.32</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A117" s="23" t="s">
         <v>98</v>
       </c>
       <c r="B117" s="15">
-        <v>14205.5</v>
+        <v>1607.27</v>
       </c>
       <c r="C117" s="16">
-        <v>7102.75</v>
+        <v>803.63</v>
       </c>
       <c r="D117" s="16">
-        <v>21315.73</v>
+        <v>2411.75</v>
       </c>
       <c r="E117" s="16">
-        <v>5328.93</v>
+        <v>602.92999999999995</v>
       </c>
       <c r="F117" s="16">
-        <v>1773.82</v>
+        <v>200.7</v>
       </c>
       <c r="G117" s="16">
-        <v>15979.32</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:7" x14ac:dyDescent="0.25">
+        <v>1807.97</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A118" s="23" t="s">
         <v>99</v>
       </c>
       <c r="B118" s="15">
-        <v>1607.27</v>
+        <v>19360.27</v>
       </c>
       <c r="C118" s="16">
-        <v>803.63</v>
+        <v>9680.1299999999992</v>
       </c>
       <c r="D118" s="16">
-        <v>2411.75</v>
+        <v>29050.6</v>
       </c>
       <c r="E118" s="16">
-        <v>602.92999999999995</v>
+        <v>7262.65</v>
       </c>
       <c r="F118" s="16">
-        <v>200.7</v>
+        <v>2417.48</v>
       </c>
       <c r="G118" s="16">
-        <v>1807.97</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:7" x14ac:dyDescent="0.25">
+        <v>21777.75</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A119" s="23" t="s">
         <v>100</v>
       </c>
       <c r="B119" s="15">
-        <v>19360.27</v>
+        <v>26767.29</v>
       </c>
       <c r="C119" s="16">
-        <v>9680.1299999999992</v>
+        <v>13383.64</v>
       </c>
       <c r="D119" s="16">
-        <v>29050.6</v>
+        <v>40165.040000000001</v>
       </c>
       <c r="E119" s="16">
-        <v>7262.65</v>
+        <v>10041.26</v>
       </c>
       <c r="F119" s="16">
-        <v>2417.48</v>
+        <v>3342.38</v>
       </c>
       <c r="G119" s="16">
-        <v>21777.75</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:7" x14ac:dyDescent="0.25">
+        <v>30109.67</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A120" s="23" t="s">
         <v>612</v>
       </c>
       <c r="B120" s="15">
-        <v>26767.29</v>
+        <v>182.07</v>
       </c>
       <c r="C120" s="16">
-        <v>13383.64</v>
+        <v>91.03</v>
       </c>
       <c r="D120" s="16">
-        <v>40165.040000000001</v>
+        <v>273.2</v>
       </c>
       <c r="E120" s="16">
-        <v>10041.26</v>
+        <v>68.3</v>
       </c>
       <c r="F120" s="16">
-        <v>3342.38</v>
+        <v>22.73</v>
       </c>
       <c r="G120" s="16">
-        <v>30109.67</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:7" x14ac:dyDescent="0.25">
+        <v>204.8</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A121" s="23" t="s">
         <v>101</v>
       </c>
       <c r="B121" s="15">
-        <v>182.07</v>
+        <v>20213.349999999999</v>
       </c>
       <c r="C121" s="16">
-        <v>91.03</v>
+        <v>10106.67</v>
       </c>
       <c r="D121" s="16">
-        <v>273.2</v>
+        <v>30330.68</v>
       </c>
       <c r="E121" s="16">
-        <v>68.3</v>
+        <v>7582.67</v>
       </c>
       <c r="F121" s="16">
-        <v>22.73</v>
+        <v>2524</v>
       </c>
       <c r="G121" s="16">
-        <v>204.8</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:7" x14ac:dyDescent="0.25">
+        <v>22737.35</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A122" s="23" t="s">
         <v>102</v>
       </c>
       <c r="B122" s="15">
-        <v>20213.349999999999</v>
+        <v>97862.45</v>
       </c>
       <c r="C122" s="16">
-        <v>10106.67</v>
+        <v>48931.22</v>
       </c>
       <c r="D122" s="16">
-        <v>30330.68</v>
+        <v>146845.24</v>
       </c>
       <c r="E122" s="16">
-        <v>7582.67</v>
+        <v>36711.31</v>
       </c>
       <c r="F122" s="16">
-        <v>2524</v>
+        <v>12219.91</v>
       </c>
       <c r="G122" s="16">
-        <v>22737.35</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:7" x14ac:dyDescent="0.25">
+        <v>110082.36</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A123" s="23" t="s">
         <v>614</v>
       </c>
       <c r="B123" s="15">
-        <v>97862.45</v>
+        <v>1836.19</v>
       </c>
       <c r="C123" s="16">
-        <v>48931.22</v>
+        <v>918.09</v>
       </c>
       <c r="D123" s="16">
-        <v>146845.24</v>
+        <v>2755.25</v>
       </c>
       <c r="E123" s="16">
-        <v>36711.31</v>
+        <v>688.81</v>
       </c>
       <c r="F123" s="16">
-        <v>12219.91</v>
+        <v>229.28</v>
       </c>
       <c r="G123" s="16">
-        <v>110082.36</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:7" x14ac:dyDescent="0.25">
+        <v>2065.4699999999998</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A124" s="23" t="s">
         <v>103</v>
       </c>
       <c r="B124" s="15">
-        <v>1836.19</v>
+        <v>0</v>
       </c>
       <c r="C124" s="16">
-        <v>918.09</v>
+        <v>0</v>
       </c>
       <c r="D124" s="16">
-        <v>2755.25</v>
+        <v>0</v>
       </c>
       <c r="E124" s="16">
-        <v>688.81</v>
+        <v>0</v>
       </c>
       <c r="F124" s="16">
-        <v>229.28</v>
+        <v>0</v>
       </c>
       <c r="G124" s="16">
-        <v>2065.4699999999998</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A125" s="24" t="s">
         <v>104</v>
       </c>
       <c r="B125" s="17">
         <v>26429.18</v>
       </c>
       <c r="C125" s="18">
         <v>13214.59</v>
       </c>
       <c r="D125" s="18">
         <v>39657.69</v>
       </c>
       <c r="E125" s="18">
         <v>9914.42</v>
       </c>
       <c r="F125" s="18">
         <v>3300.17</v>
       </c>
       <c r="G125" s="18">
         <v>29729.35</v>
       </c>
     </row>
-    <row r="126" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A126" s="25" t="s">
         <v>105</v>
       </c>
       <c r="B126" s="19">
         <v>-285.72000000000003</v>
       </c>
       <c r="C126" s="20">
         <v>0</v>
       </c>
       <c r="D126" s="20">
         <v>0</v>
       </c>
       <c r="E126" s="20">
         <v>0</v>
       </c>
       <c r="F126" s="20">
         <v>-44.94</v>
       </c>
       <c r="G126" s="20">
         <v>-330.66</v>
       </c>
     </row>
-    <row r="127" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="127" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A127" s="24" t="s">
         <v>619</v>
       </c>
       <c r="B127" s="17">
         <v>285.72000000000003</v>
       </c>
       <c r="C127" s="18">
         <v>142.86000000000001</v>
       </c>
       <c r="D127" s="18">
         <v>391.68</v>
       </c>
       <c r="E127" s="18">
         <v>97.92</v>
       </c>
       <c r="F127" s="18">
         <v>44.94</v>
       </c>
       <c r="G127" s="18">
         <v>330.66</v>
       </c>
     </row>
-    <row r="128" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A128" s="25" t="s">
         <v>106</v>
       </c>
       <c r="B128" s="19">
         <v>-204516.46</v>
       </c>
       <c r="C128" s="20">
         <v>0</v>
       </c>
       <c r="D128" s="20">
         <v>0</v>
       </c>
       <c r="E128" s="20">
         <v>0</v>
       </c>
       <c r="F128" s="20">
         <v>16085.74</v>
       </c>
       <c r="G128" s="20">
         <v>-188430.72</v>
       </c>
     </row>
-    <row r="129" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A129" s="23" t="s">
         <v>107</v>
       </c>
       <c r="B129" s="15">
         <v>25746.06</v>
       </c>
       <c r="C129" s="16">
         <v>12873.03</v>
       </c>
       <c r="D129" s="16">
         <v>59592.08</v>
       </c>
       <c r="E129" s="16">
         <v>14898.02</v>
       </c>
       <c r="F129" s="16">
         <v>-2024.99</v>
       </c>
       <c r="G129" s="16">
         <v>23721.07</v>
       </c>
     </row>
-    <row r="130" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A130" s="23" t="s">
         <v>108</v>
       </c>
       <c r="B130" s="15">
         <v>35414.660000000003</v>
       </c>
       <c r="C130" s="16">
         <v>17707.330000000002</v>
       </c>
       <c r="D130" s="16">
         <v>81971.13</v>
       </c>
       <c r="E130" s="16">
         <v>20492.78</v>
       </c>
       <c r="F130" s="16">
         <v>-2785.45</v>
       </c>
       <c r="G130" s="16">
         <v>32629.21</v>
       </c>
     </row>
-    <row r="131" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A131" s="23" t="s">
         <v>109</v>
       </c>
       <c r="B131" s="15">
         <v>272.05</v>
       </c>
       <c r="C131" s="16">
         <v>136.02000000000001</v>
       </c>
       <c r="D131" s="16">
         <v>629.67999999999995</v>
       </c>
       <c r="E131" s="16">
         <v>157.41999999999999</v>
       </c>
       <c r="F131" s="16">
         <v>-21.4</v>
       </c>
       <c r="G131" s="16">
         <v>250.65</v>
       </c>
     </row>
-    <row r="132" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A132" s="23" t="s">
         <v>110</v>
       </c>
       <c r="B132" s="15">
         <v>5904.9</v>
       </c>
       <c r="C132" s="16">
         <v>2952.45</v>
       </c>
       <c r="D132" s="16">
         <v>13667.54</v>
       </c>
       <c r="E132" s="16">
         <v>3416.88</v>
       </c>
       <c r="F132" s="16">
         <v>-464.43</v>
       </c>
       <c r="G132" s="16">
         <v>5440.47</v>
       </c>
     </row>
-    <row r="133" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A133" s="23" t="s">
         <v>111</v>
       </c>
       <c r="B133" s="15">
         <v>4347.45</v>
       </c>
       <c r="C133" s="16">
         <v>2173.7199999999998</v>
       </c>
       <c r="D133" s="16">
         <v>10062.66</v>
       </c>
       <c r="E133" s="16">
         <v>2515.66</v>
       </c>
       <c r="F133" s="16">
         <v>-341.94</v>
       </c>
       <c r="G133" s="16">
         <v>4005.51</v>
       </c>
     </row>
-    <row r="134" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A134" s="23" t="s">
         <v>112</v>
       </c>
       <c r="B134" s="15">
         <v>33343.83</v>
       </c>
       <c r="C134" s="16">
         <v>16671.91</v>
       </c>
       <c r="D134" s="16">
         <v>77177.960000000006</v>
       </c>
       <c r="E134" s="16">
         <v>19294.490000000002</v>
       </c>
       <c r="F134" s="16">
         <v>-2622.58</v>
       </c>
       <c r="G134" s="16">
         <v>30721.25</v>
       </c>
     </row>
-    <row r="135" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A135" s="23" t="s">
         <v>113</v>
       </c>
       <c r="B135" s="15">
         <v>10026.36</v>
       </c>
       <c r="C135" s="16">
         <v>5013.18</v>
       </c>
       <c r="D135" s="16">
         <v>23207.119999999999</v>
       </c>
       <c r="E135" s="16">
         <v>5801.78</v>
       </c>
       <c r="F135" s="16">
         <v>-788.6</v>
       </c>
       <c r="G135" s="16">
         <v>9237.76</v>
       </c>
     </row>
-    <row r="136" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A136" s="23" t="s">
         <v>114</v>
       </c>
       <c r="B136" s="15">
         <v>58748.41</v>
       </c>
       <c r="C136" s="16">
         <v>29374.2</v>
       </c>
       <c r="D136" s="16">
         <v>135979.67000000001</v>
       </c>
       <c r="E136" s="16">
         <v>33994.910000000003</v>
       </c>
       <c r="F136" s="16">
         <v>-4620.71</v>
       </c>
       <c r="G136" s="16">
         <v>54127.7</v>
       </c>
     </row>
-    <row r="137" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A137" s="23" t="s">
         <v>115</v>
       </c>
       <c r="B137" s="15">
         <v>13413.73</v>
       </c>
       <c r="C137" s="16">
         <v>6706.86</v>
       </c>
       <c r="D137" s="16">
         <v>31047.56</v>
       </c>
       <c r="E137" s="16">
         <v>7761.89</v>
       </c>
       <c r="F137" s="16">
         <v>-1055.03</v>
       </c>
       <c r="G137" s="16">
         <v>12358.7</v>
       </c>
     </row>
-    <row r="138" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A138" s="23" t="s">
         <v>116</v>
       </c>
       <c r="B138" s="15">
         <v>469.94</v>
       </c>
       <c r="C138" s="16">
         <v>234.97</v>
       </c>
       <c r="D138" s="16">
         <v>1087.73</v>
       </c>
       <c r="E138" s="16">
         <v>271.93</v>
       </c>
       <c r="F138" s="16">
         <v>-36.96</v>
       </c>
       <c r="G138" s="16">
         <v>432.98</v>
       </c>
     </row>
-    <row r="139" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="139" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A139" s="24" t="s">
         <v>117</v>
       </c>
       <c r="B139" s="17">
         <v>16829.07</v>
       </c>
       <c r="C139" s="18">
         <v>8414.5300000000007</v>
       </c>
       <c r="D139" s="18">
         <v>38952.730000000003</v>
       </c>
       <c r="E139" s="18">
         <v>9738.18</v>
       </c>
       <c r="F139" s="18">
         <v>-1323.65</v>
       </c>
       <c r="G139" s="18">
         <v>15505.42</v>
       </c>
     </row>
-    <row r="140" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A140" s="25" t="s">
         <v>118</v>
       </c>
       <c r="B140" s="19">
         <v>-4644.38</v>
       </c>
       <c r="C140" s="20">
         <v>0</v>
       </c>
       <c r="D140" s="20">
         <v>0</v>
       </c>
       <c r="E140" s="20">
         <v>0</v>
       </c>
       <c r="F140" s="20">
         <v>-1390.64</v>
       </c>
       <c r="G140" s="20">
         <v>-6035.02</v>
       </c>
     </row>
-    <row r="141" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A141" s="23" t="s">
         <v>119</v>
       </c>
       <c r="B141" s="15">
         <v>646.91</v>
       </c>
       <c r="C141" s="16">
         <v>323.45</v>
       </c>
       <c r="D141" s="16">
         <v>519.01</v>
       </c>
       <c r="E141" s="16">
         <v>129.75</v>
       </c>
       <c r="F141" s="16">
         <v>193.7</v>
       </c>
       <c r="G141" s="16">
         <v>840.61</v>
       </c>
     </row>
-    <row r="142" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="142" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A142" s="24" t="s">
         <v>120</v>
       </c>
       <c r="B142" s="17">
         <v>3997.47</v>
       </c>
       <c r="C142" s="18">
         <v>1998.73</v>
       </c>
       <c r="D142" s="18">
         <v>3207.16</v>
       </c>
       <c r="E142" s="18">
         <v>801.79</v>
       </c>
       <c r="F142" s="18">
         <v>1196.94</v>
       </c>
       <c r="G142" s="18">
         <v>5194.41</v>
       </c>
     </row>
-    <row r="143" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A143" s="25" t="s">
         <v>121</v>
       </c>
       <c r="B143" s="19">
         <v>-406961.18</v>
       </c>
       <c r="C143" s="20">
         <v>0</v>
       </c>
       <c r="D143" s="20">
         <v>0</v>
       </c>
       <c r="E143" s="20">
         <v>0</v>
       </c>
       <c r="F143" s="20">
         <v>9917.6200000000008</v>
       </c>
       <c r="G143" s="20">
         <v>-397043.56</v>
       </c>
     </row>
-    <row r="144" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A144" s="23" t="s">
         <v>122</v>
       </c>
       <c r="B144" s="15">
         <v>2324.2800000000002</v>
       </c>
       <c r="C144" s="16">
         <v>1162.1400000000001</v>
       </c>
       <c r="D144" s="16">
         <v>4875.13</v>
       </c>
       <c r="E144" s="16">
         <v>1218.78</v>
       </c>
       <c r="F144" s="16">
         <v>-56.64</v>
       </c>
       <c r="G144" s="16">
         <v>2267.64</v>
       </c>
     </row>
-    <row r="145" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A145" s="23" t="s">
         <v>123</v>
       </c>
       <c r="B145" s="15">
         <v>3775.1</v>
       </c>
       <c r="C145" s="16">
         <v>1887.55</v>
       </c>
       <c r="D145" s="16">
         <v>7918.2</v>
       </c>
       <c r="E145" s="16">
         <v>1979.55</v>
       </c>
       <c r="F145" s="16">
         <v>-92</v>
       </c>
       <c r="G145" s="16">
         <v>3683.1</v>
       </c>
     </row>
-    <row r="146" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A146" s="23" t="s">
         <v>124</v>
       </c>
       <c r="B146" s="15">
         <v>9062.19</v>
       </c>
       <c r="C146" s="16">
         <v>4531.09</v>
       </c>
       <c r="D146" s="16">
         <v>19007.759999999998</v>
       </c>
       <c r="E146" s="16">
         <v>4751.9399999999996</v>
       </c>
       <c r="F146" s="16">
         <v>-220.85</v>
       </c>
       <c r="G146" s="16">
         <v>8841.34</v>
       </c>
     </row>
-    <row r="147" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A147" s="23" t="s">
         <v>125</v>
       </c>
       <c r="B147" s="15">
         <v>45500.03</v>
       </c>
       <c r="C147" s="16">
         <v>22750.01</v>
       </c>
       <c r="D147" s="16">
         <v>95435.39</v>
       </c>
       <c r="E147" s="16">
         <v>23858.84</v>
       </c>
       <c r="F147" s="16">
         <v>-1108.83</v>
       </c>
       <c r="G147" s="16">
         <v>44391.199999999997</v>
       </c>
     </row>
-    <row r="148" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A148" s="23" t="s">
         <v>612</v>
       </c>
       <c r="B148" s="15">
         <v>234483.1</v>
       </c>
       <c r="C148" s="16">
         <v>117241.55</v>
       </c>
       <c r="D148" s="16">
         <v>491823.57</v>
       </c>
       <c r="E148" s="16">
         <v>122955.89</v>
       </c>
       <c r="F148" s="16">
         <v>-5714.34</v>
       </c>
       <c r="G148" s="16">
         <v>228768.76</v>
       </c>
     </row>
-    <row r="149" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A149" s="23" t="s">
         <v>613</v>
       </c>
       <c r="B149" s="15">
         <v>22778.13</v>
       </c>
       <c r="C149" s="16">
         <v>11389.06</v>
       </c>
       <c r="D149" s="16">
         <v>47776.66</v>
       </c>
       <c r="E149" s="16">
         <v>11944.16</v>
       </c>
       <c r="F149" s="16">
         <v>-555.1</v>
       </c>
       <c r="G149" s="16">
         <v>22223.03</v>
       </c>
     </row>
-    <row r="150" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A150" s="23" t="s">
         <v>620</v>
       </c>
       <c r="B150" s="15">
         <v>20254.509999999998</v>
       </c>
       <c r="C150" s="16">
         <v>10127.25</v>
       </c>
       <c r="D150" s="16">
         <v>42483.43</v>
       </c>
       <c r="E150" s="16">
         <v>10620.85</v>
       </c>
       <c r="F150" s="16">
         <v>-493.6</v>
       </c>
       <c r="G150" s="16">
         <v>19760.91</v>
       </c>
     </row>
-    <row r="151" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="151" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A151" s="24" t="s">
         <v>126</v>
       </c>
       <c r="B151" s="17">
         <v>68783.839999999997</v>
       </c>
       <c r="C151" s="18">
         <v>34391.919999999998</v>
       </c>
       <c r="D151" s="18">
         <v>144272.72</v>
       </c>
       <c r="E151" s="18">
         <v>36068.18</v>
       </c>
       <c r="F151" s="18">
         <v>-1676.26</v>
       </c>
       <c r="G151" s="18">
         <v>67107.58</v>
       </c>
     </row>
-    <row r="152" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A152" s="25" t="s">
         <v>127</v>
       </c>
       <c r="B152" s="19">
         <v>-117482.4</v>
       </c>
       <c r="C152" s="20">
         <v>0</v>
       </c>
       <c r="D152" s="20">
         <v>0</v>
       </c>
       <c r="E152" s="20">
         <v>0</v>
       </c>
       <c r="F152" s="20">
         <v>-13857.05</v>
       </c>
       <c r="G152" s="20">
         <v>-131339.45000000001</v>
       </c>
     </row>
-    <row r="153" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A153" s="22" t="s">
         <v>621</v>
       </c>
       <c r="B153" s="13">
         <v>253.6</v>
       </c>
       <c r="C153" s="14">
         <v>126.8</v>
       </c>
       <c r="D153" s="14">
         <v>387.56</v>
       </c>
       <c r="E153" s="14">
         <v>96.89</v>
       </c>
       <c r="F153" s="14">
         <v>29.91</v>
       </c>
       <c r="G153" s="14">
         <v>283.51</v>
       </c>
     </row>
-    <row r="154" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A154" s="23" t="s">
         <v>622</v>
       </c>
       <c r="B154" s="15">
         <v>27950.560000000001</v>
       </c>
       <c r="C154" s="16">
         <v>13975.28</v>
       </c>
       <c r="D154" s="16">
         <v>42714.07</v>
       </c>
       <c r="E154" s="16">
         <v>10678.51</v>
       </c>
       <c r="F154" s="16">
         <v>3296.77</v>
       </c>
       <c r="G154" s="16">
         <v>31247.33</v>
       </c>
     </row>
-    <row r="155" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A155" s="23" t="s">
         <v>128</v>
       </c>
       <c r="B155" s="15">
         <v>1578.5</v>
       </c>
       <c r="C155" s="16">
         <v>789.25</v>
       </c>
       <c r="D155" s="16">
         <v>2412.2600000000002</v>
       </c>
       <c r="E155" s="16">
         <v>603.05999999999995</v>
       </c>
       <c r="F155" s="16">
         <v>186.19</v>
       </c>
       <c r="G155" s="16">
         <v>1764.69</v>
       </c>
     </row>
-    <row r="156" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A156" s="23" t="s">
         <v>129</v>
       </c>
       <c r="B156" s="15">
         <v>38011.26</v>
       </c>
       <c r="C156" s="16">
         <v>19005.63</v>
       </c>
       <c r="D156" s="16">
         <v>58088.83</v>
       </c>
       <c r="E156" s="16">
         <v>14522.2</v>
       </c>
       <c r="F156" s="16">
         <v>4483.43</v>
       </c>
       <c r="G156" s="16">
         <v>42494.69</v>
       </c>
     </row>
-    <row r="157" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="157" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A157" s="24" t="s">
         <v>130</v>
       </c>
       <c r="B157" s="17">
         <v>49688.480000000003</v>
       </c>
       <c r="C157" s="18">
         <v>24844.240000000002</v>
       </c>
       <c r="D157" s="18">
         <v>75933.97</v>
       </c>
       <c r="E157" s="18">
         <v>18983.490000000002</v>
       </c>
       <c r="F157" s="18">
         <v>5860.75</v>
       </c>
       <c r="G157" s="18">
         <v>55549.23</v>
       </c>
     </row>
-    <row r="158" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A158" s="25" t="s">
         <v>131</v>
       </c>
       <c r="B158" s="19">
         <v>-23514.28</v>
       </c>
       <c r="C158" s="20">
         <v>0</v>
       </c>
       <c r="D158" s="20">
         <v>0</v>
       </c>
       <c r="E158" s="20">
         <v>0</v>
       </c>
       <c r="F158" s="20">
         <v>21.83</v>
       </c>
       <c r="G158" s="20">
         <v>-23492.45</v>
       </c>
     </row>
-    <row r="159" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A159" s="23" t="s">
         <v>132</v>
       </c>
       <c r="B159" s="15">
         <v>11470.38</v>
       </c>
       <c r="C159" s="16">
         <v>5735.19</v>
       </c>
       <c r="D159" s="16">
         <v>22983.38</v>
       </c>
       <c r="E159" s="16">
         <v>5745.84</v>
       </c>
       <c r="F159" s="16">
         <v>-10.65</v>
       </c>
       <c r="G159" s="16">
         <v>11459.73</v>
       </c>
     </row>
-    <row r="160" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="160" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A160" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B160" s="17">
         <v>12043.9</v>
       </c>
       <c r="C160" s="18">
         <v>6021.95</v>
       </c>
       <c r="D160" s="18">
         <v>24132.55</v>
       </c>
       <c r="E160" s="18">
         <v>6033.13</v>
       </c>
       <c r="F160" s="18">
         <v>-11.18</v>
       </c>
       <c r="G160" s="18">
         <v>12032.72</v>
       </c>
     </row>
-    <row r="161" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A161" s="25" t="s">
         <v>134</v>
       </c>
       <c r="B161" s="19">
         <v>-18937.63</v>
       </c>
       <c r="C161" s="20">
         <v>0</v>
       </c>
       <c r="D161" s="20">
         <v>0</v>
       </c>
       <c r="E161" s="20">
         <v>0</v>
       </c>
       <c r="F161" s="20">
         <v>-5977.38</v>
       </c>
       <c r="G161" s="20">
         <v>-24915.01</v>
       </c>
     </row>
-    <row r="162" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="162" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A162" s="24" t="s">
         <v>135</v>
       </c>
       <c r="B162" s="17">
         <v>18937.63</v>
       </c>
       <c r="C162" s="18">
         <v>9468.81</v>
       </c>
       <c r="D162" s="18">
         <v>13965.75</v>
       </c>
       <c r="E162" s="18">
         <v>3491.43</v>
       </c>
       <c r="F162" s="18">
         <v>5977.38</v>
       </c>
       <c r="G162" s="18">
         <v>24915.01</v>
       </c>
     </row>
-    <row r="163" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A163" s="25" t="s">
         <v>136</v>
       </c>
       <c r="B163" s="19">
         <v>-1043.95</v>
       </c>
       <c r="C163" s="20">
         <v>0</v>
       </c>
       <c r="D163" s="20">
         <v>0</v>
       </c>
       <c r="E163" s="20">
         <v>0</v>
       </c>
       <c r="F163" s="20">
         <v>-83.9</v>
       </c>
       <c r="G163" s="20">
         <v>-1127.8499999999999</v>
       </c>
     </row>
-    <row r="164" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="164" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A164" s="24" t="s">
         <v>137</v>
       </c>
       <c r="B164" s="17">
         <v>1043.95</v>
       </c>
       <c r="C164" s="18">
         <v>521.97</v>
       </c>
       <c r="D164" s="18">
         <v>1752.3</v>
       </c>
       <c r="E164" s="18">
         <v>438.07</v>
       </c>
       <c r="F164" s="18">
         <v>83.9</v>
       </c>
       <c r="G164" s="18">
         <v>1127.8499999999999</v>
       </c>
     </row>
-    <row r="165" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A165" s="25" t="s">
         <v>138</v>
       </c>
       <c r="B165" s="19">
         <v>-178964.05</v>
       </c>
       <c r="C165" s="20">
         <v>0</v>
       </c>
       <c r="D165" s="20">
         <v>0</v>
       </c>
       <c r="E165" s="20">
         <v>0</v>
       </c>
       <c r="F165" s="20">
         <v>6379.82</v>
       </c>
       <c r="G165" s="20">
         <v>-172584.23</v>
       </c>
     </row>
-    <row r="166" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A166" s="23" t="s">
         <v>139</v>
       </c>
       <c r="B166" s="15">
         <v>262.95999999999998</v>
       </c>
       <c r="C166" s="16">
         <v>131.47999999999999</v>
       </c>
       <c r="D166" s="16">
         <v>563.41</v>
       </c>
       <c r="E166" s="16">
         <v>140.85</v>
       </c>
       <c r="F166" s="16">
         <v>-9.3699999999999992</v>
       </c>
       <c r="G166" s="16">
         <v>253.59</v>
       </c>
     </row>
-    <row r="167" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A167" s="23" t="s">
         <v>140</v>
       </c>
       <c r="B167" s="15">
         <v>9504.89</v>
       </c>
       <c r="C167" s="16">
         <v>4752.4399999999996</v>
       </c>
       <c r="D167" s="16">
         <v>20365.12</v>
       </c>
       <c r="E167" s="16">
         <v>5091.28</v>
       </c>
       <c r="F167" s="16">
         <v>-338.84</v>
       </c>
       <c r="G167" s="16">
         <v>9166.0499999999993</v>
       </c>
     </row>
-    <row r="168" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A168" s="23" t="s">
         <v>141</v>
       </c>
       <c r="B168" s="15">
         <v>112.48</v>
       </c>
       <c r="C168" s="16">
         <v>56.24</v>
       </c>
       <c r="D168" s="16">
         <v>240.99</v>
       </c>
       <c r="E168" s="16">
         <v>60.24</v>
       </c>
       <c r="F168" s="16">
         <v>-4</v>
       </c>
       <c r="G168" s="16">
         <v>108.48</v>
       </c>
     </row>
-    <row r="169" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A169" s="23" t="s">
         <v>142</v>
       </c>
       <c r="B169" s="15">
         <v>178.75</v>
       </c>
       <c r="C169" s="16">
         <v>89.37</v>
       </c>
       <c r="D169" s="16">
         <v>382.99</v>
       </c>
       <c r="E169" s="16">
         <v>95.74</v>
       </c>
       <c r="F169" s="16">
         <v>-6.37</v>
       </c>
       <c r="G169" s="16">
         <v>172.38</v>
       </c>
     </row>
-    <row r="170" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A170" s="23" t="s">
         <v>143</v>
       </c>
       <c r="B170" s="15">
         <v>191.7</v>
       </c>
       <c r="C170" s="16">
         <v>95.85</v>
       </c>
       <c r="D170" s="16">
         <v>410.74</v>
       </c>
       <c r="E170" s="16">
         <v>102.68</v>
       </c>
       <c r="F170" s="16">
         <v>-6.83</v>
       </c>
       <c r="G170" s="16">
         <v>184.87</v>
       </c>
     </row>
-    <row r="171" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A171" s="23" t="s">
         <v>144</v>
       </c>
       <c r="B171" s="15">
         <v>1594.36</v>
       </c>
       <c r="C171" s="16">
         <v>797.18</v>
       </c>
       <c r="D171" s="16">
         <v>3416.08</v>
       </c>
       <c r="E171" s="16">
         <v>854.02</v>
       </c>
       <c r="F171" s="16">
         <v>-56.84</v>
       </c>
       <c r="G171" s="16">
         <v>1537.52</v>
       </c>
     </row>
-    <row r="172" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A172" s="23" t="s">
         <v>623</v>
       </c>
       <c r="B172" s="15">
         <v>59692.38</v>
       </c>
       <c r="C172" s="16">
         <v>29846.19</v>
       </c>
       <c r="D172" s="16">
         <v>127896.57</v>
       </c>
       <c r="E172" s="16">
         <v>31974.14</v>
       </c>
       <c r="F172" s="16">
         <v>-2127.9499999999998</v>
       </c>
       <c r="G172" s="16">
         <v>57564.43</v>
       </c>
     </row>
-    <row r="173" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A173" s="23" t="s">
         <v>145</v>
       </c>
       <c r="B173" s="15">
         <v>810.71</v>
       </c>
       <c r="C173" s="16">
         <v>405.35</v>
       </c>
       <c r="D173" s="16">
         <v>1737.01</v>
       </c>
       <c r="E173" s="16">
         <v>434.25</v>
       </c>
       <c r="F173" s="16">
         <v>-28.9</v>
       </c>
       <c r="G173" s="16">
         <v>781.81</v>
       </c>
     </row>
-    <row r="174" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A174" s="23" t="s">
         <v>146</v>
       </c>
       <c r="B174" s="15">
         <v>333.68</v>
       </c>
       <c r="C174" s="16">
         <v>166.84</v>
       </c>
       <c r="D174" s="16">
         <v>714.93</v>
       </c>
       <c r="E174" s="16">
         <v>178.73</v>
       </c>
       <c r="F174" s="16">
         <v>-11.89</v>
       </c>
       <c r="G174" s="16">
         <v>321.79000000000002</v>
       </c>
     </row>
-    <row r="175" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A175" s="23" t="s">
         <v>147</v>
       </c>
       <c r="B175" s="15">
         <v>613.41</v>
       </c>
       <c r="C175" s="16">
         <v>306.7</v>
       </c>
       <c r="D175" s="16">
         <v>1314.29</v>
       </c>
       <c r="E175" s="16">
         <v>328.57</v>
       </c>
       <c r="F175" s="16">
         <v>-21.87</v>
       </c>
       <c r="G175" s="16">
         <v>591.54</v>
       </c>
     </row>
-    <row r="176" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A176" s="23" t="s">
         <v>148</v>
       </c>
       <c r="B176" s="15">
         <v>0</v>
       </c>
       <c r="C176" s="16">
         <v>0</v>
       </c>
       <c r="D176" s="16">
         <v>0</v>
       </c>
       <c r="E176" s="16">
         <v>0</v>
       </c>
       <c r="F176" s="16">
         <v>0</v>
       </c>
       <c r="G176" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="177" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A177" s="23" t="s">
         <v>149</v>
       </c>
       <c r="B177" s="15">
         <v>284.87</v>
       </c>
       <c r="C177" s="16">
         <v>142.43</v>
       </c>
       <c r="D177" s="16">
         <v>610.36</v>
       </c>
       <c r="E177" s="16">
         <v>152.59</v>
       </c>
       <c r="F177" s="16">
         <v>-10.16</v>
       </c>
       <c r="G177" s="16">
         <v>274.70999999999998</v>
       </c>
     </row>
-    <row r="178" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A178" s="23" t="s">
         <v>150</v>
       </c>
       <c r="B178" s="15">
         <v>200.97</v>
       </c>
       <c r="C178" s="16">
         <v>100.48</v>
       </c>
       <c r="D178" s="16">
         <v>430.6</v>
       </c>
       <c r="E178" s="16">
         <v>107.65</v>
       </c>
       <c r="F178" s="16">
         <v>-7.17</v>
       </c>
       <c r="G178" s="16">
         <v>193.8</v>
       </c>
     </row>
-    <row r="179" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A179" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B179" s="15">
         <v>104891.13</v>
       </c>
       <c r="C179" s="16">
         <v>52445.56</v>
       </c>
       <c r="D179" s="16">
         <v>224739.18</v>
       </c>
       <c r="E179" s="16">
         <v>56184.79</v>
       </c>
       <c r="F179" s="16">
         <v>-3739.23</v>
       </c>
       <c r="G179" s="16">
         <v>101151.9</v>
       </c>
     </row>
-    <row r="180" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="180" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A180" s="24" t="s">
         <v>152</v>
       </c>
       <c r="B180" s="17">
         <v>291.76</v>
       </c>
       <c r="C180" s="18">
         <v>145.88</v>
       </c>
       <c r="D180" s="18">
         <v>625.13</v>
       </c>
       <c r="E180" s="18">
         <v>156.28</v>
       </c>
       <c r="F180" s="18">
         <v>-10.4</v>
       </c>
       <c r="G180" s="18">
         <v>281.36</v>
       </c>
     </row>
-    <row r="181" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A181" s="25" t="s">
         <v>153</v>
       </c>
       <c r="B181" s="19">
         <v>-67724.240000000005</v>
       </c>
       <c r="C181" s="20">
         <v>0</v>
       </c>
       <c r="D181" s="20">
         <v>0</v>
       </c>
       <c r="E181" s="20">
         <v>0</v>
       </c>
       <c r="F181" s="20">
         <v>-11193.79</v>
       </c>
       <c r="G181" s="20">
         <v>-78918.03</v>
       </c>
     </row>
-    <row r="182" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A182" s="23" t="s">
         <v>154</v>
       </c>
       <c r="B182" s="15">
         <v>768.06</v>
       </c>
       <c r="C182" s="16">
         <v>384.03</v>
       </c>
       <c r="D182" s="16">
         <v>1028.33</v>
       </c>
       <c r="E182" s="16">
         <v>257.08</v>
       </c>
       <c r="F182" s="16">
         <v>126.95</v>
       </c>
       <c r="G182" s="16">
         <v>895.01</v>
       </c>
     </row>
-    <row r="183" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A183" s="23" t="s">
         <v>155</v>
       </c>
       <c r="B183" s="15">
         <v>2448.21</v>
       </c>
       <c r="C183" s="16">
         <v>1224.0999999999999</v>
       </c>
       <c r="D183" s="16">
         <v>3277.82</v>
       </c>
       <c r="E183" s="16">
         <v>819.45</v>
       </c>
       <c r="F183" s="16">
         <v>404.65</v>
       </c>
       <c r="G183" s="16">
         <v>2852.86</v>
       </c>
     </row>
-    <row r="184" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A184" s="23" t="s">
         <v>156</v>
       </c>
       <c r="B184" s="15">
         <v>4425.9799999999996</v>
       </c>
       <c r="C184" s="16">
         <v>2212.9899999999998</v>
       </c>
       <c r="D184" s="16">
         <v>5925.78</v>
       </c>
       <c r="E184" s="16">
         <v>1481.44</v>
       </c>
       <c r="F184" s="16">
         <v>731.55</v>
       </c>
       <c r="G184" s="16">
         <v>5157.53</v>
       </c>
     </row>
-    <row r="185" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A185" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B185" s="15">
         <v>643.26</v>
       </c>
       <c r="C185" s="16">
         <v>321.63</v>
       </c>
       <c r="D185" s="16">
         <v>861.23</v>
       </c>
       <c r="E185" s="16">
         <v>215.3</v>
       </c>
       <c r="F185" s="16">
         <v>106.33</v>
       </c>
       <c r="G185" s="16">
         <v>749.59</v>
       </c>
     </row>
-    <row r="186" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A186" s="23" t="s">
         <v>158</v>
       </c>
       <c r="B186" s="15">
         <v>7368.63</v>
       </c>
       <c r="C186" s="16">
         <v>3684.31</v>
       </c>
       <c r="D186" s="16">
         <v>9865.58</v>
       </c>
       <c r="E186" s="16">
         <v>2466.39</v>
       </c>
       <c r="F186" s="16">
         <v>1217.92</v>
       </c>
       <c r="G186" s="16">
         <v>8586.5499999999993</v>
       </c>
     </row>
-    <row r="187" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A187" s="23" t="s">
         <v>159</v>
       </c>
       <c r="B187" s="15">
         <v>3341.08</v>
       </c>
       <c r="C187" s="16">
         <v>1670.54</v>
       </c>
       <c r="D187" s="16">
         <v>4473.25</v>
       </c>
       <c r="E187" s="16">
         <v>1118.31</v>
       </c>
       <c r="F187" s="16">
         <v>552.23</v>
       </c>
       <c r="G187" s="16">
         <v>3893.31</v>
       </c>
     </row>
-    <row r="188" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A188" s="23" t="s">
         <v>160</v>
       </c>
       <c r="B188" s="15">
         <v>6048.52</v>
       </c>
       <c r="C188" s="16">
         <v>3024.26</v>
       </c>
       <c r="D188" s="16">
         <v>8098.14</v>
       </c>
       <c r="E188" s="16">
         <v>2024.53</v>
       </c>
       <c r="F188" s="16">
         <v>999.73</v>
       </c>
       <c r="G188" s="16">
         <v>7048.25</v>
       </c>
     </row>
-    <row r="189" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A189" s="23" t="s">
         <v>161</v>
       </c>
       <c r="B189" s="15">
         <v>2064.1799999999998</v>
       </c>
       <c r="C189" s="16">
         <v>1032.0899999999999</v>
       </c>
       <c r="D189" s="16">
         <v>2763.66</v>
       </c>
       <c r="E189" s="16">
         <v>690.91</v>
       </c>
       <c r="F189" s="16">
         <v>341.18</v>
       </c>
       <c r="G189" s="16">
         <v>2405.36</v>
       </c>
     </row>
-    <row r="190" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A190" s="23" t="s">
         <v>162</v>
       </c>
       <c r="B190" s="15">
         <v>18107.18</v>
       </c>
       <c r="C190" s="16">
         <v>9053.59</v>
       </c>
       <c r="D190" s="16">
         <v>24243.03</v>
       </c>
       <c r="E190" s="16">
         <v>6060.75</v>
       </c>
       <c r="F190" s="16">
         <v>2992.84</v>
       </c>
       <c r="G190" s="16">
         <v>21100.02</v>
       </c>
     </row>
-    <row r="191" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="191" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A191" s="24" t="s">
         <v>163</v>
       </c>
       <c r="B191" s="17">
         <v>22509.14</v>
       </c>
       <c r="C191" s="18">
         <v>11254.57</v>
       </c>
       <c r="D191" s="18">
         <v>30136.66</v>
       </c>
       <c r="E191" s="18">
         <v>7534.16</v>
       </c>
       <c r="F191" s="18">
         <v>3720.41</v>
       </c>
       <c r="G191" s="18">
         <v>26229.55</v>
       </c>
     </row>
-    <row r="192" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A192" s="25" t="s">
         <v>164</v>
       </c>
       <c r="B192" s="19">
         <v>-274055.90000000002</v>
       </c>
       <c r="C192" s="20">
         <v>0</v>
       </c>
       <c r="D192" s="20">
         <v>0</v>
       </c>
       <c r="E192" s="20">
         <v>0</v>
       </c>
       <c r="F192" s="20">
         <v>-14735.03</v>
       </c>
       <c r="G192" s="20">
         <v>-288790.93</v>
       </c>
     </row>
-    <row r="193" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A193" s="23" t="s">
         <v>165</v>
       </c>
       <c r="B193" s="15">
         <v>3460.75</v>
       </c>
       <c r="C193" s="16">
         <v>1730.37</v>
       </c>
       <c r="D193" s="16">
         <v>6177.2</v>
       </c>
       <c r="E193" s="16">
         <v>1544.3</v>
       </c>
       <c r="F193" s="16">
         <v>186.07</v>
       </c>
       <c r="G193" s="16">
         <v>3646.82</v>
       </c>
     </row>
-    <row r="194" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A194" s="23" t="s">
         <v>166</v>
       </c>
       <c r="B194" s="15">
         <v>885.59</v>
       </c>
       <c r="C194" s="16">
         <v>442.79</v>
       </c>
       <c r="D194" s="16">
         <v>1580.72</v>
       </c>
       <c r="E194" s="16">
         <v>395.18</v>
       </c>
       <c r="F194" s="16">
         <v>47.61</v>
       </c>
       <c r="G194" s="16">
         <v>933.2</v>
       </c>
     </row>
-    <row r="195" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A195" s="23" t="s">
         <v>167</v>
       </c>
       <c r="B195" s="15">
         <v>696.36</v>
       </c>
       <c r="C195" s="16">
         <v>348.18</v>
       </c>
       <c r="D195" s="16">
         <v>1242.95</v>
       </c>
       <c r="E195" s="16">
         <v>310.73</v>
       </c>
       <c r="F195" s="16">
         <v>37.450000000000003</v>
       </c>
       <c r="G195" s="16">
         <v>733.81</v>
       </c>
     </row>
-    <row r="196" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A196" s="23" t="s">
         <v>168</v>
       </c>
       <c r="B196" s="15">
         <v>70160.899999999994</v>
       </c>
       <c r="C196" s="16">
         <v>35080.449999999997</v>
       </c>
       <c r="D196" s="16">
         <v>125232.59</v>
       </c>
       <c r="E196" s="16">
         <v>31308.14</v>
       </c>
       <c r="F196" s="16">
         <v>3772.31</v>
       </c>
       <c r="G196" s="16">
         <v>73933.210000000006</v>
       </c>
     </row>
-    <row r="197" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A197" s="23" t="s">
         <v>169</v>
       </c>
       <c r="B197" s="15">
         <v>173151.75</v>
       </c>
       <c r="C197" s="16">
         <v>86575.87</v>
       </c>
       <c r="D197" s="16">
         <v>309064.46999999997</v>
       </c>
       <c r="E197" s="16">
         <v>77266.11</v>
       </c>
       <c r="F197" s="16">
         <v>9309.76</v>
       </c>
       <c r="G197" s="16">
         <v>182461.51</v>
       </c>
     </row>
-    <row r="198" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A198" s="23" t="s">
         <v>170</v>
       </c>
       <c r="B198" s="15">
         <v>9357.51</v>
       </c>
       <c r="C198" s="16">
         <v>4678.75</v>
       </c>
       <c r="D198" s="16">
         <v>16702.54</v>
       </c>
       <c r="E198" s="16">
         <v>4175.63</v>
       </c>
       <c r="F198" s="16">
         <v>503.12</v>
       </c>
       <c r="G198" s="16">
         <v>9860.6299999999992</v>
       </c>
     </row>
-    <row r="199" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A199" s="23" t="s">
         <v>171</v>
       </c>
       <c r="B199" s="15">
         <v>13500.17</v>
       </c>
       <c r="C199" s="16">
         <v>6750.08</v>
       </c>
       <c r="D199" s="16">
         <v>24096.91</v>
       </c>
       <c r="E199" s="16">
         <v>6024.22</v>
       </c>
       <c r="F199" s="16">
         <v>725.86</v>
       </c>
       <c r="G199" s="16">
         <v>14226.03</v>
       </c>
     </row>
-    <row r="200" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="200" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A200" s="24" t="s">
         <v>172</v>
       </c>
       <c r="B200" s="17">
         <v>2842.87</v>
       </c>
       <c r="C200" s="18">
         <v>1421.43</v>
       </c>
       <c r="D200" s="18">
         <v>5074.34</v>
       </c>
       <c r="E200" s="18">
         <v>1268.58</v>
       </c>
       <c r="F200" s="18">
         <v>152.85</v>
       </c>
       <c r="G200" s="18">
         <v>2995.72</v>
       </c>
     </row>
-    <row r="201" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A201" s="25" t="s">
         <v>662</v>
       </c>
       <c r="B201" s="19">
         <v>-785876.56</v>
       </c>
       <c r="C201" s="20">
         <v>0</v>
       </c>
       <c r="D201" s="20">
         <v>0</v>
       </c>
       <c r="E201" s="20">
         <v>0</v>
       </c>
       <c r="F201" s="20">
         <v>-57979.31</v>
       </c>
       <c r="G201" s="20">
         <v>-843855.87</v>
       </c>
     </row>
-    <row r="202" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A202" s="23" t="s">
         <v>173</v>
       </c>
       <c r="B202" s="15">
         <v>7422.23</v>
       </c>
       <c r="C202" s="16">
         <v>3711.11</v>
       </c>
       <c r="D202" s="16">
         <v>12654.12</v>
       </c>
       <c r="E202" s="16">
         <v>3163.53</v>
       </c>
       <c r="F202" s="16">
         <v>547.58000000000004</v>
       </c>
       <c r="G202" s="16">
         <v>7969.81</v>
       </c>
     </row>
-    <row r="203" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A203" s="23" t="s">
         <v>624</v>
       </c>
       <c r="B203" s="15">
         <v>373.57</v>
       </c>
       <c r="C203" s="16">
         <v>186.78</v>
       </c>
       <c r="D203" s="16">
         <v>636.9</v>
       </c>
       <c r="E203" s="16">
         <v>159.22</v>
       </c>
       <c r="F203" s="16">
         <v>27.56</v>
       </c>
       <c r="G203" s="16">
         <v>401.13</v>
       </c>
     </row>
-    <row r="204" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A204" s="23" t="s">
         <v>174</v>
       </c>
       <c r="B204" s="15">
         <v>691260.45</v>
       </c>
       <c r="C204" s="16">
         <v>345630.22</v>
       </c>
       <c r="D204" s="16">
         <v>1178525.47</v>
       </c>
       <c r="E204" s="16">
         <v>294631.36</v>
       </c>
       <c r="F204" s="16">
         <v>50998.86</v>
       </c>
       <c r="G204" s="16">
         <v>742259.31</v>
       </c>
     </row>
-    <row r="205" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A205" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B205" s="15">
         <v>198.37</v>
       </c>
       <c r="C205" s="16">
         <v>99.18</v>
       </c>
       <c r="D205" s="16">
         <v>338.2</v>
       </c>
       <c r="E205" s="16">
         <v>84.55</v>
       </c>
       <c r="F205" s="16">
         <v>14.63</v>
       </c>
       <c r="G205" s="16">
         <v>213</v>
       </c>
     </row>
-    <row r="206" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A206" s="23" t="s">
         <v>176</v>
       </c>
       <c r="B206" s="15">
         <v>54696.93</v>
       </c>
       <c r="C206" s="16">
         <v>27348.46</v>
       </c>
       <c r="D206" s="16">
         <v>93252.45</v>
       </c>
       <c r="E206" s="16">
         <v>23313.11</v>
       </c>
       <c r="F206" s="16">
         <v>4035.35</v>
       </c>
       <c r="G206" s="16">
         <v>58732.28</v>
       </c>
     </row>
-    <row r="207" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A207" s="23" t="s">
         <v>177</v>
       </c>
       <c r="B207" s="15">
         <v>312.2</v>
       </c>
       <c r="C207" s="16">
         <v>156.1</v>
       </c>
       <c r="D207" s="16">
         <v>532.27</v>
       </c>
       <c r="E207" s="16">
         <v>133.06</v>
       </c>
       <c r="F207" s="16">
         <v>23.04</v>
       </c>
       <c r="G207" s="16">
         <v>335.24</v>
       </c>
     </row>
-    <row r="208" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A208" s="23" t="s">
         <v>178</v>
       </c>
       <c r="B208" s="15">
         <v>27476.3</v>
       </c>
       <c r="C208" s="16">
         <v>13738.15</v>
       </c>
       <c r="D208" s="16">
         <v>46844.17</v>
       </c>
       <c r="E208" s="16">
         <v>11711.04</v>
       </c>
       <c r="F208" s="16">
         <v>2027.11</v>
       </c>
       <c r="G208" s="16">
         <v>29503.41</v>
       </c>
     </row>
-    <row r="209" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A209" s="23" t="s">
         <v>179</v>
       </c>
       <c r="B209" s="15">
         <v>2920.31</v>
       </c>
       <c r="C209" s="16">
         <v>1460.15</v>
       </c>
       <c r="D209" s="16">
         <v>4978.8100000000004</v>
       </c>
       <c r="E209" s="16">
         <v>1244.7</v>
       </c>
       <c r="F209" s="16">
         <v>215.45</v>
       </c>
       <c r="G209" s="16">
         <v>3135.76</v>
       </c>
     </row>
-    <row r="210" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="210" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A210" s="24" t="s">
         <v>180</v>
       </c>
       <c r="B210" s="17">
         <v>1216.2</v>
       </c>
       <c r="C210" s="18">
         <v>608.1</v>
       </c>
       <c r="D210" s="18">
         <v>2073.4899999999998</v>
       </c>
       <c r="E210" s="18">
         <v>518.37</v>
       </c>
       <c r="F210" s="18">
         <v>89.73</v>
       </c>
       <c r="G210" s="18">
         <v>1305.93</v>
       </c>
     </row>
-    <row r="211" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="211" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A211" s="26" t="s">
         <v>181</v>
       </c>
       <c r="B211" s="17">
         <v>0</v>
       </c>
       <c r="C211" s="18">
         <v>0</v>
       </c>
       <c r="D211" s="18">
         <v>0</v>
       </c>
       <c r="E211" s="18">
         <v>0</v>
       </c>
       <c r="F211" s="18">
         <v>0</v>
       </c>
       <c r="G211" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="212" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A212" s="25" t="s">
         <v>182</v>
       </c>
       <c r="B212" s="19">
         <v>-146346.04999999999</v>
       </c>
       <c r="C212" s="20">
         <v>0</v>
       </c>
       <c r="D212" s="20">
         <v>0</v>
       </c>
       <c r="E212" s="20">
         <v>0</v>
       </c>
       <c r="F212" s="20">
         <v>24609.34</v>
       </c>
       <c r="G212" s="20">
         <v>-121736.71</v>
       </c>
     </row>
-    <row r="213" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A213" s="23" t="s">
         <v>183</v>
       </c>
       <c r="B213" s="15">
         <v>20333.02</v>
       </c>
       <c r="C213" s="16">
         <v>10166.51</v>
       </c>
       <c r="D213" s="16">
         <v>54342.74</v>
       </c>
       <c r="E213" s="16">
         <v>13585.68</v>
       </c>
       <c r="F213" s="16">
         <v>-3419.17</v>
       </c>
       <c r="G213" s="16">
         <v>16913.849999999999</v>
       </c>
     </row>
-    <row r="214" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A214" s="23" t="s">
         <v>184</v>
       </c>
       <c r="B214" s="15">
         <v>41425.71</v>
       </c>
       <c r="C214" s="16">
         <v>20712.849999999999</v>
       </c>
       <c r="D214" s="16">
         <v>110715.78</v>
       </c>
       <c r="E214" s="16">
         <v>27678.94</v>
       </c>
       <c r="F214" s="16">
         <v>-6966.09</v>
       </c>
       <c r="G214" s="16">
         <v>34459.620000000003</v>
       </c>
     </row>
-    <row r="215" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A215" s="23" t="s">
         <v>185</v>
       </c>
       <c r="B215" s="15">
         <v>18305.55</v>
       </c>
       <c r="C215" s="16">
         <v>9152.77</v>
       </c>
       <c r="D215" s="16">
         <v>48924.03</v>
       </c>
       <c r="E215" s="16">
         <v>12231</v>
       </c>
       <c r="F215" s="16">
         <v>-3078.23</v>
       </c>
       <c r="G215" s="16">
         <v>15227.32</v>
       </c>
     </row>
-    <row r="216" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A216" s="23" t="s">
         <v>186</v>
       </c>
       <c r="B216" s="15">
         <v>8575.2000000000007</v>
       </c>
       <c r="C216" s="16">
         <v>4287.6000000000004</v>
       </c>
       <c r="D216" s="16">
         <v>22918.38</v>
       </c>
       <c r="E216" s="16">
         <v>5729.59</v>
       </c>
       <c r="F216" s="16">
         <v>-1441.99</v>
       </c>
       <c r="G216" s="16">
         <v>7133.21</v>
       </c>
     </row>
-    <row r="217" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A217" s="23" t="s">
         <v>187</v>
       </c>
       <c r="B217" s="15">
         <v>42166.25</v>
       </c>
       <c r="C217" s="16">
         <v>21083.119999999999</v>
       </c>
       <c r="D217" s="16">
         <v>112694.97</v>
       </c>
       <c r="E217" s="16">
         <v>28173.74</v>
       </c>
       <c r="F217" s="16">
         <v>-7090.62</v>
       </c>
       <c r="G217" s="16">
         <v>35075.629999999997</v>
       </c>
     </row>
-    <row r="218" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="218" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A218" s="24" t="s">
         <v>188</v>
       </c>
       <c r="B218" s="17">
         <v>15540.32</v>
       </c>
       <c r="C218" s="18">
         <v>7770.16</v>
       </c>
       <c r="D218" s="18">
         <v>41533.599999999999</v>
       </c>
       <c r="E218" s="18">
         <v>10383.4</v>
       </c>
       <c r="F218" s="18">
         <v>-2613.2399999999998</v>
       </c>
       <c r="G218" s="18">
         <v>12927.08</v>
       </c>
     </row>
-    <row r="219" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A219" s="25" t="s">
         <v>189</v>
       </c>
       <c r="B219" s="19">
         <v>-354527.11</v>
       </c>
       <c r="C219" s="20">
         <v>0</v>
       </c>
       <c r="D219" s="20">
         <v>0</v>
       </c>
       <c r="E219" s="20">
         <v>0</v>
       </c>
       <c r="F219" s="20">
         <v>-58470.46</v>
       </c>
       <c r="G219" s="20">
         <v>-412997.57</v>
       </c>
     </row>
-    <row r="220" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A220" s="23" t="s">
         <v>190</v>
       </c>
       <c r="B220" s="15">
         <v>8780.25</v>
       </c>
       <c r="C220" s="16">
         <v>4390.12</v>
       </c>
       <c r="D220" s="16">
         <v>11768.16</v>
       </c>
       <c r="E220" s="16">
         <v>2942.04</v>
       </c>
       <c r="F220" s="16">
         <v>1448.08</v>
       </c>
       <c r="G220" s="16">
         <v>10228.33</v>
       </c>
     </row>
-    <row r="221" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A221" s="23" t="s">
         <v>625</v>
       </c>
       <c r="B221" s="15">
         <v>40207.769999999997</v>
       </c>
       <c r="C221" s="16">
         <v>20103.88</v>
       </c>
       <c r="D221" s="16">
         <v>53890.44</v>
       </c>
       <c r="E221" s="16">
         <v>13472.61</v>
       </c>
       <c r="F221" s="16">
         <v>6631.27</v>
       </c>
       <c r="G221" s="16">
         <v>46839.040000000001</v>
       </c>
     </row>
-    <row r="222" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A222" s="23" t="s">
         <v>191</v>
       </c>
       <c r="B222" s="15">
         <v>110674.02</v>
       </c>
       <c r="C222" s="16">
         <v>55337.01</v>
       </c>
       <c r="D222" s="16">
         <v>148336.28</v>
       </c>
       <c r="E222" s="16">
         <v>37084.07</v>
       </c>
       <c r="F222" s="16">
         <v>18252.939999999999</v>
       </c>
       <c r="G222" s="16">
         <v>128926.96</v>
       </c>
     </row>
-    <row r="223" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A223" s="23" t="s">
         <v>192</v>
       </c>
       <c r="B223" s="15">
         <v>27171.25</v>
       </c>
       <c r="C223" s="16">
         <v>13585.62</v>
       </c>
       <c r="D223" s="16">
         <v>36417.599999999999</v>
       </c>
       <c r="E223" s="16">
         <v>9104.4</v>
       </c>
       <c r="F223" s="16">
         <v>4481.22</v>
       </c>
       <c r="G223" s="16">
         <v>31652.47</v>
       </c>
     </row>
-    <row r="224" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A224" s="23" t="s">
         <v>626</v>
       </c>
       <c r="B224" s="15">
         <v>150111.38</v>
       </c>
       <c r="C224" s="16">
         <v>75055.69</v>
       </c>
       <c r="D224" s="16">
         <v>201194.14</v>
       </c>
       <c r="E224" s="16">
         <v>50298.53</v>
       </c>
       <c r="F224" s="16">
         <v>24757.16</v>
       </c>
       <c r="G224" s="16">
         <v>174868.54</v>
       </c>
     </row>
-    <row r="225" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="225" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A225" s="24" t="s">
         <v>193</v>
       </c>
       <c r="B225" s="17">
         <v>17582.439999999999</v>
       </c>
       <c r="C225" s="18">
         <v>8791.2199999999993</v>
       </c>
       <c r="D225" s="18">
         <v>23565.72</v>
       </c>
       <c r="E225" s="18">
         <v>5891.43</v>
       </c>
       <c r="F225" s="18">
         <v>2899.79</v>
       </c>
       <c r="G225" s="18">
         <v>20482.23</v>
       </c>
     </row>
-    <row r="226" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A226" s="25" t="s">
         <v>194</v>
       </c>
       <c r="B226" s="19">
         <v>-30513.85</v>
       </c>
       <c r="C226" s="20">
         <v>0</v>
       </c>
       <c r="D226" s="20">
         <v>0</v>
       </c>
       <c r="E226" s="20">
         <v>0</v>
       </c>
       <c r="F226" s="20">
         <v>-3542.25</v>
       </c>
       <c r="G226" s="20">
         <v>-34056.1</v>
       </c>
     </row>
-    <row r="227" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A227" s="23" t="s">
         <v>195</v>
       </c>
       <c r="B227" s="15">
         <v>6294.4</v>
       </c>
       <c r="C227" s="16">
         <v>3147.2</v>
       </c>
       <c r="D227" s="16">
         <v>9666.0300000000007</v>
       </c>
       <c r="E227" s="16">
         <v>2416.5</v>
       </c>
       <c r="F227" s="16">
         <v>730.7</v>
       </c>
       <c r="G227" s="16">
         <v>7025.1</v>
       </c>
     </row>
-    <row r="228" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A228" s="23" t="s">
         <v>196</v>
       </c>
       <c r="B228" s="15">
         <v>1138.7</v>
       </c>
       <c r="C228" s="16">
         <v>569.35</v>
       </c>
       <c r="D228" s="16">
         <v>1748.65</v>
       </c>
       <c r="E228" s="16">
         <v>437.16</v>
       </c>
       <c r="F228" s="16">
         <v>132.19</v>
       </c>
       <c r="G228" s="16">
         <v>1270.8900000000001</v>
       </c>
     </row>
-    <row r="229" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="229" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A229" s="24" t="s">
         <v>197</v>
       </c>
       <c r="B229" s="17">
         <v>23080.75</v>
       </c>
       <c r="C229" s="18">
         <v>11540.37</v>
       </c>
       <c r="D229" s="18">
         <v>35444.07</v>
       </c>
       <c r="E229" s="18">
         <v>8861.01</v>
       </c>
       <c r="F229" s="18">
         <v>2679.36</v>
       </c>
       <c r="G229" s="18">
         <v>25760.11</v>
       </c>
     </row>
-    <row r="230" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A230" s="25" t="s">
         <v>198</v>
       </c>
       <c r="B230" s="19">
         <v>-78090.34</v>
       </c>
       <c r="C230" s="20">
         <v>0</v>
       </c>
       <c r="D230" s="20">
         <v>0</v>
       </c>
       <c r="E230" s="20">
         <v>0</v>
       </c>
       <c r="F230" s="20">
         <v>-11755.34</v>
       </c>
       <c r="G230" s="20">
         <v>-89845.68</v>
       </c>
     </row>
-    <row r="231" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A231" s="23" t="s">
         <v>199</v>
       </c>
       <c r="B231" s="15">
         <v>6916.12</v>
       </c>
       <c r="C231" s="16">
         <v>3458.06</v>
       </c>
       <c r="D231" s="16">
         <v>9667.77</v>
       </c>
       <c r="E231" s="16">
         <v>2416.94</v>
       </c>
       <c r="F231" s="16">
         <v>1041.1199999999999</v>
       </c>
       <c r="G231" s="16">
         <v>7957.24</v>
       </c>
     </row>
-    <row r="232" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A232" s="23" t="s">
         <v>200</v>
       </c>
       <c r="B232" s="15">
         <v>2025.44</v>
       </c>
       <c r="C232" s="16">
         <v>1012.72</v>
       </c>
       <c r="D232" s="16">
         <v>2831.28</v>
       </c>
       <c r="E232" s="16">
         <v>707.82</v>
       </c>
       <c r="F232" s="16">
         <v>304.89999999999998</v>
       </c>
       <c r="G232" s="16">
         <v>2330.34</v>
       </c>
     </row>
-    <row r="233" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A233" s="23" t="s">
         <v>201</v>
       </c>
       <c r="B233" s="15">
         <v>4896.8500000000004</v>
       </c>
       <c r="C233" s="16">
         <v>2448.42</v>
       </c>
       <c r="D233" s="16">
         <v>6845.11</v>
       </c>
       <c r="E233" s="16">
         <v>1711.27</v>
       </c>
       <c r="F233" s="16">
         <v>737.15</v>
       </c>
       <c r="G233" s="16">
         <v>5634</v>
       </c>
     </row>
-    <row r="234" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A234" s="23" t="s">
         <v>202</v>
       </c>
       <c r="B234" s="15">
         <v>3569.2</v>
       </c>
       <c r="C234" s="16">
         <v>1784.6</v>
       </c>
       <c r="D234" s="16">
         <v>4989.25</v>
       </c>
       <c r="E234" s="16">
         <v>1247.31</v>
       </c>
       <c r="F234" s="16">
         <v>537.29</v>
       </c>
       <c r="G234" s="16">
         <v>4106.49</v>
       </c>
     </row>
-    <row r="235" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A235" s="23" t="s">
         <v>627</v>
       </c>
       <c r="B235" s="15">
         <v>0</v>
       </c>
       <c r="C235" s="16">
         <v>0</v>
       </c>
       <c r="D235" s="16">
         <v>0</v>
       </c>
       <c r="E235" s="16">
         <v>0</v>
       </c>
       <c r="F235" s="16">
         <v>0</v>
       </c>
       <c r="G235" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="236" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A236" s="23" t="s">
         <v>203</v>
       </c>
       <c r="B236" s="15">
         <v>5020.37</v>
       </c>
       <c r="C236" s="16">
         <v>2510.1799999999998</v>
       </c>
       <c r="D236" s="16">
         <v>7017.78</v>
       </c>
       <c r="E236" s="16">
         <v>1754.44</v>
       </c>
       <c r="F236" s="16">
         <v>755.74</v>
       </c>
       <c r="G236" s="16">
         <v>5776.11</v>
       </c>
     </row>
-    <row r="237" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A237" s="23" t="s">
         <v>204</v>
       </c>
       <c r="B237" s="15">
         <v>5205.6000000000004</v>
       </c>
       <c r="C237" s="16">
         <v>2602.8000000000002</v>
       </c>
       <c r="D237" s="16">
         <v>7276.7</v>
       </c>
       <c r="E237" s="16">
         <v>1819.17</v>
       </c>
       <c r="F237" s="16">
         <v>783.63</v>
       </c>
       <c r="G237" s="16">
         <v>5989.23</v>
       </c>
     </row>
-    <row r="238" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A238" s="23" t="s">
         <v>628</v>
       </c>
       <c r="B238" s="15">
         <v>37.06</v>
       </c>
       <c r="C238" s="16">
         <v>18.53</v>
       </c>
       <c r="D238" s="16">
         <v>51.81</v>
       </c>
       <c r="E238" s="16">
         <v>12.95</v>
       </c>
       <c r="F238" s="16">
         <v>5.58</v>
       </c>
       <c r="G238" s="16">
         <v>42.64</v>
       </c>
     </row>
-    <row r="239" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A239" s="23" t="s">
         <v>205</v>
       </c>
       <c r="B239" s="15">
         <v>8571.06</v>
       </c>
       <c r="C239" s="16">
         <v>4285.53</v>
       </c>
       <c r="D239" s="16">
         <v>11981.15</v>
       </c>
       <c r="E239" s="16">
         <v>2995.28</v>
       </c>
       <c r="F239" s="16">
         <v>1290.25</v>
       </c>
       <c r="G239" s="16">
         <v>9861.31</v>
       </c>
     </row>
-    <row r="240" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A240" s="23" t="s">
         <v>206</v>
       </c>
       <c r="B240" s="15">
         <v>3167.82</v>
       </c>
       <c r="C240" s="16">
         <v>1583.91</v>
       </c>
       <c r="D240" s="16">
         <v>4428.17</v>
       </c>
       <c r="E240" s="16">
         <v>1107.04</v>
       </c>
       <c r="F240" s="16">
         <v>476.87</v>
       </c>
       <c r="G240" s="16">
         <v>3644.69</v>
       </c>
     </row>
-    <row r="241" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A241" s="23" t="s">
         <v>629</v>
       </c>
       <c r="B241" s="15">
         <v>21581.97</v>
       </c>
       <c r="C241" s="16">
         <v>10790.98</v>
       </c>
       <c r="D241" s="16">
         <v>30168.59</v>
       </c>
       <c r="E241" s="16">
         <v>7542.14</v>
       </c>
       <c r="F241" s="16">
         <v>3248.84</v>
       </c>
       <c r="G241" s="16">
         <v>24830.81</v>
       </c>
     </row>
-    <row r="242" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="242" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A242" s="24" t="s">
         <v>207</v>
       </c>
       <c r="B242" s="17">
         <v>17098.849999999999</v>
       </c>
       <c r="C242" s="18">
         <v>8549.42</v>
       </c>
       <c r="D242" s="18">
         <v>23901.82</v>
       </c>
       <c r="E242" s="18">
         <v>5975.45</v>
       </c>
       <c r="F242" s="18">
         <v>2573.9699999999998</v>
       </c>
       <c r="G242" s="18">
         <v>19672.82</v>
       </c>
     </row>
-    <row r="243" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A243" s="25" t="s">
         <v>208</v>
       </c>
       <c r="B243" s="19">
         <v>-1400330.68</v>
       </c>
       <c r="C243" s="20">
         <v>0</v>
       </c>
       <c r="D243" s="20">
         <v>0</v>
       </c>
       <c r="E243" s="20">
         <v>0</v>
       </c>
       <c r="F243" s="20">
         <v>123013.22</v>
       </c>
       <c r="G243" s="20">
         <v>-1277317.46</v>
       </c>
     </row>
-    <row r="244" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A244" s="23" t="s">
         <v>622</v>
       </c>
       <c r="B244" s="15">
         <v>0</v>
       </c>
       <c r="C244" s="21">
         <v>0</v>
       </c>
       <c r="D244" s="21">
         <v>0</v>
       </c>
       <c r="E244" s="21">
         <v>0</v>
       </c>
       <c r="F244" s="21">
         <v>0</v>
       </c>
       <c r="G244" s="21">
         <v>0</v>
       </c>
     </row>
-    <row r="245" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A245" s="23" t="s">
         <v>630</v>
       </c>
       <c r="B245" s="15">
         <v>13566.53</v>
       </c>
       <c r="C245" s="16">
         <v>6783.26</v>
       </c>
       <c r="D245" s="16">
         <v>31900.11</v>
       </c>
       <c r="E245" s="16">
         <v>7975.02</v>
       </c>
       <c r="F245" s="16">
         <v>-1191.76</v>
       </c>
       <c r="G245" s="16">
         <v>12374.77</v>
       </c>
     </row>
-    <row r="246" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A246" s="23" t="s">
         <v>631</v>
       </c>
       <c r="B246" s="15">
         <v>1378045.44</v>
       </c>
       <c r="C246" s="16">
         <v>689022.72</v>
       </c>
       <c r="D246" s="16">
         <v>3240313.15</v>
       </c>
       <c r="E246" s="16">
         <v>810078.28</v>
       </c>
       <c r="F246" s="16">
         <v>-121055.56</v>
       </c>
       <c r="G246" s="16">
         <v>1256989.8799999999</v>
       </c>
     </row>
-    <row r="247" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A247" s="23" t="s">
         <v>632</v>
       </c>
       <c r="B247" s="15">
         <v>1086.98</v>
       </c>
       <c r="C247" s="16">
         <v>543.49</v>
       </c>
       <c r="D247" s="16">
         <v>2555.9</v>
       </c>
       <c r="E247" s="16">
         <v>638.97</v>
       </c>
       <c r="F247" s="16">
         <v>-95.48</v>
       </c>
       <c r="G247" s="16">
         <v>991.5</v>
       </c>
     </row>
-    <row r="248" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="248" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A248" s="24" t="s">
         <v>633</v>
       </c>
       <c r="B248" s="17">
         <v>7631.73</v>
       </c>
       <c r="C248" s="18">
         <v>3815.86</v>
       </c>
       <c r="D248" s="18">
         <v>17945.12</v>
       </c>
       <c r="E248" s="18">
         <v>4486.28</v>
       </c>
       <c r="F248" s="18">
         <v>-670.42</v>
       </c>
       <c r="G248" s="18">
         <v>6961.31</v>
       </c>
     </row>
-    <row r="249" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A249" s="25" t="s">
         <v>209</v>
       </c>
       <c r="B249" s="19">
         <v>-143273.70000000001</v>
       </c>
       <c r="C249" s="20">
         <v>0</v>
       </c>
       <c r="D249" s="20">
         <v>0</v>
       </c>
       <c r="E249" s="20">
         <v>0</v>
       </c>
       <c r="F249" s="20">
         <v>-27596.17</v>
       </c>
       <c r="G249" s="20">
         <v>-170869.87</v>
       </c>
     </row>
-    <row r="250" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A250" s="23" t="s">
         <v>210</v>
       </c>
       <c r="B250" s="15">
         <v>957.78</v>
       </c>
       <c r="C250" s="16">
         <v>478.89</v>
       </c>
       <c r="D250" s="16">
         <v>1177.6400000000001</v>
       </c>
       <c r="E250" s="16">
         <v>294.41000000000003</v>
       </c>
       <c r="F250" s="16">
         <v>184.48</v>
       </c>
       <c r="G250" s="16">
         <v>1142.26</v>
       </c>
     </row>
-    <row r="251" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A251" s="23" t="s">
         <v>211</v>
       </c>
       <c r="B251" s="15">
         <v>168.47</v>
       </c>
       <c r="C251" s="16">
         <v>84.23</v>
       </c>
       <c r="D251" s="16">
         <v>207.14</v>
       </c>
       <c r="E251" s="16">
         <v>51.78</v>
       </c>
       <c r="F251" s="16">
         <v>32.450000000000003</v>
       </c>
       <c r="G251" s="16">
         <v>200.92</v>
       </c>
     </row>
-    <row r="252" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A252" s="23" t="s">
         <v>212</v>
       </c>
       <c r="B252" s="15">
         <v>1968.5</v>
       </c>
       <c r="C252" s="16">
         <v>984.25</v>
       </c>
       <c r="D252" s="16">
         <v>2420.38</v>
       </c>
       <c r="E252" s="16">
         <v>605.09</v>
       </c>
       <c r="F252" s="16">
         <v>379.16</v>
       </c>
       <c r="G252" s="16">
         <v>2347.66</v>
       </c>
     </row>
-    <row r="253" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A253" s="23" t="s">
         <v>213</v>
       </c>
       <c r="B253" s="15">
         <v>5785.23</v>
       </c>
       <c r="C253" s="16">
         <v>2892.61</v>
       </c>
       <c r="D253" s="16">
         <v>7113.26</v>
       </c>
       <c r="E253" s="16">
         <v>1778.31</v>
       </c>
       <c r="F253" s="16">
         <v>1114.3</v>
       </c>
       <c r="G253" s="16">
         <v>6899.53</v>
       </c>
     </row>
-    <row r="254" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A254" s="23" t="s">
         <v>214</v>
       </c>
       <c r="B254" s="15">
         <v>6088.44</v>
       </c>
       <c r="C254" s="16">
         <v>3044.22</v>
       </c>
       <c r="D254" s="16">
         <v>7486.07</v>
       </c>
       <c r="E254" s="16">
         <v>1871.51</v>
       </c>
       <c r="F254" s="16">
         <v>1172.71</v>
       </c>
       <c r="G254" s="16">
         <v>7261.15</v>
       </c>
     </row>
-    <row r="255" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A255" s="23" t="s">
         <v>634</v>
       </c>
       <c r="B255" s="15">
         <v>74000.070000000007</v>
       </c>
       <c r="C255" s="16">
         <v>37000.03</v>
       </c>
       <c r="D255" s="16">
         <v>90987.08</v>
       </c>
       <c r="E255" s="16">
         <v>22746.77</v>
       </c>
       <c r="F255" s="16">
         <v>14253.26</v>
       </c>
       <c r="G255" s="16">
         <v>88253.33</v>
       </c>
     </row>
-    <row r="256" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A256" s="23" t="s">
         <v>635</v>
       </c>
       <c r="B256" s="15">
         <v>1087.73</v>
       </c>
       <c r="C256" s="16">
         <v>543.86</v>
       </c>
       <c r="D256" s="16">
         <v>1337.42</v>
       </c>
       <c r="E256" s="16">
         <v>334.35</v>
       </c>
       <c r="F256" s="16">
         <v>209.51</v>
       </c>
       <c r="G256" s="16">
         <v>1297.24</v>
       </c>
     </row>
-    <row r="257" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A257" s="23" t="s">
         <v>215</v>
       </c>
       <c r="B257" s="15">
         <v>303.20999999999998</v>
       </c>
       <c r="C257" s="16">
         <v>151.6</v>
       </c>
       <c r="D257" s="16">
         <v>372.81</v>
       </c>
       <c r="E257" s="16">
         <v>93.2</v>
       </c>
       <c r="F257" s="16">
         <v>58.4</v>
       </c>
       <c r="G257" s="16">
         <v>361.61</v>
       </c>
     </row>
-    <row r="258" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A258" s="23" t="s">
         <v>216</v>
       </c>
       <c r="B258" s="15">
         <v>51475.18</v>
       </c>
       <c r="C258" s="16">
         <v>25737.59</v>
       </c>
       <c r="D258" s="16">
         <v>63291.519999999997</v>
       </c>
       <c r="E258" s="16">
         <v>15822.88</v>
       </c>
       <c r="F258" s="16">
         <v>9914.7099999999991</v>
       </c>
       <c r="G258" s="16">
         <v>61389.89</v>
       </c>
     </row>
-    <row r="259" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="259" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A259" s="24" t="s">
         <v>636</v>
       </c>
       <c r="B259" s="17">
         <v>1439.09</v>
       </c>
       <c r="C259" s="18">
         <v>719.54</v>
       </c>
       <c r="D259" s="18">
         <v>1769.43</v>
       </c>
       <c r="E259" s="18">
         <v>442.35</v>
       </c>
       <c r="F259" s="18">
         <v>277.19</v>
       </c>
       <c r="G259" s="18">
         <v>1716.28</v>
       </c>
     </row>
-    <row r="260" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A260" s="25" t="s">
         <v>217</v>
       </c>
       <c r="B260" s="19">
         <v>-1231212.27</v>
       </c>
       <c r="C260" s="20">
         <v>0</v>
       </c>
       <c r="D260" s="20">
         <v>0</v>
       </c>
       <c r="E260" s="20">
         <v>0</v>
       </c>
       <c r="F260" s="20">
         <v>-167329.23000000001</v>
       </c>
       <c r="G260" s="20">
         <v>-1398541.5</v>
       </c>
     </row>
-    <row r="261" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A261" s="23" t="s">
         <v>218</v>
       </c>
       <c r="B261" s="15">
         <v>679.84</v>
       </c>
       <c r="C261" s="16">
         <v>339.92</v>
       </c>
       <c r="D261" s="16">
         <v>990.1</v>
       </c>
       <c r="E261" s="16">
         <v>247.52</v>
       </c>
       <c r="F261" s="16">
         <v>92.4</v>
       </c>
       <c r="G261" s="16">
         <v>772.24</v>
       </c>
     </row>
-    <row r="262" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A262" s="23" t="s">
         <v>219</v>
       </c>
       <c r="B262" s="15">
         <v>21554.16</v>
       </c>
       <c r="C262" s="16">
         <v>10777.08</v>
       </c>
       <c r="D262" s="16">
         <v>31390.95</v>
       </c>
       <c r="E262" s="16">
         <v>7847.73</v>
       </c>
       <c r="F262" s="16">
         <v>2929.35</v>
       </c>
       <c r="G262" s="16">
         <v>24483.51</v>
       </c>
     </row>
-    <row r="263" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A263" s="23" t="s">
         <v>625</v>
       </c>
       <c r="B263" s="15">
         <v>4416.62</v>
       </c>
       <c r="C263" s="16">
         <v>2208.31</v>
       </c>
       <c r="D263" s="16">
         <v>6432.26</v>
       </c>
       <c r="E263" s="16">
         <v>1608.06</v>
       </c>
       <c r="F263" s="16">
         <v>600.25</v>
       </c>
       <c r="G263" s="16">
         <v>5016.87</v>
       </c>
     </row>
-    <row r="264" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A264" s="23" t="s">
         <v>637</v>
       </c>
       <c r="B264" s="15">
         <v>119241.54</v>
       </c>
       <c r="C264" s="16">
         <v>59620.77</v>
       </c>
       <c r="D264" s="16">
         <v>173660.5</v>
       </c>
       <c r="E264" s="16">
         <v>43415.12</v>
       </c>
       <c r="F264" s="16">
         <v>16205.65</v>
       </c>
       <c r="G264" s="16">
         <v>135447.19</v>
       </c>
     </row>
-    <row r="265" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A265" s="23" t="s">
         <v>638</v>
       </c>
       <c r="B265" s="15">
         <v>1929.12</v>
       </c>
       <c r="C265" s="16">
         <v>964.56</v>
       </c>
       <c r="D265" s="16">
         <v>2809.53</v>
       </c>
       <c r="E265" s="16">
         <v>702.38</v>
       </c>
       <c r="F265" s="16">
         <v>262.18</v>
       </c>
       <c r="G265" s="16">
         <v>2191.3000000000002</v>
       </c>
     </row>
-    <row r="266" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A266" s="23" t="s">
         <v>220</v>
       </c>
       <c r="B266" s="15">
         <v>20296.72</v>
       </c>
       <c r="C266" s="16">
         <v>10148.36</v>
       </c>
       <c r="D266" s="16">
         <v>29559.65</v>
       </c>
       <c r="E266" s="16">
         <v>7389.91</v>
       </c>
       <c r="F266" s="16">
         <v>2758.45</v>
       </c>
       <c r="G266" s="16">
         <v>23055.17</v>
       </c>
     </row>
-    <row r="267" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A267" s="23" t="s">
         <v>221</v>
       </c>
       <c r="B267" s="15">
         <v>9166.4699999999993</v>
       </c>
       <c r="C267" s="16">
         <v>4583.2299999999996</v>
       </c>
       <c r="D267" s="16">
         <v>13349.82</v>
       </c>
       <c r="E267" s="16">
         <v>3337.45</v>
       </c>
       <c r="F267" s="16">
         <v>1245.78</v>
       </c>
       <c r="G267" s="16">
         <v>10412.25</v>
       </c>
     </row>
-    <row r="268" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A268" s="23" t="s">
         <v>639</v>
       </c>
       <c r="B268" s="15">
         <v>687.12</v>
       </c>
       <c r="C268" s="16">
         <v>343.56</v>
       </c>
       <c r="D268" s="16">
         <v>1000.71</v>
       </c>
       <c r="E268" s="16">
         <v>250.17</v>
       </c>
       <c r="F268" s="16">
         <v>93.39</v>
       </c>
       <c r="G268" s="16">
         <v>780.51</v>
       </c>
     </row>
-    <row r="269" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A269" s="23" t="s">
         <v>222</v>
       </c>
       <c r="B269" s="15">
         <v>6882.57</v>
       </c>
       <c r="C269" s="16">
         <v>3441.28</v>
       </c>
       <c r="D269" s="16">
         <v>10023.61</v>
       </c>
       <c r="E269" s="16">
         <v>2505.9</v>
       </c>
       <c r="F269" s="16">
         <v>935.38</v>
       </c>
       <c r="G269" s="16">
         <v>7817.95</v>
       </c>
     </row>
-    <row r="270" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="270" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A270" s="24" t="s">
         <v>223</v>
       </c>
       <c r="B270" s="17">
         <v>1046358.11</v>
       </c>
       <c r="C270" s="18">
         <v>523179.05</v>
       </c>
       <c r="D270" s="18">
         <v>1523890.63</v>
       </c>
       <c r="E270" s="18">
         <v>380972.65</v>
       </c>
       <c r="F270" s="18">
         <v>142206.39999999999</v>
       </c>
       <c r="G270" s="18">
         <v>1188564.51</v>
       </c>
     </row>
-    <row r="271" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A271" s="25" t="s">
         <v>224</v>
       </c>
       <c r="B271" s="19">
         <v>-74853.34</v>
       </c>
       <c r="C271" s="20">
         <v>0</v>
       </c>
       <c r="D271" s="20">
         <v>0</v>
       </c>
       <c r="E271" s="20">
         <v>0</v>
       </c>
       <c r="F271" s="20">
         <v>-11014.11</v>
       </c>
       <c r="G271" s="20">
         <v>-85867.45</v>
       </c>
     </row>
-    <row r="272" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A272" s="23" t="s">
         <v>225</v>
       </c>
       <c r="B272" s="15">
         <v>1505.1</v>
       </c>
       <c r="C272" s="16">
         <v>752.55</v>
       </c>
       <c r="D272" s="16">
         <v>2124.35</v>
       </c>
       <c r="E272" s="16">
         <v>531.08000000000004</v>
       </c>
       <c r="F272" s="16">
         <v>221.47</v>
       </c>
       <c r="G272" s="16">
         <v>1726.57</v>
       </c>
     </row>
-    <row r="273" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A273" s="23" t="s">
         <v>226</v>
       </c>
       <c r="B273" s="15">
-        <v>0</v>
+        <v>20104.77</v>
       </c>
       <c r="C273" s="16">
-        <v>0</v>
+        <v>10052.379999999999</v>
       </c>
       <c r="D273" s="16">
-        <v>0</v>
+        <v>28376.48</v>
       </c>
       <c r="E273" s="16">
-        <v>0</v>
+        <v>7094.12</v>
       </c>
       <c r="F273" s="16">
-        <v>0</v>
+        <v>2958.26</v>
       </c>
       <c r="G273" s="16">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:7" x14ac:dyDescent="0.25">
+        <v>23063.03</v>
+      </c>
+    </row>
+    <row r="274" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A274" s="23" t="s">
         <v>227</v>
       </c>
       <c r="B274" s="15">
-        <v>20104.77</v>
+        <v>15828.65</v>
       </c>
       <c r="C274" s="16">
-        <v>10052.379999999999</v>
+        <v>7914.32</v>
       </c>
       <c r="D274" s="16">
-        <v>28376.48</v>
+        <v>22341.03</v>
       </c>
       <c r="E274" s="16">
-        <v>7094.12</v>
+        <v>5585.25</v>
       </c>
       <c r="F274" s="16">
-        <v>2958.26</v>
+        <v>2329.0700000000002</v>
       </c>
       <c r="G274" s="16">
-        <v>23063.03</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:7" x14ac:dyDescent="0.25">
+        <v>18157.72</v>
+      </c>
+    </row>
+    <row r="275" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A275" s="23" t="s">
         <v>640</v>
       </c>
       <c r="B275" s="15">
-        <v>15828.65</v>
+        <v>12732.02</v>
       </c>
       <c r="C275" s="16">
-        <v>7914.32</v>
+        <v>6366.01</v>
       </c>
       <c r="D275" s="16">
-        <v>22341.03</v>
+        <v>17970.36</v>
       </c>
       <c r="E275" s="16">
-        <v>5585.25</v>
+        <v>4492.59</v>
       </c>
       <c r="F275" s="16">
-        <v>2329.0700000000002</v>
+        <v>1873.42</v>
       </c>
       <c r="G275" s="16">
-        <v>18157.72</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+        <v>14605.44</v>
+      </c>
+    </row>
+    <row r="276" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A276" s="24" t="s">
         <v>228</v>
       </c>
       <c r="B276" s="17">
-        <v>12732.02</v>
+        <v>24682.799999999999</v>
       </c>
       <c r="C276" s="18">
-        <v>6366.01</v>
+        <v>12341.4</v>
       </c>
       <c r="D276" s="18">
-        <v>17970.36</v>
+        <v>34838.050000000003</v>
       </c>
       <c r="E276" s="18">
-        <v>4492.59</v>
+        <v>8709.51</v>
       </c>
       <c r="F276" s="18">
-        <v>1873.42</v>
+        <v>3631.89</v>
       </c>
       <c r="G276" s="18">
-        <v>14605.44</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:7" x14ac:dyDescent="0.25">
+        <v>28314.69</v>
+      </c>
+    </row>
+    <row r="277" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A277" s="25" t="s">
         <v>229</v>
       </c>
       <c r="B277" s="19">
         <v>-642820.78</v>
       </c>
       <c r="C277" s="20">
         <v>0</v>
       </c>
       <c r="D277" s="20">
         <v>0</v>
       </c>
       <c r="E277" s="20">
         <v>0</v>
       </c>
       <c r="F277" s="20">
         <v>-87556.92</v>
       </c>
       <c r="G277" s="20">
         <v>-730377.7</v>
       </c>
     </row>
-    <row r="278" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A278" s="23" t="s">
         <v>230</v>
       </c>
       <c r="B278" s="15">
         <v>93776.4</v>
       </c>
       <c r="C278" s="16">
         <v>46888.2</v>
       </c>
       <c r="D278" s="16">
         <v>136460.68</v>
       </c>
       <c r="E278" s="16">
         <v>34115.17</v>
       </c>
       <c r="F278" s="16">
         <v>12773.03</v>
       </c>
       <c r="G278" s="16">
         <v>106549.43</v>
       </c>
     </row>
-    <row r="279" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A279" s="23" t="s">
         <v>231</v>
       </c>
       <c r="B279" s="15">
         <v>28112.14</v>
       </c>
       <c r="C279" s="16">
         <v>14056.07</v>
       </c>
       <c r="D279" s="16">
         <v>40907.96</v>
       </c>
       <c r="E279" s="16">
         <v>10226.99</v>
       </c>
       <c r="F279" s="16">
         <v>3829.08</v>
       </c>
       <c r="G279" s="16">
         <v>31941.22</v>
       </c>
     </row>
-    <row r="280" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A280" s="23" t="s">
         <v>232</v>
       </c>
       <c r="B280" s="15">
         <v>20186.47</v>
       </c>
       <c r="C280" s="16">
         <v>10093.23</v>
       </c>
       <c r="D280" s="16">
         <v>29374.76</v>
       </c>
       <c r="E280" s="16">
         <v>7343.69</v>
       </c>
       <c r="F280" s="16">
         <v>2749.54</v>
       </c>
       <c r="G280" s="16">
         <v>22936.01</v>
       </c>
     </row>
-    <row r="281" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A281" s="23" t="s">
         <v>233</v>
       </c>
       <c r="B281" s="15">
         <v>29792.48</v>
       </c>
       <c r="C281" s="16">
         <v>14896.24</v>
       </c>
       <c r="D281" s="16">
         <v>43353.14</v>
       </c>
       <c r="E281" s="16">
         <v>10838.28</v>
       </c>
       <c r="F281" s="16">
         <v>4057.96</v>
       </c>
       <c r="G281" s="16">
         <v>33850.44</v>
       </c>
     </row>
-    <row r="282" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A282" s="23" t="s">
         <v>234</v>
       </c>
       <c r="B282" s="15">
         <v>14127.87</v>
       </c>
       <c r="C282" s="16">
         <v>7063.93</v>
       </c>
       <c r="D282" s="16">
         <v>20558.46</v>
       </c>
       <c r="E282" s="16">
         <v>5139.6099999999997</v>
       </c>
       <c r="F282" s="16">
         <v>1924.32</v>
       </c>
       <c r="G282" s="16">
         <v>16052.19</v>
       </c>
     </row>
-    <row r="283" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A283" s="23" t="s">
         <v>235</v>
       </c>
       <c r="B283" s="15">
         <v>316717.71000000002</v>
       </c>
       <c r="C283" s="16">
         <v>158358.85</v>
       </c>
       <c r="D283" s="16">
         <v>460878.32</v>
       </c>
       <c r="E283" s="16">
         <v>115219.58</v>
       </c>
       <c r="F283" s="16">
         <v>43139.27</v>
       </c>
       <c r="G283" s="16">
         <v>359856.98</v>
       </c>
     </row>
-    <row r="284" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A284" s="23" t="s">
         <v>236</v>
       </c>
       <c r="B284" s="15">
         <v>1310.3399999999999</v>
       </c>
       <c r="C284" s="16">
         <v>655.16999999999996</v>
       </c>
       <c r="D284" s="16">
         <v>1906.76</v>
       </c>
       <c r="E284" s="16">
         <v>476.69</v>
       </c>
       <c r="F284" s="16">
         <v>178.48</v>
       </c>
       <c r="G284" s="16">
         <v>1488.82</v>
       </c>
     </row>
-    <row r="285" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A285" s="23" t="s">
         <v>623</v>
       </c>
       <c r="B285" s="15">
         <v>10670.19</v>
       </c>
       <c r="C285" s="16">
         <v>5335.09</v>
       </c>
       <c r="D285" s="16">
         <v>15526.94</v>
       </c>
       <c r="E285" s="16">
         <v>3881.73</v>
       </c>
       <c r="F285" s="16">
         <v>1453.36</v>
       </c>
       <c r="G285" s="16">
         <v>12123.55</v>
       </c>
     </row>
-    <row r="286" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A286" s="23" t="s">
         <v>237</v>
       </c>
       <c r="B286" s="15">
         <v>14653.34</v>
       </c>
       <c r="C286" s="16">
         <v>7326.67</v>
       </c>
       <c r="D286" s="16">
         <v>21323.11</v>
       </c>
       <c r="E286" s="16">
         <v>5330.77</v>
       </c>
       <c r="F286" s="16">
         <v>1995.9</v>
       </c>
       <c r="G286" s="16">
         <v>16649.240000000002</v>
       </c>
     </row>
-    <row r="287" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A287" s="23" t="s">
         <v>238</v>
       </c>
       <c r="B287" s="15">
         <v>4457.45</v>
       </c>
       <c r="C287" s="16">
         <v>2228.7199999999998</v>
       </c>
       <c r="D287" s="16">
         <v>6486.34</v>
       </c>
       <c r="E287" s="16">
         <v>1621.58</v>
       </c>
       <c r="F287" s="16">
         <v>607.14</v>
       </c>
       <c r="G287" s="16">
         <v>5064.59</v>
       </c>
     </row>
-    <row r="288" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A288" s="23" t="s">
         <v>239</v>
       </c>
       <c r="B288" s="15">
         <v>76959.62</v>
       </c>
       <c r="C288" s="16">
         <v>38479.81</v>
       </c>
       <c r="D288" s="16">
         <v>111989.38</v>
       </c>
       <c r="E288" s="16">
         <v>27997.34</v>
       </c>
       <c r="F288" s="16">
         <v>10482.469999999999</v>
       </c>
       <c r="G288" s="16">
         <v>87442.09</v>
       </c>
     </row>
-    <row r="289" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A289" s="23" t="s">
         <v>240</v>
       </c>
       <c r="B289" s="15">
         <v>13016.91</v>
       </c>
       <c r="C289" s="16">
         <v>6508.45</v>
       </c>
       <c r="D289" s="16">
         <v>18941.82</v>
       </c>
       <c r="E289" s="16">
         <v>4735.45</v>
       </c>
       <c r="F289" s="16">
         <v>1773</v>
       </c>
       <c r="G289" s="16">
         <v>14789.91</v>
       </c>
     </row>
-    <row r="290" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A290" s="23" t="s">
         <v>241</v>
       </c>
       <c r="B290" s="15">
         <v>0</v>
       </c>
       <c r="C290" s="16">
         <v>0</v>
       </c>
       <c r="D290" s="16">
         <v>0</v>
       </c>
       <c r="E290" s="16">
         <v>0</v>
       </c>
       <c r="F290" s="16">
         <v>0</v>
       </c>
       <c r="G290" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="291" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="291" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A291" s="24" t="s">
         <v>242</v>
       </c>
       <c r="B291" s="17">
         <v>19039.86</v>
       </c>
       <c r="C291" s="18">
         <v>9519.93</v>
       </c>
       <c r="D291" s="18">
         <v>27706.240000000002</v>
       </c>
       <c r="E291" s="18">
         <v>6926.56</v>
       </c>
       <c r="F291" s="18">
         <v>2593.37</v>
       </c>
       <c r="G291" s="18">
         <v>21633.23</v>
       </c>
     </row>
-    <row r="292" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A292" s="25" t="s">
         <v>243</v>
       </c>
       <c r="B292" s="19">
         <v>-1809.64</v>
       </c>
       <c r="C292" s="20">
         <v>0</v>
       </c>
       <c r="D292" s="20">
         <v>0</v>
       </c>
       <c r="E292" s="20">
         <v>0</v>
       </c>
       <c r="F292" s="20">
         <v>-502.94</v>
       </c>
       <c r="G292" s="20">
         <v>-2312.58</v>
       </c>
     </row>
-    <row r="293" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="293" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A293" s="24" t="s">
         <v>244</v>
       </c>
       <c r="B293" s="17">
         <v>1809.64</v>
       </c>
       <c r="C293" s="18">
         <v>904.82</v>
       </c>
       <c r="D293" s="18">
         <v>1607.54</v>
       </c>
       <c r="E293" s="18">
         <v>401.88</v>
       </c>
       <c r="F293" s="18">
         <v>502.94</v>
       </c>
       <c r="G293" s="18">
         <v>2312.58</v>
       </c>
     </row>
-    <row r="294" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A294" s="25" t="s">
         <v>245</v>
       </c>
       <c r="B294" s="19">
         <v>-4086.94</v>
       </c>
       <c r="C294" s="20">
         <v>0</v>
       </c>
       <c r="D294" s="20">
         <v>0</v>
       </c>
       <c r="E294" s="20">
         <v>0</v>
       </c>
       <c r="F294" s="20">
         <v>-396.49</v>
       </c>
       <c r="G294" s="20">
         <v>-4483.43</v>
       </c>
     </row>
-    <row r="295" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A295" s="23" t="s">
         <v>246</v>
       </c>
       <c r="B295" s="15">
         <v>0</v>
       </c>
       <c r="C295" s="16">
         <v>0</v>
       </c>
       <c r="D295" s="16">
         <v>30.26</v>
       </c>
       <c r="E295" s="16">
         <v>0</v>
       </c>
       <c r="F295" s="16">
         <v>0</v>
       </c>
       <c r="G295" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="296" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A296" s="23" t="s">
         <v>247</v>
       </c>
       <c r="B296" s="15">
         <v>2544.0500000000002</v>
       </c>
       <c r="C296" s="16">
         <v>1272.02</v>
       </c>
       <c r="D296" s="16">
         <v>4100.87</v>
       </c>
       <c r="E296" s="16">
         <v>1025.21</v>
       </c>
       <c r="F296" s="16">
         <v>246.81</v>
       </c>
       <c r="G296" s="16">
         <v>2790.86</v>
       </c>
     </row>
-    <row r="297" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="297" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A297" s="24" t="s">
         <v>248</v>
       </c>
       <c r="B297" s="17">
         <v>1542.89</v>
       </c>
       <c r="C297" s="18">
         <v>771.44</v>
       </c>
       <c r="D297" s="18">
         <v>2487.0500000000002</v>
       </c>
       <c r="E297" s="18">
         <v>621.76</v>
       </c>
       <c r="F297" s="18">
         <v>149.68</v>
       </c>
       <c r="G297" s="18">
         <v>1692.57</v>
       </c>
     </row>
-    <row r="298" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A298" s="25" t="s">
         <v>249</v>
       </c>
       <c r="B298" s="19">
         <v>-132058.21</v>
       </c>
       <c r="C298" s="20">
         <v>0</v>
       </c>
       <c r="D298" s="20">
         <v>0</v>
       </c>
       <c r="E298" s="20">
         <v>0</v>
       </c>
       <c r="F298" s="20">
         <v>-25848.48</v>
       </c>
       <c r="G298" s="20">
         <v>-157906.69</v>
       </c>
     </row>
-    <row r="299" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A299" s="23" t="s">
         <v>250</v>
       </c>
       <c r="B299" s="15">
         <v>45347.6</v>
       </c>
       <c r="C299" s="16">
         <v>22673.8</v>
       </c>
       <c r="D299" s="16">
         <v>55190.67</v>
       </c>
       <c r="E299" s="16">
         <v>13797.66</v>
       </c>
       <c r="F299" s="16">
         <v>8876.14</v>
       </c>
       <c r="G299" s="16">
         <v>54223.74</v>
       </c>
     </row>
-    <row r="300" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A300" s="23" t="s">
         <v>251</v>
       </c>
       <c r="B300" s="15">
         <v>28492.25</v>
       </c>
       <c r="C300" s="16">
         <v>14246.12</v>
       </c>
       <c r="D300" s="16">
         <v>34676.730000000003</v>
       </c>
       <c r="E300" s="16">
         <v>8669.18</v>
       </c>
       <c r="F300" s="16">
         <v>5576.94</v>
       </c>
       <c r="G300" s="16">
         <v>34069.19</v>
       </c>
     </row>
-    <row r="301" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A301" s="23" t="s">
         <v>252</v>
       </c>
       <c r="B301" s="15">
         <v>50345.35</v>
       </c>
       <c r="C301" s="16">
         <v>25172.67</v>
       </c>
       <c r="D301" s="16">
         <v>61273.22</v>
       </c>
       <c r="E301" s="16">
         <v>15318.3</v>
       </c>
       <c r="F301" s="16">
         <v>9854.3700000000008</v>
       </c>
       <c r="G301" s="16">
         <v>60199.72</v>
       </c>
     </row>
-    <row r="302" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A302" s="23" t="s">
         <v>253</v>
       </c>
       <c r="B302" s="15">
         <v>5965.6</v>
       </c>
       <c r="C302" s="16">
         <v>2982.8</v>
       </c>
       <c r="D302" s="16">
         <v>7260.48</v>
       </c>
       <c r="E302" s="16">
         <v>1815.12</v>
       </c>
       <c r="F302" s="16">
         <v>1167.68</v>
       </c>
       <c r="G302" s="16">
         <v>7133.28</v>
       </c>
     </row>
-    <row r="303" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="303" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A303" s="24" t="s">
         <v>254</v>
       </c>
       <c r="B303" s="17">
         <v>1907.41</v>
       </c>
       <c r="C303" s="18">
         <v>953.7</v>
       </c>
       <c r="D303" s="18">
         <v>2321.42</v>
       </c>
       <c r="E303" s="18">
         <v>580.35</v>
       </c>
       <c r="F303" s="18">
         <v>373.35</v>
       </c>
       <c r="G303" s="18">
         <v>2280.7600000000002</v>
       </c>
     </row>
-    <row r="304" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A304" s="25" t="s">
         <v>255</v>
       </c>
       <c r="B304" s="19">
         <v>-7328.63</v>
       </c>
       <c r="C304" s="20">
         <v>0</v>
       </c>
       <c r="D304" s="20">
         <v>0</v>
       </c>
       <c r="E304" s="20">
         <v>0</v>
       </c>
       <c r="F304" s="20">
         <v>-2650.59</v>
       </c>
       <c r="G304" s="20">
         <v>-9979.2199999999993</v>
       </c>
     </row>
-    <row r="305" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A305" s="23" t="s">
         <v>256</v>
       </c>
       <c r="B305" s="15">
         <v>1019.42</v>
       </c>
       <c r="C305" s="16">
         <v>509.71</v>
       </c>
       <c r="D305" s="16">
         <v>564.04999999999995</v>
       </c>
       <c r="E305" s="16">
         <v>141.01</v>
       </c>
       <c r="F305" s="16">
         <v>368.7</v>
       </c>
       <c r="G305" s="16">
         <v>1388.12</v>
       </c>
     </row>
-    <row r="306" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A306" s="23" t="s">
         <v>257</v>
       </c>
       <c r="B306" s="15">
         <v>5485.46</v>
       </c>
       <c r="C306" s="16">
         <v>2742.73</v>
       </c>
       <c r="D306" s="16">
         <v>3035.11</v>
       </c>
       <c r="E306" s="16">
         <v>758.77</v>
       </c>
       <c r="F306" s="16">
         <v>1983.96</v>
       </c>
       <c r="G306" s="16">
         <v>7469.42</v>
       </c>
     </row>
-    <row r="307" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="307" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A307" s="24" t="s">
         <v>258</v>
       </c>
       <c r="B307" s="17">
         <v>823.75</v>
       </c>
       <c r="C307" s="18">
         <v>411.87</v>
       </c>
       <c r="D307" s="18">
         <v>455.78</v>
       </c>
       <c r="E307" s="18">
         <v>113.94</v>
       </c>
       <c r="F307" s="18">
         <v>297.93</v>
       </c>
       <c r="G307" s="18">
         <v>1121.68</v>
       </c>
     </row>
-    <row r="308" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A308" s="25" t="s">
         <v>259</v>
       </c>
       <c r="B308" s="19">
         <v>-1559544.8</v>
       </c>
       <c r="C308" s="20">
         <v>0</v>
       </c>
       <c r="D308" s="20">
         <v>0</v>
       </c>
       <c r="E308" s="20">
         <v>0</v>
       </c>
       <c r="F308" s="20">
         <v>61312.56</v>
       </c>
       <c r="G308" s="20">
         <v>-1498232.24</v>
       </c>
     </row>
-    <row r="309" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A309" s="23" t="s">
         <v>641</v>
       </c>
       <c r="B309" s="15">
         <v>560.26</v>
       </c>
       <c r="C309" s="16">
         <v>280.13</v>
       </c>
       <c r="D309" s="16">
         <v>1208.6300000000001</v>
       </c>
       <c r="E309" s="16">
         <v>302.14999999999998</v>
       </c>
       <c r="F309" s="16">
         <v>-22.02</v>
       </c>
       <c r="G309" s="16">
         <v>538.24</v>
       </c>
     </row>
-    <row r="310" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A310" s="23" t="s">
         <v>607</v>
       </c>
       <c r="B310" s="15">
         <v>5686.78</v>
       </c>
       <c r="C310" s="16">
         <v>2843.39</v>
       </c>
       <c r="D310" s="16">
         <v>12267.85</v>
       </c>
       <c r="E310" s="16">
         <v>3066.96</v>
       </c>
       <c r="F310" s="16">
         <v>-223.57</v>
       </c>
       <c r="G310" s="16">
         <v>5463.21</v>
       </c>
     </row>
-    <row r="311" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A311" s="23" t="s">
         <v>608</v>
       </c>
       <c r="B311" s="15">
         <v>10456.33</v>
       </c>
       <c r="C311" s="16">
         <v>5228.16</v>
       </c>
       <c r="D311" s="16">
         <v>22557.01</v>
       </c>
       <c r="E311" s="16">
         <v>5639.25</v>
       </c>
       <c r="F311" s="16">
         <v>-411.09</v>
       </c>
       <c r="G311" s="16">
         <v>10045.24</v>
       </c>
     </row>
-    <row r="312" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A312" s="23" t="s">
         <v>260</v>
       </c>
       <c r="B312" s="15">
         <v>1138082.72</v>
       </c>
       <c r="C312" s="16">
         <v>569041.36</v>
       </c>
       <c r="D312" s="16">
         <v>2455137.64</v>
       </c>
       <c r="E312" s="16">
         <v>613784.41</v>
       </c>
       <c r="F312" s="16">
         <v>-44743.05</v>
       </c>
       <c r="G312" s="16">
         <v>1093339.67</v>
       </c>
     </row>
-    <row r="313" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A313" s="23" t="s">
         <v>625</v>
       </c>
       <c r="B313" s="15">
         <v>361113.61</v>
       </c>
       <c r="C313" s="16">
         <v>180556.79999999999</v>
       </c>
       <c r="D313" s="16">
         <v>779015.09</v>
       </c>
       <c r="E313" s="16">
         <v>194753.77</v>
       </c>
       <c r="F313" s="16">
         <v>-14196.97</v>
       </c>
       <c r="G313" s="16">
         <v>346916.64</v>
       </c>
     </row>
-    <row r="314" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A314" s="23" t="s">
         <v>261</v>
       </c>
       <c r="B314" s="15">
         <v>17919.189999999999</v>
       </c>
       <c r="C314" s="16">
         <v>8959.59</v>
       </c>
       <c r="D314" s="16">
         <v>38656.31</v>
       </c>
       <c r="E314" s="16">
         <v>9664.07</v>
       </c>
       <c r="F314" s="16">
         <v>-704.48</v>
       </c>
       <c r="G314" s="16">
         <v>17214.71</v>
       </c>
     </row>
-    <row r="315" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A315" s="23" t="s">
         <v>637</v>
       </c>
       <c r="B315" s="15">
         <v>14551.28</v>
       </c>
       <c r="C315" s="16">
         <v>7275.64</v>
       </c>
       <c r="D315" s="16">
         <v>31390.85</v>
       </c>
       <c r="E315" s="16">
         <v>7847.71</v>
       </c>
       <c r="F315" s="16">
         <v>-572.07000000000005</v>
       </c>
       <c r="G315" s="16">
         <v>13979.21</v>
       </c>
     </row>
-    <row r="316" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A316" s="23" t="s">
         <v>262</v>
       </c>
       <c r="B316" s="15">
         <v>5387.79</v>
       </c>
       <c r="C316" s="16">
         <v>2693.89</v>
       </c>
       <c r="D316" s="16">
         <v>11622.85</v>
       </c>
       <c r="E316" s="16">
         <v>2905.71</v>
       </c>
       <c r="F316" s="16">
         <v>-211.82</v>
       </c>
       <c r="G316" s="16">
         <v>5175.97</v>
       </c>
     </row>
-    <row r="317" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A317" s="23" t="s">
         <v>263</v>
       </c>
       <c r="B317" s="15">
         <v>1926.56</v>
       </c>
       <c r="C317" s="16">
         <v>963.28</v>
       </c>
       <c r="D317" s="16">
         <v>4156.09</v>
       </c>
       <c r="E317" s="16">
         <v>1039.02</v>
       </c>
       <c r="F317" s="16">
         <v>-75.739999999999995</v>
       </c>
       <c r="G317" s="16">
         <v>1850.82</v>
       </c>
     </row>
-    <row r="318" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A318" s="23" t="s">
         <v>264</v>
       </c>
       <c r="B318" s="15">
         <v>859.25</v>
       </c>
       <c r="C318" s="16">
         <v>429.62</v>
       </c>
       <c r="D318" s="16">
         <v>1853.63</v>
       </c>
       <c r="E318" s="16">
         <v>463.4</v>
       </c>
       <c r="F318" s="16">
         <v>-33.78</v>
       </c>
       <c r="G318" s="16">
         <v>825.47</v>
       </c>
     </row>
-    <row r="319" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A319" s="23" t="s">
         <v>265</v>
       </c>
       <c r="B319" s="15">
         <v>0</v>
       </c>
       <c r="C319" s="16">
         <v>0</v>
       </c>
       <c r="D319" s="16">
         <v>0</v>
       </c>
       <c r="E319" s="16">
         <v>0</v>
       </c>
       <c r="F319" s="16">
         <v>0</v>
       </c>
       <c r="G319" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="320" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A320" s="23" t="s">
         <v>266</v>
       </c>
       <c r="B320" s="15">
         <v>2487.62</v>
       </c>
       <c r="C320" s="16">
         <v>1243.81</v>
       </c>
       <c r="D320" s="16">
         <v>5366.43</v>
       </c>
       <c r="E320" s="16">
         <v>1341.6</v>
       </c>
       <c r="F320" s="16">
         <v>-97.79</v>
       </c>
       <c r="G320" s="16">
         <v>2389.83</v>
       </c>
     </row>
-    <row r="321" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="321" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A321" s="24" t="s">
         <v>267</v>
       </c>
       <c r="B321" s="17">
         <v>513.41</v>
       </c>
       <c r="C321" s="18">
         <v>256.7</v>
       </c>
       <c r="D321" s="18">
         <v>1107.55</v>
       </c>
       <c r="E321" s="18">
         <v>276.88</v>
       </c>
       <c r="F321" s="18">
         <v>-20.18</v>
       </c>
       <c r="G321" s="18">
         <v>493.23</v>
       </c>
     </row>
-    <row r="322" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A322" s="25" t="s">
         <v>268</v>
       </c>
       <c r="B322" s="19">
         <v>-97515</v>
       </c>
       <c r="C322" s="20">
         <v>0</v>
       </c>
       <c r="D322" s="20">
         <v>0</v>
       </c>
       <c r="E322" s="20">
         <v>0</v>
       </c>
       <c r="F322" s="20">
         <v>-12720.57</v>
       </c>
       <c r="G322" s="20">
         <v>-110235.57</v>
       </c>
     </row>
-    <row r="323" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A323" s="23" t="s">
         <v>269</v>
       </c>
       <c r="B323" s="15">
         <v>6003.91</v>
       </c>
       <c r="C323" s="16">
         <v>3001.95</v>
       </c>
       <c r="D323" s="16">
         <v>8875.0499999999993</v>
       </c>
       <c r="E323" s="16">
         <v>2218.7600000000002</v>
       </c>
       <c r="F323" s="16">
         <v>783.19</v>
       </c>
       <c r="G323" s="16">
         <v>6787.1</v>
       </c>
     </row>
-    <row r="324" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A324" s="23" t="s">
         <v>270</v>
       </c>
       <c r="B324" s="15">
         <v>731.68</v>
       </c>
       <c r="C324" s="16">
         <v>365.84</v>
       </c>
       <c r="D324" s="16">
         <v>1081.57</v>
       </c>
       <c r="E324" s="16">
         <v>270.39</v>
       </c>
       <c r="F324" s="16">
         <v>95.45</v>
       </c>
       <c r="G324" s="16">
         <v>827.13</v>
       </c>
     </row>
-    <row r="325" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A325" s="23" t="s">
         <v>271</v>
       </c>
       <c r="B325" s="15">
         <v>516.42999999999995</v>
       </c>
       <c r="C325" s="16">
         <v>258.20999999999998</v>
       </c>
       <c r="D325" s="16">
         <v>763.39</v>
       </c>
       <c r="E325" s="16">
         <v>190.84</v>
       </c>
       <c r="F325" s="16">
         <v>67.37</v>
       </c>
       <c r="G325" s="16">
         <v>583.79999999999995</v>
       </c>
     </row>
-    <row r="326" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A326" s="23" t="s">
         <v>272</v>
       </c>
       <c r="B326" s="15">
         <v>2665.61</v>
       </c>
       <c r="C326" s="16">
         <v>1332.8</v>
       </c>
       <c r="D326" s="16">
         <v>3940.33</v>
       </c>
       <c r="E326" s="16">
         <v>985.08</v>
       </c>
       <c r="F326" s="16">
         <v>347.72</v>
       </c>
       <c r="G326" s="16">
         <v>3013.33</v>
       </c>
     </row>
-    <row r="327" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A327" s="23" t="s">
         <v>273</v>
       </c>
       <c r="B327" s="15">
         <v>70865.86</v>
       </c>
       <c r="C327" s="16">
         <v>35432.93</v>
       </c>
       <c r="D327" s="16">
         <v>104754.71</v>
       </c>
       <c r="E327" s="16">
         <v>26188.67</v>
       </c>
       <c r="F327" s="16">
         <v>9244.26</v>
       </c>
       <c r="G327" s="16">
         <v>80110.12</v>
       </c>
     </row>
-    <row r="328" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A328" s="23" t="s">
         <v>274</v>
       </c>
       <c r="B328" s="15">
         <v>5099.24</v>
       </c>
       <c r="C328" s="16">
         <v>2549.62</v>
       </c>
       <c r="D328" s="16">
         <v>7537.75</v>
       </c>
       <c r="E328" s="16">
         <v>1884.43</v>
       </c>
       <c r="F328" s="16">
         <v>665.19</v>
       </c>
       <c r="G328" s="16">
         <v>5764.43</v>
       </c>
     </row>
-    <row r="329" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="329" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A329" s="24" t="s">
         <v>275</v>
       </c>
       <c r="B329" s="17">
         <v>11632.27</v>
       </c>
       <c r="C329" s="18">
         <v>5816.13</v>
       </c>
       <c r="D329" s="18">
         <v>17194.96</v>
       </c>
       <c r="E329" s="18">
         <v>4298.74</v>
       </c>
       <c r="F329" s="18">
         <v>1517.39</v>
       </c>
       <c r="G329" s="18">
         <v>13149.66</v>
       </c>
     </row>
-    <row r="330" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A330" s="25" t="s">
         <v>276</v>
       </c>
       <c r="B330" s="19">
         <v>-146273.34</v>
       </c>
       <c r="C330" s="20">
         <v>0</v>
       </c>
       <c r="D330" s="20">
         <v>0</v>
       </c>
       <c r="E330" s="20">
         <v>0</v>
       </c>
       <c r="F330" s="20">
         <v>-21221.42</v>
       </c>
       <c r="G330" s="20">
         <v>-167494.76</v>
       </c>
     </row>
-    <row r="331" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A331" s="23" t="s">
         <v>642</v>
       </c>
       <c r="B331" s="15">
         <v>33808.5</v>
       </c>
       <c r="C331" s="16">
         <v>16904.25</v>
       </c>
       <c r="D331" s="16">
         <v>47997.17</v>
       </c>
       <c r="E331" s="16">
         <v>11999.29</v>
       </c>
       <c r="F331" s="16">
         <v>4904.96</v>
       </c>
       <c r="G331" s="16">
         <v>38713.46</v>
       </c>
     </row>
-    <row r="332" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A332" s="23" t="s">
         <v>643</v>
       </c>
       <c r="B332" s="15">
         <v>17.149999999999999</v>
       </c>
       <c r="C332" s="16">
         <v>8.57</v>
       </c>
       <c r="D332" s="16">
         <v>24.35</v>
       </c>
       <c r="E332" s="16">
         <v>6.08</v>
       </c>
       <c r="F332" s="16">
         <v>2.4900000000000002</v>
       </c>
       <c r="G332" s="16">
         <v>19.64</v>
       </c>
     </row>
-    <row r="333" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A333" s="23" t="s">
         <v>644</v>
       </c>
       <c r="B333" s="15">
         <v>46.18</v>
       </c>
       <c r="C333" s="16">
         <v>23.09</v>
       </c>
       <c r="D333" s="16">
         <v>65.56</v>
       </c>
       <c r="E333" s="16">
         <v>16.39</v>
       </c>
       <c r="F333" s="16">
         <v>6.7</v>
       </c>
       <c r="G333" s="16">
         <v>52.88</v>
       </c>
     </row>
-    <row r="334" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A334" s="23" t="s">
         <v>277</v>
       </c>
       <c r="B334" s="15">
         <v>7310.05</v>
       </c>
       <c r="C334" s="16">
         <v>3655.02</v>
       </c>
       <c r="D334" s="16">
         <v>10377.92</v>
       </c>
       <c r="E334" s="16">
         <v>2594.48</v>
       </c>
       <c r="F334" s="16">
         <v>1060.54</v>
       </c>
       <c r="G334" s="16">
         <v>8370.59</v>
       </c>
     </row>
-    <row r="335" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A335" s="23" t="s">
         <v>278</v>
       </c>
       <c r="B335" s="15">
         <v>56511.81</v>
       </c>
       <c r="C335" s="16">
         <v>28255.9</v>
       </c>
       <c r="D335" s="16">
         <v>80228.570000000007</v>
       </c>
       <c r="E335" s="16">
         <v>20057.14</v>
       </c>
       <c r="F335" s="16">
         <v>8198.76</v>
       </c>
       <c r="G335" s="16">
         <v>64710.57</v>
       </c>
     </row>
-    <row r="336" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A336" s="23" t="s">
         <v>279</v>
       </c>
       <c r="B336" s="15">
         <v>16494.740000000002</v>
       </c>
       <c r="C336" s="16">
         <v>8247.3700000000008</v>
       </c>
       <c r="D336" s="16">
         <v>23417.22</v>
       </c>
       <c r="E336" s="16">
         <v>5854.3</v>
       </c>
       <c r="F336" s="16">
         <v>2393.0700000000002</v>
       </c>
       <c r="G336" s="16">
         <v>18887.810000000001</v>
       </c>
     </row>
-    <row r="337" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="337" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A337" s="24" t="s">
         <v>280</v>
       </c>
       <c r="B337" s="17">
         <v>32084.91</v>
       </c>
       <c r="C337" s="18">
         <v>16042.45</v>
       </c>
       <c r="D337" s="18">
         <v>45550.23</v>
       </c>
       <c r="E337" s="18">
         <v>11387.55</v>
       </c>
       <c r="F337" s="18">
         <v>4654.8999999999996</v>
       </c>
       <c r="G337" s="18">
         <v>36739.81</v>
       </c>
     </row>
-    <row r="338" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A338" s="25" t="s">
         <v>281</v>
       </c>
       <c r="B338" s="19">
         <v>-111354.68</v>
       </c>
       <c r="C338" s="20">
         <v>0</v>
       </c>
       <c r="D338" s="20">
         <v>0</v>
       </c>
       <c r="E338" s="20">
         <v>0</v>
       </c>
       <c r="F338" s="20">
         <v>-1989.86</v>
       </c>
       <c r="G338" s="20">
         <v>-113344.54</v>
       </c>
     </row>
-    <row r="339" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A339" s="23" t="s">
         <v>282</v>
       </c>
       <c r="B339" s="15">
         <v>27222.29</v>
       </c>
       <c r="C339" s="16">
         <v>13611.14</v>
       </c>
       <c r="D339" s="16">
         <v>52498.78</v>
       </c>
       <c r="E339" s="16">
         <v>13124.69</v>
       </c>
       <c r="F339" s="16">
         <v>486.45</v>
       </c>
       <c r="G339" s="16">
         <v>27708.74</v>
       </c>
     </row>
-    <row r="340" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A340" s="23" t="s">
         <v>283</v>
       </c>
       <c r="B340" s="15">
         <v>8508.86</v>
       </c>
       <c r="C340" s="16">
         <v>4254.43</v>
       </c>
       <c r="D340" s="16">
         <v>16409.52</v>
       </c>
       <c r="E340" s="16">
         <v>4102.38</v>
       </c>
       <c r="F340" s="16">
         <v>152.05000000000001</v>
       </c>
       <c r="G340" s="16">
         <v>8660.91</v>
       </c>
     </row>
-    <row r="341" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A341" s="23" t="s">
         <v>284</v>
       </c>
       <c r="B341" s="15">
         <v>11683.89</v>
       </c>
       <c r="C341" s="16">
         <v>5841.94</v>
       </c>
       <c r="D341" s="16">
         <v>22532.639999999999</v>
       </c>
       <c r="E341" s="16">
         <v>5633.16</v>
       </c>
       <c r="F341" s="16">
         <v>208.78</v>
       </c>
       <c r="G341" s="16">
         <v>11892.67</v>
       </c>
     </row>
-    <row r="342" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="342" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A342" s="24" t="s">
         <v>285</v>
       </c>
       <c r="B342" s="17">
         <v>63939.64</v>
       </c>
       <c r="C342" s="18">
         <v>31969.82</v>
       </c>
       <c r="D342" s="18">
         <v>123308.99</v>
       </c>
       <c r="E342" s="18">
         <v>30827.24</v>
       </c>
       <c r="F342" s="18">
         <v>1142.58</v>
       </c>
       <c r="G342" s="18">
         <v>65082.22</v>
       </c>
     </row>
-    <row r="343" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A343" s="25" t="s">
         <v>286</v>
       </c>
       <c r="B343" s="19">
         <v>-192459.69</v>
       </c>
       <c r="C343" s="20">
         <v>0</v>
       </c>
       <c r="D343" s="20">
         <v>0</v>
       </c>
       <c r="E343" s="20">
         <v>0</v>
       </c>
       <c r="F343" s="20">
         <v>-19503.7</v>
       </c>
       <c r="G343" s="20">
         <v>-211963.39</v>
       </c>
     </row>
-    <row r="344" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A344" s="23" t="s">
         <v>287</v>
       </c>
       <c r="B344" s="15">
         <v>10934.05</v>
       </c>
       <c r="C344" s="16">
         <v>5467.02</v>
       </c>
       <c r="D344" s="16">
         <v>17435.919999999998</v>
       </c>
       <c r="E344" s="16">
         <v>4358.9799999999996</v>
       </c>
       <c r="F344" s="16">
         <v>1108.04</v>
       </c>
       <c r="G344" s="16">
         <v>12042.09</v>
       </c>
     </row>
-    <row r="345" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A345" s="23" t="s">
         <v>288</v>
       </c>
       <c r="B345" s="15">
         <v>32519.09</v>
       </c>
       <c r="C345" s="16">
         <v>16259.54</v>
       </c>
       <c r="D345" s="16">
         <v>51856.35</v>
       </c>
       <c r="E345" s="16">
         <v>12964.08</v>
       </c>
       <c r="F345" s="16">
         <v>3295.46</v>
       </c>
       <c r="G345" s="16">
         <v>35814.550000000003</v>
       </c>
     </row>
-    <row r="346" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A346" s="23" t="s">
         <v>289</v>
       </c>
       <c r="B346" s="15">
         <v>106851.53</v>
       </c>
       <c r="C346" s="16">
         <v>53425.760000000002</v>
       </c>
       <c r="D346" s="16">
         <v>170390.09</v>
       </c>
       <c r="E346" s="16">
         <v>42597.52</v>
       </c>
       <c r="F346" s="16">
         <v>10828.24</v>
       </c>
       <c r="G346" s="16">
         <v>117679.77</v>
       </c>
     </row>
-    <row r="347" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A347" s="23" t="s">
         <v>290</v>
       </c>
       <c r="B347" s="15">
         <v>16964.990000000002</v>
       </c>
       <c r="C347" s="16">
         <v>8482.49</v>
       </c>
       <c r="D347" s="16">
         <v>27053.11</v>
       </c>
       <c r="E347" s="16">
         <v>6763.27</v>
       </c>
       <c r="F347" s="16">
         <v>1719.22</v>
       </c>
       <c r="G347" s="16">
         <v>18684.21</v>
       </c>
     </row>
-    <row r="348" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A348" s="23" t="s">
         <v>291</v>
       </c>
       <c r="B348" s="15">
         <v>24972.26</v>
       </c>
       <c r="C348" s="16">
         <v>12486.13</v>
       </c>
       <c r="D348" s="16">
         <v>39821.85</v>
       </c>
       <c r="E348" s="16">
         <v>9955.4599999999991</v>
       </c>
       <c r="F348" s="16">
         <v>2530.67</v>
       </c>
       <c r="G348" s="16">
         <v>27502.93</v>
       </c>
     </row>
-    <row r="349" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="349" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A349" s="24" t="s">
         <v>645</v>
       </c>
       <c r="B349" s="17">
         <v>217.77</v>
       </c>
       <c r="C349" s="18">
         <v>108.88</v>
       </c>
       <c r="D349" s="18">
         <v>347.27</v>
       </c>
       <c r="E349" s="18">
         <v>86.81</v>
       </c>
       <c r="F349" s="18">
         <v>22.07</v>
       </c>
       <c r="G349" s="18">
         <v>239.84</v>
       </c>
     </row>
-    <row r="350" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A350" s="25" t="s">
         <v>292</v>
       </c>
       <c r="B350" s="19">
         <v>-31146.76</v>
       </c>
       <c r="C350" s="20">
         <v>0</v>
       </c>
       <c r="D350" s="20">
         <v>0</v>
       </c>
       <c r="E350" s="20">
         <v>0</v>
       </c>
       <c r="F350" s="20">
         <v>-2652.23</v>
       </c>
       <c r="G350" s="20">
         <v>-33798.99</v>
       </c>
     </row>
-    <row r="351" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A351" s="23" t="s">
         <v>293</v>
       </c>
       <c r="B351" s="15">
         <v>20942.099999999999</v>
       </c>
       <c r="C351" s="16">
         <v>10471.049999999999</v>
       </c>
       <c r="D351" s="16">
         <v>34751.120000000003</v>
       </c>
       <c r="E351" s="16">
         <v>8687.7800000000007</v>
       </c>
       <c r="F351" s="16">
         <v>1783.27</v>
       </c>
       <c r="G351" s="16">
         <v>22725.37</v>
       </c>
     </row>
-    <row r="352" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A352" s="23" t="s">
         <v>294</v>
       </c>
       <c r="B352" s="15">
         <v>1105.21</v>
       </c>
       <c r="C352" s="16">
         <v>552.6</v>
       </c>
       <c r="D352" s="16">
         <v>1833.97</v>
       </c>
       <c r="E352" s="16">
         <v>458.49</v>
       </c>
       <c r="F352" s="16">
         <v>94.11</v>
       </c>
       <c r="G352" s="16">
         <v>1199.32</v>
       </c>
     </row>
-    <row r="353" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A353" s="23" t="s">
         <v>295</v>
       </c>
       <c r="B353" s="15">
         <v>138.75</v>
       </c>
       <c r="C353" s="16">
         <v>69.37</v>
       </c>
       <c r="D353" s="16">
         <v>230.24</v>
       </c>
       <c r="E353" s="16">
         <v>57.56</v>
       </c>
       <c r="F353" s="16">
         <v>11.81</v>
       </c>
       <c r="G353" s="16">
         <v>150.56</v>
       </c>
     </row>
-    <row r="354" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A354" s="23" t="s">
         <v>296</v>
       </c>
       <c r="B354" s="15">
         <v>193.62</v>
       </c>
       <c r="C354" s="16">
         <v>96.81</v>
       </c>
       <c r="D354" s="16">
         <v>321.3</v>
       </c>
       <c r="E354" s="16">
         <v>80.319999999999993</v>
       </c>
       <c r="F354" s="16">
         <v>16.489999999999998</v>
       </c>
       <c r="G354" s="16">
         <v>210.11</v>
       </c>
     </row>
-    <row r="355" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A355" s="23" t="s">
         <v>297</v>
       </c>
       <c r="B355" s="15">
         <v>7004.56</v>
       </c>
       <c r="C355" s="16">
         <v>3502.28</v>
       </c>
       <c r="D355" s="16">
         <v>11623.3</v>
       </c>
       <c r="E355" s="16">
         <v>2905.82</v>
       </c>
       <c r="F355" s="16">
         <v>596.46</v>
       </c>
       <c r="G355" s="16">
         <v>7601.02</v>
       </c>
     </row>
-    <row r="356" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="356" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A356" s="24" t="s">
         <v>298</v>
       </c>
       <c r="B356" s="17">
         <v>1762.52</v>
       </c>
       <c r="C356" s="18">
         <v>881.26</v>
       </c>
       <c r="D356" s="18">
         <v>2924.71</v>
       </c>
       <c r="E356" s="18">
         <v>731.17</v>
       </c>
       <c r="F356" s="18">
         <v>150.09</v>
       </c>
       <c r="G356" s="18">
         <v>1912.61</v>
       </c>
     </row>
-    <row r="357" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A357" s="25" t="s">
         <v>299</v>
       </c>
       <c r="B357" s="19">
         <v>-32215.48</v>
       </c>
       <c r="C357" s="20">
         <v>0</v>
       </c>
       <c r="D357" s="20">
         <v>0</v>
       </c>
       <c r="E357" s="20">
         <v>0</v>
       </c>
       <c r="F357" s="20">
         <v>-9915.42</v>
       </c>
       <c r="G357" s="20">
         <v>-42130.9</v>
       </c>
     </row>
-    <row r="358" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A358" s="23" t="s">
         <v>300</v>
       </c>
       <c r="B358" s="15">
         <v>32215.48</v>
       </c>
       <c r="C358" s="16">
         <v>16107.74</v>
       </c>
       <c r="D358" s="16">
         <v>24769.279999999999</v>
       </c>
       <c r="E358" s="16">
         <v>6192.32</v>
       </c>
       <c r="F358" s="16">
         <v>9915.42</v>
       </c>
       <c r="G358" s="16">
         <v>42130.9</v>
       </c>
     </row>
-    <row r="359" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="359" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A359" s="24" t="s">
         <v>646</v>
       </c>
       <c r="B359" s="17">
         <v>0</v>
       </c>
       <c r="C359" s="18">
         <v>0</v>
       </c>
       <c r="D359" s="18">
         <v>0</v>
       </c>
       <c r="E359" s="18">
         <v>0</v>
       </c>
       <c r="F359" s="18">
         <v>0</v>
       </c>
       <c r="G359" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="360" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="360" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A360" s="26" t="s">
         <v>301</v>
       </c>
       <c r="B360" s="17">
         <v>0</v>
       </c>
       <c r="C360" s="18">
         <v>0</v>
       </c>
       <c r="D360" s="18">
         <v>0</v>
       </c>
       <c r="E360" s="18">
         <v>0</v>
       </c>
       <c r="F360" s="18">
         <v>0</v>
       </c>
       <c r="G360" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="361" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A361" s="25" t="s">
         <v>302</v>
       </c>
       <c r="B361" s="19">
         <v>-504256.05</v>
       </c>
       <c r="C361" s="20">
         <v>0</v>
       </c>
       <c r="D361" s="20">
         <v>0</v>
       </c>
       <c r="E361" s="20">
         <v>0</v>
       </c>
       <c r="F361" s="20">
         <v>46039.01</v>
       </c>
       <c r="G361" s="20">
         <v>-458217.04</v>
       </c>
     </row>
-    <row r="362" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A362" s="23" t="s">
         <v>647</v>
       </c>
       <c r="B362" s="15">
         <v>2147.5</v>
       </c>
       <c r="C362" s="16">
         <v>1073.75</v>
       </c>
       <c r="D362" s="16">
         <v>5079.28</v>
       </c>
       <c r="E362" s="16">
         <v>1269.82</v>
       </c>
       <c r="F362" s="16">
         <v>-196.07</v>
       </c>
       <c r="G362" s="16">
         <v>1951.43</v>
       </c>
     </row>
-    <row r="363" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A363" s="23" t="s">
         <v>303</v>
       </c>
       <c r="B363" s="15">
         <v>2943.12</v>
       </c>
       <c r="C363" s="16">
         <v>1471.56</v>
       </c>
       <c r="D363" s="16">
         <v>6961.07</v>
       </c>
       <c r="E363" s="16">
         <v>1740.26</v>
       </c>
       <c r="F363" s="16">
         <v>-268.7</v>
       </c>
       <c r="G363" s="16">
         <v>2674.42</v>
       </c>
     </row>
-    <row r="364" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A364" s="23" t="s">
         <v>304</v>
       </c>
       <c r="B364" s="15">
         <v>892.6</v>
       </c>
       <c r="C364" s="16">
         <v>446.3</v>
       </c>
       <c r="D364" s="16">
         <v>2111.19</v>
       </c>
       <c r="E364" s="16">
         <v>527.79</v>
       </c>
       <c r="F364" s="16">
         <v>-81.489999999999995</v>
       </c>
       <c r="G364" s="16">
         <v>811.11</v>
       </c>
     </row>
-    <row r="365" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A365" s="23" t="s">
         <v>305</v>
       </c>
       <c r="B365" s="15">
         <v>303467.76</v>
       </c>
       <c r="C365" s="16">
         <v>151733.88</v>
       </c>
       <c r="D365" s="16">
         <v>717763</v>
       </c>
       <c r="E365" s="16">
         <v>179440.75</v>
       </c>
       <c r="F365" s="16">
         <v>-27706.87</v>
       </c>
       <c r="G365" s="16">
         <v>275760.89</v>
       </c>
     </row>
-    <row r="366" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A366" s="23" t="s">
         <v>306</v>
       </c>
       <c r="B366" s="15">
         <v>160864.28</v>
       </c>
       <c r="C366" s="16">
         <v>80432.14</v>
       </c>
       <c r="D366" s="16">
         <v>380476.76</v>
       </c>
       <c r="E366" s="16">
         <v>95119.19</v>
       </c>
       <c r="F366" s="16">
         <v>-14687.05</v>
       </c>
       <c r="G366" s="16">
         <v>146177.23000000001</v>
       </c>
     </row>
-    <row r="367" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="367" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A367" s="24" t="s">
         <v>307</v>
       </c>
       <c r="B367" s="17">
         <v>33940.79</v>
       </c>
       <c r="C367" s="18">
         <v>16970.39</v>
       </c>
       <c r="D367" s="18">
         <v>80276.88</v>
       </c>
       <c r="E367" s="18">
         <v>20069.22</v>
       </c>
       <c r="F367" s="18">
         <v>-3098.83</v>
       </c>
       <c r="G367" s="18">
         <v>30841.96</v>
       </c>
     </row>
-    <row r="368" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A368" s="25" t="s">
         <v>308</v>
       </c>
       <c r="B368" s="19">
         <v>-18597.810000000001</v>
       </c>
       <c r="C368" s="20">
         <v>0</v>
       </c>
       <c r="D368" s="20">
         <v>0</v>
       </c>
       <c r="E368" s="20">
         <v>0</v>
       </c>
       <c r="F368" s="20">
         <v>255.77</v>
       </c>
       <c r="G368" s="20">
         <v>-18342.04</v>
       </c>
     </row>
-    <row r="369" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A369" s="23" t="s">
         <v>309</v>
       </c>
       <c r="B369" s="15">
         <v>968.12</v>
       </c>
       <c r="C369" s="16">
         <v>484.06</v>
       </c>
       <c r="D369" s="16">
         <v>1989.48</v>
       </c>
       <c r="E369" s="16">
         <v>497.37</v>
       </c>
       <c r="F369" s="16">
         <v>-13.31</v>
       </c>
       <c r="G369" s="16">
         <v>954.81</v>
       </c>
     </row>
-    <row r="370" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A370" s="23" t="s">
         <v>310</v>
       </c>
       <c r="B370" s="15">
         <v>377.35</v>
       </c>
       <c r="C370" s="16">
         <v>188.67</v>
       </c>
       <c r="D370" s="16">
         <v>775.46</v>
       </c>
       <c r="E370" s="16">
         <v>193.86</v>
       </c>
       <c r="F370" s="16">
         <v>-5.19</v>
       </c>
       <c r="G370" s="16">
         <v>372.16</v>
       </c>
     </row>
-    <row r="371" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A371" s="23" t="s">
         <v>648</v>
       </c>
       <c r="B371" s="15">
         <v>676.32</v>
       </c>
       <c r="C371" s="16">
         <v>338.16</v>
       </c>
       <c r="D371" s="16">
         <v>1389.86</v>
       </c>
       <c r="E371" s="16">
         <v>347.46</v>
       </c>
       <c r="F371" s="16">
         <v>-9.3000000000000007</v>
       </c>
       <c r="G371" s="16">
         <v>667.02</v>
       </c>
     </row>
-    <row r="372" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A372" s="23" t="s">
         <v>311</v>
       </c>
       <c r="B372" s="15">
         <v>16001.71</v>
       </c>
       <c r="C372" s="16">
         <v>8000.85</v>
       </c>
       <c r="D372" s="16">
         <v>32883.71</v>
       </c>
       <c r="E372" s="16">
         <v>8220.92</v>
       </c>
       <c r="F372" s="16">
         <v>-220.07</v>
       </c>
       <c r="G372" s="16">
         <v>15781.64</v>
       </c>
     </row>
-    <row r="373" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="373" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A373" s="24" t="s">
         <v>312</v>
       </c>
       <c r="B373" s="17">
         <v>574.30999999999995</v>
       </c>
       <c r="C373" s="18">
         <v>287.14999999999998</v>
       </c>
       <c r="D373" s="18">
         <v>1180.21</v>
       </c>
       <c r="E373" s="18">
         <v>295.05</v>
       </c>
       <c r="F373" s="18">
         <v>-7.9</v>
       </c>
       <c r="G373" s="18">
         <v>566.41</v>
       </c>
     </row>
-    <row r="374" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A374" s="25" t="s">
         <v>313</v>
       </c>
       <c r="B374" s="19">
         <v>-315768.78999999998</v>
       </c>
       <c r="C374" s="20">
         <v>0</v>
       </c>
       <c r="D374" s="20">
         <v>0</v>
       </c>
       <c r="E374" s="20">
         <v>0</v>
       </c>
       <c r="F374" s="20">
         <v>-34387.760000000002</v>
       </c>
       <c r="G374" s="20">
         <v>-350156.55</v>
       </c>
     </row>
-    <row r="375" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A375" s="23" t="s">
         <v>314</v>
       </c>
       <c r="B375" s="15">
         <v>0</v>
       </c>
       <c r="C375" s="16">
         <v>0</v>
       </c>
       <c r="D375" s="16">
         <v>15239.91</v>
       </c>
       <c r="E375" s="16">
         <v>0</v>
       </c>
       <c r="F375" s="16">
         <v>0</v>
       </c>
       <c r="G375" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="376" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A376" s="23" t="s">
         <v>315</v>
       </c>
       <c r="B376" s="15">
         <v>19460.36</v>
       </c>
       <c r="C376" s="16">
         <v>9730.18</v>
       </c>
       <c r="D376" s="16">
         <v>30443.66</v>
       </c>
       <c r="E376" s="16">
         <v>7610.91</v>
       </c>
       <c r="F376" s="16">
         <v>2119.27</v>
       </c>
       <c r="G376" s="16">
         <v>21579.63</v>
       </c>
     </row>
-    <row r="377" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A377" s="23" t="s">
         <v>316</v>
       </c>
       <c r="B377" s="15">
         <v>156679.95000000001</v>
       </c>
       <c r="C377" s="16">
         <v>78339.97</v>
       </c>
       <c r="D377" s="16">
         <v>245109.09</v>
       </c>
       <c r="E377" s="16">
         <v>61277.27</v>
       </c>
       <c r="F377" s="16">
         <v>17062.7</v>
       </c>
       <c r="G377" s="16">
         <v>173742.65</v>
       </c>
     </row>
-    <row r="378" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A378" s="23" t="s">
         <v>317</v>
       </c>
       <c r="B378" s="15">
         <v>10230.129999999999</v>
       </c>
       <c r="C378" s="16">
         <v>5115.0600000000004</v>
       </c>
       <c r="D378" s="16">
         <v>16003.95</v>
       </c>
       <c r="E378" s="16">
         <v>4000.98</v>
       </c>
       <c r="F378" s="16">
         <v>1114.08</v>
       </c>
       <c r="G378" s="16">
         <v>11344.21</v>
       </c>
     </row>
-    <row r="379" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A379" s="23" t="s">
         <v>649</v>
       </c>
       <c r="B379" s="15">
         <v>8349.1200000000008</v>
       </c>
       <c r="C379" s="16">
         <v>4174.5600000000004</v>
       </c>
       <c r="D379" s="16">
         <v>13061.31</v>
       </c>
       <c r="E379" s="16">
         <v>3265.32</v>
       </c>
       <c r="F379" s="16">
         <v>909.24</v>
       </c>
       <c r="G379" s="16">
         <v>9258.36</v>
       </c>
     </row>
-    <row r="380" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A380" s="23" t="s">
         <v>318</v>
       </c>
       <c r="B380" s="15">
         <v>1303.8900000000001</v>
       </c>
       <c r="C380" s="16">
         <v>651.94000000000005</v>
       </c>
       <c r="D380" s="16">
         <v>2039.79</v>
       </c>
       <c r="E380" s="16">
         <v>509.94</v>
       </c>
       <c r="F380" s="16">
         <v>142</v>
       </c>
       <c r="G380" s="16">
         <v>1445.89</v>
       </c>
     </row>
-    <row r="381" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A381" s="23" t="s">
         <v>319</v>
       </c>
       <c r="B381" s="15">
         <v>5142.6099999999997</v>
       </c>
       <c r="C381" s="16">
         <v>2571.3000000000002</v>
       </c>
       <c r="D381" s="16">
         <v>8045.06</v>
       </c>
       <c r="E381" s="16">
         <v>2011.26</v>
       </c>
       <c r="F381" s="16">
         <v>560.04</v>
       </c>
       <c r="G381" s="16">
         <v>5702.65</v>
       </c>
     </row>
-    <row r="382" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A382" s="23" t="s">
         <v>320</v>
       </c>
       <c r="B382" s="15">
         <v>5140.7299999999996</v>
       </c>
       <c r="C382" s="16">
         <v>2570.36</v>
       </c>
       <c r="D382" s="16">
         <v>8042.12</v>
       </c>
       <c r="E382" s="16">
         <v>2010.53</v>
       </c>
       <c r="F382" s="16">
         <v>559.83000000000004</v>
       </c>
       <c r="G382" s="16">
         <v>5700.56</v>
       </c>
     </row>
-    <row r="383" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A383" s="23" t="s">
         <v>321</v>
       </c>
       <c r="B383" s="15">
         <v>29415.09</v>
       </c>
       <c r="C383" s="16">
         <v>14707.54</v>
       </c>
       <c r="D383" s="16">
         <v>46016.77</v>
       </c>
       <c r="E383" s="16">
         <v>11504.19</v>
       </c>
       <c r="F383" s="16">
         <v>3203.35</v>
       </c>
       <c r="G383" s="16">
         <v>32618.44</v>
       </c>
     </row>
-    <row r="384" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A384" s="23" t="s">
         <v>322</v>
       </c>
       <c r="B384" s="15">
         <v>67205.06</v>
       </c>
       <c r="C384" s="16">
         <v>33602.53</v>
       </c>
       <c r="D384" s="16">
         <v>105135.15</v>
       </c>
       <c r="E384" s="16">
         <v>26283.78</v>
       </c>
       <c r="F384" s="16">
         <v>7318.75</v>
       </c>
       <c r="G384" s="16">
         <v>74523.81</v>
       </c>
     </row>
-    <row r="385" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A385" s="23" t="s">
         <v>323</v>
       </c>
       <c r="B385" s="15">
         <v>12841.85</v>
       </c>
       <c r="C385" s="16">
         <v>6420.92</v>
       </c>
       <c r="D385" s="16">
         <v>20089.71</v>
       </c>
       <c r="E385" s="16">
         <v>5022.42</v>
       </c>
       <c r="F385" s="16">
         <v>1398.5</v>
       </c>
       <c r="G385" s="16">
         <v>14240.35</v>
       </c>
     </row>
-    <row r="386" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="386" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A386" s="24" t="s">
         <v>650</v>
       </c>
       <c r="B386" s="17">
         <v>0</v>
       </c>
       <c r="C386" s="18">
         <v>0</v>
       </c>
       <c r="D386" s="18">
         <v>0</v>
       </c>
       <c r="E386" s="18">
         <v>0</v>
       </c>
       <c r="F386" s="18">
         <v>0</v>
       </c>
       <c r="G386" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="387" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A387" s="25" t="s">
         <v>324</v>
       </c>
       <c r="B387" s="19">
         <v>-3291.71</v>
       </c>
       <c r="C387" s="20">
         <v>0</v>
       </c>
       <c r="D387" s="20">
         <v>0</v>
       </c>
       <c r="E387" s="20">
         <v>0</v>
       </c>
       <c r="F387" s="20">
         <v>-629.66999999999996</v>
       </c>
       <c r="G387" s="20">
         <v>-3921.38</v>
       </c>
     </row>
-    <row r="388" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A388" s="23" t="s">
         <v>325</v>
       </c>
       <c r="B388" s="15">
         <v>2231.12</v>
       </c>
       <c r="C388" s="16">
         <v>1115.56</v>
       </c>
       <c r="D388" s="16">
         <v>2755.08</v>
       </c>
       <c r="E388" s="16">
         <v>688.77</v>
       </c>
       <c r="F388" s="16">
         <v>426.79</v>
       </c>
       <c r="G388" s="16">
         <v>2657.91</v>
       </c>
     </row>
-    <row r="389" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A389" s="23" t="s">
         <v>326</v>
       </c>
       <c r="B389" s="15">
         <v>591.82000000000005</v>
       </c>
       <c r="C389" s="16">
         <v>295.91000000000003</v>
       </c>
       <c r="D389" s="16">
         <v>730.81</v>
       </c>
       <c r="E389" s="16">
         <v>182.7</v>
       </c>
       <c r="F389" s="16">
         <v>113.21</v>
       </c>
       <c r="G389" s="16">
         <v>705.03</v>
       </c>
     </row>
-    <row r="390" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="390" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A390" s="24" t="s">
         <v>327</v>
       </c>
       <c r="B390" s="17">
         <v>468.77</v>
       </c>
       <c r="C390" s="18">
         <v>234.38</v>
       </c>
       <c r="D390" s="18">
         <v>578.85</v>
       </c>
       <c r="E390" s="18">
         <v>144.71</v>
       </c>
       <c r="F390" s="18">
         <v>89.67</v>
       </c>
       <c r="G390" s="18">
         <v>558.44000000000005</v>
       </c>
     </row>
-    <row r="391" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A391" s="25" t="s">
         <v>328</v>
       </c>
       <c r="B391" s="19">
         <v>-137086.89000000001</v>
       </c>
       <c r="C391" s="20">
         <v>0</v>
       </c>
       <c r="D391" s="20">
         <v>0</v>
       </c>
       <c r="E391" s="20">
         <v>0</v>
       </c>
       <c r="F391" s="20">
         <v>11734.08</v>
       </c>
       <c r="G391" s="20">
         <v>-125352.81</v>
       </c>
     </row>
-    <row r="392" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A392" s="23" t="s">
         <v>644</v>
       </c>
       <c r="B392" s="15">
         <v>3680.34</v>
       </c>
       <c r="C392" s="16">
         <v>1840.17</v>
       </c>
       <c r="D392" s="16">
         <v>8620.76</v>
       </c>
       <c r="E392" s="16">
         <v>2155.19</v>
       </c>
       <c r="F392" s="16">
         <v>-315.02</v>
       </c>
       <c r="G392" s="16">
         <v>3365.32</v>
       </c>
     </row>
-    <row r="393" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="393" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A393" s="24" t="s">
         <v>329</v>
       </c>
       <c r="B393" s="17">
         <v>133406.54999999999</v>
       </c>
       <c r="C393" s="18">
         <v>66703.27</v>
       </c>
       <c r="D393" s="18">
         <v>312489.34999999998</v>
       </c>
       <c r="E393" s="18">
         <v>78122.33</v>
       </c>
       <c r="F393" s="18">
         <v>-11419.06</v>
       </c>
       <c r="G393" s="18">
         <v>121987.49</v>
       </c>
     </row>
-    <row r="394" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A394" s="25" t="s">
         <v>330</v>
       </c>
       <c r="B394" s="19">
         <v>-85362.97</v>
       </c>
       <c r="C394" s="20">
         <v>0</v>
       </c>
       <c r="D394" s="20">
         <v>0</v>
       </c>
       <c r="E394" s="20">
         <v>0</v>
       </c>
       <c r="F394" s="20">
         <v>433.37</v>
       </c>
       <c r="G394" s="20">
         <v>-84929.600000000006</v>
       </c>
     </row>
-    <row r="395" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A395" s="23" t="s">
         <v>651</v>
       </c>
       <c r="B395" s="15">
         <v>197.97</v>
       </c>
       <c r="C395" s="16">
         <v>98.98</v>
       </c>
       <c r="D395" s="16">
         <v>399.97</v>
       </c>
       <c r="E395" s="16">
         <v>99.99</v>
       </c>
       <c r="F395" s="16">
         <v>-1.01</v>
       </c>
       <c r="G395" s="16">
         <v>196.96</v>
       </c>
     </row>
-    <row r="396" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A396" s="23" t="s">
         <v>331</v>
       </c>
       <c r="B396" s="15">
         <v>78016.570000000007</v>
       </c>
       <c r="C396" s="16">
         <v>39008.28</v>
       </c>
       <c r="D396" s="16">
         <v>157617.42000000001</v>
       </c>
       <c r="E396" s="16">
         <v>39404.35</v>
       </c>
       <c r="F396" s="16">
         <v>-396.07</v>
       </c>
       <c r="G396" s="16">
         <v>77620.5</v>
       </c>
     </row>
-    <row r="397" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A397" s="23" t="s">
         <v>332</v>
       </c>
       <c r="B397" s="15">
         <v>5661.05</v>
       </c>
       <c r="C397" s="16">
         <v>2830.52</v>
       </c>
       <c r="D397" s="16">
         <v>11437.05</v>
       </c>
       <c r="E397" s="16">
         <v>2859.26</v>
       </c>
       <c r="F397" s="16">
         <v>-28.74</v>
       </c>
       <c r="G397" s="16">
         <v>5632.31</v>
       </c>
     </row>
-    <row r="398" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="398" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A398" s="24" t="s">
         <v>333</v>
       </c>
       <c r="B398" s="17">
         <v>1487.38</v>
       </c>
       <c r="C398" s="18">
         <v>743.69</v>
       </c>
       <c r="D398" s="18">
         <v>3004.97</v>
       </c>
       <c r="E398" s="18">
         <v>751.24</v>
       </c>
       <c r="F398" s="18">
         <v>-7.55</v>
       </c>
       <c r="G398" s="18">
         <v>1479.83</v>
       </c>
     </row>
-    <row r="399" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A399" s="25" t="s">
         <v>334</v>
       </c>
       <c r="B399" s="19">
         <v>-78319.570000000007</v>
       </c>
       <c r="C399" s="20">
         <v>0</v>
       </c>
       <c r="D399" s="20">
         <v>0</v>
       </c>
       <c r="E399" s="20">
         <v>0</v>
       </c>
       <c r="F399" s="20">
         <v>-5.73</v>
       </c>
       <c r="G399" s="20">
         <v>-78325.3</v>
       </c>
     </row>
-    <row r="400" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A400" s="23" t="s">
         <v>335</v>
       </c>
       <c r="B400" s="15">
-        <v>0</v>
+        <v>78253.94</v>
       </c>
       <c r="C400" s="16">
-        <v>0</v>
+        <v>39126.97</v>
       </c>
       <c r="D400" s="16">
-        <v>0</v>
+        <v>156484.99</v>
       </c>
       <c r="E400" s="16">
-        <v>0</v>
+        <v>39121.24</v>
       </c>
       <c r="F400" s="16">
-        <v>0</v>
+        <v>5.73</v>
       </c>
       <c r="G400" s="16">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+        <v>78259.67</v>
+      </c>
+    </row>
+    <row r="401" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A401" s="24" t="s">
         <v>620</v>
       </c>
       <c r="B401" s="17">
-        <v>78253.94</v>
+        <v>65.63</v>
       </c>
       <c r="C401" s="18">
-        <v>39126.97</v>
+        <v>32.81</v>
       </c>
       <c r="D401" s="18">
-        <v>156484.99</v>
+        <v>131.25</v>
       </c>
       <c r="E401" s="18">
-        <v>39121.24</v>
+        <v>32.81</v>
       </c>
       <c r="F401" s="18">
-        <v>5.73</v>
+        <v>0</v>
       </c>
       <c r="G401" s="18">
-        <v>78259.67</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:7" x14ac:dyDescent="0.25">
+        <v>65.63</v>
+      </c>
+    </row>
+    <row r="402" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A402" s="25" t="s">
         <v>336</v>
       </c>
       <c r="B402" s="19">
         <v>-38542.44</v>
       </c>
       <c r="C402" s="20">
         <v>0</v>
       </c>
       <c r="D402" s="20">
         <v>0</v>
       </c>
       <c r="E402" s="20">
         <v>0</v>
       </c>
       <c r="F402" s="20">
         <v>5257.95</v>
       </c>
       <c r="G402" s="20">
         <v>-33284.49</v>
       </c>
     </row>
-    <row r="403" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A403" s="23" t="s">
         <v>337</v>
       </c>
       <c r="B403" s="15">
         <v>20501.59</v>
       </c>
       <c r="C403" s="16">
         <v>10250.790000000001</v>
       </c>
       <c r="D403" s="16">
         <v>52190.47</v>
       </c>
       <c r="E403" s="16">
         <v>13047.61</v>
       </c>
       <c r="F403" s="16">
         <v>-2796.82</v>
       </c>
       <c r="G403" s="16">
         <v>17704.77</v>
       </c>
     </row>
-    <row r="404" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="404" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A404" s="24" t="s">
         <v>648</v>
       </c>
       <c r="B404" s="17">
         <v>18040.849999999999</v>
       </c>
       <c r="C404" s="18">
         <v>9020.42</v>
       </c>
       <c r="D404" s="18">
         <v>45926.2</v>
       </c>
       <c r="E404" s="18">
         <v>11481.55</v>
       </c>
       <c r="F404" s="18">
         <v>-2461.13</v>
       </c>
       <c r="G404" s="18">
         <v>15579.72</v>
       </c>
     </row>
-    <row r="405" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A405" s="25" t="s">
         <v>338</v>
       </c>
       <c r="B405" s="19">
         <v>-22895.46</v>
       </c>
       <c r="C405" s="20">
         <v>0</v>
       </c>
       <c r="D405" s="20">
         <v>0</v>
       </c>
       <c r="E405" s="20">
         <v>0</v>
       </c>
       <c r="F405" s="20">
         <v>-4042.05</v>
       </c>
       <c r="G405" s="20">
         <v>-26937.51</v>
       </c>
     </row>
-    <row r="406" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A406" s="23" t="s">
         <v>339</v>
       </c>
       <c r="B406" s="15">
         <v>3284.18</v>
       </c>
       <c r="C406" s="16">
         <v>1642.09</v>
       </c>
       <c r="D406" s="16">
         <v>4249.16</v>
       </c>
       <c r="E406" s="16">
         <v>1062.29</v>
       </c>
       <c r="F406" s="16">
         <v>579.79999999999995</v>
       </c>
       <c r="G406" s="16">
         <v>3863.98</v>
       </c>
     </row>
-    <row r="407" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A407" s="23" t="s">
         <v>340</v>
       </c>
       <c r="B407" s="15">
         <v>14694.39</v>
       </c>
       <c r="C407" s="16">
         <v>7347.19</v>
       </c>
       <c r="D407" s="16">
         <v>19011.96</v>
       </c>
       <c r="E407" s="16">
         <v>4752.99</v>
       </c>
       <c r="F407" s="16">
         <v>2594.1999999999998</v>
       </c>
       <c r="G407" s="16">
         <v>17288.59</v>
       </c>
     </row>
-    <row r="408" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="408" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A408" s="24" t="s">
         <v>341</v>
       </c>
       <c r="B408" s="17">
         <v>4916.8900000000003</v>
       </c>
       <c r="C408" s="18">
         <v>2458.44</v>
       </c>
       <c r="D408" s="18">
         <v>6361.59</v>
       </c>
       <c r="E408" s="18">
         <v>1590.39</v>
       </c>
       <c r="F408" s="18">
         <v>868.05</v>
       </c>
       <c r="G408" s="18">
         <v>5784.94</v>
       </c>
     </row>
-    <row r="409" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A409" s="25" t="s">
         <v>342</v>
       </c>
       <c r="B409" s="19">
         <v>-36950.17</v>
       </c>
       <c r="C409" s="20">
         <v>0</v>
       </c>
       <c r="D409" s="20">
         <v>0</v>
       </c>
       <c r="E409" s="20">
         <v>0</v>
       </c>
       <c r="F409" s="20">
         <v>-5870.92</v>
       </c>
       <c r="G409" s="20">
         <v>-42821.09</v>
       </c>
     </row>
-    <row r="410" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A410" s="23" t="s">
         <v>343</v>
       </c>
       <c r="B410" s="15">
         <v>139.93</v>
       </c>
       <c r="C410" s="16">
         <v>69.959999999999994</v>
       </c>
       <c r="D410" s="16">
         <v>190.93</v>
       </c>
       <c r="E410" s="16">
         <v>47.73</v>
       </c>
       <c r="F410" s="16">
         <v>22.23</v>
       </c>
       <c r="G410" s="16">
         <v>162.16</v>
       </c>
     </row>
-    <row r="411" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A411" s="23" t="s">
         <v>344</v>
       </c>
       <c r="B411" s="15">
         <v>338.31</v>
       </c>
       <c r="C411" s="16">
         <v>169.15</v>
       </c>
       <c r="D411" s="16">
         <v>461.61</v>
       </c>
       <c r="E411" s="16">
         <v>115.4</v>
       </c>
       <c r="F411" s="16">
         <v>53.75</v>
       </c>
       <c r="G411" s="16">
         <v>392.06</v>
       </c>
     </row>
-    <row r="412" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A412" s="23" t="s">
         <v>345</v>
       </c>
       <c r="B412" s="15">
         <v>707.75</v>
       </c>
       <c r="C412" s="16">
         <v>353.87</v>
       </c>
       <c r="D412" s="16">
         <v>965.69</v>
       </c>
       <c r="E412" s="16">
         <v>241.42</v>
       </c>
       <c r="F412" s="16">
         <v>112.45</v>
       </c>
       <c r="G412" s="16">
         <v>820.2</v>
       </c>
     </row>
-    <row r="413" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A413" s="23" t="s">
         <v>346</v>
       </c>
       <c r="B413" s="15">
         <v>57.81</v>
       </c>
       <c r="C413" s="16">
         <v>28.9</v>
       </c>
       <c r="D413" s="16">
         <v>78.88</v>
       </c>
       <c r="E413" s="16">
         <v>19.72</v>
       </c>
       <c r="F413" s="16">
         <v>9.18</v>
       </c>
       <c r="G413" s="16">
         <v>66.989999999999995</v>
       </c>
     </row>
-    <row r="414" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A414" s="23" t="s">
         <v>347</v>
       </c>
       <c r="B414" s="15">
         <v>1084.8800000000001</v>
       </c>
       <c r="C414" s="16">
         <v>542.44000000000005</v>
       </c>
       <c r="D414" s="16">
         <v>1480.26</v>
       </c>
       <c r="E414" s="16">
         <v>370.06</v>
       </c>
       <c r="F414" s="16">
         <v>172.38</v>
       </c>
       <c r="G414" s="16">
         <v>1257.26</v>
       </c>
     </row>
-    <row r="415" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A415" s="23" t="s">
         <v>348</v>
       </c>
       <c r="B415" s="15">
         <v>630.12</v>
       </c>
       <c r="C415" s="16">
         <v>315.06</v>
       </c>
       <c r="D415" s="16">
         <v>859.77</v>
       </c>
       <c r="E415" s="16">
         <v>214.94</v>
       </c>
       <c r="F415" s="16">
         <v>100.12</v>
       </c>
       <c r="G415" s="16">
         <v>730.24</v>
       </c>
     </row>
-    <row r="416" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A416" s="23" t="s">
         <v>349</v>
       </c>
       <c r="B416" s="15">
         <v>611.02</v>
       </c>
       <c r="C416" s="16">
         <v>305.51</v>
       </c>
       <c r="D416" s="16">
         <v>833.71</v>
       </c>
       <c r="E416" s="16">
         <v>208.42</v>
       </c>
       <c r="F416" s="16">
         <v>97.09</v>
       </c>
       <c r="G416" s="16">
         <v>708.11</v>
       </c>
     </row>
-    <row r="417" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A417" s="23" t="s">
         <v>350</v>
       </c>
       <c r="B417" s="15">
         <v>5773.53</v>
       </c>
       <c r="C417" s="16">
         <v>2886.76</v>
       </c>
       <c r="D417" s="16">
         <v>7877.7</v>
       </c>
       <c r="E417" s="16">
         <v>1969.42</v>
       </c>
       <c r="F417" s="16">
         <v>917.34</v>
       </c>
       <c r="G417" s="16">
         <v>6690.87</v>
       </c>
     </row>
-    <row r="418" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="418" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A418" s="24" t="s">
         <v>351</v>
       </c>
       <c r="B418" s="17">
         <v>27606.82</v>
       </c>
       <c r="C418" s="18">
         <v>13803.41</v>
       </c>
       <c r="D418" s="18">
         <v>37668.129999999997</v>
       </c>
       <c r="E418" s="18">
         <v>9417.0300000000007</v>
       </c>
       <c r="F418" s="18">
         <v>4386.38</v>
       </c>
       <c r="G418" s="18">
         <v>31993.200000000001</v>
       </c>
     </row>
-    <row r="419" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A419" s="25" t="s">
         <v>352</v>
       </c>
       <c r="B419" s="19">
         <v>-40263.89</v>
       </c>
       <c r="C419" s="20">
         <v>0</v>
       </c>
       <c r="D419" s="20">
         <v>0</v>
       </c>
       <c r="E419" s="20">
         <v>0</v>
       </c>
       <c r="F419" s="20">
         <v>-6510.14</v>
       </c>
       <c r="G419" s="20">
         <v>-46774.03</v>
       </c>
     </row>
-    <row r="420" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A420" s="23" t="s">
         <v>353</v>
       </c>
       <c r="B420" s="15">
         <v>35022.82</v>
       </c>
       <c r="C420" s="16">
         <v>17511.41</v>
       </c>
       <c r="D420" s="16">
         <v>47394.74</v>
       </c>
       <c r="E420" s="16">
         <v>11848.68</v>
       </c>
       <c r="F420" s="16">
         <v>5662.73</v>
       </c>
       <c r="G420" s="16">
         <v>40685.550000000003</v>
       </c>
     </row>
-    <row r="421" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="421" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A421" s="24" t="s">
         <v>354</v>
       </c>
       <c r="B421" s="17">
         <v>5241.07</v>
       </c>
       <c r="C421" s="18">
         <v>2620.5300000000002</v>
       </c>
       <c r="D421" s="18">
         <v>7092.5</v>
       </c>
       <c r="E421" s="18">
         <v>1773.12</v>
       </c>
       <c r="F421" s="18">
         <v>847.41</v>
       </c>
       <c r="G421" s="18">
         <v>6088.48</v>
       </c>
     </row>
-    <row r="422" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A422" s="25" t="s">
         <v>355</v>
       </c>
       <c r="B422" s="19">
         <v>-2747285.59</v>
       </c>
       <c r="C422" s="20">
         <v>0</v>
       </c>
       <c r="D422" s="20">
         <v>0</v>
       </c>
       <c r="E422" s="20">
         <v>0</v>
       </c>
       <c r="F422" s="20">
         <v>761206.89</v>
       </c>
       <c r="G422" s="20">
         <v>-1986078.7</v>
       </c>
     </row>
-    <row r="423" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A423" s="23" t="s">
         <v>356</v>
       </c>
       <c r="B423" s="15">
         <v>2328074.31</v>
       </c>
       <c r="C423" s="16">
         <v>1164037.1499999999</v>
       </c>
       <c r="D423" s="16">
         <v>7236362.6399999997</v>
       </c>
       <c r="E423" s="16">
         <v>1809090.66</v>
       </c>
       <c r="F423" s="16">
         <v>-645053.51</v>
       </c>
       <c r="G423" s="16">
         <v>1683020.8</v>
       </c>
     </row>
-    <row r="424" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A424" s="23" t="s">
         <v>357</v>
       </c>
       <c r="B424" s="15">
         <v>74830.58</v>
       </c>
       <c r="C424" s="16">
         <v>37415.29</v>
       </c>
       <c r="D424" s="16">
         <v>232596.19</v>
       </c>
       <c r="E424" s="16">
         <v>58149.04</v>
       </c>
       <c r="F424" s="16">
         <v>-20733.75</v>
       </c>
       <c r="G424" s="16">
         <v>54096.83</v>
       </c>
     </row>
-    <row r="425" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A425" s="23" t="s">
         <v>647</v>
       </c>
       <c r="B425" s="15">
         <v>42638.22</v>
       </c>
       <c r="C425" s="16">
         <v>21319.11</v>
       </c>
       <c r="D425" s="16">
         <v>132532.54</v>
       </c>
       <c r="E425" s="16">
         <v>33133.129999999997</v>
       </c>
       <c r="F425" s="16">
         <v>-11814.02</v>
       </c>
       <c r="G425" s="16">
         <v>30824.2</v>
       </c>
     </row>
-    <row r="426" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A426" s="23" t="s">
         <v>615</v>
       </c>
       <c r="B426" s="15">
         <v>135015.45000000001</v>
       </c>
       <c r="C426" s="16">
         <v>67507.72</v>
       </c>
       <c r="D426" s="16">
         <v>419669.06</v>
       </c>
       <c r="E426" s="16">
         <v>104917.26</v>
       </c>
       <c r="F426" s="16">
         <v>-37409.54</v>
       </c>
       <c r="G426" s="16">
         <v>97605.91</v>
       </c>
     </row>
-    <row r="427" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A427" s="23" t="s">
         <v>358</v>
       </c>
       <c r="B427" s="15">
         <v>75779.09</v>
       </c>
       <c r="C427" s="16">
         <v>37889.54</v>
       </c>
       <c r="D427" s="16">
         <v>235544.45</v>
       </c>
       <c r="E427" s="16">
         <v>58886.11</v>
       </c>
       <c r="F427" s="16">
         <v>-20996.57</v>
       </c>
       <c r="G427" s="16">
         <v>54782.52</v>
       </c>
     </row>
-    <row r="428" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A428" s="23" t="s">
         <v>652</v>
       </c>
       <c r="B428" s="15">
         <v>49692.57</v>
       </c>
       <c r="C428" s="16">
         <v>24846.28</v>
       </c>
       <c r="D428" s="16">
         <v>154459.60999999999</v>
       </c>
       <c r="E428" s="16">
         <v>38614.9</v>
       </c>
       <c r="F428" s="16">
         <v>-13768.62</v>
       </c>
       <c r="G428" s="16">
         <v>35923.949999999997</v>
       </c>
     </row>
-    <row r="429" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A429" s="23" t="s">
         <v>359</v>
       </c>
       <c r="B429" s="15">
         <v>40763.19</v>
       </c>
       <c r="C429" s="16">
         <v>20381.59</v>
       </c>
       <c r="D429" s="16">
         <v>126704.4</v>
       </c>
       <c r="E429" s="16">
         <v>31676.1</v>
       </c>
       <c r="F429" s="16">
         <v>-11294.51</v>
       </c>
       <c r="G429" s="16">
         <v>29468.68</v>
       </c>
     </row>
-    <row r="430" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A430" s="23" t="s">
         <v>653</v>
       </c>
       <c r="B430" s="15">
         <v>492.18</v>
       </c>
       <c r="C430" s="16">
         <v>246.09</v>
       </c>
       <c r="D430" s="16">
         <v>1529.85</v>
       </c>
       <c r="E430" s="16">
         <v>382.46</v>
       </c>
       <c r="F430" s="16">
         <v>-136.37</v>
       </c>
       <c r="G430" s="16">
         <v>355.81</v>
       </c>
     </row>
-    <row r="431" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="431" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A431" s="24" t="s">
         <v>654</v>
       </c>
       <c r="B431" s="17">
         <v>0</v>
       </c>
       <c r="C431" s="18">
         <v>0</v>
       </c>
       <c r="D431" s="18">
         <v>0</v>
       </c>
       <c r="E431" s="18">
         <v>0</v>
       </c>
       <c r="F431" s="18">
         <v>0</v>
       </c>
       <c r="G431" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="432" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A432" s="25" t="s">
         <v>360</v>
       </c>
       <c r="B432" s="19">
         <v>-10741.66</v>
       </c>
       <c r="C432" s="20">
         <v>0</v>
       </c>
       <c r="D432" s="20">
         <v>0</v>
       </c>
       <c r="E432" s="20">
         <v>0</v>
       </c>
       <c r="F432" s="20">
         <v>-263.54000000000002</v>
       </c>
       <c r="G432" s="20">
         <v>-11005.2</v>
       </c>
     </row>
-    <row r="433" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A433" s="23" t="s">
         <v>361</v>
       </c>
       <c r="B433" s="15">
         <v>1182.1500000000001</v>
       </c>
       <c r="C433" s="16">
         <v>591.07000000000005</v>
       </c>
       <c r="D433" s="16">
         <v>2248.2800000000002</v>
       </c>
       <c r="E433" s="16">
         <v>562.07000000000005</v>
       </c>
       <c r="F433" s="16">
         <v>29</v>
       </c>
       <c r="G433" s="16">
         <v>1211.1500000000001</v>
       </c>
     </row>
-    <row r="434" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="434" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A434" s="24" t="s">
         <v>362</v>
       </c>
       <c r="B434" s="17">
         <v>9559.51</v>
       </c>
       <c r="C434" s="18">
         <v>4779.75</v>
       </c>
       <c r="D434" s="18">
         <v>18180.87</v>
       </c>
       <c r="E434" s="18">
         <v>4545.21</v>
       </c>
       <c r="F434" s="18">
         <v>234.54</v>
       </c>
       <c r="G434" s="18">
         <v>9794.0499999999993</v>
       </c>
     </row>
-    <row r="435" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A435" s="25" t="s">
         <v>363</v>
       </c>
       <c r="B435" s="19">
         <v>-44524.89</v>
       </c>
       <c r="C435" s="20">
         <v>0</v>
       </c>
       <c r="D435" s="20">
         <v>0</v>
       </c>
       <c r="E435" s="20">
         <v>0</v>
       </c>
       <c r="F435" s="20">
         <v>-7239.36</v>
       </c>
       <c r="G435" s="20">
         <v>-51764.25</v>
       </c>
     </row>
-    <row r="436" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A436" s="23" t="s">
         <v>364</v>
       </c>
       <c r="B436" s="15">
         <v>10670.32</v>
       </c>
       <c r="C436" s="16">
         <v>5335.16</v>
       </c>
       <c r="D436" s="16">
         <v>14401.03</v>
       </c>
       <c r="E436" s="16">
         <v>3600.25</v>
       </c>
       <c r="F436" s="16">
         <v>1734.91</v>
       </c>
       <c r="G436" s="16">
         <v>12405.23</v>
       </c>
     </row>
-    <row r="437" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A437" s="23" t="s">
         <v>655</v>
       </c>
       <c r="B437" s="15">
         <v>4657.26</v>
       </c>
       <c r="C437" s="16">
         <v>2328.63</v>
       </c>
       <c r="D437" s="16">
         <v>6285.61</v>
       </c>
       <c r="E437" s="16">
         <v>1571.4</v>
       </c>
       <c r="F437" s="16">
         <v>757.23</v>
       </c>
       <c r="G437" s="16">
         <v>5414.49</v>
       </c>
     </row>
-    <row r="438" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A438" s="23" t="s">
         <v>365</v>
       </c>
       <c r="B438" s="15">
         <v>6693.77</v>
       </c>
       <c r="C438" s="16">
         <v>3346.88</v>
       </c>
       <c r="D438" s="16">
         <v>9034.15</v>
       </c>
       <c r="E438" s="16">
         <v>2258.5300000000002</v>
       </c>
       <c r="F438" s="16">
         <v>1088.3499999999999</v>
       </c>
       <c r="G438" s="16">
         <v>7782.12</v>
       </c>
     </row>
-    <row r="439" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A439" s="23" t="s">
         <v>366</v>
       </c>
       <c r="B439" s="15">
         <v>4662.95</v>
       </c>
       <c r="C439" s="16">
         <v>2331.4699999999998</v>
       </c>
       <c r="D439" s="16">
         <v>6293.29</v>
       </c>
       <c r="E439" s="16">
         <v>1573.32</v>
       </c>
       <c r="F439" s="16">
         <v>758.15</v>
       </c>
       <c r="G439" s="16">
         <v>5421.1</v>
       </c>
     </row>
-    <row r="440" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="440" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A440" s="24" t="s">
         <v>367</v>
       </c>
       <c r="B440" s="17">
         <v>17840.59</v>
       </c>
       <c r="C440" s="18">
         <v>8920.2900000000009</v>
       </c>
       <c r="D440" s="18">
         <v>24078.29</v>
       </c>
       <c r="E440" s="18">
         <v>6019.57</v>
       </c>
       <c r="F440" s="18">
         <v>2900.72</v>
       </c>
       <c r="G440" s="18">
         <v>20741.310000000001</v>
       </c>
     </row>
-    <row r="441" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A441" s="25" t="s">
         <v>368</v>
       </c>
       <c r="B441" s="19">
         <v>-333196.77</v>
       </c>
       <c r="C441" s="20">
         <v>0</v>
       </c>
       <c r="D441" s="20">
         <v>0</v>
       </c>
       <c r="E441" s="20">
         <v>0</v>
       </c>
       <c r="F441" s="20">
         <v>-10219.35</v>
       </c>
       <c r="G441" s="20">
         <v>-343416.12</v>
       </c>
     </row>
-    <row r="442" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A442" s="23" t="s">
         <v>369</v>
       </c>
       <c r="B442" s="15">
         <v>53207.61</v>
       </c>
       <c r="C442" s="16">
         <v>26603.8</v>
       </c>
       <c r="D442" s="16">
         <v>99887.58</v>
       </c>
       <c r="E442" s="16">
         <v>24971.89</v>
       </c>
       <c r="F442" s="16">
         <v>1631.91</v>
       </c>
       <c r="G442" s="16">
         <v>54839.519999999997</v>
       </c>
     </row>
-    <row r="443" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A443" s="23" t="s">
         <v>370</v>
       </c>
       <c r="B443" s="15">
         <v>1390.19</v>
       </c>
       <c r="C443" s="16">
         <v>695.09</v>
       </c>
       <c r="D443" s="16">
         <v>2609.84</v>
       </c>
       <c r="E443" s="16">
         <v>652.46</v>
       </c>
       <c r="F443" s="16">
         <v>42.63</v>
       </c>
       <c r="G443" s="16">
         <v>1432.82</v>
       </c>
     </row>
-    <row r="444" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A444" s="23" t="s">
         <v>655</v>
       </c>
       <c r="B444" s="15">
-        <v>53207.61</v>
+        <v>0</v>
       </c>
       <c r="C444" s="16">
-        <v>26603.8</v>
+        <v>0</v>
       </c>
       <c r="D444" s="16">
-        <v>99887.58</v>
+        <v>0</v>
       </c>
       <c r="E444" s="16">
-        <v>24971.89</v>
+        <v>0</v>
       </c>
       <c r="F444" s="16">
-        <v>1631.91</v>
+        <v>0</v>
       </c>
       <c r="G444" s="16">
-        <v>54839.519999999997</v>
-[...2 lines deleted...]
-    <row r="445" spans="1:7" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="445" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A445" s="23" t="s">
         <v>371</v>
       </c>
       <c r="B445" s="15">
-        <v>1390.19</v>
+        <v>16320.4</v>
       </c>
       <c r="C445" s="16">
-        <v>695.09</v>
+        <v>8160.2</v>
       </c>
       <c r="D445" s="16">
-        <v>2609.84</v>
+        <v>30638.58</v>
       </c>
       <c r="E445" s="16">
-        <v>652.46</v>
+        <v>7659.64</v>
       </c>
       <c r="F445" s="16">
-        <v>42.63</v>
+        <v>500.56</v>
       </c>
       <c r="G445" s="16">
-        <v>1432.82</v>
-[...2 lines deleted...]
-    <row r="446" spans="1:7" x14ac:dyDescent="0.25">
+        <v>16820.96</v>
+      </c>
+    </row>
+    <row r="446" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A446" s="23" t="s">
         <v>372</v>
       </c>
       <c r="B446" s="15">
-        <v>16320.4</v>
+        <v>8227.85</v>
       </c>
       <c r="C446" s="16">
-        <v>8160.2</v>
+        <v>4113.92</v>
       </c>
       <c r="D446" s="16">
-        <v>30638.58</v>
+        <v>15446.3</v>
       </c>
       <c r="E446" s="16">
-        <v>7659.64</v>
+        <v>3861.57</v>
       </c>
       <c r="F446" s="16">
-        <v>500.56</v>
+        <v>252.35</v>
       </c>
       <c r="G446" s="16">
-        <v>16820.96</v>
-[...2 lines deleted...]
-    <row r="447" spans="1:7" x14ac:dyDescent="0.25">
+        <v>8480.2000000000007</v>
+      </c>
+    </row>
+    <row r="447" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A447" s="23" t="s">
         <v>373</v>
       </c>
       <c r="B447" s="15">
-        <v>8227.85</v>
+        <v>8595.6299999999992</v>
       </c>
       <c r="C447" s="16">
-        <v>4113.92</v>
+        <v>4297.8100000000004</v>
       </c>
       <c r="D447" s="16">
-        <v>15446.3</v>
+        <v>16136.74</v>
       </c>
       <c r="E447" s="16">
-        <v>3861.57</v>
+        <v>4034.18</v>
       </c>
       <c r="F447" s="16">
-        <v>252.35</v>
+        <v>263.63</v>
       </c>
       <c r="G447" s="16">
-        <v>8480.2000000000007</v>
-[...2 lines deleted...]
-    <row r="448" spans="1:7" x14ac:dyDescent="0.25">
+        <v>8859.26</v>
+      </c>
+    </row>
+    <row r="448" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A448" s="23" t="s">
         <v>374</v>
       </c>
       <c r="B448" s="15">
-        <v>8595.6299999999992</v>
+        <v>104749.12</v>
       </c>
       <c r="C448" s="16">
-        <v>4297.8100000000004</v>
+        <v>52374.559999999998</v>
       </c>
       <c r="D448" s="16">
-        <v>16136.74</v>
+        <v>196647.37</v>
       </c>
       <c r="E448" s="16">
-        <v>4034.18</v>
+        <v>49161.84</v>
       </c>
       <c r="F448" s="16">
-        <v>263.63</v>
+        <v>3212.72</v>
       </c>
       <c r="G448" s="16">
-        <v>8859.26</v>
-[...2 lines deleted...]
-    <row r="449" spans="1:7" x14ac:dyDescent="0.25">
+        <v>107961.84</v>
+      </c>
+    </row>
+    <row r="449" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A449" s="23" t="s">
         <v>375</v>
       </c>
       <c r="B449" s="15">
-        <v>104749.12</v>
+        <v>6815.94</v>
       </c>
       <c r="C449" s="16">
-        <v>52374.559999999998</v>
+        <v>3407.97</v>
       </c>
       <c r="D449" s="16">
-        <v>196647.37</v>
+        <v>12795.69</v>
       </c>
       <c r="E449" s="16">
-        <v>49161.84</v>
+        <v>3198.92</v>
       </c>
       <c r="F449" s="16">
-        <v>3212.72</v>
+        <v>209.05</v>
       </c>
       <c r="G449" s="16">
-        <v>107961.84</v>
-[...2 lines deleted...]
-    <row r="450" spans="1:7" x14ac:dyDescent="0.25">
+        <v>7024.99</v>
+      </c>
+    </row>
+    <row r="450" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A450" s="23" t="s">
         <v>376</v>
       </c>
       <c r="B450" s="15">
-        <v>6815.94</v>
+        <v>94130.28</v>
       </c>
       <c r="C450" s="16">
-        <v>3407.97</v>
+        <v>47065.14</v>
       </c>
       <c r="D450" s="16">
-        <v>12795.69</v>
+        <v>176712.43</v>
       </c>
       <c r="E450" s="16">
-        <v>3198.92</v>
+        <v>44178.1</v>
       </c>
       <c r="F450" s="16">
-        <v>209.05</v>
+        <v>2887.04</v>
       </c>
       <c r="G450" s="16">
-        <v>7024.99</v>
-[...2 lines deleted...]
-    <row r="451" spans="1:7" x14ac:dyDescent="0.25">
+        <v>97017.32</v>
+      </c>
+    </row>
+    <row r="451" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A451" s="23" t="s">
         <v>377</v>
       </c>
       <c r="B451" s="15">
-        <v>94130.28</v>
+        <v>3651.44</v>
       </c>
       <c r="C451" s="16">
-        <v>47065.14</v>
+        <v>1825.72</v>
       </c>
       <c r="D451" s="16">
-        <v>176712.43</v>
+        <v>6854.92</v>
       </c>
       <c r="E451" s="16">
-        <v>44178.1</v>
+        <v>1713.73</v>
       </c>
       <c r="F451" s="16">
-        <v>2887.04</v>
+        <v>111.99</v>
       </c>
       <c r="G451" s="16">
-        <v>97017.32</v>
-[...2 lines deleted...]
-    <row r="452" spans="1:7" x14ac:dyDescent="0.25">
+        <v>3763.43</v>
+      </c>
+    </row>
+    <row r="452" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A452" s="23" t="s">
         <v>378</v>
       </c>
       <c r="B452" s="15">
-        <v>3651.44</v>
+        <v>5728.66</v>
       </c>
       <c r="C452" s="16">
-        <v>1825.72</v>
+        <v>2864.33</v>
       </c>
       <c r="D452" s="16">
-        <v>6854.92</v>
+        <v>10754.51</v>
       </c>
       <c r="E452" s="16">
-        <v>1713.73</v>
+        <v>2688.62</v>
       </c>
       <c r="F452" s="16">
-        <v>111.99</v>
+        <v>175.71</v>
       </c>
       <c r="G452" s="16">
-        <v>3763.43</v>
-[...2 lines deleted...]
-    <row r="453" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+        <v>5904.37</v>
+      </c>
+    </row>
+    <row r="453" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A453" s="24" t="s">
         <v>379</v>
       </c>
       <c r="B453" s="17">
-        <v>5728.66</v>
+        <v>30379.65</v>
       </c>
       <c r="C453" s="18">
-        <v>2864.33</v>
+        <v>15189.82</v>
       </c>
       <c r="D453" s="18">
-        <v>10754.51</v>
+        <v>57032.25</v>
       </c>
       <c r="E453" s="18">
-        <v>2688.62</v>
+        <v>14258.06</v>
       </c>
       <c r="F453" s="18">
-        <v>175.71</v>
+        <v>931.76</v>
       </c>
       <c r="G453" s="18">
-        <v>5904.37</v>
-[...2 lines deleted...]
-    <row r="454" spans="1:7" x14ac:dyDescent="0.25">
+        <v>31311.41</v>
+      </c>
+    </row>
+    <row r="454" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A454" s="25" t="s">
         <v>380</v>
       </c>
       <c r="B454" s="19">
         <v>-254330.89</v>
       </c>
       <c r="C454" s="20">
         <v>0</v>
       </c>
       <c r="D454" s="20">
         <v>0</v>
       </c>
       <c r="E454" s="20">
         <v>0</v>
       </c>
       <c r="F454" s="20">
         <v>8381.33</v>
       </c>
       <c r="G454" s="20">
         <v>-245949.56</v>
       </c>
     </row>
-    <row r="455" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="455" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A455" s="23" t="s">
         <v>381</v>
       </c>
       <c r="B455" s="15">
         <v>2698.84</v>
       </c>
       <c r="C455" s="16">
         <v>1349.42</v>
       </c>
       <c r="D455" s="16">
         <v>5753.43</v>
       </c>
       <c r="E455" s="16">
         <v>1438.35</v>
       </c>
       <c r="F455" s="16">
         <v>-88.93</v>
       </c>
       <c r="G455" s="16">
         <v>2609.91</v>
       </c>
     </row>
-    <row r="456" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="456" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A456" s="23" t="s">
         <v>382</v>
       </c>
       <c r="B456" s="15">
         <v>1225.0999999999999</v>
       </c>
       <c r="C456" s="16">
         <v>612.54999999999995</v>
       </c>
       <c r="D456" s="16">
         <v>2611.6799999999998</v>
       </c>
       <c r="E456" s="16">
         <v>652.91999999999996</v>
       </c>
       <c r="F456" s="16">
         <v>-40.369999999999997</v>
       </c>
       <c r="G456" s="16">
         <v>1184.73</v>
       </c>
     </row>
-    <row r="457" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="457" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A457" s="23" t="s">
         <v>383</v>
       </c>
       <c r="B457" s="15">
         <v>5076.75</v>
       </c>
       <c r="C457" s="16">
         <v>2538.37</v>
       </c>
       <c r="D457" s="16">
         <v>10822.71</v>
       </c>
       <c r="E457" s="16">
         <v>2705.67</v>
       </c>
       <c r="F457" s="16">
         <v>-167.3</v>
       </c>
       <c r="G457" s="16">
         <v>4909.45</v>
       </c>
     </row>
-    <row r="458" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="458" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A458" s="23" t="s">
         <v>384</v>
       </c>
       <c r="B458" s="15">
         <v>4398.66</v>
       </c>
       <c r="C458" s="16">
         <v>2199.33</v>
       </c>
       <c r="D458" s="16">
         <v>9377.14</v>
       </c>
       <c r="E458" s="16">
         <v>2344.2800000000002</v>
       </c>
       <c r="F458" s="16">
         <v>-144.94999999999999</v>
       </c>
       <c r="G458" s="16">
         <v>4253.71</v>
       </c>
     </row>
-    <row r="459" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="459" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A459" s="23" t="s">
         <v>385</v>
       </c>
       <c r="B459" s="15">
         <v>1333.62</v>
       </c>
       <c r="C459" s="16">
         <v>666.81</v>
       </c>
       <c r="D459" s="16">
         <v>2843.04</v>
       </c>
       <c r="E459" s="16">
         <v>710.76</v>
       </c>
       <c r="F459" s="16">
         <v>-43.95</v>
       </c>
       <c r="G459" s="16">
         <v>1289.67</v>
       </c>
     </row>
-    <row r="460" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="460" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A460" s="23" t="s">
         <v>386</v>
       </c>
       <c r="B460" s="15">
         <v>26997.69</v>
       </c>
       <c r="C460" s="16">
         <v>13498.84</v>
       </c>
       <c r="D460" s="16">
         <v>57554.17</v>
       </c>
       <c r="E460" s="16">
         <v>14388.54</v>
       </c>
       <c r="F460" s="16">
         <v>-889.7</v>
       </c>
       <c r="G460" s="16">
         <v>26107.99</v>
       </c>
     </row>
-    <row r="461" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="461" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A461" s="23" t="s">
         <v>387</v>
       </c>
       <c r="B461" s="15">
         <v>15840.58</v>
       </c>
       <c r="C461" s="16">
         <v>7920.29</v>
       </c>
       <c r="D461" s="16">
         <v>33769.25</v>
       </c>
       <c r="E461" s="16">
         <v>8442.31</v>
       </c>
       <c r="F461" s="16">
         <v>-522.02</v>
       </c>
       <c r="G461" s="16">
         <v>15318.56</v>
       </c>
     </row>
-    <row r="462" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="462" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A462" s="23" t="s">
         <v>634</v>
       </c>
       <c r="B462" s="15">
         <v>183789.75</v>
       </c>
       <c r="C462" s="16">
         <v>91894.87</v>
       </c>
       <c r="D462" s="16">
         <v>391806.35</v>
       </c>
       <c r="E462" s="16">
         <v>97951.58</v>
       </c>
       <c r="F462" s="16">
         <v>-6056.71</v>
       </c>
       <c r="G462" s="16">
         <v>177733.04</v>
       </c>
     </row>
-    <row r="463" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="463" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A463" s="23" t="s">
         <v>635</v>
       </c>
       <c r="B463" s="15">
         <v>4995.38</v>
       </c>
       <c r="C463" s="16">
         <v>2497.69</v>
       </c>
       <c r="D463" s="16">
         <v>10649.23</v>
       </c>
       <c r="E463" s="16">
         <v>2662.3</v>
       </c>
       <c r="F463" s="16">
         <v>-164.61</v>
       </c>
       <c r="G463" s="16">
         <v>4830.7700000000004</v>
       </c>
     </row>
-    <row r="464" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="464" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A464" s="23" t="s">
         <v>388</v>
       </c>
       <c r="B464" s="15">
         <v>6419.4</v>
       </c>
       <c r="C464" s="16">
         <v>3209.7</v>
       </c>
       <c r="D464" s="16">
         <v>13685</v>
       </c>
       <c r="E464" s="16">
         <v>3421.25</v>
       </c>
       <c r="F464" s="16">
         <v>-211.55</v>
       </c>
       <c r="G464" s="16">
         <v>6207.85</v>
       </c>
     </row>
-    <row r="465" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="465" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A465" s="24" t="s">
         <v>636</v>
       </c>
       <c r="B465" s="17">
         <v>1555.12</v>
       </c>
       <c r="C465" s="18">
         <v>777.56</v>
       </c>
       <c r="D465" s="18">
         <v>3315.23</v>
       </c>
       <c r="E465" s="18">
         <v>828.8</v>
       </c>
       <c r="F465" s="18">
         <v>-51.24</v>
       </c>
       <c r="G465" s="18">
         <v>1503.88</v>
       </c>
     </row>
-    <row r="466" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="466" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A466" s="25" t="s">
         <v>389</v>
       </c>
       <c r="B466" s="19">
         <v>-624912.5</v>
       </c>
       <c r="C466" s="20">
         <v>0</v>
       </c>
       <c r="D466" s="20">
         <v>0</v>
       </c>
       <c r="E466" s="20">
         <v>0</v>
       </c>
       <c r="F466" s="20">
         <v>-46051.79</v>
       </c>
       <c r="G466" s="20">
         <v>-670964.29</v>
       </c>
     </row>
-    <row r="467" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="467" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A467" s="23" t="s">
         <v>390</v>
       </c>
       <c r="B467" s="15">
         <v>41174.160000000003</v>
       </c>
       <c r="C467" s="16">
         <v>20587.080000000002</v>
       </c>
       <c r="D467" s="16">
         <v>70211.3</v>
       </c>
       <c r="E467" s="16">
         <v>17552.82</v>
       </c>
       <c r="F467" s="16">
         <v>3034.26</v>
       </c>
       <c r="G467" s="16">
         <v>44208.42</v>
       </c>
     </row>
-    <row r="468" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="468" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A468" s="23" t="s">
         <v>391</v>
       </c>
       <c r="B468" s="15">
         <v>21036.99</v>
       </c>
       <c r="C468" s="16">
         <v>10518.49</v>
       </c>
       <c r="D468" s="16">
         <v>35872.85</v>
       </c>
       <c r="E468" s="16">
         <v>8968.2099999999991</v>
       </c>
       <c r="F468" s="16">
         <v>1550.28</v>
       </c>
       <c r="G468" s="16">
         <v>22587.27</v>
       </c>
     </row>
-    <row r="469" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="469" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A469" s="23" t="s">
         <v>392</v>
       </c>
       <c r="B469" s="15">
         <v>542826.07999999996</v>
       </c>
       <c r="C469" s="16">
         <v>271413.03999999998</v>
       </c>
       <c r="D469" s="16">
         <v>925641.87</v>
       </c>
       <c r="E469" s="16">
         <v>231410.46</v>
       </c>
       <c r="F469" s="16">
         <v>40002.58</v>
       </c>
       <c r="G469" s="16">
         <v>582828.66</v>
       </c>
     </row>
-    <row r="470" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="470" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A470" s="24" t="s">
         <v>393</v>
       </c>
       <c r="B470" s="17">
         <v>19875.27</v>
       </c>
       <c r="C470" s="18">
         <v>9937.6299999999992</v>
       </c>
       <c r="D470" s="18">
         <v>33891.86</v>
       </c>
       <c r="E470" s="18">
         <v>8472.9599999999991</v>
       </c>
       <c r="F470" s="18">
         <v>1464.67</v>
       </c>
       <c r="G470" s="18">
         <v>21339.94</v>
       </c>
     </row>
-    <row r="471" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="471" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A471" s="25" t="s">
         <v>394</v>
       </c>
       <c r="B471" s="19">
         <v>-29297.45</v>
       </c>
       <c r="C471" s="20">
         <v>0</v>
       </c>
       <c r="D471" s="20">
         <v>0</v>
       </c>
       <c r="E471" s="20">
         <v>0</v>
       </c>
       <c r="F471" s="20">
         <v>-7050.15</v>
       </c>
       <c r="G471" s="20">
         <v>-36347.599999999999</v>
       </c>
     </row>
-    <row r="472" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="472" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A472" s="23" t="s">
         <v>395</v>
       </c>
       <c r="B472" s="15">
         <v>4096.41</v>
       </c>
       <c r="C472" s="16">
         <v>2048.1999999999998</v>
       </c>
       <c r="D472" s="16">
         <v>4249.7700000000004</v>
       </c>
       <c r="E472" s="16">
         <v>1062.44</v>
       </c>
       <c r="F472" s="16">
         <v>985.76</v>
       </c>
       <c r="G472" s="16">
         <v>5082.17</v>
       </c>
     </row>
-    <row r="473" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="473" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A473" s="23" t="s">
         <v>396</v>
       </c>
       <c r="B473" s="15">
         <v>5004.13</v>
       </c>
       <c r="C473" s="16">
         <v>2502.06</v>
       </c>
       <c r="D473" s="16">
         <v>5191.4799999999996</v>
       </c>
       <c r="E473" s="16">
         <v>1297.8699999999999</v>
       </c>
       <c r="F473" s="16">
         <v>1204.19</v>
       </c>
       <c r="G473" s="16">
         <v>6208.32</v>
       </c>
     </row>
-    <row r="474" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="474" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A474" s="23" t="s">
         <v>397</v>
       </c>
       <c r="B474" s="15">
         <v>5574.37</v>
       </c>
       <c r="C474" s="16">
         <v>2787.18</v>
       </c>
       <c r="D474" s="16">
         <v>5783.07</v>
       </c>
       <c r="E474" s="16">
         <v>1445.76</v>
       </c>
       <c r="F474" s="16">
         <v>1341.42</v>
       </c>
       <c r="G474" s="16">
         <v>6915.79</v>
       </c>
     </row>
-    <row r="475" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="475" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A475" s="23" t="s">
         <v>398</v>
       </c>
       <c r="B475" s="15">
         <v>2374.0500000000002</v>
       </c>
       <c r="C475" s="16">
         <v>1187.02</v>
       </c>
       <c r="D475" s="16">
         <v>2462.9299999999998</v>
       </c>
       <c r="E475" s="16">
         <v>615.73</v>
       </c>
       <c r="F475" s="16">
         <v>571.29</v>
       </c>
       <c r="G475" s="16">
         <v>2945.34</v>
       </c>
     </row>
-    <row r="476" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="476" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A476" s="23" t="s">
         <v>399</v>
       </c>
       <c r="B476" s="15">
         <v>331.67</v>
       </c>
       <c r="C476" s="16">
         <v>165.83</v>
       </c>
       <c r="D476" s="16">
         <v>344.08</v>
       </c>
       <c r="E476" s="16">
         <v>86.02</v>
       </c>
       <c r="F476" s="16">
         <v>79.81</v>
       </c>
       <c r="G476" s="16">
         <v>411.48</v>
       </c>
     </row>
-    <row r="477" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="477" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A477" s="23" t="s">
         <v>400</v>
       </c>
       <c r="B477" s="15">
         <v>4876.12</v>
       </c>
       <c r="C477" s="16">
         <v>2438.06</v>
       </c>
       <c r="D477" s="16">
         <v>5058.67</v>
       </c>
       <c r="E477" s="16">
         <v>1264.6600000000001</v>
       </c>
       <c r="F477" s="16">
         <v>1173.4000000000001</v>
       </c>
       <c r="G477" s="16">
         <v>6049.52</v>
       </c>
     </row>
-    <row r="478" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="478" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A478" s="23" t="s">
         <v>401</v>
       </c>
       <c r="B478" s="15">
         <v>2950.12</v>
       </c>
       <c r="C478" s="16">
         <v>1475.06</v>
       </c>
       <c r="D478" s="16">
         <v>3060.56</v>
       </c>
       <c r="E478" s="16">
         <v>765.14</v>
       </c>
       <c r="F478" s="16">
         <v>709.92</v>
       </c>
       <c r="G478" s="16">
         <v>3660.04</v>
       </c>
     </row>
-    <row r="479" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="479" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A479" s="23" t="s">
         <v>402</v>
       </c>
       <c r="B479" s="15">
         <v>1029.92</v>
       </c>
       <c r="C479" s="16">
         <v>514.96</v>
       </c>
       <c r="D479" s="16">
         <v>1068.48</v>
       </c>
       <c r="E479" s="16">
         <v>267.12</v>
       </c>
       <c r="F479" s="16">
         <v>247.84</v>
       </c>
       <c r="G479" s="16">
         <v>1277.76</v>
       </c>
     </row>
-    <row r="480" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="480" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A480" s="24" t="s">
         <v>403</v>
       </c>
       <c r="B480" s="17">
         <v>3060.66</v>
       </c>
       <c r="C480" s="18">
         <v>1530.33</v>
       </c>
       <c r="D480" s="18">
         <v>3175.25</v>
       </c>
       <c r="E480" s="18">
         <v>793.81</v>
       </c>
       <c r="F480" s="18">
         <v>736.52</v>
       </c>
       <c r="G480" s="18">
         <v>3797.18</v>
       </c>
     </row>
-    <row r="481" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="481" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A481" s="25" t="s">
         <v>404</v>
       </c>
       <c r="B481" s="19">
         <v>-403125.73</v>
       </c>
       <c r="C481" s="20">
         <v>0</v>
       </c>
       <c r="D481" s="20">
         <v>0</v>
       </c>
       <c r="E481" s="20">
         <v>0</v>
       </c>
       <c r="F481" s="20">
         <v>-52544.68</v>
       </c>
       <c r="G481" s="20">
         <v>-455670.41</v>
       </c>
     </row>
-    <row r="482" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="482" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A482" s="23" t="s">
         <v>405</v>
       </c>
       <c r="B482" s="15">
         <v>27556.79</v>
       </c>
       <c r="C482" s="16">
         <v>13778.39</v>
       </c>
       <c r="D482" s="16">
         <v>40746.230000000003</v>
       </c>
       <c r="E482" s="16">
         <v>10186.549999999999</v>
       </c>
       <c r="F482" s="16">
         <v>3591.84</v>
       </c>
       <c r="G482" s="16">
         <v>31148.63</v>
       </c>
     </row>
-    <row r="483" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="483" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A483" s="23" t="s">
         <v>406</v>
       </c>
       <c r="B483" s="15">
         <v>259542.63</v>
       </c>
       <c r="C483" s="16">
         <v>129771.31</v>
       </c>
       <c r="D483" s="16">
         <v>383766.87</v>
       </c>
       <c r="E483" s="16">
         <v>95941.71</v>
       </c>
       <c r="F483" s="16">
         <v>33829.599999999999</v>
       </c>
       <c r="G483" s="16">
         <v>293372.23</v>
       </c>
     </row>
-    <row r="484" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="484" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A484" s="23" t="s">
         <v>407</v>
       </c>
       <c r="B484" s="15">
         <v>66639.460000000006</v>
       </c>
       <c r="C484" s="16">
         <v>33319.730000000003</v>
       </c>
       <c r="D484" s="16">
         <v>98534.93</v>
       </c>
       <c r="E484" s="16">
         <v>24633.73</v>
       </c>
       <c r="F484" s="16">
         <v>8686</v>
       </c>
       <c r="G484" s="16">
         <v>75325.460000000006</v>
       </c>
     </row>
-    <row r="485" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="485" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A485" s="23" t="s">
         <v>408</v>
       </c>
       <c r="B485" s="15">
         <v>8056.44</v>
       </c>
       <c r="C485" s="16">
         <v>4028.22</v>
       </c>
       <c r="D485" s="16">
         <v>11912.47</v>
       </c>
       <c r="E485" s="16">
         <v>2978.11</v>
       </c>
       <c r="F485" s="16">
         <v>1050.1099999999999</v>
       </c>
       <c r="G485" s="16">
         <v>9106.5499999999993</v>
       </c>
     </row>
-    <row r="486" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="486" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A486" s="23" t="s">
         <v>656</v>
       </c>
       <c r="B486" s="15">
         <v>18027.689999999999</v>
       </c>
       <c r="C486" s="16">
         <v>9013.84</v>
       </c>
       <c r="D486" s="16">
         <v>26656.240000000002</v>
       </c>
       <c r="E486" s="16">
         <v>6664.06</v>
       </c>
       <c r="F486" s="16">
         <v>2349.7800000000002</v>
       </c>
       <c r="G486" s="16">
         <v>20377.47</v>
       </c>
     </row>
-    <row r="487" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="487" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A487" s="24" t="s">
         <v>409</v>
       </c>
       <c r="B487" s="17">
         <v>23302.720000000001</v>
       </c>
       <c r="C487" s="18">
         <v>11651.36</v>
       </c>
       <c r="D487" s="18">
         <v>34456.050000000003</v>
       </c>
       <c r="E487" s="18">
         <v>8614.01</v>
       </c>
       <c r="F487" s="18">
         <v>3037.35</v>
       </c>
       <c r="G487" s="18">
         <v>26340.07</v>
       </c>
     </row>
-    <row r="488" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="488" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A488" s="25" t="s">
         <v>410</v>
       </c>
       <c r="B488" s="19">
         <v>-523227.8</v>
       </c>
       <c r="C488" s="20">
         <v>0</v>
       </c>
       <c r="D488" s="20">
         <v>0</v>
       </c>
       <c r="E488" s="20">
         <v>0</v>
       </c>
       <c r="F488" s="20">
         <v>-55828.14</v>
       </c>
       <c r="G488" s="20">
         <v>-579055.93999999994</v>
       </c>
     </row>
-    <row r="489" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="489" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A489" s="23" t="s">
         <v>411</v>
       </c>
       <c r="B489" s="15">
         <v>114792.86</v>
       </c>
       <c r="C489" s="16">
         <v>57396.43</v>
       </c>
       <c r="D489" s="16">
         <v>180592.37</v>
       </c>
       <c r="E489" s="16">
         <v>45148.09</v>
       </c>
       <c r="F489" s="16">
         <v>12248.34</v>
       </c>
       <c r="G489" s="16">
         <v>127041.2</v>
       </c>
     </row>
-    <row r="490" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="490" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A490" s="23" t="s">
         <v>630</v>
       </c>
       <c r="B490" s="15">
         <v>330199.03000000003</v>
       </c>
       <c r="C490" s="16">
         <v>165099.51</v>
       </c>
       <c r="D490" s="16">
         <v>519469.8</v>
       </c>
       <c r="E490" s="16">
         <v>129867.45</v>
       </c>
       <c r="F490" s="16">
         <v>35232.06</v>
       </c>
       <c r="G490" s="16">
         <v>365431.09</v>
       </c>
     </row>
-    <row r="491" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="491" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A491" s="23" t="s">
         <v>631</v>
       </c>
       <c r="B491" s="15">
         <v>779.75</v>
       </c>
       <c r="C491" s="16">
         <v>389.87</v>
       </c>
       <c r="D491" s="16">
         <v>1226.7</v>
       </c>
       <c r="E491" s="16">
         <v>306.67</v>
       </c>
       <c r="F491" s="16">
         <v>83.2</v>
       </c>
       <c r="G491" s="16">
         <v>862.95</v>
       </c>
     </row>
-    <row r="492" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="492" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A492" s="23" t="s">
         <v>412</v>
       </c>
       <c r="B492" s="15">
         <v>55190.76</v>
       </c>
       <c r="C492" s="16">
         <v>27595.38</v>
       </c>
       <c r="D492" s="16">
         <v>86826.21</v>
       </c>
       <c r="E492" s="16">
         <v>21706.55</v>
       </c>
       <c r="F492" s="16">
         <v>5888.83</v>
       </c>
       <c r="G492" s="16">
         <v>61079.59</v>
       </c>
     </row>
-    <row r="493" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="493" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A493" s="24" t="s">
         <v>609</v>
       </c>
       <c r="B493" s="17">
         <v>22265.4</v>
       </c>
       <c r="C493" s="18">
         <v>11132.7</v>
       </c>
       <c r="D493" s="18">
         <v>35027.980000000003</v>
       </c>
       <c r="E493" s="18">
         <v>8756.99</v>
       </c>
       <c r="F493" s="18">
         <v>2375.71</v>
       </c>
       <c r="G493" s="18">
         <v>24641.11</v>
       </c>
     </row>
-    <row r="494" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="494" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A494" s="25" t="s">
         <v>413</v>
       </c>
       <c r="B494" s="19">
         <v>-7079.08</v>
       </c>
       <c r="C494" s="20">
         <v>0</v>
       </c>
       <c r="D494" s="20">
         <v>0</v>
       </c>
       <c r="E494" s="20">
         <v>0</v>
       </c>
       <c r="F494" s="20">
         <v>-972.95</v>
       </c>
       <c r="G494" s="20">
         <v>-8052.03</v>
       </c>
     </row>
-    <row r="495" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="495" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A495" s="23" t="s">
         <v>414</v>
       </c>
       <c r="B495" s="15">
         <v>367.63</v>
       </c>
       <c r="C495" s="16">
         <v>183.81</v>
       </c>
       <c r="D495" s="16">
         <v>533.14</v>
       </c>
       <c r="E495" s="16">
         <v>133.28</v>
       </c>
       <c r="F495" s="16">
         <v>50.53</v>
       </c>
       <c r="G495" s="16">
         <v>418.16</v>
       </c>
     </row>
-    <row r="496" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="496" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A496" s="23" t="s">
         <v>415</v>
       </c>
       <c r="B496" s="15">
         <v>0</v>
       </c>
       <c r="C496" s="16">
         <v>0</v>
       </c>
       <c r="D496" s="16">
         <v>0</v>
       </c>
       <c r="E496" s="16">
         <v>0</v>
       </c>
       <c r="F496" s="16">
         <v>0</v>
       </c>
       <c r="G496" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="497" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="497" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A497" s="23" t="s">
         <v>416</v>
       </c>
       <c r="B497" s="15">
         <v>804.54</v>
       </c>
       <c r="C497" s="16">
         <v>402.27</v>
       </c>
       <c r="D497" s="16">
         <v>1166.78</v>
       </c>
       <c r="E497" s="16">
         <v>291.69</v>
       </c>
       <c r="F497" s="16">
         <v>110.58</v>
       </c>
       <c r="G497" s="16">
         <v>915.12</v>
       </c>
     </row>
-    <row r="498" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="498" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A498" s="23" t="s">
         <v>417</v>
       </c>
       <c r="B498" s="15">
         <v>226.1</v>
       </c>
       <c r="C498" s="16">
         <v>113.05</v>
       </c>
       <c r="D498" s="16">
         <v>327.9</v>
       </c>
       <c r="E498" s="16">
         <v>81.97</v>
       </c>
       <c r="F498" s="16">
         <v>31.08</v>
       </c>
       <c r="G498" s="16">
         <v>257.18</v>
       </c>
     </row>
-    <row r="499" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="499" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A499" s="23" t="s">
         <v>418</v>
       </c>
       <c r="B499" s="15">
         <v>221.55</v>
       </c>
       <c r="C499" s="16">
         <v>110.77</v>
       </c>
       <c r="D499" s="16">
         <v>321.3</v>
       </c>
       <c r="E499" s="16">
         <v>80.319999999999993</v>
       </c>
       <c r="F499" s="16">
         <v>30.45</v>
       </c>
       <c r="G499" s="16">
         <v>252</v>
       </c>
     </row>
-    <row r="500" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="500" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A500" s="23" t="s">
         <v>419</v>
       </c>
       <c r="B500" s="15">
         <v>992.72</v>
       </c>
       <c r="C500" s="16">
         <v>496.36</v>
       </c>
       <c r="D500" s="16">
         <v>1439.69</v>
       </c>
       <c r="E500" s="16">
         <v>359.92</v>
       </c>
       <c r="F500" s="16">
         <v>136.44</v>
       </c>
       <c r="G500" s="16">
         <v>1129.1600000000001</v>
       </c>
     </row>
-    <row r="501" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="501" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A501" s="23" t="s">
         <v>420</v>
       </c>
       <c r="B501" s="15">
         <v>3857.53</v>
       </c>
       <c r="C501" s="16">
         <v>1928.76</v>
       </c>
       <c r="D501" s="16">
         <v>5594.38</v>
       </c>
       <c r="E501" s="16">
         <v>1398.59</v>
       </c>
       <c r="F501" s="16">
         <v>530.16999999999996</v>
       </c>
       <c r="G501" s="16">
         <v>4387.7</v>
       </c>
     </row>
-    <row r="502" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="502" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A502" s="23" t="s">
         <v>421</v>
       </c>
       <c r="B502" s="15">
         <v>239.3</v>
       </c>
       <c r="C502" s="16">
         <v>119.65</v>
       </c>
       <c r="D502" s="16">
         <v>347.05</v>
       </c>
       <c r="E502" s="16">
         <v>86.76</v>
       </c>
       <c r="F502" s="16">
         <v>32.89</v>
       </c>
       <c r="G502" s="16">
         <v>272.19</v>
       </c>
     </row>
-    <row r="503" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="503" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A503" s="24" t="s">
         <v>422</v>
       </c>
       <c r="B503" s="17">
         <v>369.71</v>
       </c>
       <c r="C503" s="18">
         <v>184.85</v>
       </c>
       <c r="D503" s="18">
         <v>536.16999999999996</v>
       </c>
       <c r="E503" s="18">
         <v>134.04</v>
       </c>
       <c r="F503" s="18">
         <v>50.81</v>
       </c>
       <c r="G503" s="18">
         <v>420.52</v>
       </c>
     </row>
-    <row r="504" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="504" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A504" s="25" t="s">
         <v>423</v>
       </c>
       <c r="B504" s="19">
         <v>-86598.29</v>
       </c>
       <c r="C504" s="20">
         <v>0</v>
       </c>
       <c r="D504" s="20">
         <v>0</v>
       </c>
       <c r="E504" s="20">
         <v>0</v>
       </c>
       <c r="F504" s="20">
         <v>3398.54</v>
       </c>
       <c r="G504" s="20">
         <v>-83199.75</v>
       </c>
     </row>
-    <row r="505" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="505" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A505" s="24" t="s">
         <v>619</v>
       </c>
       <c r="B505" s="17">
         <v>86598.29</v>
       </c>
       <c r="C505" s="18">
         <v>43299.14</v>
       </c>
       <c r="D505" s="18">
         <v>186790.73</v>
       </c>
       <c r="E505" s="18">
         <v>46697.68</v>
       </c>
       <c r="F505" s="18">
         <v>-3398.54</v>
       </c>
       <c r="G505" s="18">
         <v>83199.75</v>
       </c>
     </row>
-    <row r="506" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="506" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A506" s="25" t="s">
         <v>424</v>
       </c>
       <c r="B506" s="19">
         <v>-64883.86</v>
       </c>
       <c r="C506" s="20">
         <v>0</v>
       </c>
       <c r="D506" s="20">
         <v>0</v>
       </c>
       <c r="E506" s="20">
         <v>0</v>
       </c>
       <c r="F506" s="20">
         <v>-3619.3</v>
       </c>
       <c r="G506" s="20">
         <v>-68503.16</v>
       </c>
     </row>
-    <row r="507" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="507" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A507" s="23" t="s">
         <v>425</v>
       </c>
       <c r="B507" s="15">
         <v>2185.62</v>
       </c>
       <c r="C507" s="16">
         <v>1092.81</v>
       </c>
       <c r="D507" s="16">
         <v>3883.57</v>
       </c>
       <c r="E507" s="16">
         <v>970.89</v>
       </c>
       <c r="F507" s="16">
         <v>121.92</v>
       </c>
       <c r="G507" s="16">
         <v>2307.54</v>
       </c>
     </row>
-    <row r="508" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="508" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A508" s="23" t="s">
         <v>426</v>
       </c>
       <c r="B508" s="15">
         <v>24700.09</v>
       </c>
       <c r="C508" s="16">
         <v>12350.04</v>
       </c>
       <c r="D508" s="16">
         <v>43888.98</v>
       </c>
       <c r="E508" s="16">
         <v>10972.24</v>
       </c>
       <c r="F508" s="16">
         <v>1377.8</v>
       </c>
       <c r="G508" s="16">
         <v>26077.89</v>
       </c>
     </row>
-    <row r="509" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="509" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A509" s="23" t="s">
         <v>427</v>
       </c>
       <c r="B509" s="15">
         <v>2955.86</v>
       </c>
       <c r="C509" s="16">
         <v>1477.93</v>
       </c>
       <c r="D509" s="16">
         <v>5252.2</v>
       </c>
       <c r="E509" s="16">
         <v>1313.05</v>
       </c>
       <c r="F509" s="16">
         <v>164.88</v>
       </c>
       <c r="G509" s="16">
         <v>3120.74</v>
       </c>
     </row>
-    <row r="510" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="510" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A510" s="23" t="s">
         <v>656</v>
       </c>
       <c r="B510" s="15">
         <v>30335.32</v>
       </c>
       <c r="C510" s="16">
         <v>15167.66</v>
       </c>
       <c r="D510" s="16">
         <v>53902.080000000002</v>
       </c>
       <c r="E510" s="16">
         <v>13475.52</v>
       </c>
       <c r="F510" s="16">
         <v>1692.14</v>
       </c>
       <c r="G510" s="16">
         <v>32027.46</v>
       </c>
     </row>
-    <row r="511" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="511" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A511" s="23" t="s">
         <v>428</v>
       </c>
       <c r="B511" s="15">
         <v>3390.31</v>
       </c>
       <c r="C511" s="16">
         <v>1695.15</v>
       </c>
       <c r="D511" s="16">
         <v>6024.17</v>
       </c>
       <c r="E511" s="16">
         <v>1506.04</v>
       </c>
       <c r="F511" s="16">
         <v>189.11</v>
       </c>
       <c r="G511" s="16">
         <v>3579.42</v>
       </c>
     </row>
-    <row r="512" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="512" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A512" s="23" t="s">
         <v>629</v>
       </c>
       <c r="B512" s="15">
         <v>0</v>
       </c>
       <c r="C512" s="16">
         <v>0</v>
       </c>
       <c r="D512" s="16">
         <v>0</v>
       </c>
       <c r="E512" s="16">
         <v>0</v>
       </c>
       <c r="F512" s="16">
         <v>0</v>
       </c>
       <c r="G512" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="513" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="513" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A513" s="24" t="s">
         <v>429</v>
       </c>
       <c r="B513" s="17">
         <v>1316.66</v>
       </c>
       <c r="C513" s="18">
         <v>658.33</v>
       </c>
       <c r="D513" s="18">
         <v>2339.54</v>
       </c>
       <c r="E513" s="18">
         <v>584.88</v>
       </c>
       <c r="F513" s="18">
         <v>73.45</v>
       </c>
       <c r="G513" s="18">
         <v>1390.11</v>
       </c>
     </row>
-    <row r="514" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="514" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A514" s="25" t="s">
         <v>430</v>
       </c>
       <c r="B514" s="19">
         <v>-17524.79</v>
       </c>
       <c r="C514" s="20">
         <v>0</v>
       </c>
       <c r="D514" s="20">
         <v>0</v>
       </c>
       <c r="E514" s="20">
         <v>0</v>
       </c>
       <c r="F514" s="20">
         <v>-4146.8100000000004</v>
       </c>
       <c r="G514" s="20">
         <v>-21671.599999999999</v>
       </c>
     </row>
-    <row r="515" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="515" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A515" s="23" t="s">
         <v>431</v>
       </c>
       <c r="B515" s="15">
         <v>13598.1</v>
       </c>
       <c r="C515" s="16">
         <v>6799.05</v>
       </c>
       <c r="D515" s="16">
         <v>14325.59</v>
       </c>
       <c r="E515" s="16">
         <v>3581.39</v>
       </c>
       <c r="F515" s="16">
         <v>3217.66</v>
       </c>
       <c r="G515" s="16">
         <v>16815.759999999998</v>
       </c>
     </row>
-    <row r="516" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="516" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A516" s="24" t="s">
         <v>432</v>
       </c>
       <c r="B516" s="17">
         <v>3926.69</v>
       </c>
       <c r="C516" s="18">
         <v>1963.34</v>
       </c>
       <c r="D516" s="18">
         <v>4136.7700000000004</v>
       </c>
       <c r="E516" s="18">
         <v>1034.19</v>
       </c>
       <c r="F516" s="18">
         <v>929.15</v>
       </c>
       <c r="G516" s="18">
         <v>4855.84</v>
       </c>
     </row>
-    <row r="517" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="517" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A517" s="25" t="s">
         <v>433</v>
       </c>
       <c r="B517" s="19">
         <v>-38437.46</v>
       </c>
       <c r="C517" s="20">
         <v>0</v>
       </c>
       <c r="D517" s="20">
         <v>0</v>
       </c>
       <c r="E517" s="20">
         <v>0</v>
       </c>
       <c r="F517" s="20">
         <v>-4833</v>
       </c>
       <c r="G517" s="20">
         <v>-43270.46</v>
       </c>
     </row>
-    <row r="518" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="518" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A518" s="24" t="s">
         <v>434</v>
       </c>
       <c r="B518" s="17">
         <v>38437.46</v>
       </c>
       <c r="C518" s="18">
         <v>19218.73</v>
       </c>
       <c r="D518" s="18">
         <v>57542.95</v>
       </c>
       <c r="E518" s="18">
         <v>14385.73</v>
       </c>
       <c r="F518" s="18">
         <v>4833</v>
       </c>
       <c r="G518" s="18">
         <v>43270.46</v>
       </c>
     </row>
-    <row r="519" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="519" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A519" s="25" t="s">
         <v>435</v>
       </c>
       <c r="B519" s="19">
         <v>-600358.77</v>
       </c>
       <c r="C519" s="20">
         <v>0</v>
       </c>
       <c r="D519" s="20">
         <v>0</v>
       </c>
       <c r="E519" s="20">
         <v>0</v>
       </c>
       <c r="F519" s="20">
         <v>-1208.1600000000001</v>
       </c>
       <c r="G519" s="20">
         <v>-601566.93000000005</v>
       </c>
     </row>
-    <row r="520" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="520" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A520" s="23" t="s">
         <v>436</v>
       </c>
       <c r="B520" s="15">
         <v>27012.7</v>
       </c>
       <c r="C520" s="16">
         <v>13506.35</v>
       </c>
       <c r="D520" s="16">
         <v>53807.95</v>
       </c>
       <c r="E520" s="16">
         <v>13451.98</v>
       </c>
       <c r="F520" s="16">
         <v>54.37</v>
       </c>
       <c r="G520" s="16">
         <v>27067.07</v>
       </c>
     </row>
-    <row r="521" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="521" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A521" s="23" t="s">
         <v>437</v>
       </c>
       <c r="B521" s="15">
         <v>6873.22</v>
       </c>
       <c r="C521" s="16">
         <v>3436.61</v>
       </c>
       <c r="D521" s="16">
         <v>13691.12</v>
       </c>
       <c r="E521" s="16">
         <v>3422.78</v>
       </c>
       <c r="F521" s="16">
         <v>13.83</v>
       </c>
       <c r="G521" s="16">
         <v>6887.05</v>
       </c>
     </row>
-    <row r="522" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="522" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A522" s="23" t="s">
         <v>438</v>
       </c>
       <c r="B522" s="15">
         <v>232.6</v>
       </c>
       <c r="C522" s="16">
         <v>116.3</v>
       </c>
       <c r="D522" s="16">
         <v>463.32</v>
       </c>
       <c r="E522" s="16">
         <v>115.83</v>
       </c>
       <c r="F522" s="16">
         <v>0.47</v>
       </c>
       <c r="G522" s="16">
         <v>233.07</v>
       </c>
     </row>
-    <row r="523" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="523" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A523" s="23" t="s">
         <v>439</v>
       </c>
       <c r="B523" s="15">
         <v>22349.89</v>
       </c>
       <c r="C523" s="16">
         <v>11174.94</v>
       </c>
       <c r="D523" s="16">
         <v>44519.88</v>
       </c>
       <c r="E523" s="16">
         <v>11129.97</v>
       </c>
       <c r="F523" s="16">
         <v>44.97</v>
       </c>
       <c r="G523" s="16">
         <v>22394.86</v>
       </c>
     </row>
-    <row r="524" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="524" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A524" s="23" t="s">
         <v>440</v>
       </c>
       <c r="B524" s="15">
         <v>1875.78</v>
       </c>
       <c r="C524" s="16">
         <v>937.89</v>
       </c>
       <c r="D524" s="16">
         <v>3736.47</v>
       </c>
       <c r="E524" s="16">
         <v>934.11</v>
       </c>
       <c r="F524" s="16">
         <v>3.78</v>
       </c>
       <c r="G524" s="16">
         <v>1879.56</v>
       </c>
     </row>
-    <row r="525" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="525" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A525" s="23" t="s">
         <v>441</v>
       </c>
       <c r="B525" s="15">
         <v>470093.71</v>
       </c>
       <c r="C525" s="16">
         <v>235046.85</v>
       </c>
       <c r="D525" s="16">
         <v>936403.4</v>
       </c>
       <c r="E525" s="16">
         <v>234100.85</v>
       </c>
       <c r="F525" s="16">
         <v>946</v>
       </c>
       <c r="G525" s="16">
         <v>471039.71</v>
       </c>
     </row>
-    <row r="526" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="526" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A526" s="23" t="s">
         <v>651</v>
       </c>
       <c r="B526" s="15">
         <v>11836.5</v>
       </c>
       <c r="C526" s="16">
         <v>5918.25</v>
       </c>
       <c r="D526" s="16">
         <v>23577.72</v>
       </c>
       <c r="E526" s="16">
         <v>5894.43</v>
       </c>
       <c r="F526" s="16">
         <v>23.82</v>
       </c>
       <c r="G526" s="16">
         <v>11860.32</v>
       </c>
     </row>
-    <row r="527" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="527" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A527" s="23" t="s">
         <v>442</v>
       </c>
       <c r="B527" s="15">
         <v>2079.42</v>
       </c>
       <c r="C527" s="16">
         <v>1039.71</v>
       </c>
       <c r="D527" s="16">
         <v>4142.1000000000004</v>
       </c>
       <c r="E527" s="16">
         <v>1035.52</v>
       </c>
       <c r="F527" s="16">
         <v>4.1900000000000004</v>
       </c>
       <c r="G527" s="16">
         <v>2083.61</v>
       </c>
     </row>
-    <row r="528" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="528" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A528" s="23" t="s">
         <v>443</v>
       </c>
       <c r="B528" s="15">
         <v>2782.26</v>
       </c>
       <c r="C528" s="16">
         <v>1391.13</v>
       </c>
       <c r="D528" s="16">
         <v>5542.13</v>
       </c>
       <c r="E528" s="16">
         <v>1385.53</v>
       </c>
       <c r="F528" s="16">
         <v>5.6</v>
       </c>
       <c r="G528" s="16">
         <v>2787.86</v>
       </c>
     </row>
-    <row r="529" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="529" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A529" s="24" t="s">
         <v>444</v>
       </c>
       <c r="B529" s="17">
         <v>55222.69</v>
       </c>
       <c r="C529" s="18">
         <v>27611.34</v>
       </c>
       <c r="D529" s="18">
         <v>110000.87</v>
       </c>
       <c r="E529" s="18">
         <v>27500.21</v>
       </c>
       <c r="F529" s="18">
         <v>111.13</v>
       </c>
       <c r="G529" s="18">
         <v>55333.82</v>
       </c>
     </row>
-    <row r="530" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="530" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A530" s="25" t="s">
         <v>445</v>
       </c>
       <c r="B530" s="19">
         <v>-21267.02</v>
       </c>
       <c r="C530" s="20">
         <v>0</v>
       </c>
       <c r="D530" s="20">
         <v>0</v>
       </c>
       <c r="E530" s="20">
         <v>0</v>
       </c>
       <c r="F530" s="20">
         <v>-3343</v>
       </c>
       <c r="G530" s="20">
         <v>-24610.02</v>
       </c>
     </row>
-    <row r="531" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="531" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A531" s="23" t="s">
         <v>446</v>
       </c>
       <c r="B531" s="15">
         <v>6649.21</v>
       </c>
       <c r="C531" s="16">
         <v>3324.6</v>
       </c>
       <c r="D531" s="16">
         <v>9117.6200000000008</v>
       </c>
       <c r="E531" s="16">
         <v>2279.4</v>
       </c>
       <c r="F531" s="16">
         <v>1045.2</v>
       </c>
       <c r="G531" s="16">
         <v>7694.41</v>
       </c>
     </row>
-    <row r="532" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="532" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A532" s="23" t="s">
         <v>645</v>
       </c>
       <c r="B532" s="15">
         <v>4395.79</v>
       </c>
       <c r="C532" s="16">
         <v>2197.89</v>
       </c>
       <c r="D532" s="16">
         <v>6027.66</v>
       </c>
       <c r="E532" s="16">
         <v>1506.91</v>
       </c>
       <c r="F532" s="16">
         <v>690.98</v>
       </c>
       <c r="G532" s="16">
         <v>5086.7700000000004</v>
       </c>
     </row>
-    <row r="533" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="533" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A533" s="24" t="s">
         <v>447</v>
       </c>
       <c r="B533" s="17">
         <v>10222.02</v>
       </c>
       <c r="C533" s="18">
         <v>5111.01</v>
       </c>
       <c r="D533" s="18">
         <v>14016.79</v>
       </c>
       <c r="E533" s="18">
         <v>3504.19</v>
       </c>
       <c r="F533" s="18">
         <v>1606.82</v>
       </c>
       <c r="G533" s="18">
         <v>11828.84</v>
       </c>
     </row>
-    <row r="534" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="534" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A534" s="25" t="s">
         <v>448</v>
       </c>
       <c r="B534" s="19">
         <v>-315242.46000000002</v>
       </c>
       <c r="C534" s="20">
         <v>0</v>
       </c>
       <c r="D534" s="20">
         <v>0</v>
       </c>
       <c r="E534" s="20">
         <v>0</v>
       </c>
       <c r="F534" s="20">
         <v>-48337.65</v>
       </c>
       <c r="G534" s="20">
         <v>-363580.11</v>
       </c>
     </row>
-    <row r="535" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="535" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A535" s="23" t="s">
         <v>641</v>
       </c>
       <c r="B535" s="15">
         <v>63277.56</v>
       </c>
       <c r="C535" s="16">
         <v>31638.78</v>
       </c>
       <c r="D535" s="16">
         <v>87744.52</v>
       </c>
       <c r="E535" s="16">
         <v>21936.13</v>
       </c>
       <c r="F535" s="16">
         <v>9702.65</v>
       </c>
       <c r="G535" s="16">
         <v>72980.210000000006</v>
       </c>
     </row>
-    <row r="536" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="536" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A536" s="23" t="s">
         <v>449</v>
       </c>
       <c r="B536" s="15">
         <v>150845.57</v>
       </c>
       <c r="C536" s="16">
         <v>75422.78</v>
       </c>
       <c r="D536" s="16">
         <v>209171.65</v>
       </c>
       <c r="E536" s="16">
         <v>52292.91</v>
       </c>
       <c r="F536" s="16">
         <v>23129.87</v>
       </c>
       <c r="G536" s="16">
         <v>173975.44</v>
       </c>
     </row>
-    <row r="537" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="537" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A537" s="23" t="s">
         <v>450</v>
       </c>
       <c r="B537" s="15">
         <v>6609.03</v>
       </c>
       <c r="C537" s="16">
         <v>3304.51</v>
       </c>
       <c r="D537" s="16">
         <v>9164.48</v>
       </c>
       <c r="E537" s="16">
         <v>2291.12</v>
       </c>
       <c r="F537" s="16">
         <v>1013.39</v>
       </c>
       <c r="G537" s="16">
         <v>7622.42</v>
       </c>
     </row>
-    <row r="538" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="538" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A538" s="23" t="s">
         <v>625</v>
       </c>
       <c r="B538" s="15">
         <v>53.76</v>
       </c>
       <c r="C538" s="16">
         <v>26.88</v>
       </c>
       <c r="D538" s="16">
         <v>74.540000000000006</v>
       </c>
       <c r="E538" s="16">
         <v>18.63</v>
       </c>
       <c r="F538" s="16">
         <v>8.25</v>
       </c>
       <c r="G538" s="16">
         <v>62.01</v>
       </c>
     </row>
-    <row r="539" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="539" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A539" s="23" t="s">
         <v>451</v>
       </c>
       <c r="B539" s="15">
         <v>14406.48</v>
       </c>
       <c r="C539" s="16">
         <v>7203.24</v>
       </c>
       <c r="D539" s="16">
         <v>19976.900000000001</v>
       </c>
       <c r="E539" s="16">
         <v>4994.22</v>
       </c>
       <c r="F539" s="16">
         <v>2209.02</v>
       </c>
       <c r="G539" s="16">
         <v>16615.5</v>
       </c>
     </row>
-    <row r="540" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="540" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A540" s="23" t="s">
         <v>452</v>
       </c>
       <c r="B540" s="15">
         <v>9593.5400000000009</v>
       </c>
       <c r="C540" s="16">
         <v>4796.7700000000004</v>
       </c>
       <c r="D540" s="16">
         <v>13302.98</v>
       </c>
       <c r="E540" s="16">
         <v>3325.74</v>
       </c>
       <c r="F540" s="16">
         <v>1471.03</v>
       </c>
       <c r="G540" s="16">
         <v>11064.57</v>
       </c>
     </row>
-    <row r="541" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="541" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A541" s="23" t="s">
         <v>453</v>
       </c>
       <c r="B541" s="15">
         <v>25333.59</v>
       </c>
       <c r="C541" s="16">
         <v>12666.79</v>
       </c>
       <c r="D541" s="16">
         <v>35129.1</v>
       </c>
       <c r="E541" s="16">
         <v>8782.27</v>
       </c>
       <c r="F541" s="16">
         <v>3884.52</v>
       </c>
       <c r="G541" s="16">
         <v>29218.11</v>
       </c>
     </row>
-    <row r="542" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="542" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A542" s="23" t="s">
         <v>454</v>
       </c>
       <c r="B542" s="15">
         <v>1263.7</v>
       </c>
       <c r="C542" s="16">
         <v>631.85</v>
       </c>
       <c r="D542" s="16">
         <v>1752.32</v>
       </c>
       <c r="E542" s="16">
         <v>438.08</v>
       </c>
       <c r="F542" s="16">
         <v>193.77</v>
       </c>
       <c r="G542" s="16">
         <v>1457.47</v>
       </c>
     </row>
-    <row r="543" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="543" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A543" s="23" t="s">
         <v>455</v>
       </c>
       <c r="B543" s="15">
         <v>2113.34</v>
       </c>
       <c r="C543" s="16">
         <v>1056.67</v>
       </c>
       <c r="D543" s="16">
         <v>2930.49</v>
       </c>
       <c r="E543" s="16">
         <v>732.62</v>
       </c>
       <c r="F543" s="16">
         <v>324.05</v>
       </c>
       <c r="G543" s="16">
         <v>2437.39</v>
       </c>
     </row>
-    <row r="544" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="544" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A544" s="23" t="s">
         <v>626</v>
       </c>
       <c r="B544" s="15">
         <v>3269.52</v>
       </c>
       <c r="C544" s="16">
         <v>1634.76</v>
       </c>
       <c r="D544" s="16">
         <v>4533.72</v>
       </c>
       <c r="E544" s="16">
         <v>1133.43</v>
       </c>
       <c r="F544" s="16">
         <v>501.33</v>
       </c>
       <c r="G544" s="16">
         <v>3770.85</v>
       </c>
     </row>
-    <row r="545" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="545" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A545" s="24" t="s">
         <v>456</v>
       </c>
       <c r="B545" s="17">
         <v>38476.370000000003</v>
       </c>
       <c r="C545" s="18">
         <v>19238.18</v>
       </c>
       <c r="D545" s="18">
         <v>53353.67</v>
       </c>
       <c r="E545" s="18">
         <v>13338.41</v>
       </c>
       <c r="F545" s="18">
         <v>5899.77</v>
       </c>
       <c r="G545" s="18">
         <v>44376.14</v>
       </c>
     </row>
-    <row r="546" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="546" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A546" s="25" t="s">
         <v>457</v>
       </c>
       <c r="B546" s="19">
         <v>-65157.73</v>
       </c>
       <c r="C546" s="20">
         <v>0</v>
       </c>
       <c r="D546" s="20">
         <v>0</v>
       </c>
       <c r="E546" s="20">
         <v>0</v>
       </c>
       <c r="F546" s="20">
         <v>-5422.15</v>
       </c>
       <c r="G546" s="20">
         <v>-70579.88</v>
       </c>
     </row>
-    <row r="547" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="547" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A547" s="23" t="s">
         <v>458</v>
       </c>
       <c r="B547" s="15">
         <v>1107.3599999999999</v>
       </c>
       <c r="C547" s="16">
         <v>553.67999999999995</v>
       </c>
       <c r="D547" s="16">
         <v>1846.12</v>
       </c>
       <c r="E547" s="16">
         <v>461.53</v>
       </c>
       <c r="F547" s="16">
         <v>92.15</v>
       </c>
       <c r="G547" s="16">
         <v>1199.51</v>
       </c>
     </row>
-    <row r="548" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="548" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A548" s="23" t="s">
         <v>459</v>
       </c>
       <c r="B548" s="15">
         <v>2988.61</v>
       </c>
       <c r="C548" s="16">
         <v>1494.3</v>
       </c>
       <c r="D548" s="16">
         <v>4982.42</v>
       </c>
       <c r="E548" s="16">
         <v>1245.5999999999999</v>
       </c>
       <c r="F548" s="16">
         <v>248.7</v>
       </c>
       <c r="G548" s="16">
         <v>3237.31</v>
       </c>
     </row>
-    <row r="549" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="549" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A549" s="23" t="s">
         <v>460</v>
       </c>
       <c r="B549" s="15">
         <v>23489</v>
       </c>
       <c r="C549" s="16">
         <v>11744.5</v>
       </c>
       <c r="D549" s="16">
         <v>39159.39</v>
       </c>
       <c r="E549" s="16">
         <v>9789.84</v>
       </c>
       <c r="F549" s="16">
         <v>1954.66</v>
       </c>
       <c r="G549" s="16">
         <v>25443.66</v>
       </c>
     </row>
-    <row r="550" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="550" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A550" s="23" t="s">
         <v>461</v>
       </c>
       <c r="B550" s="15">
         <v>971.25</v>
       </c>
       <c r="C550" s="16">
         <v>485.62</v>
       </c>
       <c r="D550" s="16">
         <v>1619.21</v>
       </c>
       <c r="E550" s="16">
         <v>404.8</v>
       </c>
       <c r="F550" s="16">
         <v>80.819999999999993</v>
       </c>
       <c r="G550" s="16">
         <v>1052.07</v>
       </c>
     </row>
-    <row r="551" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="551" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A551" s="23" t="s">
         <v>462</v>
       </c>
       <c r="B551" s="15">
         <v>0</v>
       </c>
       <c r="C551" s="16">
         <v>0</v>
       </c>
       <c r="D551" s="16">
         <v>0</v>
       </c>
       <c r="E551" s="16">
         <v>0</v>
       </c>
       <c r="F551" s="16">
         <v>0</v>
       </c>
       <c r="G551" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="552" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="552" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A552" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B552" s="17">
         <v>36601.51</v>
       </c>
       <c r="C552" s="18">
         <v>18300.75</v>
       </c>
       <c r="D552" s="18">
         <v>61019.75</v>
       </c>
       <c r="E552" s="18">
         <v>15254.93</v>
       </c>
       <c r="F552" s="18">
         <v>3045.82</v>
       </c>
       <c r="G552" s="18">
         <v>39647.33</v>
       </c>
     </row>
-    <row r="553" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="553" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A553" s="25" t="s">
         <v>464</v>
       </c>
       <c r="B553" s="19">
         <v>-209980.51</v>
       </c>
       <c r="C553" s="20">
         <v>0</v>
       </c>
       <c r="D553" s="20">
         <v>0</v>
       </c>
       <c r="E553" s="20">
         <v>0</v>
       </c>
       <c r="F553" s="20">
         <v>-33962.769999999997</v>
       </c>
       <c r="G553" s="20">
         <v>-243943.28</v>
       </c>
     </row>
-    <row r="554" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="554" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A554" s="23" t="s">
         <v>465</v>
       </c>
       <c r="B554" s="15">
         <v>13462.6</v>
       </c>
       <c r="C554" s="16">
         <v>6731.3</v>
       </c>
       <c r="D554" s="16">
         <v>18215.310000000001</v>
       </c>
       <c r="E554" s="16">
         <v>4553.82</v>
       </c>
       <c r="F554" s="16">
         <v>2177.48</v>
       </c>
       <c r="G554" s="16">
         <v>15640.08</v>
       </c>
     </row>
-    <row r="555" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="555" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A555" s="23" t="s">
         <v>466</v>
       </c>
       <c r="B555" s="15">
         <v>507.87</v>
       </c>
       <c r="C555" s="16">
         <v>253.93</v>
       </c>
       <c r="D555" s="16">
         <v>687.17</v>
       </c>
       <c r="E555" s="16">
         <v>171.79</v>
       </c>
       <c r="F555" s="16">
         <v>82.14</v>
       </c>
       <c r="G555" s="16">
         <v>590.01</v>
       </c>
     </row>
-    <row r="556" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="556" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A556" s="23" t="s">
         <v>467</v>
       </c>
       <c r="B556" s="15">
         <v>119028.11</v>
       </c>
       <c r="C556" s="16">
         <v>59514.05</v>
       </c>
       <c r="D556" s="16">
         <v>161048.67000000001</v>
       </c>
       <c r="E556" s="16">
         <v>40262.160000000003</v>
       </c>
       <c r="F556" s="16">
         <v>19251.89</v>
       </c>
       <c r="G556" s="16">
         <v>138280</v>
       </c>
     </row>
-    <row r="557" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="557" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A557" s="23" t="s">
         <v>468</v>
       </c>
       <c r="B557" s="15">
         <v>654.78</v>
       </c>
       <c r="C557" s="16">
         <v>327.39</v>
       </c>
       <c r="D557" s="16">
         <v>885.94</v>
       </c>
       <c r="E557" s="16">
         <v>221.48</v>
       </c>
       <c r="F557" s="16">
         <v>105.91</v>
       </c>
       <c r="G557" s="16">
         <v>760.69</v>
       </c>
     </row>
-    <row r="558" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="558" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A558" s="23" t="s">
         <v>657</v>
       </c>
       <c r="B558" s="15">
         <v>11657.42</v>
       </c>
       <c r="C558" s="16">
         <v>5828.71</v>
       </c>
       <c r="D558" s="16">
         <v>15772.84</v>
       </c>
       <c r="E558" s="16">
         <v>3943.21</v>
       </c>
       <c r="F558" s="16">
         <v>1885.5</v>
       </c>
       <c r="G558" s="16">
         <v>13542.92</v>
       </c>
     </row>
-    <row r="559" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="559" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A559" s="23" t="s">
         <v>469</v>
       </c>
       <c r="B559" s="15">
         <v>569.07000000000005</v>
       </c>
       <c r="C559" s="16">
         <v>284.52999999999997</v>
       </c>
       <c r="D559" s="16">
         <v>769.97</v>
       </c>
       <c r="E559" s="16">
         <v>192.49</v>
       </c>
       <c r="F559" s="16">
         <v>92.04</v>
       </c>
       <c r="G559" s="16">
         <v>661.11</v>
       </c>
     </row>
-    <row r="560" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="560" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A560" s="23" t="s">
         <v>470</v>
       </c>
       <c r="B560" s="15">
         <v>367.18</v>
       </c>
       <c r="C560" s="16">
         <v>183.59</v>
       </c>
       <c r="D560" s="16">
         <v>496.81</v>
       </c>
       <c r="E560" s="16">
         <v>124.2</v>
       </c>
       <c r="F560" s="16">
         <v>59.39</v>
       </c>
       <c r="G560" s="16">
         <v>426.57</v>
       </c>
     </row>
-    <row r="561" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="561" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A561" s="23" t="s">
         <v>471</v>
       </c>
       <c r="B561" s="15">
         <v>4246.8599999999997</v>
       </c>
       <c r="C561" s="16">
         <v>2123.4299999999998</v>
       </c>
       <c r="D561" s="16">
         <v>5746.13</v>
       </c>
       <c r="E561" s="16">
         <v>1436.53</v>
       </c>
       <c r="F561" s="16">
         <v>686.9</v>
       </c>
       <c r="G561" s="16">
         <v>4933.76</v>
       </c>
     </row>
-    <row r="562" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="562" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A562" s="23" t="s">
         <v>472</v>
       </c>
       <c r="B562" s="15">
         <v>19496.36</v>
       </c>
       <c r="C562" s="16">
         <v>9748.18</v>
       </c>
       <c r="D562" s="16">
         <v>26379.17</v>
       </c>
       <c r="E562" s="16">
         <v>6594.79</v>
       </c>
       <c r="F562" s="16">
         <v>3153.39</v>
       </c>
       <c r="G562" s="16">
         <v>22649.75</v>
       </c>
     </row>
-    <row r="563" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="563" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A563" s="23" t="s">
         <v>473</v>
       </c>
       <c r="B563" s="15">
         <v>728.24</v>
       </c>
       <c r="C563" s="16">
         <v>364.12</v>
       </c>
       <c r="D563" s="16">
         <v>985.33</v>
       </c>
       <c r="E563" s="16">
         <v>246.33</v>
       </c>
       <c r="F563" s="16">
         <v>117.79</v>
       </c>
       <c r="G563" s="16">
         <v>846.03</v>
       </c>
     </row>
-    <row r="564" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="564" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A564" s="23" t="s">
         <v>474</v>
       </c>
       <c r="B564" s="15">
         <v>373.31</v>
       </c>
       <c r="C564" s="16">
         <v>186.65</v>
       </c>
       <c r="D564" s="16">
         <v>505.1</v>
       </c>
       <c r="E564" s="16">
         <v>126.27</v>
       </c>
       <c r="F564" s="16">
         <v>60.38</v>
       </c>
       <c r="G564" s="16">
         <v>433.69</v>
       </c>
     </row>
-    <row r="565" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="565" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A565" s="23" t="s">
         <v>646</v>
       </c>
       <c r="B565" s="15">
         <v>19153.689999999999</v>
       </c>
       <c r="C565" s="16">
         <v>9576.84</v>
       </c>
       <c r="D565" s="16">
         <v>25915.52</v>
       </c>
       <c r="E565" s="16">
         <v>6478.88</v>
       </c>
       <c r="F565" s="16">
         <v>3097.96</v>
       </c>
       <c r="G565" s="16">
         <v>22251.65</v>
       </c>
     </row>
-    <row r="566" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="566" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A566" s="23" t="s">
         <v>475</v>
       </c>
       <c r="B566" s="15">
         <v>1713.44</v>
       </c>
       <c r="C566" s="16">
         <v>856.72</v>
       </c>
       <c r="D566" s="16">
         <v>2318.33</v>
       </c>
       <c r="E566" s="16">
         <v>579.58000000000004</v>
       </c>
       <c r="F566" s="16">
         <v>277.14</v>
       </c>
       <c r="G566" s="16">
         <v>1990.58</v>
       </c>
     </row>
-    <row r="567" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="567" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A567" s="23" t="s">
         <v>476</v>
       </c>
       <c r="B567" s="15">
         <v>5434.04</v>
       </c>
       <c r="C567" s="16">
         <v>2717.02</v>
       </c>
       <c r="D567" s="16">
         <v>7352.42</v>
       </c>
       <c r="E567" s="16">
         <v>1838.1</v>
       </c>
       <c r="F567" s="16">
         <v>878.92</v>
       </c>
       <c r="G567" s="16">
         <v>6312.96</v>
       </c>
     </row>
-    <row r="568" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="568" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A568" s="24" t="s">
         <v>477</v>
       </c>
       <c r="B568" s="17">
         <v>12587.54</v>
       </c>
       <c r="C568" s="18">
         <v>6293.77</v>
       </c>
       <c r="D568" s="18">
         <v>17031.330000000002</v>
       </c>
       <c r="E568" s="18">
         <v>4257.83</v>
       </c>
       <c r="F568" s="18">
         <v>2035.94</v>
       </c>
       <c r="G568" s="18">
         <v>14623.48</v>
       </c>
     </row>
-    <row r="569" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="569" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A569" s="25" t="s">
         <v>478</v>
       </c>
       <c r="B569" s="19">
         <v>-211399.77</v>
       </c>
       <c r="C569" s="20">
         <v>0</v>
       </c>
       <c r="D569" s="20">
         <v>0</v>
       </c>
       <c r="E569" s="20">
         <v>0</v>
       </c>
       <c r="F569" s="20">
         <v>-35029.57</v>
       </c>
       <c r="G569" s="20">
         <v>-246429.34</v>
       </c>
     </row>
-    <row r="570" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="570" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A570" s="23" t="s">
         <v>479</v>
       </c>
       <c r="B570" s="15">
         <v>83567.5</v>
       </c>
       <c r="C570" s="16">
         <v>41783.75</v>
       </c>
       <c r="D570" s="16">
         <v>111745.5</v>
       </c>
       <c r="E570" s="16">
         <v>27936.37</v>
       </c>
       <c r="F570" s="16">
         <v>13847.38</v>
       </c>
       <c r="G570" s="16">
         <v>97414.88</v>
       </c>
     </row>
-    <row r="571" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="571" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A571" s="23" t="s">
         <v>480</v>
       </c>
       <c r="B571" s="15">
         <v>11753.42</v>
       </c>
       <c r="C571" s="16">
         <v>5876.71</v>
       </c>
       <c r="D571" s="16">
         <v>15716.54</v>
       </c>
       <c r="E571" s="16">
         <v>3929.13</v>
       </c>
       <c r="F571" s="16">
         <v>1947.58</v>
       </c>
       <c r="G571" s="16">
         <v>13701</v>
       </c>
     </row>
-    <row r="572" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="572" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A572" s="23" t="s">
         <v>481</v>
       </c>
       <c r="B572" s="15">
         <v>13490.47</v>
       </c>
       <c r="C572" s="16">
         <v>6745.23</v>
       </c>
       <c r="D572" s="16">
         <v>18039.310000000001</v>
       </c>
       <c r="E572" s="16">
         <v>4509.82</v>
       </c>
       <c r="F572" s="16">
         <v>2235.41</v>
       </c>
       <c r="G572" s="16">
         <v>15725.88</v>
       </c>
     </row>
-    <row r="573" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="573" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A573" s="23" t="s">
         <v>482</v>
       </c>
       <c r="B573" s="15">
         <v>80553.38</v>
       </c>
       <c r="C573" s="16">
         <v>40276.69</v>
       </c>
       <c r="D573" s="16">
         <v>107715.04</v>
       </c>
       <c r="E573" s="16">
         <v>26928.76</v>
       </c>
       <c r="F573" s="16">
         <v>13347.93</v>
       </c>
       <c r="G573" s="16">
         <v>93901.31</v>
       </c>
     </row>
-    <row r="574" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="574" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A574" s="23" t="s">
         <v>483</v>
       </c>
       <c r="B574" s="15">
         <v>7429.8</v>
       </c>
       <c r="C574" s="16">
         <v>3714.9</v>
       </c>
       <c r="D574" s="16">
         <v>9935.0400000000009</v>
       </c>
       <c r="E574" s="16">
         <v>2483.7600000000002</v>
       </c>
       <c r="F574" s="16">
         <v>1231.1400000000001</v>
       </c>
       <c r="G574" s="16">
         <v>8660.94</v>
       </c>
     </row>
-    <row r="575" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="575" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A575" s="24" t="s">
         <v>484</v>
       </c>
       <c r="B575" s="17">
         <v>14605.2</v>
       </c>
       <c r="C575" s="18">
         <v>7302.6</v>
       </c>
       <c r="D575" s="18">
         <v>19529.91</v>
       </c>
       <c r="E575" s="18">
         <v>4882.47</v>
       </c>
       <c r="F575" s="18">
         <v>2420.13</v>
       </c>
       <c r="G575" s="18">
         <v>17025.330000000002</v>
       </c>
     </row>
-    <row r="576" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="576" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A576" s="25" t="s">
         <v>485</v>
       </c>
       <c r="B576" s="19">
         <v>-338860.21</v>
       </c>
       <c r="C576" s="20">
         <v>0</v>
       </c>
       <c r="D576" s="20">
         <v>0</v>
       </c>
       <c r="E576" s="20">
         <v>0</v>
       </c>
       <c r="F576" s="20">
         <v>-21183.61</v>
       </c>
       <c r="G576" s="20">
         <v>-360043.82</v>
       </c>
     </row>
-    <row r="577" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="577" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A577" s="23" t="s">
         <v>486</v>
       </c>
       <c r="B577" s="15">
         <v>23936.94</v>
       </c>
       <c r="C577" s="16">
         <v>11968.47</v>
       </c>
       <c r="D577" s="16">
         <v>41888.269999999997</v>
       </c>
       <c r="E577" s="16">
         <v>10472.06</v>
       </c>
       <c r="F577" s="16">
         <v>1496.41</v>
       </c>
       <c r="G577" s="16">
         <v>25433.35</v>
       </c>
     </row>
-    <row r="578" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="578" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A578" s="23" t="s">
         <v>487</v>
       </c>
       <c r="B578" s="15">
         <v>4231.84</v>
       </c>
       <c r="C578" s="16">
         <v>2115.92</v>
       </c>
       <c r="D578" s="16">
         <v>7405.49</v>
       </c>
       <c r="E578" s="16">
         <v>1851.37</v>
       </c>
       <c r="F578" s="16">
         <v>264.55</v>
       </c>
       <c r="G578" s="16">
         <v>4496.3900000000003</v>
       </c>
     </row>
-    <row r="579" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="579" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A579" s="23" t="s">
         <v>488</v>
       </c>
       <c r="B579" s="15">
         <v>8022.21</v>
       </c>
       <c r="C579" s="16">
         <v>4011.1</v>
       </c>
       <c r="D579" s="16">
         <v>14038.4</v>
       </c>
       <c r="E579" s="16">
         <v>3509.6</v>
       </c>
       <c r="F579" s="16">
         <v>501.5</v>
       </c>
       <c r="G579" s="16">
         <v>8523.7099999999991</v>
       </c>
     </row>
-    <row r="580" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="580" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A580" s="23" t="s">
         <v>489</v>
       </c>
       <c r="B580" s="15">
         <v>4015.85</v>
       </c>
       <c r="C580" s="16">
         <v>2007.92</v>
       </c>
       <c r="D580" s="16">
         <v>7027.51</v>
       </c>
       <c r="E580" s="16">
         <v>1756.87</v>
       </c>
       <c r="F580" s="16">
         <v>251.05</v>
       </c>
       <c r="G580" s="16">
         <v>4266.8999999999996</v>
       </c>
     </row>
-    <row r="581" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="581" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A581" s="23" t="s">
         <v>490</v>
       </c>
       <c r="B581" s="15">
         <v>15377.44</v>
       </c>
       <c r="C581" s="16">
         <v>7688.72</v>
       </c>
       <c r="D581" s="16">
         <v>26909.65</v>
       </c>
       <c r="E581" s="16">
         <v>6727.41</v>
       </c>
       <c r="F581" s="16">
         <v>961.31</v>
       </c>
       <c r="G581" s="16">
         <v>16338.75</v>
       </c>
     </row>
-    <row r="582" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="582" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A582" s="23" t="s">
         <v>616</v>
       </c>
       <c r="B582" s="15">
         <v>52815.839999999997</v>
       </c>
       <c r="C582" s="16">
         <v>26407.919999999998</v>
       </c>
       <c r="D582" s="16">
         <v>92424.71</v>
       </c>
       <c r="E582" s="16">
         <v>23106.17</v>
       </c>
       <c r="F582" s="16">
         <v>3301.75</v>
       </c>
       <c r="G582" s="16">
         <v>56117.59</v>
       </c>
     </row>
-    <row r="583" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="583" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A583" s="23" t="s">
         <v>491</v>
       </c>
       <c r="B583" s="15">
         <v>18937.57</v>
       </c>
       <c r="C583" s="16">
         <v>9468.7800000000007</v>
       </c>
       <c r="D583" s="16">
         <v>33139.660000000003</v>
       </c>
       <c r="E583" s="16">
         <v>8284.91</v>
       </c>
       <c r="F583" s="16">
         <v>1183.8699999999999</v>
       </c>
       <c r="G583" s="16">
         <v>20121.439999999999</v>
       </c>
     </row>
-    <row r="584" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="584" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A584" s="23" t="s">
         <v>492</v>
       </c>
       <c r="B584" s="15">
         <v>11802.97</v>
       </c>
       <c r="C584" s="16">
         <v>5901.48</v>
       </c>
       <c r="D584" s="16">
         <v>20654.52</v>
       </c>
       <c r="E584" s="16">
         <v>5163.63</v>
       </c>
       <c r="F584" s="16">
         <v>737.85</v>
       </c>
       <c r="G584" s="16">
         <v>12540.82</v>
       </c>
     </row>
-    <row r="585" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="585" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A585" s="23" t="s">
         <v>493</v>
       </c>
       <c r="B585" s="15">
         <v>183310.58</v>
       </c>
       <c r="C585" s="16">
         <v>91655.29</v>
       </c>
       <c r="D585" s="16">
         <v>320783.07</v>
       </c>
       <c r="E585" s="16">
         <v>80195.759999999995</v>
       </c>
       <c r="F585" s="16">
         <v>11459.53</v>
       </c>
       <c r="G585" s="16">
         <v>194770.11</v>
       </c>
     </row>
-    <row r="586" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="586" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A586" s="24" t="s">
         <v>494</v>
       </c>
       <c r="B586" s="17">
         <v>16408.97</v>
       </c>
       <c r="C586" s="18">
         <v>8204.48</v>
       </c>
       <c r="D586" s="18">
         <v>28714.76</v>
       </c>
       <c r="E586" s="18">
         <v>7178.69</v>
       </c>
       <c r="F586" s="18">
         <v>1025.79</v>
       </c>
       <c r="G586" s="18">
         <v>17434.759999999998</v>
       </c>
     </row>
-    <row r="587" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="587" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A587" s="25" t="s">
         <v>495</v>
       </c>
       <c r="B587" s="19">
         <v>-125711.44</v>
       </c>
       <c r="C587" s="20">
         <v>0</v>
       </c>
       <c r="D587" s="20">
         <v>0</v>
       </c>
       <c r="E587" s="20">
         <v>0</v>
       </c>
       <c r="F587" s="20">
         <v>-10087.75</v>
       </c>
       <c r="G587" s="20">
         <v>-135799.19</v>
       </c>
     </row>
-    <row r="588" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="588" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A588" s="23" t="s">
         <v>496</v>
       </c>
       <c r="B588" s="15">
         <v>627.03</v>
       </c>
       <c r="C588" s="16">
         <v>313.51</v>
       </c>
       <c r="D588" s="16">
         <v>1052.8</v>
       </c>
       <c r="E588" s="16">
         <v>263.2</v>
       </c>
       <c r="F588" s="16">
         <v>50.31</v>
       </c>
       <c r="G588" s="16">
         <v>677.34</v>
       </c>
     </row>
-    <row r="589" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="589" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A589" s="23" t="s">
         <v>497</v>
       </c>
       <c r="B589" s="15">
         <v>1003.61</v>
       </c>
       <c r="C589" s="16">
         <v>501.8</v>
       </c>
       <c r="D589" s="16">
         <v>1685.07</v>
       </c>
       <c r="E589" s="16">
         <v>421.26</v>
       </c>
       <c r="F589" s="16">
         <v>80.540000000000006</v>
       </c>
       <c r="G589" s="16">
         <v>1084.1500000000001</v>
       </c>
     </row>
-    <row r="590" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="590" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A590" s="23" t="s">
         <v>498</v>
       </c>
       <c r="B590" s="15">
         <v>713.59</v>
       </c>
       <c r="C590" s="16">
         <v>356.79</v>
       </c>
       <c r="D590" s="16">
         <v>1198.1300000000001</v>
       </c>
       <c r="E590" s="16">
         <v>299.52999999999997</v>
       </c>
       <c r="F590" s="16">
         <v>57.26</v>
       </c>
       <c r="G590" s="16">
         <v>770.85</v>
       </c>
     </row>
-    <row r="591" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="591" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A591" s="23" t="s">
         <v>499</v>
       </c>
       <c r="B591" s="15">
         <v>63219.49</v>
       </c>
       <c r="C591" s="16">
         <v>31609.74</v>
       </c>
       <c r="D591" s="16">
         <v>106146.72</v>
       </c>
       <c r="E591" s="16">
         <v>26536.68</v>
       </c>
       <c r="F591" s="16">
         <v>5073.0600000000004</v>
       </c>
       <c r="G591" s="16">
         <v>68292.55</v>
       </c>
     </row>
-    <row r="592" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="592" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A592" s="23" t="s">
         <v>500</v>
       </c>
       <c r="B592" s="15">
         <v>27729.439999999999</v>
       </c>
       <c r="C592" s="16">
         <v>13864.72</v>
       </c>
       <c r="D592" s="16">
         <v>46558.239999999998</v>
       </c>
       <c r="E592" s="16">
         <v>11639.56</v>
       </c>
       <c r="F592" s="16">
         <v>2225.16</v>
       </c>
       <c r="G592" s="16">
         <v>29954.6</v>
       </c>
     </row>
-    <row r="593" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="593" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A593" s="23" t="s">
         <v>501</v>
       </c>
       <c r="B593" s="15">
         <v>1122.3399999999999</v>
       </c>
       <c r="C593" s="16">
         <v>561.16999999999996</v>
       </c>
       <c r="D593" s="16">
         <v>1884.43</v>
       </c>
       <c r="E593" s="16">
         <v>471.1</v>
       </c>
       <c r="F593" s="16">
         <v>90.07</v>
       </c>
       <c r="G593" s="16">
         <v>1212.4100000000001</v>
       </c>
     </row>
-    <row r="594" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="594" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A594" s="23" t="s">
         <v>502</v>
       </c>
       <c r="B594" s="15">
         <v>15876.81</v>
       </c>
       <c r="C594" s="16">
         <v>7938.4</v>
       </c>
       <c r="D594" s="16">
         <v>26657.46</v>
       </c>
       <c r="E594" s="16">
         <v>6664.36</v>
       </c>
       <c r="F594" s="16">
         <v>1274.04</v>
       </c>
       <c r="G594" s="16">
         <v>17150.849999999999</v>
       </c>
     </row>
-    <row r="595" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="595" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A595" s="24" t="s">
         <v>503</v>
       </c>
       <c r="B595" s="17">
         <v>15419.13</v>
       </c>
       <c r="C595" s="18">
         <v>7709.56</v>
       </c>
       <c r="D595" s="18">
         <v>25889.01</v>
       </c>
       <c r="E595" s="18">
         <v>6472.25</v>
       </c>
       <c r="F595" s="18">
         <v>1237.31</v>
       </c>
       <c r="G595" s="18">
         <v>16656.439999999999</v>
       </c>
     </row>
-    <row r="596" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="596" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A596" s="25" t="s">
         <v>504</v>
       </c>
       <c r="B596" s="19">
         <v>-72865.789999999994</v>
       </c>
       <c r="C596" s="20">
         <v>0</v>
       </c>
       <c r="D596" s="20">
         <v>0</v>
       </c>
       <c r="E596" s="20">
         <v>0</v>
       </c>
       <c r="F596" s="20">
         <v>-10804.18</v>
       </c>
       <c r="G596" s="20">
         <v>-83669.97</v>
       </c>
     </row>
-    <row r="597" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="597" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A597" s="23" t="s">
         <v>505</v>
       </c>
       <c r="B597" s="15">
         <v>1046.42</v>
       </c>
       <c r="C597" s="16">
         <v>523.21</v>
       </c>
       <c r="D597" s="16">
         <v>1472.21</v>
       </c>
       <c r="E597" s="16">
         <v>368.05</v>
       </c>
       <c r="F597" s="16">
         <v>155.16</v>
       </c>
       <c r="G597" s="16">
         <v>1201.58</v>
       </c>
     </row>
-    <row r="598" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="598" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A598" s="23" t="s">
         <v>506</v>
       </c>
       <c r="B598" s="15">
         <v>51639.37</v>
       </c>
       <c r="C598" s="16">
         <v>25819.68</v>
       </c>
       <c r="D598" s="16">
         <v>72651.429999999993</v>
       </c>
       <c r="E598" s="16">
         <v>18162.849999999999</v>
       </c>
       <c r="F598" s="16">
         <v>7656.83</v>
       </c>
       <c r="G598" s="16">
         <v>59296.2</v>
       </c>
     </row>
-    <row r="599" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="599" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A599" s="23" t="s">
         <v>658</v>
       </c>
       <c r="B599" s="15">
         <v>0</v>
       </c>
       <c r="C599" s="16">
         <v>0</v>
       </c>
       <c r="D599" s="16">
         <v>0</v>
       </c>
       <c r="E599" s="16">
         <v>0</v>
       </c>
       <c r="F599" s="16">
         <v>0</v>
       </c>
       <c r="G599" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="600" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="600" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A600" s="23" t="s">
         <v>624</v>
       </c>
       <c r="B600" s="15">
         <v>0</v>
       </c>
       <c r="C600" s="16">
         <v>0</v>
       </c>
       <c r="D600" s="16">
         <v>0</v>
       </c>
       <c r="E600" s="16">
         <v>0</v>
       </c>
       <c r="F600" s="16">
         <v>0</v>
       </c>
       <c r="G600" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="601" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="601" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A601" s="23" t="s">
         <v>507</v>
       </c>
       <c r="B601" s="15">
         <v>3680.69</v>
       </c>
       <c r="C601" s="16">
         <v>1840.34</v>
       </c>
       <c r="D601" s="16">
         <v>5178.3599999999997</v>
       </c>
       <c r="E601" s="16">
         <v>1294.5899999999999</v>
       </c>
       <c r="F601" s="16">
         <v>545.75</v>
       </c>
       <c r="G601" s="16">
         <v>4226.4399999999996</v>
       </c>
     </row>
-    <row r="602" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="602" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A602" s="23" t="s">
         <v>627</v>
       </c>
       <c r="B602" s="15">
         <v>973.42</v>
       </c>
       <c r="C602" s="16">
         <v>486.71</v>
       </c>
       <c r="D602" s="16">
         <v>1369.51</v>
       </c>
       <c r="E602" s="16">
         <v>342.37</v>
       </c>
       <c r="F602" s="16">
         <v>144.34</v>
       </c>
       <c r="G602" s="16">
         <v>1117.76</v>
       </c>
     </row>
-    <row r="603" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="603" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A603" s="23" t="s">
         <v>508</v>
       </c>
       <c r="B603" s="15">
         <v>3650.27</v>
       </c>
       <c r="C603" s="16">
         <v>1825.13</v>
       </c>
       <c r="D603" s="16">
         <v>5135.57</v>
       </c>
       <c r="E603" s="16">
         <v>1283.8900000000001</v>
       </c>
       <c r="F603" s="16">
         <v>541.24</v>
       </c>
       <c r="G603" s="16">
         <v>4191.51</v>
       </c>
     </row>
-    <row r="604" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="604" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A604" s="23" t="s">
         <v>509</v>
       </c>
       <c r="B604" s="15">
         <v>7160.63</v>
       </c>
       <c r="C604" s="16">
         <v>3580.31</v>
       </c>
       <c r="D604" s="16">
         <v>10074.290000000001</v>
       </c>
       <c r="E604" s="16">
         <v>2518.5700000000002</v>
       </c>
       <c r="F604" s="16">
         <v>1061.74</v>
       </c>
       <c r="G604" s="16">
         <v>8222.3700000000008</v>
       </c>
     </row>
-    <row r="605" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="605" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A605" s="23" t="s">
         <v>510</v>
       </c>
       <c r="B605" s="15">
         <v>3260.94</v>
       </c>
       <c r="C605" s="16">
         <v>1630.47</v>
       </c>
       <c r="D605" s="16">
         <v>4587.8100000000004</v>
       </c>
       <c r="E605" s="16">
         <v>1146.95</v>
       </c>
       <c r="F605" s="16">
         <v>483.52</v>
       </c>
       <c r="G605" s="16">
         <v>3744.46</v>
       </c>
     </row>
-    <row r="606" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="606" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A606" s="24" t="s">
         <v>511</v>
       </c>
       <c r="B606" s="17">
         <v>1454.05</v>
       </c>
       <c r="C606" s="18">
         <v>727.02</v>
       </c>
       <c r="D606" s="18">
         <v>2045.71</v>
       </c>
       <c r="E606" s="18">
         <v>511.42</v>
       </c>
       <c r="F606" s="18">
         <v>215.6</v>
       </c>
       <c r="G606" s="18">
         <v>1669.65</v>
       </c>
     </row>
-    <row r="607" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="607" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A607" s="25" t="s">
         <v>512</v>
       </c>
       <c r="B607" s="19">
         <v>-31972.59</v>
       </c>
       <c r="C607" s="20">
         <v>0</v>
       </c>
       <c r="D607" s="20">
         <v>0</v>
       </c>
       <c r="E607" s="20">
         <v>0</v>
       </c>
       <c r="F607" s="20">
         <v>-2276.14</v>
       </c>
       <c r="G607" s="20">
         <v>-34248.730000000003</v>
       </c>
     </row>
-    <row r="608" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="608" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A608" s="23" t="s">
         <v>513</v>
       </c>
       <c r="B608" s="15">
         <v>0</v>
       </c>
       <c r="C608" s="16">
         <v>0</v>
       </c>
       <c r="D608" s="16">
         <v>0</v>
       </c>
       <c r="E608" s="16">
         <v>0</v>
       </c>
       <c r="F608" s="16">
         <v>0</v>
       </c>
       <c r="G608" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="609" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="609" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A609" s="23" t="s">
         <v>514</v>
       </c>
       <c r="B609" s="15">
         <v>1037.58</v>
       </c>
       <c r="C609" s="16">
         <v>518.79</v>
       </c>
       <c r="D609" s="16">
         <v>1779.7</v>
       </c>
       <c r="E609" s="16">
         <v>444.92</v>
       </c>
       <c r="F609" s="16">
         <v>73.87</v>
       </c>
       <c r="G609" s="16">
         <v>1111.45</v>
       </c>
     </row>
-    <row r="610" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="610" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A610" s="23" t="s">
         <v>515</v>
       </c>
       <c r="B610" s="15">
         <v>27931.119999999999</v>
       </c>
       <c r="C610" s="16">
         <v>13965.56</v>
       </c>
       <c r="D610" s="16">
         <v>47908.56</v>
       </c>
       <c r="E610" s="16">
         <v>11977.14</v>
       </c>
       <c r="F610" s="16">
         <v>1988.42</v>
       </c>
       <c r="G610" s="16">
         <v>29919.54</v>
       </c>
     </row>
-    <row r="611" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="611" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A611" s="23" t="s">
         <v>657</v>
       </c>
       <c r="B611" s="15">
         <v>1309.73</v>
       </c>
       <c r="C611" s="16">
         <v>654.86</v>
       </c>
       <c r="D611" s="16">
         <v>2246.5</v>
       </c>
       <c r="E611" s="16">
         <v>561.62</v>
       </c>
       <c r="F611" s="16">
         <v>93.24</v>
       </c>
       <c r="G611" s="16">
         <v>1402.97</v>
       </c>
     </row>
-    <row r="612" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="612" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A612" s="24" t="s">
         <v>516</v>
       </c>
       <c r="B612" s="17">
         <v>1694.16</v>
       </c>
       <c r="C612" s="18">
         <v>847.08</v>
       </c>
       <c r="D612" s="18">
         <v>2905.89</v>
       </c>
       <c r="E612" s="18">
         <v>726.47</v>
       </c>
       <c r="F612" s="18">
         <v>120.61</v>
       </c>
       <c r="G612" s="18">
         <v>1814.77</v>
       </c>
     </row>
-    <row r="613" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="613" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A613" s="25" t="s">
         <v>517</v>
       </c>
       <c r="B613" s="19">
         <v>-168790.82</v>
       </c>
       <c r="C613" s="20">
         <v>0</v>
       </c>
       <c r="D613" s="20">
         <v>0</v>
       </c>
       <c r="E613" s="20">
         <v>0</v>
       </c>
       <c r="F613" s="20">
         <v>-1656.01</v>
       </c>
       <c r="G613" s="20">
         <v>-170446.83</v>
       </c>
     </row>
-    <row r="614" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="614" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A614" s="23" t="s">
         <v>518</v>
       </c>
       <c r="B614" s="15">
         <v>86987.94</v>
       </c>
       <c r="C614" s="16">
         <v>43493.97</v>
       </c>
       <c r="D614" s="16">
         <v>170562.15</v>
       </c>
       <c r="E614" s="16">
         <v>42640.53</v>
       </c>
       <c r="F614" s="16">
         <v>853.44</v>
       </c>
       <c r="G614" s="16">
         <v>87841.38</v>
       </c>
     </row>
-    <row r="615" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="615" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A615" s="23" t="s">
         <v>519</v>
       </c>
       <c r="B615" s="15">
         <v>9556.01</v>
       </c>
       <c r="C615" s="16">
         <v>4778</v>
       </c>
       <c r="D615" s="16">
         <v>18737</v>
       </c>
       <c r="E615" s="16">
         <v>4684.25</v>
       </c>
       <c r="F615" s="16">
         <v>93.75</v>
       </c>
       <c r="G615" s="16">
         <v>9649.76</v>
       </c>
     </row>
-    <row r="616" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="616" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A616" s="23" t="s">
         <v>617</v>
       </c>
       <c r="B616" s="15">
         <v>24896.53</v>
       </c>
       <c r="C616" s="16">
         <v>12448.26</v>
       </c>
       <c r="D616" s="16">
         <v>48816.03</v>
       </c>
       <c r="E616" s="16">
         <v>12204</v>
       </c>
       <c r="F616" s="16">
         <v>244.26</v>
       </c>
       <c r="G616" s="16">
         <v>25140.79</v>
       </c>
     </row>
-    <row r="617" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="617" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A617" s="23" t="s">
         <v>520</v>
       </c>
       <c r="B617" s="15">
         <v>3246.96</v>
       </c>
       <c r="C617" s="16">
         <v>1623.48</v>
       </c>
       <c r="D617" s="16">
         <v>6366.49</v>
       </c>
       <c r="E617" s="16">
         <v>1591.62</v>
       </c>
       <c r="F617" s="16">
         <v>31.86</v>
       </c>
       <c r="G617" s="16">
         <v>3278.82</v>
       </c>
     </row>
-    <row r="618" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="618" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A618" s="23" t="s">
         <v>521</v>
       </c>
       <c r="B618" s="15">
         <v>3876.37</v>
       </c>
       <c r="C618" s="16">
         <v>1938.18</v>
       </c>
       <c r="D618" s="16">
         <v>7600.61</v>
       </c>
       <c r="E618" s="16">
         <v>1900.15</v>
       </c>
       <c r="F618" s="16">
         <v>38.03</v>
       </c>
       <c r="G618" s="16">
         <v>3914.4</v>
       </c>
     </row>
-    <row r="619" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="619" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A619" s="23" t="s">
         <v>522</v>
       </c>
       <c r="B619" s="15">
         <v>12373.32</v>
       </c>
       <c r="C619" s="16">
         <v>6186.66</v>
       </c>
       <c r="D619" s="16">
         <v>24261.07</v>
       </c>
       <c r="E619" s="16">
         <v>6065.26</v>
       </c>
       <c r="F619" s="16">
         <v>121.4</v>
       </c>
       <c r="G619" s="16">
         <v>12494.72</v>
       </c>
     </row>
-    <row r="620" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="620" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A620" s="23" t="s">
         <v>523</v>
       </c>
       <c r="B620" s="15">
         <v>12088.6</v>
       </c>
       <c r="C620" s="16">
         <v>6044.3</v>
       </c>
       <c r="D620" s="16">
         <v>23702.799999999999</v>
       </c>
       <c r="E620" s="16">
         <v>5925.7</v>
       </c>
       <c r="F620" s="16">
         <v>118.6</v>
       </c>
       <c r="G620" s="16">
         <v>12207.2</v>
       </c>
     </row>
-    <row r="621" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="621" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A621" s="23" t="s">
         <v>524</v>
       </c>
       <c r="B621" s="15">
         <v>4270.9799999999996</v>
       </c>
       <c r="C621" s="16">
         <v>2135.4899999999998</v>
       </c>
       <c r="D621" s="16">
         <v>8374.36</v>
       </c>
       <c r="E621" s="16">
         <v>2093.59</v>
       </c>
       <c r="F621" s="16">
         <v>41.9</v>
       </c>
       <c r="G621" s="16">
         <v>4312.88</v>
       </c>
     </row>
-    <row r="622" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="622" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A622" s="23" t="s">
         <v>525</v>
       </c>
       <c r="B622" s="15">
         <v>3062.09</v>
       </c>
       <c r="C622" s="16">
         <v>1531.04</v>
       </c>
       <c r="D622" s="16">
         <v>6004.02</v>
       </c>
       <c r="E622" s="16">
         <v>1501</v>
       </c>
       <c r="F622" s="16">
         <v>30.04</v>
       </c>
       <c r="G622" s="16">
         <v>3092.13</v>
       </c>
     </row>
-    <row r="623" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="623" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A623" s="24" t="s">
         <v>526</v>
       </c>
       <c r="B623" s="17">
         <v>8432.02</v>
       </c>
       <c r="C623" s="18">
         <v>4216.01</v>
       </c>
       <c r="D623" s="18">
         <v>16533.14</v>
       </c>
       <c r="E623" s="18">
         <v>4133.28</v>
       </c>
       <c r="F623" s="18">
         <v>82.73</v>
       </c>
       <c r="G623" s="18">
         <v>8514.75</v>
       </c>
     </row>
-    <row r="624" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="624" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A624" s="25" t="s">
         <v>527</v>
       </c>
       <c r="B624" s="19">
         <v>-33525.129999999997</v>
       </c>
       <c r="C624" s="20">
         <v>0</v>
       </c>
       <c r="D624" s="20">
         <v>0</v>
       </c>
       <c r="E624" s="20">
         <v>0</v>
       </c>
       <c r="F624" s="20">
         <v>-6043.18</v>
       </c>
       <c r="G624" s="20">
         <v>-39568.31</v>
       </c>
     </row>
-    <row r="625" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="625" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A625" s="23" t="s">
         <v>528</v>
       </c>
       <c r="B625" s="15">
         <v>277.23</v>
       </c>
       <c r="C625" s="16">
         <v>138.61000000000001</v>
       </c>
       <c r="D625" s="16">
         <v>354.57</v>
       </c>
       <c r="E625" s="16">
         <v>88.64</v>
       </c>
       <c r="F625" s="16">
         <v>49.97</v>
       </c>
       <c r="G625" s="16">
         <v>327.2</v>
       </c>
     </row>
-    <row r="626" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="626" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A626" s="23" t="s">
         <v>638</v>
       </c>
       <c r="B626" s="15">
         <v>27992.36</v>
       </c>
       <c r="C626" s="16">
         <v>13996.18</v>
       </c>
       <c r="D626" s="16">
         <v>35801.32</v>
       </c>
       <c r="E626" s="16">
         <v>8950.33</v>
       </c>
       <c r="F626" s="16">
         <v>5045.8500000000004</v>
       </c>
       <c r="G626" s="16">
         <v>33038.21</v>
       </c>
     </row>
-    <row r="627" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="627" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A627" s="23" t="s">
         <v>639</v>
       </c>
       <c r="B627" s="15">
         <v>0</v>
       </c>
       <c r="C627" s="16">
         <v>0</v>
       </c>
       <c r="D627" s="16">
         <v>0</v>
       </c>
       <c r="E627" s="16">
         <v>0</v>
       </c>
       <c r="F627" s="16">
         <v>0</v>
       </c>
       <c r="G627" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="628" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="628" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A628" s="24" t="s">
         <v>529</v>
       </c>
       <c r="B628" s="17">
         <v>5255.54</v>
       </c>
       <c r="C628" s="18">
         <v>2627.77</v>
       </c>
       <c r="D628" s="18">
         <v>6721.66</v>
       </c>
       <c r="E628" s="18">
         <v>1680.41</v>
       </c>
       <c r="F628" s="18">
         <v>947.36</v>
       </c>
       <c r="G628" s="18">
         <v>6202.9</v>
       </c>
     </row>
-    <row r="629" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="629" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A629" s="25" t="s">
         <v>530</v>
       </c>
       <c r="B629" s="19">
         <v>-113499.47</v>
       </c>
       <c r="C629" s="20">
         <v>0</v>
       </c>
       <c r="D629" s="20">
         <v>0</v>
       </c>
       <c r="E629" s="20">
         <v>0</v>
       </c>
       <c r="F629" s="20">
         <v>-4745.5</v>
       </c>
       <c r="G629" s="20">
         <v>-118244.97</v>
       </c>
     </row>
-    <row r="630" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="630" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A630" s="23" t="s">
         <v>531</v>
       </c>
       <c r="B630" s="15">
         <v>9781.1200000000008</v>
       </c>
       <c r="C630" s="16">
         <v>4890.5600000000004</v>
       </c>
       <c r="D630" s="16">
         <v>17926.41</v>
       </c>
       <c r="E630" s="16">
         <v>4481.6000000000004</v>
       </c>
       <c r="F630" s="16">
         <v>408.96</v>
       </c>
       <c r="G630" s="16">
         <v>10190.08</v>
       </c>
     </row>
-    <row r="631" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="631" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A631" s="23" t="s">
         <v>659</v>
       </c>
       <c r="B631" s="15">
         <v>26536.91</v>
       </c>
       <c r="C631" s="16">
         <v>13268.45</v>
       </c>
       <c r="D631" s="16">
         <v>48635.72</v>
       </c>
       <c r="E631" s="16">
         <v>12158.93</v>
       </c>
       <c r="F631" s="16">
         <v>1109.52</v>
       </c>
       <c r="G631" s="16">
         <v>27646.43</v>
       </c>
     </row>
-    <row r="632" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="632" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A632" s="23" t="s">
         <v>532</v>
       </c>
       <c r="B632" s="15">
         <v>68007.62</v>
       </c>
       <c r="C632" s="16">
         <v>34003.81</v>
       </c>
       <c r="D632" s="16">
         <v>124641.45</v>
       </c>
       <c r="E632" s="16">
         <v>31160.36</v>
       </c>
       <c r="F632" s="16">
         <v>2843.45</v>
       </c>
       <c r="G632" s="16">
         <v>70851.070000000007</v>
       </c>
     </row>
-    <row r="633" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="633" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A633" s="24" t="s">
         <v>533</v>
       </c>
       <c r="B633" s="17">
         <v>9173.82</v>
       </c>
       <c r="C633" s="18">
         <v>4586.91</v>
       </c>
       <c r="D633" s="18">
         <v>16813.38</v>
       </c>
       <c r="E633" s="18">
         <v>4203.34</v>
       </c>
       <c r="F633" s="18">
         <v>383.57</v>
       </c>
       <c r="G633" s="18">
         <v>9557.39</v>
       </c>
     </row>
-    <row r="634" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="634" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A634" s="25" t="s">
         <v>534</v>
       </c>
       <c r="B634" s="19">
         <v>-10458.67</v>
       </c>
       <c r="C634" s="20">
         <v>0</v>
       </c>
       <c r="D634" s="20">
         <v>0</v>
       </c>
       <c r="E634" s="20">
         <v>0</v>
       </c>
       <c r="F634" s="20">
         <v>-1069.0899999999999</v>
       </c>
       <c r="G634" s="20">
         <v>-11527.76</v>
       </c>
     </row>
-    <row r="635" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="635" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A635" s="24" t="s">
         <v>535</v>
       </c>
       <c r="B635" s="17">
         <v>10458.67</v>
       </c>
       <c r="C635" s="18">
         <v>5229.33</v>
       </c>
       <c r="D635" s="18">
         <v>16640.98</v>
       </c>
       <c r="E635" s="18">
         <v>4160.24</v>
       </c>
       <c r="F635" s="18">
         <v>1069.0899999999999</v>
       </c>
       <c r="G635" s="18">
         <v>11527.76</v>
       </c>
     </row>
-    <row r="636" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="636" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A636" s="25" t="s">
         <v>536</v>
       </c>
       <c r="B636" s="19">
         <v>-35149.85</v>
       </c>
       <c r="C636" s="20">
         <v>0</v>
       </c>
       <c r="D636" s="20">
         <v>0</v>
       </c>
       <c r="E636" s="20">
         <v>0</v>
       </c>
       <c r="F636" s="20">
         <v>-2031</v>
       </c>
       <c r="G636" s="20">
         <v>-37180.85</v>
       </c>
     </row>
-    <row r="637" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="637" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A637" s="23" t="s">
         <v>537</v>
       </c>
       <c r="B637" s="15">
         <v>34405.050000000003</v>
       </c>
       <c r="C637" s="16">
         <v>17202.52</v>
       </c>
       <c r="D637" s="16">
         <v>60858.239999999998</v>
       </c>
       <c r="E637" s="16">
         <v>15214.56</v>
       </c>
       <c r="F637" s="16">
         <v>1987.96</v>
       </c>
       <c r="G637" s="16">
         <v>36393.01</v>
       </c>
     </row>
-    <row r="638" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="638" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A638" s="24" t="s">
         <v>538</v>
       </c>
       <c r="B638" s="17">
         <v>744.8</v>
       </c>
       <c r="C638" s="18">
         <v>372.4</v>
       </c>
       <c r="D638" s="18">
         <v>1317.45</v>
       </c>
       <c r="E638" s="18">
         <v>329.36</v>
       </c>
       <c r="F638" s="18">
         <v>43.04</v>
       </c>
       <c r="G638" s="18">
         <v>787.84</v>
       </c>
     </row>
-    <row r="639" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="639" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A639" s="25" t="s">
         <v>539</v>
       </c>
       <c r="B639" s="19">
         <v>2177.7199999999998</v>
       </c>
       <c r="C639" s="20">
         <v>1088.8599999999999</v>
       </c>
       <c r="D639" s="20">
         <v>4260.2299999999996</v>
       </c>
       <c r="E639" s="20">
         <v>1065.05</v>
       </c>
       <c r="F639" s="20">
         <v>23.81</v>
       </c>
       <c r="G639" s="20">
         <v>2201.5300000000002</v>
       </c>
     </row>
-    <row r="640" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="640" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A640" s="24" t="s">
         <v>540</v>
       </c>
       <c r="B640" s="17">
         <v>-2177.7199999999998</v>
       </c>
       <c r="C640" s="18">
         <v>0</v>
       </c>
       <c r="D640" s="18">
         <v>0</v>
       </c>
       <c r="E640" s="18">
         <v>0</v>
       </c>
       <c r="F640" s="18">
         <v>-23.81</v>
       </c>
       <c r="G640" s="18">
         <v>-2201.5300000000002</v>
       </c>
     </row>
-    <row r="641" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="641" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A641" s="25" t="s">
         <v>541</v>
       </c>
       <c r="B641" s="19">
         <v>-421285.42</v>
       </c>
       <c r="C641" s="20">
         <v>0</v>
       </c>
       <c r="D641" s="20">
         <v>0</v>
       </c>
       <c r="E641" s="20">
         <v>0</v>
       </c>
       <c r="F641" s="20">
         <v>-30895.75</v>
       </c>
       <c r="G641" s="20">
         <v>-452181.17</v>
       </c>
     </row>
-    <row r="642" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="642" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A642" s="23" t="s">
         <v>542</v>
       </c>
       <c r="B642" s="15">
         <v>853.13</v>
       </c>
       <c r="C642" s="16">
         <v>426.56</v>
       </c>
       <c r="D642" s="16">
         <v>1456</v>
       </c>
       <c r="E642" s="16">
         <v>364</v>
       </c>
       <c r="F642" s="16">
         <v>62.56</v>
       </c>
       <c r="G642" s="16">
         <v>915.69</v>
       </c>
     </row>
-    <row r="643" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="643" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A643" s="23" t="s">
         <v>543</v>
       </c>
       <c r="B643" s="15">
         <v>0</v>
       </c>
       <c r="C643" s="16">
         <v>0</v>
       </c>
       <c r="D643" s="16">
         <v>0</v>
       </c>
       <c r="E643" s="16">
         <v>0</v>
       </c>
       <c r="F643" s="16">
         <v>0</v>
       </c>
       <c r="G643" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="644" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="644" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A644" s="23" t="s">
         <v>544</v>
       </c>
       <c r="B644" s="15">
         <v>74080.42</v>
       </c>
       <c r="C644" s="16">
         <v>37040.21</v>
       </c>
       <c r="D644" s="16">
         <v>126429.55</v>
       </c>
       <c r="E644" s="16">
         <v>31607.38</v>
       </c>
       <c r="F644" s="16">
         <v>5432.83</v>
       </c>
       <c r="G644" s="16">
         <v>79513.25</v>
       </c>
     </row>
-    <row r="645" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="645" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A645" s="23" t="s">
         <v>545</v>
       </c>
       <c r="B645" s="15">
         <v>5120.62</v>
       </c>
       <c r="C645" s="16">
         <v>2560.31</v>
       </c>
       <c r="D645" s="16">
         <v>8739.1299999999992</v>
       </c>
       <c r="E645" s="16">
         <v>2184.7800000000002</v>
       </c>
       <c r="F645" s="16">
         <v>375.53</v>
       </c>
       <c r="G645" s="16">
         <v>5496.15</v>
       </c>
     </row>
-    <row r="646" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="646" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A646" s="23" t="s">
         <v>546</v>
       </c>
       <c r="B646" s="15">
         <v>9340</v>
       </c>
       <c r="C646" s="16">
         <v>4670</v>
       </c>
       <c r="D646" s="16">
         <v>15940.13</v>
       </c>
       <c r="E646" s="16">
         <v>3985.03</v>
       </c>
       <c r="F646" s="16">
         <v>684.97</v>
       </c>
       <c r="G646" s="16">
         <v>10024.969999999999</v>
       </c>
     </row>
-    <row r="647" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="647" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A647" s="23" t="s">
         <v>547</v>
       </c>
       <c r="B647" s="15">
         <v>8367.48</v>
       </c>
       <c r="C647" s="16">
         <v>4183.74</v>
       </c>
       <c r="D647" s="16">
         <v>14280.37</v>
       </c>
       <c r="E647" s="16">
         <v>3570.09</v>
       </c>
       <c r="F647" s="16">
         <v>613.65</v>
       </c>
       <c r="G647" s="16">
         <v>8981.1299999999992</v>
       </c>
     </row>
-    <row r="648" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="648" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A648" s="23" t="s">
         <v>548</v>
       </c>
       <c r="B648" s="15">
         <v>590.79999999999995</v>
       </c>
       <c r="C648" s="16">
         <v>295.39999999999998</v>
       </c>
       <c r="D648" s="16">
         <v>1008.29</v>
       </c>
       <c r="E648" s="16">
         <v>252.07</v>
       </c>
       <c r="F648" s="16">
         <v>43.33</v>
       </c>
       <c r="G648" s="16">
         <v>634.13</v>
       </c>
     </row>
-    <row r="649" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="649" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A649" s="23" t="s">
         <v>652</v>
       </c>
       <c r="B649" s="15">
         <v>23.35</v>
       </c>
       <c r="C649" s="16">
         <v>11.67</v>
       </c>
       <c r="D649" s="16">
         <v>39.840000000000003</v>
       </c>
       <c r="E649" s="16">
         <v>9.9600000000000009</v>
       </c>
       <c r="F649" s="16">
         <v>1.71</v>
       </c>
       <c r="G649" s="16">
         <v>25.06</v>
       </c>
     </row>
-    <row r="650" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="650" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A650" s="23" t="s">
         <v>549</v>
       </c>
       <c r="B650" s="15">
         <v>191021.94</v>
       </c>
       <c r="C650" s="16">
         <v>95510.97</v>
       </c>
       <c r="D650" s="16">
         <v>326008.09000000003</v>
       </c>
       <c r="E650" s="16">
         <v>81502.02</v>
       </c>
       <c r="F650" s="16">
         <v>14008.95</v>
       </c>
       <c r="G650" s="16">
         <v>205030.89</v>
       </c>
     </row>
-    <row r="651" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="651" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A651" s="23" t="s">
         <v>653</v>
       </c>
       <c r="B651" s="15">
         <v>37521.15</v>
       </c>
       <c r="C651" s="16">
         <v>18760.57</v>
       </c>
       <c r="D651" s="16">
         <v>64035.56</v>
       </c>
       <c r="E651" s="16">
         <v>16008.89</v>
       </c>
       <c r="F651" s="16">
         <v>2751.68</v>
       </c>
       <c r="G651" s="16">
         <v>40272.83</v>
       </c>
     </row>
-    <row r="652" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="652" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A652" s="23" t="s">
         <v>550</v>
       </c>
       <c r="B652" s="15">
         <v>1157.23</v>
       </c>
       <c r="C652" s="16">
         <v>578.61</v>
       </c>
       <c r="D652" s="16">
         <v>1975</v>
       </c>
       <c r="E652" s="16">
         <v>493.75</v>
       </c>
       <c r="F652" s="16">
         <v>84.86</v>
       </c>
       <c r="G652" s="16">
         <v>1242.0899999999999</v>
       </c>
     </row>
-    <row r="653" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="653" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A653" s="23" t="s">
         <v>551</v>
       </c>
       <c r="B653" s="15">
         <v>81261.38</v>
       </c>
       <c r="C653" s="16">
         <v>40630.69</v>
       </c>
       <c r="D653" s="16">
         <v>138684.94</v>
       </c>
       <c r="E653" s="16">
         <v>34671.230000000003</v>
       </c>
       <c r="F653" s="16">
         <v>5959.46</v>
       </c>
       <c r="G653" s="16">
         <v>87220.84</v>
       </c>
     </row>
-    <row r="654" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="654" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A654" s="23" t="s">
         <v>654</v>
       </c>
       <c r="B654" s="15">
         <v>5811.77</v>
       </c>
       <c r="C654" s="16">
         <v>2905.88</v>
       </c>
       <c r="D654" s="16">
         <v>9918.67</v>
       </c>
       <c r="E654" s="16">
         <v>2479.66</v>
       </c>
       <c r="F654" s="16">
         <v>426.22</v>
       </c>
       <c r="G654" s="16">
         <v>6237.99</v>
       </c>
     </row>
-    <row r="655" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="655" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A655" s="23" t="s">
         <v>552</v>
       </c>
       <c r="B655" s="15">
         <v>1647.69</v>
       </c>
       <c r="C655" s="16">
         <v>823.84</v>
       </c>
       <c r="D655" s="16">
         <v>2812.04</v>
       </c>
       <c r="E655" s="16">
         <v>703.01</v>
       </c>
       <c r="F655" s="16">
         <v>120.83</v>
       </c>
       <c r="G655" s="16">
         <v>1768.52</v>
       </c>
     </row>
-    <row r="656" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="656" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A656" s="24" t="s">
         <v>553</v>
       </c>
       <c r="B656" s="17">
         <v>4488.46</v>
       </c>
       <c r="C656" s="18">
         <v>2244.23</v>
       </c>
       <c r="D656" s="18">
         <v>7660.24</v>
       </c>
       <c r="E656" s="18">
         <v>1915.06</v>
       </c>
       <c r="F656" s="18">
         <v>329.17</v>
       </c>
       <c r="G656" s="18">
         <v>4817.63</v>
       </c>
     </row>
-    <row r="657" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="657" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A657" s="25" t="s">
         <v>554</v>
       </c>
       <c r="B657" s="19">
         <v>-69026.11</v>
       </c>
       <c r="C657" s="20">
         <v>0</v>
       </c>
       <c r="D657" s="20">
         <v>0</v>
       </c>
       <c r="E657" s="20">
         <v>0</v>
       </c>
       <c r="F657" s="20">
         <v>-4699.26</v>
       </c>
       <c r="G657" s="20">
         <v>-73725.37</v>
       </c>
     </row>
-    <row r="658" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="658" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A658" s="23" t="s">
         <v>555</v>
       </c>
       <c r="B658" s="15">
         <v>68575.42</v>
       </c>
       <c r="C658" s="16">
         <v>34287.71</v>
       </c>
       <c r="D658" s="16">
         <v>118476.56</v>
       </c>
       <c r="E658" s="16">
         <v>29619.14</v>
       </c>
       <c r="F658" s="16">
         <v>4668.57</v>
       </c>
       <c r="G658" s="16">
         <v>73243.990000000005</v>
       </c>
     </row>
-    <row r="659" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="659" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A659" s="23" t="s">
         <v>556</v>
       </c>
       <c r="B659" s="15">
         <v>150.9</v>
       </c>
       <c r="C659" s="16">
         <v>75.45</v>
       </c>
       <c r="D659" s="16">
         <v>260.7</v>
       </c>
       <c r="E659" s="16">
         <v>65.17</v>
       </c>
       <c r="F659" s="16">
         <v>10.28</v>
       </c>
       <c r="G659" s="16">
         <v>161.18</v>
       </c>
     </row>
-    <row r="660" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="660" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A660" s="24" t="s">
         <v>557</v>
       </c>
       <c r="B660" s="17">
         <v>299.79000000000002</v>
       </c>
       <c r="C660" s="18">
         <v>149.88999999999999</v>
       </c>
       <c r="D660" s="18">
         <v>517.95000000000005</v>
       </c>
       <c r="E660" s="18">
         <v>129.47999999999999</v>
       </c>
       <c r="F660" s="18">
         <v>20.41</v>
       </c>
       <c r="G660" s="18">
         <v>320.2</v>
       </c>
     </row>
-    <row r="661" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="661" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A661" s="25" t="s">
         <v>558</v>
       </c>
       <c r="B661" s="19">
         <v>-4125329.63</v>
       </c>
       <c r="C661" s="20">
         <v>0</v>
       </c>
       <c r="D661" s="20">
         <v>0</v>
       </c>
       <c r="E661" s="20">
         <v>0</v>
       </c>
       <c r="F661" s="20">
         <v>509157.85</v>
       </c>
       <c r="G661" s="20">
         <v>-3616171.78</v>
       </c>
     </row>
-    <row r="662" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="662" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A662" s="23" t="s">
         <v>642</v>
       </c>
       <c r="B662" s="15">
         <v>4772.3900000000003</v>
       </c>
       <c r="C662" s="16">
         <v>2386.19</v>
       </c>
       <c r="D662" s="16">
         <v>11900.85</v>
       </c>
       <c r="E662" s="16">
         <v>2975.21</v>
       </c>
       <c r="F662" s="16">
         <v>-589.02</v>
       </c>
       <c r="G662" s="16">
         <v>4183.37</v>
       </c>
     </row>
-    <row r="663" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="663" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A663" s="23" t="s">
         <v>621</v>
       </c>
       <c r="B663" s="15">
         <v>297361.01</v>
       </c>
       <c r="C663" s="16">
         <v>148680.5</v>
       </c>
       <c r="D663" s="16">
         <v>741525.99</v>
       </c>
       <c r="E663" s="16">
         <v>185381.49</v>
       </c>
       <c r="F663" s="16">
         <v>-36700.99</v>
       </c>
       <c r="G663" s="16">
         <v>260660.02</v>
       </c>
     </row>
-    <row r="664" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="664" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A664" s="23" t="s">
         <v>622</v>
       </c>
       <c r="B664" s="15">
         <v>724726.53</v>
       </c>
       <c r="C664" s="16">
         <v>362363.26</v>
       </c>
       <c r="D664" s="16">
         <v>1807242.85</v>
       </c>
       <c r="E664" s="16">
         <v>451810.71</v>
       </c>
       <c r="F664" s="16">
         <v>-89447.45</v>
       </c>
       <c r="G664" s="16">
         <v>635279.07999999996</v>
       </c>
     </row>
-    <row r="665" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="665" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A665" s="23" t="s">
         <v>660</v>
       </c>
       <c r="B665" s="15">
         <v>0</v>
       </c>
       <c r="C665" s="16">
         <v>0</v>
       </c>
       <c r="D665" s="16">
         <v>0</v>
       </c>
       <c r="E665" s="16">
         <v>0</v>
       </c>
       <c r="F665" s="16">
         <v>0</v>
       </c>
       <c r="G665" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="666" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="666" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A666" s="23" t="s">
         <v>631</v>
       </c>
       <c r="B666" s="15">
         <v>1164.46</v>
       </c>
       <c r="C666" s="16">
         <v>582.23</v>
       </c>
       <c r="D666" s="16">
         <v>2903.8</v>
       </c>
       <c r="E666" s="16">
         <v>725.95</v>
       </c>
       <c r="F666" s="16">
         <v>-143.72</v>
       </c>
       <c r="G666" s="16">
         <v>1020.74</v>
       </c>
     </row>
-    <row r="667" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="667" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A667" s="23" t="s">
         <v>559</v>
       </c>
       <c r="B667" s="15">
         <v>175247.04</v>
       </c>
       <c r="C667" s="16">
         <v>87623.52</v>
       </c>
       <c r="D667" s="16">
         <v>437011.68</v>
       </c>
       <c r="E667" s="16">
         <v>109252.92</v>
       </c>
       <c r="F667" s="16">
         <v>-21629.4</v>
       </c>
       <c r="G667" s="16">
         <v>153617.64000000001</v>
       </c>
     </row>
-    <row r="668" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="668" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A668" s="23" t="s">
         <v>560</v>
       </c>
       <c r="B668" s="15">
         <v>152762.43</v>
       </c>
       <c r="C668" s="16">
         <v>76381.210000000006</v>
       </c>
       <c r="D668" s="16">
         <v>380942.04</v>
       </c>
       <c r="E668" s="16">
         <v>95235.51</v>
       </c>
       <c r="F668" s="16">
         <v>-18854.3</v>
       </c>
       <c r="G668" s="16">
         <v>133908.13</v>
       </c>
     </row>
-    <row r="669" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="669" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A669" s="23" t="s">
         <v>561</v>
       </c>
       <c r="B669" s="15">
         <v>194298.71</v>
       </c>
       <c r="C669" s="16">
         <v>97149.35</v>
       </c>
       <c r="D669" s="16">
         <v>484520.63</v>
       </c>
       <c r="E669" s="16">
         <v>121130.15</v>
       </c>
       <c r="F669" s="16">
         <v>-23980.799999999999</v>
       </c>
       <c r="G669" s="16">
         <v>170317.91</v>
       </c>
     </row>
-    <row r="670" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="670" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A670" s="23" t="s">
         <v>562</v>
       </c>
       <c r="B670" s="15">
         <v>89841.95</v>
       </c>
       <c r="C670" s="16">
         <v>44920.97</v>
       </c>
       <c r="D670" s="16">
         <v>224037.9</v>
       </c>
       <c r="E670" s="16">
         <v>56009.47</v>
       </c>
       <c r="F670" s="16">
         <v>-11088.5</v>
       </c>
       <c r="G670" s="16">
         <v>78753.45</v>
       </c>
     </row>
-    <row r="671" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="671" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A671" s="23" t="s">
         <v>632</v>
       </c>
       <c r="B671" s="15">
         <v>133809.97</v>
       </c>
       <c r="C671" s="16">
         <v>66904.98</v>
       </c>
       <c r="D671" s="16">
         <v>333680.51</v>
       </c>
       <c r="E671" s="16">
         <v>83420.12</v>
       </c>
       <c r="F671" s="16">
         <v>-16515.14</v>
       </c>
       <c r="G671" s="16">
         <v>117294.83</v>
       </c>
     </row>
-    <row r="672" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="672" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A672" s="23" t="s">
         <v>633</v>
       </c>
       <c r="B672" s="15">
         <v>1976317.14</v>
       </c>
       <c r="C672" s="16">
         <v>988158.57</v>
       </c>
       <c r="D672" s="16">
         <v>4928321.07</v>
       </c>
       <c r="E672" s="16">
         <v>1232080.26</v>
       </c>
       <c r="F672" s="16">
         <v>-243921.69</v>
       </c>
       <c r="G672" s="16">
         <v>1732395.45</v>
       </c>
     </row>
-    <row r="673" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="673" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A673" s="23" t="s">
         <v>563</v>
       </c>
       <c r="B673" s="15">
         <v>47263.87</v>
       </c>
       <c r="C673" s="16">
         <v>23631.93</v>
       </c>
       <c r="D673" s="16">
         <v>117861.41</v>
       </c>
       <c r="E673" s="16">
         <v>29465.35</v>
       </c>
       <c r="F673" s="16">
         <v>-5833.42</v>
       </c>
       <c r="G673" s="16">
         <v>41430.449999999997</v>
       </c>
     </row>
-    <row r="674" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="674" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A674" s="23" t="s">
         <v>640</v>
       </c>
       <c r="B674" s="15">
         <v>223964.91</v>
       </c>
       <c r="C674" s="16">
         <v>111982.45</v>
       </c>
       <c r="D674" s="16">
         <v>558498.91</v>
       </c>
       <c r="E674" s="16">
         <v>139624.72</v>
       </c>
       <c r="F674" s="16">
         <v>-27642.27</v>
       </c>
       <c r="G674" s="16">
         <v>196322.64</v>
       </c>
     </row>
-    <row r="675" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="675" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A675" s="23" t="s">
         <v>564</v>
       </c>
       <c r="B675" s="15">
         <v>67336.59</v>
       </c>
       <c r="C675" s="16">
         <v>33668.29</v>
       </c>
       <c r="D675" s="16">
         <v>167916.53</v>
       </c>
       <c r="E675" s="16">
         <v>41979.13</v>
       </c>
       <c r="F675" s="16">
         <v>-8310.84</v>
       </c>
       <c r="G675" s="16">
         <v>59025.75</v>
       </c>
     </row>
-    <row r="676" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="676" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A676" s="24" t="s">
         <v>650</v>
       </c>
       <c r="B676" s="17">
         <v>36462.629999999997</v>
       </c>
       <c r="C676" s="18">
         <v>18231.310000000001</v>
       </c>
       <c r="D676" s="18">
         <v>90926.48</v>
       </c>
       <c r="E676" s="18">
         <v>22731.62</v>
       </c>
       <c r="F676" s="18">
         <v>-4500.3100000000004</v>
       </c>
       <c r="G676" s="18">
         <v>31962.32</v>
       </c>
     </row>
-    <row r="677" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="677" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A677" s="25" t="s">
         <v>565</v>
       </c>
       <c r="B677" s="19">
         <v>-12583.53</v>
       </c>
       <c r="C677" s="20">
         <v>0</v>
       </c>
       <c r="D677" s="20">
         <v>0</v>
       </c>
       <c r="E677" s="20">
         <v>0</v>
       </c>
       <c r="F677" s="20">
         <v>-3531.02</v>
       </c>
       <c r="G677" s="20">
         <v>-16114.55</v>
       </c>
     </row>
-    <row r="678" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="678" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A678" s="23" t="s">
         <v>566</v>
       </c>
       <c r="B678" s="15">
         <v>690.89</v>
       </c>
       <c r="C678" s="16">
         <v>345.44</v>
       </c>
       <c r="D678" s="16">
         <v>606.30999999999995</v>
       </c>
       <c r="E678" s="16">
         <v>151.57</v>
       </c>
       <c r="F678" s="16">
         <v>193.87</v>
       </c>
       <c r="G678" s="16">
         <v>884.76</v>
       </c>
     </row>
-    <row r="679" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="679" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A679" s="23" t="s">
         <v>567</v>
       </c>
       <c r="B679" s="15">
         <v>6291.77</v>
       </c>
       <c r="C679" s="16">
         <v>3145.88</v>
       </c>
       <c r="D679" s="16">
         <v>5521.49</v>
       </c>
       <c r="E679" s="16">
         <v>1380.37</v>
       </c>
       <c r="F679" s="16">
         <v>1765.51</v>
       </c>
       <c r="G679" s="16">
         <v>8057.28</v>
       </c>
     </row>
-    <row r="680" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="680" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A680" s="24" t="s">
         <v>568</v>
       </c>
       <c r="B680" s="17">
         <v>5600.87</v>
       </c>
       <c r="C680" s="18">
         <v>2800.43</v>
       </c>
       <c r="D680" s="18">
         <v>4915.18</v>
       </c>
       <c r="E680" s="18">
         <v>1228.79</v>
       </c>
       <c r="F680" s="18">
         <v>1571.64</v>
       </c>
       <c r="G680" s="18">
         <v>7172.51</v>
       </c>
     </row>
-    <row r="681" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="681" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A681" s="25" t="s">
         <v>569</v>
       </c>
       <c r="B681" s="19">
         <v>-11485.18</v>
       </c>
       <c r="C681" s="20">
         <v>0</v>
       </c>
       <c r="D681" s="20">
         <v>0</v>
       </c>
       <c r="E681" s="20">
         <v>0</v>
       </c>
       <c r="F681" s="20">
         <v>-4616.57</v>
       </c>
       <c r="G681" s="20">
         <v>-16101.75</v>
       </c>
     </row>
-    <row r="682" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="682" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A682" s="23" t="s">
         <v>570</v>
       </c>
       <c r="B682" s="15">
         <v>850.72</v>
       </c>
       <c r="C682" s="16">
         <v>425.36</v>
       </c>
       <c r="D682" s="16">
         <v>333.62</v>
       </c>
       <c r="E682" s="16">
         <v>83.4</v>
       </c>
       <c r="F682" s="16">
         <v>341.96</v>
       </c>
       <c r="G682" s="16">
         <v>1192.68</v>
       </c>
     </row>
-    <row r="683" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="683" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A683" s="23" t="s">
         <v>571</v>
       </c>
       <c r="B683" s="15">
         <v>9354.4</v>
       </c>
       <c r="C683" s="16">
         <v>4677.2</v>
       </c>
       <c r="D683" s="16">
         <v>3668.49</v>
       </c>
       <c r="E683" s="16">
         <v>917.12</v>
       </c>
       <c r="F683" s="16">
         <v>3760.08</v>
       </c>
       <c r="G683" s="16">
         <v>13114.48</v>
       </c>
     </row>
-    <row r="684" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="684" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A684" s="24" t="s">
         <v>572</v>
       </c>
       <c r="B684" s="17">
         <v>1280.06</v>
       </c>
       <c r="C684" s="18">
         <v>640.03</v>
       </c>
       <c r="D684" s="18">
         <v>502</v>
       </c>
       <c r="E684" s="18">
         <v>125.5</v>
       </c>
       <c r="F684" s="18">
         <v>514.53</v>
       </c>
       <c r="G684" s="18">
         <v>1794.59</v>
       </c>
     </row>
-    <row r="685" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="685" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A685" s="25" t="s">
         <v>573</v>
       </c>
       <c r="B685" s="19">
         <v>-140011.68</v>
       </c>
       <c r="C685" s="20">
         <v>0</v>
       </c>
       <c r="D685" s="20">
         <v>0</v>
       </c>
       <c r="E685" s="20">
         <v>0</v>
       </c>
       <c r="F685" s="20">
         <v>17059.099999999999</v>
       </c>
       <c r="G685" s="20">
         <v>-122952.58</v>
       </c>
     </row>
-    <row r="686" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="686" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A686" s="23" t="s">
         <v>610</v>
       </c>
       <c r="B686" s="15">
         <v>35925</v>
       </c>
       <c r="C686" s="16">
         <v>17962.5</v>
       </c>
       <c r="D686" s="16">
         <v>89358.51</v>
       </c>
       <c r="E686" s="16">
         <v>22339.62</v>
       </c>
       <c r="F686" s="16">
         <v>-4377.12</v>
       </c>
       <c r="G686" s="16">
         <v>31547.88</v>
       </c>
     </row>
-    <row r="687" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="687" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A687" s="23" t="s">
         <v>618</v>
       </c>
       <c r="B687" s="15">
         <v>38555.97</v>
       </c>
       <c r="C687" s="16">
         <v>19277.98</v>
       </c>
       <c r="D687" s="16">
         <v>95902.67</v>
       </c>
       <c r="E687" s="16">
         <v>23975.66</v>
       </c>
       <c r="F687" s="16">
         <v>-4697.68</v>
       </c>
       <c r="G687" s="16">
         <v>33858.29</v>
       </c>
     </row>
-    <row r="688" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="688" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A688" s="23" t="s">
         <v>574</v>
       </c>
       <c r="B688" s="15">
         <v>59860.32</v>
       </c>
       <c r="C688" s="16">
         <v>29930.16</v>
       </c>
       <c r="D688" s="16">
         <v>148894.32999999999</v>
       </c>
       <c r="E688" s="16">
         <v>37223.58</v>
       </c>
       <c r="F688" s="16">
         <v>-7293.42</v>
       </c>
       <c r="G688" s="16">
         <v>52566.9</v>
       </c>
     </row>
-    <row r="689" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="689" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A689" s="24" t="s">
         <v>611</v>
       </c>
       <c r="B689" s="17">
         <v>5670.39</v>
       </c>
       <c r="C689" s="18">
         <v>2835.19</v>
       </c>
       <c r="D689" s="18">
         <v>14104.31</v>
       </c>
       <c r="E689" s="18">
         <v>3526.07</v>
       </c>
       <c r="F689" s="18">
         <v>-690.88</v>
       </c>
       <c r="G689" s="18">
         <v>4979.51</v>
       </c>
     </row>
-    <row r="690" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="690" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A690" s="25" t="s">
         <v>575</v>
       </c>
       <c r="B690" s="19">
         <v>-218817.61</v>
       </c>
       <c r="C690" s="20">
         <v>0</v>
       </c>
       <c r="D690" s="20">
         <v>0</v>
       </c>
       <c r="E690" s="20">
         <v>0</v>
       </c>
       <c r="F690" s="20">
         <v>-8272.86</v>
       </c>
       <c r="G690" s="20">
         <v>-227090.47</v>
       </c>
     </row>
-    <row r="691" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="691" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A691" s="23" t="s">
         <v>576</v>
       </c>
       <c r="B691" s="15">
         <v>820.75</v>
       </c>
       <c r="C691" s="16">
         <v>410.37</v>
       </c>
       <c r="D691" s="16">
         <v>1517.38</v>
       </c>
       <c r="E691" s="16">
         <v>379.34</v>
       </c>
       <c r="F691" s="16">
         <v>31.03</v>
       </c>
       <c r="G691" s="16">
         <v>851.78</v>
       </c>
     </row>
-    <row r="692" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="692" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A692" s="23" t="s">
         <v>577</v>
       </c>
       <c r="B692" s="15">
         <v>3685.1</v>
       </c>
       <c r="C692" s="16">
         <v>1842.55</v>
       </c>
       <c r="D692" s="16">
         <v>6812.91</v>
       </c>
       <c r="E692" s="16">
         <v>1703.22</v>
       </c>
       <c r="F692" s="16">
         <v>139.33000000000001</v>
       </c>
       <c r="G692" s="16">
         <v>3824.43</v>
       </c>
     </row>
-    <row r="693" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="693" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A693" s="23" t="s">
         <v>578</v>
       </c>
       <c r="B693" s="15">
         <v>183851.36</v>
       </c>
       <c r="C693" s="16">
         <v>91925.68</v>
       </c>
       <c r="D693" s="16">
         <v>339899.16</v>
       </c>
       <c r="E693" s="16">
         <v>84974.79</v>
       </c>
       <c r="F693" s="16">
         <v>6950.89</v>
       </c>
       <c r="G693" s="16">
         <v>190802.25</v>
       </c>
     </row>
-    <row r="694" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="694" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A694" s="23" t="s">
         <v>628</v>
       </c>
       <c r="B694" s="15">
         <v>19063.669999999998</v>
       </c>
       <c r="C694" s="16">
         <v>9531.83</v>
       </c>
       <c r="D694" s="16">
         <v>35244.370000000003</v>
       </c>
       <c r="E694" s="16">
         <v>8811.09</v>
       </c>
       <c r="F694" s="16">
         <v>720.74</v>
       </c>
       <c r="G694" s="16">
         <v>19784.41</v>
       </c>
     </row>
-    <row r="695" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="695" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A695" s="23" t="s">
         <v>579</v>
       </c>
       <c r="B695" s="15">
         <v>2876.81</v>
       </c>
       <c r="C695" s="16">
         <v>1438.4</v>
       </c>
       <c r="D695" s="16">
         <v>5318.56</v>
       </c>
       <c r="E695" s="16">
         <v>1329.64</v>
       </c>
       <c r="F695" s="16">
         <v>108.76</v>
       </c>
       <c r="G695" s="16">
         <v>2985.57</v>
       </c>
     </row>
-    <row r="696" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="696" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A696" s="23" t="s">
         <v>580</v>
       </c>
       <c r="B696" s="15">
         <v>130.63</v>
       </c>
       <c r="C696" s="16">
         <v>65.31</v>
       </c>
       <c r="D696" s="16">
         <v>241.51</v>
       </c>
       <c r="E696" s="16">
         <v>60.37</v>
       </c>
       <c r="F696" s="16">
         <v>4.9400000000000004</v>
       </c>
       <c r="G696" s="16">
         <v>135.57</v>
       </c>
     </row>
-    <row r="697" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="697" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A697" s="24" t="s">
         <v>581</v>
       </c>
       <c r="B697" s="17">
         <v>8389.2900000000009</v>
       </c>
       <c r="C697" s="18">
         <v>4194.6400000000003</v>
       </c>
       <c r="D697" s="18">
         <v>15509.89</v>
       </c>
       <c r="E697" s="18">
         <v>3877.47</v>
       </c>
       <c r="F697" s="18">
         <v>317.17</v>
       </c>
       <c r="G697" s="18">
         <v>8706.4599999999991</v>
       </c>
     </row>
-    <row r="698" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="698" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A698" s="25" t="s">
         <v>582</v>
       </c>
       <c r="B698" s="19">
         <v>-58870.23</v>
       </c>
       <c r="C698" s="20">
         <v>0</v>
       </c>
       <c r="D698" s="20">
         <v>0</v>
       </c>
       <c r="E698" s="20">
         <v>0</v>
       </c>
       <c r="F698" s="20">
         <v>-6893.56</v>
       </c>
       <c r="G698" s="20">
         <v>-65763.789999999994</v>
       </c>
     </row>
-    <row r="699" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="699" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A699" s="23" t="s">
         <v>659</v>
       </c>
       <c r="B699" s="15">
         <v>493.52</v>
       </c>
       <c r="C699" s="16">
         <v>246.76</v>
       </c>
       <c r="D699" s="16">
         <v>755.88</v>
       </c>
       <c r="E699" s="16">
         <v>188.97</v>
       </c>
       <c r="F699" s="16">
         <v>57.79</v>
       </c>
       <c r="G699" s="16">
         <v>551.30999999999995</v>
       </c>
     </row>
-    <row r="700" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="700" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A700" s="23" t="s">
         <v>583</v>
       </c>
       <c r="B700" s="15">
         <v>30521.49</v>
       </c>
       <c r="C700" s="16">
         <v>15260.74</v>
       </c>
       <c r="D700" s="16">
         <v>46747</v>
       </c>
       <c r="E700" s="16">
         <v>11686.75</v>
       </c>
       <c r="F700" s="16">
         <v>3573.99</v>
       </c>
       <c r="G700" s="16">
         <v>34095.480000000003</v>
       </c>
     </row>
-    <row r="701" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="701" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A701" s="23" t="s">
         <v>584</v>
       </c>
       <c r="B701" s="15">
         <v>3008.96</v>
       </c>
       <c r="C701" s="16">
         <v>1504.48</v>
       </c>
       <c r="D701" s="16">
         <v>4608.5600000000004</v>
       </c>
       <c r="E701" s="16">
         <v>1152.1400000000001</v>
       </c>
       <c r="F701" s="16">
         <v>352.34</v>
       </c>
       <c r="G701" s="16">
         <v>3361.3</v>
       </c>
     </row>
-    <row r="702" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="702" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A702" s="24" t="s">
         <v>585</v>
       </c>
       <c r="B702" s="17">
         <v>24846.26</v>
       </c>
       <c r="C702" s="18">
         <v>12423.13</v>
       </c>
       <c r="D702" s="18">
         <v>38054.769999999997</v>
       </c>
       <c r="E702" s="18">
         <v>9513.69</v>
       </c>
       <c r="F702" s="18">
         <v>2909.44</v>
       </c>
       <c r="G702" s="18">
         <v>27755.7</v>
       </c>
     </row>
-    <row r="703" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="703" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A703" s="25" t="s">
         <v>586</v>
       </c>
       <c r="B703" s="19">
         <v>-202196.24</v>
       </c>
       <c r="C703" s="20">
         <v>0</v>
       </c>
       <c r="D703" s="20">
         <v>0</v>
       </c>
       <c r="E703" s="20">
         <v>0</v>
       </c>
       <c r="F703" s="20">
         <v>16371.85</v>
       </c>
       <c r="G703" s="20">
         <v>-185824.39</v>
       </c>
     </row>
-    <row r="704" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="704" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A704" s="23" t="s">
         <v>587</v>
       </c>
       <c r="B704" s="15">
         <v>1223.94</v>
       </c>
       <c r="C704" s="16">
         <v>611.97</v>
       </c>
       <c r="D704" s="16">
         <v>2844.29</v>
       </c>
       <c r="E704" s="16">
         <v>711.07</v>
       </c>
       <c r="F704" s="16">
         <v>-99.1</v>
       </c>
       <c r="G704" s="16">
         <v>1124.8399999999999</v>
       </c>
     </row>
-    <row r="705" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="705" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A705" s="23" t="s">
         <v>588</v>
       </c>
       <c r="B705" s="15">
         <v>3079.33</v>
       </c>
       <c r="C705" s="16">
         <v>1539.66</v>
       </c>
       <c r="D705" s="16">
         <v>7155.99</v>
       </c>
       <c r="E705" s="16">
         <v>1788.99</v>
       </c>
       <c r="F705" s="16">
         <v>-249.33</v>
       </c>
       <c r="G705" s="16">
         <v>2830</v>
       </c>
     </row>
-    <row r="706" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="706" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A706" s="23" t="s">
         <v>649</v>
       </c>
       <c r="B706" s="15">
         <v>404.93</v>
       </c>
       <c r="C706" s="16">
         <v>202.46</v>
       </c>
       <c r="D706" s="16">
         <v>941.02</v>
       </c>
       <c r="E706" s="16">
         <v>235.25</v>
       </c>
       <c r="F706" s="16">
         <v>-32.79</v>
       </c>
       <c r="G706" s="16">
         <v>372.14</v>
       </c>
     </row>
-    <row r="707" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="707" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A707" s="23" t="s">
         <v>589</v>
       </c>
       <c r="B707" s="15">
         <v>1347.96</v>
       </c>
       <c r="C707" s="16">
         <v>673.98</v>
       </c>
       <c r="D707" s="16">
         <v>3132.49</v>
       </c>
       <c r="E707" s="16">
         <v>783.12</v>
       </c>
       <c r="F707" s="16">
         <v>-109.14</v>
       </c>
       <c r="G707" s="16">
         <v>1238.82</v>
       </c>
     </row>
-    <row r="708" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="708" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A708" s="23" t="s">
         <v>590</v>
       </c>
       <c r="B708" s="15">
         <v>1083.03</v>
       </c>
       <c r="C708" s="16">
         <v>541.51</v>
       </c>
       <c r="D708" s="16">
         <v>2516.83</v>
       </c>
       <c r="E708" s="16">
         <v>629.20000000000005</v>
       </c>
       <c r="F708" s="16">
         <v>-87.69</v>
       </c>
       <c r="G708" s="16">
         <v>995.34</v>
       </c>
     </row>
-    <row r="709" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="709" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A709" s="23" t="s">
         <v>635</v>
       </c>
       <c r="B709" s="15">
         <v>854.53</v>
       </c>
       <c r="C709" s="16">
         <v>427.26</v>
       </c>
       <c r="D709" s="16">
         <v>1985.83</v>
       </c>
       <c r="E709" s="16">
         <v>496.45</v>
       </c>
       <c r="F709" s="16">
         <v>-69.19</v>
       </c>
       <c r="G709" s="16">
         <v>785.34</v>
       </c>
     </row>
-    <row r="710" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="710" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A710" s="23" t="s">
         <v>591</v>
       </c>
       <c r="B710" s="15">
         <v>944.95</v>
       </c>
       <c r="C710" s="16">
         <v>472.47</v>
       </c>
       <c r="D710" s="16">
         <v>2195.94</v>
       </c>
       <c r="E710" s="16">
         <v>548.98</v>
       </c>
       <c r="F710" s="16">
         <v>-76.510000000000005</v>
       </c>
       <c r="G710" s="16">
         <v>868.44</v>
       </c>
     </row>
-    <row r="711" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="711" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A711" s="23" t="s">
         <v>592</v>
       </c>
       <c r="B711" s="15">
         <v>2368.41</v>
       </c>
       <c r="C711" s="16">
         <v>1184.2</v>
       </c>
       <c r="D711" s="16">
         <v>5503.9</v>
       </c>
       <c r="E711" s="16">
         <v>1375.97</v>
       </c>
       <c r="F711" s="16">
         <v>-191.77</v>
       </c>
       <c r="G711" s="16">
         <v>2176.64</v>
       </c>
     </row>
-    <row r="712" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="712" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A712" s="24" t="s">
         <v>593</v>
       </c>
       <c r="B712" s="17">
         <v>190889.16</v>
       </c>
       <c r="C712" s="18">
         <v>95444.58</v>
       </c>
       <c r="D712" s="18">
         <v>443603.67</v>
       </c>
       <c r="E712" s="18">
         <v>110900.91</v>
       </c>
       <c r="F712" s="18">
         <v>-15456.33</v>
       </c>
       <c r="G712" s="18">
         <v>175432.83</v>
       </c>
     </row>
-    <row r="713" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="713" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A713" s="25" t="s">
         <v>594</v>
       </c>
       <c r="B713" s="19">
         <v>-32214.89</v>
       </c>
       <c r="C713" s="20">
         <v>0</v>
       </c>
       <c r="D713" s="20">
         <v>0</v>
       </c>
       <c r="E713" s="20">
         <v>0</v>
       </c>
       <c r="F713" s="20">
         <v>-6605.05</v>
       </c>
       <c r="G713" s="20">
         <v>-38819.94</v>
       </c>
     </row>
-    <row r="714" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="714" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A714" s="23" t="s">
         <v>595</v>
       </c>
       <c r="B714" s="15">
         <v>4643.26</v>
       </c>
       <c r="C714" s="16">
         <v>2321.63</v>
       </c>
       <c r="D714" s="16">
         <v>5478.48</v>
       </c>
       <c r="E714" s="16">
         <v>1369.62</v>
       </c>
       <c r="F714" s="16">
         <v>952.01</v>
       </c>
       <c r="G714" s="16">
         <v>5595.27</v>
       </c>
     </row>
-    <row r="715" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="715" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A715" s="23" t="s">
         <v>596</v>
       </c>
       <c r="B715" s="15">
         <v>2842.85</v>
       </c>
       <c r="C715" s="16">
         <v>1421.42</v>
       </c>
       <c r="D715" s="16">
         <v>3354.22</v>
       </c>
       <c r="E715" s="16">
         <v>838.55</v>
       </c>
       <c r="F715" s="16">
         <v>582.87</v>
       </c>
       <c r="G715" s="16">
         <v>3425.72</v>
       </c>
     </row>
-    <row r="716" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="716" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A716" s="23" t="s">
         <v>597</v>
       </c>
       <c r="B716" s="15">
         <v>10172.94</v>
       </c>
       <c r="C716" s="16">
         <v>5086.47</v>
       </c>
       <c r="D716" s="16">
         <v>12002.81</v>
       </c>
       <c r="E716" s="16">
         <v>3000.7</v>
       </c>
       <c r="F716" s="16">
         <v>2085.77</v>
       </c>
       <c r="G716" s="16">
         <v>12258.71</v>
       </c>
     </row>
-    <row r="717" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="717" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A717" s="24" t="s">
         <v>598</v>
       </c>
       <c r="B717" s="17">
         <v>14555.84</v>
       </c>
       <c r="C717" s="18">
         <v>7277.92</v>
       </c>
       <c r="D717" s="18">
         <v>17174.099999999999</v>
       </c>
       <c r="E717" s="18">
         <v>4293.5200000000004</v>
       </c>
       <c r="F717" s="18">
         <v>2984.4</v>
       </c>
       <c r="G717" s="18">
         <v>17540.240000000002</v>
       </c>
     </row>
-    <row r="718" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="718" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A718" s="25" t="s">
         <v>599</v>
       </c>
       <c r="B718" s="19">
         <v>-11551.78</v>
       </c>
       <c r="C718" s="20">
         <v>0</v>
       </c>
       <c r="D718" s="20">
         <v>0</v>
       </c>
       <c r="E718" s="20">
         <v>0</v>
       </c>
       <c r="F718" s="20">
         <v>-1821.49</v>
       </c>
       <c r="G718" s="20">
         <v>-13373.27</v>
       </c>
     </row>
-    <row r="719" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="719" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A719" s="27" t="s">
         <v>600</v>
       </c>
       <c r="B719" s="15">
         <v>11551.78</v>
       </c>
       <c r="C719" s="16">
         <v>5775.89</v>
       </c>
       <c r="D719" s="16">
         <v>15817.61</v>
       </c>
       <c r="E719" s="16">
         <v>3954.4</v>
       </c>
       <c r="F719" s="16">
         <v>1821.49</v>
       </c>
       <c r="G719" s="16">
         <v>13373.27</v>
       </c>
     </row>
-    <row r="720" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="720" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A720" s="3" t="s">
         <v>602</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.23" right="0.23" top="0.5" bottom="0.49" header="0.3" footer="0.3"/>
   <pageSetup scale="97" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>