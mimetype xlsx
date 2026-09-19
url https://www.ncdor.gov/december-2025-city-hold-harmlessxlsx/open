--- v0 (2026-02-25)
+++ v1 (2026-09-19)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr hidePivotFieldList="1" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\kdwalford\Desktop\My files for reviews\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Private\Tax Admin\Distribution Unit\Sales &amp; Use\S&amp;U Downloads\FY 25-26\6-December 2025\Website\Accessibility\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{5712D084-E154-404A-B1BD-AB1EDE004114}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D0FA1C74-14A1-48DB-AE81-2C0EFF50ED21}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="3285" windowWidth="20640" windowHeight="11040" xr2:uid="{74CFBE31-186B-4642-87A4-4CFD6A2E19EC}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{74CFBE31-186B-4642-87A4-4CFD6A2E19EC}"/>
   </bookViews>
   <sheets>
     <sheet name="City Hold Harmless" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'City Hold Harmless'!$6:$6</definedName>
   </definedNames>
   <calcPr calcId="191029" calcOnSave="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -2965,16521 +2965,16521 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{83FEFE29-2220-4C36-BE0F-30048A1DC113}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G720"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="28.42578125" style="2" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="16.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="28.44140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="20.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="17.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="18.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="16.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="21" style="1" bestFit="1" customWidth="1"/>
-    <col min="8" max="16384" width="8.7109375" style="2"/>
+    <col min="8" max="16384" width="8.6640625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="5" customFormat="1" ht="24" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:7" s="5" customFormat="1" ht="23.4" x14ac:dyDescent="0.45">
       <c r="A1" s="11" t="s">
         <v>668</v>
       </c>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
         <v>605</v>
       </c>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A3" s="2" t="s">
         <v>661</v>
       </c>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A4" s="2" t="s">
         <v>606</v>
       </c>
     </row>
-    <row r="5" spans="1:7" ht="19.5" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:7" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A5" s="12" t="s">
         <v>601</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
     </row>
-    <row r="6" spans="1:7" ht="63" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:7" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A6" s="7" t="s">
         <v>604</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>663</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>664</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>665</v>
       </c>
       <c r="E6" s="9" t="s">
         <v>666</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>667</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>603</v>
       </c>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A7" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="13">
         <v>-693455.66</v>
       </c>
       <c r="C7" s="14">
         <v>0</v>
       </c>
       <c r="D7" s="14">
         <v>0</v>
       </c>
       <c r="E7" s="14">
         <v>0</v>
       </c>
       <c r="F7" s="14">
         <v>23582.55</v>
       </c>
       <c r="G7" s="14">
         <v>-669873.11</v>
       </c>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A8" s="23" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="15">
         <v>5941.15</v>
       </c>
       <c r="C8" s="16">
         <v>2970.57</v>
       </c>
       <c r="D8" s="16">
         <v>12690.46</v>
       </c>
       <c r="E8" s="16">
         <v>3172.61</v>
       </c>
       <c r="F8" s="16">
         <v>-202.04</v>
       </c>
       <c r="G8" s="16">
         <v>5739.11</v>
       </c>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A9" s="23" t="s">
         <v>607</v>
       </c>
       <c r="B9" s="15">
         <v>334143.68</v>
       </c>
       <c r="C9" s="16">
         <v>167071.84</v>
       </c>
       <c r="D9" s="16">
         <v>713740.64</v>
       </c>
       <c r="E9" s="16">
         <v>178435.16</v>
       </c>
       <c r="F9" s="16">
         <v>-11363.32</v>
       </c>
       <c r="G9" s="16">
         <v>322780.36</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A10" s="23" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="15">
         <v>64763.31</v>
       </c>
       <c r="C10" s="16">
         <v>32381.65</v>
       </c>
       <c r="D10" s="16">
         <v>138336.32000000001</v>
       </c>
       <c r="E10" s="16">
         <v>34584.080000000002</v>
       </c>
       <c r="F10" s="16">
         <v>-2202.4299999999998</v>
       </c>
       <c r="G10" s="16">
         <v>62560.88</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A11" s="23" t="s">
         <v>608</v>
       </c>
       <c r="B11" s="15">
         <v>26510.68</v>
       </c>
       <c r="C11" s="16">
         <v>13255.34</v>
       </c>
       <c r="D11" s="16">
         <v>56627.59</v>
       </c>
       <c r="E11" s="16">
         <v>14156.89</v>
       </c>
       <c r="F11" s="16">
         <v>-901.55</v>
       </c>
       <c r="G11" s="16">
         <v>25609.13</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A12" s="23" t="s">
         <v>3</v>
       </c>
       <c r="B12" s="15">
         <v>117548.85</v>
       </c>
       <c r="C12" s="16">
         <v>58774.42</v>
       </c>
       <c r="D12" s="16">
         <v>251087.77</v>
       </c>
       <c r="E12" s="16">
         <v>62771.94</v>
       </c>
       <c r="F12" s="16">
         <v>-3997.52</v>
       </c>
       <c r="G12" s="16">
         <v>113551.33</v>
       </c>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A13" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="15">
         <v>19597.97</v>
       </c>
       <c r="C13" s="16">
         <v>9798.98</v>
       </c>
       <c r="D13" s="16">
         <v>41861.839999999997</v>
       </c>
       <c r="E13" s="16">
         <v>10465.459999999999</v>
       </c>
       <c r="F13" s="16">
         <v>-666.48</v>
       </c>
       <c r="G13" s="16">
         <v>18931.490000000002</v>
       </c>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A14" s="23" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="15">
         <v>14442.98</v>
       </c>
       <c r="C14" s="16">
         <v>7221.49</v>
       </c>
       <c r="D14" s="16">
         <v>30850.63</v>
       </c>
       <c r="E14" s="16">
         <v>7712.65</v>
       </c>
       <c r="F14" s="16">
         <v>-491.16</v>
       </c>
       <c r="G14" s="16">
         <v>13951.82</v>
       </c>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A15" s="23" t="s">
         <v>609</v>
       </c>
       <c r="B15" s="15">
         <v>91290.97</v>
       </c>
       <c r="C15" s="16">
         <v>45645.48</v>
       </c>
       <c r="D15" s="16">
         <v>195000.18</v>
       </c>
       <c r="E15" s="16">
         <v>48750.04</v>
       </c>
       <c r="F15" s="16">
         <v>-3104.56</v>
       </c>
       <c r="G15" s="16">
         <v>88186.41</v>
       </c>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A16" s="23" t="s">
         <v>6</v>
       </c>
       <c r="B16" s="15">
         <v>3352.39</v>
       </c>
       <c r="C16" s="16">
         <v>1676.19</v>
       </c>
       <c r="D16" s="16">
         <v>7160.8</v>
       </c>
       <c r="E16" s="16">
         <v>1790.2</v>
       </c>
       <c r="F16" s="16">
         <v>-114.01</v>
       </c>
       <c r="G16" s="16">
         <v>3238.38</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="17">
         <v>15863.68</v>
       </c>
       <c r="C17" s="18">
         <v>7931.84</v>
       </c>
       <c r="D17" s="18">
         <v>33885.279999999999</v>
       </c>
       <c r="E17" s="18">
         <v>8471.32</v>
       </c>
       <c r="F17" s="18">
         <v>-539.48</v>
       </c>
       <c r="G17" s="18">
         <v>15324.2</v>
       </c>
     </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A18" s="25" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="19">
         <v>-20335.810000000001</v>
       </c>
       <c r="C18" s="20">
         <v>0</v>
       </c>
       <c r="D18" s="20">
         <v>0</v>
       </c>
       <c r="E18" s="20">
         <v>0</v>
       </c>
       <c r="F18" s="20">
         <v>-4691.8</v>
       </c>
       <c r="G18" s="20">
         <v>-25027.61</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="17">
         <v>20335.810000000001</v>
       </c>
       <c r="C19" s="18">
         <v>10167.9</v>
       </c>
       <c r="D19" s="18">
         <v>21904.43</v>
       </c>
       <c r="E19" s="18">
         <v>5476.1</v>
       </c>
       <c r="F19" s="18">
         <v>4691.8</v>
       </c>
       <c r="G19" s="18">
         <v>25027.61</v>
       </c>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A20" s="25" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="15">
         <v>-15770.46</v>
       </c>
       <c r="C20" s="16">
         <v>0</v>
       </c>
       <c r="D20" s="16">
         <v>0</v>
       </c>
       <c r="E20" s="16">
         <v>0</v>
       </c>
       <c r="F20" s="16">
         <v>-2674.76</v>
       </c>
       <c r="G20" s="16">
         <v>-18445.22</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="24" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="15">
         <v>15770.46</v>
       </c>
       <c r="C21" s="16">
         <v>7885.23</v>
       </c>
       <c r="D21" s="16">
         <v>20841.89</v>
       </c>
       <c r="E21" s="16">
         <v>5210.47</v>
       </c>
       <c r="F21" s="16">
         <v>2674.76</v>
       </c>
       <c r="G21" s="16">
         <v>18445.22</v>
       </c>
     </row>
-    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A22" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="19">
         <v>-56846.13</v>
       </c>
       <c r="C22" s="20">
         <v>0</v>
       </c>
       <c r="D22" s="20">
         <v>0</v>
       </c>
       <c r="E22" s="20">
         <v>0</v>
       </c>
       <c r="F22" s="20">
         <v>-13495.26</v>
       </c>
       <c r="G22" s="20">
         <v>-70341.39</v>
       </c>
     </row>
-    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A23" s="23" t="s">
         <v>13</v>
       </c>
       <c r="B23" s="15">
         <v>2922.95</v>
       </c>
       <c r="C23" s="16">
         <v>1461.47</v>
       </c>
       <c r="D23" s="16">
         <v>3070.28</v>
       </c>
       <c r="E23" s="16">
         <v>767.57</v>
       </c>
       <c r="F23" s="16">
         <v>693.9</v>
       </c>
       <c r="G23" s="16">
         <v>3616.85</v>
       </c>
     </row>
-    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A24" s="23" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="15">
         <v>2600.38</v>
       </c>
       <c r="C24" s="16">
         <v>1300.19</v>
       </c>
       <c r="D24" s="16">
         <v>2731.44</v>
       </c>
       <c r="E24" s="16">
         <v>682.86</v>
       </c>
       <c r="F24" s="16">
         <v>617.33000000000004</v>
       </c>
       <c r="G24" s="16">
         <v>3217.71</v>
       </c>
     </row>
-    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A25" s="23" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="15">
         <v>1007.22</v>
       </c>
       <c r="C25" s="16">
         <v>503.61</v>
       </c>
       <c r="D25" s="16">
         <v>1057.99</v>
       </c>
       <c r="E25" s="16">
         <v>264.49</v>
       </c>
       <c r="F25" s="16">
         <v>239.12</v>
       </c>
       <c r="G25" s="16">
         <v>1246.3399999999999</v>
       </c>
     </row>
-    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A26" s="23" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="15">
         <v>2179.04</v>
       </c>
       <c r="C26" s="16">
         <v>1089.52</v>
       </c>
       <c r="D26" s="16">
         <v>2288.87</v>
       </c>
       <c r="E26" s="16">
         <v>572.21</v>
       </c>
       <c r="F26" s="16">
         <v>517.30999999999995</v>
       </c>
       <c r="G26" s="16">
         <v>2696.35</v>
       </c>
     </row>
-    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A27" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="15">
         <v>2613.5500000000002</v>
       </c>
       <c r="C27" s="16">
         <v>1306.77</v>
       </c>
       <c r="D27" s="16">
         <v>2745.27</v>
       </c>
       <c r="E27" s="16">
         <v>686.31</v>
       </c>
       <c r="F27" s="16">
         <v>620.46</v>
       </c>
       <c r="G27" s="16">
         <v>3234.01</v>
       </c>
     </row>
-    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A28" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="15">
         <v>12488.37</v>
       </c>
       <c r="C28" s="16">
         <v>6244.18</v>
       </c>
       <c r="D28" s="16">
         <v>13117.81</v>
       </c>
       <c r="E28" s="16">
         <v>3279.45</v>
       </c>
       <c r="F28" s="16">
         <v>2964.73</v>
       </c>
       <c r="G28" s="16">
         <v>15453.1</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="17">
         <v>33034.620000000003</v>
       </c>
       <c r="C29" s="18">
         <v>16517.310000000001</v>
       </c>
       <c r="D29" s="18">
         <v>34699.629999999997</v>
       </c>
       <c r="E29" s="18">
         <v>8674.9</v>
       </c>
       <c r="F29" s="18">
         <v>7842.41</v>
       </c>
       <c r="G29" s="18">
         <v>40877.03</v>
       </c>
     </row>
-    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A30" s="25" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="19">
         <v>-24902.52</v>
       </c>
       <c r="C30" s="20">
         <v>0</v>
       </c>
       <c r="D30" s="20">
         <v>0</v>
       </c>
       <c r="E30" s="20">
         <v>0</v>
       </c>
       <c r="F30" s="20">
         <v>-295.04000000000002</v>
       </c>
       <c r="G30" s="20">
         <v>-25197.56</v>
       </c>
     </row>
-    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A31" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="15">
         <v>13040.39</v>
       </c>
       <c r="C31" s="16">
         <v>6520.19</v>
       </c>
       <c r="D31" s="16">
         <v>25462.79</v>
       </c>
       <c r="E31" s="16">
         <v>6365.69</v>
       </c>
       <c r="F31" s="16">
         <v>154.5</v>
       </c>
       <c r="G31" s="16">
         <v>13194.89</v>
       </c>
     </row>
-    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A32" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="15">
         <v>995.14</v>
       </c>
       <c r="C32" s="16">
         <v>497.57</v>
       </c>
       <c r="D32" s="16">
         <v>1943.12</v>
       </c>
       <c r="E32" s="16">
         <v>485.78</v>
       </c>
       <c r="F32" s="16">
         <v>11.79</v>
       </c>
       <c r="G32" s="16">
         <v>1006.93</v>
       </c>
     </row>
-    <row r="33" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A33" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="17">
         <v>10866.99</v>
       </c>
       <c r="C33" s="18">
         <v>5433.49</v>
       </c>
       <c r="D33" s="18">
         <v>21218.98</v>
       </c>
       <c r="E33" s="18">
         <v>5304.74</v>
       </c>
       <c r="F33" s="18">
         <v>128.75</v>
       </c>
       <c r="G33" s="18">
         <v>10995.74</v>
       </c>
     </row>
-    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A34" s="25" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="19">
         <v>-29269.9</v>
       </c>
       <c r="C34" s="20">
         <v>0</v>
       </c>
       <c r="D34" s="20">
         <v>0</v>
       </c>
       <c r="E34" s="20">
         <v>0</v>
       </c>
       <c r="F34" s="20">
         <v>4095.7</v>
       </c>
       <c r="G34" s="20">
         <v>-25174.2</v>
       </c>
     </row>
-    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A35" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="15">
         <v>10815.45</v>
       </c>
       <c r="C35" s="16">
         <v>5407.72</v>
       </c>
       <c r="D35" s="16">
         <v>27684.45</v>
       </c>
       <c r="E35" s="16">
         <v>6921.11</v>
       </c>
       <c r="F35" s="16">
         <v>-1513.39</v>
       </c>
       <c r="G35" s="16">
         <v>9302.06</v>
       </c>
     </row>
-    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A36" s="23" t="s">
         <v>610</v>
       </c>
       <c r="B36" s="15">
         <v>569.69000000000005</v>
       </c>
       <c r="C36" s="16">
         <v>284.83999999999997</v>
       </c>
       <c r="D36" s="16">
         <v>1458.24</v>
       </c>
       <c r="E36" s="16">
         <v>364.56</v>
       </c>
       <c r="F36" s="16">
         <v>-79.72</v>
       </c>
       <c r="G36" s="16">
         <v>489.97</v>
       </c>
     </row>
-    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A37" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="15">
         <v>2244.23</v>
       </c>
       <c r="C37" s="16">
         <v>1122.1099999999999</v>
       </c>
       <c r="D37" s="16">
         <v>5744.57</v>
       </c>
       <c r="E37" s="16">
         <v>1436.14</v>
       </c>
       <c r="F37" s="16">
         <v>-314.02999999999997</v>
       </c>
       <c r="G37" s="16">
         <v>1930.2</v>
       </c>
     </row>
-    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A38" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="15">
         <v>4747.3999999999996</v>
       </c>
       <c r="C38" s="16">
         <v>2373.6999999999998</v>
       </c>
       <c r="D38" s="16">
         <v>12151.98</v>
       </c>
       <c r="E38" s="16">
         <v>3037.99</v>
       </c>
       <c r="F38" s="16">
         <v>-664.29</v>
       </c>
       <c r="G38" s="16">
         <v>4083.11</v>
       </c>
     </row>
-    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A39" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B39" s="15">
         <v>923.59</v>
       </c>
       <c r="C39" s="16">
         <v>461.79</v>
       </c>
       <c r="D39" s="16">
         <v>2364.13</v>
       </c>
       <c r="E39" s="16">
         <v>591.03</v>
       </c>
       <c r="F39" s="16">
         <v>-129.24</v>
       </c>
       <c r="G39" s="16">
         <v>794.35</v>
       </c>
     </row>
-    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A40" s="23" t="s">
         <v>29</v>
       </c>
       <c r="B40" s="15">
         <v>6188.88</v>
       </c>
       <c r="C40" s="16">
         <v>3094.44</v>
       </c>
       <c r="D40" s="16">
         <v>15841.77</v>
       </c>
       <c r="E40" s="16">
         <v>3960.44</v>
       </c>
       <c r="F40" s="16">
         <v>-866</v>
       </c>
       <c r="G40" s="16">
         <v>5322.88</v>
       </c>
     </row>
-    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A41" s="23" t="s">
         <v>611</v>
       </c>
       <c r="B41" s="15">
         <v>362.53</v>
       </c>
       <c r="C41" s="16">
         <v>181.26</v>
       </c>
       <c r="D41" s="16">
         <v>927.98</v>
       </c>
       <c r="E41" s="16">
         <v>231.99</v>
       </c>
       <c r="F41" s="16">
         <v>-50.73</v>
       </c>
       <c r="G41" s="16">
         <v>311.8</v>
       </c>
     </row>
-    <row r="42" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A42" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="17">
         <v>3418.13</v>
       </c>
       <c r="C42" s="18">
         <v>1709.06</v>
       </c>
       <c r="D42" s="18">
         <v>8749.44</v>
       </c>
       <c r="E42" s="18">
         <v>2187.36</v>
       </c>
       <c r="F42" s="18">
         <v>-478.3</v>
       </c>
       <c r="G42" s="18">
         <v>2939.83</v>
       </c>
     </row>
-    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A43" s="25" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="19">
         <v>-98543.57</v>
       </c>
       <c r="C43" s="20">
         <v>0</v>
       </c>
       <c r="D43" s="20">
         <v>0</v>
       </c>
       <c r="E43" s="20">
         <v>0</v>
       </c>
       <c r="F43" s="20">
         <v>-9152.49</v>
       </c>
       <c r="G43" s="20">
         <v>-107696.06</v>
       </c>
     </row>
-    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A44" s="23" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="15">
         <v>3360.28</v>
       </c>
       <c r="C44" s="16">
         <v>1680.14</v>
       </c>
       <c r="D44" s="16">
         <v>5472.17</v>
       </c>
       <c r="E44" s="16">
         <v>1368.04</v>
       </c>
       <c r="F44" s="16">
         <v>312.10000000000002</v>
       </c>
       <c r="G44" s="16">
         <v>3672.38</v>
       </c>
     </row>
-    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A45" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B45" s="15">
         <v>1807.67</v>
       </c>
       <c r="C45" s="16">
         <v>903.83</v>
       </c>
       <c r="D45" s="16">
         <v>2943.77</v>
       </c>
       <c r="E45" s="16">
         <v>735.94</v>
       </c>
       <c r="F45" s="16">
         <v>167.89</v>
       </c>
       <c r="G45" s="16">
         <v>1975.56</v>
       </c>
     </row>
-    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A46" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B46" s="15">
         <v>10335.89</v>
       </c>
       <c r="C46" s="16">
         <v>5167.9399999999996</v>
       </c>
       <c r="D46" s="16">
         <v>16831.88</v>
       </c>
       <c r="E46" s="16">
         <v>4207.97</v>
       </c>
       <c r="F46" s="16">
         <v>959.97</v>
       </c>
       <c r="G46" s="16">
         <v>11295.86</v>
       </c>
     </row>
-    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A47" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B47" s="15">
         <v>5565.48</v>
       </c>
       <c r="C47" s="16">
         <v>2782.74</v>
       </c>
       <c r="D47" s="16">
         <v>9063.33</v>
       </c>
       <c r="E47" s="16">
         <v>2265.83</v>
       </c>
       <c r="F47" s="16">
         <v>516.91</v>
       </c>
       <c r="G47" s="16">
         <v>6082.39</v>
       </c>
     </row>
-    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A48" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B48" s="15">
         <v>1200.1099999999999</v>
       </c>
       <c r="C48" s="16">
         <v>600.04999999999995</v>
       </c>
       <c r="D48" s="16">
         <v>1954.36</v>
       </c>
       <c r="E48" s="16">
         <v>488.59</v>
       </c>
       <c r="F48" s="16">
         <v>111.46</v>
       </c>
       <c r="G48" s="16">
         <v>1311.57</v>
       </c>
     </row>
-    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A49" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B49" s="15">
         <v>73393.87</v>
       </c>
       <c r="C49" s="16">
         <v>36696.93</v>
       </c>
       <c r="D49" s="16">
         <v>119521.14</v>
       </c>
       <c r="E49" s="16">
         <v>29880.28</v>
       </c>
       <c r="F49" s="16">
         <v>6816.65</v>
       </c>
       <c r="G49" s="16">
         <v>80210.52</v>
       </c>
     </row>
-    <row r="50" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A50" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B50" s="17">
         <v>2880.27</v>
       </c>
       <c r="C50" s="18">
         <v>1440.13</v>
       </c>
       <c r="D50" s="18">
         <v>4690.4799999999996</v>
       </c>
       <c r="E50" s="18">
         <v>1172.6199999999999</v>
       </c>
       <c r="F50" s="18">
         <v>267.51</v>
       </c>
       <c r="G50" s="18">
         <v>3147.78</v>
       </c>
     </row>
-    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A51" s="25" t="s">
         <v>39</v>
       </c>
       <c r="B51" s="19">
         <v>-36890.36</v>
       </c>
       <c r="C51" s="20">
         <v>0</v>
       </c>
       <c r="D51" s="20">
         <v>0</v>
       </c>
       <c r="E51" s="20">
         <v>0</v>
       </c>
       <c r="F51" s="20">
         <v>-9861.58</v>
       </c>
       <c r="G51" s="20">
         <v>-46751.94</v>
       </c>
     </row>
-    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A52" s="23" t="s">
         <v>40</v>
       </c>
       <c r="B52" s="15">
         <v>1126.6300000000001</v>
       </c>
       <c r="C52" s="16">
         <v>563.30999999999995</v>
       </c>
       <c r="D52" s="16">
         <v>1048.57</v>
       </c>
       <c r="E52" s="16">
         <v>262.14</v>
       </c>
       <c r="F52" s="16">
         <v>301.17</v>
       </c>
       <c r="G52" s="16">
         <v>1427.8</v>
       </c>
     </row>
-    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A53" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B53" s="15">
         <v>4707.6899999999996</v>
       </c>
       <c r="C53" s="16">
         <v>2353.84</v>
       </c>
       <c r="D53" s="16">
         <v>4381.5200000000004</v>
       </c>
       <c r="E53" s="16">
         <v>1095.3800000000001</v>
       </c>
       <c r="F53" s="16">
         <v>1258.46</v>
       </c>
       <c r="G53" s="16">
         <v>5966.15</v>
       </c>
     </row>
-    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A54" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B54" s="15">
         <v>1354.64</v>
       </c>
       <c r="C54" s="16">
         <v>677.32</v>
       </c>
       <c r="D54" s="16">
         <v>1260.79</v>
       </c>
       <c r="E54" s="16">
         <v>315.19</v>
       </c>
       <c r="F54" s="16">
         <v>362.13</v>
       </c>
       <c r="G54" s="16">
         <v>1716.77</v>
       </c>
     </row>
-    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A55" s="23" t="s">
         <v>43</v>
       </c>
       <c r="B55" s="15">
         <v>1321.1</v>
       </c>
       <c r="C55" s="16">
         <v>660.55</v>
       </c>
       <c r="D55" s="16">
         <v>1229.57</v>
       </c>
       <c r="E55" s="16">
         <v>307.39</v>
       </c>
       <c r="F55" s="16">
         <v>353.16</v>
       </c>
       <c r="G55" s="16">
         <v>1674.26</v>
       </c>
     </row>
-    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A56" s="23" t="s">
         <v>44</v>
       </c>
       <c r="B56" s="15">
         <v>2736.1</v>
       </c>
       <c r="C56" s="16">
         <v>1368.05</v>
       </c>
       <c r="D56" s="16">
         <v>2546.5300000000002</v>
       </c>
       <c r="E56" s="16">
         <v>636.63</v>
       </c>
       <c r="F56" s="16">
         <v>731.42</v>
       </c>
       <c r="G56" s="16">
         <v>3467.52</v>
       </c>
     </row>
-    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A57" s="23" t="s">
         <v>45</v>
       </c>
       <c r="B57" s="15">
         <v>1180.28</v>
       </c>
       <c r="C57" s="16">
         <v>590.14</v>
       </c>
       <c r="D57" s="16">
         <v>1098.51</v>
       </c>
       <c r="E57" s="16">
         <v>274.62</v>
       </c>
       <c r="F57" s="16">
         <v>315.52</v>
       </c>
       <c r="G57" s="16">
         <v>1495.8</v>
       </c>
     </row>
-    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A58" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B58" s="15">
         <v>1133.33</v>
       </c>
       <c r="C58" s="16">
         <v>566.66</v>
       </c>
       <c r="D58" s="16">
         <v>1054.81</v>
       </c>
       <c r="E58" s="16">
         <v>263.7</v>
       </c>
       <c r="F58" s="16">
         <v>302.95999999999998</v>
       </c>
       <c r="G58" s="16">
         <v>1436.29</v>
       </c>
     </row>
-    <row r="59" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A59" s="24" t="s">
         <v>47</v>
       </c>
       <c r="B59" s="17">
         <v>23330.59</v>
       </c>
       <c r="C59" s="18">
         <v>11665.29</v>
       </c>
       <c r="D59" s="18">
         <v>21714.14</v>
       </c>
       <c r="E59" s="18">
         <v>5428.53</v>
       </c>
       <c r="F59" s="18">
         <v>6236.76</v>
       </c>
       <c r="G59" s="18">
         <v>29567.35</v>
       </c>
     </row>
-    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A60" s="25" t="s">
         <v>48</v>
       </c>
       <c r="B60" s="19">
         <v>-35997.949999999997</v>
       </c>
       <c r="C60" s="20">
         <v>0</v>
       </c>
       <c r="D60" s="20">
         <v>0</v>
       </c>
       <c r="E60" s="20">
         <v>0</v>
       </c>
       <c r="F60" s="20">
         <v>-8087.95</v>
       </c>
       <c r="G60" s="20">
         <v>-44085.9</v>
       </c>
     </row>
-    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A61" s="23" t="s">
         <v>49</v>
       </c>
       <c r="B61" s="15">
         <v>5857.01</v>
       </c>
       <c r="C61" s="16">
         <v>2928.5</v>
       </c>
       <c r="D61" s="16">
         <v>6450.26</v>
       </c>
       <c r="E61" s="16">
         <v>1612.56</v>
       </c>
       <c r="F61" s="16">
         <v>1315.94</v>
       </c>
       <c r="G61" s="16">
         <v>7172.95</v>
       </c>
     </row>
-    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A62" s="23" t="s">
         <v>50</v>
       </c>
       <c r="B62" s="15">
         <v>3255.14</v>
       </c>
       <c r="C62" s="16">
         <v>1627.57</v>
       </c>
       <c r="D62" s="16">
         <v>3584.85</v>
       </c>
       <c r="E62" s="16">
         <v>896.21</v>
       </c>
       <c r="F62" s="16">
         <v>731.36</v>
       </c>
       <c r="G62" s="16">
         <v>3986.5</v>
       </c>
     </row>
-    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A63" s="23" t="s">
         <v>51</v>
       </c>
       <c r="B63" s="15">
         <v>806.98</v>
       </c>
       <c r="C63" s="16">
         <v>403.49</v>
       </c>
       <c r="D63" s="16">
         <v>888.72</v>
       </c>
       <c r="E63" s="16">
         <v>222.18</v>
       </c>
       <c r="F63" s="16">
         <v>181.31</v>
       </c>
       <c r="G63" s="16">
         <v>988.29</v>
       </c>
     </row>
-    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A64" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B64" s="15">
         <v>765.46</v>
       </c>
       <c r="C64" s="16">
         <v>382.73</v>
       </c>
       <c r="D64" s="16">
         <v>842.99</v>
       </c>
       <c r="E64" s="16">
         <v>210.74</v>
       </c>
       <c r="F64" s="16">
         <v>171.99</v>
       </c>
       <c r="G64" s="16">
         <v>937.45</v>
       </c>
     </row>
-    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A65" s="23" t="s">
         <v>53</v>
       </c>
       <c r="B65" s="15">
         <v>17944.16</v>
       </c>
       <c r="C65" s="16">
         <v>8972.08</v>
       </c>
       <c r="D65" s="16">
         <v>19761.72</v>
       </c>
       <c r="E65" s="16">
         <v>4940.43</v>
       </c>
       <c r="F65" s="16">
         <v>4031.65</v>
       </c>
       <c r="G65" s="16">
         <v>21975.81</v>
       </c>
     </row>
-    <row r="66" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A66" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B66" s="15">
         <v>444.44</v>
       </c>
       <c r="C66" s="16">
         <v>222.22</v>
       </c>
       <c r="D66" s="16">
         <v>489.46</v>
       </c>
       <c r="E66" s="16">
         <v>122.36</v>
       </c>
       <c r="F66" s="16">
         <v>99.86</v>
       </c>
       <c r="G66" s="16">
         <v>544.29999999999995</v>
       </c>
     </row>
-    <row r="67" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A67" s="24" t="s">
         <v>55</v>
       </c>
       <c r="B67" s="17">
         <v>6924.76</v>
       </c>
       <c r="C67" s="18">
         <v>3462.38</v>
       </c>
       <c r="D67" s="18">
         <v>7626.17</v>
       </c>
       <c r="E67" s="18">
         <v>1906.54</v>
       </c>
       <c r="F67" s="18">
         <v>1555.84</v>
       </c>
       <c r="G67" s="18">
         <v>8480.6</v>
       </c>
     </row>
-    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A68" s="25" t="s">
         <v>56</v>
       </c>
       <c r="B68" s="19">
         <v>-636337.91</v>
       </c>
       <c r="C68" s="20">
         <v>0</v>
       </c>
       <c r="D68" s="20">
         <v>0</v>
       </c>
       <c r="E68" s="20">
         <v>0</v>
       </c>
       <c r="F68" s="20">
         <v>-33525.910000000003</v>
       </c>
       <c r="G68" s="20">
         <v>-669863.81999999995</v>
       </c>
     </row>
-    <row r="69" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A69" s="23" t="s">
         <v>57</v>
       </c>
       <c r="B69" s="15">
         <v>2220.79</v>
       </c>
       <c r="C69" s="16">
         <v>1110.3900000000001</v>
       </c>
       <c r="D69" s="16">
         <v>3973.56</v>
       </c>
       <c r="E69" s="16">
         <v>993.39</v>
       </c>
       <c r="F69" s="16">
         <v>117</v>
       </c>
       <c r="G69" s="16">
         <v>2337.79</v>
       </c>
     </row>
-    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A70" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B70" s="15">
         <v>21684.51</v>
       </c>
       <c r="C70" s="16">
         <v>10842.25</v>
       </c>
       <c r="D70" s="16">
         <v>38799.17</v>
       </c>
       <c r="E70" s="16">
         <v>9699.7900000000009</v>
       </c>
       <c r="F70" s="16">
         <v>1142.46</v>
       </c>
       <c r="G70" s="16">
         <v>22826.97</v>
       </c>
     </row>
-    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A71" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B71" s="15">
         <v>48774.5</v>
       </c>
       <c r="C71" s="16">
         <v>24387.25</v>
       </c>
       <c r="D71" s="16">
         <v>87270.14</v>
       </c>
       <c r="E71" s="16">
         <v>21817.53</v>
       </c>
       <c r="F71" s="16">
         <v>2569.7199999999998</v>
       </c>
       <c r="G71" s="16">
         <v>51344.22</v>
       </c>
     </row>
-    <row r="72" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A72" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B72" s="15">
         <v>1424.66</v>
       </c>
       <c r="C72" s="16">
         <v>712.33</v>
       </c>
       <c r="D72" s="16">
         <v>2549.08</v>
       </c>
       <c r="E72" s="16">
         <v>637.27</v>
       </c>
       <c r="F72" s="16">
         <v>75.06</v>
       </c>
       <c r="G72" s="16">
         <v>1499.72</v>
       </c>
     </row>
-    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A73" s="23" t="s">
         <v>61</v>
       </c>
       <c r="B73" s="15">
         <v>18430.12</v>
       </c>
       <c r="C73" s="16">
         <v>9215.06</v>
       </c>
       <c r="D73" s="16">
         <v>32976.239999999998</v>
       </c>
       <c r="E73" s="16">
         <v>8244.06</v>
       </c>
       <c r="F73" s="16">
         <v>971</v>
       </c>
       <c r="G73" s="16">
         <v>19401.12</v>
       </c>
     </row>
-    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A74" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B74" s="15">
         <v>40540.629999999997</v>
       </c>
       <c r="C74" s="16">
         <v>20270.310000000001</v>
       </c>
       <c r="D74" s="16">
         <v>72537.63</v>
       </c>
       <c r="E74" s="16">
         <v>18134.400000000001</v>
       </c>
       <c r="F74" s="16">
         <v>2135.91</v>
       </c>
       <c r="G74" s="16">
         <v>42676.54</v>
       </c>
     </row>
-    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A75" s="23" t="s">
         <v>63</v>
       </c>
       <c r="B75" s="15">
         <v>2968.15</v>
       </c>
       <c r="C75" s="16">
         <v>1484.07</v>
       </c>
       <c r="D75" s="16">
         <v>5310.78</v>
       </c>
       <c r="E75" s="16">
         <v>1327.69</v>
       </c>
       <c r="F75" s="16">
         <v>156.38</v>
       </c>
       <c r="G75" s="16">
         <v>3124.53</v>
       </c>
     </row>
-    <row r="76" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A76" s="23" t="s">
         <v>64</v>
       </c>
       <c r="B76" s="15">
         <v>7640.28</v>
       </c>
       <c r="C76" s="16">
         <v>3820.14</v>
       </c>
       <c r="D76" s="16">
         <v>13670.42</v>
       </c>
       <c r="E76" s="16">
         <v>3417.6</v>
       </c>
       <c r="F76" s="16">
         <v>402.54</v>
       </c>
       <c r="G76" s="16">
         <v>8042.82</v>
       </c>
     </row>
-    <row r="77" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A77" s="23" t="s">
         <v>65</v>
       </c>
       <c r="B77" s="15">
         <v>230917.56</v>
       </c>
       <c r="C77" s="16">
         <v>115458.78</v>
       </c>
       <c r="D77" s="16">
         <v>413170.95</v>
       </c>
       <c r="E77" s="16">
         <v>103292.73</v>
       </c>
       <c r="F77" s="16">
         <v>12166.05</v>
       </c>
       <c r="G77" s="16">
         <v>243083.61</v>
       </c>
     </row>
-    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A78" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B78" s="15">
         <v>11823.45</v>
       </c>
       <c r="C78" s="16">
         <v>5911.72</v>
       </c>
       <c r="D78" s="16">
         <v>21155.19</v>
       </c>
       <c r="E78" s="16">
         <v>5288.79</v>
       </c>
       <c r="F78" s="16">
         <v>622.92999999999995</v>
       </c>
       <c r="G78" s="16">
         <v>12446.38</v>
       </c>
     </row>
-    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A79" s="23" t="s">
         <v>67</v>
       </c>
       <c r="B79" s="15">
         <v>6648.53</v>
       </c>
       <c r="C79" s="16">
         <v>3324.26</v>
       </c>
       <c r="D79" s="16">
         <v>11895.93</v>
       </c>
       <c r="E79" s="16">
         <v>2973.98</v>
       </c>
       <c r="F79" s="16">
         <v>350.28</v>
       </c>
       <c r="G79" s="16">
         <v>6998.81</v>
       </c>
     </row>
-    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A80" s="23" t="s">
         <v>68</v>
       </c>
       <c r="B80" s="15">
         <v>69669.8</v>
       </c>
       <c r="C80" s="16">
         <v>34834.9</v>
       </c>
       <c r="D80" s="16">
         <v>124657.21</v>
       </c>
       <c r="E80" s="16">
         <v>31164.3</v>
       </c>
       <c r="F80" s="16">
         <v>3670.6</v>
       </c>
       <c r="G80" s="16">
         <v>73340.399999999994</v>
       </c>
     </row>
-    <row r="81" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A81" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B81" s="15">
         <v>7346.94</v>
       </c>
       <c r="C81" s="16">
         <v>3673.47</v>
       </c>
       <c r="D81" s="16">
         <v>13145.56</v>
       </c>
       <c r="E81" s="16">
         <v>3286.39</v>
       </c>
       <c r="F81" s="16">
         <v>387.08</v>
       </c>
       <c r="G81" s="16">
         <v>7734.02</v>
       </c>
     </row>
-    <row r="82" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A82" s="23" t="s">
         <v>70</v>
       </c>
       <c r="B82" s="15">
         <v>57608.88</v>
       </c>
       <c r="C82" s="16">
         <v>28804.44</v>
       </c>
       <c r="D82" s="16">
         <v>103077.11</v>
       </c>
       <c r="E82" s="16">
         <v>25769.27</v>
       </c>
       <c r="F82" s="16">
         <v>3035.17</v>
       </c>
       <c r="G82" s="16">
         <v>60644.05</v>
       </c>
     </row>
-    <row r="83" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A83" s="23" t="s">
         <v>71</v>
       </c>
       <c r="B83" s="15">
         <v>2018.25</v>
       </c>
       <c r="C83" s="16">
         <v>1009.12</v>
       </c>
       <c r="D83" s="16">
         <v>3611.17</v>
       </c>
       <c r="E83" s="16">
         <v>902.79</v>
       </c>
       <c r="F83" s="16">
         <v>106.33</v>
       </c>
       <c r="G83" s="16">
         <v>2124.58</v>
       </c>
     </row>
-    <row r="84" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A84" s="23" t="s">
         <v>72</v>
       </c>
       <c r="B84" s="15">
         <v>36133.82</v>
       </c>
       <c r="C84" s="16">
         <v>18066.91</v>
       </c>
       <c r="D84" s="16">
         <v>64652.7</v>
       </c>
       <c r="E84" s="16">
         <v>16163.17</v>
       </c>
       <c r="F84" s="16">
         <v>1903.74</v>
       </c>
       <c r="G84" s="16">
         <v>38037.56</v>
       </c>
     </row>
-    <row r="85" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A85" s="23" t="s">
         <v>73</v>
       </c>
       <c r="B85" s="15">
         <v>33095.980000000003</v>
       </c>
       <c r="C85" s="16">
         <v>16547.990000000002</v>
       </c>
       <c r="D85" s="16">
         <v>59217.22</v>
       </c>
       <c r="E85" s="16">
         <v>14804.3</v>
       </c>
       <c r="F85" s="16">
         <v>1743.69</v>
       </c>
       <c r="G85" s="16">
         <v>34839.67</v>
       </c>
     </row>
-    <row r="86" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A86" s="23" t="s">
         <v>74</v>
       </c>
       <c r="B86" s="15">
         <v>33298.51</v>
       </c>
       <c r="C86" s="16">
         <v>16649.25</v>
       </c>
       <c r="D86" s="16">
         <v>59579.61</v>
       </c>
       <c r="E86" s="16">
         <v>14894.9</v>
       </c>
       <c r="F86" s="16">
         <v>1754.35</v>
       </c>
       <c r="G86" s="16">
         <v>35052.86</v>
       </c>
     </row>
-    <row r="87" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A87" s="24" t="s">
         <v>75</v>
       </c>
       <c r="B87" s="17">
         <v>4092.55</v>
       </c>
       <c r="C87" s="18">
         <v>2046.27</v>
       </c>
       <c r="D87" s="18">
         <v>7322.63</v>
       </c>
       <c r="E87" s="18">
         <v>1830.65</v>
       </c>
       <c r="F87" s="18">
         <v>215.62</v>
       </c>
       <c r="G87" s="18">
         <v>4308.17</v>
       </c>
     </row>
-    <row r="88" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A88" s="25" t="s">
         <v>76</v>
       </c>
       <c r="B88" s="19">
         <v>-673935.06</v>
       </c>
       <c r="C88" s="20">
         <v>0</v>
       </c>
       <c r="D88" s="20">
         <v>0</v>
       </c>
       <c r="E88" s="20">
         <v>0</v>
       </c>
       <c r="F88" s="20">
         <v>104149.5</v>
       </c>
       <c r="G88" s="20">
         <v>-569785.56000000006</v>
       </c>
     </row>
-    <row r="89" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A89" s="23" t="s">
         <v>77</v>
       </c>
       <c r="B89" s="15">
         <v>551421.74</v>
       </c>
       <c r="C89" s="16">
         <v>275710.87</v>
       </c>
       <c r="D89" s="16">
         <v>1443708.93</v>
       </c>
       <c r="E89" s="16">
         <v>360927.23</v>
       </c>
       <c r="F89" s="16">
         <v>-85216.36</v>
       </c>
       <c r="G89" s="16">
         <v>466205.38</v>
       </c>
     </row>
-    <row r="90" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A90" s="23" t="s">
         <v>78</v>
       </c>
       <c r="B90" s="15">
         <v>20413.810000000001</v>
       </c>
       <c r="C90" s="16">
         <v>10206.9</v>
       </c>
       <c r="D90" s="16">
         <v>53446.57</v>
       </c>
       <c r="E90" s="16">
         <v>13361.64</v>
       </c>
       <c r="F90" s="16">
         <v>-3154.74</v>
       </c>
       <c r="G90" s="16">
         <v>17259.07</v>
       </c>
     </row>
-    <row r="91" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A91" s="23" t="s">
         <v>79</v>
       </c>
       <c r="B91" s="15">
         <v>35938.959999999999</v>
       </c>
       <c r="C91" s="16">
         <v>17969.48</v>
       </c>
       <c r="D91" s="16">
         <v>94093.85</v>
       </c>
       <c r="E91" s="16">
         <v>23523.46</v>
       </c>
       <c r="F91" s="16">
         <v>-5553.98</v>
       </c>
       <c r="G91" s="16">
         <v>30384.98</v>
       </c>
     </row>
-    <row r="92" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A92" s="23" t="s">
         <v>80</v>
       </c>
       <c r="B92" s="15">
         <v>8309.23</v>
       </c>
       <c r="C92" s="16">
         <v>4154.6099999999997</v>
       </c>
       <c r="D92" s="16">
         <v>21754.880000000001</v>
       </c>
       <c r="E92" s="16">
         <v>5438.72</v>
       </c>
       <c r="F92" s="16">
         <v>-1284.1099999999999</v>
       </c>
       <c r="G92" s="16">
         <v>7025.12</v>
       </c>
     </row>
-    <row r="93" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A93" s="23" t="s">
         <v>81</v>
       </c>
       <c r="B93" s="15">
         <v>28918.59</v>
       </c>
       <c r="C93" s="16">
         <v>14459.29</v>
       </c>
       <c r="D93" s="16">
         <v>75713.42</v>
       </c>
       <c r="E93" s="16">
         <v>18928.349999999999</v>
       </c>
       <c r="F93" s="16">
         <v>-4469.0600000000004</v>
       </c>
       <c r="G93" s="16">
         <v>24449.53</v>
       </c>
     </row>
-    <row r="94" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="94" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A94" s="24" t="s">
         <v>82</v>
       </c>
       <c r="B94" s="17">
         <v>28932.73</v>
       </c>
       <c r="C94" s="18">
         <v>14466.36</v>
       </c>
       <c r="D94" s="18">
         <v>75750.45</v>
       </c>
       <c r="E94" s="18">
         <v>18937.61</v>
       </c>
       <c r="F94" s="18">
         <v>-4471.25</v>
       </c>
       <c r="G94" s="18">
         <v>24461.48</v>
       </c>
     </row>
-    <row r="95" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A95" s="25" t="s">
         <v>83</v>
       </c>
       <c r="B95" s="19">
         <v>-224192.07</v>
       </c>
       <c r="C95" s="20">
         <v>0</v>
       </c>
       <c r="D95" s="20">
         <v>0</v>
       </c>
       <c r="E95" s="20">
         <v>0</v>
       </c>
       <c r="F95" s="20">
         <v>-34552.06</v>
       </c>
       <c r="G95" s="20">
         <v>-258744.13</v>
       </c>
     </row>
-    <row r="96" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A96" s="23" t="s">
         <v>84</v>
       </c>
       <c r="B96" s="15">
         <v>10791.67</v>
       </c>
       <c r="C96" s="16">
         <v>5395.83</v>
       </c>
       <c r="D96" s="16">
         <v>14930.58</v>
       </c>
       <c r="E96" s="16">
         <v>3732.64</v>
       </c>
       <c r="F96" s="16">
         <v>1663.19</v>
       </c>
       <c r="G96" s="16">
         <v>12454.86</v>
       </c>
     </row>
-    <row r="97" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A97" s="23" t="s">
         <v>85</v>
       </c>
       <c r="B97" s="15">
         <v>12269.52</v>
       </c>
       <c r="C97" s="16">
         <v>6134.76</v>
       </c>
       <c r="D97" s="16">
         <v>16975.23</v>
       </c>
       <c r="E97" s="16">
         <v>4243.8</v>
       </c>
       <c r="F97" s="16">
         <v>1890.96</v>
       </c>
       <c r="G97" s="16">
         <v>14160.48</v>
       </c>
     </row>
-    <row r="98" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A98" s="23" t="s">
         <v>86</v>
       </c>
       <c r="B98" s="15">
         <v>10819.16</v>
       </c>
       <c r="C98" s="16">
         <v>5409.58</v>
       </c>
       <c r="D98" s="16">
         <v>14968.62</v>
       </c>
       <c r="E98" s="16">
         <v>3742.15</v>
       </c>
       <c r="F98" s="16">
         <v>1667.43</v>
       </c>
       <c r="G98" s="16">
         <v>12486.59</v>
       </c>
     </row>
-    <row r="99" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A99" s="23" t="s">
         <v>612</v>
       </c>
       <c r="B99" s="15">
         <v>611.74</v>
       </c>
       <c r="C99" s="16">
         <v>305.87</v>
       </c>
       <c r="D99" s="16">
         <v>846.36</v>
       </c>
       <c r="E99" s="16">
         <v>211.59</v>
       </c>
       <c r="F99" s="16">
         <v>94.28</v>
       </c>
       <c r="G99" s="16">
         <v>706.02</v>
       </c>
     </row>
-    <row r="100" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A100" s="23" t="s">
         <v>87</v>
       </c>
       <c r="B100" s="15">
         <v>11685.28</v>
       </c>
       <c r="C100" s="16">
         <v>5842.64</v>
       </c>
       <c r="D100" s="16">
         <v>16166.91</v>
       </c>
       <c r="E100" s="16">
         <v>4041.72</v>
       </c>
       <c r="F100" s="16">
         <v>1800.92</v>
       </c>
       <c r="G100" s="16">
         <v>13486.2</v>
       </c>
     </row>
-    <row r="101" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A101" s="23" t="s">
         <v>613</v>
       </c>
       <c r="B101" s="15">
         <v>5251.52</v>
       </c>
       <c r="C101" s="16">
         <v>2625.76</v>
       </c>
       <c r="D101" s="16">
         <v>7265.63</v>
       </c>
       <c r="E101" s="16">
         <v>1816.4</v>
       </c>
       <c r="F101" s="16">
         <v>809.36</v>
       </c>
       <c r="G101" s="16">
         <v>6060.88</v>
       </c>
     </row>
-    <row r="102" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A102" s="23" t="s">
         <v>88</v>
       </c>
       <c r="B102" s="15">
         <v>125142.28</v>
       </c>
       <c r="C102" s="16">
         <v>62571.14</v>
       </c>
       <c r="D102" s="16">
         <v>173137.85</v>
       </c>
       <c r="E102" s="16">
         <v>43284.46</v>
       </c>
       <c r="F102" s="16">
         <v>19286.68</v>
       </c>
       <c r="G102" s="16">
         <v>144428.96</v>
       </c>
     </row>
-    <row r="103" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A103" s="23" t="s">
         <v>614</v>
       </c>
       <c r="B103" s="15">
         <v>4481.6400000000003</v>
       </c>
       <c r="C103" s="16">
         <v>2240.8200000000002</v>
       </c>
       <c r="D103" s="16">
         <v>6200.48</v>
       </c>
       <c r="E103" s="16">
         <v>1550.12</v>
       </c>
       <c r="F103" s="16">
         <v>690.7</v>
       </c>
       <c r="G103" s="16">
         <v>5172.34</v>
       </c>
     </row>
-    <row r="104" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A104" s="23" t="s">
         <v>89</v>
       </c>
       <c r="B104" s="15">
         <v>8750.23</v>
       </c>
       <c r="C104" s="16">
         <v>4375.1099999999997</v>
       </c>
       <c r="D104" s="16">
         <v>12106.19</v>
       </c>
       <c r="E104" s="16">
         <v>3026.54</v>
       </c>
       <c r="F104" s="16">
         <v>1348.57</v>
       </c>
       <c r="G104" s="16">
         <v>10098.799999999999</v>
       </c>
     </row>
-    <row r="105" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="105" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A105" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B105" s="17">
         <v>34389.03</v>
       </c>
       <c r="C105" s="18">
         <v>17194.509999999998</v>
       </c>
       <c r="D105" s="18">
         <v>47578.18</v>
       </c>
       <c r="E105" s="18">
         <v>11894.54</v>
       </c>
       <c r="F105" s="18">
         <v>5299.97</v>
       </c>
       <c r="G105" s="18">
         <v>39689</v>
       </c>
     </row>
-    <row r="106" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A106" s="25" t="s">
         <v>91</v>
       </c>
       <c r="B106" s="19">
         <v>-877204.01</v>
       </c>
       <c r="C106" s="20">
         <v>0</v>
       </c>
       <c r="D106" s="20">
         <v>0</v>
       </c>
       <c r="E106" s="20">
         <v>0</v>
       </c>
       <c r="F106" s="20">
         <v>31445.78</v>
       </c>
       <c r="G106" s="20">
         <v>-845758.23</v>
       </c>
     </row>
-    <row r="107" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A107" s="23" t="s">
         <v>92</v>
       </c>
       <c r="B107" s="15">
         <v>523540.99</v>
       </c>
       <c r="C107" s="16">
         <v>261770.49</v>
       </c>
       <c r="D107" s="16">
         <v>1122153.01</v>
       </c>
       <c r="E107" s="16">
         <v>280538.25</v>
       </c>
       <c r="F107" s="16">
         <v>-18767.759999999998</v>
       </c>
       <c r="G107" s="16">
         <v>504773.23</v>
       </c>
     </row>
-    <row r="108" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A108" s="23" t="s">
         <v>93</v>
       </c>
       <c r="B108" s="15">
         <v>101793.4</v>
       </c>
       <c r="C108" s="16">
         <v>50896.7</v>
       </c>
       <c r="D108" s="16">
         <v>218183.06</v>
       </c>
       <c r="E108" s="16">
         <v>54545.760000000002</v>
       </c>
       <c r="F108" s="16">
         <v>-3649.06</v>
       </c>
       <c r="G108" s="16">
         <v>98144.34</v>
       </c>
     </row>
-    <row r="109" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A109" s="23" t="s">
         <v>615</v>
       </c>
       <c r="B109" s="15">
         <v>11.17</v>
       </c>
       <c r="C109" s="16">
         <v>5.58</v>
       </c>
       <c r="D109" s="16">
         <v>23.95</v>
       </c>
       <c r="E109" s="16">
         <v>5.98</v>
       </c>
       <c r="F109" s="16">
         <v>-0.4</v>
       </c>
       <c r="G109" s="16">
         <v>10.77</v>
       </c>
     </row>
-    <row r="110" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A110" s="23" t="s">
         <v>616</v>
       </c>
       <c r="B110" s="15">
         <v>232902.84</v>
       </c>
       <c r="C110" s="16">
         <v>116451.42</v>
       </c>
       <c r="D110" s="16">
         <v>499201.84</v>
       </c>
       <c r="E110" s="16">
         <v>124800.46</v>
       </c>
       <c r="F110" s="16">
         <v>-8349.0400000000009</v>
       </c>
       <c r="G110" s="16">
         <v>224553.8</v>
       </c>
     </row>
-    <row r="111" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A111" s="23" t="s">
         <v>617</v>
       </c>
       <c r="B111" s="15">
         <v>2687.23</v>
       </c>
       <c r="C111" s="16">
         <v>1343.61</v>
       </c>
       <c r="D111" s="16">
         <v>5759.78</v>
       </c>
       <c r="E111" s="16">
         <v>1439.94</v>
       </c>
       <c r="F111" s="16">
         <v>-96.33</v>
       </c>
       <c r="G111" s="16">
         <v>2590.9</v>
       </c>
     </row>
-    <row r="112" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A112" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B112" s="15">
         <v>10084.65</v>
       </c>
       <c r="C112" s="16">
         <v>5042.32</v>
       </c>
       <c r="D112" s="16">
         <v>21615.34</v>
       </c>
       <c r="E112" s="16">
         <v>5403.83</v>
       </c>
       <c r="F112" s="16">
         <v>-361.51</v>
       </c>
       <c r="G112" s="16">
         <v>9723.14</v>
       </c>
     </row>
-    <row r="113" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="113" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A113" s="24" t="s">
         <v>95</v>
       </c>
       <c r="B113" s="17">
         <v>6183.73</v>
       </c>
       <c r="C113" s="18">
         <v>3091.86</v>
       </c>
       <c r="D113" s="18">
         <v>13254.16</v>
       </c>
       <c r="E113" s="18">
         <v>3313.54</v>
       </c>
       <c r="F113" s="18">
         <v>-221.68</v>
       </c>
       <c r="G113" s="18">
         <v>5962.05</v>
       </c>
     </row>
-    <row r="114" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A114" s="25" t="s">
         <v>96</v>
       </c>
       <c r="B114" s="19">
-        <v>0</v>
+        <v>-252357.91</v>
       </c>
       <c r="C114" s="20">
         <v>0</v>
       </c>
       <c r="D114" s="20">
         <v>0</v>
       </c>
       <c r="E114" s="20">
         <v>0</v>
       </c>
       <c r="F114" s="20">
-        <v>0</v>
+        <v>-29150.98</v>
       </c>
       <c r="G114" s="20">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:7" x14ac:dyDescent="0.25">
+        <v>-281508.89</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A115" s="23" t="s">
         <v>618</v>
       </c>
       <c r="B115" s="15">
-        <v>-252357.91</v>
+        <v>697.02</v>
       </c>
       <c r="C115" s="16">
-        <v>0</v>
+        <v>348.51</v>
       </c>
       <c r="D115" s="16">
-        <v>0</v>
+        <v>1071.98</v>
       </c>
       <c r="E115" s="16">
-        <v>0</v>
+        <v>267.99</v>
       </c>
       <c r="F115" s="16">
-        <v>-29150.98</v>
+        <v>80.52</v>
       </c>
       <c r="G115" s="16">
-        <v>-281508.89</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:7" x14ac:dyDescent="0.25">
+        <v>777.54</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A116" s="23" t="s">
         <v>97</v>
       </c>
       <c r="B116" s="15">
-        <v>697.02</v>
+        <v>17149.13</v>
       </c>
       <c r="C116" s="16">
-        <v>348.51</v>
+        <v>8574.56</v>
       </c>
       <c r="D116" s="16">
-        <v>1071.98</v>
+        <v>26374.37</v>
       </c>
       <c r="E116" s="16">
-        <v>267.99</v>
+        <v>6593.59</v>
       </c>
       <c r="F116" s="16">
-        <v>80.52</v>
+        <v>1980.97</v>
       </c>
       <c r="G116" s="16">
-        <v>777.54</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:7" x14ac:dyDescent="0.25">
+        <v>19130.099999999999</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A117" s="23" t="s">
         <v>98</v>
       </c>
       <c r="B117" s="15">
-        <v>17149.13</v>
+        <v>1940.32</v>
       </c>
       <c r="C117" s="16">
-        <v>8574.56</v>
+        <v>970.16</v>
       </c>
       <c r="D117" s="16">
-        <v>26374.37</v>
+        <v>2984.1</v>
       </c>
       <c r="E117" s="16">
-        <v>6593.59</v>
+        <v>746.02</v>
       </c>
       <c r="F117" s="16">
-        <v>1980.97</v>
+        <v>224.14</v>
       </c>
       <c r="G117" s="16">
-        <v>19130.099999999999</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:7" x14ac:dyDescent="0.25">
+        <v>2164.46</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A118" s="23" t="s">
         <v>99</v>
       </c>
       <c r="B118" s="15">
-        <v>1940.32</v>
+        <v>23372.05</v>
       </c>
       <c r="C118" s="16">
-        <v>970.16</v>
+        <v>11686.02</v>
       </c>
       <c r="D118" s="16">
-        <v>2984.1</v>
+        <v>35944.879999999997</v>
       </c>
       <c r="E118" s="16">
-        <v>746.02</v>
+        <v>8986.2199999999993</v>
       </c>
       <c r="F118" s="16">
-        <v>224.14</v>
+        <v>2699.8</v>
       </c>
       <c r="G118" s="16">
-        <v>2164.46</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:7" x14ac:dyDescent="0.25">
+        <v>26071.85</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A119" s="23" t="s">
         <v>100</v>
       </c>
       <c r="B119" s="15">
-        <v>23372.05</v>
+        <v>32313.94</v>
       </c>
       <c r="C119" s="16">
-        <v>11686.02</v>
+        <v>16156.97</v>
       </c>
       <c r="D119" s="16">
-        <v>35944.879999999997</v>
+        <v>49696.99</v>
       </c>
       <c r="E119" s="16">
-        <v>8986.2199999999993</v>
+        <v>12424.24</v>
       </c>
       <c r="F119" s="16">
-        <v>2699.8</v>
+        <v>3732.73</v>
       </c>
       <c r="G119" s="16">
-        <v>26071.85</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:7" x14ac:dyDescent="0.25">
+        <v>36046.67</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A120" s="23" t="s">
         <v>612</v>
       </c>
       <c r="B120" s="15">
-        <v>32313.94</v>
+        <v>219.8</v>
       </c>
       <c r="C120" s="16">
-        <v>16156.97</v>
+        <v>109.9</v>
       </c>
       <c r="D120" s="16">
-        <v>49696.99</v>
+        <v>338.04</v>
       </c>
       <c r="E120" s="16">
-        <v>12424.24</v>
+        <v>84.51</v>
       </c>
       <c r="F120" s="16">
-        <v>3732.73</v>
+        <v>25.39</v>
       </c>
       <c r="G120" s="16">
-        <v>36046.67</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:7" x14ac:dyDescent="0.25">
+        <v>245.19</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A121" s="23" t="s">
         <v>101</v>
       </c>
       <c r="B121" s="15">
-        <v>219.8</v>
+        <v>24401.919999999998</v>
       </c>
       <c r="C121" s="16">
-        <v>109.9</v>
+        <v>12200.96</v>
       </c>
       <c r="D121" s="16">
-        <v>338.04</v>
+        <v>37528.75</v>
       </c>
       <c r="E121" s="16">
-        <v>84.51</v>
+        <v>9382.18</v>
       </c>
       <c r="F121" s="16">
-        <v>25.39</v>
+        <v>2818.78</v>
       </c>
       <c r="G121" s="16">
-        <v>245.19</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:7" x14ac:dyDescent="0.25">
+        <v>27220.7</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A122" s="23" t="s">
         <v>102</v>
       </c>
       <c r="B122" s="15">
-        <v>24401.919999999998</v>
+        <v>118141.28</v>
       </c>
       <c r="C122" s="16">
-        <v>12200.96</v>
+        <v>59070.64</v>
       </c>
       <c r="D122" s="16">
-        <v>37528.75</v>
+        <v>181694.51</v>
       </c>
       <c r="E122" s="16">
-        <v>9382.18</v>
+        <v>45423.62</v>
       </c>
       <c r="F122" s="16">
-        <v>2818.78</v>
+        <v>13647.02</v>
       </c>
       <c r="G122" s="16">
-        <v>27220.7</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:7" x14ac:dyDescent="0.25">
+        <v>131788.29999999999</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A123" s="23" t="s">
         <v>614</v>
       </c>
       <c r="B123" s="15">
-        <v>118141.28</v>
+        <v>2216.6799999999998</v>
       </c>
       <c r="C123" s="16">
-        <v>59070.64</v>
+        <v>1108.3399999999999</v>
       </c>
       <c r="D123" s="16">
-        <v>181694.51</v>
+        <v>3409.12</v>
       </c>
       <c r="E123" s="16">
-        <v>45423.62</v>
+        <v>852.28</v>
       </c>
       <c r="F123" s="16">
-        <v>13647.02</v>
+        <v>256.06</v>
       </c>
       <c r="G123" s="16">
-        <v>131788.29999999999</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:7" x14ac:dyDescent="0.25">
+        <v>2472.7399999999998</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A124" s="23" t="s">
         <v>103</v>
       </c>
       <c r="B124" s="15">
-        <v>2216.6799999999998</v>
+        <v>0</v>
       </c>
       <c r="C124" s="16">
-        <v>1108.3399999999999</v>
+        <v>0</v>
       </c>
       <c r="D124" s="16">
-        <v>3409.12</v>
+        <v>0</v>
       </c>
       <c r="E124" s="16">
-        <v>852.28</v>
+        <v>0</v>
       </c>
       <c r="F124" s="16">
-        <v>256.06</v>
+        <v>0</v>
       </c>
       <c r="G124" s="16">
-        <v>2472.7399999999998</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A125" s="24" t="s">
         <v>104</v>
       </c>
       <c r="B125" s="17">
         <v>31905.77</v>
       </c>
       <c r="C125" s="18">
         <v>15952.88</v>
       </c>
       <c r="D125" s="18">
         <v>49069.24</v>
       </c>
       <c r="E125" s="18">
         <v>12267.31</v>
       </c>
       <c r="F125" s="18">
         <v>3685.57</v>
       </c>
       <c r="G125" s="18">
         <v>35591.339999999997</v>
       </c>
     </row>
-    <row r="126" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A126" s="25" t="s">
         <v>105</v>
       </c>
       <c r="B126" s="19">
         <v>-344.93</v>
       </c>
       <c r="C126" s="20">
         <v>0</v>
       </c>
       <c r="D126" s="20">
         <v>0</v>
       </c>
       <c r="E126" s="20">
         <v>0</v>
       </c>
       <c r="F126" s="20">
         <v>-73.930000000000007</v>
       </c>
       <c r="G126" s="20">
         <v>-418.86</v>
       </c>
     </row>
-    <row r="127" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="127" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A127" s="24" t="s">
         <v>619</v>
       </c>
       <c r="B127" s="17">
         <v>344.93</v>
       </c>
       <c r="C127" s="18">
         <v>172.46</v>
       </c>
       <c r="D127" s="18">
         <v>394.13</v>
       </c>
       <c r="E127" s="18">
         <v>98.53</v>
       </c>
       <c r="F127" s="18">
         <v>73.930000000000007</v>
       </c>
       <c r="G127" s="18">
         <v>418.86</v>
       </c>
     </row>
-    <row r="128" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A128" s="25" t="s">
         <v>106</v>
       </c>
       <c r="B128" s="19">
         <v>-246895.88</v>
       </c>
       <c r="C128" s="20">
         <v>0</v>
       </c>
       <c r="D128" s="20">
         <v>0</v>
       </c>
       <c r="E128" s="20">
         <v>0</v>
       </c>
       <c r="F128" s="20">
         <v>8588.2000000000007</v>
       </c>
       <c r="G128" s="20">
         <v>-238307.68</v>
       </c>
     </row>
-    <row r="129" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A129" s="23" t="s">
         <v>107</v>
       </c>
       <c r="B129" s="15">
         <v>31081.09</v>
       </c>
       <c r="C129" s="16">
         <v>15540.54</v>
       </c>
       <c r="D129" s="16">
         <v>66486.789999999994</v>
       </c>
       <c r="E129" s="16">
         <v>16621.689999999999</v>
       </c>
       <c r="F129" s="16">
         <v>-1081.1500000000001</v>
       </c>
       <c r="G129" s="16">
         <v>29999.94</v>
       </c>
     </row>
-    <row r="130" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A130" s="23" t="s">
         <v>108</v>
       </c>
       <c r="B130" s="15">
         <v>42753.21</v>
       </c>
       <c r="C130" s="16">
         <v>21376.6</v>
       </c>
       <c r="D130" s="16">
         <v>91455.07</v>
       </c>
       <c r="E130" s="16">
         <v>22863.759999999998</v>
       </c>
       <c r="F130" s="16">
         <v>-1487.16</v>
       </c>
       <c r="G130" s="16">
         <v>41266.050000000003</v>
       </c>
     </row>
-    <row r="131" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A131" s="23" t="s">
         <v>109</v>
       </c>
       <c r="B131" s="15">
         <v>328.42</v>
       </c>
       <c r="C131" s="16">
         <v>164.21</v>
       </c>
       <c r="D131" s="16">
         <v>702.53</v>
       </c>
       <c r="E131" s="16">
         <v>175.63</v>
       </c>
       <c r="F131" s="16">
         <v>-11.42</v>
       </c>
       <c r="G131" s="16">
         <v>317</v>
       </c>
     </row>
-    <row r="132" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A132" s="23" t="s">
         <v>110</v>
       </c>
       <c r="B132" s="15">
         <v>7128.5</v>
       </c>
       <c r="C132" s="16">
         <v>3564.25</v>
       </c>
       <c r="D132" s="16">
         <v>15248.85</v>
       </c>
       <c r="E132" s="16">
         <v>3812.21</v>
       </c>
       <c r="F132" s="16">
         <v>-247.96</v>
       </c>
       <c r="G132" s="16">
         <v>6880.54</v>
       </c>
     </row>
-    <row r="133" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A133" s="23" t="s">
         <v>111</v>
       </c>
       <c r="B133" s="15">
         <v>5248.32</v>
       </c>
       <c r="C133" s="16">
         <v>2624.16</v>
       </c>
       <c r="D133" s="16">
         <v>11226.9</v>
       </c>
       <c r="E133" s="16">
         <v>2806.72</v>
       </c>
       <c r="F133" s="16">
         <v>-182.56</v>
       </c>
       <c r="G133" s="16">
         <v>5065.76</v>
       </c>
     </row>
-    <row r="134" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A134" s="23" t="s">
         <v>112</v>
       </c>
       <c r="B134" s="15">
         <v>40253.26</v>
       </c>
       <c r="C134" s="16">
         <v>20126.63</v>
       </c>
       <c r="D134" s="16">
         <v>86107.33</v>
       </c>
       <c r="E134" s="16">
         <v>21526.83</v>
       </c>
       <c r="F134" s="16">
         <v>-1400.2</v>
       </c>
       <c r="G134" s="16">
         <v>38853.06</v>
       </c>
     </row>
-    <row r="135" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A135" s="23" t="s">
         <v>113</v>
       </c>
       <c r="B135" s="15">
         <v>12104</v>
       </c>
       <c r="C135" s="16">
         <v>6052</v>
       </c>
       <c r="D135" s="16">
         <v>25892.15</v>
       </c>
       <c r="E135" s="16">
         <v>6473.03</v>
       </c>
       <c r="F135" s="16">
         <v>-421.03</v>
       </c>
       <c r="G135" s="16">
         <v>11682.97</v>
       </c>
     </row>
-    <row r="136" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A136" s="23" t="s">
         <v>114</v>
       </c>
       <c r="B136" s="15">
         <v>70922.12</v>
       </c>
       <c r="C136" s="16">
         <v>35461.06</v>
       </c>
       <c r="D136" s="16">
         <v>151712.29999999999</v>
       </c>
       <c r="E136" s="16">
         <v>37928.07</v>
       </c>
       <c r="F136" s="16">
         <v>-2467.0100000000002</v>
       </c>
       <c r="G136" s="16">
         <v>68455.11</v>
       </c>
     </row>
-    <row r="137" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A137" s="23" t="s">
         <v>115</v>
       </c>
       <c r="B137" s="15">
         <v>16193.29</v>
       </c>
       <c r="C137" s="16">
         <v>8096.64</v>
       </c>
       <c r="D137" s="16">
         <v>34639.71</v>
       </c>
       <c r="E137" s="16">
         <v>8659.92</v>
       </c>
       <c r="F137" s="16">
         <v>-563.28</v>
       </c>
       <c r="G137" s="16">
         <v>15630.01</v>
       </c>
     </row>
-    <row r="138" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A138" s="23" t="s">
         <v>116</v>
       </c>
       <c r="B138" s="15">
         <v>567.32000000000005</v>
       </c>
       <c r="C138" s="16">
         <v>283.66000000000003</v>
       </c>
       <c r="D138" s="16">
         <v>1213.58</v>
       </c>
       <c r="E138" s="16">
         <v>303.39</v>
       </c>
       <c r="F138" s="16">
         <v>-19.73</v>
       </c>
       <c r="G138" s="16">
         <v>547.59</v>
       </c>
     </row>
-    <row r="139" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="139" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A139" s="24" t="s">
         <v>117</v>
       </c>
       <c r="B139" s="17">
         <v>20316.349999999999</v>
       </c>
       <c r="C139" s="18">
         <v>10158.17</v>
       </c>
       <c r="D139" s="18">
         <v>43459.51</v>
       </c>
       <c r="E139" s="18">
         <v>10864.87</v>
       </c>
       <c r="F139" s="18">
         <v>-706.7</v>
       </c>
       <c r="G139" s="18">
         <v>19609.650000000001</v>
       </c>
     </row>
-    <row r="140" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A140" s="25" t="s">
         <v>118</v>
       </c>
       <c r="B140" s="19">
         <v>-5606.78</v>
       </c>
       <c r="C140" s="20">
         <v>0</v>
       </c>
       <c r="D140" s="20">
         <v>0</v>
       </c>
       <c r="E140" s="20">
         <v>0</v>
       </c>
       <c r="F140" s="20">
         <v>-1917.09</v>
       </c>
       <c r="G140" s="20">
         <v>-7523.87</v>
       </c>
     </row>
-    <row r="141" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A141" s="23" t="s">
         <v>119</v>
       </c>
       <c r="B141" s="15">
         <v>780.96</v>
       </c>
       <c r="C141" s="16">
         <v>390.48</v>
       </c>
       <c r="D141" s="16">
         <v>493.81</v>
       </c>
       <c r="E141" s="16">
         <v>123.45</v>
       </c>
       <c r="F141" s="16">
         <v>267.02999999999997</v>
       </c>
       <c r="G141" s="16">
         <v>1047.99</v>
       </c>
     </row>
-    <row r="142" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="142" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A142" s="24" t="s">
         <v>120</v>
       </c>
       <c r="B142" s="17">
         <v>4825.82</v>
       </c>
       <c r="C142" s="18">
         <v>2412.91</v>
       </c>
       <c r="D142" s="18">
         <v>3051.42</v>
       </c>
       <c r="E142" s="18">
         <v>762.85</v>
       </c>
       <c r="F142" s="18">
         <v>1650.06</v>
       </c>
       <c r="G142" s="18">
         <v>6475.88</v>
       </c>
     </row>
-    <row r="143" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A143" s="25" t="s">
         <v>121</v>
       </c>
       <c r="B143" s="19">
         <v>-491290.73</v>
       </c>
       <c r="C143" s="20">
         <v>0</v>
       </c>
       <c r="D143" s="20">
         <v>0</v>
       </c>
       <c r="E143" s="20">
         <v>0</v>
       </c>
       <c r="F143" s="20">
         <v>35064.089999999997</v>
       </c>
       <c r="G143" s="20">
         <v>-456226.64</v>
       </c>
     </row>
-    <row r="144" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A144" s="23" t="s">
         <v>122</v>
       </c>
       <c r="B144" s="15">
         <v>2805.9</v>
       </c>
       <c r="C144" s="16">
         <v>1402.95</v>
       </c>
       <c r="D144" s="16">
         <v>6412.87</v>
       </c>
       <c r="E144" s="16">
         <v>1603.21</v>
       </c>
       <c r="F144" s="16">
         <v>-200.26</v>
       </c>
       <c r="G144" s="16">
         <v>2605.64</v>
       </c>
     </row>
-    <row r="145" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A145" s="23" t="s">
         <v>123</v>
       </c>
       <c r="B145" s="15">
         <v>4557.37</v>
       </c>
       <c r="C145" s="16">
         <v>2278.6799999999998</v>
       </c>
       <c r="D145" s="16">
         <v>10415.799999999999</v>
       </c>
       <c r="E145" s="16">
         <v>2603.9499999999998</v>
       </c>
       <c r="F145" s="16">
         <v>-325.27</v>
       </c>
       <c r="G145" s="16">
         <v>4232.1000000000004</v>
       </c>
     </row>
-    <row r="146" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A146" s="23" t="s">
         <v>124</v>
       </c>
       <c r="B146" s="15">
         <v>10940.04</v>
       </c>
       <c r="C146" s="16">
         <v>5470.02</v>
       </c>
       <c r="D146" s="16">
         <v>25003.29</v>
       </c>
       <c r="E146" s="16">
         <v>6250.82</v>
       </c>
       <c r="F146" s="16">
         <v>-780.8</v>
       </c>
       <c r="G146" s="16">
         <v>10159.24</v>
       </c>
     </row>
-    <row r="147" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A147" s="23" t="s">
         <v>125</v>
       </c>
       <c r="B147" s="15">
         <v>54928.44</v>
       </c>
       <c r="C147" s="16">
         <v>27464.22</v>
       </c>
       <c r="D147" s="16">
         <v>125538.15</v>
       </c>
       <c r="E147" s="16">
         <v>31384.53</v>
       </c>
       <c r="F147" s="16">
         <v>-3920.31</v>
       </c>
       <c r="G147" s="16">
         <v>51008.13</v>
       </c>
     </row>
-    <row r="148" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A148" s="23" t="s">
         <v>612</v>
       </c>
       <c r="B148" s="15">
         <v>283072.14</v>
       </c>
       <c r="C148" s="16">
         <v>141536.07</v>
       </c>
       <c r="D148" s="16">
         <v>646957.31000000006</v>
       </c>
       <c r="E148" s="16">
         <v>161739.32</v>
       </c>
       <c r="F148" s="16">
         <v>-20203.25</v>
       </c>
       <c r="G148" s="16">
         <v>262868.89</v>
       </c>
     </row>
-    <row r="149" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A149" s="23" t="s">
         <v>613</v>
       </c>
       <c r="B149" s="15">
         <v>27498.16</v>
       </c>
       <c r="C149" s="16">
         <v>13749.08</v>
       </c>
       <c r="D149" s="16">
         <v>62846.65</v>
       </c>
       <c r="E149" s="16">
         <v>15711.66</v>
       </c>
       <c r="F149" s="16">
         <v>-1962.58</v>
       </c>
       <c r="G149" s="16">
         <v>25535.58</v>
       </c>
     </row>
-    <row r="150" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A150" s="23" t="s">
         <v>620</v>
       </c>
       <c r="B150" s="15">
         <v>24451.61</v>
       </c>
       <c r="C150" s="16">
         <v>12225.8</v>
       </c>
       <c r="D150" s="16">
         <v>55883.8</v>
       </c>
       <c r="E150" s="16">
         <v>13970.95</v>
       </c>
       <c r="F150" s="16">
         <v>-1745.15</v>
       </c>
       <c r="G150" s="16">
         <v>22706.46</v>
       </c>
     </row>
-    <row r="151" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="151" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A151" s="24" t="s">
         <v>126</v>
       </c>
       <c r="B151" s="17">
         <v>83037.070000000007</v>
       </c>
       <c r="C151" s="18">
         <v>41518.53</v>
       </c>
       <c r="D151" s="18">
         <v>189780.02</v>
       </c>
       <c r="E151" s="18">
         <v>47445</v>
       </c>
       <c r="F151" s="18">
         <v>-5926.47</v>
       </c>
       <c r="G151" s="18">
         <v>77110.600000000006</v>
       </c>
     </row>
-    <row r="152" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A152" s="25" t="s">
         <v>127</v>
       </c>
       <c r="B152" s="19">
         <v>-141826.82</v>
       </c>
       <c r="C152" s="20">
         <v>0</v>
       </c>
       <c r="D152" s="20">
         <v>0</v>
       </c>
       <c r="E152" s="20">
         <v>0</v>
       </c>
       <c r="F152" s="20">
         <v>-11327.04</v>
       </c>
       <c r="G152" s="20">
         <v>-153153.85999999999</v>
       </c>
     </row>
-    <row r="153" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A153" s="22" t="s">
         <v>621</v>
       </c>
       <c r="B153" s="13">
         <v>306.14999999999998</v>
       </c>
       <c r="C153" s="14">
         <v>153.07</v>
       </c>
       <c r="D153" s="14">
         <v>514.5</v>
       </c>
       <c r="E153" s="14">
         <v>128.62</v>
       </c>
       <c r="F153" s="14">
         <v>24.45</v>
       </c>
       <c r="G153" s="14">
         <v>330.6</v>
       </c>
     </row>
-    <row r="154" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A154" s="23" t="s">
         <v>622</v>
       </c>
       <c r="B154" s="15">
         <v>33742.410000000003</v>
       </c>
       <c r="C154" s="16">
         <v>16871.2</v>
       </c>
       <c r="D154" s="16">
         <v>56705.43</v>
       </c>
       <c r="E154" s="16">
         <v>14176.35</v>
       </c>
       <c r="F154" s="16">
         <v>2694.85</v>
       </c>
       <c r="G154" s="16">
         <v>36437.26</v>
       </c>
     </row>
-    <row r="155" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A155" s="23" t="s">
         <v>128</v>
       </c>
       <c r="B155" s="15">
         <v>1905.59</v>
       </c>
       <c r="C155" s="16">
         <v>952.79</v>
       </c>
       <c r="D155" s="16">
         <v>3202.42</v>
       </c>
       <c r="E155" s="16">
         <v>800.6</v>
       </c>
       <c r="F155" s="16">
         <v>152.19</v>
       </c>
       <c r="G155" s="16">
         <v>2057.7800000000002</v>
       </c>
     </row>
-    <row r="156" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A156" s="23" t="s">
         <v>129</v>
       </c>
       <c r="B156" s="15">
         <v>45887.86</v>
       </c>
       <c r="C156" s="16">
         <v>22943.93</v>
       </c>
       <c r="D156" s="16">
         <v>77116.33</v>
       </c>
       <c r="E156" s="16">
         <v>19279.080000000002</v>
       </c>
       <c r="F156" s="16">
         <v>3664.85</v>
       </c>
       <c r="G156" s="16">
         <v>49552.71</v>
       </c>
     </row>
-    <row r="157" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="157" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A157" s="24" t="s">
         <v>130</v>
       </c>
       <c r="B157" s="17">
         <v>59984.81</v>
       </c>
       <c r="C157" s="18">
         <v>29992.400000000001</v>
       </c>
       <c r="D157" s="18">
         <v>100806.8</v>
       </c>
       <c r="E157" s="18">
         <v>25201.7</v>
       </c>
       <c r="F157" s="18">
         <v>4790.7</v>
       </c>
       <c r="G157" s="18">
         <v>64775.51</v>
       </c>
     </row>
-    <row r="158" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A158" s="25" t="s">
         <v>131</v>
       </c>
       <c r="B158" s="19">
         <v>-28386.86</v>
       </c>
       <c r="C158" s="20">
         <v>0</v>
       </c>
       <c r="D158" s="20">
         <v>0</v>
       </c>
       <c r="E158" s="20">
         <v>0</v>
       </c>
       <c r="F158" s="20">
         <v>442.25</v>
       </c>
       <c r="G158" s="20">
         <v>-27944.61</v>
       </c>
     </row>
-    <row r="159" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A159" s="23" t="s">
         <v>132</v>
       </c>
       <c r="B159" s="15">
         <v>13847.25</v>
       </c>
       <c r="C159" s="16">
         <v>6923.62</v>
       </c>
       <c r="D159" s="16">
         <v>28557.41</v>
       </c>
       <c r="E159" s="16">
         <v>7139.35</v>
       </c>
       <c r="F159" s="16">
         <v>-215.73</v>
       </c>
       <c r="G159" s="16">
         <v>13631.52</v>
       </c>
     </row>
-    <row r="160" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="160" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A160" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B160" s="17">
         <v>14539.61</v>
       </c>
       <c r="C160" s="18">
         <v>7269.8</v>
       </c>
       <c r="D160" s="18">
         <v>29985.29</v>
       </c>
       <c r="E160" s="18">
         <v>7496.32</v>
       </c>
       <c r="F160" s="18">
         <v>-226.52</v>
       </c>
       <c r="G160" s="18">
         <v>14313.09</v>
       </c>
     </row>
-    <row r="161" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A161" s="25" t="s">
         <v>134</v>
       </c>
       <c r="B161" s="19">
         <v>-22861.84</v>
       </c>
       <c r="C161" s="20">
         <v>0</v>
       </c>
       <c r="D161" s="20">
         <v>0</v>
       </c>
       <c r="E161" s="20">
         <v>0</v>
       </c>
       <c r="F161" s="20">
         <v>-3069.9</v>
       </c>
       <c r="G161" s="20">
         <v>-25931.74</v>
       </c>
     </row>
-    <row r="162" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="162" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A162" s="24" t="s">
         <v>135</v>
       </c>
       <c r="B162" s="17">
         <v>22861.84</v>
       </c>
       <c r="C162" s="18">
         <v>11430.92</v>
       </c>
       <c r="D162" s="18">
         <v>33444.089999999997</v>
       </c>
       <c r="E162" s="18">
         <v>8361.02</v>
       </c>
       <c r="F162" s="18">
         <v>3069.9</v>
       </c>
       <c r="G162" s="18">
         <v>25931.74</v>
       </c>
     </row>
-    <row r="163" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A163" s="25" t="s">
         <v>136</v>
       </c>
       <c r="B163" s="19">
         <v>-1260.28</v>
       </c>
       <c r="C163" s="20">
         <v>0</v>
       </c>
       <c r="D163" s="20">
         <v>0</v>
       </c>
       <c r="E163" s="20">
         <v>0</v>
       </c>
       <c r="F163" s="20">
         <v>-132.62</v>
       </c>
       <c r="G163" s="20">
         <v>-1392.9</v>
       </c>
     </row>
-    <row r="164" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="164" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A164" s="24" t="s">
         <v>137</v>
       </c>
       <c r="B164" s="17">
         <v>1260.28</v>
       </c>
       <c r="C164" s="18">
         <v>630.14</v>
       </c>
       <c r="D164" s="18">
         <v>1990.11</v>
       </c>
       <c r="E164" s="18">
         <v>497.52</v>
       </c>
       <c r="F164" s="18">
         <v>132.62</v>
       </c>
       <c r="G164" s="18">
         <v>1392.9</v>
       </c>
     </row>
-    <row r="165" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A165" s="25" t="s">
         <v>138</v>
       </c>
       <c r="B165" s="19">
         <v>-216048.54</v>
       </c>
       <c r="C165" s="20">
         <v>0</v>
       </c>
       <c r="D165" s="20">
         <v>0</v>
       </c>
       <c r="E165" s="20">
         <v>0</v>
       </c>
       <c r="F165" s="20">
         <v>-13455.29</v>
       </c>
       <c r="G165" s="20">
         <v>-229503.83</v>
       </c>
     </row>
-    <row r="166" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A166" s="23" t="s">
         <v>139</v>
       </c>
       <c r="B166" s="15">
         <v>317.45</v>
       </c>
       <c r="C166" s="16">
         <v>158.72</v>
       </c>
       <c r="D166" s="16">
         <v>555.80999999999995</v>
       </c>
       <c r="E166" s="16">
         <v>138.94999999999999</v>
       </c>
       <c r="F166" s="16">
         <v>19.77</v>
       </c>
       <c r="G166" s="16">
         <v>337.22</v>
       </c>
     </row>
-    <row r="167" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A167" s="23" t="s">
         <v>140</v>
       </c>
       <c r="B167" s="15">
         <v>11474.47</v>
       </c>
       <c r="C167" s="16">
         <v>5737.23</v>
       </c>
       <c r="D167" s="16">
         <v>20090.47</v>
       </c>
       <c r="E167" s="16">
         <v>5022.6099999999997</v>
       </c>
       <c r="F167" s="16">
         <v>714.62</v>
       </c>
       <c r="G167" s="16">
         <v>12189.09</v>
       </c>
     </row>
-    <row r="168" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A168" s="23" t="s">
         <v>141</v>
       </c>
       <c r="B168" s="15">
         <v>135.78</v>
       </c>
       <c r="C168" s="16">
         <v>67.89</v>
       </c>
       <c r="D168" s="16">
         <v>237.74</v>
       </c>
       <c r="E168" s="16">
         <v>59.43</v>
       </c>
       <c r="F168" s="16">
         <v>8.4600000000000009</v>
       </c>
       <c r="G168" s="16">
         <v>144.24</v>
       </c>
     </row>
-    <row r="169" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A169" s="23" t="s">
         <v>142</v>
       </c>
       <c r="B169" s="15">
         <v>215.79</v>
       </c>
       <c r="C169" s="16">
         <v>107.89</v>
       </c>
       <c r="D169" s="16">
         <v>377.83</v>
       </c>
       <c r="E169" s="16">
         <v>94.45</v>
       </c>
       <c r="F169" s="16">
         <v>13.44</v>
       </c>
       <c r="G169" s="16">
         <v>229.23</v>
       </c>
     </row>
-    <row r="170" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A170" s="23" t="s">
         <v>143</v>
       </c>
       <c r="B170" s="15">
         <v>231.42</v>
       </c>
       <c r="C170" s="16">
         <v>115.71</v>
       </c>
       <c r="D170" s="16">
         <v>405.2</v>
       </c>
       <c r="E170" s="16">
         <v>101.3</v>
       </c>
       <c r="F170" s="16">
         <v>14.41</v>
       </c>
       <c r="G170" s="16">
         <v>245.83</v>
       </c>
     </row>
-    <row r="171" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A171" s="23" t="s">
         <v>144</v>
       </c>
       <c r="B171" s="15">
         <v>1924.74</v>
       </c>
       <c r="C171" s="16">
         <v>962.37</v>
       </c>
       <c r="D171" s="16">
         <v>3370.01</v>
       </c>
       <c r="E171" s="16">
         <v>842.5</v>
       </c>
       <c r="F171" s="16">
         <v>119.87</v>
       </c>
       <c r="G171" s="16">
         <v>2044.61</v>
       </c>
     </row>
-    <row r="172" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A172" s="23" t="s">
         <v>623</v>
       </c>
       <c r="B172" s="15">
         <v>72061.69</v>
       </c>
       <c r="C172" s="16">
         <v>36030.839999999997</v>
       </c>
       <c r="D172" s="16">
         <v>126171.71</v>
       </c>
       <c r="E172" s="16">
         <v>31542.92</v>
       </c>
       <c r="F172" s="16">
         <v>4487.92</v>
       </c>
       <c r="G172" s="16">
         <v>76549.61</v>
       </c>
     </row>
-    <row r="173" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A173" s="23" t="s">
         <v>145</v>
       </c>
       <c r="B173" s="15">
         <v>978.7</v>
       </c>
       <c r="C173" s="16">
         <v>489.35</v>
       </c>
       <c r="D173" s="16">
         <v>1713.59</v>
       </c>
       <c r="E173" s="16">
         <v>428.39</v>
       </c>
       <c r="F173" s="16">
         <v>60.96</v>
       </c>
       <c r="G173" s="16">
         <v>1039.6600000000001</v>
       </c>
     </row>
-    <row r="174" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A174" s="23" t="s">
         <v>146</v>
       </c>
       <c r="B174" s="15">
         <v>402.82</v>
       </c>
       <c r="C174" s="16">
         <v>201.41</v>
       </c>
       <c r="D174" s="16">
         <v>705.29</v>
       </c>
       <c r="E174" s="16">
         <v>176.32</v>
       </c>
       <c r="F174" s="16">
         <v>25.09</v>
       </c>
       <c r="G174" s="16">
         <v>427.91</v>
       </c>
     </row>
-    <row r="175" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A175" s="23" t="s">
         <v>147</v>
       </c>
       <c r="B175" s="15">
         <v>740.52</v>
       </c>
       <c r="C175" s="16">
         <v>370.26</v>
       </c>
       <c r="D175" s="16">
         <v>1296.57</v>
       </c>
       <c r="E175" s="16">
         <v>324.14</v>
       </c>
       <c r="F175" s="16">
         <v>46.12</v>
       </c>
       <c r="G175" s="16">
         <v>786.64</v>
       </c>
     </row>
-    <row r="176" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A176" s="23" t="s">
         <v>148</v>
       </c>
       <c r="B176" s="15">
         <v>0</v>
       </c>
       <c r="C176" s="16">
         <v>0</v>
       </c>
       <c r="D176" s="16">
         <v>0</v>
       </c>
       <c r="E176" s="16">
         <v>0</v>
       </c>
       <c r="F176" s="16">
         <v>0</v>
       </c>
       <c r="G176" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="177" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A177" s="23" t="s">
         <v>149</v>
       </c>
       <c r="B177" s="15">
         <v>343.9</v>
       </c>
       <c r="C177" s="16">
         <v>171.95</v>
       </c>
       <c r="D177" s="16">
         <v>602.13</v>
       </c>
       <c r="E177" s="16">
         <v>150.53</v>
       </c>
       <c r="F177" s="16">
         <v>21.42</v>
       </c>
       <c r="G177" s="16">
         <v>365.32</v>
       </c>
     </row>
-    <row r="178" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A178" s="23" t="s">
         <v>150</v>
       </c>
       <c r="B178" s="15">
         <v>242.62</v>
       </c>
       <c r="C178" s="16">
         <v>121.31</v>
       </c>
       <c r="D178" s="16">
         <v>424.79</v>
       </c>
       <c r="E178" s="16">
         <v>106.19</v>
       </c>
       <c r="F178" s="16">
         <v>15.12</v>
       </c>
       <c r="G178" s="16">
         <v>257.74</v>
       </c>
     </row>
-    <row r="179" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A179" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B179" s="15">
         <v>126626.42</v>
       </c>
       <c r="C179" s="16">
         <v>63313.21</v>
       </c>
       <c r="D179" s="16">
         <v>221708.26</v>
       </c>
       <c r="E179" s="16">
         <v>55427.06</v>
       </c>
       <c r="F179" s="16">
         <v>7886.15</v>
       </c>
       <c r="G179" s="16">
         <v>134512.57</v>
       </c>
     </row>
-    <row r="180" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="180" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A180" s="24" t="s">
         <v>152</v>
       </c>
       <c r="B180" s="17">
         <v>352.22</v>
       </c>
       <c r="C180" s="18">
         <v>176.11</v>
       </c>
       <c r="D180" s="18">
         <v>616.70000000000005</v>
       </c>
       <c r="E180" s="18">
         <v>154.16999999999999</v>
       </c>
       <c r="F180" s="18">
         <v>21.94</v>
       </c>
       <c r="G180" s="18">
         <v>374.16</v>
       </c>
     </row>
-    <row r="181" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A181" s="25" t="s">
         <v>153</v>
       </c>
       <c r="B181" s="19">
         <v>-81757.919999999998</v>
       </c>
       <c r="C181" s="20">
         <v>0</v>
       </c>
       <c r="D181" s="20">
         <v>0</v>
       </c>
       <c r="E181" s="20">
         <v>0</v>
       </c>
       <c r="F181" s="20">
         <v>-7913.76</v>
       </c>
       <c r="G181" s="20">
         <v>-89671.679999999993</v>
       </c>
     </row>
-    <row r="182" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A182" s="23" t="s">
         <v>154</v>
       </c>
       <c r="B182" s="15">
         <v>927.22</v>
       </c>
       <c r="C182" s="16">
         <v>463.61</v>
       </c>
       <c r="D182" s="16">
         <v>1495.44</v>
       </c>
       <c r="E182" s="16">
         <v>373.86</v>
       </c>
       <c r="F182" s="16">
         <v>89.75</v>
       </c>
       <c r="G182" s="16">
         <v>1016.97</v>
       </c>
     </row>
-    <row r="183" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A183" s="23" t="s">
         <v>155</v>
       </c>
       <c r="B183" s="15">
         <v>2955.53</v>
       </c>
       <c r="C183" s="16">
         <v>1477.76</v>
       </c>
       <c r="D183" s="16">
         <v>4766.74</v>
       </c>
       <c r="E183" s="16">
         <v>1191.68</v>
       </c>
       <c r="F183" s="16">
         <v>286.08</v>
       </c>
       <c r="G183" s="16">
         <v>3241.61</v>
       </c>
     </row>
-    <row r="184" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A184" s="23" t="s">
         <v>156</v>
       </c>
       <c r="B184" s="15">
         <v>5343.12</v>
       </c>
       <c r="C184" s="16">
         <v>2671.56</v>
       </c>
       <c r="D184" s="16">
         <v>8617.5</v>
       </c>
       <c r="E184" s="16">
         <v>2154.37</v>
       </c>
       <c r="F184" s="16">
         <v>517.19000000000005</v>
       </c>
       <c r="G184" s="16">
         <v>5860.31</v>
       </c>
     </row>
-    <row r="185" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A185" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B185" s="15">
         <v>776.55</v>
       </c>
       <c r="C185" s="16">
         <v>388.27</v>
       </c>
       <c r="D185" s="16">
         <v>1252.43</v>
       </c>
       <c r="E185" s="16">
         <v>313.10000000000002</v>
       </c>
       <c r="F185" s="16">
         <v>75.17</v>
       </c>
       <c r="G185" s="16">
         <v>851.72</v>
       </c>
     </row>
-    <row r="186" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A186" s="23" t="s">
         <v>158</v>
       </c>
       <c r="B186" s="15">
         <v>8895.5400000000009</v>
       </c>
       <c r="C186" s="16">
         <v>4447.7700000000004</v>
       </c>
       <c r="D186" s="16">
         <v>14346.92</v>
       </c>
       <c r="E186" s="16">
         <v>3586.73</v>
       </c>
       <c r="F186" s="16">
         <v>861.04</v>
       </c>
       <c r="G186" s="16">
         <v>9756.58</v>
       </c>
     </row>
-    <row r="187" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A187" s="23" t="s">
         <v>159</v>
       </c>
       <c r="B187" s="15">
         <v>4033.41</v>
       </c>
       <c r="C187" s="16">
         <v>2016.7</v>
       </c>
       <c r="D187" s="16">
         <v>6505.18</v>
       </c>
       <c r="E187" s="16">
         <v>1626.29</v>
       </c>
       <c r="F187" s="16">
         <v>390.41</v>
       </c>
       <c r="G187" s="16">
         <v>4423.82</v>
       </c>
     </row>
-    <row r="188" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A188" s="23" t="s">
         <v>160</v>
       </c>
       <c r="B188" s="15">
         <v>7301.88</v>
       </c>
       <c r="C188" s="16">
         <v>3650.94</v>
       </c>
       <c r="D188" s="16">
         <v>11776.63</v>
       </c>
       <c r="E188" s="16">
         <v>2944.15</v>
       </c>
       <c r="F188" s="16">
         <v>706.79</v>
       </c>
       <c r="G188" s="16">
         <v>8008.67</v>
       </c>
     </row>
-    <row r="189" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A189" s="23" t="s">
         <v>161</v>
       </c>
       <c r="B189" s="15">
         <v>2491.92</v>
       </c>
       <c r="C189" s="16">
         <v>1245.96</v>
       </c>
       <c r="D189" s="16">
         <v>4019.02</v>
       </c>
       <c r="E189" s="16">
         <v>1004.75</v>
       </c>
       <c r="F189" s="16">
         <v>241.21</v>
       </c>
       <c r="G189" s="16">
         <v>2733.13</v>
       </c>
     </row>
-    <row r="190" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A190" s="23" t="s">
         <v>162</v>
       </c>
       <c r="B190" s="15">
         <v>21859.31</v>
       </c>
       <c r="C190" s="16">
         <v>10929.65</v>
       </c>
       <c r="D190" s="16">
         <v>35255.15</v>
       </c>
       <c r="E190" s="16">
         <v>8813.7800000000007</v>
       </c>
       <c r="F190" s="16">
         <v>2115.87</v>
       </c>
       <c r="G190" s="16">
         <v>23975.18</v>
       </c>
     </row>
-    <row r="191" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="191" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A191" s="24" t="s">
         <v>163</v>
       </c>
       <c r="B191" s="17">
         <v>27173.439999999999</v>
       </c>
       <c r="C191" s="18">
         <v>13586.72</v>
       </c>
       <c r="D191" s="18">
         <v>43825.89</v>
       </c>
       <c r="E191" s="18">
         <v>10956.47</v>
       </c>
       <c r="F191" s="18">
         <v>2630.25</v>
       </c>
       <c r="G191" s="18">
         <v>29803.69</v>
       </c>
     </row>
-    <row r="192" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A192" s="25" t="s">
         <v>164</v>
       </c>
       <c r="B192" s="19">
         <v>-330845.09999999998</v>
       </c>
       <c r="C192" s="20">
         <v>0</v>
       </c>
       <c r="D192" s="20">
         <v>0</v>
       </c>
       <c r="E192" s="20">
         <v>0</v>
       </c>
       <c r="F192" s="20">
         <v>-38422.44</v>
       </c>
       <c r="G192" s="20">
         <v>-369267.54</v>
       </c>
     </row>
-    <row r="193" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A193" s="23" t="s">
         <v>165</v>
       </c>
       <c r="B193" s="15">
         <v>4177.87</v>
       </c>
       <c r="C193" s="16">
         <v>2088.9299999999998</v>
       </c>
       <c r="D193" s="16">
         <v>6414.97</v>
       </c>
       <c r="E193" s="16">
         <v>1603.74</v>
       </c>
       <c r="F193" s="16">
         <v>485.19</v>
       </c>
       <c r="G193" s="16">
         <v>4663.0600000000004</v>
       </c>
     </row>
-    <row r="194" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A194" s="23" t="s">
         <v>166</v>
       </c>
       <c r="B194" s="15">
         <v>1069.0999999999999</v>
       </c>
       <c r="C194" s="16">
         <v>534.54999999999995</v>
       </c>
       <c r="D194" s="16">
         <v>1641.56</v>
       </c>
       <c r="E194" s="16">
         <v>410.39</v>
       </c>
       <c r="F194" s="16">
         <v>124.16</v>
       </c>
       <c r="G194" s="16">
         <v>1193.26</v>
       </c>
     </row>
-    <row r="195" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A195" s="23" t="s">
         <v>167</v>
       </c>
       <c r="B195" s="15">
         <v>840.65</v>
       </c>
       <c r="C195" s="16">
         <v>420.32</v>
       </c>
       <c r="D195" s="16">
         <v>1290.79</v>
       </c>
       <c r="E195" s="16">
         <v>322.69</v>
       </c>
       <c r="F195" s="16">
         <v>97.63</v>
       </c>
       <c r="G195" s="16">
         <v>938.28</v>
       </c>
     </row>
-    <row r="196" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A196" s="23" t="s">
         <v>168</v>
       </c>
       <c r="B196" s="15">
         <v>84699.48</v>
       </c>
       <c r="C196" s="16">
         <v>42349.74</v>
       </c>
       <c r="D196" s="16">
         <v>130052.93</v>
       </c>
       <c r="E196" s="16">
         <v>32513.23</v>
       </c>
       <c r="F196" s="16">
         <v>9836.51</v>
       </c>
       <c r="G196" s="16">
         <v>94535.99</v>
       </c>
     </row>
-    <row r="197" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A197" s="23" t="s">
         <v>169</v>
       </c>
       <c r="B197" s="15">
         <v>209031.85</v>
       </c>
       <c r="C197" s="16">
         <v>104515.92</v>
       </c>
       <c r="D197" s="16">
         <v>320960.71000000002</v>
       </c>
       <c r="E197" s="16">
         <v>80240.17</v>
       </c>
       <c r="F197" s="16">
         <v>24275.75</v>
       </c>
       <c r="G197" s="16">
         <v>233307.6</v>
       </c>
     </row>
-    <row r="198" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A198" s="23" t="s">
         <v>170</v>
       </c>
       <c r="B198" s="15">
         <v>11296.55</v>
       </c>
       <c r="C198" s="16">
         <v>5648.27</v>
       </c>
       <c r="D198" s="16">
         <v>17345.439999999999</v>
       </c>
       <c r="E198" s="16">
         <v>4336.3599999999997</v>
       </c>
       <c r="F198" s="16">
         <v>1311.91</v>
       </c>
       <c r="G198" s="16">
         <v>12608.46</v>
       </c>
     </row>
-    <row r="199" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A199" s="23" t="s">
         <v>171</v>
       </c>
       <c r="B199" s="15">
         <v>16297.64</v>
       </c>
       <c r="C199" s="16">
         <v>8148.82</v>
       </c>
       <c r="D199" s="16">
         <v>25024.43</v>
       </c>
       <c r="E199" s="16">
         <v>6256.1</v>
       </c>
       <c r="F199" s="16">
         <v>1892.72</v>
       </c>
       <c r="G199" s="16">
         <v>18190.36</v>
       </c>
     </row>
-    <row r="200" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="200" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A200" s="24" t="s">
         <v>172</v>
       </c>
       <c r="B200" s="17">
         <v>3431.96</v>
       </c>
       <c r="C200" s="18">
         <v>1715.98</v>
       </c>
       <c r="D200" s="18">
         <v>5269.65</v>
       </c>
       <c r="E200" s="18">
         <v>1317.41</v>
       </c>
       <c r="F200" s="18">
         <v>398.57</v>
       </c>
       <c r="G200" s="18">
         <v>3830.53</v>
       </c>
     </row>
-    <row r="201" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A201" s="25" t="s">
         <v>662</v>
       </c>
       <c r="B201" s="19">
         <v>-948724.04</v>
       </c>
       <c r="C201" s="20">
         <v>0</v>
       </c>
       <c r="D201" s="20">
         <v>0</v>
       </c>
       <c r="E201" s="20">
         <v>0</v>
       </c>
       <c r="F201" s="20">
         <v>-45633.53</v>
       </c>
       <c r="G201" s="20">
         <v>-994357.57</v>
       </c>
     </row>
-    <row r="202" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A202" s="23" t="s">
         <v>173</v>
       </c>
       <c r="B202" s="15">
         <v>8960.25</v>
       </c>
       <c r="C202" s="16">
         <v>4480.12</v>
       </c>
       <c r="D202" s="16">
         <v>16196.56</v>
       </c>
       <c r="E202" s="16">
         <v>4049.14</v>
       </c>
       <c r="F202" s="16">
         <v>430.98</v>
       </c>
       <c r="G202" s="16">
         <v>9391.23</v>
       </c>
     </row>
-    <row r="203" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A203" s="23" t="s">
         <v>624</v>
       </c>
       <c r="B203" s="15">
         <v>450.98</v>
       </c>
       <c r="C203" s="16">
         <v>225.49</v>
       </c>
       <c r="D203" s="16">
         <v>815.19</v>
       </c>
       <c r="E203" s="16">
         <v>203.79</v>
       </c>
       <c r="F203" s="16">
         <v>21.7</v>
       </c>
       <c r="G203" s="16">
         <v>472.68</v>
       </c>
     </row>
-    <row r="204" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A204" s="23" t="s">
         <v>174</v>
       </c>
       <c r="B204" s="15">
         <v>834501.8</v>
       </c>
       <c r="C204" s="16">
         <v>417250.9</v>
       </c>
       <c r="D204" s="16">
         <v>1508445.81</v>
       </c>
       <c r="E204" s="16">
         <v>377111.45</v>
       </c>
       <c r="F204" s="16">
         <v>40139.449999999997</v>
       </c>
       <c r="G204" s="16">
         <v>874641.25</v>
       </c>
     </row>
-    <row r="205" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A205" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B205" s="15">
         <v>239.48</v>
       </c>
       <c r="C205" s="16">
         <v>119.74</v>
       </c>
       <c r="D205" s="16">
         <v>432.88</v>
       </c>
       <c r="E205" s="16">
         <v>108.22</v>
       </c>
       <c r="F205" s="16">
         <v>11.52</v>
       </c>
       <c r="G205" s="16">
         <v>251</v>
       </c>
     </row>
-    <row r="206" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A206" s="23" t="s">
         <v>176</v>
       </c>
       <c r="B206" s="15">
         <v>66031.100000000006</v>
       </c>
       <c r="C206" s="16">
         <v>33015.550000000003</v>
       </c>
       <c r="D206" s="16">
         <v>119357.85</v>
       </c>
       <c r="E206" s="16">
         <v>29839.46</v>
       </c>
       <c r="F206" s="16">
         <v>3176.09</v>
       </c>
       <c r="G206" s="16">
         <v>69207.19</v>
       </c>
     </row>
-    <row r="207" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A207" s="23" t="s">
         <v>177</v>
       </c>
       <c r="B207" s="15">
         <v>376.89</v>
       </c>
       <c r="C207" s="16">
         <v>188.44</v>
       </c>
       <c r="D207" s="16">
         <v>681.27</v>
       </c>
       <c r="E207" s="16">
         <v>170.31</v>
       </c>
       <c r="F207" s="16">
         <v>18.13</v>
       </c>
       <c r="G207" s="16">
         <v>395.02</v>
       </c>
     </row>
-    <row r="208" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A208" s="23" t="s">
         <v>178</v>
       </c>
       <c r="B208" s="15">
         <v>33169.870000000003</v>
       </c>
       <c r="C208" s="16">
         <v>16584.93</v>
       </c>
       <c r="D208" s="16">
         <v>59957.88</v>
       </c>
       <c r="E208" s="16">
         <v>14989.47</v>
       </c>
       <c r="F208" s="16">
         <v>1595.46</v>
       </c>
       <c r="G208" s="16">
         <v>34765.33</v>
       </c>
     </row>
-    <row r="209" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A209" s="23" t="s">
         <v>179</v>
       </c>
       <c r="B209" s="15">
         <v>3525.45</v>
       </c>
       <c r="C209" s="16">
         <v>1762.72</v>
       </c>
       <c r="D209" s="16">
         <v>6372.6</v>
       </c>
       <c r="E209" s="16">
         <v>1593.15</v>
       </c>
       <c r="F209" s="16">
         <v>169.57</v>
       </c>
       <c r="G209" s="16">
         <v>3695.02</v>
       </c>
     </row>
-    <row r="210" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="210" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A210" s="24" t="s">
         <v>180</v>
       </c>
       <c r="B210" s="17">
         <v>1468.22</v>
       </c>
       <c r="C210" s="18">
         <v>734.11</v>
       </c>
       <c r="D210" s="18">
         <v>2653.95</v>
       </c>
       <c r="E210" s="18">
         <v>663.48</v>
       </c>
       <c r="F210" s="18">
         <v>70.63</v>
       </c>
       <c r="G210" s="18">
         <v>1538.85</v>
       </c>
     </row>
-    <row r="211" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="211" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A211" s="26" t="s">
         <v>181</v>
       </c>
       <c r="B211" s="17">
         <v>0</v>
       </c>
       <c r="C211" s="18">
         <v>0</v>
       </c>
       <c r="D211" s="18">
         <v>0</v>
       </c>
       <c r="E211" s="18">
         <v>0</v>
       </c>
       <c r="F211" s="18">
         <v>0</v>
       </c>
       <c r="G211" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="212" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A212" s="25" t="s">
         <v>182</v>
       </c>
       <c r="B212" s="19">
         <v>-176671.54</v>
       </c>
       <c r="C212" s="20">
         <v>0</v>
       </c>
       <c r="D212" s="20">
         <v>0</v>
       </c>
       <c r="E212" s="20">
         <v>0</v>
       </c>
       <c r="F212" s="20">
         <v>24955.35</v>
       </c>
       <c r="G212" s="20">
         <v>-151716.19</v>
       </c>
     </row>
-    <row r="213" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A213" s="23" t="s">
         <v>183</v>
       </c>
       <c r="B213" s="15">
         <v>24546.39</v>
       </c>
       <c r="C213" s="16">
         <v>12273.19</v>
       </c>
       <c r="D213" s="16">
         <v>62961.760000000002</v>
       </c>
       <c r="E213" s="16">
         <v>15740.44</v>
       </c>
       <c r="F213" s="16">
         <v>-3467.25</v>
       </c>
       <c r="G213" s="16">
         <v>21079.14</v>
       </c>
     </row>
-    <row r="214" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A214" s="23" t="s">
         <v>184</v>
       </c>
       <c r="B214" s="15">
         <v>50009.85</v>
       </c>
       <c r="C214" s="16">
         <v>25004.92</v>
       </c>
       <c r="D214" s="16">
         <v>128275.83</v>
       </c>
       <c r="E214" s="16">
         <v>32068.95</v>
       </c>
       <c r="F214" s="16">
         <v>-7064.03</v>
       </c>
       <c r="G214" s="16">
         <v>42945.82</v>
       </c>
     </row>
-    <row r="215" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A215" s="23" t="s">
         <v>185</v>
       </c>
       <c r="B215" s="15">
         <v>22098.78</v>
       </c>
       <c r="C215" s="16">
         <v>11049.39</v>
       </c>
       <c r="D215" s="16">
         <v>56683.62</v>
       </c>
       <c r="E215" s="16">
         <v>14170.9</v>
       </c>
       <c r="F215" s="16">
         <v>-3121.51</v>
       </c>
       <c r="G215" s="16">
         <v>18977.27</v>
       </c>
     </row>
-    <row r="216" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A216" s="23" t="s">
         <v>186</v>
       </c>
       <c r="B216" s="15">
         <v>10352.129999999999</v>
       </c>
       <c r="C216" s="16">
         <v>5176.0600000000004</v>
       </c>
       <c r="D216" s="16">
         <v>26553.35</v>
       </c>
       <c r="E216" s="16">
         <v>6638.33</v>
       </c>
       <c r="F216" s="16">
         <v>-1462.27</v>
       </c>
       <c r="G216" s="16">
         <v>8889.86</v>
       </c>
     </row>
-    <row r="217" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A217" s="23" t="s">
         <v>187</v>
       </c>
       <c r="B217" s="15">
         <v>50903.839999999997</v>
       </c>
       <c r="C217" s="16">
         <v>25451.919999999998</v>
       </c>
       <c r="D217" s="16">
         <v>130568.93</v>
       </c>
       <c r="E217" s="16">
         <v>32642.23</v>
       </c>
       <c r="F217" s="16">
         <v>-7190.31</v>
       </c>
       <c r="G217" s="16">
         <v>43713.53</v>
       </c>
     </row>
-    <row r="218" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="218" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A218" s="24" t="s">
         <v>188</v>
       </c>
       <c r="B218" s="17">
         <v>18760.55</v>
       </c>
       <c r="C218" s="18">
         <v>9380.27</v>
       </c>
       <c r="D218" s="18">
         <v>48121.03</v>
       </c>
       <c r="E218" s="18">
         <v>12030.25</v>
       </c>
       <c r="F218" s="18">
         <v>-2649.98</v>
       </c>
       <c r="G218" s="18">
         <v>16110.57</v>
       </c>
     </row>
-    <row r="219" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A219" s="25" t="s">
         <v>189</v>
       </c>
       <c r="B219" s="19">
         <v>-427991.38</v>
       </c>
       <c r="C219" s="20">
         <v>0</v>
       </c>
       <c r="D219" s="20">
         <v>0</v>
       </c>
       <c r="E219" s="20">
         <v>0</v>
       </c>
       <c r="F219" s="20">
         <v>-71387.38</v>
       </c>
       <c r="G219" s="20">
         <v>-499378.76</v>
       </c>
     </row>
-    <row r="220" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A220" s="23" t="s">
         <v>190</v>
       </c>
       <c r="B220" s="15">
         <v>10599.67</v>
       </c>
       <c r="C220" s="16">
         <v>5299.83</v>
       </c>
       <c r="D220" s="16">
         <v>14127.4</v>
       </c>
       <c r="E220" s="16">
         <v>3531.85</v>
       </c>
       <c r="F220" s="16">
         <v>1767.98</v>
       </c>
       <c r="G220" s="16">
         <v>12367.65</v>
       </c>
     </row>
-    <row r="221" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A221" s="23" t="s">
         <v>625</v>
       </c>
       <c r="B221" s="15">
         <v>48539.53</v>
       </c>
       <c r="C221" s="16">
         <v>24269.759999999998</v>
       </c>
       <c r="D221" s="16">
         <v>64694.2</v>
       </c>
       <c r="E221" s="16">
         <v>16173.55</v>
       </c>
       <c r="F221" s="16">
         <v>8096.21</v>
       </c>
       <c r="G221" s="16">
         <v>56635.74</v>
       </c>
     </row>
-    <row r="222" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A222" s="23" t="s">
         <v>191</v>
       </c>
       <c r="B222" s="15">
         <v>133607.63</v>
       </c>
       <c r="C222" s="16">
         <v>66803.81</v>
       </c>
       <c r="D222" s="16">
         <v>178074.2</v>
       </c>
       <c r="E222" s="16">
         <v>44518.55</v>
       </c>
       <c r="F222" s="16">
         <v>22285.26</v>
       </c>
       <c r="G222" s="16">
         <v>155892.89000000001</v>
       </c>
     </row>
-    <row r="223" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A223" s="23" t="s">
         <v>192</v>
       </c>
       <c r="B223" s="15">
         <v>32801.61</v>
       </c>
       <c r="C223" s="16">
         <v>16400.8</v>
       </c>
       <c r="D223" s="16">
         <v>43718.46</v>
       </c>
       <c r="E223" s="16">
         <v>10929.61</v>
       </c>
       <c r="F223" s="16">
         <v>5471.19</v>
       </c>
       <c r="G223" s="16">
         <v>38272.800000000003</v>
       </c>
     </row>
-    <row r="224" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A224" s="23" t="s">
         <v>626</v>
       </c>
       <c r="B224" s="15">
         <v>181217.11</v>
       </c>
       <c r="C224" s="16">
         <v>90608.55</v>
       </c>
       <c r="D224" s="16">
         <v>241528.8</v>
       </c>
       <c r="E224" s="16">
         <v>60382.2</v>
       </c>
       <c r="F224" s="16">
         <v>30226.35</v>
       </c>
       <c r="G224" s="16">
         <v>211443.46</v>
       </c>
     </row>
-    <row r="225" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="225" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A225" s="24" t="s">
         <v>193</v>
       </c>
       <c r="B225" s="17">
         <v>21225.83</v>
       </c>
       <c r="C225" s="18">
         <v>10612.91</v>
       </c>
       <c r="D225" s="18">
         <v>28290.09</v>
       </c>
       <c r="E225" s="18">
         <v>7072.52</v>
       </c>
       <c r="F225" s="18">
         <v>3540.39</v>
       </c>
       <c r="G225" s="18">
         <v>24766.22</v>
       </c>
     </row>
-    <row r="226" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A226" s="25" t="s">
         <v>194</v>
       </c>
       <c r="B226" s="19">
         <v>-36836.86</v>
       </c>
       <c r="C226" s="20">
         <v>0</v>
       </c>
       <c r="D226" s="20">
         <v>0</v>
       </c>
       <c r="E226" s="20">
         <v>0</v>
       </c>
       <c r="F226" s="20">
         <v>-3346.83</v>
       </c>
       <c r="G226" s="20">
         <v>-40183.69</v>
       </c>
     </row>
-    <row r="227" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A227" s="23" t="s">
         <v>195</v>
       </c>
       <c r="B227" s="15">
         <v>7598.71</v>
       </c>
       <c r="C227" s="16">
         <v>3799.35</v>
       </c>
       <c r="D227" s="16">
         <v>12435.88</v>
       </c>
       <c r="E227" s="16">
         <v>3108.97</v>
       </c>
       <c r="F227" s="16">
         <v>690.38</v>
       </c>
       <c r="G227" s="16">
         <v>8289.09</v>
       </c>
     </row>
-    <row r="228" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A228" s="23" t="s">
         <v>196</v>
       </c>
       <c r="B228" s="15">
         <v>1374.66</v>
       </c>
       <c r="C228" s="16">
         <v>687.33</v>
       </c>
       <c r="D228" s="16">
         <v>2249.7399999999998</v>
       </c>
       <c r="E228" s="16">
         <v>562.42999999999995</v>
       </c>
       <c r="F228" s="16">
         <v>124.9</v>
       </c>
       <c r="G228" s="16">
         <v>1499.56</v>
       </c>
     </row>
-    <row r="229" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="229" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A229" s="24" t="s">
         <v>197</v>
       </c>
       <c r="B229" s="17">
         <v>27863.49</v>
       </c>
       <c r="C229" s="18">
         <v>13931.74</v>
       </c>
       <c r="D229" s="18">
         <v>45600.76</v>
       </c>
       <c r="E229" s="18">
         <v>11400.19</v>
       </c>
       <c r="F229" s="18">
         <v>2531.5500000000002</v>
       </c>
       <c r="G229" s="18">
         <v>30395.040000000001</v>
       </c>
     </row>
-    <row r="230" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A230" s="25" t="s">
         <v>198</v>
       </c>
       <c r="B230" s="19">
         <v>-94272.04</v>
       </c>
       <c r="C230" s="20">
         <v>0</v>
       </c>
       <c r="D230" s="20">
         <v>0</v>
       </c>
       <c r="E230" s="20">
         <v>0</v>
       </c>
       <c r="F230" s="20">
         <v>-17429.330000000002</v>
       </c>
       <c r="G230" s="20">
         <v>-111701.37</v>
       </c>
     </row>
-    <row r="231" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A231" s="23" t="s">
         <v>199</v>
       </c>
       <c r="B231" s="15">
         <v>8349.26</v>
       </c>
       <c r="C231" s="16">
         <v>4174.63</v>
       </c>
       <c r="D231" s="16">
         <v>10523.98</v>
       </c>
       <c r="E231" s="16">
         <v>2630.99</v>
       </c>
       <c r="F231" s="16">
         <v>1543.64</v>
       </c>
       <c r="G231" s="16">
         <v>9892.9</v>
       </c>
     </row>
-    <row r="232" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A232" s="23" t="s">
         <v>200</v>
       </c>
       <c r="B232" s="15">
         <v>2445.15</v>
       </c>
       <c r="C232" s="16">
         <v>1222.57</v>
       </c>
       <c r="D232" s="16">
         <v>3082.03</v>
       </c>
       <c r="E232" s="16">
         <v>770.5</v>
       </c>
       <c r="F232" s="16">
         <v>452.07</v>
       </c>
       <c r="G232" s="16">
         <v>2897.22</v>
       </c>
     </row>
-    <row r="233" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A233" s="23" t="s">
         <v>201</v>
       </c>
       <c r="B233" s="15">
         <v>5911.56</v>
       </c>
       <c r="C233" s="16">
         <v>2955.78</v>
       </c>
       <c r="D233" s="16">
         <v>7451.34</v>
       </c>
       <c r="E233" s="16">
         <v>1862.83</v>
       </c>
       <c r="F233" s="16">
         <v>1092.95</v>
       </c>
       <c r="G233" s="16">
         <v>7004.51</v>
       </c>
     </row>
-    <row r="234" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A234" s="23" t="s">
         <v>202</v>
       </c>
       <c r="B234" s="15">
         <v>4308.8</v>
       </c>
       <c r="C234" s="16">
         <v>2154.4</v>
       </c>
       <c r="D234" s="16">
         <v>5431.11</v>
       </c>
       <c r="E234" s="16">
         <v>1357.77</v>
       </c>
       <c r="F234" s="16">
         <v>796.63</v>
       </c>
       <c r="G234" s="16">
         <v>5105.43</v>
       </c>
     </row>
-    <row r="235" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A235" s="23" t="s">
         <v>627</v>
       </c>
       <c r="B235" s="15">
         <v>0</v>
       </c>
       <c r="C235" s="16">
         <v>0</v>
       </c>
       <c r="D235" s="16">
         <v>0</v>
       </c>
       <c r="E235" s="16">
         <v>0</v>
       </c>
       <c r="F235" s="16">
         <v>0</v>
       </c>
       <c r="G235" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="236" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A236" s="23" t="s">
         <v>203</v>
       </c>
       <c r="B236" s="15">
         <v>6060.68</v>
       </c>
       <c r="C236" s="16">
         <v>3030.34</v>
       </c>
       <c r="D236" s="16">
         <v>7639.3</v>
       </c>
       <c r="E236" s="16">
         <v>1909.82</v>
       </c>
       <c r="F236" s="16">
         <v>1120.52</v>
       </c>
       <c r="G236" s="16">
         <v>7181.2</v>
       </c>
     </row>
-    <row r="237" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A237" s="23" t="s">
         <v>204</v>
       </c>
       <c r="B237" s="15">
         <v>6284.29</v>
       </c>
       <c r="C237" s="16">
         <v>3142.14</v>
       </c>
       <c r="D237" s="16">
         <v>7921.15</v>
       </c>
       <c r="E237" s="16">
         <v>1980.28</v>
       </c>
       <c r="F237" s="16">
         <v>1161.8599999999999</v>
       </c>
       <c r="G237" s="16">
         <v>7446.15</v>
       </c>
     </row>
-    <row r="238" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A238" s="23" t="s">
         <v>628</v>
       </c>
       <c r="B238" s="15">
         <v>44.74</v>
       </c>
       <c r="C238" s="16">
         <v>22.37</v>
       </c>
       <c r="D238" s="16">
         <v>56.39</v>
       </c>
       <c r="E238" s="16">
         <v>14.09</v>
       </c>
       <c r="F238" s="16">
         <v>8.2799999999999994</v>
       </c>
       <c r="G238" s="16">
         <v>53.02</v>
       </c>
     </row>
-    <row r="239" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A239" s="23" t="s">
         <v>205</v>
       </c>
       <c r="B239" s="15">
         <v>10347.14</v>
       </c>
       <c r="C239" s="16">
         <v>5173.57</v>
       </c>
       <c r="D239" s="16">
         <v>13042.24</v>
       </c>
       <c r="E239" s="16">
         <v>3260.56</v>
       </c>
       <c r="F239" s="16">
         <v>1913.01</v>
       </c>
       <c r="G239" s="16">
         <v>12260.15</v>
       </c>
     </row>
-    <row r="240" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A240" s="23" t="s">
         <v>206</v>
       </c>
       <c r="B240" s="15">
         <v>3824.24</v>
       </c>
       <c r="C240" s="16">
         <v>1912.12</v>
       </c>
       <c r="D240" s="16">
         <v>4820.34</v>
       </c>
       <c r="E240" s="16">
         <v>1205.08</v>
       </c>
       <c r="F240" s="16">
         <v>707.04</v>
       </c>
       <c r="G240" s="16">
         <v>4531.28</v>
       </c>
     </row>
-    <row r="241" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A241" s="23" t="s">
         <v>629</v>
       </c>
       <c r="B241" s="15">
         <v>26054.14</v>
       </c>
       <c r="C241" s="16">
         <v>13027.07</v>
       </c>
       <c r="D241" s="16">
         <v>32840.43</v>
       </c>
       <c r="E241" s="16">
         <v>8210.1</v>
       </c>
       <c r="F241" s="16">
         <v>4816.97</v>
       </c>
       <c r="G241" s="16">
         <v>30871.11</v>
       </c>
     </row>
-    <row r="242" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="242" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A242" s="24" t="s">
         <v>207</v>
       </c>
       <c r="B242" s="17">
         <v>20642.04</v>
       </c>
       <c r="C242" s="18">
         <v>10321.02</v>
       </c>
       <c r="D242" s="18">
         <v>26018.639999999999</v>
       </c>
       <c r="E242" s="18">
         <v>6504.66</v>
       </c>
       <c r="F242" s="18">
         <v>3816.36</v>
       </c>
       <c r="G242" s="18">
         <v>24458.400000000001</v>
       </c>
     </row>
-    <row r="243" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A243" s="25" t="s">
         <v>208</v>
       </c>
       <c r="B243" s="19">
         <v>-1690503.88</v>
       </c>
       <c r="C243" s="20">
         <v>0</v>
       </c>
       <c r="D243" s="20">
         <v>0</v>
       </c>
       <c r="E243" s="20">
         <v>0</v>
       </c>
       <c r="F243" s="20">
         <v>58226.080000000002</v>
       </c>
       <c r="G243" s="20">
         <v>-1632277.8</v>
       </c>
     </row>
-    <row r="244" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A244" s="23" t="s">
         <v>622</v>
       </c>
       <c r="B244" s="15">
         <v>0</v>
       </c>
       <c r="C244" s="21">
         <v>0</v>
       </c>
       <c r="D244" s="21">
         <v>0</v>
       </c>
       <c r="E244" s="21">
         <v>0</v>
       </c>
       <c r="F244" s="21">
         <v>0</v>
       </c>
       <c r="G244" s="21">
         <v>0</v>
       </c>
     </row>
-    <row r="245" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A245" s="23" t="s">
         <v>630</v>
       </c>
       <c r="B245" s="15">
         <v>16377.75</v>
       </c>
       <c r="C245" s="16">
         <v>8188.87</v>
       </c>
       <c r="D245" s="16">
         <v>35011.910000000003</v>
       </c>
       <c r="E245" s="16">
         <v>8752.9699999999993</v>
       </c>
       <c r="F245" s="16">
         <v>-564.1</v>
       </c>
       <c r="G245" s="16">
         <v>15813.65</v>
       </c>
     </row>
-    <row r="246" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A246" s="23" t="s">
         <v>631</v>
       </c>
       <c r="B246" s="15">
         <v>1663600.75</v>
       </c>
       <c r="C246" s="16">
         <v>831800.37</v>
       </c>
       <c r="D246" s="16">
         <v>3556399.34</v>
       </c>
       <c r="E246" s="16">
         <v>889099.83</v>
       </c>
       <c r="F246" s="16">
         <v>-57299.46</v>
       </c>
       <c r="G246" s="16">
         <v>1606301.29</v>
       </c>
     </row>
-    <row r="247" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A247" s="23" t="s">
         <v>632</v>
       </c>
       <c r="B247" s="15">
         <v>1312.22</v>
       </c>
       <c r="C247" s="16">
         <v>656.11</v>
       </c>
       <c r="D247" s="16">
         <v>2805.22</v>
       </c>
       <c r="E247" s="16">
         <v>701.3</v>
       </c>
       <c r="F247" s="16">
         <v>-45.19</v>
       </c>
       <c r="G247" s="16">
         <v>1267.03</v>
       </c>
     </row>
-    <row r="248" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="248" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A248" s="24" t="s">
         <v>633</v>
       </c>
       <c r="B248" s="17">
         <v>9213.16</v>
       </c>
       <c r="C248" s="18">
         <v>4606.58</v>
       </c>
       <c r="D248" s="18">
         <v>19695.64</v>
       </c>
       <c r="E248" s="18">
         <v>4923.91</v>
       </c>
       <c r="F248" s="18">
         <v>-317.33</v>
       </c>
       <c r="G248" s="18">
         <v>8895.83</v>
       </c>
     </row>
-    <row r="249" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A249" s="25" t="s">
         <v>209</v>
       </c>
       <c r="B249" s="19">
         <v>-172962.54</v>
       </c>
       <c r="C249" s="20">
         <v>0</v>
       </c>
       <c r="D249" s="20">
         <v>0</v>
       </c>
       <c r="E249" s="20">
         <v>0</v>
       </c>
       <c r="F249" s="20">
         <v>-37802.83</v>
       </c>
       <c r="G249" s="20">
         <v>-210765.37</v>
       </c>
     </row>
-    <row r="250" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A250" s="23" t="s">
         <v>210</v>
       </c>
       <c r="B250" s="15">
         <v>1156.25</v>
       </c>
       <c r="C250" s="16">
         <v>578.12</v>
       </c>
       <c r="D250" s="16">
         <v>1301.6600000000001</v>
       </c>
       <c r="E250" s="16">
         <v>325.41000000000003</v>
       </c>
       <c r="F250" s="16">
         <v>252.71</v>
       </c>
       <c r="G250" s="16">
         <v>1408.96</v>
       </c>
     </row>
-    <row r="251" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A251" s="23" t="s">
         <v>211</v>
       </c>
       <c r="B251" s="15">
         <v>203.38</v>
       </c>
       <c r="C251" s="16">
         <v>101.69</v>
       </c>
       <c r="D251" s="16">
         <v>228.95</v>
       </c>
       <c r="E251" s="16">
         <v>57.23</v>
       </c>
       <c r="F251" s="16">
         <v>44.46</v>
       </c>
       <c r="G251" s="16">
         <v>247.84</v>
       </c>
     </row>
-    <row r="252" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A252" s="23" t="s">
         <v>212</v>
       </c>
       <c r="B252" s="15">
         <v>2376.41</v>
       </c>
       <c r="C252" s="16">
         <v>1188.2</v>
       </c>
       <c r="D252" s="16">
         <v>2675.26</v>
       </c>
       <c r="E252" s="16">
         <v>668.81</v>
       </c>
       <c r="F252" s="16">
         <v>519.39</v>
       </c>
       <c r="G252" s="16">
         <v>2895.8</v>
       </c>
     </row>
-    <row r="253" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A253" s="23" t="s">
         <v>213</v>
       </c>
       <c r="B253" s="15">
         <v>6984.04</v>
       </c>
       <c r="C253" s="16">
         <v>3492.02</v>
       </c>
       <c r="D253" s="16">
         <v>7862.33</v>
       </c>
       <c r="E253" s="16">
         <v>1965.58</v>
       </c>
       <c r="F253" s="16">
         <v>1526.44</v>
       </c>
       <c r="G253" s="16">
         <v>8510.48</v>
       </c>
     </row>
-    <row r="254" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A254" s="23" t="s">
         <v>214</v>
       </c>
       <c r="B254" s="15">
         <v>7350.08</v>
       </c>
       <c r="C254" s="16">
         <v>3675.04</v>
       </c>
       <c r="D254" s="16">
         <v>8274.4</v>
       </c>
       <c r="E254" s="16">
         <v>2068.6</v>
       </c>
       <c r="F254" s="16">
         <v>1606.44</v>
       </c>
       <c r="G254" s="16">
         <v>8956.52</v>
       </c>
     </row>
-    <row r="255" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A255" s="23" t="s">
         <v>634</v>
       </c>
       <c r="B255" s="15">
         <v>89334.18</v>
       </c>
       <c r="C255" s="16">
         <v>44667.09</v>
       </c>
       <c r="D255" s="16">
         <v>100568.63</v>
       </c>
       <c r="E255" s="16">
         <v>25142.15</v>
       </c>
       <c r="F255" s="16">
         <v>19524.939999999999</v>
       </c>
       <c r="G255" s="16">
         <v>108859.12</v>
       </c>
     </row>
-    <row r="256" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A256" s="23" t="s">
         <v>635</v>
       </c>
       <c r="B256" s="15">
         <v>1313.12</v>
       </c>
       <c r="C256" s="16">
         <v>656.56</v>
       </c>
       <c r="D256" s="16">
         <v>1478.26</v>
       </c>
       <c r="E256" s="16">
         <v>369.56</v>
       </c>
       <c r="F256" s="16">
         <v>287</v>
       </c>
       <c r="G256" s="16">
         <v>1600.12</v>
       </c>
     </row>
-    <row r="257" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A257" s="23" t="s">
         <v>215</v>
       </c>
       <c r="B257" s="15">
         <v>366.04</v>
       </c>
       <c r="C257" s="16">
         <v>183.02</v>
       </c>
       <c r="D257" s="16">
         <v>412.07</v>
       </c>
       <c r="E257" s="16">
         <v>103.01</v>
       </c>
       <c r="F257" s="16">
         <v>80.010000000000005</v>
       </c>
       <c r="G257" s="16">
         <v>446.05</v>
       </c>
     </row>
-    <row r="258" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A258" s="23" t="s">
         <v>216</v>
       </c>
       <c r="B258" s="15">
         <v>62141.75</v>
       </c>
       <c r="C258" s="16">
         <v>31070.87</v>
       </c>
       <c r="D258" s="16">
         <v>69956.539999999994</v>
       </c>
       <c r="E258" s="16">
         <v>17489.13</v>
       </c>
       <c r="F258" s="16">
         <v>13581.74</v>
       </c>
       <c r="G258" s="16">
         <v>75723.490000000005</v>
       </c>
     </row>
-    <row r="259" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="259" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A259" s="24" t="s">
         <v>636</v>
       </c>
       <c r="B259" s="17">
         <v>1737.29</v>
       </c>
       <c r="C259" s="18">
         <v>868.64</v>
       </c>
       <c r="D259" s="18">
         <v>1955.77</v>
       </c>
       <c r="E259" s="18">
         <v>488.94</v>
       </c>
       <c r="F259" s="18">
         <v>379.7</v>
       </c>
       <c r="G259" s="18">
         <v>2116.9899999999998</v>
       </c>
     </row>
-    <row r="260" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A260" s="25" t="s">
         <v>217</v>
       </c>
       <c r="B260" s="19">
         <v>-1486341.17</v>
       </c>
       <c r="C260" s="20">
         <v>0</v>
       </c>
       <c r="D260" s="20">
         <v>0</v>
       </c>
       <c r="E260" s="20">
         <v>0</v>
       </c>
       <c r="F260" s="20">
         <v>53460.1</v>
       </c>
       <c r="G260" s="20">
         <v>-1432881.07</v>
       </c>
     </row>
-    <row r="261" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A261" s="23" t="s">
         <v>218</v>
       </c>
       <c r="B261" s="15">
         <v>820.71</v>
       </c>
       <c r="C261" s="16">
         <v>410.35</v>
       </c>
       <c r="D261" s="16">
         <v>1759.5</v>
       </c>
       <c r="E261" s="16">
         <v>439.87</v>
       </c>
       <c r="F261" s="16">
         <v>-29.52</v>
       </c>
       <c r="G261" s="16">
         <v>791.19</v>
       </c>
     </row>
-    <row r="262" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A262" s="23" t="s">
         <v>219</v>
       </c>
       <c r="B262" s="15">
         <v>26020.560000000001</v>
       </c>
       <c r="C262" s="16">
         <v>13010.28</v>
       </c>
       <c r="D262" s="16">
         <v>55784.71</v>
       </c>
       <c r="E262" s="16">
         <v>13946.17</v>
       </c>
       <c r="F262" s="16">
         <v>-935.89</v>
       </c>
       <c r="G262" s="16">
         <v>25084.67</v>
       </c>
     </row>
-    <row r="263" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A263" s="23" t="s">
         <v>625</v>
       </c>
       <c r="B263" s="15">
         <v>5331.83</v>
       </c>
       <c r="C263" s="16">
         <v>2665.91</v>
       </c>
       <c r="D263" s="16">
         <v>11430.74</v>
       </c>
       <c r="E263" s="16">
         <v>2857.68</v>
       </c>
       <c r="F263" s="16">
         <v>-191.77</v>
       </c>
       <c r="G263" s="16">
         <v>5140.0600000000004</v>
       </c>
     </row>
-    <row r="264" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A264" s="23" t="s">
         <v>637</v>
       </c>
       <c r="B264" s="15">
         <v>143950.49</v>
       </c>
       <c r="C264" s="16">
         <v>71975.240000000005</v>
       </c>
       <c r="D264" s="16">
         <v>308611.20000000001</v>
       </c>
       <c r="E264" s="16">
         <v>77152.800000000003</v>
       </c>
       <c r="F264" s="16">
         <v>-5177.5600000000004</v>
       </c>
       <c r="G264" s="16">
         <v>138772.93</v>
       </c>
     </row>
-    <row r="265" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A265" s="23" t="s">
         <v>638</v>
       </c>
       <c r="B265" s="15">
         <v>2328.87</v>
       </c>
       <c r="C265" s="16">
         <v>1164.43</v>
       </c>
       <c r="D265" s="16">
         <v>4992.8</v>
       </c>
       <c r="E265" s="16">
         <v>1248.2</v>
       </c>
       <c r="F265" s="16">
         <v>-83.77</v>
       </c>
       <c r="G265" s="16">
         <v>2245.1</v>
       </c>
     </row>
-    <row r="266" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A266" s="23" t="s">
         <v>220</v>
       </c>
       <c r="B266" s="15">
         <v>24502.560000000001</v>
       </c>
       <c r="C266" s="16">
         <v>12251.28</v>
       </c>
       <c r="D266" s="16">
         <v>52530.3</v>
       </c>
       <c r="E266" s="16">
         <v>13132.57</v>
       </c>
       <c r="F266" s="16">
         <v>-881.29</v>
       </c>
       <c r="G266" s="16">
         <v>23621.27</v>
       </c>
     </row>
-    <row r="267" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A267" s="23" t="s">
         <v>221</v>
       </c>
       <c r="B267" s="15">
         <v>11065.92</v>
       </c>
       <c r="C267" s="16">
         <v>5532.96</v>
       </c>
       <c r="D267" s="16">
         <v>23723.9</v>
       </c>
       <c r="E267" s="16">
         <v>5930.97</v>
       </c>
       <c r="F267" s="16">
         <v>-398.01</v>
       </c>
       <c r="G267" s="16">
         <v>10667.91</v>
       </c>
     </row>
-    <row r="268" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A268" s="23" t="s">
         <v>639</v>
       </c>
       <c r="B268" s="15">
         <v>829.5</v>
       </c>
       <c r="C268" s="16">
         <v>414.75</v>
       </c>
       <c r="D268" s="16">
         <v>1778.35</v>
       </c>
       <c r="E268" s="16">
         <v>444.58</v>
       </c>
       <c r="F268" s="16">
         <v>-29.83</v>
       </c>
       <c r="G268" s="16">
         <v>799.67</v>
       </c>
     </row>
-    <row r="269" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A269" s="23" t="s">
         <v>222</v>
       </c>
       <c r="B269" s="15">
         <v>8308.76</v>
       </c>
       <c r="C269" s="16">
         <v>4154.38</v>
       </c>
       <c r="D269" s="16">
         <v>17812.900000000001</v>
       </c>
       <c r="E269" s="16">
         <v>4453.22</v>
       </c>
       <c r="F269" s="16">
         <v>-298.83999999999997</v>
       </c>
       <c r="G269" s="16">
         <v>8009.92</v>
       </c>
     </row>
-    <row r="270" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="270" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A270" s="24" t="s">
         <v>223</v>
       </c>
       <c r="B270" s="17">
         <v>1263181.97</v>
       </c>
       <c r="C270" s="18">
         <v>631590.98</v>
       </c>
       <c r="D270" s="18">
         <v>2708098.43</v>
       </c>
       <c r="E270" s="18">
         <v>677024.6</v>
       </c>
       <c r="F270" s="18">
         <v>-45433.62</v>
       </c>
       <c r="G270" s="18">
         <v>1217748.3500000001</v>
       </c>
     </row>
-    <row r="271" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A271" s="25" t="s">
         <v>224</v>
       </c>
       <c r="B271" s="19">
         <v>-90364.27</v>
       </c>
       <c r="C271" s="20">
         <v>0</v>
       </c>
       <c r="D271" s="20">
         <v>0</v>
       </c>
       <c r="E271" s="20">
         <v>0</v>
       </c>
       <c r="F271" s="20">
         <v>-15495.34</v>
       </c>
       <c r="G271" s="20">
         <v>-105859.61</v>
       </c>
     </row>
-    <row r="272" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A272" s="23" t="s">
         <v>225</v>
       </c>
       <c r="B272" s="15">
         <v>1816.99</v>
       </c>
       <c r="C272" s="16">
         <v>908.49</v>
       </c>
       <c r="D272" s="16">
         <v>2387.69</v>
       </c>
       <c r="E272" s="16">
         <v>596.91999999999996</v>
       </c>
       <c r="F272" s="16">
         <v>311.57</v>
       </c>
       <c r="G272" s="16">
         <v>2128.56</v>
       </c>
     </row>
-    <row r="273" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A273" s="23" t="s">
         <v>226</v>
       </c>
       <c r="B273" s="15">
-        <v>0</v>
+        <v>24270.83</v>
       </c>
       <c r="C273" s="16">
-        <v>0</v>
+        <v>12135.41</v>
       </c>
       <c r="D273" s="16">
-        <v>0</v>
+        <v>31894.16</v>
       </c>
       <c r="E273" s="16">
-        <v>0</v>
+        <v>7973.54</v>
       </c>
       <c r="F273" s="16">
-        <v>0</v>
+        <v>4161.87</v>
       </c>
       <c r="G273" s="16">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:7" x14ac:dyDescent="0.25">
+        <v>28432.7</v>
+      </c>
+    </row>
+    <row r="274" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A274" s="23" t="s">
         <v>227</v>
       </c>
       <c r="B274" s="15">
-        <v>24270.83</v>
+        <v>19108.62</v>
       </c>
       <c r="C274" s="16">
-        <v>12135.41</v>
+        <v>9554.31</v>
       </c>
       <c r="D274" s="16">
-        <v>31894.16</v>
+        <v>25110.53</v>
       </c>
       <c r="E274" s="16">
-        <v>7973.54</v>
+        <v>6277.63</v>
       </c>
       <c r="F274" s="16">
-        <v>4161.87</v>
+        <v>3276.68</v>
       </c>
       <c r="G274" s="16">
-        <v>28432.7</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:7" x14ac:dyDescent="0.25">
+        <v>22385.3</v>
+      </c>
+    </row>
+    <row r="275" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A275" s="23" t="s">
         <v>640</v>
       </c>
       <c r="B275" s="15">
-        <v>19108.62</v>
+        <v>15370.32</v>
       </c>
       <c r="C275" s="16">
-        <v>9554.31</v>
+        <v>7685.16</v>
       </c>
       <c r="D275" s="16">
-        <v>25110.53</v>
+        <v>20198.05</v>
       </c>
       <c r="E275" s="16">
-        <v>6277.63</v>
+        <v>5049.51</v>
       </c>
       <c r="F275" s="16">
-        <v>3276.68</v>
+        <v>2635.65</v>
       </c>
       <c r="G275" s="16">
-        <v>22385.3</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+        <v>18005.97</v>
+      </c>
+    </row>
+    <row r="276" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A276" s="24" t="s">
         <v>228</v>
       </c>
       <c r="B276" s="17">
-        <v>15370.32</v>
+        <v>29797.51</v>
       </c>
       <c r="C276" s="18">
-        <v>7685.16</v>
+        <v>14898.75</v>
       </c>
       <c r="D276" s="18">
-        <v>20198.05</v>
+        <v>39156.74</v>
       </c>
       <c r="E276" s="18">
-        <v>5049.51</v>
+        <v>9789.18</v>
       </c>
       <c r="F276" s="18">
-        <v>2635.65</v>
+        <v>5109.57</v>
       </c>
       <c r="G276" s="18">
-        <v>18005.97</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:7" x14ac:dyDescent="0.25">
+        <v>34907.08</v>
+      </c>
+    </row>
+    <row r="277" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A277" s="25" t="s">
         <v>229</v>
       </c>
       <c r="B277" s="19">
         <v>-776024.56</v>
       </c>
       <c r="C277" s="20">
         <v>0</v>
       </c>
       <c r="D277" s="20">
         <v>0</v>
       </c>
       <c r="E277" s="20">
         <v>0</v>
       </c>
       <c r="F277" s="20">
         <v>-76073.95</v>
       </c>
       <c r="G277" s="20">
         <v>-852098.51</v>
       </c>
     </row>
-    <row r="278" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A278" s="23" t="s">
         <v>230</v>
       </c>
       <c r="B278" s="15">
         <v>113208.53</v>
       </c>
       <c r="C278" s="16">
         <v>56604.26</v>
       </c>
       <c r="D278" s="16">
         <v>182025.59</v>
       </c>
       <c r="E278" s="16">
         <v>45506.39</v>
       </c>
       <c r="F278" s="16">
         <v>11097.87</v>
       </c>
       <c r="G278" s="16">
         <v>124306.4</v>
       </c>
     </row>
-    <row r="279" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A279" s="23" t="s">
         <v>231</v>
       </c>
       <c r="B279" s="15">
         <v>33937.47</v>
       </c>
       <c r="C279" s="16">
         <v>16968.73</v>
       </c>
       <c r="D279" s="16">
         <v>54567.34</v>
       </c>
       <c r="E279" s="16">
         <v>13641.83</v>
       </c>
       <c r="F279" s="16">
         <v>3326.9</v>
       </c>
       <c r="G279" s="16">
         <v>37264.370000000003</v>
       </c>
     </row>
-    <row r="280" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A280" s="23" t="s">
         <v>232</v>
       </c>
       <c r="B280" s="15">
         <v>24369.47</v>
       </c>
       <c r="C280" s="16">
         <v>12184.73</v>
       </c>
       <c r="D280" s="16">
         <v>39183.14</v>
       </c>
       <c r="E280" s="16">
         <v>9795.7800000000007</v>
       </c>
       <c r="F280" s="16">
         <v>2388.9499999999998</v>
       </c>
       <c r="G280" s="16">
         <v>26758.42</v>
       </c>
     </row>
-    <row r="281" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A281" s="23" t="s">
         <v>233</v>
       </c>
       <c r="B281" s="15">
         <v>35966</v>
       </c>
       <c r="C281" s="16">
         <v>17983</v>
       </c>
       <c r="D281" s="16">
         <v>57828.97</v>
       </c>
       <c r="E281" s="16">
         <v>14457.24</v>
       </c>
       <c r="F281" s="16">
         <v>3525.76</v>
       </c>
       <c r="G281" s="16">
         <v>39491.760000000002</v>
       </c>
     </row>
-    <row r="282" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A282" s="23" t="s">
         <v>234</v>
       </c>
       <c r="B282" s="15">
         <v>17055.41</v>
       </c>
       <c r="C282" s="16">
         <v>8527.7000000000007</v>
       </c>
       <c r="D282" s="16">
         <v>27423.03</v>
       </c>
       <c r="E282" s="16">
         <v>6855.75</v>
       </c>
       <c r="F282" s="16">
         <v>1671.95</v>
       </c>
       <c r="G282" s="16">
         <v>18727.36</v>
       </c>
     </row>
-    <row r="283" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A283" s="23" t="s">
         <v>235</v>
       </c>
       <c r="B283" s="15">
         <v>382347.2</v>
       </c>
       <c r="C283" s="16">
         <v>191173.6</v>
       </c>
       <c r="D283" s="16">
         <v>614767.93000000005</v>
       </c>
       <c r="E283" s="16">
         <v>153691.98000000001</v>
       </c>
       <c r="F283" s="16">
         <v>37481.620000000003</v>
       </c>
       <c r="G283" s="16">
         <v>419828.82</v>
       </c>
     </row>
-    <row r="284" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A284" s="23" t="s">
         <v>236</v>
       </c>
       <c r="B284" s="15">
         <v>1581.86</v>
       </c>
       <c r="C284" s="16">
         <v>790.93</v>
       </c>
       <c r="D284" s="16">
         <v>2543.44</v>
       </c>
       <c r="E284" s="16">
         <v>635.86</v>
       </c>
       <c r="F284" s="16">
         <v>155.07</v>
       </c>
       <c r="G284" s="16">
         <v>1736.93</v>
       </c>
     </row>
-    <row r="285" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A285" s="23" t="s">
         <v>623</v>
       </c>
       <c r="B285" s="15">
         <v>12881.24</v>
       </c>
       <c r="C285" s="16">
         <v>6440.62</v>
       </c>
       <c r="D285" s="16">
         <v>20711.47</v>
       </c>
       <c r="E285" s="16">
         <v>5177.8599999999997</v>
       </c>
       <c r="F285" s="16">
         <v>1262.76</v>
       </c>
       <c r="G285" s="16">
         <v>14144</v>
       </c>
     </row>
-    <row r="286" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A286" s="23" t="s">
         <v>237</v>
       </c>
       <c r="B286" s="15">
         <v>17689.77</v>
       </c>
       <c r="C286" s="16">
         <v>8844.8799999999992</v>
       </c>
       <c r="D286" s="16">
         <v>28443.01</v>
       </c>
       <c r="E286" s="16">
         <v>7110.75</v>
       </c>
       <c r="F286" s="16">
         <v>1734.13</v>
       </c>
       <c r="G286" s="16">
         <v>19423.900000000001</v>
       </c>
     </row>
-    <row r="287" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A287" s="23" t="s">
         <v>238</v>
       </c>
       <c r="B287" s="15">
         <v>5381.11</v>
       </c>
       <c r="C287" s="16">
         <v>2690.55</v>
       </c>
       <c r="D287" s="16">
         <v>8652.17</v>
       </c>
       <c r="E287" s="16">
         <v>2163.04</v>
       </c>
       <c r="F287" s="16">
         <v>527.51</v>
       </c>
       <c r="G287" s="16">
         <v>5908.62</v>
       </c>
     </row>
-    <row r="288" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A288" s="23" t="s">
         <v>239</v>
       </c>
       <c r="B288" s="15">
         <v>92907.01</v>
       </c>
       <c r="C288" s="16">
         <v>46453.5</v>
       </c>
       <c r="D288" s="16">
         <v>149383.20000000001</v>
       </c>
       <c r="E288" s="16">
         <v>37345.800000000003</v>
       </c>
       <c r="F288" s="16">
         <v>9107.7000000000007</v>
       </c>
       <c r="G288" s="16">
         <v>102014.71</v>
       </c>
     </row>
-    <row r="289" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A289" s="23" t="s">
         <v>240</v>
       </c>
       <c r="B289" s="15">
         <v>15714.24</v>
       </c>
       <c r="C289" s="16">
         <v>7857.12</v>
       </c>
       <c r="D289" s="16">
         <v>25266.59</v>
       </c>
       <c r="E289" s="16">
         <v>6316.64</v>
       </c>
       <c r="F289" s="16">
         <v>1540.48</v>
       </c>
       <c r="G289" s="16">
         <v>17254.72</v>
       </c>
     </row>
-    <row r="290" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A290" s="23" t="s">
         <v>241</v>
       </c>
       <c r="B290" s="15">
         <v>0</v>
       </c>
       <c r="C290" s="16">
         <v>0</v>
       </c>
       <c r="D290" s="16">
         <v>0</v>
       </c>
       <c r="E290" s="16">
         <v>0</v>
       </c>
       <c r="F290" s="16">
         <v>0</v>
       </c>
       <c r="G290" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="291" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="291" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A291" s="24" t="s">
         <v>242</v>
       </c>
       <c r="B291" s="17">
         <v>22985.25</v>
       </c>
       <c r="C291" s="18">
         <v>11492.62</v>
       </c>
       <c r="D291" s="18">
         <v>36957.49</v>
       </c>
       <c r="E291" s="18">
         <v>9239.3700000000008</v>
       </c>
       <c r="F291" s="18">
         <v>2253.25</v>
       </c>
       <c r="G291" s="18">
         <v>25238.5</v>
       </c>
     </row>
-    <row r="292" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A292" s="25" t="s">
         <v>243</v>
       </c>
       <c r="B292" s="19">
         <v>-2184.63</v>
       </c>
       <c r="C292" s="20">
         <v>0</v>
       </c>
       <c r="D292" s="20">
         <v>0</v>
       </c>
       <c r="E292" s="20">
         <v>0</v>
       </c>
       <c r="F292" s="20">
         <v>-687.72</v>
       </c>
       <c r="G292" s="20">
         <v>-2872.35</v>
       </c>
     </row>
-    <row r="293" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="293" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A293" s="24" t="s">
         <v>244</v>
       </c>
       <c r="B293" s="17">
         <v>2184.63</v>
       </c>
       <c r="C293" s="18">
         <v>1092.31</v>
       </c>
       <c r="D293" s="18">
         <v>1618.37</v>
       </c>
       <c r="E293" s="18">
         <v>404.59</v>
       </c>
       <c r="F293" s="18">
         <v>687.72</v>
       </c>
       <c r="G293" s="18">
         <v>2872.35</v>
       </c>
     </row>
-    <row r="294" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A294" s="25" t="s">
         <v>245</v>
       </c>
       <c r="B294" s="19">
         <v>-4933.83</v>
       </c>
       <c r="C294" s="20">
         <v>0</v>
       </c>
       <c r="D294" s="20">
         <v>0</v>
       </c>
       <c r="E294" s="20">
         <v>0</v>
       </c>
       <c r="F294" s="20">
         <v>-747.32</v>
       </c>
       <c r="G294" s="20">
         <v>-5681.15</v>
       </c>
     </row>
-    <row r="295" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A295" s="23" t="s">
         <v>246</v>
       </c>
       <c r="B295" s="15">
         <v>0</v>
       </c>
       <c r="C295" s="16">
         <v>0</v>
       </c>
       <c r="D295" s="16">
         <v>31.6</v>
       </c>
       <c r="E295" s="16">
         <v>0</v>
       </c>
       <c r="F295" s="16">
         <v>0</v>
       </c>
       <c r="G295" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="296" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A296" s="23" t="s">
         <v>247</v>
       </c>
       <c r="B296" s="15">
         <v>3071.23</v>
       </c>
       <c r="C296" s="16">
         <v>1535.61</v>
       </c>
       <c r="D296" s="16">
         <v>4281.7</v>
       </c>
       <c r="E296" s="16">
         <v>1070.42</v>
       </c>
       <c r="F296" s="16">
         <v>465.19</v>
       </c>
       <c r="G296" s="16">
         <v>3536.42</v>
       </c>
     </row>
-    <row r="297" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="297" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A297" s="24" t="s">
         <v>248</v>
       </c>
       <c r="B297" s="17">
         <v>1862.6</v>
       </c>
       <c r="C297" s="18">
         <v>931.3</v>
       </c>
       <c r="D297" s="18">
         <v>2596.71</v>
       </c>
       <c r="E297" s="18">
         <v>649.16999999999996</v>
       </c>
       <c r="F297" s="18">
         <v>282.13</v>
       </c>
       <c r="G297" s="18">
         <v>2144.73</v>
       </c>
     </row>
-    <row r="298" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A298" s="25" t="s">
         <v>249</v>
       </c>
       <c r="B298" s="19">
         <v>-159422.98000000001</v>
       </c>
       <c r="C298" s="20">
         <v>0</v>
       </c>
       <c r="D298" s="20">
         <v>0</v>
       </c>
       <c r="E298" s="20">
         <v>0</v>
       </c>
       <c r="F298" s="20">
         <v>-35020.910000000003</v>
       </c>
       <c r="G298" s="20">
         <v>-194443.89</v>
       </c>
     </row>
-    <row r="299" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A299" s="23" t="s">
         <v>250</v>
       </c>
       <c r="B299" s="15">
         <v>54744.42</v>
       </c>
       <c r="C299" s="16">
         <v>27372.21</v>
       </c>
       <c r="D299" s="16">
         <v>61385.38</v>
       </c>
       <c r="E299" s="16">
         <v>15346.34</v>
       </c>
       <c r="F299" s="16">
         <v>12025.87</v>
       </c>
       <c r="G299" s="16">
         <v>66770.289999999994</v>
       </c>
     </row>
-    <row r="300" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A300" s="23" t="s">
         <v>251</v>
       </c>
       <c r="B300" s="15">
         <v>34396.35</v>
       </c>
       <c r="C300" s="16">
         <v>17198.169999999998</v>
       </c>
       <c r="D300" s="16">
         <v>38568.910000000003</v>
       </c>
       <c r="E300" s="16">
         <v>9642.2199999999993</v>
       </c>
       <c r="F300" s="16">
         <v>7555.95</v>
       </c>
       <c r="G300" s="16">
         <v>41952.3</v>
       </c>
     </row>
-    <row r="301" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A301" s="23" t="s">
         <v>252</v>
       </c>
       <c r="B301" s="15">
         <v>60777.79</v>
       </c>
       <c r="C301" s="16">
         <v>30388.89</v>
       </c>
       <c r="D301" s="16">
         <v>68150.64</v>
       </c>
       <c r="E301" s="16">
         <v>17037.66</v>
       </c>
       <c r="F301" s="16">
         <v>13351.23</v>
       </c>
       <c r="G301" s="16">
         <v>74129.02</v>
       </c>
     </row>
-    <row r="302" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A302" s="23" t="s">
         <v>253</v>
       </c>
       <c r="B302" s="15">
         <v>7201.77</v>
       </c>
       <c r="C302" s="16">
         <v>3600.88</v>
       </c>
       <c r="D302" s="16">
         <v>8075.41</v>
       </c>
       <c r="E302" s="16">
         <v>2018.85</v>
       </c>
       <c r="F302" s="16">
         <v>1582.03</v>
       </c>
       <c r="G302" s="16">
         <v>8783.7999999999993</v>
       </c>
     </row>
-    <row r="303" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="303" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A303" s="24" t="s">
         <v>254</v>
       </c>
       <c r="B303" s="17">
         <v>2302.65</v>
       </c>
       <c r="C303" s="18">
         <v>1151.32</v>
       </c>
       <c r="D303" s="18">
         <v>2581.98</v>
       </c>
       <c r="E303" s="18">
         <v>645.49</v>
       </c>
       <c r="F303" s="18">
         <v>505.83</v>
       </c>
       <c r="G303" s="18">
         <v>2808.48</v>
       </c>
     </row>
-    <row r="304" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A304" s="25" t="s">
         <v>255</v>
       </c>
       <c r="B304" s="19">
         <v>-8847.25</v>
       </c>
       <c r="C304" s="20">
         <v>0</v>
       </c>
       <c r="D304" s="20">
         <v>0</v>
       </c>
       <c r="E304" s="20">
         <v>0</v>
       </c>
       <c r="F304" s="20">
         <v>-2785.88</v>
       </c>
       <c r="G304" s="20">
         <v>-11633.13</v>
       </c>
     </row>
-    <row r="305" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A305" s="23" t="s">
         <v>256</v>
       </c>
       <c r="B305" s="15">
         <v>1230.6600000000001</v>
       </c>
       <c r="C305" s="16">
         <v>615.33000000000004</v>
       </c>
       <c r="D305" s="16">
         <v>911.25</v>
       </c>
       <c r="E305" s="16">
         <v>227.81</v>
       </c>
       <c r="F305" s="16">
         <v>387.52</v>
       </c>
       <c r="G305" s="16">
         <v>1618.18</v>
       </c>
     </row>
-    <row r="306" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A306" s="23" t="s">
         <v>257</v>
       </c>
       <c r="B306" s="15">
         <v>6622.14</v>
       </c>
       <c r="C306" s="16">
         <v>3311.07</v>
       </c>
       <c r="D306" s="16">
         <v>4903.3999999999996</v>
       </c>
       <c r="E306" s="16">
         <v>1225.8499999999999</v>
       </c>
       <c r="F306" s="16">
         <v>2085.2199999999998</v>
       </c>
       <c r="G306" s="16">
         <v>8707.36</v>
       </c>
     </row>
-    <row r="307" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="307" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A307" s="24" t="s">
         <v>258</v>
       </c>
       <c r="B307" s="17">
         <v>994.45</v>
       </c>
       <c r="C307" s="18">
         <v>497.22</v>
       </c>
       <c r="D307" s="18">
         <v>736.35</v>
       </c>
       <c r="E307" s="18">
         <v>184.08</v>
       </c>
       <c r="F307" s="18">
         <v>313.14</v>
       </c>
       <c r="G307" s="18">
         <v>1307.5899999999999</v>
       </c>
     </row>
-    <row r="308" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A308" s="25" t="s">
         <v>259</v>
       </c>
       <c r="B308" s="19">
         <v>-1882709.96</v>
       </c>
       <c r="C308" s="20">
         <v>0</v>
       </c>
       <c r="D308" s="20">
         <v>0</v>
       </c>
       <c r="E308" s="20">
         <v>0</v>
       </c>
       <c r="F308" s="20">
         <v>121211.02</v>
       </c>
       <c r="G308" s="20">
         <v>-1761498.94</v>
       </c>
     </row>
-    <row r="309" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A309" s="23" t="s">
         <v>641</v>
       </c>
       <c r="B309" s="15">
         <v>676.36</v>
       </c>
       <c r="C309" s="16">
         <v>338.18</v>
       </c>
       <c r="D309" s="16">
         <v>1526.89</v>
       </c>
       <c r="E309" s="16">
         <v>381.72</v>
       </c>
       <c r="F309" s="16">
         <v>-43.54</v>
       </c>
       <c r="G309" s="16">
         <v>632.82000000000005</v>
       </c>
     </row>
-    <row r="310" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A310" s="23" t="s">
         <v>607</v>
       </c>
       <c r="B310" s="15">
         <v>6865.18</v>
       </c>
       <c r="C310" s="16">
         <v>3432.59</v>
       </c>
       <c r="D310" s="16">
         <v>15498.31</v>
       </c>
       <c r="E310" s="16">
         <v>3874.57</v>
       </c>
       <c r="F310" s="16">
         <v>-441.98</v>
       </c>
       <c r="G310" s="16">
         <v>6423.2</v>
       </c>
     </row>
-    <row r="311" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A311" s="23" t="s">
         <v>608</v>
       </c>
       <c r="B311" s="15">
         <v>12623.07</v>
       </c>
       <c r="C311" s="16">
         <v>6311.53</v>
       </c>
       <c r="D311" s="16">
         <v>28496.89</v>
       </c>
       <c r="E311" s="16">
         <v>7124.22</v>
       </c>
       <c r="F311" s="16">
         <v>-812.69</v>
       </c>
       <c r="G311" s="16">
         <v>11810.38</v>
       </c>
     </row>
-    <row r="312" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A312" s="23" t="s">
         <v>260</v>
       </c>
       <c r="B312" s="15">
         <v>1373913.52</v>
       </c>
       <c r="C312" s="16">
         <v>686956.76</v>
       </c>
       <c r="D312" s="16">
         <v>3101643.63</v>
       </c>
       <c r="E312" s="16">
         <v>775410.9</v>
       </c>
       <c r="F312" s="16">
         <v>-88454.14</v>
       </c>
       <c r="G312" s="16">
         <v>1285459.3799999999</v>
       </c>
     </row>
-    <row r="313" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A313" s="23" t="s">
         <v>625</v>
       </c>
       <c r="B313" s="15">
         <v>435942.71</v>
       </c>
       <c r="C313" s="16">
         <v>217971.35</v>
       </c>
       <c r="D313" s="16">
         <v>984151.42</v>
       </c>
       <c r="E313" s="16">
         <v>246037.85</v>
       </c>
       <c r="F313" s="16">
         <v>-28066.5</v>
       </c>
       <c r="G313" s="16">
         <v>407876.21</v>
       </c>
     </row>
-    <row r="314" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A314" s="23" t="s">
         <v>261</v>
       </c>
       <c r="B314" s="15">
         <v>21632.36</v>
       </c>
       <c r="C314" s="16">
         <v>10816.18</v>
       </c>
       <c r="D314" s="16">
         <v>48835.59</v>
       </c>
       <c r="E314" s="16">
         <v>12208.89</v>
       </c>
       <c r="F314" s="16">
         <v>-1392.71</v>
       </c>
       <c r="G314" s="16">
         <v>20239.650000000001</v>
       </c>
     </row>
-    <row r="315" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A315" s="23" t="s">
         <v>637</v>
       </c>
       <c r="B315" s="15">
         <v>17566.560000000001</v>
       </c>
       <c r="C315" s="16">
         <v>8783.2800000000007</v>
       </c>
       <c r="D315" s="16">
         <v>39656.93</v>
       </c>
       <c r="E315" s="16">
         <v>9914.23</v>
       </c>
       <c r="F315" s="16">
         <v>-1130.95</v>
       </c>
       <c r="G315" s="16">
         <v>16435.61</v>
       </c>
     </row>
-    <row r="316" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A316" s="23" t="s">
         <v>262</v>
       </c>
       <c r="B316" s="15">
         <v>6504.23</v>
       </c>
       <c r="C316" s="16">
         <v>3252.11</v>
       </c>
       <c r="D316" s="16">
         <v>14683.46</v>
       </c>
       <c r="E316" s="16">
         <v>3670.86</v>
       </c>
       <c r="F316" s="16">
         <v>-418.75</v>
       </c>
       <c r="G316" s="16">
         <v>6085.48</v>
       </c>
     </row>
-    <row r="317" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A317" s="23" t="s">
         <v>263</v>
       </c>
       <c r="B317" s="15">
         <v>2325.7800000000002</v>
       </c>
       <c r="C317" s="16">
         <v>1162.8900000000001</v>
       </c>
       <c r="D317" s="16">
         <v>5250.51</v>
       </c>
       <c r="E317" s="16">
         <v>1312.62</v>
       </c>
       <c r="F317" s="16">
         <v>-149.72999999999999</v>
       </c>
       <c r="G317" s="16">
         <v>2176.0500000000002</v>
       </c>
     </row>
-    <row r="318" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A318" s="23" t="s">
         <v>264</v>
       </c>
       <c r="B318" s="15">
         <v>1037.3</v>
       </c>
       <c r="C318" s="16">
         <v>518.65</v>
       </c>
       <c r="D318" s="16">
         <v>2341.7399999999998</v>
       </c>
       <c r="E318" s="16">
         <v>585.42999999999995</v>
       </c>
       <c r="F318" s="16">
         <v>-66.78</v>
       </c>
       <c r="G318" s="16">
         <v>970.52</v>
       </c>
     </row>
-    <row r="319" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A319" s="23" t="s">
         <v>265</v>
       </c>
       <c r="B319" s="15">
         <v>0</v>
       </c>
       <c r="C319" s="16">
         <v>0</v>
       </c>
       <c r="D319" s="16">
         <v>0</v>
       </c>
       <c r="E319" s="16">
         <v>0</v>
       </c>
       <c r="F319" s="16">
         <v>0</v>
       </c>
       <c r="G319" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="320" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A320" s="23" t="s">
         <v>266</v>
       </c>
       <c r="B320" s="15">
         <v>3003.1</v>
       </c>
       <c r="C320" s="16">
         <v>1501.55</v>
       </c>
       <c r="D320" s="16">
         <v>6779.56</v>
       </c>
       <c r="E320" s="16">
         <v>1694.89</v>
       </c>
       <c r="F320" s="16">
         <v>-193.34</v>
       </c>
       <c r="G320" s="16">
         <v>2809.76</v>
       </c>
     </row>
-    <row r="321" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="321" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A321" s="24" t="s">
         <v>267</v>
       </c>
       <c r="B321" s="17">
         <v>619.79</v>
       </c>
       <c r="C321" s="18">
         <v>309.89</v>
       </c>
       <c r="D321" s="18">
         <v>1399.2</v>
       </c>
       <c r="E321" s="18">
         <v>349.8</v>
       </c>
       <c r="F321" s="18">
         <v>-39.909999999999997</v>
       </c>
       <c r="G321" s="18">
         <v>579.88</v>
       </c>
     </row>
-    <row r="322" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A322" s="25" t="s">
         <v>268</v>
       </c>
       <c r="B322" s="19">
         <v>-117721.82</v>
       </c>
       <c r="C322" s="20">
         <v>0</v>
       </c>
       <c r="D322" s="20">
         <v>0</v>
       </c>
       <c r="E322" s="20">
         <v>0</v>
       </c>
       <c r="F322" s="20">
         <v>-15045.79</v>
       </c>
       <c r="G322" s="20">
         <v>-132767.60999999999</v>
       </c>
     </row>
-    <row r="323" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A323" s="23" t="s">
         <v>269</v>
       </c>
       <c r="B323" s="15">
         <v>7248.03</v>
       </c>
       <c r="C323" s="16">
         <v>3624.01</v>
       </c>
       <c r="D323" s="16">
         <v>10790.63</v>
       </c>
       <c r="E323" s="16">
         <v>2697.65</v>
       </c>
       <c r="F323" s="16">
         <v>926.36</v>
       </c>
       <c r="G323" s="16">
         <v>8174.39</v>
       </c>
     </row>
-    <row r="324" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A324" s="23" t="s">
         <v>270</v>
       </c>
       <c r="B324" s="15">
         <v>883.29</v>
       </c>
       <c r="C324" s="16">
         <v>441.64</v>
       </c>
       <c r="D324" s="16">
         <v>1315.02</v>
       </c>
       <c r="E324" s="16">
         <v>328.75</v>
       </c>
       <c r="F324" s="16">
         <v>112.89</v>
       </c>
       <c r="G324" s="16">
         <v>996.18</v>
       </c>
     </row>
-    <row r="325" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A325" s="23" t="s">
         <v>271</v>
       </c>
       <c r="B325" s="15">
         <v>623.44000000000005</v>
       </c>
       <c r="C325" s="16">
         <v>311.72000000000003</v>
       </c>
       <c r="D325" s="16">
         <v>928.16</v>
       </c>
       <c r="E325" s="16">
         <v>232.04</v>
       </c>
       <c r="F325" s="16">
         <v>79.680000000000007</v>
       </c>
       <c r="G325" s="16">
         <v>703.12</v>
       </c>
     </row>
-    <row r="326" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A326" s="23" t="s">
         <v>272</v>
       </c>
       <c r="B326" s="15">
         <v>3217.97</v>
       </c>
       <c r="C326" s="16">
         <v>1608.98</v>
       </c>
       <c r="D326" s="16">
         <v>4790.8</v>
       </c>
       <c r="E326" s="16">
         <v>1197.7</v>
       </c>
       <c r="F326" s="16">
         <v>411.28</v>
       </c>
       <c r="G326" s="16">
         <v>3629.25</v>
       </c>
     </row>
-    <row r="327" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A327" s="23" t="s">
         <v>273</v>
       </c>
       <c r="B327" s="15">
         <v>85550.51</v>
       </c>
       <c r="C327" s="16">
         <v>42775.25</v>
       </c>
       <c r="D327" s="16">
         <v>127364.85</v>
       </c>
       <c r="E327" s="16">
         <v>31841.21</v>
       </c>
       <c r="F327" s="16">
         <v>10934.04</v>
       </c>
       <c r="G327" s="16">
         <v>96484.55</v>
       </c>
     </row>
-    <row r="328" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A328" s="23" t="s">
         <v>274</v>
       </c>
       <c r="B328" s="15">
         <v>6155.89</v>
       </c>
       <c r="C328" s="16">
         <v>3077.94</v>
       </c>
       <c r="D328" s="16">
         <v>9164.69</v>
       </c>
       <c r="E328" s="16">
         <v>2291.17</v>
       </c>
       <c r="F328" s="16">
         <v>786.77</v>
       </c>
       <c r="G328" s="16">
         <v>6942.66</v>
       </c>
     </row>
-    <row r="329" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="329" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A329" s="24" t="s">
         <v>275</v>
       </c>
       <c r="B329" s="17">
         <v>14042.69</v>
       </c>
       <c r="C329" s="18">
         <v>7021.34</v>
       </c>
       <c r="D329" s="18">
         <v>20906.3</v>
       </c>
       <c r="E329" s="18">
         <v>5226.57</v>
       </c>
       <c r="F329" s="18">
         <v>1794.77</v>
       </c>
       <c r="G329" s="18">
         <v>15837.46</v>
       </c>
     </row>
-    <row r="330" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A330" s="25" t="s">
         <v>276</v>
       </c>
       <c r="B330" s="19">
         <v>-176583.76</v>
       </c>
       <c r="C330" s="20">
         <v>0</v>
       </c>
       <c r="D330" s="20">
         <v>0</v>
       </c>
       <c r="E330" s="20">
         <v>0</v>
       </c>
       <c r="F330" s="20">
         <v>-26111.97</v>
       </c>
       <c r="G330" s="20">
         <v>-202695.73</v>
       </c>
     </row>
-    <row r="331" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A331" s="23" t="s">
         <v>642</v>
       </c>
       <c r="B331" s="15">
         <v>40814.21</v>
       </c>
       <c r="C331" s="16">
         <v>20407.099999999999</v>
       </c>
       <c r="D331" s="16">
         <v>57487.14</v>
       </c>
       <c r="E331" s="16">
         <v>14371.78</v>
       </c>
       <c r="F331" s="16">
         <v>6035.32</v>
       </c>
       <c r="G331" s="16">
         <v>46849.53</v>
       </c>
     </row>
-    <row r="332" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A332" s="23" t="s">
         <v>643</v>
       </c>
       <c r="B332" s="15">
         <v>20.71</v>
       </c>
       <c r="C332" s="16">
         <v>10.35</v>
       </c>
       <c r="D332" s="16">
         <v>29.17</v>
       </c>
       <c r="E332" s="16">
         <v>7.29</v>
       </c>
       <c r="F332" s="16">
         <v>3.06</v>
       </c>
       <c r="G332" s="16">
         <v>23.77</v>
       </c>
     </row>
-    <row r="333" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A333" s="23" t="s">
         <v>644</v>
       </c>
       <c r="B333" s="15">
         <v>55.75</v>
       </c>
       <c r="C333" s="16">
         <v>27.87</v>
       </c>
       <c r="D333" s="16">
         <v>78.52</v>
       </c>
       <c r="E333" s="16">
         <v>19.63</v>
       </c>
       <c r="F333" s="16">
         <v>8.24</v>
       </c>
       <c r="G333" s="16">
         <v>63.99</v>
       </c>
     </row>
-    <row r="334" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A334" s="23" t="s">
         <v>277</v>
       </c>
       <c r="B334" s="15">
         <v>8824.82</v>
       </c>
       <c r="C334" s="16">
         <v>4412.41</v>
       </c>
       <c r="D334" s="16">
         <v>12429.84</v>
       </c>
       <c r="E334" s="16">
         <v>3107.46</v>
       </c>
       <c r="F334" s="16">
         <v>1304.95</v>
       </c>
       <c r="G334" s="16">
         <v>10129.77</v>
       </c>
     </row>
-    <row r="335" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A335" s="23" t="s">
         <v>278</v>
       </c>
       <c r="B335" s="15">
         <v>68222.06</v>
       </c>
       <c r="C335" s="16">
         <v>34111.03</v>
       </c>
       <c r="D335" s="16">
         <v>96091.31</v>
       </c>
       <c r="E335" s="16">
         <v>24022.82</v>
       </c>
       <c r="F335" s="16">
         <v>10088.209999999999</v>
       </c>
       <c r="G335" s="16">
         <v>78310.27</v>
       </c>
     </row>
-    <row r="336" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A336" s="23" t="s">
         <v>279</v>
       </c>
       <c r="B336" s="15">
         <v>19912.740000000002</v>
       </c>
       <c r="C336" s="16">
         <v>9956.3700000000008</v>
       </c>
       <c r="D336" s="16">
         <v>28047.26</v>
       </c>
       <c r="E336" s="16">
         <v>7011.81</v>
       </c>
       <c r="F336" s="16">
         <v>2944.56</v>
       </c>
       <c r="G336" s="16">
         <v>22857.3</v>
       </c>
     </row>
-    <row r="337" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="337" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A337" s="24" t="s">
         <v>280</v>
       </c>
       <c r="B337" s="17">
         <v>38733.47</v>
       </c>
       <c r="C337" s="18">
         <v>19366.73</v>
       </c>
       <c r="D337" s="18">
         <v>54556.4</v>
       </c>
       <c r="E337" s="18">
         <v>13639.1</v>
       </c>
       <c r="F337" s="18">
         <v>5727.63</v>
       </c>
       <c r="G337" s="18">
         <v>44461.1</v>
       </c>
     </row>
-    <row r="338" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A338" s="25" t="s">
         <v>281</v>
       </c>
       <c r="B338" s="19">
         <v>-134429.32999999999</v>
       </c>
       <c r="C338" s="20">
         <v>0</v>
       </c>
       <c r="D338" s="20">
         <v>0</v>
       </c>
       <c r="E338" s="20">
         <v>0</v>
       </c>
       <c r="F338" s="20">
         <v>-2233.11</v>
       </c>
       <c r="G338" s="20">
         <v>-136662.44</v>
       </c>
     </row>
-    <row r="339" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A339" s="23" t="s">
         <v>282</v>
       </c>
       <c r="B339" s="15">
         <v>32863.230000000003</v>
       </c>
       <c r="C339" s="16">
         <v>16431.61</v>
       </c>
       <c r="D339" s="16">
         <v>63542.8</v>
       </c>
       <c r="E339" s="16">
         <v>15885.7</v>
       </c>
       <c r="F339" s="16">
         <v>545.91</v>
       </c>
       <c r="G339" s="16">
         <v>33409.14</v>
       </c>
     </row>
-    <row r="340" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A340" s="23" t="s">
         <v>283</v>
       </c>
       <c r="B340" s="15">
         <v>10272.040000000001</v>
       </c>
       <c r="C340" s="16">
         <v>5136.0200000000004</v>
       </c>
       <c r="D340" s="16">
         <v>19861.54</v>
       </c>
       <c r="E340" s="16">
         <v>4965.38</v>
       </c>
       <c r="F340" s="16">
         <v>170.64</v>
       </c>
       <c r="G340" s="16">
         <v>10442.68</v>
       </c>
     </row>
-    <row r="341" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A341" s="23" t="s">
         <v>284</v>
       </c>
       <c r="B341" s="15">
         <v>14105</v>
       </c>
       <c r="C341" s="16">
         <v>7052.5</v>
       </c>
       <c r="D341" s="16">
         <v>27272.77</v>
       </c>
       <c r="E341" s="16">
         <v>6818.19</v>
       </c>
       <c r="F341" s="16">
         <v>234.31</v>
       </c>
       <c r="G341" s="16">
         <v>14339.31</v>
       </c>
     </row>
-    <row r="342" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="342" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A342" s="24" t="s">
         <v>285</v>
       </c>
       <c r="B342" s="17">
         <v>77189.06</v>
       </c>
       <c r="C342" s="18">
         <v>38594.53</v>
       </c>
       <c r="D342" s="18">
         <v>149249.14000000001</v>
       </c>
       <c r="E342" s="18">
         <v>37312.28</v>
       </c>
       <c r="F342" s="18">
         <v>1282.25</v>
       </c>
       <c r="G342" s="18">
         <v>78471.31</v>
       </c>
     </row>
-    <row r="343" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A343" s="25" t="s">
         <v>286</v>
       </c>
       <c r="B343" s="19">
         <v>-232340.74</v>
       </c>
       <c r="C343" s="20">
         <v>0</v>
       </c>
       <c r="D343" s="20">
         <v>0</v>
       </c>
       <c r="E343" s="20">
         <v>0</v>
       </c>
       <c r="F343" s="20">
         <v>-5591.2</v>
       </c>
       <c r="G343" s="20">
         <v>-237931.94</v>
       </c>
     </row>
-    <row r="344" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A344" s="23" t="s">
         <v>287</v>
       </c>
       <c r="B344" s="15">
         <v>13199.78</v>
       </c>
       <c r="C344" s="16">
         <v>6599.89</v>
       </c>
       <c r="D344" s="16">
         <v>25128.97</v>
       </c>
       <c r="E344" s="16">
         <v>6282.24</v>
       </c>
       <c r="F344" s="16">
         <v>317.64999999999998</v>
       </c>
       <c r="G344" s="16">
         <v>13517.43</v>
       </c>
     </row>
-    <row r="345" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A345" s="23" t="s">
         <v>288</v>
       </c>
       <c r="B345" s="15">
         <v>39257.620000000003</v>
       </c>
       <c r="C345" s="16">
         <v>19628.810000000001</v>
       </c>
       <c r="D345" s="16">
         <v>74736.36</v>
       </c>
       <c r="E345" s="16">
         <v>18684.09</v>
       </c>
       <c r="F345" s="16">
         <v>944.72</v>
       </c>
       <c r="G345" s="16">
         <v>40202.339999999997</v>
       </c>
     </row>
-    <row r="346" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A346" s="23" t="s">
         <v>289</v>
       </c>
       <c r="B346" s="15">
         <v>128993.05</v>
       </c>
       <c r="C346" s="16">
         <v>64496.52</v>
       </c>
       <c r="D346" s="16">
         <v>245569.4</v>
       </c>
       <c r="E346" s="16">
         <v>61392.35</v>
       </c>
       <c r="F346" s="16">
         <v>3104.17</v>
       </c>
       <c r="G346" s="16">
         <v>132097.22</v>
       </c>
     </row>
-    <row r="347" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A347" s="23" t="s">
         <v>290</v>
       </c>
       <c r="B347" s="15">
         <v>20480.43</v>
       </c>
       <c r="C347" s="16">
         <v>10240.209999999999</v>
       </c>
       <c r="D347" s="16">
         <v>38989.440000000002</v>
       </c>
       <c r="E347" s="16">
         <v>9747.36</v>
       </c>
       <c r="F347" s="16">
         <v>492.85</v>
       </c>
       <c r="G347" s="16">
         <v>20973.279999999999</v>
       </c>
     </row>
-    <row r="348" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A348" s="23" t="s">
         <v>291</v>
       </c>
       <c r="B348" s="15">
         <v>30146.959999999999</v>
       </c>
       <c r="C348" s="16">
         <v>15073.48</v>
       </c>
       <c r="D348" s="16">
         <v>57392</v>
       </c>
       <c r="E348" s="16">
         <v>14348</v>
       </c>
       <c r="F348" s="16">
         <v>725.48</v>
       </c>
       <c r="G348" s="16">
         <v>30872.44</v>
       </c>
     </row>
-    <row r="349" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="349" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A349" s="24" t="s">
         <v>645</v>
       </c>
       <c r="B349" s="17">
         <v>262.89999999999998</v>
       </c>
       <c r="C349" s="18">
         <v>131.44999999999999</v>
       </c>
       <c r="D349" s="18">
         <v>500.5</v>
       </c>
       <c r="E349" s="18">
         <v>125.12</v>
       </c>
       <c r="F349" s="18">
         <v>6.33</v>
       </c>
       <c r="G349" s="18">
         <v>269.23</v>
       </c>
     </row>
-    <row r="350" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A350" s="25" t="s">
         <v>292</v>
       </c>
       <c r="B350" s="19">
         <v>-37600.93</v>
       </c>
       <c r="C350" s="20">
         <v>0</v>
       </c>
       <c r="D350" s="20">
         <v>0</v>
       </c>
       <c r="E350" s="20">
         <v>0</v>
       </c>
       <c r="F350" s="20">
         <v>-5122.57</v>
       </c>
       <c r="G350" s="20">
         <v>-42723.5</v>
       </c>
     </row>
-    <row r="351" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A351" s="23" t="s">
         <v>293</v>
       </c>
       <c r="B351" s="15">
         <v>25281.67</v>
       </c>
       <c r="C351" s="16">
         <v>12640.83</v>
       </c>
       <c r="D351" s="16">
         <v>36786.29</v>
       </c>
       <c r="E351" s="16">
         <v>9196.57</v>
       </c>
       <c r="F351" s="16">
         <v>3444.26</v>
       </c>
       <c r="G351" s="16">
         <v>28725.93</v>
       </c>
     </row>
-    <row r="352" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A352" s="23" t="s">
         <v>294</v>
       </c>
       <c r="B352" s="15">
         <v>1334.23</v>
       </c>
       <c r="C352" s="16">
         <v>667.11</v>
       </c>
       <c r="D352" s="16">
         <v>1941.38</v>
       </c>
       <c r="E352" s="16">
         <v>485.34</v>
       </c>
       <c r="F352" s="16">
         <v>181.77</v>
       </c>
       <c r="G352" s="16">
         <v>1516</v>
       </c>
     </row>
-    <row r="353" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A353" s="23" t="s">
         <v>295</v>
       </c>
       <c r="B353" s="15">
         <v>167.5</v>
       </c>
       <c r="C353" s="16">
         <v>83.75</v>
       </c>
       <c r="D353" s="16">
         <v>243.72</v>
       </c>
       <c r="E353" s="16">
         <v>60.93</v>
       </c>
       <c r="F353" s="16">
         <v>22.82</v>
       </c>
       <c r="G353" s="16">
         <v>190.32</v>
       </c>
     </row>
-    <row r="354" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A354" s="23" t="s">
         <v>296</v>
       </c>
       <c r="B354" s="15">
         <v>233.75</v>
       </c>
       <c r="C354" s="16">
         <v>116.87</v>
       </c>
       <c r="D354" s="16">
         <v>340.12</v>
       </c>
       <c r="E354" s="16">
         <v>85.03</v>
       </c>
       <c r="F354" s="16">
         <v>31.84</v>
       </c>
       <c r="G354" s="16">
         <v>265.58999999999997</v>
       </c>
     </row>
-    <row r="355" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A355" s="23" t="s">
         <v>297</v>
       </c>
       <c r="B355" s="15">
         <v>8456.0300000000007</v>
       </c>
       <c r="C355" s="16">
         <v>4228.01</v>
       </c>
       <c r="D355" s="16">
         <v>12304.01</v>
       </c>
       <c r="E355" s="16">
         <v>3076</v>
       </c>
       <c r="F355" s="16">
         <v>1152.01</v>
       </c>
       <c r="G355" s="16">
         <v>9608.0400000000009</v>
       </c>
     </row>
-    <row r="356" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="356" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A356" s="24" t="s">
         <v>298</v>
       </c>
       <c r="B356" s="17">
         <v>2127.75</v>
       </c>
       <c r="C356" s="18">
         <v>1063.8699999999999</v>
       </c>
       <c r="D356" s="18">
         <v>3096</v>
       </c>
       <c r="E356" s="18">
         <v>774</v>
       </c>
       <c r="F356" s="18">
         <v>289.87</v>
       </c>
       <c r="G356" s="18">
         <v>2417.62</v>
       </c>
     </row>
-    <row r="357" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A357" s="25" t="s">
         <v>299</v>
       </c>
       <c r="B357" s="19">
         <v>-38891.089999999997</v>
       </c>
       <c r="C357" s="20">
         <v>0</v>
       </c>
       <c r="D357" s="20">
         <v>0</v>
       </c>
       <c r="E357" s="20">
         <v>0</v>
       </c>
       <c r="F357" s="20">
         <v>-10066.58</v>
       </c>
       <c r="G357" s="20">
         <v>-48957.67</v>
       </c>
     </row>
-    <row r="358" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A358" s="23" t="s">
         <v>300</v>
       </c>
       <c r="B358" s="15">
         <v>38891.089999999997</v>
       </c>
       <c r="C358" s="16">
         <v>19445.54</v>
       </c>
       <c r="D358" s="16">
         <v>37515.85</v>
       </c>
       <c r="E358" s="16">
         <v>9378.9599999999991</v>
       </c>
       <c r="F358" s="16">
         <v>10066.58</v>
       </c>
       <c r="G358" s="16">
         <v>48957.67</v>
       </c>
     </row>
-    <row r="359" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="359" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A359" s="24" t="s">
         <v>646</v>
       </c>
       <c r="B359" s="17">
         <v>0</v>
       </c>
       <c r="C359" s="18">
         <v>0</v>
       </c>
       <c r="D359" s="18">
         <v>0</v>
       </c>
       <c r="E359" s="18">
         <v>0</v>
       </c>
       <c r="F359" s="18">
         <v>0</v>
       </c>
       <c r="G359" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="360" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="360" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A360" s="26" t="s">
         <v>301</v>
       </c>
       <c r="B360" s="17">
         <v>0</v>
       </c>
       <c r="C360" s="18">
         <v>0</v>
       </c>
       <c r="D360" s="18">
         <v>0</v>
       </c>
       <c r="E360" s="18">
         <v>0</v>
       </c>
       <c r="F360" s="18">
         <v>0</v>
       </c>
       <c r="G360" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="361" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A361" s="25" t="s">
         <v>302</v>
       </c>
       <c r="B361" s="19">
         <v>-608746.80000000005</v>
       </c>
       <c r="C361" s="20">
         <v>0</v>
       </c>
       <c r="D361" s="20">
         <v>0</v>
       </c>
       <c r="E361" s="20">
         <v>0</v>
       </c>
       <c r="F361" s="20">
         <v>8332.2099999999991</v>
       </c>
       <c r="G361" s="20">
         <v>-600414.59</v>
       </c>
     </row>
-    <row r="362" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A362" s="23" t="s">
         <v>647</v>
       </c>
       <c r="B362" s="15">
         <v>2592.5</v>
       </c>
       <c r="C362" s="16">
         <v>1296.25</v>
       </c>
       <c r="D362" s="16">
         <v>5326.94</v>
       </c>
       <c r="E362" s="16">
         <v>1331.73</v>
       </c>
       <c r="F362" s="16">
         <v>-35.479999999999997</v>
       </c>
       <c r="G362" s="16">
         <v>2557.02</v>
       </c>
     </row>
-    <row r="363" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A363" s="23" t="s">
         <v>303</v>
       </c>
       <c r="B363" s="15">
         <v>3552.98</v>
       </c>
       <c r="C363" s="16">
         <v>1776.49</v>
       </c>
       <c r="D363" s="16">
         <v>7300.49</v>
       </c>
       <c r="E363" s="16">
         <v>1825.12</v>
       </c>
       <c r="F363" s="16">
         <v>-48.63</v>
       </c>
       <c r="G363" s="16">
         <v>3504.35</v>
       </c>
     </row>
-    <row r="364" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A364" s="23" t="s">
         <v>304</v>
       </c>
       <c r="B364" s="15">
         <v>1077.57</v>
       </c>
       <c r="C364" s="16">
         <v>538.78</v>
       </c>
       <c r="D364" s="16">
         <v>2214.13</v>
       </c>
       <c r="E364" s="16">
         <v>553.53</v>
       </c>
       <c r="F364" s="16">
         <v>-14.75</v>
       </c>
       <c r="G364" s="16">
         <v>1062.82</v>
       </c>
     </row>
-    <row r="365" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A365" s="23" t="s">
         <v>305</v>
       </c>
       <c r="B365" s="15">
         <v>366351.63</v>
       </c>
       <c r="C365" s="16">
         <v>183175.81</v>
       </c>
       <c r="D365" s="16">
         <v>752761.01</v>
       </c>
       <c r="E365" s="16">
         <v>188190.25</v>
       </c>
       <c r="F365" s="16">
         <v>-5014.4399999999996</v>
       </c>
       <c r="G365" s="16">
         <v>361337.19</v>
       </c>
     </row>
-    <row r="366" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A366" s="23" t="s">
         <v>306</v>
       </c>
       <c r="B366" s="15">
         <v>194198.2</v>
       </c>
       <c r="C366" s="16">
         <v>97099.1</v>
       </c>
       <c r="D366" s="16">
         <v>399028.74</v>
       </c>
       <c r="E366" s="16">
         <v>99757.18</v>
       </c>
       <c r="F366" s="16">
         <v>-2658.08</v>
       </c>
       <c r="G366" s="16">
         <v>191540.12</v>
       </c>
     </row>
-    <row r="367" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="367" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A367" s="24" t="s">
         <v>307</v>
       </c>
       <c r="B367" s="17">
         <v>40973.919999999998</v>
       </c>
       <c r="C367" s="18">
         <v>20486.96</v>
       </c>
       <c r="D367" s="18">
         <v>84191.16</v>
       </c>
       <c r="E367" s="18">
         <v>21047.79</v>
       </c>
       <c r="F367" s="18">
         <v>-560.83000000000004</v>
       </c>
       <c r="G367" s="18">
         <v>40413.089999999997</v>
       </c>
     </row>
-    <row r="368" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A368" s="25" t="s">
         <v>308</v>
       </c>
       <c r="B368" s="19">
         <v>-22451.59</v>
       </c>
       <c r="C368" s="20">
         <v>0</v>
       </c>
       <c r="D368" s="20">
         <v>0</v>
       </c>
       <c r="E368" s="20">
         <v>0</v>
       </c>
       <c r="F368" s="20">
         <v>-530.4</v>
       </c>
       <c r="G368" s="20">
         <v>-22981.99</v>
       </c>
     </row>
-    <row r="369" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A369" s="23" t="s">
         <v>309</v>
       </c>
       <c r="B369" s="15">
         <v>1168.73</v>
       </c>
       <c r="C369" s="16">
         <v>584.36</v>
       </c>
       <c r="D369" s="16">
         <v>2227.0100000000002</v>
       </c>
       <c r="E369" s="16">
         <v>556.75</v>
       </c>
       <c r="F369" s="16">
         <v>27.61</v>
       </c>
       <c r="G369" s="16">
         <v>1196.3399999999999</v>
       </c>
     </row>
-    <row r="370" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A370" s="23" t="s">
         <v>310</v>
       </c>
       <c r="B370" s="15">
         <v>455.54</v>
       </c>
       <c r="C370" s="16">
         <v>227.77</v>
       </c>
       <c r="D370" s="16">
         <v>868.04</v>
       </c>
       <c r="E370" s="16">
         <v>217.01</v>
       </c>
       <c r="F370" s="16">
         <v>10.76</v>
       </c>
       <c r="G370" s="16">
         <v>466.3</v>
       </c>
     </row>
-    <row r="371" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A371" s="23" t="s">
         <v>648</v>
       </c>
       <c r="B371" s="15">
         <v>816.47</v>
       </c>
       <c r="C371" s="16">
         <v>408.23</v>
       </c>
       <c r="D371" s="16">
         <v>1555.79</v>
       </c>
       <c r="E371" s="16">
         <v>388.94</v>
       </c>
       <c r="F371" s="16">
         <v>19.29</v>
       </c>
       <c r="G371" s="16">
         <v>835.76</v>
       </c>
     </row>
-    <row r="372" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A372" s="23" t="s">
         <v>311</v>
       </c>
       <c r="B372" s="15">
         <v>19317.54</v>
       </c>
       <c r="C372" s="16">
         <v>9658.77</v>
       </c>
       <c r="D372" s="16">
         <v>36809.67</v>
       </c>
       <c r="E372" s="16">
         <v>9202.41</v>
       </c>
       <c r="F372" s="16">
         <v>456.36</v>
       </c>
       <c r="G372" s="16">
         <v>19773.900000000001</v>
       </c>
     </row>
-    <row r="373" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="373" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A373" s="24" t="s">
         <v>312</v>
       </c>
       <c r="B373" s="17">
         <v>693.31</v>
       </c>
       <c r="C373" s="18">
         <v>346.65</v>
       </c>
       <c r="D373" s="18">
         <v>1321.11</v>
       </c>
       <c r="E373" s="18">
         <v>330.27</v>
       </c>
       <c r="F373" s="18">
         <v>16.38</v>
       </c>
       <c r="G373" s="18">
         <v>709.69</v>
       </c>
     </row>
-    <row r="374" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A374" s="25" t="s">
         <v>313</v>
       </c>
       <c r="B374" s="19">
         <v>-381201.65</v>
       </c>
       <c r="C374" s="20">
         <v>0</v>
       </c>
       <c r="D374" s="20">
         <v>0</v>
       </c>
       <c r="E374" s="20">
         <v>0</v>
       </c>
       <c r="F374" s="20">
         <v>-37172.32</v>
       </c>
       <c r="G374" s="20">
         <v>-418373.97</v>
       </c>
     </row>
-    <row r="375" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A375" s="23" t="s">
         <v>314</v>
       </c>
       <c r="B375" s="15">
         <v>0</v>
       </c>
       <c r="C375" s="16">
         <v>0</v>
       </c>
       <c r="D375" s="16">
         <v>18933.599999999999</v>
       </c>
       <c r="E375" s="16">
         <v>0</v>
       </c>
       <c r="F375" s="16">
         <v>0</v>
       </c>
       <c r="G375" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="376" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A376" s="23" t="s">
         <v>315</v>
       </c>
       <c r="B376" s="15">
         <v>23492.89</v>
       </c>
       <c r="C376" s="16">
         <v>11746.44</v>
       </c>
       <c r="D376" s="16">
         <v>37822.28</v>
       </c>
       <c r="E376" s="16">
         <v>9455.57</v>
       </c>
       <c r="F376" s="16">
         <v>2290.87</v>
       </c>
       <c r="G376" s="16">
         <v>25783.759999999998</v>
       </c>
     </row>
-    <row r="377" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A377" s="23" t="s">
         <v>316</v>
       </c>
       <c r="B377" s="15">
         <v>189146.8</v>
       </c>
       <c r="C377" s="16">
         <v>94573.4</v>
       </c>
       <c r="D377" s="16">
         <v>304516.09999999998</v>
       </c>
       <c r="E377" s="16">
         <v>76129.02</v>
       </c>
       <c r="F377" s="16">
         <v>18444.38</v>
       </c>
       <c r="G377" s="16">
         <v>207591.18</v>
       </c>
     </row>
-    <row r="378" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A378" s="23" t="s">
         <v>317</v>
       </c>
       <c r="B378" s="15">
         <v>12350</v>
       </c>
       <c r="C378" s="16">
         <v>6175</v>
       </c>
       <c r="D378" s="16">
         <v>19882.830000000002</v>
       </c>
       <c r="E378" s="16">
         <v>4970.7</v>
       </c>
       <c r="F378" s="16">
         <v>1204.3</v>
       </c>
       <c r="G378" s="16">
         <v>13554.3</v>
       </c>
     </row>
-    <row r="379" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A379" s="23" t="s">
         <v>649</v>
       </c>
       <c r="B379" s="15">
         <v>10079.209999999999</v>
       </c>
       <c r="C379" s="16">
         <v>5039.6000000000004</v>
       </c>
       <c r="D379" s="16">
         <v>16226.98</v>
       </c>
       <c r="E379" s="16">
         <v>4056.74</v>
       </c>
       <c r="F379" s="16">
         <v>982.86</v>
       </c>
       <c r="G379" s="16">
         <v>11062.07</v>
       </c>
     </row>
-    <row r="380" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A380" s="23" t="s">
         <v>318</v>
       </c>
       <c r="B380" s="15">
         <v>1574.07</v>
       </c>
       <c r="C380" s="16">
         <v>787.03</v>
       </c>
       <c r="D380" s="16">
         <v>2534.1799999999998</v>
       </c>
       <c r="E380" s="16">
         <v>633.54</v>
       </c>
       <c r="F380" s="16">
         <v>153.49</v>
       </c>
       <c r="G380" s="16">
         <v>1727.56</v>
       </c>
     </row>
-    <row r="381" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A381" s="23" t="s">
         <v>319</v>
       </c>
       <c r="B381" s="15">
         <v>6208.25</v>
       </c>
       <c r="C381" s="16">
         <v>3104.12</v>
       </c>
       <c r="D381" s="16">
         <v>9994.94</v>
       </c>
       <c r="E381" s="16">
         <v>2498.73</v>
       </c>
       <c r="F381" s="16">
         <v>605.39</v>
       </c>
       <c r="G381" s="16">
         <v>6813.64</v>
       </c>
     </row>
-    <row r="382" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A382" s="23" t="s">
         <v>320</v>
       </c>
       <c r="B382" s="15">
         <v>6205.98</v>
       </c>
       <c r="C382" s="16">
         <v>3102.99</v>
       </c>
       <c r="D382" s="16">
         <v>9991.2900000000009</v>
       </c>
       <c r="E382" s="16">
         <v>2497.8200000000002</v>
       </c>
       <c r="F382" s="16">
         <v>605.16999999999996</v>
       </c>
       <c r="G382" s="16">
         <v>6811.15</v>
       </c>
     </row>
-    <row r="383" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A383" s="23" t="s">
         <v>321</v>
       </c>
       <c r="B383" s="15">
         <v>35510.410000000003</v>
       </c>
       <c r="C383" s="16">
         <v>17755.2</v>
       </c>
       <c r="D383" s="16">
         <v>57169.84</v>
       </c>
       <c r="E383" s="16">
         <v>14292.46</v>
       </c>
       <c r="F383" s="16">
         <v>3462.74</v>
       </c>
       <c r="G383" s="16">
         <v>38973.15</v>
       </c>
     </row>
-    <row r="384" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A384" s="23" t="s">
         <v>322</v>
       </c>
       <c r="B384" s="15">
         <v>81131.13</v>
       </c>
       <c r="C384" s="16">
         <v>40565.56</v>
       </c>
       <c r="D384" s="16">
         <v>130616.72</v>
       </c>
       <c r="E384" s="16">
         <v>32654.18</v>
       </c>
       <c r="F384" s="16">
         <v>7911.38</v>
       </c>
       <c r="G384" s="16">
         <v>89042.51</v>
       </c>
     </row>
-    <row r="385" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A385" s="23" t="s">
         <v>323</v>
       </c>
       <c r="B385" s="15">
         <v>15502.91</v>
       </c>
       <c r="C385" s="16">
         <v>7751.45</v>
       </c>
       <c r="D385" s="16">
         <v>24958.85</v>
       </c>
       <c r="E385" s="16">
         <v>6239.71</v>
       </c>
       <c r="F385" s="16">
         <v>1511.74</v>
       </c>
       <c r="G385" s="16">
         <v>17014.650000000001</v>
       </c>
     </row>
-    <row r="386" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="386" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A386" s="24" t="s">
         <v>650</v>
       </c>
       <c r="B386" s="17">
         <v>0</v>
       </c>
       <c r="C386" s="18">
         <v>0</v>
       </c>
       <c r="D386" s="18">
         <v>0</v>
       </c>
       <c r="E386" s="18">
         <v>0</v>
       </c>
       <c r="F386" s="18">
         <v>0</v>
       </c>
       <c r="G386" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="387" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A387" s="25" t="s">
         <v>324</v>
       </c>
       <c r="B387" s="19">
         <v>-3973.81</v>
       </c>
       <c r="C387" s="20">
         <v>0</v>
       </c>
       <c r="D387" s="20">
         <v>0</v>
       </c>
       <c r="E387" s="20">
         <v>0</v>
       </c>
       <c r="F387" s="20">
         <v>-969.72</v>
       </c>
       <c r="G387" s="20">
         <v>-4943.53</v>
       </c>
     </row>
-    <row r="388" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A388" s="23" t="s">
         <v>325</v>
       </c>
       <c r="B388" s="15">
         <v>2693.45</v>
       </c>
       <c r="C388" s="16">
         <v>1346.72</v>
       </c>
       <c r="D388" s="16">
         <v>2757.83</v>
       </c>
       <c r="E388" s="16">
         <v>689.45</v>
       </c>
       <c r="F388" s="16">
         <v>657.27</v>
       </c>
       <c r="G388" s="16">
         <v>3350.72</v>
       </c>
     </row>
-    <row r="389" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A389" s="23" t="s">
         <v>326</v>
       </c>
       <c r="B389" s="15">
         <v>714.46</v>
       </c>
       <c r="C389" s="16">
         <v>357.23</v>
       </c>
       <c r="D389" s="16">
         <v>731.54</v>
       </c>
       <c r="E389" s="16">
         <v>182.88</v>
       </c>
       <c r="F389" s="16">
         <v>174.35</v>
       </c>
       <c r="G389" s="16">
         <v>888.81</v>
       </c>
     </row>
-    <row r="390" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="390" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A390" s="24" t="s">
         <v>327</v>
       </c>
       <c r="B390" s="17">
         <v>565.9</v>
       </c>
       <c r="C390" s="18">
         <v>282.95</v>
       </c>
       <c r="D390" s="18">
         <v>579.42999999999995</v>
       </c>
       <c r="E390" s="18">
         <v>144.85</v>
       </c>
       <c r="F390" s="18">
         <v>138.1</v>
       </c>
       <c r="G390" s="18">
         <v>704</v>
       </c>
     </row>
-    <row r="391" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A391" s="25" t="s">
         <v>328</v>
       </c>
       <c r="B391" s="19">
         <v>-165493.71</v>
       </c>
       <c r="C391" s="20">
         <v>0</v>
       </c>
       <c r="D391" s="20">
         <v>0</v>
       </c>
       <c r="E391" s="20">
         <v>0</v>
       </c>
       <c r="F391" s="20">
         <v>2503.9699999999998</v>
       </c>
       <c r="G391" s="20">
         <v>-162989.74</v>
       </c>
     </row>
-    <row r="392" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A392" s="23" t="s">
         <v>644</v>
       </c>
       <c r="B392" s="15">
         <v>4442.97</v>
       </c>
       <c r="C392" s="16">
         <v>2221.48</v>
       </c>
       <c r="D392" s="16">
         <v>9154.83</v>
       </c>
       <c r="E392" s="16">
         <v>2288.6999999999998</v>
       </c>
       <c r="F392" s="16">
         <v>-67.22</v>
       </c>
       <c r="G392" s="16">
         <v>4375.75</v>
       </c>
     </row>
-    <row r="393" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="393" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A393" s="24" t="s">
         <v>329</v>
       </c>
       <c r="B393" s="17">
         <v>161050.74</v>
       </c>
       <c r="C393" s="18">
         <v>80525.37</v>
       </c>
       <c r="D393" s="18">
         <v>331848.51</v>
       </c>
       <c r="E393" s="18">
         <v>82962.12</v>
       </c>
       <c r="F393" s="18">
         <v>-2436.75</v>
       </c>
       <c r="G393" s="18">
         <v>158613.99</v>
       </c>
     </row>
-    <row r="394" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A394" s="25" t="s">
         <v>330</v>
       </c>
       <c r="B394" s="19">
         <v>-103051.68</v>
       </c>
       <c r="C394" s="20">
         <v>0</v>
       </c>
       <c r="D394" s="20">
         <v>0</v>
       </c>
       <c r="E394" s="20">
         <v>0</v>
       </c>
       <c r="F394" s="20">
         <v>-5034.1099999999997</v>
       </c>
       <c r="G394" s="20">
         <v>-108085.79</v>
       </c>
     </row>
-    <row r="395" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A395" s="23" t="s">
         <v>651</v>
       </c>
       <c r="B395" s="15">
         <v>239</v>
       </c>
       <c r="C395" s="16">
         <v>119.5</v>
       </c>
       <c r="D395" s="16">
         <v>431.3</v>
       </c>
       <c r="E395" s="16">
         <v>107.82</v>
       </c>
       <c r="F395" s="16">
         <v>11.68</v>
       </c>
       <c r="G395" s="16">
         <v>250.68</v>
       </c>
     </row>
-    <row r="396" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A396" s="23" t="s">
         <v>331</v>
       </c>
       <c r="B396" s="15">
         <v>94182.98</v>
       </c>
       <c r="C396" s="16">
         <v>47091.49</v>
       </c>
       <c r="D396" s="16">
         <v>169962.49</v>
       </c>
       <c r="E396" s="16">
         <v>42490.62</v>
       </c>
       <c r="F396" s="16">
         <v>4600.87</v>
       </c>
       <c r="G396" s="16">
         <v>98783.85</v>
       </c>
     </row>
-    <row r="397" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A397" s="23" t="s">
         <v>332</v>
       </c>
       <c r="B397" s="15">
         <v>6834.11</v>
       </c>
       <c r="C397" s="16">
         <v>3417.05</v>
       </c>
       <c r="D397" s="16">
         <v>12332.83</v>
       </c>
       <c r="E397" s="16">
         <v>3083.2</v>
       </c>
       <c r="F397" s="16">
         <v>333.85</v>
       </c>
       <c r="G397" s="16">
         <v>7167.96</v>
       </c>
     </row>
-    <row r="398" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="398" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A398" s="24" t="s">
         <v>333</v>
       </c>
       <c r="B398" s="17">
         <v>1795.59</v>
       </c>
       <c r="C398" s="18">
         <v>897.79</v>
       </c>
       <c r="D398" s="18">
         <v>3240.32</v>
       </c>
       <c r="E398" s="18">
         <v>810.08</v>
       </c>
       <c r="F398" s="18">
         <v>87.71</v>
       </c>
       <c r="G398" s="18">
         <v>1883.3</v>
       </c>
     </row>
-    <row r="399" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A399" s="25" t="s">
         <v>334</v>
       </c>
       <c r="B399" s="19">
         <v>-94548.76</v>
       </c>
       <c r="C399" s="20">
         <v>0</v>
       </c>
       <c r="D399" s="20">
         <v>0</v>
       </c>
       <c r="E399" s="20">
         <v>0</v>
       </c>
       <c r="F399" s="20">
         <v>-1680.06</v>
       </c>
       <c r="G399" s="20">
         <v>-96228.82</v>
       </c>
     </row>
-    <row r="400" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A400" s="23" t="s">
         <v>335</v>
       </c>
       <c r="B400" s="15">
-        <v>0</v>
+        <v>94469.53</v>
       </c>
       <c r="C400" s="16">
-        <v>0</v>
+        <v>47234.76</v>
       </c>
       <c r="D400" s="16">
-        <v>0</v>
+        <v>182224.47</v>
       </c>
       <c r="E400" s="16">
-        <v>0</v>
+        <v>45556.11</v>
       </c>
       <c r="F400" s="16">
-        <v>0</v>
+        <v>1678.65</v>
       </c>
       <c r="G400" s="16">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+        <v>96148.18</v>
+      </c>
+    </row>
+    <row r="401" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A401" s="24" t="s">
         <v>620</v>
       </c>
       <c r="B401" s="17">
-        <v>94469.53</v>
+        <v>79.23</v>
       </c>
       <c r="C401" s="18">
-        <v>47234.76</v>
+        <v>39.61</v>
       </c>
       <c r="D401" s="18">
-        <v>182224.47</v>
+        <v>152.83000000000001</v>
       </c>
       <c r="E401" s="18">
-        <v>45556.11</v>
+        <v>38.200000000000003</v>
       </c>
       <c r="F401" s="18">
-        <v>1678.65</v>
+        <v>1.41</v>
       </c>
       <c r="G401" s="18">
-        <v>96148.18</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:7" x14ac:dyDescent="0.25">
+        <v>80.64</v>
+      </c>
+    </row>
+    <row r="402" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A402" s="25" t="s">
         <v>336</v>
       </c>
       <c r="B402" s="19">
         <v>-46529.11</v>
       </c>
       <c r="C402" s="20">
         <v>0</v>
       </c>
       <c r="D402" s="20">
         <v>0</v>
       </c>
       <c r="E402" s="20">
         <v>0</v>
       </c>
       <c r="F402" s="20">
         <v>8861.85</v>
       </c>
       <c r="G402" s="20">
         <v>-37667.26</v>
       </c>
     </row>
-    <row r="403" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A403" s="23" t="s">
         <v>337</v>
       </c>
       <c r="B403" s="15">
         <v>24749.88</v>
       </c>
       <c r="C403" s="16">
         <v>12374.94</v>
       </c>
       <c r="D403" s="16">
         <v>68355.05</v>
       </c>
       <c r="E403" s="16">
         <v>17088.759999999998</v>
       </c>
       <c r="F403" s="16">
         <v>-4713.82</v>
       </c>
       <c r="G403" s="16">
         <v>20036.060000000001</v>
       </c>
     </row>
-    <row r="404" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="404" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A404" s="24" t="s">
         <v>648</v>
       </c>
       <c r="B404" s="17">
         <v>21779.23</v>
       </c>
       <c r="C404" s="18">
         <v>10889.61</v>
       </c>
       <c r="D404" s="18">
         <v>60150.59</v>
       </c>
       <c r="E404" s="18">
         <v>15037.64</v>
       </c>
       <c r="F404" s="18">
         <v>-4148.03</v>
       </c>
       <c r="G404" s="18">
         <v>17631.2</v>
       </c>
     </row>
-    <row r="405" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A405" s="25" t="s">
         <v>338</v>
       </c>
       <c r="B405" s="19">
         <v>-27639.82</v>
       </c>
       <c r="C405" s="20">
         <v>0</v>
       </c>
       <c r="D405" s="20">
         <v>0</v>
       </c>
       <c r="E405" s="20">
         <v>0</v>
       </c>
       <c r="F405" s="20">
         <v>-4417.68</v>
       </c>
       <c r="G405" s="20">
         <v>-32057.5</v>
       </c>
     </row>
-    <row r="406" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A406" s="23" t="s">
         <v>339</v>
       </c>
       <c r="B406" s="15">
         <v>3964.73</v>
       </c>
       <c r="C406" s="16">
         <v>1982.36</v>
       </c>
       <c r="D406" s="16">
         <v>5394.72</v>
       </c>
       <c r="E406" s="16">
         <v>1348.68</v>
       </c>
       <c r="F406" s="16">
         <v>633.67999999999995</v>
       </c>
       <c r="G406" s="16">
         <v>4598.41</v>
       </c>
     </row>
-    <row r="407" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A407" s="23" t="s">
         <v>340</v>
       </c>
       <c r="B407" s="15">
         <v>17739.330000000002</v>
       </c>
       <c r="C407" s="16">
         <v>8869.66</v>
       </c>
       <c r="D407" s="16">
         <v>24137.52</v>
       </c>
       <c r="E407" s="16">
         <v>6034.38</v>
       </c>
       <c r="F407" s="16">
         <v>2835.28</v>
       </c>
       <c r="G407" s="16">
         <v>20574.61</v>
       </c>
     </row>
-    <row r="408" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="408" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A408" s="24" t="s">
         <v>341</v>
       </c>
       <c r="B408" s="17">
         <v>5935.76</v>
       </c>
       <c r="C408" s="18">
         <v>2967.88</v>
       </c>
       <c r="D408" s="18">
         <v>8076.66</v>
       </c>
       <c r="E408" s="18">
         <v>2019.16</v>
       </c>
       <c r="F408" s="18">
         <v>948.72</v>
       </c>
       <c r="G408" s="18">
         <v>6884.48</v>
       </c>
     </row>
-    <row r="409" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A409" s="25" t="s">
         <v>342</v>
       </c>
       <c r="B409" s="19">
         <v>-44606.92</v>
       </c>
       <c r="C409" s="20">
         <v>0</v>
       </c>
       <c r="D409" s="20">
         <v>0</v>
       </c>
       <c r="E409" s="20">
         <v>0</v>
       </c>
       <c r="F409" s="20">
         <v>-8201.81</v>
       </c>
       <c r="G409" s="20">
         <v>-52808.73</v>
       </c>
     </row>
-    <row r="410" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A410" s="23" t="s">
         <v>343</v>
       </c>
       <c r="B410" s="15">
         <v>168.93</v>
       </c>
       <c r="C410" s="16">
         <v>84.46</v>
       </c>
       <c r="D410" s="16">
         <v>213.6</v>
       </c>
       <c r="E410" s="16">
         <v>53.4</v>
       </c>
       <c r="F410" s="16">
         <v>31.06</v>
       </c>
       <c r="G410" s="16">
         <v>199.99</v>
       </c>
     </row>
-    <row r="411" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A411" s="23" t="s">
         <v>344</v>
       </c>
       <c r="B411" s="15">
         <v>408.41</v>
       </c>
       <c r="C411" s="16">
         <v>204.2</v>
       </c>
       <c r="D411" s="16">
         <v>516.45000000000005</v>
       </c>
       <c r="E411" s="16">
         <v>129.11000000000001</v>
       </c>
       <c r="F411" s="16">
         <v>75.09</v>
       </c>
       <c r="G411" s="16">
         <v>483.5</v>
       </c>
     </row>
-    <row r="412" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A412" s="23" t="s">
         <v>345</v>
       </c>
       <c r="B412" s="15">
         <v>854.41</v>
       </c>
       <c r="C412" s="16">
         <v>427.2</v>
       </c>
       <c r="D412" s="16">
         <v>1080.43</v>
       </c>
       <c r="E412" s="16">
         <v>270.10000000000002</v>
       </c>
       <c r="F412" s="16">
         <v>157.1</v>
       </c>
       <c r="G412" s="16">
         <v>1011.51</v>
       </c>
     </row>
-    <row r="413" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A413" s="23" t="s">
         <v>346</v>
       </c>
       <c r="B413" s="15">
         <v>69.790000000000006</v>
       </c>
       <c r="C413" s="16">
         <v>34.89</v>
       </c>
       <c r="D413" s="16">
         <v>88.26</v>
       </c>
       <c r="E413" s="16">
         <v>22.06</v>
       </c>
       <c r="F413" s="16">
         <v>12.83</v>
       </c>
       <c r="G413" s="16">
         <v>82.62</v>
       </c>
     </row>
-    <row r="414" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A414" s="23" t="s">
         <v>347</v>
       </c>
       <c r="B414" s="15">
         <v>1309.69</v>
       </c>
       <c r="C414" s="16">
         <v>654.84</v>
       </c>
       <c r="D414" s="16">
         <v>1656.13</v>
       </c>
       <c r="E414" s="16">
         <v>414.03</v>
       </c>
       <c r="F414" s="16">
         <v>240.81</v>
       </c>
       <c r="G414" s="16">
         <v>1550.5</v>
       </c>
     </row>
-    <row r="415" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A415" s="23" t="s">
         <v>348</v>
       </c>
       <c r="B415" s="15">
         <v>760.69</v>
       </c>
       <c r="C415" s="16">
         <v>380.34</v>
       </c>
       <c r="D415" s="16">
         <v>961.92</v>
       </c>
       <c r="E415" s="16">
         <v>240.48</v>
       </c>
       <c r="F415" s="16">
         <v>139.86000000000001</v>
       </c>
       <c r="G415" s="16">
         <v>900.55</v>
       </c>
     </row>
-    <row r="416" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A416" s="23" t="s">
         <v>349</v>
       </c>
       <c r="B416" s="15">
         <v>737.64</v>
       </c>
       <c r="C416" s="16">
         <v>368.82</v>
       </c>
       <c r="D416" s="16">
         <v>932.76</v>
       </c>
       <c r="E416" s="16">
         <v>233.19</v>
       </c>
       <c r="F416" s="16">
         <v>135.63</v>
       </c>
       <c r="G416" s="16">
         <v>873.27</v>
       </c>
     </row>
-    <row r="417" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A417" s="23" t="s">
         <v>350</v>
       </c>
       <c r="B417" s="15">
         <v>6969.91</v>
       </c>
       <c r="C417" s="16">
         <v>3484.95</v>
       </c>
       <c r="D417" s="16">
         <v>8813.6299999999992</v>
       </c>
       <c r="E417" s="16">
         <v>2203.4</v>
       </c>
       <c r="F417" s="16">
         <v>1281.55</v>
       </c>
       <c r="G417" s="16">
         <v>8251.4599999999991</v>
       </c>
     </row>
-    <row r="418" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="418" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A418" s="24" t="s">
         <v>351</v>
       </c>
       <c r="B418" s="17">
         <v>33327.449999999997</v>
       </c>
       <c r="C418" s="18">
         <v>16663.72</v>
       </c>
       <c r="D418" s="18">
         <v>42143.38</v>
       </c>
       <c r="E418" s="18">
         <v>10535.84</v>
       </c>
       <c r="F418" s="18">
         <v>6127.88</v>
       </c>
       <c r="G418" s="18">
         <v>39455.33</v>
       </c>
     </row>
-    <row r="419" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A419" s="25" t="s">
         <v>352</v>
       </c>
       <c r="B419" s="19">
         <v>-48607.29</v>
       </c>
       <c r="C419" s="20">
         <v>0</v>
       </c>
       <c r="D419" s="20">
         <v>0</v>
       </c>
       <c r="E419" s="20">
         <v>0</v>
       </c>
       <c r="F419" s="20">
         <v>-7075.8</v>
       </c>
       <c r="G419" s="20">
         <v>-55683.09</v>
       </c>
     </row>
-    <row r="420" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A420" s="23" t="s">
         <v>353</v>
       </c>
       <c r="B420" s="15">
         <v>42280.17</v>
       </c>
       <c r="C420" s="16">
         <v>21140.080000000002</v>
       </c>
       <c r="D420" s="16">
         <v>59941.35</v>
       </c>
       <c r="E420" s="16">
         <v>14985.33</v>
       </c>
       <c r="F420" s="16">
         <v>6154.75</v>
       </c>
       <c r="G420" s="16">
         <v>48434.92</v>
       </c>
     </row>
-    <row r="421" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="421" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A421" s="24" t="s">
         <v>354</v>
       </c>
       <c r="B421" s="17">
         <v>6327.12</v>
       </c>
       <c r="C421" s="18">
         <v>3163.56</v>
       </c>
       <c r="D421" s="18">
         <v>8970.07</v>
       </c>
       <c r="E421" s="18">
         <v>2242.5100000000002</v>
       </c>
       <c r="F421" s="18">
         <v>921.05</v>
       </c>
       <c r="G421" s="18">
         <v>7248.17</v>
       </c>
     </row>
-    <row r="422" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A422" s="25" t="s">
         <v>355</v>
       </c>
       <c r="B422" s="19">
         <v>-3316571.59</v>
       </c>
       <c r="C422" s="20">
         <v>0</v>
       </c>
       <c r="D422" s="20">
         <v>0</v>
       </c>
       <c r="E422" s="20">
         <v>0</v>
       </c>
       <c r="F422" s="20">
         <v>807446.26</v>
       </c>
       <c r="G422" s="20">
         <v>-2509125.33</v>
       </c>
     </row>
-    <row r="423" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A423" s="23" t="s">
         <v>356</v>
       </c>
       <c r="B423" s="15">
         <v>2810492.34</v>
       </c>
       <c r="C423" s="16">
         <v>1405246.17</v>
       </c>
       <c r="D423" s="16">
         <v>8357933.29</v>
       </c>
       <c r="E423" s="16">
         <v>2089483.32</v>
       </c>
       <c r="F423" s="16">
         <v>-684237.15</v>
       </c>
       <c r="G423" s="16">
         <v>2126255.19</v>
       </c>
     </row>
-    <row r="424" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A424" s="23" t="s">
         <v>357</v>
       </c>
       <c r="B424" s="15">
         <v>90336.79</v>
       </c>
       <c r="C424" s="16">
         <v>45168.39</v>
       </c>
       <c r="D424" s="16">
         <v>268646.49</v>
       </c>
       <c r="E424" s="16">
         <v>67161.62</v>
       </c>
       <c r="F424" s="16">
         <v>-21993.23</v>
       </c>
       <c r="G424" s="16">
         <v>68343.56</v>
       </c>
     </row>
-    <row r="425" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A425" s="23" t="s">
         <v>647</v>
       </c>
       <c r="B425" s="15">
         <v>51473.61</v>
       </c>
       <c r="C425" s="16">
         <v>25736.799999999999</v>
       </c>
       <c r="D425" s="16">
         <v>153073.88</v>
       </c>
       <c r="E425" s="16">
         <v>38268.47</v>
       </c>
       <c r="F425" s="16">
         <v>-12531.67</v>
       </c>
       <c r="G425" s="16">
         <v>38941.94</v>
       </c>
     </row>
-    <row r="426" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A426" s="23" t="s">
         <v>615</v>
       </c>
       <c r="B426" s="15">
         <v>162993.03</v>
       </c>
       <c r="C426" s="16">
         <v>81496.509999999995</v>
       </c>
       <c r="D426" s="16">
         <v>484713.96</v>
       </c>
       <c r="E426" s="16">
         <v>121178.49</v>
       </c>
       <c r="F426" s="16">
         <v>-39681.980000000003</v>
       </c>
       <c r="G426" s="16">
         <v>123311.05</v>
       </c>
     </row>
-    <row r="427" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A427" s="23" t="s">
         <v>358</v>
       </c>
       <c r="B427" s="15">
         <v>91481.85</v>
       </c>
       <c r="C427" s="16">
         <v>45740.92</v>
       </c>
       <c r="D427" s="16">
         <v>272051.7</v>
       </c>
       <c r="E427" s="16">
         <v>68012.92</v>
       </c>
       <c r="F427" s="16">
         <v>-22272</v>
       </c>
       <c r="G427" s="16">
         <v>69209.850000000006</v>
       </c>
     </row>
-    <row r="428" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A428" s="23" t="s">
         <v>652</v>
       </c>
       <c r="B428" s="15">
         <v>59989.75</v>
       </c>
       <c r="C428" s="16">
         <v>29994.87</v>
       </c>
       <c r="D428" s="16">
         <v>178399.45</v>
       </c>
       <c r="E428" s="16">
         <v>44599.86</v>
       </c>
       <c r="F428" s="16">
         <v>-14604.99</v>
       </c>
       <c r="G428" s="16">
         <v>45384.76</v>
       </c>
     </row>
-    <row r="429" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A429" s="23" t="s">
         <v>359</v>
       </c>
       <c r="B429" s="15">
         <v>49210.05</v>
       </c>
       <c r="C429" s="16">
         <v>24605.02</v>
       </c>
       <c r="D429" s="16">
         <v>146342.43</v>
       </c>
       <c r="E429" s="16">
         <v>36585.599999999999</v>
       </c>
       <c r="F429" s="16">
         <v>-11980.58</v>
       </c>
       <c r="G429" s="16">
         <v>37229.47</v>
       </c>
     </row>
-    <row r="430" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A430" s="23" t="s">
         <v>653</v>
       </c>
       <c r="B430" s="15">
         <v>594.16999999999996</v>
       </c>
       <c r="C430" s="16">
         <v>297.08</v>
       </c>
       <c r="D430" s="16">
         <v>1766.97</v>
       </c>
       <c r="E430" s="16">
         <v>441.74</v>
       </c>
       <c r="F430" s="16">
         <v>-144.66</v>
       </c>
       <c r="G430" s="16">
         <v>449.51</v>
       </c>
     </row>
-    <row r="431" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="431" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A431" s="24" t="s">
         <v>654</v>
       </c>
       <c r="B431" s="17">
         <v>0</v>
       </c>
       <c r="C431" s="18">
         <v>0</v>
       </c>
       <c r="D431" s="18">
         <v>0</v>
       </c>
       <c r="E431" s="18">
         <v>0</v>
       </c>
       <c r="F431" s="18">
         <v>0</v>
       </c>
       <c r="G431" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="432" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A432" s="25" t="s">
         <v>360</v>
       </c>
       <c r="B432" s="19">
         <v>-12967.52</v>
       </c>
       <c r="C432" s="20">
         <v>0</v>
       </c>
       <c r="D432" s="20">
         <v>0</v>
       </c>
       <c r="E432" s="20">
         <v>0</v>
       </c>
       <c r="F432" s="20">
         <v>-2038.56</v>
       </c>
       <c r="G432" s="20">
         <v>-15006.08</v>
       </c>
     </row>
-    <row r="433" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A433" s="23" t="s">
         <v>361</v>
       </c>
       <c r="B433" s="15">
         <v>1427.11</v>
       </c>
       <c r="C433" s="16">
         <v>713.55</v>
       </c>
       <c r="D433" s="16">
         <v>1956.82</v>
       </c>
       <c r="E433" s="16">
         <v>489.2</v>
       </c>
       <c r="F433" s="16">
         <v>224.35</v>
       </c>
       <c r="G433" s="16">
         <v>1651.46</v>
       </c>
     </row>
-    <row r="434" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="434" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A434" s="24" t="s">
         <v>362</v>
       </c>
       <c r="B434" s="17">
         <v>11540.41</v>
       </c>
       <c r="C434" s="18">
         <v>5770.2</v>
       </c>
       <c r="D434" s="18">
         <v>15823.99</v>
       </c>
       <c r="E434" s="18">
         <v>3955.99</v>
       </c>
       <c r="F434" s="18">
         <v>1814.21</v>
       </c>
       <c r="G434" s="18">
         <v>13354.62</v>
       </c>
     </row>
-    <row r="435" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A435" s="25" t="s">
         <v>363</v>
       </c>
       <c r="B435" s="19">
         <v>-53751.24</v>
       </c>
       <c r="C435" s="20">
         <v>0</v>
       </c>
       <c r="D435" s="20">
         <v>0</v>
       </c>
       <c r="E435" s="20">
         <v>0</v>
       </c>
       <c r="F435" s="20">
         <v>-9477.9500000000007</v>
       </c>
       <c r="G435" s="20">
         <v>-63229.19</v>
       </c>
     </row>
-    <row r="436" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A436" s="23" t="s">
         <v>364</v>
       </c>
       <c r="B436" s="15">
         <v>12881.39</v>
       </c>
       <c r="C436" s="16">
         <v>6440.69</v>
       </c>
       <c r="D436" s="16">
         <v>16677.29</v>
       </c>
       <c r="E436" s="16">
         <v>4169.32</v>
       </c>
       <c r="F436" s="16">
         <v>2271.37</v>
       </c>
       <c r="G436" s="16">
         <v>15152.76</v>
       </c>
     </row>
-    <row r="437" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A437" s="23" t="s">
         <v>655</v>
       </c>
       <c r="B437" s="15">
         <v>5622.33</v>
       </c>
       <c r="C437" s="16">
         <v>2811.16</v>
       </c>
       <c r="D437" s="16">
         <v>7279.12</v>
       </c>
       <c r="E437" s="16">
         <v>1819.78</v>
       </c>
       <c r="F437" s="16">
         <v>991.38</v>
       </c>
       <c r="G437" s="16">
         <v>6613.71</v>
       </c>
     </row>
-    <row r="438" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A438" s="23" t="s">
         <v>365</v>
       </c>
       <c r="B438" s="15">
         <v>8080.84</v>
       </c>
       <c r="C438" s="16">
         <v>4040.42</v>
       </c>
       <c r="D438" s="16">
         <v>10462.11</v>
       </c>
       <c r="E438" s="16">
         <v>2615.52</v>
       </c>
       <c r="F438" s="16">
         <v>1424.9</v>
       </c>
       <c r="G438" s="16">
         <v>9505.74</v>
       </c>
     </row>
-    <row r="439" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A439" s="23" t="s">
         <v>366</v>
       </c>
       <c r="B439" s="15">
         <v>5629.2</v>
       </c>
       <c r="C439" s="16">
         <v>2814.6</v>
       </c>
       <c r="D439" s="16">
         <v>7288.02</v>
       </c>
       <c r="E439" s="16">
         <v>1822</v>
       </c>
       <c r="F439" s="16">
         <v>992.6</v>
       </c>
       <c r="G439" s="16">
         <v>6621.8</v>
       </c>
     </row>
-    <row r="440" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="440" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A440" s="24" t="s">
         <v>367</v>
       </c>
       <c r="B440" s="17">
         <v>21537.48</v>
       </c>
       <c r="C440" s="18">
         <v>10768.74</v>
       </c>
       <c r="D440" s="18">
         <v>27884.16</v>
       </c>
       <c r="E440" s="18">
         <v>6971.04</v>
       </c>
       <c r="F440" s="18">
         <v>3797.7</v>
       </c>
       <c r="G440" s="18">
         <v>25335.18</v>
       </c>
     </row>
-    <row r="441" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A441" s="25" t="s">
         <v>368</v>
       </c>
       <c r="B441" s="19">
         <v>-402241.03</v>
       </c>
       <c r="C441" s="20">
         <v>0</v>
       </c>
       <c r="D441" s="20">
         <v>0</v>
       </c>
       <c r="E441" s="20">
         <v>0</v>
       </c>
       <c r="F441" s="20">
         <v>15864.82</v>
       </c>
       <c r="G441" s="20">
         <v>-386376.21</v>
       </c>
     </row>
-    <row r="442" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A442" s="23" t="s">
         <v>369</v>
       </c>
       <c r="B442" s="15">
         <v>64233.16</v>
       </c>
       <c r="C442" s="16">
         <v>32116.58</v>
       </c>
       <c r="D442" s="16">
         <v>138600.04</v>
       </c>
       <c r="E442" s="16">
         <v>34650.01</v>
       </c>
       <c r="F442" s="16">
         <v>-2533.4299999999998</v>
       </c>
       <c r="G442" s="16">
         <v>61699.73</v>
       </c>
     </row>
-    <row r="443" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A443" s="23" t="s">
         <v>370</v>
       </c>
       <c r="B443" s="15">
         <v>1678.27</v>
       </c>
       <c r="C443" s="16">
         <v>839.13</v>
       </c>
       <c r="D443" s="16">
         <v>3621.31</v>
       </c>
       <c r="E443" s="16">
         <v>905.32</v>
       </c>
       <c r="F443" s="16">
         <v>-66.19</v>
       </c>
       <c r="G443" s="16">
         <v>1612.08</v>
       </c>
     </row>
-    <row r="444" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A444" s="23" t="s">
         <v>655</v>
       </c>
       <c r="B444" s="15">
-        <v>64233.16</v>
+        <v>0</v>
       </c>
       <c r="C444" s="16">
-        <v>32116.58</v>
+        <v>0</v>
       </c>
       <c r="D444" s="16">
-        <v>138600.04</v>
+        <v>0</v>
       </c>
       <c r="E444" s="16">
-        <v>34650.01</v>
+        <v>0</v>
       </c>
       <c r="F444" s="16">
-        <v>-2533.4299999999998</v>
+        <v>0</v>
       </c>
       <c r="G444" s="16">
-        <v>61699.73</v>
-[...2 lines deleted...]
-    <row r="445" spans="1:7" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="445" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A445" s="23" t="s">
         <v>371</v>
       </c>
       <c r="B445" s="15">
-        <v>1678.27</v>
+        <v>19702.28</v>
       </c>
       <c r="C445" s="16">
-        <v>839.13</v>
+        <v>9851.14</v>
       </c>
       <c r="D445" s="16">
-        <v>3621.31</v>
+        <v>42512.87</v>
       </c>
       <c r="E445" s="16">
-        <v>905.32</v>
+        <v>10628.21</v>
       </c>
       <c r="F445" s="16">
-        <v>-66.19</v>
+        <v>-777.07</v>
       </c>
       <c r="G445" s="16">
-        <v>1612.08</v>
-[...2 lines deleted...]
-    <row r="446" spans="1:7" x14ac:dyDescent="0.25">
+        <v>18925.21</v>
+      </c>
+    </row>
+    <row r="446" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A446" s="23" t="s">
         <v>372</v>
       </c>
       <c r="B446" s="15">
-        <v>19702.28</v>
+        <v>9932.81</v>
       </c>
       <c r="C446" s="16">
-        <v>9851.14</v>
+        <v>4966.3999999999996</v>
       </c>
       <c r="D446" s="16">
-        <v>42512.87</v>
+        <v>21432.67</v>
       </c>
       <c r="E446" s="16">
-        <v>10628.21</v>
+        <v>5358.16</v>
       </c>
       <c r="F446" s="16">
-        <v>-777.07</v>
+        <v>-391.76</v>
       </c>
       <c r="G446" s="16">
-        <v>18925.21</v>
-[...2 lines deleted...]
-    <row r="447" spans="1:7" x14ac:dyDescent="0.25">
+        <v>9541.0499999999993</v>
+      </c>
+    </row>
+    <row r="447" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A447" s="23" t="s">
         <v>373</v>
       </c>
       <c r="B447" s="15">
-        <v>9932.81</v>
+        <v>10376.799999999999</v>
       </c>
       <c r="C447" s="16">
-        <v>4966.3999999999996</v>
+        <v>5188.3999999999996</v>
       </c>
       <c r="D447" s="16">
-        <v>21432.67</v>
+        <v>22390.69</v>
       </c>
       <c r="E447" s="16">
-        <v>5358.16</v>
+        <v>5597.67</v>
       </c>
       <c r="F447" s="16">
-        <v>-391.76</v>
+        <v>-409.27</v>
       </c>
       <c r="G447" s="16">
-        <v>9541.0499999999993</v>
-[...2 lines deleted...]
-    <row r="448" spans="1:7" x14ac:dyDescent="0.25">
+        <v>9967.5300000000007</v>
+      </c>
+    </row>
+    <row r="448" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A448" s="23" t="s">
         <v>374</v>
       </c>
       <c r="B448" s="15">
-        <v>10376.799999999999</v>
+        <v>126454.98</v>
       </c>
       <c r="C448" s="16">
-        <v>5188.3999999999996</v>
+        <v>63227.49</v>
       </c>
       <c r="D448" s="16">
-        <v>22390.69</v>
+        <v>272860.08</v>
       </c>
       <c r="E448" s="16">
-        <v>5597.67</v>
+        <v>68215.02</v>
       </c>
       <c r="F448" s="16">
-        <v>-409.27</v>
+        <v>-4987.53</v>
       </c>
       <c r="G448" s="16">
-        <v>9967.5300000000007</v>
-[...2 lines deleted...]
-    <row r="449" spans="1:7" x14ac:dyDescent="0.25">
+        <v>121467.45</v>
+      </c>
+    </row>
+    <row r="449" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A449" s="23" t="s">
         <v>375</v>
       </c>
       <c r="B449" s="15">
-        <v>126454.98</v>
+        <v>8228.33</v>
       </c>
       <c r="C449" s="16">
-        <v>63227.49</v>
+        <v>4114.16</v>
       </c>
       <c r="D449" s="16">
-        <v>272860.08</v>
+        <v>17754.79</v>
       </c>
       <c r="E449" s="16">
-        <v>68215.02</v>
+        <v>4438.6899999999996</v>
       </c>
       <c r="F449" s="16">
-        <v>-4987.53</v>
+        <v>-324.52999999999997</v>
       </c>
       <c r="G449" s="16">
-        <v>121467.45</v>
-[...2 lines deleted...]
-    <row r="450" spans="1:7" x14ac:dyDescent="0.25">
+        <v>7903.8</v>
+      </c>
+    </row>
+    <row r="450" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A450" s="23" t="s">
         <v>376</v>
       </c>
       <c r="B450" s="15">
-        <v>8228.33</v>
+        <v>113635.73</v>
       </c>
       <c r="C450" s="16">
-        <v>4114.16</v>
+        <v>56817.86</v>
       </c>
       <c r="D450" s="16">
-        <v>17754.79</v>
+        <v>245199.15</v>
       </c>
       <c r="E450" s="16">
-        <v>4438.6899999999996</v>
+        <v>61299.78</v>
       </c>
       <c r="F450" s="16">
-        <v>-324.52999999999997</v>
+        <v>-4481.92</v>
       </c>
       <c r="G450" s="16">
-        <v>7903.8</v>
-[...2 lines deleted...]
-    <row r="451" spans="1:7" x14ac:dyDescent="0.25">
+        <v>109153.81</v>
+      </c>
+    </row>
+    <row r="451" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A451" s="23" t="s">
         <v>377</v>
       </c>
       <c r="B451" s="15">
-        <v>113635.73</v>
+        <v>4408.08</v>
       </c>
       <c r="C451" s="16">
-        <v>56817.86</v>
+        <v>2204.04</v>
       </c>
       <c r="D451" s="16">
-        <v>245199.15</v>
+        <v>9511.61</v>
       </c>
       <c r="E451" s="16">
-        <v>61299.78</v>
+        <v>2377.9</v>
       </c>
       <c r="F451" s="16">
-        <v>-4481.92</v>
+        <v>-173.86</v>
       </c>
       <c r="G451" s="16">
-        <v>109153.81</v>
-[...2 lines deleted...]
-    <row r="452" spans="1:7" x14ac:dyDescent="0.25">
+        <v>4234.22</v>
+      </c>
+    </row>
+    <row r="452" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A452" s="23" t="s">
         <v>378</v>
       </c>
       <c r="B452" s="15">
-        <v>4408.08</v>
+        <v>6915.74</v>
       </c>
       <c r="C452" s="16">
-        <v>2204.04</v>
+        <v>3457.87</v>
       </c>
       <c r="D452" s="16">
-        <v>9511.61</v>
+        <v>14922.54</v>
       </c>
       <c r="E452" s="16">
-        <v>2377.9</v>
+        <v>3730.63</v>
       </c>
       <c r="F452" s="16">
-        <v>-173.86</v>
+        <v>-272.76</v>
       </c>
       <c r="G452" s="16">
-        <v>4234.22</v>
-[...2 lines deleted...]
-    <row r="453" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+        <v>6642.98</v>
+      </c>
+    </row>
+    <row r="453" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A453" s="24" t="s">
         <v>379</v>
       </c>
       <c r="B453" s="17">
-        <v>6915.74</v>
+        <v>36674.85</v>
       </c>
       <c r="C453" s="18">
-        <v>3457.87</v>
+        <v>18337.419999999998</v>
       </c>
       <c r="D453" s="18">
-        <v>14922.54</v>
+        <v>79135.69</v>
       </c>
       <c r="E453" s="18">
-        <v>3730.63</v>
+        <v>19783.919999999998</v>
       </c>
       <c r="F453" s="18">
-        <v>-272.76</v>
+        <v>-1446.5</v>
       </c>
       <c r="G453" s="18">
-        <v>6642.98</v>
-[...2 lines deleted...]
-    <row r="454" spans="1:7" x14ac:dyDescent="0.25">
+        <v>35228.35</v>
+      </c>
+    </row>
+    <row r="454" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A454" s="25" t="s">
         <v>380</v>
       </c>
       <c r="B454" s="19">
         <v>-307032.75</v>
       </c>
       <c r="C454" s="20">
         <v>0</v>
       </c>
       <c r="D454" s="20">
         <v>0</v>
       </c>
       <c r="E454" s="20">
         <v>0</v>
       </c>
       <c r="F454" s="20">
         <v>-28871.69</v>
       </c>
       <c r="G454" s="20">
         <v>-335904.44</v>
       </c>
     </row>
-    <row r="455" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="455" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A455" s="23" t="s">
         <v>381</v>
       </c>
       <c r="B455" s="15">
         <v>3258.08</v>
       </c>
       <c r="C455" s="16">
         <v>1629.04</v>
       </c>
       <c r="D455" s="16">
         <v>5290.67</v>
       </c>
       <c r="E455" s="16">
         <v>1322.66</v>
       </c>
       <c r="F455" s="16">
         <v>306.38</v>
       </c>
       <c r="G455" s="16">
         <v>3564.46</v>
       </c>
     </row>
-    <row r="456" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="456" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A456" s="23" t="s">
         <v>382</v>
       </c>
       <c r="B456" s="15">
         <v>1478.96</v>
       </c>
       <c r="C456" s="16">
         <v>739.48</v>
       </c>
       <c r="D456" s="16">
         <v>2401.63</v>
       </c>
       <c r="E456" s="16">
         <v>600.4</v>
       </c>
       <c r="F456" s="16">
         <v>139.08000000000001</v>
       </c>
       <c r="G456" s="16">
         <v>1618.04</v>
       </c>
     </row>
-    <row r="457" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="457" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A457" s="23" t="s">
         <v>383</v>
       </c>
       <c r="B457" s="15">
         <v>6128.75</v>
       </c>
       <c r="C457" s="16">
         <v>3064.37</v>
       </c>
       <c r="D457" s="16">
         <v>9952.24</v>
       </c>
       <c r="E457" s="16">
         <v>2488.06</v>
       </c>
       <c r="F457" s="16">
         <v>576.30999999999995</v>
       </c>
       <c r="G457" s="16">
         <v>6705.06</v>
       </c>
     </row>
-    <row r="458" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="458" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A458" s="23" t="s">
         <v>384</v>
       </c>
       <c r="B458" s="15">
         <v>5310.14</v>
       </c>
       <c r="C458" s="16">
         <v>2655.07</v>
       </c>
       <c r="D458" s="16">
         <v>8622.93</v>
       </c>
       <c r="E458" s="16">
         <v>2155.73</v>
       </c>
       <c r="F458" s="16">
         <v>499.34</v>
       </c>
       <c r="G458" s="16">
         <v>5809.48</v>
       </c>
     </row>
-    <row r="459" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="459" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A459" s="23" t="s">
         <v>385</v>
       </c>
       <c r="B459" s="15">
         <v>1609.97</v>
       </c>
       <c r="C459" s="16">
         <v>804.98</v>
       </c>
       <c r="D459" s="16">
         <v>2614.38</v>
       </c>
       <c r="E459" s="16">
         <v>653.59</v>
       </c>
       <c r="F459" s="16">
         <v>151.38999999999999</v>
       </c>
       <c r="G459" s="16">
         <v>1761.36</v>
       </c>
     </row>
-    <row r="460" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="460" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A460" s="23" t="s">
         <v>386</v>
       </c>
       <c r="B460" s="15">
         <v>32592.09</v>
       </c>
       <c r="C460" s="16">
         <v>16296.04</v>
       </c>
       <c r="D460" s="16">
         <v>52925.06</v>
       </c>
       <c r="E460" s="16">
         <v>13231.26</v>
       </c>
       <c r="F460" s="16">
         <v>3064.78</v>
       </c>
       <c r="G460" s="16">
         <v>35656.870000000003</v>
       </c>
     </row>
-    <row r="461" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="461" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A461" s="23" t="s">
         <v>387</v>
       </c>
       <c r="B461" s="15">
         <v>19123.03</v>
       </c>
       <c r="C461" s="16">
         <v>9561.51</v>
       </c>
       <c r="D461" s="16">
         <v>31053.17</v>
       </c>
       <c r="E461" s="16">
         <v>7763.29</v>
       </c>
       <c r="F461" s="16">
         <v>1798.22</v>
       </c>
       <c r="G461" s="16">
         <v>20921.25</v>
       </c>
     </row>
-    <row r="462" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="462" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A462" s="23" t="s">
         <v>634</v>
       </c>
       <c r="B462" s="15">
         <v>221874.23</v>
       </c>
       <c r="C462" s="16">
         <v>110937.11</v>
       </c>
       <c r="D462" s="16">
         <v>360293.15</v>
       </c>
       <c r="E462" s="16">
         <v>90073.279999999999</v>
       </c>
       <c r="F462" s="16">
         <v>20863.830000000002</v>
       </c>
       <c r="G462" s="16">
         <v>242738.06</v>
       </c>
     </row>
-    <row r="463" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="463" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A463" s="23" t="s">
         <v>635</v>
       </c>
       <c r="B463" s="15">
         <v>6030.51</v>
       </c>
       <c r="C463" s="16">
         <v>3015.25</v>
       </c>
       <c r="D463" s="16">
         <v>9792.7099999999991</v>
       </c>
       <c r="E463" s="16">
         <v>2448.17</v>
       </c>
       <c r="F463" s="16">
         <v>567.08000000000004</v>
       </c>
       <c r="G463" s="16">
         <v>6597.59</v>
       </c>
     </row>
-    <row r="464" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="464" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A464" s="23" t="s">
         <v>388</v>
       </c>
       <c r="B464" s="15">
         <v>7749.62</v>
       </c>
       <c r="C464" s="16">
         <v>3874.81</v>
       </c>
       <c r="D464" s="16">
         <v>12584.31</v>
       </c>
       <c r="E464" s="16">
         <v>3146.07</v>
       </c>
       <c r="F464" s="16">
         <v>728.74</v>
       </c>
       <c r="G464" s="16">
         <v>8478.36</v>
       </c>
     </row>
-    <row r="465" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="465" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A465" s="24" t="s">
         <v>636</v>
       </c>
       <c r="B465" s="17">
         <v>1877.37</v>
       </c>
       <c r="C465" s="18">
         <v>938.68</v>
       </c>
       <c r="D465" s="18">
         <v>3048.58</v>
       </c>
       <c r="E465" s="18">
         <v>762.14</v>
       </c>
       <c r="F465" s="18">
         <v>176.54</v>
       </c>
       <c r="G465" s="18">
         <v>2053.91</v>
       </c>
     </row>
-    <row r="466" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="466" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A466" s="25" t="s">
         <v>389</v>
       </c>
       <c r="B466" s="19">
         <v>-754405.39</v>
       </c>
       <c r="C466" s="20">
         <v>0</v>
       </c>
       <c r="D466" s="20">
         <v>0</v>
       </c>
       <c r="E466" s="20">
         <v>0</v>
       </c>
       <c r="F466" s="20">
         <v>143096.82</v>
       </c>
       <c r="G466" s="20">
         <v>-611308.56999999995</v>
       </c>
     </row>
-    <row r="467" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="467" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A467" s="23" t="s">
         <v>390</v>
       </c>
       <c r="B467" s="15">
         <v>49706.17</v>
       </c>
       <c r="C467" s="16">
         <v>24853.08</v>
       </c>
       <c r="D467" s="16">
         <v>137125.73000000001</v>
       </c>
       <c r="E467" s="16">
         <v>34281.43</v>
       </c>
       <c r="F467" s="16">
         <v>-9428.35</v>
       </c>
       <c r="G467" s="16">
         <v>40277.82</v>
       </c>
     </row>
-    <row r="468" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="468" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A468" s="23" t="s">
         <v>391</v>
       </c>
       <c r="B468" s="15">
         <v>25396.22</v>
       </c>
       <c r="C468" s="16">
         <v>12698.11</v>
       </c>
       <c r="D468" s="16">
         <v>70061.23</v>
       </c>
       <c r="E468" s="16">
         <v>17515.3</v>
       </c>
       <c r="F468" s="16">
         <v>-4817.1899999999996</v>
       </c>
       <c r="G468" s="16">
         <v>20579.03</v>
       </c>
     </row>
-    <row r="469" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="469" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A469" s="23" t="s">
         <v>392</v>
       </c>
       <c r="B469" s="15">
         <v>655309.22</v>
       </c>
       <c r="C469" s="16">
         <v>327654.61</v>
       </c>
       <c r="D469" s="16">
         <v>1807818.89</v>
       </c>
       <c r="E469" s="16">
         <v>451954.72</v>
       </c>
       <c r="F469" s="16">
         <v>-124300.11</v>
       </c>
       <c r="G469" s="16">
         <v>531009.11</v>
       </c>
     </row>
-    <row r="470" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="470" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A470" s="24" t="s">
         <v>393</v>
       </c>
       <c r="B470" s="17">
         <v>23993.78</v>
       </c>
       <c r="C470" s="18">
         <v>11996.89</v>
       </c>
       <c r="D470" s="18">
         <v>66192.27</v>
       </c>
       <c r="E470" s="18">
         <v>16548.060000000001</v>
       </c>
       <c r="F470" s="18">
         <v>-4551.17</v>
       </c>
       <c r="G470" s="18">
         <v>19442.61</v>
       </c>
     </row>
-    <row r="471" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="471" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A471" s="25" t="s">
         <v>394</v>
       </c>
       <c r="B471" s="19">
         <v>-35368.39</v>
       </c>
       <c r="C471" s="20">
         <v>0</v>
       </c>
       <c r="D471" s="20">
         <v>0</v>
       </c>
       <c r="E471" s="20">
         <v>0</v>
       </c>
       <c r="F471" s="20">
         <v>-9295.4599999999991</v>
       </c>
       <c r="G471" s="20">
         <v>-44663.85</v>
       </c>
     </row>
-    <row r="472" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="472" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A472" s="23" t="s">
         <v>395</v>
       </c>
       <c r="B472" s="15">
         <v>4945.26</v>
       </c>
       <c r="C472" s="16">
         <v>2472.63</v>
       </c>
       <c r="D472" s="16">
         <v>4691.71</v>
       </c>
       <c r="E472" s="16">
         <v>1172.92</v>
       </c>
       <c r="F472" s="16">
         <v>1299.71</v>
       </c>
       <c r="G472" s="16">
         <v>6244.97</v>
       </c>
     </row>
-    <row r="473" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="473" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A473" s="23" t="s">
         <v>396</v>
       </c>
       <c r="B473" s="15">
         <v>6041.08</v>
       </c>
       <c r="C473" s="16">
         <v>3020.54</v>
       </c>
       <c r="D473" s="16">
         <v>5731.34</v>
       </c>
       <c r="E473" s="16">
         <v>1432.83</v>
       </c>
       <c r="F473" s="16">
         <v>1587.71</v>
       </c>
       <c r="G473" s="16">
         <v>7628.79</v>
       </c>
     </row>
-    <row r="474" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="474" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A474" s="23" t="s">
         <v>397</v>
       </c>
       <c r="B474" s="15">
         <v>6729.48</v>
       </c>
       <c r="C474" s="16">
         <v>3364.74</v>
       </c>
       <c r="D474" s="16">
         <v>6384.44</v>
       </c>
       <c r="E474" s="16">
         <v>1596.11</v>
       </c>
       <c r="F474" s="16">
         <v>1768.63</v>
       </c>
       <c r="G474" s="16">
         <v>8498.11</v>
       </c>
     </row>
-    <row r="475" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="475" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A475" s="23" t="s">
         <v>398</v>
       </c>
       <c r="B475" s="15">
         <v>2865.99</v>
       </c>
       <c r="C475" s="16">
         <v>1432.99</v>
       </c>
       <c r="D475" s="16">
         <v>2719.05</v>
       </c>
       <c r="E475" s="16">
         <v>679.76</v>
       </c>
       <c r="F475" s="16">
         <v>753.23</v>
       </c>
       <c r="G475" s="16">
         <v>3619.22</v>
       </c>
     </row>
-    <row r="476" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="476" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A476" s="23" t="s">
         <v>399</v>
       </c>
       <c r="B476" s="15">
         <v>400.39</v>
       </c>
       <c r="C476" s="16">
         <v>200.19</v>
       </c>
       <c r="D476" s="16">
         <v>379.86</v>
       </c>
       <c r="E476" s="16">
         <v>94.96</v>
       </c>
       <c r="F476" s="16">
         <v>105.23</v>
       </c>
       <c r="G476" s="16">
         <v>505.62</v>
       </c>
     </row>
-    <row r="477" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="477" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A477" s="23" t="s">
         <v>400</v>
       </c>
       <c r="B477" s="15">
         <v>5886.54</v>
       </c>
       <c r="C477" s="16">
         <v>2943.27</v>
       </c>
       <c r="D477" s="16">
         <v>5584.72</v>
       </c>
       <c r="E477" s="16">
         <v>1396.18</v>
       </c>
       <c r="F477" s="16">
         <v>1547.09</v>
       </c>
       <c r="G477" s="16">
         <v>7433.63</v>
       </c>
     </row>
-    <row r="478" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="478" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A478" s="23" t="s">
         <v>401</v>
       </c>
       <c r="B478" s="15">
         <v>3561.43</v>
       </c>
       <c r="C478" s="16">
         <v>1780.71</v>
       </c>
       <c r="D478" s="16">
         <v>3378.83</v>
       </c>
       <c r="E478" s="16">
         <v>844.7</v>
       </c>
       <c r="F478" s="16">
         <v>936.01</v>
       </c>
       <c r="G478" s="16">
         <v>4497.4399999999996</v>
       </c>
     </row>
-    <row r="479" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="479" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A479" s="23" t="s">
         <v>402</v>
       </c>
       <c r="B479" s="15">
         <v>1243.33</v>
       </c>
       <c r="C479" s="16">
         <v>621.66</v>
       </c>
       <c r="D479" s="16">
         <v>1179.5899999999999</v>
       </c>
       <c r="E479" s="16">
         <v>294.89</v>
       </c>
       <c r="F479" s="16">
         <v>326.77</v>
       </c>
       <c r="G479" s="16">
         <v>1570.1</v>
       </c>
     </row>
-    <row r="480" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="480" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A480" s="24" t="s">
         <v>403</v>
       </c>
       <c r="B480" s="17">
         <v>3694.89</v>
       </c>
       <c r="C480" s="18">
         <v>1847.44</v>
       </c>
       <c r="D480" s="18">
         <v>3505.44</v>
       </c>
       <c r="E480" s="18">
         <v>876.36</v>
       </c>
       <c r="F480" s="18">
         <v>971.08</v>
       </c>
       <c r="G480" s="18">
         <v>4665.97</v>
       </c>
     </row>
-    <row r="481" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="481" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A481" s="25" t="s">
         <v>404</v>
       </c>
       <c r="B481" s="19">
         <v>-486660.5</v>
       </c>
       <c r="C481" s="20">
         <v>0</v>
       </c>
       <c r="D481" s="20">
         <v>0</v>
       </c>
       <c r="E481" s="20">
         <v>0</v>
       </c>
       <c r="F481" s="20">
         <v>-65112.49</v>
       </c>
       <c r="G481" s="20">
         <v>-551772.99</v>
       </c>
     </row>
-    <row r="482" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="482" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A482" s="23" t="s">
         <v>405</v>
       </c>
       <c r="B482" s="15">
         <v>33267.050000000003</v>
       </c>
       <c r="C482" s="16">
         <v>16633.52</v>
       </c>
       <c r="D482" s="16">
         <v>48730.3</v>
       </c>
       <c r="E482" s="16">
         <v>12182.57</v>
       </c>
       <c r="F482" s="16">
         <v>4450.95</v>
       </c>
       <c r="G482" s="16">
         <v>37718</v>
       </c>
     </row>
-    <row r="483" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="483" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A483" s="23" t="s">
         <v>406</v>
       </c>
       <c r="B483" s="15">
         <v>313324.44</v>
       </c>
       <c r="C483" s="16">
         <v>156662.22</v>
       </c>
       <c r="D483" s="16">
         <v>458964.55</v>
       </c>
       <c r="E483" s="16">
         <v>114741.13</v>
       </c>
       <c r="F483" s="16">
         <v>41921.089999999997</v>
       </c>
       <c r="G483" s="16">
         <v>355245.53</v>
       </c>
     </row>
-    <row r="484" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="484" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A484" s="23" t="s">
         <v>407</v>
       </c>
       <c r="B484" s="15">
         <v>80448.33</v>
       </c>
       <c r="C484" s="16">
         <v>40224.160000000003</v>
       </c>
       <c r="D484" s="16">
         <v>117842.49</v>
       </c>
       <c r="E484" s="16">
         <v>29460.62</v>
       </c>
       <c r="F484" s="16">
         <v>10763.54</v>
       </c>
       <c r="G484" s="16">
         <v>91211.87</v>
       </c>
     </row>
-    <row r="485" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="485" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A485" s="23" t="s">
         <v>408</v>
       </c>
       <c r="B485" s="15">
         <v>9725.8700000000008</v>
       </c>
       <c r="C485" s="16">
         <v>4862.93</v>
       </c>
       <c r="D485" s="16">
         <v>14246.68</v>
       </c>
       <c r="E485" s="16">
         <v>3561.67</v>
       </c>
       <c r="F485" s="16">
         <v>1301.26</v>
       </c>
       <c r="G485" s="16">
         <v>11027.13</v>
       </c>
     </row>
-    <row r="486" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="486" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A486" s="23" t="s">
         <v>656</v>
       </c>
       <c r="B486" s="15">
         <v>21763.35</v>
       </c>
       <c r="C486" s="16">
         <v>10881.67</v>
       </c>
       <c r="D486" s="16">
         <v>31879.439999999999</v>
       </c>
       <c r="E486" s="16">
         <v>7969.86</v>
       </c>
       <c r="F486" s="16">
         <v>2911.81</v>
       </c>
       <c r="G486" s="16">
         <v>24675.16</v>
       </c>
     </row>
-    <row r="487" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="487" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A487" s="24" t="s">
         <v>409</v>
       </c>
       <c r="B487" s="17">
         <v>28131.46</v>
       </c>
       <c r="C487" s="18">
         <v>14065.73</v>
       </c>
       <c r="D487" s="18">
         <v>41207.58</v>
       </c>
       <c r="E487" s="18">
         <v>10301.89</v>
       </c>
       <c r="F487" s="18">
         <v>3763.84</v>
       </c>
       <c r="G487" s="18">
         <v>31895.3</v>
       </c>
     </row>
-    <row r="488" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="488" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A488" s="25" t="s">
         <v>410</v>
       </c>
       <c r="B488" s="19">
         <v>-631649.81999999995</v>
       </c>
       <c r="C488" s="20">
         <v>0</v>
       </c>
       <c r="D488" s="20">
         <v>0</v>
       </c>
       <c r="E488" s="20">
         <v>0</v>
       </c>
       <c r="F488" s="20">
         <v>-77118.27</v>
       </c>
       <c r="G488" s="20">
         <v>-708768.09</v>
       </c>
     </row>
-    <row r="489" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="489" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A489" s="23" t="s">
         <v>411</v>
       </c>
       <c r="B489" s="15">
         <v>138579.97</v>
       </c>
       <c r="C489" s="16">
         <v>69289.98</v>
       </c>
       <c r="D489" s="16">
         <v>209482.9</v>
       </c>
       <c r="E489" s="16">
         <v>52370.720000000001</v>
       </c>
       <c r="F489" s="16">
         <v>16919.259999999998</v>
       </c>
       <c r="G489" s="16">
         <v>155499.23000000001</v>
       </c>
     </row>
-    <row r="490" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="490" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A490" s="23" t="s">
         <v>630</v>
       </c>
       <c r="B490" s="15">
         <v>398622.09</v>
       </c>
       <c r="C490" s="16">
         <v>199311.04</v>
       </c>
       <c r="D490" s="16">
         <v>602572.72</v>
       </c>
       <c r="E490" s="16">
         <v>150643.18</v>
       </c>
       <c r="F490" s="16">
         <v>48667.86</v>
       </c>
       <c r="G490" s="16">
         <v>447289.95</v>
       </c>
     </row>
-    <row r="491" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="491" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A491" s="23" t="s">
         <v>631</v>
       </c>
       <c r="B491" s="15">
         <v>941.32</v>
       </c>
       <c r="C491" s="16">
         <v>470.66</v>
       </c>
       <c r="D491" s="16">
         <v>1422.94</v>
       </c>
       <c r="E491" s="16">
         <v>355.73</v>
       </c>
       <c r="F491" s="16">
         <v>114.93</v>
       </c>
       <c r="G491" s="16">
         <v>1056.25</v>
       </c>
     </row>
-    <row r="492" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="492" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A492" s="23" t="s">
         <v>412</v>
       </c>
       <c r="B492" s="15">
         <v>66627.25</v>
       </c>
       <c r="C492" s="16">
         <v>33313.620000000003</v>
       </c>
       <c r="D492" s="16">
         <v>100716.36</v>
       </c>
       <c r="E492" s="16">
         <v>25179.09</v>
       </c>
       <c r="F492" s="16">
         <v>8134.53</v>
       </c>
       <c r="G492" s="16">
         <v>74761.78</v>
       </c>
     </row>
-    <row r="493" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="493" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A493" s="24" t="s">
         <v>609</v>
       </c>
       <c r="B493" s="17">
         <v>26879.19</v>
       </c>
       <c r="C493" s="18">
         <v>13439.59</v>
       </c>
       <c r="D493" s="18">
         <v>40631.629999999997</v>
       </c>
       <c r="E493" s="18">
         <v>10157.9</v>
       </c>
       <c r="F493" s="18">
         <v>3281.69</v>
       </c>
       <c r="G493" s="18">
         <v>30160.880000000001</v>
       </c>
     </row>
-    <row r="494" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="494" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A494" s="25" t="s">
         <v>413</v>
       </c>
       <c r="B494" s="19">
         <v>-8545.9699999999993</v>
       </c>
       <c r="C494" s="20">
         <v>0</v>
       </c>
       <c r="D494" s="20">
         <v>0</v>
       </c>
       <c r="E494" s="20">
         <v>0</v>
       </c>
       <c r="F494" s="20">
         <v>-974.84</v>
       </c>
       <c r="G494" s="20">
         <v>-9520.81</v>
       </c>
     </row>
-    <row r="495" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="495" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A495" s="23" t="s">
         <v>414</v>
       </c>
       <c r="B495" s="15">
         <v>443.8</v>
       </c>
       <c r="C495" s="16">
         <v>221.9</v>
       </c>
       <c r="D495" s="16">
         <v>685.11</v>
       </c>
       <c r="E495" s="16">
         <v>171.27</v>
       </c>
       <c r="F495" s="16">
         <v>50.63</v>
       </c>
       <c r="G495" s="16">
         <v>494.43</v>
       </c>
     </row>
-    <row r="496" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="496" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A496" s="23" t="s">
         <v>415</v>
       </c>
       <c r="B496" s="15">
         <v>0</v>
       </c>
       <c r="C496" s="16">
         <v>0</v>
       </c>
       <c r="D496" s="16">
         <v>0</v>
       </c>
       <c r="E496" s="16">
         <v>0</v>
       </c>
       <c r="F496" s="16">
         <v>0</v>
       </c>
       <c r="G496" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="497" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="497" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A497" s="23" t="s">
         <v>416</v>
       </c>
       <c r="B497" s="15">
         <v>971.25</v>
       </c>
       <c r="C497" s="16">
         <v>485.62</v>
       </c>
       <c r="D497" s="16">
         <v>1499.34</v>
       </c>
       <c r="E497" s="16">
         <v>374.83</v>
       </c>
       <c r="F497" s="16">
         <v>110.79</v>
       </c>
       <c r="G497" s="16">
         <v>1082.04</v>
       </c>
     </row>
-    <row r="498" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="498" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A498" s="23" t="s">
         <v>417</v>
       </c>
       <c r="B498" s="15">
         <v>272.95</v>
       </c>
       <c r="C498" s="16">
         <v>136.47</v>
       </c>
       <c r="D498" s="16">
         <v>421.37</v>
       </c>
       <c r="E498" s="16">
         <v>105.34</v>
       </c>
       <c r="F498" s="16">
         <v>31.13</v>
       </c>
       <c r="G498" s="16">
         <v>304.08</v>
       </c>
     </row>
-    <row r="499" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="499" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A499" s="23" t="s">
         <v>418</v>
       </c>
       <c r="B499" s="15">
         <v>267.45</v>
       </c>
       <c r="C499" s="16">
         <v>133.72</v>
       </c>
       <c r="D499" s="16">
         <v>412.87</v>
       </c>
       <c r="E499" s="16">
         <v>103.21</v>
       </c>
       <c r="F499" s="16">
         <v>30.51</v>
       </c>
       <c r="G499" s="16">
         <v>297.95999999999998</v>
       </c>
     </row>
-    <row r="500" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="500" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A500" s="23" t="s">
         <v>419</v>
       </c>
       <c r="B500" s="15">
         <v>1198.43</v>
       </c>
       <c r="C500" s="16">
         <v>599.21</v>
       </c>
       <c r="D500" s="16">
         <v>1850.04</v>
       </c>
       <c r="E500" s="16">
         <v>462.51</v>
       </c>
       <c r="F500" s="16">
         <v>136.69999999999999</v>
       </c>
       <c r="G500" s="16">
         <v>1335.13</v>
       </c>
     </row>
-    <row r="501" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="501" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A501" s="23" t="s">
         <v>420</v>
       </c>
       <c r="B501" s="15">
         <v>4656.88</v>
       </c>
       <c r="C501" s="16">
         <v>2328.44</v>
       </c>
       <c r="D501" s="16">
         <v>7188.95</v>
       </c>
       <c r="E501" s="16">
         <v>1797.23</v>
       </c>
       <c r="F501" s="16">
         <v>531.21</v>
       </c>
       <c r="G501" s="16">
         <v>5188.09</v>
       </c>
     </row>
-    <row r="502" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="502" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A502" s="23" t="s">
         <v>421</v>
       </c>
       <c r="B502" s="15">
         <v>288.89</v>
       </c>
       <c r="C502" s="16">
         <v>144.44</v>
       </c>
       <c r="D502" s="16">
         <v>445.97</v>
       </c>
       <c r="E502" s="16">
         <v>111.49</v>
       </c>
       <c r="F502" s="16">
         <v>32.950000000000003</v>
       </c>
       <c r="G502" s="16">
         <v>321.83999999999997</v>
       </c>
     </row>
-    <row r="503" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="503" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A503" s="24" t="s">
         <v>422</v>
       </c>
       <c r="B503" s="17">
         <v>446.32</v>
       </c>
       <c r="C503" s="18">
         <v>223.16</v>
       </c>
       <c r="D503" s="18">
         <v>688.99</v>
       </c>
       <c r="E503" s="18">
         <v>172.24</v>
       </c>
       <c r="F503" s="18">
         <v>50.92</v>
       </c>
       <c r="G503" s="18">
         <v>497.24</v>
       </c>
     </row>
-    <row r="504" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="504" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A504" s="25" t="s">
         <v>423</v>
       </c>
       <c r="B504" s="19">
         <v>-104542.98</v>
       </c>
       <c r="C504" s="20">
         <v>0</v>
       </c>
       <c r="D504" s="20">
         <v>0</v>
       </c>
       <c r="E504" s="20">
         <v>0</v>
       </c>
       <c r="F504" s="20">
         <v>114.78</v>
       </c>
       <c r="G504" s="20">
         <v>-104428.2</v>
       </c>
     </row>
-    <row r="505" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="505" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A505" s="24" t="s">
         <v>619</v>
       </c>
       <c r="B505" s="17">
         <v>104542.98</v>
       </c>
       <c r="C505" s="18">
         <v>52271.49</v>
       </c>
       <c r="D505" s="18">
         <v>209545.11</v>
       </c>
       <c r="E505" s="18">
         <v>52386.27</v>
       </c>
       <c r="F505" s="18">
         <v>-114.78</v>
       </c>
       <c r="G505" s="18">
         <v>104428.2</v>
       </c>
     </row>
-    <row r="506" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="506" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A506" s="25" t="s">
         <v>424</v>
       </c>
       <c r="B506" s="19">
         <v>-78328.94</v>
       </c>
       <c r="C506" s="20">
         <v>0</v>
       </c>
       <c r="D506" s="20">
         <v>0</v>
       </c>
       <c r="E506" s="20">
         <v>0</v>
       </c>
       <c r="F506" s="20">
         <v>-7530.84</v>
       </c>
       <c r="G506" s="20">
         <v>-85859.78</v>
       </c>
     </row>
-    <row r="507" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="507" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A507" s="23" t="s">
         <v>425</v>
       </c>
       <c r="B507" s="15">
         <v>2638.52</v>
       </c>
       <c r="C507" s="16">
         <v>1319.26</v>
       </c>
       <c r="D507" s="16">
         <v>4262.33</v>
       </c>
       <c r="E507" s="16">
         <v>1065.58</v>
       </c>
       <c r="F507" s="16">
         <v>253.68</v>
       </c>
       <c r="G507" s="16">
         <v>2892.2</v>
       </c>
     </row>
-    <row r="508" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="508" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A508" s="23" t="s">
         <v>426</v>
       </c>
       <c r="B508" s="15">
         <v>29818.38</v>
       </c>
       <c r="C508" s="16">
         <v>14909.19</v>
       </c>
       <c r="D508" s="16">
         <v>48169.37</v>
       </c>
       <c r="E508" s="16">
         <v>12042.34</v>
       </c>
       <c r="F508" s="16">
         <v>2866.85</v>
       </c>
       <c r="G508" s="16">
         <v>32685.23</v>
       </c>
     </row>
-    <row r="509" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="509" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A509" s="23" t="s">
         <v>427</v>
       </c>
       <c r="B509" s="15">
         <v>3568.37</v>
       </c>
       <c r="C509" s="16">
         <v>1784.18</v>
       </c>
       <c r="D509" s="16">
         <v>5764.43</v>
       </c>
       <c r="E509" s="16">
         <v>1441.1</v>
       </c>
       <c r="F509" s="16">
         <v>343.08</v>
       </c>
       <c r="G509" s="16">
         <v>3911.45</v>
       </c>
     </row>
-    <row r="510" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="510" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A510" s="23" t="s">
         <v>656</v>
       </c>
       <c r="B510" s="15">
         <v>36621.33</v>
       </c>
       <c r="C510" s="16">
         <v>18310.66</v>
       </c>
       <c r="D510" s="16">
         <v>59159.02</v>
       </c>
       <c r="E510" s="16">
         <v>14789.75</v>
       </c>
       <c r="F510" s="16">
         <v>3520.91</v>
       </c>
       <c r="G510" s="16">
         <v>40142.239999999998</v>
       </c>
     </row>
-    <row r="511" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="511" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A511" s="23" t="s">
         <v>428</v>
       </c>
       <c r="B511" s="15">
         <v>4092.85</v>
       </c>
       <c r="C511" s="16">
         <v>2046.42</v>
       </c>
       <c r="D511" s="16">
         <v>6611.69</v>
       </c>
       <c r="E511" s="16">
         <v>1652.92</v>
       </c>
       <c r="F511" s="16">
         <v>393.5</v>
       </c>
       <c r="G511" s="16">
         <v>4486.3500000000004</v>
       </c>
     </row>
-    <row r="512" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="512" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A512" s="23" t="s">
         <v>629</v>
       </c>
       <c r="B512" s="15">
         <v>0</v>
       </c>
       <c r="C512" s="16">
         <v>0</v>
       </c>
       <c r="D512" s="16">
         <v>0</v>
       </c>
       <c r="E512" s="16">
         <v>0</v>
       </c>
       <c r="F512" s="16">
         <v>0</v>
       </c>
       <c r="G512" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="513" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="513" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A513" s="24" t="s">
         <v>429</v>
       </c>
       <c r="B513" s="17">
         <v>1589.49</v>
       </c>
       <c r="C513" s="18">
         <v>794.74</v>
       </c>
       <c r="D513" s="18">
         <v>2567.71</v>
       </c>
       <c r="E513" s="18">
         <v>641.91999999999996</v>
       </c>
       <c r="F513" s="18">
         <v>152.82</v>
       </c>
       <c r="G513" s="18">
         <v>1742.31</v>
       </c>
     </row>
-    <row r="514" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="514" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A514" s="25" t="s">
         <v>430</v>
       </c>
       <c r="B514" s="19">
         <v>-21156.23</v>
       </c>
       <c r="C514" s="20">
         <v>0</v>
       </c>
       <c r="D514" s="20">
         <v>0</v>
       </c>
       <c r="E514" s="20">
         <v>0</v>
       </c>
       <c r="F514" s="20">
         <v>-5650.91</v>
       </c>
       <c r="G514" s="20">
         <v>-26807.14</v>
       </c>
     </row>
-    <row r="515" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="515" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A515" s="23" t="s">
         <v>431</v>
       </c>
       <c r="B515" s="15">
         <v>16415.86</v>
       </c>
       <c r="C515" s="16">
         <v>8207.93</v>
       </c>
       <c r="D515" s="16">
         <v>15292.76</v>
       </c>
       <c r="E515" s="16">
         <v>3823.19</v>
       </c>
       <c r="F515" s="16">
         <v>4384.74</v>
       </c>
       <c r="G515" s="16">
         <v>20800.599999999999</v>
       </c>
     </row>
-    <row r="516" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="516" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A516" s="24" t="s">
         <v>432</v>
       </c>
       <c r="B516" s="17">
         <v>4740.37</v>
       </c>
       <c r="C516" s="18">
         <v>2370.1799999999998</v>
       </c>
       <c r="D516" s="18">
         <v>4416.05</v>
       </c>
       <c r="E516" s="18">
         <v>1104.01</v>
       </c>
       <c r="F516" s="18">
         <v>1266.17</v>
       </c>
       <c r="G516" s="18">
         <v>6006.54</v>
       </c>
     </row>
-    <row r="517" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="517" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A517" s="25" t="s">
         <v>433</v>
       </c>
       <c r="B517" s="19">
         <v>-46402.38</v>
       </c>
       <c r="C517" s="20">
         <v>0</v>
       </c>
       <c r="D517" s="20">
         <v>0</v>
       </c>
       <c r="E517" s="20">
         <v>0</v>
       </c>
       <c r="F517" s="20">
         <v>-6537.28</v>
       </c>
       <c r="G517" s="20">
         <v>-52939.66</v>
       </c>
     </row>
-    <row r="518" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="518" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A518" s="24" t="s">
         <v>434</v>
       </c>
       <c r="B518" s="17">
         <v>46402.38</v>
       </c>
       <c r="C518" s="18">
         <v>23201.19</v>
       </c>
       <c r="D518" s="18">
         <v>66655.67</v>
       </c>
       <c r="E518" s="18">
         <v>16663.91</v>
       </c>
       <c r="F518" s="18">
         <v>6537.28</v>
       </c>
       <c r="G518" s="18">
         <v>52939.66</v>
       </c>
     </row>
-    <row r="519" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="519" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A519" s="25" t="s">
         <v>435</v>
       </c>
       <c r="B519" s="19">
         <v>-724763.71</v>
       </c>
       <c r="C519" s="20">
         <v>0</v>
       </c>
       <c r="D519" s="20">
         <v>0</v>
       </c>
       <c r="E519" s="20">
         <v>0</v>
       </c>
       <c r="F519" s="20">
         <v>-15415.1</v>
       </c>
       <c r="G519" s="20">
         <v>-740178.81</v>
       </c>
     </row>
-    <row r="520" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="520" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A520" s="23" t="s">
         <v>436</v>
       </c>
       <c r="B520" s="15">
         <v>32610.2</v>
       </c>
       <c r="C520" s="16">
         <v>16305.1</v>
       </c>
       <c r="D520" s="16">
         <v>62446.04</v>
       </c>
       <c r="E520" s="16">
         <v>15611.51</v>
       </c>
       <c r="F520" s="16">
         <v>693.59</v>
       </c>
       <c r="G520" s="16">
         <v>33303.79</v>
       </c>
     </row>
-    <row r="521" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="521" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A521" s="23" t="s">
         <v>437</v>
       </c>
       <c r="B521" s="15">
         <v>8297.48</v>
       </c>
       <c r="C521" s="16">
         <v>4148.74</v>
       </c>
       <c r="D521" s="16">
         <v>15889.03</v>
       </c>
       <c r="E521" s="16">
         <v>3972.25</v>
       </c>
       <c r="F521" s="16">
         <v>176.49</v>
       </c>
       <c r="G521" s="16">
         <v>8473.9699999999993</v>
       </c>
     </row>
-    <row r="522" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="522" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A522" s="23" t="s">
         <v>438</v>
       </c>
       <c r="B522" s="15">
         <v>280.8</v>
       </c>
       <c r="C522" s="16">
         <v>140.4</v>
       </c>
       <c r="D522" s="16">
         <v>537.70000000000005</v>
       </c>
       <c r="E522" s="16">
         <v>134.41999999999999</v>
       </c>
       <c r="F522" s="16">
         <v>5.98</v>
       </c>
       <c r="G522" s="16">
         <v>286.77999999999997</v>
       </c>
     </row>
-    <row r="523" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="523" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A523" s="23" t="s">
         <v>439</v>
       </c>
       <c r="B523" s="15">
         <v>26981.19</v>
       </c>
       <c r="C523" s="16">
         <v>13490.59</v>
       </c>
       <c r="D523" s="16">
         <v>51666.91</v>
       </c>
       <c r="E523" s="16">
         <v>12916.72</v>
       </c>
       <c r="F523" s="16">
         <v>573.87</v>
       </c>
       <c r="G523" s="16">
         <v>27555.06</v>
       </c>
     </row>
-    <row r="524" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="524" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A524" s="23" t="s">
         <v>440</v>
       </c>
       <c r="B524" s="15">
         <v>2264.48</v>
       </c>
       <c r="C524" s="16">
         <v>1132.24</v>
       </c>
       <c r="D524" s="16">
         <v>4336.3100000000004</v>
       </c>
       <c r="E524" s="16">
         <v>1084.07</v>
       </c>
       <c r="F524" s="16">
         <v>48.17</v>
       </c>
       <c r="G524" s="16">
         <v>2312.65</v>
       </c>
     </row>
-    <row r="525" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="525" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A525" s="23" t="s">
         <v>441</v>
       </c>
       <c r="B525" s="15">
         <v>567505.41</v>
       </c>
       <c r="C525" s="16">
         <v>283752.7</v>
       </c>
       <c r="D525" s="16">
         <v>1086729.49</v>
       </c>
       <c r="E525" s="16">
         <v>271682.37</v>
       </c>
       <c r="F525" s="16">
         <v>12070.33</v>
       </c>
       <c r="G525" s="16">
         <v>579575.74</v>
       </c>
     </row>
-    <row r="526" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="526" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A526" s="23" t="s">
         <v>651</v>
       </c>
       <c r="B526" s="15">
         <v>14289.23</v>
       </c>
       <c r="C526" s="16">
         <v>7144.61</v>
       </c>
       <c r="D526" s="16">
         <v>27362.79</v>
       </c>
       <c r="E526" s="16">
         <v>6840.69</v>
       </c>
       <c r="F526" s="16">
         <v>303.92</v>
       </c>
       <c r="G526" s="16">
         <v>14593.15</v>
       </c>
     </row>
-    <row r="527" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="527" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A527" s="23" t="s">
         <v>442</v>
       </c>
       <c r="B527" s="15">
         <v>2510.31</v>
       </c>
       <c r="C527" s="16">
         <v>1255.1500000000001</v>
       </c>
       <c r="D527" s="16">
         <v>4807.05</v>
       </c>
       <c r="E527" s="16">
         <v>1201.76</v>
       </c>
       <c r="F527" s="16">
         <v>53.39</v>
       </c>
       <c r="G527" s="16">
         <v>2563.6999999999998</v>
       </c>
     </row>
-    <row r="528" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="528" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A528" s="23" t="s">
         <v>443</v>
       </c>
       <c r="B528" s="15">
         <v>3358.8</v>
       </c>
       <c r="C528" s="16">
         <v>1679.4</v>
       </c>
       <c r="D528" s="16">
         <v>6431.84</v>
       </c>
       <c r="E528" s="16">
         <v>1607.96</v>
       </c>
       <c r="F528" s="16">
         <v>71.44</v>
       </c>
       <c r="G528" s="16">
         <v>3430.24</v>
       </c>
     </row>
-    <row r="529" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="529" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A529" s="24" t="s">
         <v>444</v>
       </c>
       <c r="B529" s="17">
         <v>66665.81</v>
       </c>
       <c r="C529" s="18">
         <v>33332.9</v>
       </c>
       <c r="D529" s="18">
         <v>127659.92</v>
       </c>
       <c r="E529" s="18">
         <v>31914.98</v>
       </c>
       <c r="F529" s="18">
         <v>1417.92</v>
       </c>
       <c r="G529" s="18">
         <v>68083.73</v>
       </c>
     </row>
-    <row r="530" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="530" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A530" s="25" t="s">
         <v>445</v>
       </c>
       <c r="B530" s="19">
         <v>-25673.919999999998</v>
       </c>
       <c r="C530" s="20">
         <v>0</v>
       </c>
       <c r="D530" s="20">
         <v>0</v>
       </c>
       <c r="E530" s="20">
         <v>0</v>
       </c>
       <c r="F530" s="20">
         <v>-3693.06</v>
       </c>
       <c r="G530" s="20">
         <v>-29366.98</v>
       </c>
     </row>
-    <row r="531" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="531" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A531" s="23" t="s">
         <v>446</v>
       </c>
       <c r="B531" s="15">
         <v>8027.04</v>
       </c>
       <c r="C531" s="16">
         <v>4013.52</v>
       </c>
       <c r="D531" s="16">
         <v>11435.49</v>
       </c>
       <c r="E531" s="16">
         <v>2858.87</v>
       </c>
       <c r="F531" s="16">
         <v>1154.6500000000001</v>
       </c>
       <c r="G531" s="16">
         <v>9181.69</v>
       </c>
     </row>
-    <row r="532" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="532" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A532" s="23" t="s">
         <v>645</v>
       </c>
       <c r="B532" s="15">
         <v>5306.68</v>
       </c>
       <c r="C532" s="16">
         <v>2653.34</v>
       </c>
       <c r="D532" s="16">
         <v>7560.01</v>
       </c>
       <c r="E532" s="16">
         <v>1890</v>
       </c>
       <c r="F532" s="16">
         <v>763.34</v>
       </c>
       <c r="G532" s="16">
         <v>6070.02</v>
       </c>
     </row>
-    <row r="533" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="533" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A533" s="24" t="s">
         <v>447</v>
       </c>
       <c r="B533" s="17">
         <v>12340.2</v>
       </c>
       <c r="C533" s="18">
         <v>6170.1</v>
       </c>
       <c r="D533" s="18">
         <v>17580.12</v>
       </c>
       <c r="E533" s="18">
         <v>4395.03</v>
       </c>
       <c r="F533" s="18">
         <v>1775.07</v>
       </c>
       <c r="G533" s="18">
         <v>14115.27</v>
       </c>
     </row>
-    <row r="534" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="534" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A534" s="25" t="s">
         <v>448</v>
       </c>
       <c r="B534" s="19">
         <v>-380566.25</v>
       </c>
       <c r="C534" s="20">
         <v>0</v>
       </c>
       <c r="D534" s="20">
         <v>0</v>
       </c>
       <c r="E534" s="20">
         <v>0</v>
       </c>
       <c r="F534" s="20">
         <v>-55828.1</v>
       </c>
       <c r="G534" s="20">
         <v>-436394.35</v>
       </c>
     </row>
-    <row r="535" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="535" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A535" s="23" t="s">
         <v>641</v>
       </c>
       <c r="B535" s="15">
         <v>76389.789999999994</v>
       </c>
       <c r="C535" s="16">
         <v>38194.89</v>
       </c>
       <c r="D535" s="16">
         <v>107954.85</v>
       </c>
       <c r="E535" s="16">
         <v>26988.71</v>
       </c>
       <c r="F535" s="16">
         <v>11206.18</v>
       </c>
       <c r="G535" s="16">
         <v>87595.97</v>
       </c>
     </row>
-    <row r="536" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="536" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A536" s="23" t="s">
         <v>449</v>
       </c>
       <c r="B536" s="15">
         <v>182103.43</v>
       </c>
       <c r="C536" s="16">
         <v>91051.71</v>
       </c>
       <c r="D536" s="16">
         <v>257350.46</v>
       </c>
       <c r="E536" s="16">
         <v>64337.61</v>
       </c>
       <c r="F536" s="16">
         <v>26714.1</v>
       </c>
       <c r="G536" s="16">
         <v>208817.53</v>
       </c>
     </row>
-    <row r="537" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="537" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A537" s="23" t="s">
         <v>450</v>
       </c>
       <c r="B537" s="15">
         <v>7978.54</v>
       </c>
       <c r="C537" s="16">
         <v>3989.27</v>
       </c>
       <c r="D537" s="16">
         <v>11275.35</v>
       </c>
       <c r="E537" s="16">
         <v>2818.83</v>
       </c>
       <c r="F537" s="16">
         <v>1170.44</v>
       </c>
       <c r="G537" s="16">
         <v>9148.98</v>
       </c>
     </row>
-    <row r="538" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="538" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A538" s="23" t="s">
         <v>625</v>
       </c>
       <c r="B538" s="15">
         <v>64.900000000000006</v>
       </c>
       <c r="C538" s="16">
         <v>32.450000000000003</v>
       </c>
       <c r="D538" s="16">
         <v>91.71</v>
       </c>
       <c r="E538" s="16">
         <v>22.92</v>
       </c>
       <c r="F538" s="16">
         <v>9.5299999999999994</v>
       </c>
       <c r="G538" s="16">
         <v>74.430000000000007</v>
       </c>
     </row>
-    <row r="539" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="539" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A539" s="23" t="s">
         <v>451</v>
       </c>
       <c r="B539" s="15">
         <v>17391.75</v>
       </c>
       <c r="C539" s="16">
         <v>8695.8700000000008</v>
       </c>
       <c r="D539" s="16">
         <v>24578.21</v>
       </c>
       <c r="E539" s="16">
         <v>6144.55</v>
       </c>
       <c r="F539" s="16">
         <v>2551.3200000000002</v>
       </c>
       <c r="G539" s="16">
         <v>19943.07</v>
       </c>
     </row>
-    <row r="540" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="540" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A540" s="23" t="s">
         <v>452</v>
       </c>
       <c r="B540" s="15">
         <v>11581.49</v>
       </c>
       <c r="C540" s="16">
         <v>5790.74</v>
       </c>
       <c r="D540" s="16">
         <v>16367.08</v>
       </c>
       <c r="E540" s="16">
         <v>4091.77</v>
       </c>
       <c r="F540" s="16">
         <v>1698.97</v>
       </c>
       <c r="G540" s="16">
         <v>13280.46</v>
       </c>
     </row>
-    <row r="541" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="541" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A541" s="23" t="s">
         <v>453</v>
       </c>
       <c r="B541" s="15">
         <v>30583.15</v>
       </c>
       <c r="C541" s="16">
         <v>15291.57</v>
       </c>
       <c r="D541" s="16">
         <v>43220.43</v>
       </c>
       <c r="E541" s="16">
         <v>10805.1</v>
       </c>
       <c r="F541" s="16">
         <v>4486.47</v>
       </c>
       <c r="G541" s="16">
         <v>35069.620000000003</v>
       </c>
     </row>
-    <row r="542" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="542" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A542" s="23" t="s">
         <v>454</v>
       </c>
       <c r="B542" s="15">
         <v>1525.56</v>
       </c>
       <c r="C542" s="16">
         <v>762.78</v>
       </c>
       <c r="D542" s="16">
         <v>2155.94</v>
       </c>
       <c r="E542" s="16">
         <v>538.98</v>
       </c>
       <c r="F542" s="16">
         <v>223.8</v>
       </c>
       <c r="G542" s="16">
         <v>1749.36</v>
       </c>
     </row>
-    <row r="543" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="543" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A543" s="23" t="s">
         <v>455</v>
       </c>
       <c r="B543" s="15">
         <v>2551.2600000000002</v>
       </c>
       <c r="C543" s="16">
         <v>1275.6300000000001</v>
       </c>
       <c r="D543" s="16">
         <v>3605.47</v>
       </c>
       <c r="E543" s="16">
         <v>901.36</v>
       </c>
       <c r="F543" s="16">
         <v>374.27</v>
       </c>
       <c r="G543" s="16">
         <v>2925.53</v>
       </c>
     </row>
-    <row r="544" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="544" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A544" s="23" t="s">
         <v>626</v>
       </c>
       <c r="B544" s="15">
         <v>3947.03</v>
       </c>
       <c r="C544" s="16">
         <v>1973.51</v>
       </c>
       <c r="D544" s="16">
         <v>5577.98</v>
       </c>
       <c r="E544" s="16">
         <v>1394.49</v>
       </c>
       <c r="F544" s="16">
         <v>579.02</v>
       </c>
       <c r="G544" s="16">
         <v>4526.05</v>
       </c>
     </row>
-    <row r="545" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="545" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A545" s="24" t="s">
         <v>456</v>
       </c>
       <c r="B545" s="17">
         <v>46449.35</v>
       </c>
       <c r="C545" s="18">
         <v>23224.67</v>
       </c>
       <c r="D545" s="18">
         <v>65642.7</v>
       </c>
       <c r="E545" s="18">
         <v>16410.669999999998</v>
       </c>
       <c r="F545" s="18">
         <v>6814</v>
       </c>
       <c r="G545" s="18">
         <v>53263.35</v>
       </c>
     </row>
-    <row r="546" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="546" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A546" s="25" t="s">
         <v>457</v>
       </c>
       <c r="B546" s="19">
         <v>-78659.539999999994</v>
       </c>
       <c r="C546" s="20">
         <v>0</v>
       </c>
       <c r="D546" s="20">
         <v>0</v>
       </c>
       <c r="E546" s="20">
         <v>0</v>
       </c>
       <c r="F546" s="20">
         <v>-10935.93</v>
       </c>
       <c r="G546" s="20">
         <v>-89595.47</v>
       </c>
     </row>
-    <row r="547" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="547" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A547" s="23" t="s">
         <v>458</v>
       </c>
       <c r="B547" s="15">
         <v>1336.82</v>
       </c>
       <c r="C547" s="16">
         <v>668.41</v>
       </c>
       <c r="D547" s="16">
         <v>1930.22</v>
       </c>
       <c r="E547" s="16">
         <v>482.55</v>
       </c>
       <c r="F547" s="16">
         <v>185.86</v>
       </c>
       <c r="G547" s="16">
         <v>1522.68</v>
       </c>
     </row>
-    <row r="548" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="548" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A548" s="23" t="s">
         <v>459</v>
       </c>
       <c r="B548" s="15">
         <v>3607.9</v>
       </c>
       <c r="C548" s="16">
         <v>1803.95</v>
       </c>
       <c r="D548" s="16">
         <v>5209.3999999999996</v>
       </c>
       <c r="E548" s="16">
         <v>1302.3499999999999</v>
       </c>
       <c r="F548" s="16">
         <v>501.6</v>
       </c>
       <c r="G548" s="16">
         <v>4109.5</v>
       </c>
     </row>
-    <row r="549" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="549" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A549" s="23" t="s">
         <v>460</v>
       </c>
       <c r="B549" s="15">
         <v>28356.33</v>
       </c>
       <c r="C549" s="16">
         <v>14178.16</v>
       </c>
       <c r="D549" s="16">
         <v>40943.31</v>
       </c>
       <c r="E549" s="16">
         <v>10235.82</v>
       </c>
       <c r="F549" s="16">
         <v>3942.34</v>
       </c>
       <c r="G549" s="16">
         <v>32298.67</v>
       </c>
     </row>
-    <row r="550" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="550" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A550" s="23" t="s">
         <v>461</v>
       </c>
       <c r="B550" s="15">
         <v>1172.51</v>
       </c>
       <c r="C550" s="16">
         <v>586.25</v>
       </c>
       <c r="D550" s="16">
         <v>1692.98</v>
       </c>
       <c r="E550" s="16">
         <v>423.24</v>
       </c>
       <c r="F550" s="16">
         <v>163.01</v>
       </c>
       <c r="G550" s="16">
         <v>1335.52</v>
       </c>
     </row>
-    <row r="551" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="551" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A551" s="23" t="s">
         <v>462</v>
       </c>
       <c r="B551" s="15">
         <v>0</v>
       </c>
       <c r="C551" s="16">
         <v>0</v>
       </c>
       <c r="D551" s="16">
         <v>0</v>
       </c>
       <c r="E551" s="16">
         <v>0</v>
       </c>
       <c r="F551" s="16">
         <v>0</v>
       </c>
       <c r="G551" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="552" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="552" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A552" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B552" s="17">
         <v>44185.98</v>
       </c>
       <c r="C552" s="18">
         <v>22092.99</v>
       </c>
       <c r="D552" s="18">
         <v>63799.51</v>
       </c>
       <c r="E552" s="18">
         <v>15949.87</v>
       </c>
       <c r="F552" s="18">
         <v>6143.12</v>
       </c>
       <c r="G552" s="18">
         <v>50329.1</v>
       </c>
     </row>
-    <row r="553" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="553" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A553" s="25" t="s">
         <v>464</v>
       </c>
       <c r="B553" s="19">
         <v>-253492.17</v>
       </c>
       <c r="C553" s="20">
         <v>0</v>
       </c>
       <c r="D553" s="20">
         <v>0</v>
       </c>
       <c r="E553" s="20">
         <v>0</v>
       </c>
       <c r="F553" s="20">
         <v>-41021.68</v>
       </c>
       <c r="G553" s="20">
         <v>-294513.84999999998</v>
       </c>
     </row>
-    <row r="554" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="554" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A554" s="23" t="s">
         <v>465</v>
       </c>
       <c r="B554" s="15">
         <v>16252.29</v>
       </c>
       <c r="C554" s="16">
         <v>8126.14</v>
       </c>
       <c r="D554" s="16">
         <v>21984.39</v>
       </c>
       <c r="E554" s="16">
         <v>5496.09</v>
       </c>
       <c r="F554" s="16">
         <v>2630.05</v>
       </c>
       <c r="G554" s="16">
         <v>18882.34</v>
       </c>
     </row>
-    <row r="555" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="555" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A555" s="23" t="s">
         <v>466</v>
       </c>
       <c r="B555" s="15">
         <v>613.11</v>
       </c>
       <c r="C555" s="16">
         <v>306.55</v>
       </c>
       <c r="D555" s="16">
         <v>829.36</v>
       </c>
       <c r="E555" s="16">
         <v>207.34</v>
       </c>
       <c r="F555" s="16">
         <v>99.21</v>
       </c>
       <c r="G555" s="16">
         <v>712.32</v>
       </c>
     </row>
-    <row r="556" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="556" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A556" s="23" t="s">
         <v>467</v>
       </c>
       <c r="B556" s="15">
         <v>143692.82999999999</v>
       </c>
       <c r="C556" s="16">
         <v>71846.41</v>
       </c>
       <c r="D556" s="16">
         <v>194372.57</v>
       </c>
       <c r="E556" s="16">
         <v>48593.14</v>
       </c>
       <c r="F556" s="16">
         <v>23253.27</v>
       </c>
       <c r="G556" s="16">
         <v>166946.1</v>
       </c>
     </row>
-    <row r="557" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="557" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A557" s="23" t="s">
         <v>468</v>
       </c>
       <c r="B557" s="15">
         <v>790.47</v>
       </c>
       <c r="C557" s="16">
         <v>395.23</v>
       </c>
       <c r="D557" s="16">
         <v>1069.26</v>
       </c>
       <c r="E557" s="16">
         <v>267.31</v>
       </c>
       <c r="F557" s="16">
         <v>127.92</v>
       </c>
       <c r="G557" s="16">
         <v>918.39</v>
       </c>
     </row>
-    <row r="558" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="558" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A558" s="23" t="s">
         <v>657</v>
       </c>
       <c r="B558" s="15">
         <v>14073.04</v>
       </c>
       <c r="C558" s="16">
         <v>7036.52</v>
       </c>
       <c r="D558" s="16">
         <v>19036.53</v>
       </c>
       <c r="E558" s="16">
         <v>4759.13</v>
       </c>
       <c r="F558" s="16">
         <v>2277.39</v>
       </c>
       <c r="G558" s="16">
         <v>16350.43</v>
       </c>
     </row>
-    <row r="559" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="559" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A559" s="23" t="s">
         <v>469</v>
       </c>
       <c r="B559" s="15">
         <v>686.99</v>
       </c>
       <c r="C559" s="16">
         <v>343.49</v>
       </c>
       <c r="D559" s="16">
         <v>929.29</v>
       </c>
       <c r="E559" s="16">
         <v>232.32</v>
       </c>
       <c r="F559" s="16">
         <v>111.17</v>
       </c>
       <c r="G559" s="16">
         <v>798.16</v>
       </c>
     </row>
-    <row r="560" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="560" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A560" s="23" t="s">
         <v>470</v>
       </c>
       <c r="B560" s="15">
         <v>443.27</v>
       </c>
       <c r="C560" s="16">
         <v>221.63</v>
       </c>
       <c r="D560" s="16">
         <v>599.61</v>
       </c>
       <c r="E560" s="16">
         <v>149.9</v>
       </c>
       <c r="F560" s="16">
         <v>71.73</v>
       </c>
       <c r="G560" s="16">
         <v>515</v>
       </c>
     </row>
-    <row r="561" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="561" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A561" s="23" t="s">
         <v>471</v>
       </c>
       <c r="B561" s="15">
         <v>5126.8900000000003</v>
       </c>
       <c r="C561" s="16">
         <v>2563.44</v>
       </c>
       <c r="D561" s="16">
         <v>6935.11</v>
       </c>
       <c r="E561" s="16">
         <v>1733.77</v>
       </c>
       <c r="F561" s="16">
         <v>829.67</v>
       </c>
       <c r="G561" s="16">
         <v>5956.56</v>
       </c>
     </row>
-    <row r="562" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="562" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A562" s="23" t="s">
         <v>472</v>
       </c>
       <c r="B562" s="15">
         <v>23536.34</v>
       </c>
       <c r="C562" s="16">
         <v>11768.17</v>
       </c>
       <c r="D562" s="16">
         <v>31837.49</v>
       </c>
       <c r="E562" s="16">
         <v>7959.37</v>
       </c>
       <c r="F562" s="16">
         <v>3808.8</v>
       </c>
       <c r="G562" s="16">
         <v>27345.14</v>
       </c>
     </row>
-    <row r="563" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="563" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A563" s="23" t="s">
         <v>473</v>
       </c>
       <c r="B563" s="15">
         <v>879.14</v>
       </c>
       <c r="C563" s="16">
         <v>439.57</v>
       </c>
       <c r="D563" s="16">
         <v>1189.21</v>
       </c>
       <c r="E563" s="16">
         <v>297.3</v>
       </c>
       <c r="F563" s="16">
         <v>142.27000000000001</v>
       </c>
       <c r="G563" s="16">
         <v>1021.41</v>
       </c>
     </row>
-    <row r="564" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="564" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A564" s="23" t="s">
         <v>474</v>
       </c>
       <c r="B564" s="15">
         <v>450.67</v>
       </c>
       <c r="C564" s="16">
         <v>225.33</v>
       </c>
       <c r="D564" s="16">
         <v>609.62</v>
       </c>
       <c r="E564" s="16">
         <v>152.4</v>
       </c>
       <c r="F564" s="16">
         <v>72.930000000000007</v>
       </c>
       <c r="G564" s="16">
         <v>523.6</v>
       </c>
     </row>
-    <row r="565" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="565" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A565" s="23" t="s">
         <v>646</v>
       </c>
       <c r="B565" s="15">
         <v>23122.67</v>
       </c>
       <c r="C565" s="16">
         <v>11561.33</v>
       </c>
       <c r="D565" s="16">
         <v>31277.919999999998</v>
       </c>
       <c r="E565" s="16">
         <v>7819.48</v>
       </c>
       <c r="F565" s="16">
         <v>3741.85</v>
       </c>
       <c r="G565" s="16">
         <v>26864.52</v>
       </c>
     </row>
-    <row r="566" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="566" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A566" s="23" t="s">
         <v>475</v>
       </c>
       <c r="B566" s="15">
         <v>2068.4899999999998</v>
       </c>
       <c r="C566" s="16">
         <v>1034.24</v>
       </c>
       <c r="D566" s="16">
         <v>2798.04</v>
       </c>
       <c r="E566" s="16">
         <v>699.51</v>
       </c>
       <c r="F566" s="16">
         <v>334.73</v>
       </c>
       <c r="G566" s="16">
         <v>2403.2199999999998</v>
       </c>
     </row>
-    <row r="567" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="567" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A567" s="23" t="s">
         <v>476</v>
       </c>
       <c r="B567" s="15">
         <v>6560.06</v>
       </c>
       <c r="C567" s="16">
         <v>3280.03</v>
       </c>
       <c r="D567" s="16">
         <v>8873.77</v>
       </c>
       <c r="E567" s="16">
         <v>2218.44</v>
       </c>
       <c r="F567" s="16">
         <v>1061.5899999999999</v>
       </c>
       <c r="G567" s="16">
         <v>7621.65</v>
       </c>
     </row>
-    <row r="568" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="568" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A568" s="24" t="s">
         <v>477</v>
       </c>
       <c r="B568" s="17">
         <v>15195.91</v>
       </c>
       <c r="C568" s="18">
         <v>7597.95</v>
       </c>
       <c r="D568" s="18">
         <v>20555.419999999998</v>
       </c>
       <c r="E568" s="18">
         <v>5138.8500000000004</v>
       </c>
       <c r="F568" s="18">
         <v>2459.1</v>
       </c>
       <c r="G568" s="18">
         <v>17655.009999999998</v>
       </c>
     </row>
-    <row r="569" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="569" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A569" s="25" t="s">
         <v>478</v>
       </c>
       <c r="B569" s="19">
         <v>-255205.55</v>
       </c>
       <c r="C569" s="20">
         <v>0</v>
       </c>
       <c r="D569" s="20">
         <v>0</v>
       </c>
       <c r="E569" s="20">
         <v>0</v>
       </c>
       <c r="F569" s="20">
         <v>-47290.31</v>
       </c>
       <c r="G569" s="20">
         <v>-302495.86</v>
       </c>
     </row>
-    <row r="570" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="570" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A570" s="23" t="s">
         <v>479</v>
       </c>
       <c r="B570" s="15">
         <v>100884.16</v>
       </c>
       <c r="C570" s="16">
         <v>50442.080000000002</v>
       </c>
       <c r="D570" s="16">
         <v>126991.85</v>
       </c>
       <c r="E570" s="16">
         <v>31747.96</v>
       </c>
       <c r="F570" s="16">
         <v>18694.12</v>
       </c>
       <c r="G570" s="16">
         <v>119578.28</v>
       </c>
     </row>
-    <row r="571" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="571" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A571" s="23" t="s">
         <v>480</v>
       </c>
       <c r="B571" s="15">
         <v>14188.94</v>
       </c>
       <c r="C571" s="16">
         <v>7094.47</v>
       </c>
       <c r="D571" s="16">
         <v>17860.88</v>
       </c>
       <c r="E571" s="16">
         <v>4465.22</v>
       </c>
       <c r="F571" s="16">
         <v>2629.25</v>
       </c>
       <c r="G571" s="16">
         <v>16818.189999999999</v>
       </c>
     </row>
-    <row r="572" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="572" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A572" s="23" t="s">
         <v>481</v>
       </c>
       <c r="B572" s="15">
         <v>16285.94</v>
       </c>
       <c r="C572" s="16">
         <v>8142.97</v>
       </c>
       <c r="D572" s="16">
         <v>20500.560000000001</v>
       </c>
       <c r="E572" s="16">
         <v>5125.1400000000003</v>
       </c>
       <c r="F572" s="16">
         <v>3017.83</v>
       </c>
       <c r="G572" s="16">
         <v>19303.77</v>
       </c>
     </row>
-    <row r="573" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="573" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A573" s="23" t="s">
         <v>482</v>
       </c>
       <c r="B573" s="15">
         <v>97245.46</v>
       </c>
       <c r="C573" s="16">
         <v>48622.73</v>
       </c>
       <c r="D573" s="16">
         <v>122411.5</v>
       </c>
       <c r="E573" s="16">
         <v>30602.87</v>
       </c>
       <c r="F573" s="16">
         <v>18019.86</v>
       </c>
       <c r="G573" s="16">
         <v>115265.32</v>
       </c>
     </row>
-    <row r="574" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="574" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A574" s="23" t="s">
         <v>483</v>
       </c>
       <c r="B574" s="15">
         <v>8969.39</v>
       </c>
       <c r="C574" s="16">
         <v>4484.6899999999996</v>
       </c>
       <c r="D574" s="16">
         <v>11290.56</v>
       </c>
       <c r="E574" s="16">
         <v>2822.64</v>
       </c>
       <c r="F574" s="16">
         <v>1662.05</v>
       </c>
       <c r="G574" s="16">
         <v>10631.44</v>
       </c>
     </row>
-    <row r="575" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="575" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A575" s="24" t="s">
         <v>484</v>
       </c>
       <c r="B575" s="17">
         <v>17631.66</v>
       </c>
       <c r="C575" s="18">
         <v>8815.83</v>
       </c>
       <c r="D575" s="18">
         <v>22194.53</v>
       </c>
       <c r="E575" s="18">
         <v>5548.63</v>
       </c>
       <c r="F575" s="18">
         <v>3267.2</v>
       </c>
       <c r="G575" s="18">
         <v>20898.86</v>
       </c>
     </row>
-    <row r="576" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="576" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A576" s="25" t="s">
         <v>485</v>
       </c>
       <c r="B576" s="19">
         <v>-409078.01</v>
       </c>
       <c r="C576" s="20">
         <v>0</v>
       </c>
       <c r="D576" s="20">
         <v>0</v>
       </c>
       <c r="E576" s="20">
         <v>0</v>
       </c>
       <c r="F576" s="20">
         <v>-44230.01</v>
       </c>
       <c r="G576" s="20">
         <v>-453308.02</v>
       </c>
     </row>
-    <row r="577" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="577" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A577" s="23" t="s">
         <v>486</v>
       </c>
       <c r="B577" s="15">
         <v>28897.08</v>
       </c>
       <c r="C577" s="16">
         <v>14448.54</v>
       </c>
       <c r="D577" s="16">
         <v>45296.63</v>
       </c>
       <c r="E577" s="16">
         <v>11324.15</v>
       </c>
       <c r="F577" s="16">
         <v>3124.39</v>
       </c>
       <c r="G577" s="16">
         <v>32021.47</v>
       </c>
     </row>
-    <row r="578" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="578" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A578" s="23" t="s">
         <v>487</v>
       </c>
       <c r="B578" s="15">
         <v>5108.76</v>
       </c>
       <c r="C578" s="16">
         <v>2554.38</v>
       </c>
       <c r="D578" s="16">
         <v>8008.05</v>
       </c>
       <c r="E578" s="16">
         <v>2002.01</v>
       </c>
       <c r="F578" s="16">
         <v>552.37</v>
       </c>
       <c r="G578" s="16">
         <v>5661.13</v>
       </c>
     </row>
-    <row r="579" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="579" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A579" s="23" t="s">
         <v>488</v>
       </c>
       <c r="B579" s="15">
         <v>9684.5499999999993</v>
       </c>
       <c r="C579" s="16">
         <v>4842.2700000000004</v>
       </c>
       <c r="D579" s="16">
         <v>15180.68</v>
       </c>
       <c r="E579" s="16">
         <v>3795.17</v>
       </c>
       <c r="F579" s="16">
         <v>1047.0999999999999</v>
       </c>
       <c r="G579" s="16">
         <v>10731.65</v>
       </c>
     </row>
-    <row r="580" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="580" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A580" s="23" t="s">
         <v>489</v>
       </c>
       <c r="B580" s="15">
         <v>4848.01</v>
       </c>
       <c r="C580" s="16">
         <v>2424</v>
       </c>
       <c r="D580" s="16">
         <v>7599.32</v>
       </c>
       <c r="E580" s="16">
         <v>1899.83</v>
       </c>
       <c r="F580" s="16">
         <v>524.16999999999996</v>
       </c>
       <c r="G580" s="16">
         <v>5372.18</v>
       </c>
     </row>
-    <row r="581" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="581" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A581" s="23" t="s">
         <v>490</v>
       </c>
       <c r="B581" s="15">
         <v>18563.919999999998</v>
       </c>
       <c r="C581" s="16">
         <v>9281.9599999999991</v>
       </c>
       <c r="D581" s="16">
         <v>29099.22</v>
       </c>
       <c r="E581" s="16">
         <v>7274.8</v>
       </c>
       <c r="F581" s="16">
         <v>2007.16</v>
       </c>
       <c r="G581" s="16">
         <v>20571.080000000002</v>
       </c>
     </row>
-    <row r="582" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="582" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A582" s="23" t="s">
         <v>616</v>
       </c>
       <c r="B582" s="15">
         <v>63760.21</v>
       </c>
       <c r="C582" s="16">
         <v>31880.1</v>
       </c>
       <c r="D582" s="16">
         <v>99945.11</v>
       </c>
       <c r="E582" s="16">
         <v>24986.27</v>
       </c>
       <c r="F582" s="16">
         <v>6893.83</v>
       </c>
       <c r="G582" s="16">
         <v>70654.039999999994</v>
       </c>
     </row>
-    <row r="583" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="583" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A583" s="23" t="s">
         <v>491</v>
       </c>
       <c r="B583" s="15">
         <v>22861.77</v>
       </c>
       <c r="C583" s="16">
         <v>11430.88</v>
       </c>
       <c r="D583" s="16">
         <v>35836.17</v>
       </c>
       <c r="E583" s="16">
         <v>8959.0400000000009</v>
       </c>
       <c r="F583" s="16">
         <v>2471.84</v>
       </c>
       <c r="G583" s="16">
         <v>25333.61</v>
       </c>
     </row>
-    <row r="584" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="584" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A584" s="23" t="s">
         <v>492</v>
       </c>
       <c r="B584" s="15">
         <v>14248.75</v>
       </c>
       <c r="C584" s="16">
         <v>7124.37</v>
       </c>
       <c r="D584" s="16">
         <v>22335.13</v>
       </c>
       <c r="E584" s="16">
         <v>5583.78</v>
       </c>
       <c r="F584" s="16">
         <v>1540.59</v>
       </c>
       <c r="G584" s="16">
         <v>15789.34</v>
       </c>
     </row>
-    <row r="585" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="585" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A585" s="23" t="s">
         <v>493</v>
       </c>
       <c r="B585" s="15">
         <v>221295.76</v>
       </c>
       <c r="C585" s="16">
         <v>110647.88</v>
       </c>
       <c r="D585" s="16">
         <v>346884.48</v>
       </c>
       <c r="E585" s="16">
         <v>86721.12</v>
       </c>
       <c r="F585" s="16">
         <v>23926.76</v>
       </c>
       <c r="G585" s="16">
         <v>245222.52</v>
       </c>
     </row>
-    <row r="586" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="586" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A586" s="24" t="s">
         <v>494</v>
       </c>
       <c r="B586" s="17">
         <v>19809.2</v>
       </c>
       <c r="C586" s="18">
         <v>9904.6</v>
       </c>
       <c r="D586" s="18">
         <v>31051.22</v>
       </c>
       <c r="E586" s="18">
         <v>7762.8</v>
       </c>
       <c r="F586" s="18">
         <v>2141.8000000000002</v>
       </c>
       <c r="G586" s="18">
         <v>21951</v>
       </c>
     </row>
-    <row r="587" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="587" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A587" s="25" t="s">
         <v>495</v>
       </c>
       <c r="B587" s="19">
         <v>-151761.07</v>
       </c>
       <c r="C587" s="20">
         <v>0</v>
       </c>
       <c r="D587" s="20">
         <v>0</v>
       </c>
       <c r="E587" s="20">
         <v>0</v>
       </c>
       <c r="F587" s="20">
         <v>-15903.62</v>
       </c>
       <c r="G587" s="20">
         <v>-167664.69</v>
       </c>
     </row>
-    <row r="588" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="588" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A588" s="23" t="s">
         <v>496</v>
       </c>
       <c r="B588" s="15">
         <v>756.96</v>
       </c>
       <c r="C588" s="16">
         <v>378.48</v>
       </c>
       <c r="D588" s="16">
         <v>1196.6300000000001</v>
       </c>
       <c r="E588" s="16">
         <v>299.14999999999998</v>
       </c>
       <c r="F588" s="16">
         <v>79.33</v>
       </c>
       <c r="G588" s="16">
         <v>836.29</v>
       </c>
     </row>
-    <row r="589" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="589" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A589" s="23" t="s">
         <v>497</v>
       </c>
       <c r="B589" s="15">
         <v>1211.57</v>
       </c>
       <c r="C589" s="16">
         <v>605.78</v>
       </c>
       <c r="D589" s="16">
         <v>1915.28</v>
       </c>
       <c r="E589" s="16">
         <v>478.82</v>
       </c>
       <c r="F589" s="16">
         <v>126.96</v>
       </c>
       <c r="G589" s="16">
         <v>1338.53</v>
       </c>
     </row>
-    <row r="590" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="590" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A590" s="23" t="s">
         <v>498</v>
       </c>
       <c r="B590" s="15">
         <v>861.46</v>
       </c>
       <c r="C590" s="16">
         <v>430.73</v>
       </c>
       <c r="D590" s="16">
         <v>1361.82</v>
       </c>
       <c r="E590" s="16">
         <v>340.45</v>
       </c>
       <c r="F590" s="16">
         <v>90.28</v>
       </c>
       <c r="G590" s="16">
         <v>951.74</v>
       </c>
     </row>
-    <row r="591" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="591" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A591" s="23" t="s">
         <v>499</v>
       </c>
       <c r="B591" s="15">
         <v>76319.69</v>
       </c>
       <c r="C591" s="16">
         <v>38159.839999999997</v>
       </c>
       <c r="D591" s="16">
         <v>120648.09</v>
       </c>
       <c r="E591" s="16">
         <v>30162.02</v>
       </c>
       <c r="F591" s="16">
         <v>7997.82</v>
       </c>
       <c r="G591" s="16">
         <v>84317.51</v>
       </c>
     </row>
-    <row r="592" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="592" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A592" s="23" t="s">
         <v>500</v>
       </c>
       <c r="B592" s="15">
         <v>33475.46</v>
       </c>
       <c r="C592" s="16">
         <v>16737.73</v>
       </c>
       <c r="D592" s="16">
         <v>52918.86</v>
       </c>
       <c r="E592" s="16">
         <v>13229.71</v>
       </c>
       <c r="F592" s="16">
         <v>3508.02</v>
       </c>
       <c r="G592" s="16">
         <v>36983.480000000003</v>
       </c>
     </row>
-    <row r="593" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="593" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A593" s="23" t="s">
         <v>501</v>
       </c>
       <c r="B593" s="15">
         <v>1354.91</v>
       </c>
       <c r="C593" s="16">
         <v>677.45</v>
       </c>
       <c r="D593" s="16">
         <v>2141.87</v>
       </c>
       <c r="E593" s="16">
         <v>535.46</v>
       </c>
       <c r="F593" s="16">
         <v>141.99</v>
       </c>
       <c r="G593" s="16">
         <v>1496.9</v>
       </c>
     </row>
-    <row r="594" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="594" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A594" s="23" t="s">
         <v>502</v>
       </c>
       <c r="B594" s="15">
         <v>19166.77</v>
       </c>
       <c r="C594" s="16">
         <v>9583.3799999999992</v>
       </c>
       <c r="D594" s="16">
         <v>30299.3</v>
       </c>
       <c r="E594" s="16">
         <v>7574.82</v>
       </c>
       <c r="F594" s="16">
         <v>2008.56</v>
       </c>
       <c r="G594" s="16">
         <v>21175.33</v>
       </c>
     </row>
-    <row r="595" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="595" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A595" s="24" t="s">
         <v>503</v>
       </c>
       <c r="B595" s="17">
         <v>18614.25</v>
       </c>
       <c r="C595" s="18">
         <v>9307.1200000000008</v>
       </c>
       <c r="D595" s="18">
         <v>29425.87</v>
       </c>
       <c r="E595" s="18">
         <v>7356.46</v>
       </c>
       <c r="F595" s="18">
         <v>1950.66</v>
       </c>
       <c r="G595" s="18">
         <v>20564.91</v>
       </c>
     </row>
-    <row r="596" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="596" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A596" s="25" t="s">
         <v>504</v>
       </c>
       <c r="B596" s="19">
         <v>-87964.87</v>
       </c>
       <c r="C596" s="20">
         <v>0</v>
       </c>
       <c r="D596" s="20">
         <v>0</v>
       </c>
       <c r="E596" s="20">
         <v>0</v>
       </c>
       <c r="F596" s="20">
         <v>-13755.44</v>
       </c>
       <c r="G596" s="20">
         <v>-101720.31</v>
       </c>
     </row>
-    <row r="597" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="597" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A597" s="23" t="s">
         <v>505</v>
       </c>
       <c r="B597" s="15">
         <v>1263.26</v>
       </c>
       <c r="C597" s="16">
         <v>631.63</v>
       </c>
       <c r="D597" s="16">
         <v>1736.36</v>
       </c>
       <c r="E597" s="16">
         <v>434.09</v>
       </c>
       <c r="F597" s="16">
         <v>197.54</v>
       </c>
       <c r="G597" s="16">
         <v>1460.8</v>
       </c>
     </row>
-    <row r="598" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="598" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A598" s="23" t="s">
         <v>506</v>
       </c>
       <c r="B598" s="15">
         <v>62339.96</v>
       </c>
       <c r="C598" s="16">
         <v>31169.98</v>
       </c>
       <c r="D598" s="16">
         <v>85686.49</v>
       </c>
       <c r="E598" s="16">
         <v>21421.62</v>
       </c>
       <c r="F598" s="16">
         <v>9748.36</v>
       </c>
       <c r="G598" s="16">
         <v>72088.320000000007</v>
       </c>
     </row>
-    <row r="599" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="599" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A599" s="23" t="s">
         <v>658</v>
       </c>
       <c r="B599" s="15">
         <v>0</v>
       </c>
       <c r="C599" s="16">
         <v>0</v>
       </c>
       <c r="D599" s="16">
         <v>0</v>
       </c>
       <c r="E599" s="16">
         <v>0</v>
       </c>
       <c r="F599" s="16">
         <v>0</v>
       </c>
       <c r="G599" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="600" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="600" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A600" s="23" t="s">
         <v>624</v>
       </c>
       <c r="B600" s="15">
         <v>0</v>
       </c>
       <c r="C600" s="16">
         <v>0</v>
       </c>
       <c r="D600" s="16">
         <v>0</v>
       </c>
       <c r="E600" s="16">
         <v>0</v>
       </c>
       <c r="F600" s="16">
         <v>0</v>
       </c>
       <c r="G600" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="601" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="601" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A601" s="23" t="s">
         <v>507</v>
       </c>
       <c r="B601" s="15">
         <v>4443.3900000000003</v>
       </c>
       <c r="C601" s="16">
         <v>2221.69</v>
       </c>
       <c r="D601" s="16">
         <v>6107.46</v>
       </c>
       <c r="E601" s="16">
         <v>1526.86</v>
       </c>
       <c r="F601" s="16">
         <v>694.83</v>
       </c>
       <c r="G601" s="16">
         <v>5138.22</v>
       </c>
     </row>
-    <row r="602" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="602" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A602" s="23" t="s">
         <v>627</v>
       </c>
       <c r="B602" s="15">
         <v>1175.1300000000001</v>
       </c>
       <c r="C602" s="16">
         <v>587.55999999999995</v>
       </c>
       <c r="D602" s="16">
         <v>1615.23</v>
       </c>
       <c r="E602" s="16">
         <v>403.8</v>
       </c>
       <c r="F602" s="16">
         <v>183.76</v>
       </c>
       <c r="G602" s="16">
         <v>1358.89</v>
       </c>
     </row>
-    <row r="603" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="603" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A603" s="23" t="s">
         <v>508</v>
       </c>
       <c r="B603" s="15">
         <v>4406.67</v>
       </c>
       <c r="C603" s="16">
         <v>2203.33</v>
       </c>
       <c r="D603" s="16">
         <v>6056.99</v>
       </c>
       <c r="E603" s="16">
         <v>1514.24</v>
       </c>
       <c r="F603" s="16">
         <v>689.09</v>
       </c>
       <c r="G603" s="16">
         <v>5095.76</v>
       </c>
     </row>
-    <row r="604" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="604" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A604" s="23" t="s">
         <v>509</v>
       </c>
       <c r="B604" s="15">
         <v>8644.44</v>
       </c>
       <c r="C604" s="16">
         <v>4322.22</v>
       </c>
       <c r="D604" s="16">
         <v>11881.81</v>
       </c>
       <c r="E604" s="16">
         <v>2970.45</v>
       </c>
       <c r="F604" s="16">
         <v>1351.77</v>
       </c>
       <c r="G604" s="16">
         <v>9996.2099999999991</v>
       </c>
     </row>
-    <row r="605" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="605" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A605" s="23" t="s">
         <v>510</v>
       </c>
       <c r="B605" s="15">
         <v>3936.66</v>
       </c>
       <c r="C605" s="16">
         <v>1968.33</v>
       </c>
       <c r="D605" s="16">
         <v>5410.96</v>
       </c>
       <c r="E605" s="16">
         <v>1352.74</v>
       </c>
       <c r="F605" s="16">
         <v>615.59</v>
       </c>
       <c r="G605" s="16">
         <v>4552.25</v>
       </c>
     </row>
-    <row r="606" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="606" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A606" s="24" t="s">
         <v>511</v>
       </c>
       <c r="B606" s="17">
         <v>1755.36</v>
       </c>
       <c r="C606" s="18">
         <v>877.68</v>
       </c>
       <c r="D606" s="18">
         <v>2412.7399999999998</v>
       </c>
       <c r="E606" s="18">
         <v>603.17999999999995</v>
       </c>
       <c r="F606" s="18">
         <v>274.5</v>
       </c>
       <c r="G606" s="18">
         <v>2029.86</v>
       </c>
     </row>
-    <row r="607" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="607" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A607" s="25" t="s">
         <v>512</v>
       </c>
       <c r="B607" s="19">
         <v>-38597.879999999997</v>
       </c>
       <c r="C607" s="20">
         <v>0</v>
       </c>
       <c r="D607" s="20">
         <v>0</v>
       </c>
       <c r="E607" s="20">
         <v>0</v>
       </c>
       <c r="F607" s="20">
         <v>-4789.32</v>
       </c>
       <c r="G607" s="20">
         <v>-43387.199999999997</v>
       </c>
     </row>
-    <row r="608" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="608" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A608" s="23" t="s">
         <v>513</v>
       </c>
       <c r="B608" s="15">
         <v>0</v>
       </c>
       <c r="C608" s="16">
         <v>0</v>
       </c>
       <c r="D608" s="16">
         <v>0</v>
       </c>
       <c r="E608" s="16">
         <v>0</v>
       </c>
       <c r="F608" s="16">
         <v>0</v>
       </c>
       <c r="G608" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="609" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="609" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A609" s="23" t="s">
         <v>514</v>
       </c>
       <c r="B609" s="15">
         <v>1252.5899999999999</v>
       </c>
       <c r="C609" s="16">
         <v>626.29</v>
       </c>
       <c r="D609" s="16">
         <v>1883.48</v>
       </c>
       <c r="E609" s="16">
         <v>470.87</v>
       </c>
       <c r="F609" s="16">
         <v>155.41999999999999</v>
       </c>
       <c r="G609" s="16">
         <v>1408.01</v>
       </c>
     </row>
-    <row r="610" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="610" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A610" s="23" t="s">
         <v>515</v>
       </c>
       <c r="B610" s="15">
         <v>33718.94</v>
       </c>
       <c r="C610" s="16">
         <v>16859.47</v>
       </c>
       <c r="D610" s="16">
         <v>50702.16</v>
       </c>
       <c r="E610" s="16">
         <v>12675.54</v>
       </c>
       <c r="F610" s="16">
         <v>4183.93</v>
       </c>
       <c r="G610" s="16">
         <v>37902.870000000003</v>
       </c>
     </row>
-    <row r="611" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="611" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A611" s="23" t="s">
         <v>657</v>
       </c>
       <c r="B611" s="15">
         <v>1581.13</v>
       </c>
       <c r="C611" s="16">
         <v>790.56</v>
       </c>
       <c r="D611" s="16">
         <v>2377.4899999999998</v>
       </c>
       <c r="E611" s="16">
         <v>594.37</v>
       </c>
       <c r="F611" s="16">
         <v>196.19</v>
       </c>
       <c r="G611" s="16">
         <v>1777.32</v>
       </c>
     </row>
-    <row r="612" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="612" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A612" s="24" t="s">
         <v>516</v>
       </c>
       <c r="B612" s="17">
         <v>2045.22</v>
       </c>
       <c r="C612" s="18">
         <v>1022.61</v>
       </c>
       <c r="D612" s="18">
         <v>3075.34</v>
       </c>
       <c r="E612" s="18">
         <v>768.83</v>
       </c>
       <c r="F612" s="18">
         <v>253.78</v>
       </c>
       <c r="G612" s="18">
         <v>2299</v>
       </c>
     </row>
-    <row r="613" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="613" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A613" s="25" t="s">
         <v>517</v>
       </c>
       <c r="B613" s="19">
         <v>-203767.24</v>
       </c>
       <c r="C613" s="20">
         <v>0</v>
       </c>
       <c r="D613" s="20">
         <v>0</v>
       </c>
       <c r="E613" s="20">
         <v>0</v>
       </c>
       <c r="F613" s="20">
         <v>-12401.82</v>
       </c>
       <c r="G613" s="20">
         <v>-216169.06</v>
       </c>
     </row>
-    <row r="614" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="614" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A614" s="23" t="s">
         <v>518</v>
       </c>
       <c r="B614" s="15">
         <v>105013.37</v>
       </c>
       <c r="C614" s="16">
         <v>52506.68</v>
       </c>
       <c r="D614" s="16">
         <v>184461.16</v>
       </c>
       <c r="E614" s="16">
         <v>46115.29</v>
       </c>
       <c r="F614" s="16">
         <v>6391.39</v>
       </c>
       <c r="G614" s="16">
         <v>111404.76</v>
       </c>
     </row>
-    <row r="615" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="615" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A615" s="23" t="s">
         <v>519</v>
       </c>
       <c r="B615" s="15">
         <v>11536.18</v>
       </c>
       <c r="C615" s="16">
         <v>5768.09</v>
       </c>
       <c r="D615" s="16">
         <v>20263.87</v>
       </c>
       <c r="E615" s="16">
         <v>5065.96</v>
       </c>
       <c r="F615" s="16">
         <v>702.13</v>
       </c>
       <c r="G615" s="16">
         <v>12238.31</v>
       </c>
     </row>
-    <row r="616" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="616" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A616" s="23" t="s">
         <v>617</v>
       </c>
       <c r="B616" s="15">
         <v>30055.53</v>
       </c>
       <c r="C616" s="16">
         <v>15027.76</v>
       </c>
       <c r="D616" s="16">
         <v>52794.02</v>
       </c>
       <c r="E616" s="16">
         <v>13198.5</v>
       </c>
       <c r="F616" s="16">
         <v>1829.26</v>
       </c>
       <c r="G616" s="16">
         <v>31884.79</v>
       </c>
     </row>
-    <row r="617" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="617" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A617" s="23" t="s">
         <v>520</v>
       </c>
       <c r="B617" s="15">
         <v>3919.78</v>
       </c>
       <c r="C617" s="16">
         <v>1959.89</v>
       </c>
       <c r="D617" s="16">
         <v>6885.29</v>
       </c>
       <c r="E617" s="16">
         <v>1721.32</v>
       </c>
       <c r="F617" s="16">
         <v>238.57</v>
       </c>
       <c r="G617" s="16">
         <v>4158.3500000000004</v>
       </c>
     </row>
-    <row r="618" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="618" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A618" s="23" t="s">
         <v>521</v>
       </c>
       <c r="B618" s="15">
         <v>4679.62</v>
       </c>
       <c r="C618" s="16">
         <v>2339.81</v>
       </c>
       <c r="D618" s="16">
         <v>8219.98</v>
       </c>
       <c r="E618" s="16">
         <v>2054.9899999999998</v>
       </c>
       <c r="F618" s="16">
         <v>284.82</v>
       </c>
       <c r="G618" s="16">
         <v>4964.4399999999996</v>
       </c>
     </row>
-    <row r="619" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="619" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A619" s="23" t="s">
         <v>522</v>
       </c>
       <c r="B619" s="15">
         <v>14937.29</v>
       </c>
       <c r="C619" s="16">
         <v>7468.64</v>
       </c>
       <c r="D619" s="16">
         <v>26238.09</v>
       </c>
       <c r="E619" s="16">
         <v>6559.52</v>
       </c>
       <c r="F619" s="16">
         <v>909.12</v>
       </c>
       <c r="G619" s="16">
         <v>15846.41</v>
       </c>
     </row>
-    <row r="620" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="620" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A620" s="23" t="s">
         <v>523</v>
       </c>
       <c r="B620" s="15">
         <v>14593.57</v>
       </c>
       <c r="C620" s="16">
         <v>7296.78</v>
       </c>
       <c r="D620" s="16">
         <v>25634.32</v>
       </c>
       <c r="E620" s="16">
         <v>6408.58</v>
       </c>
       <c r="F620" s="16">
         <v>888.2</v>
       </c>
       <c r="G620" s="16">
         <v>15481.77</v>
       </c>
     </row>
-    <row r="621" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="621" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A621" s="23" t="s">
         <v>524</v>
       </c>
       <c r="B621" s="15">
         <v>5156.01</v>
       </c>
       <c r="C621" s="16">
         <v>2578</v>
       </c>
       <c r="D621" s="16">
         <v>9056.7800000000007</v>
       </c>
       <c r="E621" s="16">
         <v>2264.19</v>
       </c>
       <c r="F621" s="16">
         <v>313.81</v>
       </c>
       <c r="G621" s="16">
         <v>5469.82</v>
       </c>
     </row>
-    <row r="622" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="622" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A622" s="23" t="s">
         <v>525</v>
       </c>
       <c r="B622" s="15">
         <v>3696.61</v>
       </c>
       <c r="C622" s="16">
         <v>1848.3</v>
       </c>
       <c r="D622" s="16">
         <v>6493.28</v>
       </c>
       <c r="E622" s="16">
         <v>1623.32</v>
       </c>
       <c r="F622" s="16">
         <v>224.98</v>
       </c>
       <c r="G622" s="16">
         <v>3921.59</v>
       </c>
     </row>
-    <row r="623" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="623" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A623" s="24" t="s">
         <v>526</v>
       </c>
       <c r="B623" s="17">
         <v>10179.280000000001</v>
       </c>
       <c r="C623" s="18">
         <v>5089.6400000000003</v>
       </c>
       <c r="D623" s="18">
         <v>17880.41</v>
       </c>
       <c r="E623" s="18">
         <v>4470.1000000000004</v>
       </c>
       <c r="F623" s="18">
         <v>619.54</v>
       </c>
       <c r="G623" s="18">
         <v>10798.82</v>
       </c>
     </row>
-    <row r="624" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="624" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A624" s="25" t="s">
         <v>527</v>
       </c>
       <c r="B624" s="19">
         <v>-40472.120000000003</v>
       </c>
       <c r="C624" s="20">
         <v>0</v>
       </c>
       <c r="D624" s="20">
         <v>0</v>
       </c>
       <c r="E624" s="20">
         <v>0</v>
       </c>
       <c r="F624" s="20">
         <v>-8434.92</v>
       </c>
       <c r="G624" s="20">
         <v>-48907.040000000001</v>
       </c>
     </row>
-    <row r="625" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="625" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A625" s="23" t="s">
         <v>528</v>
       </c>
       <c r="B625" s="15">
         <v>334.67</v>
       </c>
       <c r="C625" s="16">
         <v>167.33</v>
       </c>
       <c r="D625" s="16">
         <v>390.35</v>
       </c>
       <c r="E625" s="16">
         <v>97.58</v>
       </c>
       <c r="F625" s="16">
         <v>69.75</v>
       </c>
       <c r="G625" s="16">
         <v>404.42</v>
       </c>
     </row>
-    <row r="626" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="626" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A626" s="23" t="s">
         <v>638</v>
       </c>
       <c r="B626" s="15">
         <v>33792.870000000003</v>
       </c>
       <c r="C626" s="16">
         <v>16896.43</v>
       </c>
       <c r="D626" s="16">
         <v>39414.269999999997</v>
       </c>
       <c r="E626" s="16">
         <v>9853.56</v>
       </c>
       <c r="F626" s="16">
         <v>7042.87</v>
       </c>
       <c r="G626" s="16">
         <v>40835.74</v>
       </c>
     </row>
-    <row r="627" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="627" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A627" s="23" t="s">
         <v>639</v>
       </c>
       <c r="B627" s="15">
         <v>0</v>
       </c>
       <c r="C627" s="16">
         <v>0</v>
       </c>
       <c r="D627" s="16">
         <v>0</v>
       </c>
       <c r="E627" s="16">
         <v>0</v>
       </c>
       <c r="F627" s="16">
         <v>0</v>
       </c>
       <c r="G627" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="628" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="628" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A628" s="24" t="s">
         <v>529</v>
       </c>
       <c r="B628" s="17">
         <v>6344.58</v>
       </c>
       <c r="C628" s="18">
         <v>3172.29</v>
       </c>
       <c r="D628" s="18">
         <v>7399.99</v>
       </c>
       <c r="E628" s="18">
         <v>1849.99</v>
       </c>
       <c r="F628" s="18">
         <v>1322.3</v>
       </c>
       <c r="G628" s="18">
         <v>7666.88</v>
       </c>
     </row>
-    <row r="629" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="629" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A629" s="25" t="s">
         <v>530</v>
       </c>
       <c r="B629" s="19">
         <v>-137018.57</v>
       </c>
       <c r="C629" s="20">
         <v>0</v>
       </c>
       <c r="D629" s="20">
         <v>0</v>
       </c>
       <c r="E629" s="20">
         <v>0</v>
       </c>
       <c r="F629" s="20">
         <v>-2865</v>
       </c>
       <c r="G629" s="20">
         <v>-139883.57</v>
       </c>
     </row>
-    <row r="630" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="630" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A630" s="23" t="s">
         <v>531</v>
       </c>
       <c r="B630" s="15">
         <v>11807.94</v>
       </c>
       <c r="C630" s="16">
         <v>5903.97</v>
       </c>
       <c r="D630" s="16">
         <v>22628.28</v>
       </c>
       <c r="E630" s="16">
         <v>5657.07</v>
       </c>
       <c r="F630" s="16">
         <v>246.9</v>
       </c>
       <c r="G630" s="16">
         <v>12054.84</v>
       </c>
     </row>
-    <row r="631" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="631" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A631" s="23" t="s">
         <v>659</v>
       </c>
       <c r="B631" s="15">
         <v>32035.83</v>
       </c>
       <c r="C631" s="16">
         <v>16017.91</v>
       </c>
       <c r="D631" s="16">
         <v>61392.25</v>
       </c>
       <c r="E631" s="16">
         <v>15348.06</v>
       </c>
       <c r="F631" s="16">
         <v>669.85</v>
       </c>
       <c r="G631" s="16">
         <v>32705.68</v>
       </c>
     </row>
-    <row r="632" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="632" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A632" s="23" t="s">
         <v>532</v>
       </c>
       <c r="B632" s="15">
         <v>82100</v>
       </c>
       <c r="C632" s="16">
         <v>41050</v>
       </c>
       <c r="D632" s="16">
         <v>157333.31</v>
       </c>
       <c r="E632" s="16">
         <v>39333.32</v>
       </c>
       <c r="F632" s="16">
         <v>1716.68</v>
       </c>
       <c r="G632" s="16">
         <v>83816.679999999993</v>
       </c>
     </row>
-    <row r="633" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="633" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A633" s="24" t="s">
         <v>533</v>
       </c>
       <c r="B633" s="17">
         <v>11074.8</v>
       </c>
       <c r="C633" s="18">
         <v>5537.4</v>
       </c>
       <c r="D633" s="18">
         <v>21223.32</v>
       </c>
       <c r="E633" s="18">
         <v>5305.83</v>
       </c>
       <c r="F633" s="18">
         <v>231.57</v>
       </c>
       <c r="G633" s="18">
         <v>11306.37</v>
       </c>
     </row>
-    <row r="634" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="634" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A634" s="25" t="s">
         <v>534</v>
       </c>
       <c r="B634" s="19">
         <v>-12625.89</v>
       </c>
       <c r="C634" s="20">
         <v>0</v>
       </c>
       <c r="D634" s="20">
         <v>0</v>
       </c>
       <c r="E634" s="20">
         <v>0</v>
       </c>
       <c r="F634" s="20">
         <v>-435.16</v>
       </c>
       <c r="G634" s="20">
         <v>-13061.05</v>
       </c>
     </row>
-    <row r="635" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="635" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A635" s="24" t="s">
         <v>535</v>
       </c>
       <c r="B635" s="17">
         <v>12625.89</v>
       </c>
       <c r="C635" s="18">
         <v>6312.94</v>
       </c>
       <c r="D635" s="18">
         <v>23511.15</v>
       </c>
       <c r="E635" s="18">
         <v>5877.78</v>
       </c>
       <c r="F635" s="18">
         <v>435.16</v>
       </c>
       <c r="G635" s="18">
         <v>13061.05</v>
       </c>
     </row>
-    <row r="636" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="636" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A636" s="25" t="s">
         <v>536</v>
       </c>
       <c r="B636" s="19">
         <v>-42433.52</v>
       </c>
       <c r="C636" s="20">
         <v>0</v>
       </c>
       <c r="D636" s="20">
         <v>0</v>
       </c>
       <c r="E636" s="20">
         <v>0</v>
       </c>
       <c r="F636" s="20">
         <v>-2882.86</v>
       </c>
       <c r="G636" s="20">
         <v>-45316.38</v>
       </c>
     </row>
-    <row r="637" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="637" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A637" s="23" t="s">
         <v>537</v>
       </c>
       <c r="B637" s="15">
         <v>41534.39</v>
       </c>
       <c r="C637" s="16">
         <v>20767.189999999999</v>
       </c>
       <c r="D637" s="16">
         <v>71781.66</v>
       </c>
       <c r="E637" s="16">
         <v>17945.41</v>
       </c>
       <c r="F637" s="16">
         <v>2821.78</v>
       </c>
       <c r="G637" s="16">
         <v>44356.17</v>
       </c>
     </row>
-    <row r="638" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="638" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A638" s="24" t="s">
         <v>538</v>
       </c>
       <c r="B638" s="17">
         <v>899.13</v>
       </c>
       <c r="C638" s="18">
         <v>449.56</v>
       </c>
       <c r="D638" s="18">
         <v>1553.92</v>
       </c>
       <c r="E638" s="18">
         <v>388.48</v>
       </c>
       <c r="F638" s="18">
         <v>61.08</v>
       </c>
       <c r="G638" s="18">
         <v>960.21</v>
       </c>
     </row>
-    <row r="639" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="639" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A639" s="25" t="s">
         <v>539</v>
       </c>
       <c r="B639" s="19">
         <v>2628.98</v>
       </c>
       <c r="C639" s="20">
         <v>1314.49</v>
       </c>
       <c r="D639" s="20">
         <v>4337.2299999999996</v>
       </c>
       <c r="E639" s="20">
         <v>1084.3</v>
       </c>
       <c r="F639" s="20">
         <v>230.19</v>
       </c>
       <c r="G639" s="20">
         <v>2859.17</v>
       </c>
     </row>
-    <row r="640" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="640" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A640" s="24" t="s">
         <v>540</v>
       </c>
       <c r="B640" s="17">
         <v>-2628.98</v>
       </c>
       <c r="C640" s="18">
         <v>0</v>
       </c>
       <c r="D640" s="18">
         <v>0</v>
       </c>
       <c r="E640" s="18">
         <v>0</v>
       </c>
       <c r="F640" s="18">
         <v>-230.19</v>
       </c>
       <c r="G640" s="18">
         <v>-2859.17</v>
       </c>
     </row>
-    <row r="641" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="641" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A641" s="25" t="s">
         <v>541</v>
       </c>
       <c r="B641" s="19">
         <v>-508583.16</v>
       </c>
       <c r="C641" s="20">
         <v>0</v>
       </c>
       <c r="D641" s="20">
         <v>0</v>
       </c>
       <c r="E641" s="20">
         <v>0</v>
       </c>
       <c r="F641" s="20">
         <v>-51554.62</v>
       </c>
       <c r="G641" s="20">
         <v>-560137.78</v>
       </c>
     </row>
-    <row r="642" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="642" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A642" s="23" t="s">
         <v>542</v>
       </c>
       <c r="B642" s="15">
         <v>1029.9100000000001</v>
       </c>
       <c r="C642" s="16">
         <v>514.95000000000005</v>
       </c>
       <c r="D642" s="16">
         <v>1642.22</v>
       </c>
       <c r="E642" s="16">
         <v>410.55</v>
       </c>
       <c r="F642" s="16">
         <v>104.4</v>
       </c>
       <c r="G642" s="16">
         <v>1134.31</v>
       </c>
     </row>
-    <row r="643" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="643" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A643" s="23" t="s">
         <v>543</v>
       </c>
       <c r="B643" s="15">
         <v>0</v>
       </c>
       <c r="C643" s="16">
         <v>0</v>
       </c>
       <c r="D643" s="16">
         <v>0</v>
       </c>
       <c r="E643" s="16">
         <v>0</v>
       </c>
       <c r="F643" s="16">
         <v>0</v>
       </c>
       <c r="G643" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="644" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="644" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A644" s="23" t="s">
         <v>544</v>
       </c>
       <c r="B644" s="15">
         <v>89431.19</v>
       </c>
       <c r="C644" s="16">
         <v>44715.59</v>
       </c>
       <c r="D644" s="16">
         <v>142600.14000000001</v>
       </c>
       <c r="E644" s="16">
         <v>35650.03</v>
       </c>
       <c r="F644" s="16">
         <v>9065.56</v>
       </c>
       <c r="G644" s="16">
         <v>98496.75</v>
       </c>
     </row>
-    <row r="645" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="645" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A645" s="23" t="s">
         <v>545</v>
       </c>
       <c r="B645" s="15">
         <v>6181.71</v>
       </c>
       <c r="C645" s="16">
         <v>3090.85</v>
       </c>
       <c r="D645" s="16">
         <v>9856.8799999999992</v>
       </c>
       <c r="E645" s="16">
         <v>2464.2199999999998</v>
       </c>
       <c r="F645" s="16">
         <v>626.63</v>
       </c>
       <c r="G645" s="16">
         <v>6808.34</v>
       </c>
     </row>
-    <row r="646" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="646" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A646" s="23" t="s">
         <v>546</v>
       </c>
       <c r="B646" s="15">
         <v>11275.41</v>
       </c>
       <c r="C646" s="16">
         <v>5637.7</v>
       </c>
       <c r="D646" s="16">
         <v>17978.900000000001</v>
       </c>
       <c r="E646" s="16">
         <v>4494.72</v>
       </c>
       <c r="F646" s="16">
         <v>1142.98</v>
       </c>
       <c r="G646" s="16">
         <v>12418.39</v>
       </c>
     </row>
-    <row r="647" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="647" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A647" s="23" t="s">
         <v>547</v>
       </c>
       <c r="B647" s="15">
         <v>10101.36</v>
       </c>
       <c r="C647" s="16">
         <v>5050.68</v>
       </c>
       <c r="D647" s="16">
         <v>16106.86</v>
       </c>
       <c r="E647" s="16">
         <v>4026.71</v>
       </c>
       <c r="F647" s="16">
         <v>1023.97</v>
       </c>
       <c r="G647" s="16">
         <v>11125.33</v>
       </c>
     </row>
-    <row r="648" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="648" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A648" s="23" t="s">
         <v>548</v>
       </c>
       <c r="B648" s="15">
         <v>713.23</v>
       </c>
       <c r="C648" s="16">
         <v>356.61</v>
       </c>
       <c r="D648" s="16">
         <v>1137.26</v>
       </c>
       <c r="E648" s="16">
         <v>284.31</v>
       </c>
       <c r="F648" s="16">
         <v>72.3</v>
       </c>
       <c r="G648" s="16">
         <v>785.53</v>
       </c>
     </row>
-    <row r="649" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="649" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A649" s="23" t="s">
         <v>652</v>
       </c>
       <c r="B649" s="15">
         <v>28.18</v>
       </c>
       <c r="C649" s="16">
         <v>14.09</v>
       </c>
       <c r="D649" s="16">
         <v>44.94</v>
       </c>
       <c r="E649" s="16">
         <v>11.23</v>
       </c>
       <c r="F649" s="16">
         <v>2.86</v>
       </c>
       <c r="G649" s="16">
         <v>31.04</v>
       </c>
     </row>
-    <row r="650" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="650" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A650" s="23" t="s">
         <v>549</v>
       </c>
       <c r="B650" s="15">
         <v>230605.05</v>
       </c>
       <c r="C650" s="16">
         <v>115302.52</v>
       </c>
       <c r="D650" s="16">
         <v>367705.19</v>
       </c>
       <c r="E650" s="16">
         <v>91926.29</v>
       </c>
       <c r="F650" s="16">
         <v>23376.23</v>
       </c>
       <c r="G650" s="16">
         <v>253981.28</v>
       </c>
     </row>
-    <row r="651" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="651" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A651" s="23" t="s">
         <v>653</v>
       </c>
       <c r="B651" s="15">
         <v>45296.19</v>
       </c>
       <c r="C651" s="16">
         <v>22648.09</v>
       </c>
       <c r="D651" s="16">
         <v>72225.84</v>
       </c>
       <c r="E651" s="16">
         <v>18056.46</v>
       </c>
       <c r="F651" s="16">
         <v>4591.63</v>
       </c>
       <c r="G651" s="16">
         <v>49887.82</v>
       </c>
     </row>
-    <row r="652" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="652" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A652" s="23" t="s">
         <v>550</v>
       </c>
       <c r="B652" s="15">
         <v>1397.03</v>
       </c>
       <c r="C652" s="16">
         <v>698.51</v>
       </c>
       <c r="D652" s="16">
         <v>2227.6</v>
       </c>
       <c r="E652" s="16">
         <v>556.9</v>
       </c>
       <c r="F652" s="16">
         <v>141.61000000000001</v>
       </c>
       <c r="G652" s="16">
         <v>1538.64</v>
       </c>
     </row>
-    <row r="653" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="653" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A653" s="23" t="s">
         <v>551</v>
       </c>
       <c r="B653" s="15">
         <v>98100.17</v>
       </c>
       <c r="C653" s="16">
         <v>49050.080000000002</v>
       </c>
       <c r="D653" s="16">
         <v>156423.03</v>
       </c>
       <c r="E653" s="16">
         <v>39105.75</v>
       </c>
       <c r="F653" s="16">
         <v>9944.33</v>
       </c>
       <c r="G653" s="16">
         <v>108044.5</v>
       </c>
     </row>
-    <row r="654" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="654" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A654" s="23" t="s">
         <v>654</v>
       </c>
       <c r="B654" s="15">
         <v>7016.07</v>
       </c>
       <c r="C654" s="16">
         <v>3508.03</v>
       </c>
       <c r="D654" s="16">
         <v>11187.29</v>
       </c>
       <c r="E654" s="16">
         <v>2796.82</v>
       </c>
       <c r="F654" s="16">
         <v>711.21</v>
       </c>
       <c r="G654" s="16">
         <v>7727.28</v>
       </c>
     </row>
-    <row r="655" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="655" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A655" s="23" t="s">
         <v>552</v>
       </c>
       <c r="B655" s="15">
         <v>1989.12</v>
       </c>
       <c r="C655" s="16">
         <v>994.56</v>
       </c>
       <c r="D655" s="16">
         <v>3171.7</v>
       </c>
       <c r="E655" s="16">
         <v>792.92</v>
       </c>
       <c r="F655" s="16">
         <v>201.64</v>
       </c>
       <c r="G655" s="16">
         <v>2190.7600000000002</v>
       </c>
     </row>
-    <row r="656" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="656" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A656" s="24" t="s">
         <v>553</v>
       </c>
       <c r="B656" s="17">
         <v>5418.54</v>
       </c>
       <c r="C656" s="18">
         <v>2709.27</v>
       </c>
       <c r="D656" s="18">
         <v>8640</v>
       </c>
       <c r="E656" s="18">
         <v>2160</v>
       </c>
       <c r="F656" s="18">
         <v>549.27</v>
       </c>
       <c r="G656" s="18">
         <v>5967.81</v>
       </c>
     </row>
-    <row r="657" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="657" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A657" s="25" t="s">
         <v>554</v>
       </c>
       <c r="B657" s="19">
         <v>-83329.55</v>
       </c>
       <c r="C657" s="20">
         <v>0</v>
       </c>
       <c r="D657" s="20">
         <v>0</v>
       </c>
       <c r="E657" s="20">
         <v>0</v>
       </c>
       <c r="F657" s="20">
         <v>-7972.07</v>
       </c>
       <c r="G657" s="20">
         <v>-91301.62</v>
       </c>
     </row>
-    <row r="658" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="658" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A658" s="23" t="s">
         <v>555</v>
       </c>
       <c r="B658" s="15">
         <v>82785.460000000006</v>
       </c>
       <c r="C658" s="16">
         <v>41392.730000000003</v>
       </c>
       <c r="D658" s="16">
         <v>133890.89000000001</v>
       </c>
       <c r="E658" s="16">
         <v>33472.720000000001</v>
       </c>
       <c r="F658" s="16">
         <v>7920.01</v>
       </c>
       <c r="G658" s="16">
         <v>90705.47</v>
       </c>
     </row>
-    <row r="659" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="659" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A659" s="23" t="s">
         <v>556</v>
       </c>
       <c r="B659" s="15">
         <v>182.17</v>
       </c>
       <c r="C659" s="16">
         <v>91.08</v>
       </c>
       <c r="D659" s="16">
         <v>294.62</v>
       </c>
       <c r="E659" s="16">
         <v>73.650000000000006</v>
       </c>
       <c r="F659" s="16">
         <v>17.43</v>
       </c>
       <c r="G659" s="16">
         <v>199.6</v>
       </c>
     </row>
-    <row r="660" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="660" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A660" s="24" t="s">
         <v>557</v>
       </c>
       <c r="B660" s="17">
         <v>361.92</v>
       </c>
       <c r="C660" s="18">
         <v>180.96</v>
       </c>
       <c r="D660" s="18">
         <v>585.33000000000004</v>
       </c>
       <c r="E660" s="18">
         <v>146.33000000000001</v>
       </c>
       <c r="F660" s="18">
         <v>34.630000000000003</v>
       </c>
       <c r="G660" s="18">
         <v>396.55</v>
       </c>
     </row>
-    <row r="661" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="661" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A661" s="25" t="s">
         <v>558</v>
       </c>
       <c r="B661" s="19">
         <v>-4980170.6399999997</v>
       </c>
       <c r="C661" s="20">
         <v>0</v>
       </c>
       <c r="D661" s="20">
         <v>0</v>
       </c>
       <c r="E661" s="20">
         <v>0</v>
       </c>
       <c r="F661" s="20">
         <v>550083.71</v>
       </c>
       <c r="G661" s="20">
         <v>-4430086.93</v>
       </c>
     </row>
-    <row r="662" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="662" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A662" s="23" t="s">
         <v>642</v>
       </c>
       <c r="B662" s="15">
         <v>5761.31</v>
       </c>
       <c r="C662" s="16">
         <v>2880.65</v>
       </c>
       <c r="D662" s="16">
         <v>14068.08</v>
       </c>
       <c r="E662" s="16">
         <v>3517.02</v>
       </c>
       <c r="F662" s="16">
         <v>-636.37</v>
       </c>
       <c r="G662" s="16">
         <v>5124.9399999999996</v>
       </c>
     </row>
-    <row r="663" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="663" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A663" s="23" t="s">
         <v>621</v>
       </c>
       <c r="B663" s="15">
         <v>358979.45</v>
       </c>
       <c r="C663" s="16">
         <v>179489.72</v>
       </c>
       <c r="D663" s="16">
         <v>876562.91</v>
       </c>
       <c r="E663" s="16">
         <v>219140.72</v>
       </c>
       <c r="F663" s="16">
         <v>-39651</v>
       </c>
       <c r="G663" s="16">
         <v>319328.45</v>
       </c>
     </row>
-    <row r="664" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="664" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A664" s="23" t="s">
         <v>622</v>
       </c>
       <c r="B664" s="15">
         <v>874902.64</v>
       </c>
       <c r="C664" s="16">
         <v>437451.32</v>
       </c>
       <c r="D664" s="16">
         <v>2136354.04</v>
       </c>
       <c r="E664" s="16">
         <v>534088.51</v>
       </c>
       <c r="F664" s="16">
         <v>-96637.19</v>
       </c>
       <c r="G664" s="16">
         <v>778265.45</v>
       </c>
     </row>
-    <row r="665" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="665" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A665" s="23" t="s">
         <v>660</v>
       </c>
       <c r="B665" s="15">
         <v>0</v>
       </c>
       <c r="C665" s="16">
         <v>0</v>
       </c>
       <c r="D665" s="16">
         <v>0</v>
       </c>
       <c r="E665" s="16">
         <v>0</v>
       </c>
       <c r="F665" s="16">
         <v>0</v>
       </c>
       <c r="G665" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="666" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="666" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A666" s="23" t="s">
         <v>631</v>
       </c>
       <c r="B666" s="15">
         <v>1405.76</v>
       </c>
       <c r="C666" s="16">
         <v>702.88</v>
       </c>
       <c r="D666" s="16">
         <v>3432.6</v>
       </c>
       <c r="E666" s="16">
         <v>858.15</v>
       </c>
       <c r="F666" s="16">
         <v>-155.27000000000001</v>
       </c>
       <c r="G666" s="16">
         <v>1250.49</v>
       </c>
     </row>
-    <row r="667" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="667" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A667" s="23" t="s">
         <v>559</v>
       </c>
       <c r="B667" s="15">
         <v>211561.32</v>
       </c>
       <c r="C667" s="16">
         <v>105780.66</v>
       </c>
       <c r="D667" s="16">
         <v>516594.48</v>
       </c>
       <c r="E667" s="16">
         <v>129148.62</v>
       </c>
       <c r="F667" s="16">
         <v>-23367.96</v>
       </c>
       <c r="G667" s="16">
         <v>188193.36</v>
       </c>
     </row>
-    <row r="668" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="668" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A668" s="23" t="s">
         <v>560</v>
       </c>
       <c r="B668" s="15">
         <v>184417.49</v>
       </c>
       <c r="C668" s="16">
         <v>92208.74</v>
       </c>
       <c r="D668" s="16">
         <v>450314.17</v>
       </c>
       <c r="E668" s="16">
         <v>112578.54</v>
       </c>
       <c r="F668" s="16">
         <v>-20369.8</v>
       </c>
       <c r="G668" s="16">
         <v>164047.69</v>
       </c>
     </row>
-    <row r="669" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="669" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A669" s="23" t="s">
         <v>561</v>
       </c>
       <c r="B669" s="15">
         <v>234560.83</v>
       </c>
       <c r="C669" s="16">
         <v>117280.41</v>
       </c>
       <c r="D669" s="16">
         <v>572755.12</v>
       </c>
       <c r="E669" s="16">
         <v>143188.78</v>
       </c>
       <c r="F669" s="16">
         <v>-25908.37</v>
       </c>
       <c r="G669" s="16">
         <v>208652.46</v>
       </c>
     </row>
-    <row r="670" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="670" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A670" s="23" t="s">
         <v>562</v>
       </c>
       <c r="B670" s="15">
         <v>108458.78</v>
       </c>
       <c r="C670" s="16">
         <v>54229.39</v>
       </c>
       <c r="D670" s="16">
         <v>264836.73</v>
       </c>
       <c r="E670" s="16">
         <v>66209.179999999993</v>
       </c>
       <c r="F670" s="16">
         <v>-11979.79</v>
       </c>
       <c r="G670" s="16">
         <v>96478.99</v>
       </c>
     </row>
-    <row r="671" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="671" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A671" s="23" t="s">
         <v>632</v>
       </c>
       <c r="B671" s="15">
         <v>161537.76</v>
       </c>
       <c r="C671" s="16">
         <v>80768.88</v>
       </c>
       <c r="D671" s="16">
         <v>394446</v>
       </c>
       <c r="E671" s="16">
         <v>98611.5</v>
       </c>
       <c r="F671" s="16">
         <v>-17842.62</v>
       </c>
       <c r="G671" s="16">
         <v>143695.14000000001</v>
       </c>
     </row>
-    <row r="672" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="672" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A672" s="23" t="s">
         <v>633</v>
       </c>
       <c r="B672" s="15">
         <v>2385844.9</v>
       </c>
       <c r="C672" s="16">
         <v>1192922.45</v>
       </c>
       <c r="D672" s="16">
         <v>5825801.8099999996</v>
       </c>
       <c r="E672" s="16">
         <v>1456450.45</v>
       </c>
       <c r="F672" s="16">
         <v>-263528</v>
       </c>
       <c r="G672" s="16">
         <v>2122316.9</v>
       </c>
     </row>
-    <row r="673" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="673" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A673" s="23" t="s">
         <v>563</v>
       </c>
       <c r="B673" s="15">
         <v>57057.78</v>
       </c>
       <c r="C673" s="16">
         <v>28528.89</v>
       </c>
       <c r="D673" s="16">
         <v>139324.78</v>
       </c>
       <c r="E673" s="16">
         <v>34831.19</v>
       </c>
       <c r="F673" s="16">
         <v>-6302.3</v>
       </c>
       <c r="G673" s="16">
         <v>50755.48</v>
       </c>
     </row>
-    <row r="674" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="674" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A674" s="23" t="s">
         <v>640</v>
       </c>
       <c r="B674" s="15">
         <v>270374.38</v>
       </c>
       <c r="C674" s="16">
         <v>135187.19</v>
       </c>
       <c r="D674" s="16">
         <v>660205.35</v>
       </c>
       <c r="E674" s="16">
         <v>165051.32999999999</v>
       </c>
       <c r="F674" s="16">
         <v>-29864.14</v>
       </c>
       <c r="G674" s="16">
         <v>240510.24</v>
       </c>
     </row>
-    <row r="675" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="675" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A675" s="23" t="s">
         <v>564</v>
       </c>
       <c r="B675" s="15">
         <v>81289.91</v>
       </c>
       <c r="C675" s="16">
         <v>40644.949999999997</v>
       </c>
       <c r="D675" s="16">
         <v>198495.27</v>
       </c>
       <c r="E675" s="16">
         <v>49623.81</v>
       </c>
       <c r="F675" s="16">
         <v>-8978.86</v>
       </c>
       <c r="G675" s="16">
         <v>72311.05</v>
       </c>
     </row>
-    <row r="676" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="676" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A676" s="24" t="s">
         <v>650</v>
       </c>
       <c r="B676" s="17">
         <v>44018.33</v>
       </c>
       <c r="C676" s="18">
         <v>22009.16</v>
       </c>
       <c r="D676" s="18">
         <v>107484.81</v>
       </c>
       <c r="E676" s="18">
         <v>26871.200000000001</v>
       </c>
       <c r="F676" s="18">
         <v>-4862.04</v>
       </c>
       <c r="G676" s="18">
         <v>39156.29</v>
       </c>
     </row>
-    <row r="677" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="677" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A677" s="25" t="s">
         <v>565</v>
       </c>
       <c r="B677" s="19">
         <v>-15191.06</v>
       </c>
       <c r="C677" s="20">
         <v>0</v>
       </c>
       <c r="D677" s="20">
         <v>0</v>
       </c>
       <c r="E677" s="20">
         <v>0</v>
       </c>
       <c r="F677" s="20">
         <v>-4535.8</v>
       </c>
       <c r="G677" s="20">
         <v>-19726.86</v>
       </c>
     </row>
-    <row r="678" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="678" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A678" s="23" t="s">
         <v>566</v>
       </c>
       <c r="B678" s="15">
         <v>834.06</v>
       </c>
       <c r="C678" s="16">
         <v>417.03</v>
       </c>
       <c r="D678" s="16">
         <v>671.97</v>
       </c>
       <c r="E678" s="16">
         <v>167.99</v>
       </c>
       <c r="F678" s="16">
         <v>249.04</v>
       </c>
       <c r="G678" s="16">
         <v>1083.0999999999999</v>
       </c>
     </row>
-    <row r="679" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="679" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A679" s="23" t="s">
         <v>567</v>
       </c>
       <c r="B679" s="15">
         <v>7595.53</v>
       </c>
       <c r="C679" s="16">
         <v>3797.76</v>
       </c>
       <c r="D679" s="16">
         <v>6119.45</v>
       </c>
       <c r="E679" s="16">
         <v>1529.86</v>
       </c>
       <c r="F679" s="16">
         <v>2267.9</v>
       </c>
       <c r="G679" s="16">
         <v>9863.43</v>
       </c>
     </row>
-    <row r="680" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="680" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A680" s="24" t="s">
         <v>568</v>
       </c>
       <c r="B680" s="17">
         <v>6761.47</v>
       </c>
       <c r="C680" s="18">
         <v>3380.73</v>
       </c>
       <c r="D680" s="18">
         <v>5447.48</v>
       </c>
       <c r="E680" s="18">
         <v>1361.87</v>
       </c>
       <c r="F680" s="18">
         <v>2018.86</v>
       </c>
       <c r="G680" s="18">
         <v>8780.33</v>
       </c>
     </row>
-    <row r="681" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="681" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A681" s="25" t="s">
         <v>569</v>
       </c>
       <c r="B681" s="19">
         <v>-13865.11</v>
       </c>
       <c r="C681" s="20">
         <v>0</v>
       </c>
       <c r="D681" s="20">
         <v>0</v>
       </c>
       <c r="E681" s="20">
         <v>0</v>
       </c>
       <c r="F681" s="20">
         <v>-2706.22</v>
       </c>
       <c r="G681" s="20">
         <v>-16571.330000000002</v>
       </c>
     </row>
-    <row r="682" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="682" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A682" s="23" t="s">
         <v>570</v>
       </c>
       <c r="B682" s="15">
         <v>1027</v>
       </c>
       <c r="C682" s="16">
         <v>513.5</v>
       </c>
       <c r="D682" s="16">
         <v>1252.19</v>
       </c>
       <c r="E682" s="16">
         <v>313.04000000000002</v>
       </c>
       <c r="F682" s="16">
         <v>200.46</v>
       </c>
       <c r="G682" s="16">
         <v>1227.46</v>
       </c>
     </row>
-    <row r="683" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="683" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A683" s="23" t="s">
         <v>571</v>
       </c>
       <c r="B683" s="15">
         <v>11292.8</v>
       </c>
       <c r="C683" s="16">
         <v>5646.4</v>
       </c>
       <c r="D683" s="16">
         <v>13769.03</v>
       </c>
       <c r="E683" s="16">
         <v>3442.25</v>
       </c>
       <c r="F683" s="16">
         <v>2204.15</v>
       </c>
       <c r="G683" s="16">
         <v>13496.95</v>
       </c>
     </row>
-    <row r="684" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="684" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A684" s="24" t="s">
         <v>572</v>
       </c>
       <c r="B684" s="17">
         <v>1545.31</v>
       </c>
       <c r="C684" s="18">
         <v>772.65</v>
       </c>
       <c r="D684" s="18">
         <v>1884.16</v>
       </c>
       <c r="E684" s="18">
         <v>471.04</v>
       </c>
       <c r="F684" s="18">
         <v>301.61</v>
       </c>
       <c r="G684" s="18">
         <v>1846.92</v>
       </c>
     </row>
-    <row r="685" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="685" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A685" s="25" t="s">
         <v>573</v>
       </c>
       <c r="B685" s="19">
         <v>-169024.56</v>
       </c>
       <c r="C685" s="20">
         <v>0</v>
       </c>
       <c r="D685" s="20">
         <v>0</v>
       </c>
       <c r="E685" s="20">
         <v>0</v>
       </c>
       <c r="F685" s="20">
         <v>32802.800000000003</v>
       </c>
       <c r="G685" s="20">
         <v>-136221.76000000001</v>
       </c>
     </row>
-    <row r="686" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="686" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A686" s="23" t="s">
         <v>610</v>
       </c>
       <c r="B686" s="15">
         <v>43369.3</v>
       </c>
       <c r="C686" s="16">
         <v>21684.65</v>
       </c>
       <c r="D686" s="16">
         <v>120405.52</v>
       </c>
       <c r="E686" s="16">
         <v>30101.38</v>
       </c>
       <c r="F686" s="16">
         <v>-8416.73</v>
       </c>
       <c r="G686" s="16">
         <v>34952.57</v>
       </c>
     </row>
-    <row r="687" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="687" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A687" s="23" t="s">
         <v>618</v>
       </c>
       <c r="B687" s="15">
         <v>46545.440000000002</v>
       </c>
       <c r="C687" s="16">
         <v>23272.720000000001</v>
       </c>
       <c r="D687" s="16">
         <v>129223.4</v>
       </c>
       <c r="E687" s="16">
         <v>32305.85</v>
       </c>
       <c r="F687" s="16">
         <v>-9033.1299999999992</v>
       </c>
       <c r="G687" s="16">
         <v>37512.31</v>
       </c>
     </row>
-    <row r="688" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="688" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A688" s="23" t="s">
         <v>574</v>
       </c>
       <c r="B688" s="15">
         <v>72264.429999999993</v>
       </c>
       <c r="C688" s="16">
         <v>36132.21</v>
       </c>
       <c r="D688" s="16">
         <v>200626.65</v>
       </c>
       <c r="E688" s="16">
         <v>50156.66</v>
       </c>
       <c r="F688" s="16">
         <v>-14024.45</v>
       </c>
       <c r="G688" s="16">
         <v>58239.98</v>
       </c>
     </row>
-    <row r="689" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="689" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A689" s="24" t="s">
         <v>611</v>
       </c>
       <c r="B689" s="17">
         <v>6845.39</v>
       </c>
       <c r="C689" s="18">
         <v>3422.69</v>
       </c>
       <c r="D689" s="18">
         <v>19004.75</v>
       </c>
       <c r="E689" s="18">
         <v>4751.18</v>
       </c>
       <c r="F689" s="18">
         <v>-1328.49</v>
       </c>
       <c r="G689" s="18">
         <v>5516.9</v>
       </c>
     </row>
-    <row r="690" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="690" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A690" s="25" t="s">
         <v>575</v>
       </c>
       <c r="B690" s="19">
         <v>-264160.48</v>
       </c>
       <c r="C690" s="20">
         <v>0</v>
       </c>
       <c r="D690" s="20">
         <v>0</v>
       </c>
       <c r="E690" s="20">
         <v>0</v>
       </c>
       <c r="F690" s="20">
         <v>-17138.72</v>
       </c>
       <c r="G690" s="20">
         <v>-281299.20000000001</v>
       </c>
     </row>
-    <row r="691" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="691" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A691" s="23" t="s">
         <v>576</v>
       </c>
       <c r="B691" s="15">
         <v>990.82</v>
       </c>
       <c r="C691" s="16">
         <v>495.41</v>
       </c>
       <c r="D691" s="16">
         <v>1724.51</v>
       </c>
       <c r="E691" s="16">
         <v>431.12</v>
       </c>
       <c r="F691" s="16">
         <v>64.290000000000006</v>
       </c>
       <c r="G691" s="16">
         <v>1055.1099999999999</v>
       </c>
     </row>
-    <row r="692" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="692" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A692" s="23" t="s">
         <v>577</v>
       </c>
       <c r="B692" s="15">
         <v>4448.72</v>
       </c>
       <c r="C692" s="16">
         <v>2224.36</v>
       </c>
       <c r="D692" s="16">
         <v>7742.9</v>
       </c>
       <c r="E692" s="16">
         <v>1935.72</v>
       </c>
       <c r="F692" s="16">
         <v>288.64</v>
       </c>
       <c r="G692" s="16">
         <v>4737.3599999999997</v>
       </c>
     </row>
-    <row r="693" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="693" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A693" s="23" t="s">
         <v>578</v>
       </c>
       <c r="B693" s="15">
         <v>221948.6</v>
       </c>
       <c r="C693" s="16">
         <v>110974.3</v>
       </c>
       <c r="D693" s="16">
         <v>386297.27</v>
       </c>
       <c r="E693" s="16">
         <v>96574.31</v>
       </c>
       <c r="F693" s="16">
         <v>14399.99</v>
       </c>
       <c r="G693" s="16">
         <v>236348.59</v>
       </c>
     </row>
-    <row r="694" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="694" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A694" s="23" t="s">
         <v>628</v>
       </c>
       <c r="B694" s="15">
         <v>23014</v>
       </c>
       <c r="C694" s="16">
         <v>11507</v>
       </c>
       <c r="D694" s="16">
         <v>40055.42</v>
       </c>
       <c r="E694" s="16">
         <v>10013.85</v>
       </c>
       <c r="F694" s="16">
         <v>1493.15</v>
       </c>
       <c r="G694" s="16">
         <v>24507.15</v>
       </c>
     </row>
-    <row r="695" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="695" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A695" s="23" t="s">
         <v>579</v>
       </c>
       <c r="B695" s="15">
         <v>3472.94</v>
       </c>
       <c r="C695" s="16">
         <v>1736.47</v>
       </c>
       <c r="D695" s="16">
         <v>6044.58</v>
       </c>
       <c r="E695" s="16">
         <v>1511.14</v>
       </c>
       <c r="F695" s="16">
         <v>225.33</v>
       </c>
       <c r="G695" s="16">
         <v>3698.27</v>
       </c>
     </row>
-    <row r="696" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="696" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A696" s="23" t="s">
         <v>580</v>
       </c>
       <c r="B696" s="15">
         <v>157.69999999999999</v>
       </c>
       <c r="C696" s="16">
         <v>78.849999999999994</v>
       </c>
       <c r="D696" s="16">
         <v>274.48</v>
       </c>
       <c r="E696" s="16">
         <v>68.62</v>
       </c>
       <c r="F696" s="16">
         <v>10.23</v>
       </c>
       <c r="G696" s="16">
         <v>167.93</v>
       </c>
     </row>
-    <row r="697" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="697" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A697" s="24" t="s">
         <v>581</v>
       </c>
       <c r="B697" s="17">
         <v>10127.700000000001</v>
       </c>
       <c r="C697" s="18">
         <v>5063.8500000000004</v>
       </c>
       <c r="D697" s="18">
         <v>17627.07</v>
       </c>
       <c r="E697" s="18">
         <v>4406.76</v>
       </c>
       <c r="F697" s="18">
         <v>657.09</v>
       </c>
       <c r="G697" s="18">
         <v>10784.79</v>
       </c>
     </row>
-    <row r="698" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="698" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A698" s="25" t="s">
         <v>582</v>
       </c>
       <c r="B698" s="19">
         <v>-71069.179999999993</v>
       </c>
       <c r="C698" s="20">
         <v>0</v>
       </c>
       <c r="D698" s="20">
         <v>0</v>
       </c>
       <c r="E698" s="20">
         <v>0</v>
       </c>
       <c r="F698" s="20">
         <v>-10334.83</v>
       </c>
       <c r="G698" s="20">
         <v>-81404.009999999995</v>
       </c>
     </row>
-    <row r="699" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="699" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A699" s="23" t="s">
         <v>659</v>
       </c>
       <c r="B699" s="15">
         <v>595.79</v>
       </c>
       <c r="C699" s="16">
         <v>297.89</v>
       </c>
       <c r="D699" s="16">
         <v>845.02</v>
       </c>
       <c r="E699" s="16">
         <v>211.25</v>
       </c>
       <c r="F699" s="16">
         <v>86.64</v>
       </c>
       <c r="G699" s="16">
         <v>682.43</v>
       </c>
     </row>
-    <row r="700" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="700" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A700" s="23" t="s">
         <v>583</v>
       </c>
       <c r="B700" s="15">
         <v>36846.080000000002</v>
       </c>
       <c r="C700" s="16">
         <v>18423.04</v>
       </c>
       <c r="D700" s="16">
         <v>52259.66</v>
       </c>
       <c r="E700" s="16">
         <v>13064.91</v>
       </c>
       <c r="F700" s="16">
         <v>5358.13</v>
       </c>
       <c r="G700" s="16">
         <v>42204.21</v>
       </c>
     </row>
-    <row r="701" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="701" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A701" s="23" t="s">
         <v>584</v>
       </c>
       <c r="B701" s="15">
         <v>3632.47</v>
       </c>
       <c r="C701" s="16">
         <v>1816.23</v>
       </c>
       <c r="D701" s="16">
         <v>5152.0200000000004</v>
       </c>
       <c r="E701" s="16">
         <v>1288</v>
       </c>
       <c r="F701" s="16">
         <v>528.23</v>
       </c>
       <c r="G701" s="16">
         <v>4160.7</v>
       </c>
     </row>
-    <row r="702" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="702" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A702" s="24" t="s">
         <v>585</v>
       </c>
       <c r="B702" s="17">
         <v>29994.84</v>
       </c>
       <c r="C702" s="18">
         <v>14997.42</v>
       </c>
       <c r="D702" s="18">
         <v>42542.39</v>
       </c>
       <c r="E702" s="18">
         <v>10635.59</v>
       </c>
       <c r="F702" s="18">
         <v>4361.83</v>
       </c>
       <c r="G702" s="18">
         <v>34356.67</v>
       </c>
     </row>
-    <row r="703" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="703" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A703" s="25" t="s">
         <v>586</v>
       </c>
       <c r="B703" s="19">
         <v>-244094.85</v>
       </c>
       <c r="C703" s="20">
         <v>0</v>
       </c>
       <c r="D703" s="20">
         <v>0</v>
       </c>
       <c r="E703" s="20">
         <v>0</v>
       </c>
       <c r="F703" s="20">
         <v>-3.64</v>
       </c>
       <c r="G703" s="20">
         <v>-244098.49</v>
       </c>
     </row>
-    <row r="704" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="704" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A704" s="23" t="s">
         <v>587</v>
       </c>
       <c r="B704" s="15">
         <v>1477.56</v>
       </c>
       <c r="C704" s="16">
         <v>738.78</v>
       </c>
       <c r="D704" s="16">
         <v>2955.03</v>
       </c>
       <c r="E704" s="16">
         <v>738.75</v>
       </c>
       <c r="F704" s="16">
         <v>0.03</v>
       </c>
       <c r="G704" s="16">
         <v>1477.59</v>
       </c>
     </row>
-    <row r="705" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="705" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A705" s="23" t="s">
         <v>588</v>
       </c>
       <c r="B705" s="15">
         <v>3717.42</v>
       </c>
       <c r="C705" s="16">
         <v>1858.71</v>
       </c>
       <c r="D705" s="16">
         <v>7434.61</v>
       </c>
       <c r="E705" s="16">
         <v>1858.65</v>
       </c>
       <c r="F705" s="16">
         <v>0.06</v>
       </c>
       <c r="G705" s="16">
         <v>3717.48</v>
       </c>
     </row>
-    <row r="706" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="706" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A706" s="23" t="s">
         <v>649</v>
       </c>
       <c r="B706" s="15">
         <v>488.84</v>
       </c>
       <c r="C706" s="16">
         <v>244.42</v>
       </c>
       <c r="D706" s="16">
         <v>977.66</v>
       </c>
       <c r="E706" s="16">
         <v>244.41</v>
       </c>
       <c r="F706" s="16">
         <v>0.01</v>
       </c>
       <c r="G706" s="16">
         <v>488.85</v>
       </c>
     </row>
-    <row r="707" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="707" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A707" s="23" t="s">
         <v>589</v>
       </c>
       <c r="B707" s="15">
         <v>1627.28</v>
       </c>
       <c r="C707" s="16">
         <v>813.64</v>
       </c>
       <c r="D707" s="16">
         <v>3254.46</v>
       </c>
       <c r="E707" s="16">
         <v>813.61</v>
       </c>
       <c r="F707" s="16">
         <v>0.03</v>
       </c>
       <c r="G707" s="16">
         <v>1627.31</v>
       </c>
     </row>
-    <row r="708" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="708" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A708" s="23" t="s">
         <v>590</v>
       </c>
       <c r="B708" s="15">
         <v>1307.45</v>
       </c>
       <c r="C708" s="16">
         <v>653.72</v>
       </c>
       <c r="D708" s="16">
         <v>2614.83</v>
       </c>
       <c r="E708" s="16">
         <v>653.70000000000005</v>
       </c>
       <c r="F708" s="16">
         <v>0.02</v>
       </c>
       <c r="G708" s="16">
         <v>1307.47</v>
       </c>
     </row>
-    <row r="709" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="709" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A709" s="23" t="s">
         <v>635</v>
       </c>
       <c r="B709" s="15">
         <v>1031.6099999999999</v>
       </c>
       <c r="C709" s="16">
         <v>515.79999999999995</v>
       </c>
       <c r="D709" s="16">
         <v>2063.15</v>
       </c>
       <c r="E709" s="16">
         <v>515.78</v>
       </c>
       <c r="F709" s="16">
         <v>0.02</v>
       </c>
       <c r="G709" s="16">
         <v>1031.6300000000001</v>
       </c>
     </row>
-    <row r="710" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="710" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A710" s="23" t="s">
         <v>591</v>
       </c>
       <c r="B710" s="15">
         <v>1140.76</v>
       </c>
       <c r="C710" s="16">
         <v>570.38</v>
       </c>
       <c r="D710" s="16">
         <v>2281.44</v>
       </c>
       <c r="E710" s="16">
         <v>570.36</v>
       </c>
       <c r="F710" s="16">
         <v>0.02</v>
       </c>
       <c r="G710" s="16">
         <v>1140.78</v>
       </c>
     </row>
-    <row r="711" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="711" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A711" s="23" t="s">
         <v>592</v>
       </c>
       <c r="B711" s="15">
         <v>2859.18</v>
       </c>
       <c r="C711" s="16">
         <v>1429.59</v>
       </c>
       <c r="D711" s="16">
         <v>5718.2</v>
       </c>
       <c r="E711" s="16">
         <v>1429.55</v>
       </c>
       <c r="F711" s="16">
         <v>0.04</v>
       </c>
       <c r="G711" s="16">
         <v>2859.22</v>
       </c>
     </row>
-    <row r="712" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="712" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A712" s="24" t="s">
         <v>593</v>
       </c>
       <c r="B712" s="17">
         <v>230444.75</v>
       </c>
       <c r="C712" s="18">
         <v>115222.37</v>
       </c>
       <c r="D712" s="18">
         <v>460875.87</v>
       </c>
       <c r="E712" s="18">
         <v>115218.96</v>
       </c>
       <c r="F712" s="18">
         <v>3.41</v>
       </c>
       <c r="G712" s="18">
         <v>230448.16</v>
       </c>
     </row>
-    <row r="713" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="713" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A713" s="25" t="s">
         <v>594</v>
       </c>
       <c r="B713" s="19">
         <v>-38890.39</v>
       </c>
       <c r="C713" s="20">
         <v>0</v>
       </c>
       <c r="D713" s="20">
         <v>0</v>
       </c>
       <c r="E713" s="20">
         <v>0</v>
       </c>
       <c r="F713" s="20">
         <v>-10501.34</v>
       </c>
       <c r="G713" s="20">
         <v>-49391.73</v>
       </c>
     </row>
-    <row r="714" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="714" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A714" s="23" t="s">
         <v>595</v>
       </c>
       <c r="B714" s="15">
         <v>5605.43</v>
       </c>
       <c r="C714" s="16">
         <v>2802.71</v>
       </c>
       <c r="D714" s="16">
         <v>5156.46</v>
       </c>
       <c r="E714" s="16">
         <v>1289.1099999999999</v>
       </c>
       <c r="F714" s="16">
         <v>1513.6</v>
       </c>
       <c r="G714" s="16">
         <v>7119.03</v>
       </c>
     </row>
-    <row r="715" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="715" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A715" s="23" t="s">
         <v>596</v>
       </c>
       <c r="B715" s="15">
         <v>3431.94</v>
       </c>
       <c r="C715" s="16">
         <v>1715.97</v>
       </c>
       <c r="D715" s="16">
         <v>3157.06</v>
       </c>
       <c r="E715" s="16">
         <v>789.26</v>
       </c>
       <c r="F715" s="16">
         <v>926.71</v>
       </c>
       <c r="G715" s="16">
         <v>4358.6499999999996</v>
       </c>
     </row>
-    <row r="716" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="716" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A716" s="23" t="s">
         <v>597</v>
       </c>
       <c r="B716" s="15">
         <v>12280.95</v>
       </c>
       <c r="C716" s="16">
         <v>6140.47</v>
       </c>
       <c r="D716" s="16">
         <v>11297.3</v>
       </c>
       <c r="E716" s="16">
         <v>2824.32</v>
       </c>
       <c r="F716" s="16">
         <v>3316.15</v>
       </c>
       <c r="G716" s="16">
         <v>15597.1</v>
       </c>
     </row>
-    <row r="717" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="717" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A717" s="24" t="s">
         <v>598</v>
       </c>
       <c r="B717" s="17">
         <v>17572.07</v>
       </c>
       <c r="C717" s="18">
         <v>8786.0300000000007</v>
       </c>
       <c r="D717" s="18">
         <v>16164.63</v>
       </c>
       <c r="E717" s="18">
         <v>4041.15</v>
       </c>
       <c r="F717" s="18">
         <v>4744.88</v>
       </c>
       <c r="G717" s="18">
         <v>22316.95</v>
       </c>
     </row>
-    <row r="718" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="718" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A718" s="25" t="s">
         <v>599</v>
       </c>
       <c r="B718" s="19">
         <v>-13945.51</v>
       </c>
       <c r="C718" s="20">
         <v>0</v>
       </c>
       <c r="D718" s="20">
         <v>0</v>
       </c>
       <c r="E718" s="20">
         <v>0</v>
       </c>
       <c r="F718" s="20">
         <v>-1754.12</v>
       </c>
       <c r="G718" s="20">
         <v>-15699.63</v>
       </c>
     </row>
-    <row r="719" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="719" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A719" s="27" t="s">
         <v>600</v>
       </c>
       <c r="B719" s="15">
         <v>13945.51</v>
       </c>
       <c r="C719" s="16">
         <v>6972.75</v>
       </c>
       <c r="D719" s="16">
         <v>20874.55</v>
       </c>
       <c r="E719" s="16">
         <v>5218.63</v>
       </c>
       <c r="F719" s="16">
         <v>1754.12</v>
       </c>
       <c r="G719" s="16">
         <v>15699.63</v>
       </c>
     </row>
-    <row r="720" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="720" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A720" s="3" t="s">
         <v>602</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.23" right="0.23" top="0.5" bottom="0.49" header="0.3" footer="0.3"/>
   <pageSetup fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>