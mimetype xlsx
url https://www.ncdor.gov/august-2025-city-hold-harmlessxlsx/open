--- v0 (2025-10-23)
+++ v1 (2026-11-04)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr hidePivotFieldList="1" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Private\Tax Admin\Distribution Unit\Sales &amp; Use\S&amp;U Downloads\FY 25-26\2-August 2025\Website\Accessibility\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D429F35C-7669-452B-B473-94D04243CB1D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9A4F95AD-2DB1-4237-A1FF-6C11A5B9F514}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{74CFBE31-186B-4642-87A4-4CFD6A2E19EC}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{74CFBE31-186B-4642-87A4-4CFD6A2E19EC}"/>
   </bookViews>
   <sheets>
     <sheet name="City Hold Harmless" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'City Hold Harmless'!$6:$6</definedName>
   </definedNames>
   <calcPr calcId="191029" calcOnSave="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -2963,16523 +2963,16525 @@
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{83FEFE29-2220-4C36-BE0F-30048A1DC113}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G720"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="G1" sqref="G1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="28.42578125" style="2" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="16.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="28.44140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="20.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="17.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="18.109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="16.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="21" style="1" bestFit="1" customWidth="1"/>
-    <col min="8" max="16384" width="8.7109375" style="2"/>
+    <col min="8" max="16384" width="8.6640625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="5" customFormat="1" ht="24" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:7" s="5" customFormat="1" ht="23.4" x14ac:dyDescent="0.45">
       <c r="A1" s="11" t="s">
         <v>668</v>
       </c>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
         <v>605</v>
       </c>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A3" s="2" t="s">
         <v>661</v>
       </c>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A4" s="2" t="s">
         <v>606</v>
       </c>
     </row>
-    <row r="5" spans="1:7" ht="19.5" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:7" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A5" s="12" t="s">
         <v>601</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
     </row>
-    <row r="6" spans="1:7" ht="63" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:7" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A6" s="7" t="s">
         <v>604</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>663</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>664</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>665</v>
       </c>
       <c r="E6" s="9" t="s">
         <v>666</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>667</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>603</v>
       </c>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A7" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="13">
         <v>-689586.8</v>
       </c>
       <c r="C7" s="14">
         <v>0</v>
       </c>
       <c r="D7" s="14">
         <v>0</v>
       </c>
       <c r="E7" s="14">
         <v>0</v>
       </c>
       <c r="F7" s="14">
         <v>28850.04</v>
       </c>
       <c r="G7" s="14">
         <v>-660736.76</v>
       </c>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A8" s="23" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="15">
         <v>5931.92</v>
       </c>
       <c r="C8" s="16">
         <v>2965.96</v>
       </c>
       <c r="D8" s="16">
         <v>12856.53</v>
       </c>
       <c r="E8" s="16">
         <v>3214.13</v>
       </c>
       <c r="F8" s="16">
         <v>-248.17</v>
       </c>
       <c r="G8" s="16">
         <v>5683.75</v>
       </c>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A9" s="23" t="s">
         <v>607</v>
       </c>
       <c r="B9" s="15">
         <v>331604.65999999997</v>
       </c>
       <c r="C9" s="16">
         <v>165802.32999999999</v>
       </c>
       <c r="D9" s="16">
         <v>718702.33</v>
       </c>
       <c r="E9" s="16">
         <v>179675.58</v>
       </c>
       <c r="F9" s="16">
         <v>-13873.25</v>
       </c>
       <c r="G9" s="16">
         <v>317731.40999999997</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A10" s="23" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="15">
         <v>65269.03</v>
       </c>
       <c r="C10" s="16">
         <v>32634.51</v>
       </c>
       <c r="D10" s="16">
         <v>141460.64000000001</v>
       </c>
       <c r="E10" s="16">
         <v>35365.160000000003</v>
       </c>
       <c r="F10" s="16">
         <v>-2730.65</v>
       </c>
       <c r="G10" s="16">
         <v>62538.38</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A11" s="23" t="s">
         <v>608</v>
       </c>
       <c r="B11" s="15">
         <v>26599.91</v>
       </c>
       <c r="C11" s="16">
         <v>13299.95</v>
       </c>
       <c r="D11" s="16">
         <v>57651.22</v>
       </c>
       <c r="E11" s="16">
         <v>14412.8</v>
       </c>
       <c r="F11" s="16">
         <v>-1112.8499999999999</v>
       </c>
       <c r="G11" s="16">
         <v>25487.06</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A12" s="23" t="s">
         <v>3</v>
       </c>
       <c r="B12" s="15">
         <v>115847.63</v>
       </c>
       <c r="C12" s="16">
         <v>57923.81</v>
       </c>
       <c r="D12" s="16">
         <v>251081.99</v>
       </c>
       <c r="E12" s="16">
         <v>62770.49</v>
       </c>
       <c r="F12" s="16">
         <v>-4846.68</v>
       </c>
       <c r="G12" s="16">
         <v>111000.95</v>
       </c>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A13" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="15">
         <v>19391.46</v>
       </c>
       <c r="C13" s="16">
         <v>9695.73</v>
       </c>
       <c r="D13" s="16">
         <v>42028.02</v>
       </c>
       <c r="E13" s="16">
         <v>10507</v>
       </c>
       <c r="F13" s="16">
         <v>-811.27</v>
       </c>
       <c r="G13" s="16">
         <v>18580.189999999999</v>
       </c>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A14" s="23" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="15">
         <v>14393.99</v>
       </c>
       <c r="C14" s="16">
         <v>7196.99</v>
       </c>
       <c r="D14" s="16">
         <v>31196.78</v>
       </c>
       <c r="E14" s="16">
         <v>7799.19</v>
       </c>
       <c r="F14" s="16">
         <v>-602.20000000000005</v>
       </c>
       <c r="G14" s="16">
         <v>13791.79</v>
       </c>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A15" s="23" t="s">
         <v>609</v>
       </c>
       <c r="B15" s="15">
         <v>91595.39</v>
       </c>
       <c r="C15" s="16">
         <v>45797.69</v>
       </c>
       <c r="D15" s="16">
         <v>198518.98</v>
       </c>
       <c r="E15" s="16">
         <v>49629.74</v>
       </c>
       <c r="F15" s="16">
         <v>-3832.05</v>
       </c>
       <c r="G15" s="16">
         <v>87763.34</v>
       </c>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A16" s="23" t="s">
         <v>6</v>
       </c>
       <c r="B16" s="15">
         <v>3344.96</v>
       </c>
       <c r="C16" s="16">
         <v>1672.48</v>
       </c>
       <c r="D16" s="16">
         <v>7249.68</v>
       </c>
       <c r="E16" s="16">
         <v>1812.42</v>
       </c>
       <c r="F16" s="16">
         <v>-139.94</v>
       </c>
       <c r="G16" s="16">
         <v>3205.02</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="17">
         <v>15607.85</v>
       </c>
       <c r="C17" s="18">
         <v>7803.92</v>
       </c>
       <c r="D17" s="18">
         <v>33827.629999999997</v>
       </c>
       <c r="E17" s="18">
         <v>8456.9</v>
       </c>
       <c r="F17" s="18">
         <v>-652.98</v>
       </c>
       <c r="G17" s="18">
         <v>14954.87</v>
       </c>
     </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A18" s="25" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="19">
         <v>-20378.259999999998</v>
       </c>
       <c r="C18" s="20">
         <v>0</v>
       </c>
       <c r="D18" s="20">
         <v>0</v>
       </c>
       <c r="E18" s="20">
         <v>0</v>
       </c>
       <c r="F18" s="20">
         <v>-5331.16</v>
       </c>
       <c r="G18" s="20">
         <v>-25709.42</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="17">
         <v>20378.259999999998</v>
       </c>
       <c r="C19" s="18">
         <v>10189.129999999999</v>
       </c>
       <c r="D19" s="18">
         <v>19431.89</v>
       </c>
       <c r="E19" s="18">
         <v>4857.97</v>
       </c>
       <c r="F19" s="18">
         <v>5331.16</v>
       </c>
       <c r="G19" s="18">
         <v>25709.42</v>
       </c>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A20" s="25" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="15">
         <v>-15850.51</v>
       </c>
       <c r="C20" s="16">
         <v>0</v>
       </c>
       <c r="D20" s="16">
         <v>0</v>
       </c>
       <c r="E20" s="16">
         <v>0</v>
       </c>
       <c r="F20" s="16">
         <v>-2564.88</v>
       </c>
       <c r="G20" s="16">
         <v>-18415.39</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="24" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="15">
         <v>15850.51</v>
       </c>
       <c r="C21" s="16">
         <v>7925.25</v>
       </c>
       <c r="D21" s="16">
         <v>21441.48</v>
       </c>
       <c r="E21" s="16">
         <v>5360.37</v>
       </c>
       <c r="F21" s="16">
         <v>2564.88</v>
       </c>
       <c r="G21" s="16">
         <v>18415.39</v>
       </c>
     </row>
-    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A22" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="19">
         <v>-57535.13</v>
       </c>
       <c r="C22" s="20">
         <v>0</v>
       </c>
       <c r="D22" s="20">
         <v>0</v>
       </c>
       <c r="E22" s="20">
         <v>0</v>
       </c>
       <c r="F22" s="20">
         <v>-13311.97</v>
       </c>
       <c r="G22" s="20">
         <v>-70847.100000000006</v>
       </c>
     </row>
-    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A23" s="23" t="s">
         <v>13</v>
       </c>
       <c r="B23" s="15">
         <v>2916.38</v>
       </c>
       <c r="C23" s="16">
         <v>1458.19</v>
       </c>
       <c r="D23" s="16">
         <v>3133.7</v>
       </c>
       <c r="E23" s="16">
         <v>783.42</v>
       </c>
       <c r="F23" s="16">
         <v>674.77</v>
       </c>
       <c r="G23" s="16">
         <v>3591.15</v>
       </c>
     </row>
-    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A24" s="23" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="15">
         <v>2596.77</v>
       </c>
       <c r="C24" s="16">
         <v>1298.3800000000001</v>
       </c>
       <c r="D24" s="16">
         <v>2790.27</v>
       </c>
       <c r="E24" s="16">
         <v>697.56</v>
       </c>
       <c r="F24" s="16">
         <v>600.82000000000005</v>
       </c>
       <c r="G24" s="16">
         <v>3197.59</v>
       </c>
     </row>
-    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A25" s="23" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="15">
         <v>592.6</v>
       </c>
       <c r="C25" s="16">
         <v>296.3</v>
       </c>
       <c r="D25" s="16">
         <v>636.76</v>
       </c>
       <c r="E25" s="16">
         <v>159.19</v>
       </c>
       <c r="F25" s="16">
         <v>137.11000000000001</v>
       </c>
       <c r="G25" s="16">
         <v>729.71</v>
       </c>
     </row>
-    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A26" s="23" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="15">
         <v>2163.9899999999998</v>
       </c>
       <c r="C26" s="16">
         <v>1081.99</v>
       </c>
       <c r="D26" s="16">
         <v>2325.2399999999998</v>
       </c>
       <c r="E26" s="16">
         <v>581.30999999999995</v>
       </c>
       <c r="F26" s="16">
         <v>500.68</v>
       </c>
       <c r="G26" s="16">
         <v>2664.67</v>
       </c>
     </row>
-    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A27" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="15">
         <v>2576.8000000000002</v>
       </c>
       <c r="C27" s="16">
         <v>1288.4000000000001</v>
       </c>
       <c r="D27" s="16">
         <v>2768.82</v>
       </c>
       <c r="E27" s="16">
         <v>692.2</v>
       </c>
       <c r="F27" s="16">
         <v>596.20000000000005</v>
       </c>
       <c r="G27" s="16">
         <v>3173</v>
       </c>
     </row>
-    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A28" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="15">
         <v>13922.68</v>
       </c>
       <c r="C28" s="16">
         <v>6961.34</v>
       </c>
       <c r="D28" s="16">
         <v>14960.14</v>
       </c>
       <c r="E28" s="16">
         <v>3740.03</v>
       </c>
       <c r="F28" s="16">
         <v>3221.31</v>
       </c>
       <c r="G28" s="16">
         <v>17143.990000000002</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="17">
         <v>32765.91</v>
       </c>
       <c r="C29" s="18">
         <v>16382.95</v>
       </c>
       <c r="D29" s="18">
         <v>35207.5</v>
       </c>
       <c r="E29" s="18">
         <v>8801.8700000000008</v>
       </c>
       <c r="F29" s="18">
         <v>7581.08</v>
       </c>
       <c r="G29" s="18">
         <v>40346.99</v>
       </c>
     </row>
-    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A30" s="25" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="19">
         <v>-25709.15</v>
       </c>
       <c r="C30" s="20">
         <v>0</v>
       </c>
       <c r="D30" s="20">
         <v>0</v>
       </c>
       <c r="E30" s="20">
         <v>0</v>
       </c>
       <c r="F30" s="20">
         <v>-794.54</v>
       </c>
       <c r="G30" s="20">
         <v>-26503.69</v>
       </c>
     </row>
-    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A31" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="15">
         <v>13149.39</v>
       </c>
       <c r="C31" s="16">
         <v>6574.69</v>
       </c>
       <c r="D31" s="16">
         <v>24673.25</v>
       </c>
       <c r="E31" s="16">
         <v>6168.31</v>
       </c>
       <c r="F31" s="16">
         <v>406.38</v>
       </c>
       <c r="G31" s="16">
         <v>13555.77</v>
       </c>
     </row>
-    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A32" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="15">
         <v>1017.71</v>
       </c>
       <c r="C32" s="16">
         <v>508.85</v>
       </c>
       <c r="D32" s="16">
         <v>1909.6</v>
       </c>
       <c r="E32" s="16">
         <v>477.4</v>
       </c>
       <c r="F32" s="16">
         <v>31.45</v>
       </c>
       <c r="G32" s="16">
         <v>1049.1600000000001</v>
       </c>
     </row>
-    <row r="33" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A33" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="17">
         <v>11542.05</v>
       </c>
       <c r="C33" s="18">
         <v>5771.02</v>
       </c>
       <c r="D33" s="18">
         <v>21657.27</v>
       </c>
       <c r="E33" s="18">
         <v>5414.31</v>
       </c>
       <c r="F33" s="18">
         <v>356.71</v>
       </c>
       <c r="G33" s="18">
         <v>11898.76</v>
       </c>
     </row>
-    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A34" s="25" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="19">
         <v>-28813.82</v>
       </c>
       <c r="C34" s="20">
         <v>0</v>
       </c>
       <c r="D34" s="20">
         <v>0</v>
       </c>
       <c r="E34" s="20">
         <v>0</v>
       </c>
       <c r="F34" s="20">
         <v>10665.24</v>
       </c>
       <c r="G34" s="20">
         <v>-18148.580000000002</v>
       </c>
     </row>
-    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A35" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="15">
         <v>10322.68</v>
       </c>
       <c r="C35" s="16">
         <v>5161.34</v>
       </c>
       <c r="D35" s="16">
         <v>35928.85</v>
       </c>
       <c r="E35" s="16">
         <v>8982.2099999999991</v>
       </c>
       <c r="F35" s="16">
         <v>-3820.87</v>
       </c>
       <c r="G35" s="16">
         <v>6501.81</v>
       </c>
     </row>
-    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A36" s="23" t="s">
         <v>610</v>
       </c>
       <c r="B36" s="15">
         <v>545.14</v>
       </c>
       <c r="C36" s="16">
         <v>272.57</v>
       </c>
       <c r="D36" s="16">
         <v>1897.41</v>
       </c>
       <c r="E36" s="16">
         <v>474.35</v>
       </c>
       <c r="F36" s="16">
         <v>-201.78</v>
       </c>
       <c r="G36" s="16">
         <v>343.36</v>
       </c>
     </row>
-    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A37" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="15">
         <v>2206.9899999999998</v>
       </c>
       <c r="C37" s="16">
         <v>1103.49</v>
       </c>
       <c r="D37" s="16">
         <v>7681.58</v>
       </c>
       <c r="E37" s="16">
         <v>1920.39</v>
       </c>
       <c r="F37" s="16">
         <v>-816.9</v>
       </c>
       <c r="G37" s="16">
         <v>1390.09</v>
       </c>
     </row>
-    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A38" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="15">
         <v>4809.63</v>
       </c>
       <c r="C38" s="16">
         <v>2404.81</v>
       </c>
       <c r="D38" s="16">
         <v>16740.259999999998</v>
       </c>
       <c r="E38" s="16">
         <v>4185.0600000000004</v>
       </c>
       <c r="F38" s="16">
         <v>-1780.25</v>
       </c>
       <c r="G38" s="16">
         <v>3029.38</v>
       </c>
     </row>
-    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A39" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B39" s="15">
         <v>888.07</v>
       </c>
       <c r="C39" s="16">
         <v>444.03</v>
       </c>
       <c r="D39" s="16">
         <v>3090.98</v>
       </c>
       <c r="E39" s="16">
         <v>772.74</v>
       </c>
       <c r="F39" s="16">
         <v>-328.71</v>
       </c>
       <c r="G39" s="16">
         <v>559.36</v>
       </c>
     </row>
-    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A40" s="23" t="s">
         <v>29</v>
       </c>
       <c r="B40" s="15">
         <v>6269.23</v>
       </c>
       <c r="C40" s="16">
         <v>3134.61</v>
       </c>
       <c r="D40" s="16">
         <v>21820.52</v>
       </c>
       <c r="E40" s="16">
         <v>5455.13</v>
       </c>
       <c r="F40" s="16">
         <v>-2320.52</v>
       </c>
       <c r="G40" s="16">
         <v>3948.71</v>
       </c>
     </row>
-    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A41" s="23" t="s">
         <v>611</v>
       </c>
       <c r="B41" s="15">
         <v>360.5</v>
       </c>
       <c r="C41" s="16">
         <v>180.25</v>
       </c>
       <c r="D41" s="16">
         <v>1254.76</v>
       </c>
       <c r="E41" s="16">
         <v>313.69</v>
       </c>
       <c r="F41" s="16">
         <v>-133.44</v>
       </c>
       <c r="G41" s="16">
         <v>227.06</v>
       </c>
     </row>
-    <row r="42" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A42" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="17">
         <v>3411.58</v>
       </c>
       <c r="C42" s="18">
         <v>1705.79</v>
       </c>
       <c r="D42" s="18">
         <v>11874.27</v>
       </c>
       <c r="E42" s="18">
         <v>2968.56</v>
       </c>
       <c r="F42" s="18">
         <v>-1262.77</v>
       </c>
       <c r="G42" s="18">
         <v>2148.81</v>
       </c>
     </row>
-    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A43" s="25" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="19">
         <v>-99468.18</v>
       </c>
       <c r="C43" s="20">
         <v>0</v>
       </c>
       <c r="D43" s="20">
         <v>0</v>
       </c>
       <c r="E43" s="20">
         <v>0</v>
       </c>
       <c r="F43" s="20">
         <v>-8212.7900000000009</v>
       </c>
       <c r="G43" s="20">
         <v>-107680.97</v>
       </c>
     </row>
-    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A44" s="23" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="15">
         <v>3397.9</v>
       </c>
       <c r="C44" s="16">
         <v>1698.95</v>
       </c>
       <c r="D44" s="16">
         <v>5673.58</v>
       </c>
       <c r="E44" s="16">
         <v>1418.39</v>
       </c>
       <c r="F44" s="16">
         <v>280.56</v>
       </c>
       <c r="G44" s="16">
         <v>3678.46</v>
       </c>
     </row>
-    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A45" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B45" s="15">
         <v>1836.08</v>
       </c>
       <c r="C45" s="16">
         <v>918.04</v>
       </c>
       <c r="D45" s="16">
         <v>3065.76</v>
       </c>
       <c r="E45" s="16">
         <v>766.44</v>
       </c>
       <c r="F45" s="16">
         <v>151.6</v>
       </c>
       <c r="G45" s="16">
         <v>1987.68</v>
       </c>
     </row>
-    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A46" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B46" s="15">
         <v>10506.03</v>
       </c>
       <c r="C46" s="16">
         <v>5253.01</v>
       </c>
       <c r="D46" s="16">
         <v>17542.259999999998</v>
       </c>
       <c r="E46" s="16">
         <v>4385.5600000000004</v>
       </c>
       <c r="F46" s="16">
         <v>867.45</v>
       </c>
       <c r="G46" s="16">
         <v>11373.48</v>
       </c>
     </row>
-    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A47" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B47" s="15">
         <v>5645.38</v>
       </c>
       <c r="C47" s="16">
         <v>2822.69</v>
       </c>
       <c r="D47" s="16">
         <v>9426.2800000000007</v>
       </c>
       <c r="E47" s="16">
         <v>2356.5700000000002</v>
       </c>
       <c r="F47" s="16">
         <v>466.12</v>
       </c>
       <c r="G47" s="16">
         <v>6111.5</v>
       </c>
     </row>
-    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A48" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B48" s="15">
         <v>1234.22</v>
       </c>
       <c r="C48" s="16">
         <v>617.11</v>
       </c>
       <c r="D48" s="16">
         <v>2060.8200000000002</v>
       </c>
       <c r="E48" s="16">
         <v>515.20000000000005</v>
       </c>
       <c r="F48" s="16">
         <v>101.91</v>
       </c>
       <c r="G48" s="16">
         <v>1336.13</v>
       </c>
     </row>
-    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A49" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B49" s="15">
         <v>73938.28</v>
       </c>
       <c r="C49" s="16">
         <v>36969.14</v>
       </c>
       <c r="D49" s="16">
         <v>123457.12</v>
       </c>
       <c r="E49" s="16">
         <v>30864.28</v>
       </c>
       <c r="F49" s="16">
         <v>6104.86</v>
       </c>
       <c r="G49" s="16">
         <v>80043.14</v>
       </c>
     </row>
-    <row r="50" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A50" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B50" s="17">
         <v>2910.29</v>
       </c>
       <c r="C50" s="18">
         <v>1455.14</v>
       </c>
       <c r="D50" s="18">
         <v>4859.3999999999996</v>
       </c>
       <c r="E50" s="18">
         <v>1214.8499999999999</v>
       </c>
       <c r="F50" s="18">
         <v>240.29</v>
       </c>
       <c r="G50" s="18">
         <v>3150.58</v>
       </c>
     </row>
-    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A51" s="25" t="s">
         <v>39</v>
       </c>
       <c r="B51" s="19">
         <v>-36420.67</v>
       </c>
       <c r="C51" s="20">
         <v>0</v>
       </c>
       <c r="D51" s="20">
         <v>0</v>
       </c>
       <c r="E51" s="20">
         <v>0</v>
       </c>
       <c r="F51" s="20">
         <v>-10437.129999999999</v>
       </c>
       <c r="G51" s="20">
         <v>-46857.8</v>
       </c>
     </row>
-    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A52" s="23" t="s">
         <v>40</v>
       </c>
       <c r="B52" s="15">
         <v>1210.81</v>
       </c>
       <c r="C52" s="16">
         <v>605.4</v>
       </c>
       <c r="D52" s="16">
         <v>1033.68</v>
       </c>
       <c r="E52" s="16">
         <v>258.42</v>
       </c>
       <c r="F52" s="16">
         <v>346.98</v>
       </c>
       <c r="G52" s="16">
         <v>1557.79</v>
       </c>
     </row>
-    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A53" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B53" s="15">
         <v>4932.68</v>
       </c>
       <c r="C53" s="16">
         <v>2466.34</v>
       </c>
       <c r="D53" s="16">
         <v>4211.1000000000004</v>
       </c>
       <c r="E53" s="16">
         <v>1052.77</v>
       </c>
       <c r="F53" s="16">
         <v>1413.57</v>
       </c>
       <c r="G53" s="16">
         <v>6346.25</v>
       </c>
     </row>
-    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A54" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B54" s="15">
         <v>1437.84</v>
       </c>
       <c r="C54" s="16">
         <v>718.92</v>
       </c>
       <c r="D54" s="16">
         <v>1227.51</v>
       </c>
       <c r="E54" s="16">
         <v>306.87</v>
       </c>
       <c r="F54" s="16">
         <v>412.05</v>
       </c>
       <c r="G54" s="16">
         <v>1849.89</v>
       </c>
     </row>
-    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A55" s="23" t="s">
         <v>43</v>
       </c>
       <c r="B55" s="15">
         <v>1375.92</v>
       </c>
       <c r="C55" s="16">
         <v>687.96</v>
       </c>
       <c r="D55" s="16">
         <v>1174.6400000000001</v>
       </c>
       <c r="E55" s="16">
         <v>293.66000000000003</v>
       </c>
       <c r="F55" s="16">
         <v>394.3</v>
       </c>
       <c r="G55" s="16">
         <v>1770.22</v>
       </c>
     </row>
-    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A56" s="23" t="s">
         <v>44</v>
       </c>
       <c r="B56" s="15">
         <v>2800</v>
       </c>
       <c r="C56" s="16">
         <v>1400</v>
       </c>
       <c r="D56" s="16">
         <v>2390.4</v>
       </c>
       <c r="E56" s="16">
         <v>597.6</v>
       </c>
       <c r="F56" s="16">
         <v>802.4</v>
       </c>
       <c r="G56" s="16">
         <v>3602.4</v>
       </c>
     </row>
-    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A57" s="23" t="s">
         <v>45</v>
       </c>
       <c r="B57" s="15">
         <v>1238.33</v>
       </c>
       <c r="C57" s="16">
         <v>619.16</v>
       </c>
       <c r="D57" s="16">
         <v>1057.18</v>
       </c>
       <c r="E57" s="16">
         <v>264.29000000000002</v>
       </c>
       <c r="F57" s="16">
         <v>354.87</v>
       </c>
       <c r="G57" s="16">
         <v>1593.2</v>
       </c>
     </row>
-    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A58" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B58" s="15">
         <v>1203.94</v>
       </c>
       <c r="C58" s="16">
         <v>601.97</v>
       </c>
       <c r="D58" s="16">
         <v>1027.82</v>
       </c>
       <c r="E58" s="16">
         <v>256.95</v>
       </c>
       <c r="F58" s="16">
         <v>345.02</v>
       </c>
       <c r="G58" s="16">
         <v>1548.96</v>
       </c>
     </row>
-    <row r="59" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A59" s="24" t="s">
         <v>47</v>
       </c>
       <c r="B59" s="17">
         <v>22221.15</v>
       </c>
       <c r="C59" s="18">
         <v>11110.57</v>
       </c>
       <c r="D59" s="18">
         <v>18970.52</v>
       </c>
       <c r="E59" s="18">
         <v>4742.63</v>
       </c>
       <c r="F59" s="18">
         <v>6367.94</v>
       </c>
       <c r="G59" s="18">
         <v>28589.09</v>
       </c>
     </row>
-    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A60" s="25" t="s">
         <v>48</v>
       </c>
       <c r="B60" s="19">
         <v>-36252.29</v>
       </c>
       <c r="C60" s="20">
         <v>0</v>
       </c>
       <c r="D60" s="20">
         <v>0</v>
       </c>
       <c r="E60" s="20">
         <v>0</v>
       </c>
       <c r="F60" s="20">
         <v>-7030.99</v>
       </c>
       <c r="G60" s="20">
         <v>-43283.28</v>
       </c>
     </row>
-    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A61" s="23" t="s">
         <v>49</v>
       </c>
       <c r="B61" s="15">
         <v>5898.39</v>
       </c>
       <c r="C61" s="16">
         <v>2949.19</v>
       </c>
       <c r="D61" s="16">
         <v>7220.91</v>
       </c>
       <c r="E61" s="16">
         <v>1805.22</v>
       </c>
       <c r="F61" s="16">
         <v>1143.97</v>
       </c>
       <c r="G61" s="16">
         <v>7042.36</v>
       </c>
     </row>
-    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A62" s="23" t="s">
         <v>50</v>
       </c>
       <c r="B62" s="15">
         <v>3278.14</v>
       </c>
       <c r="C62" s="16">
         <v>1639.07</v>
       </c>
       <c r="D62" s="16">
         <v>4013.16</v>
       </c>
       <c r="E62" s="16">
         <v>1003.29</v>
       </c>
       <c r="F62" s="16">
         <v>635.78</v>
       </c>
       <c r="G62" s="16">
         <v>3913.92</v>
       </c>
     </row>
-    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A63" s="23" t="s">
         <v>51</v>
       </c>
       <c r="B63" s="15">
         <v>812.68</v>
       </c>
       <c r="C63" s="16">
         <v>406.34</v>
       </c>
       <c r="D63" s="16">
         <v>994.9</v>
       </c>
       <c r="E63" s="16">
         <v>248.72</v>
       </c>
       <c r="F63" s="16">
         <v>157.62</v>
       </c>
       <c r="G63" s="16">
         <v>970.3</v>
       </c>
     </row>
-    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A64" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B64" s="15">
         <v>770.86</v>
       </c>
       <c r="C64" s="16">
         <v>385.43</v>
       </c>
       <c r="D64" s="16">
         <v>943.71</v>
       </c>
       <c r="E64" s="16">
         <v>235.92</v>
       </c>
       <c r="F64" s="16">
         <v>149.51</v>
       </c>
       <c r="G64" s="16">
         <v>920.37</v>
       </c>
     </row>
-    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A65" s="23" t="s">
         <v>53</v>
       </c>
       <c r="B65" s="15">
         <v>18070.95</v>
       </c>
       <c r="C65" s="16">
         <v>9035.4699999999993</v>
       </c>
       <c r="D65" s="16">
         <v>22122.78</v>
       </c>
       <c r="E65" s="16">
         <v>5530.69</v>
       </c>
       <c r="F65" s="16">
         <v>3504.78</v>
       </c>
       <c r="G65" s="16">
         <v>21575.73</v>
       </c>
     </row>
-    <row r="66" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A66" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B66" s="15">
         <v>447.58</v>
       </c>
       <c r="C66" s="16">
         <v>223.79</v>
       </c>
       <c r="D66" s="16">
         <v>547.94000000000005</v>
       </c>
       <c r="E66" s="16">
         <v>136.97999999999999</v>
       </c>
       <c r="F66" s="16">
         <v>86.81</v>
       </c>
       <c r="G66" s="16">
         <v>534.39</v>
       </c>
     </row>
-    <row r="67" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A67" s="24" t="s">
         <v>55</v>
       </c>
       <c r="B67" s="17">
         <v>6973.69</v>
       </c>
       <c r="C67" s="18">
         <v>3486.84</v>
       </c>
       <c r="D67" s="18">
         <v>8537.31</v>
       </c>
       <c r="E67" s="18">
         <v>2134.3200000000002</v>
       </c>
       <c r="F67" s="18">
         <v>1352.52</v>
       </c>
       <c r="G67" s="18">
         <v>8326.2099999999991</v>
       </c>
     </row>
-    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A68" s="25" t="s">
         <v>56</v>
       </c>
       <c r="B68" s="19">
         <v>-608964.39</v>
       </c>
       <c r="C68" s="20">
         <v>0</v>
       </c>
       <c r="D68" s="20">
         <v>0</v>
       </c>
       <c r="E68" s="20">
         <v>0</v>
       </c>
       <c r="F68" s="20">
         <v>88560.14</v>
       </c>
       <c r="G68" s="20">
         <v>-520404.25</v>
       </c>
     </row>
-    <row r="69" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A69" s="23" t="s">
         <v>57</v>
       </c>
       <c r="B69" s="15">
         <v>2168.11</v>
       </c>
       <c r="C69" s="16">
         <v>1084.05</v>
       </c>
       <c r="D69" s="16">
         <v>5597.44</v>
       </c>
       <c r="E69" s="16">
         <v>1399.36</v>
       </c>
       <c r="F69" s="16">
         <v>-315.31</v>
       </c>
       <c r="G69" s="16">
         <v>1852.8</v>
       </c>
     </row>
-    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A70" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B70" s="15">
         <v>18311.669999999998</v>
       </c>
       <c r="C70" s="16">
         <v>9155.83</v>
       </c>
       <c r="D70" s="16">
         <v>47275.42</v>
       </c>
       <c r="E70" s="16">
         <v>11818.85</v>
       </c>
       <c r="F70" s="16">
         <v>-2663.02</v>
       </c>
       <c r="G70" s="16">
         <v>15648.65</v>
       </c>
     </row>
-    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A71" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B71" s="15">
         <v>47833.75</v>
       </c>
       <c r="C71" s="16">
         <v>23916.87</v>
       </c>
       <c r="D71" s="16">
         <v>123492.86</v>
       </c>
       <c r="E71" s="16">
         <v>30873.21</v>
       </c>
       <c r="F71" s="16">
         <v>-6956.34</v>
       </c>
       <c r="G71" s="16">
         <v>40877.410000000003</v>
       </c>
     </row>
-    <row r="72" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A72" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B72" s="15">
         <v>1307.9000000000001</v>
       </c>
       <c r="C72" s="16">
         <v>653.95000000000005</v>
       </c>
       <c r="D72" s="16">
         <v>3376.62</v>
       </c>
       <c r="E72" s="16">
         <v>844.15</v>
       </c>
       <c r="F72" s="16">
         <v>-190.2</v>
       </c>
       <c r="G72" s="16">
         <v>1117.7</v>
       </c>
     </row>
-    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A73" s="23" t="s">
         <v>61</v>
       </c>
       <c r="B73" s="15">
         <v>16271.62</v>
       </c>
       <c r="C73" s="16">
         <v>8135.81</v>
       </c>
       <c r="D73" s="16">
         <v>42008.59</v>
       </c>
       <c r="E73" s="16">
         <v>10502.14</v>
       </c>
       <c r="F73" s="16">
         <v>-2366.33</v>
       </c>
       <c r="G73" s="16">
         <v>13905.29</v>
       </c>
     </row>
-    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A74" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B74" s="15">
         <v>39061.75</v>
       </c>
       <c r="C74" s="16">
         <v>19530.87</v>
       </c>
       <c r="D74" s="16">
         <v>100846.09</v>
       </c>
       <c r="E74" s="16">
         <v>25211.52</v>
       </c>
       <c r="F74" s="16">
         <v>-5680.65</v>
       </c>
       <c r="G74" s="16">
         <v>33381.1</v>
       </c>
     </row>
-    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A75" s="23" t="s">
         <v>63</v>
       </c>
       <c r="B75" s="15">
         <v>2950.13</v>
       </c>
       <c r="C75" s="16">
         <v>1475.06</v>
       </c>
       <c r="D75" s="16">
         <v>7616.37</v>
       </c>
       <c r="E75" s="16">
         <v>1904.09</v>
       </c>
       <c r="F75" s="16">
         <v>-429.03</v>
       </c>
       <c r="G75" s="16">
         <v>2521.1</v>
       </c>
     </row>
-    <row r="76" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A76" s="23" t="s">
         <v>64</v>
       </c>
       <c r="B76" s="15">
         <v>7492.44</v>
       </c>
       <c r="C76" s="16">
         <v>3746.22</v>
       </c>
       <c r="D76" s="16">
         <v>19343.310000000001</v>
       </c>
       <c r="E76" s="16">
         <v>4835.82</v>
       </c>
       <c r="F76" s="16">
         <v>-1089.5999999999999</v>
       </c>
       <c r="G76" s="16">
         <v>6402.84</v>
       </c>
     </row>
-    <row r="77" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A77" s="23" t="s">
         <v>65</v>
       </c>
       <c r="B77" s="15">
         <v>215134.38</v>
       </c>
       <c r="C77" s="16">
         <v>107567.19</v>
       </c>
       <c r="D77" s="16">
         <v>555414.56000000006</v>
       </c>
       <c r="E77" s="16">
         <v>138853.64000000001</v>
       </c>
       <c r="F77" s="16">
         <v>-31286.45</v>
       </c>
       <c r="G77" s="16">
         <v>183847.93</v>
       </c>
     </row>
-    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A78" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B78" s="15">
         <v>11515.87</v>
       </c>
       <c r="C78" s="16">
         <v>5757.93</v>
       </c>
       <c r="D78" s="16">
         <v>29730.62</v>
       </c>
       <c r="E78" s="16">
         <v>7432.65</v>
       </c>
       <c r="F78" s="16">
         <v>-1674.72</v>
       </c>
       <c r="G78" s="16">
         <v>9841.15</v>
       </c>
     </row>
-    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A79" s="23" t="s">
         <v>67</v>
       </c>
       <c r="B79" s="15">
         <v>6433.31</v>
       </c>
       <c r="C79" s="16">
         <v>3216.65</v>
       </c>
       <c r="D79" s="16">
         <v>16608.95</v>
       </c>
       <c r="E79" s="16">
         <v>4152.2299999999996</v>
       </c>
       <c r="F79" s="16">
         <v>-935.58</v>
       </c>
       <c r="G79" s="16">
         <v>5497.73</v>
       </c>
     </row>
-    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A80" s="23" t="s">
         <v>68</v>
       </c>
       <c r="B80" s="15">
         <v>69038.679999999993</v>
       </c>
       <c r="C80" s="16">
         <v>34519.339999999997</v>
       </c>
       <c r="D80" s="16">
         <v>178237.85</v>
       </c>
       <c r="E80" s="16">
         <v>44559.46</v>
       </c>
       <c r="F80" s="16">
         <v>-10040.120000000001</v>
       </c>
       <c r="G80" s="16">
         <v>58998.559999999998</v>
       </c>
     </row>
-    <row r="81" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A81" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B81" s="15">
         <v>7293.35</v>
       </c>
       <c r="C81" s="16">
         <v>3646.67</v>
       </c>
       <c r="D81" s="16">
         <v>18829.32</v>
       </c>
       <c r="E81" s="16">
         <v>4707.33</v>
       </c>
       <c r="F81" s="16">
         <v>-1060.6600000000001</v>
       </c>
       <c r="G81" s="16">
         <v>6232.69</v>
       </c>
     </row>
-    <row r="82" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A82" s="23" t="s">
         <v>70</v>
       </c>
       <c r="B82" s="15">
         <v>56385.32</v>
       </c>
       <c r="C82" s="16">
         <v>28192.66</v>
       </c>
       <c r="D82" s="16">
         <v>145570.53</v>
       </c>
       <c r="E82" s="16">
         <v>36392.629999999997</v>
       </c>
       <c r="F82" s="16">
         <v>-8199.9699999999993</v>
       </c>
       <c r="G82" s="16">
         <v>48185.35</v>
       </c>
     </row>
-    <row r="83" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A83" s="23" t="s">
         <v>71</v>
       </c>
       <c r="B83" s="15">
         <v>2047.23</v>
       </c>
       <c r="C83" s="16">
         <v>1023.61</v>
       </c>
       <c r="D83" s="16">
         <v>5285.34</v>
       </c>
       <c r="E83" s="16">
         <v>1321.33</v>
       </c>
       <c r="F83" s="16">
         <v>-297.72000000000003</v>
       </c>
       <c r="G83" s="16">
         <v>1749.51</v>
       </c>
     </row>
-    <row r="84" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A84" s="23" t="s">
         <v>72</v>
       </c>
       <c r="B84" s="15">
         <v>35486.01</v>
       </c>
       <c r="C84" s="16">
         <v>17743</v>
       </c>
       <c r="D84" s="16">
         <v>91614.58</v>
       </c>
       <c r="E84" s="16">
         <v>22903.64</v>
       </c>
       <c r="F84" s="16">
         <v>-5160.6400000000003</v>
       </c>
       <c r="G84" s="16">
         <v>30325.37</v>
       </c>
     </row>
-    <row r="85" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A85" s="23" t="s">
         <v>73</v>
       </c>
       <c r="B85" s="15">
         <v>33303.730000000003</v>
       </c>
       <c r="C85" s="16">
         <v>16651.86</v>
       </c>
       <c r="D85" s="16">
         <v>85980.56</v>
       </c>
       <c r="E85" s="16">
         <v>21495.14</v>
       </c>
       <c r="F85" s="16">
         <v>-4843.28</v>
       </c>
       <c r="G85" s="16">
         <v>28460.45</v>
       </c>
     </row>
-    <row r="86" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A86" s="23" t="s">
         <v>74</v>
       </c>
       <c r="B86" s="15">
         <v>32919.89</v>
       </c>
       <c r="C86" s="16">
         <v>16459.939999999999</v>
       </c>
       <c r="D86" s="16">
         <v>84989.61</v>
       </c>
       <c r="E86" s="16">
         <v>21247.4</v>
       </c>
       <c r="F86" s="16">
         <v>-4787.46</v>
       </c>
       <c r="G86" s="16">
         <v>28132.43</v>
       </c>
     </row>
-    <row r="87" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A87" s="24" t="s">
         <v>75</v>
       </c>
       <c r="B87" s="17">
         <v>4009.25</v>
       </c>
       <c r="C87" s="18">
         <v>2004.62</v>
       </c>
       <c r="D87" s="18">
         <v>10350.73</v>
       </c>
       <c r="E87" s="18">
         <v>2587.6799999999998</v>
       </c>
       <c r="F87" s="18">
         <v>-583.05999999999995</v>
       </c>
       <c r="G87" s="18">
         <v>3426.19</v>
       </c>
     </row>
-    <row r="88" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A88" s="25" t="s">
         <v>76</v>
       </c>
       <c r="B88" s="19">
         <v>-678208.59</v>
       </c>
       <c r="C88" s="20">
         <v>0</v>
       </c>
       <c r="D88" s="20">
         <v>0</v>
       </c>
       <c r="E88" s="20">
         <v>0</v>
       </c>
       <c r="F88" s="20">
         <v>58365.69</v>
       </c>
       <c r="G88" s="20">
         <v>-619842.9</v>
       </c>
     </row>
-    <row r="89" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A89" s="23" t="s">
         <v>77</v>
       </c>
       <c r="B89" s="15">
         <v>554918.39</v>
       </c>
       <c r="C89" s="16">
         <v>277459.19</v>
       </c>
       <c r="D89" s="16">
         <v>1300858.81</v>
       </c>
       <c r="E89" s="16">
         <v>325214.7</v>
       </c>
       <c r="F89" s="16">
         <v>-47755.51</v>
       </c>
       <c r="G89" s="16">
         <v>507162.88</v>
       </c>
     </row>
-    <row r="90" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A90" s="23" t="s">
         <v>78</v>
       </c>
       <c r="B90" s="15">
         <v>20543.259999999998</v>
       </c>
       <c r="C90" s="16">
         <v>10271.629999999999</v>
       </c>
       <c r="D90" s="16">
         <v>48158.21</v>
       </c>
       <c r="E90" s="16">
         <v>12039.55</v>
       </c>
       <c r="F90" s="16">
         <v>-1767.92</v>
       </c>
       <c r="G90" s="16">
         <v>18775.34</v>
       </c>
     </row>
-    <row r="91" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A91" s="23" t="s">
         <v>79</v>
       </c>
       <c r="B91" s="15">
         <v>36166.85</v>
       </c>
       <c r="C91" s="16">
         <v>18083.419999999998</v>
       </c>
       <c r="D91" s="16">
         <v>84783.58</v>
       </c>
       <c r="E91" s="16">
         <v>21195.89</v>
       </c>
       <c r="F91" s="16">
         <v>-3112.47</v>
       </c>
       <c r="G91" s="16">
         <v>33054.379999999997</v>
       </c>
     </row>
-    <row r="92" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A92" s="23" t="s">
         <v>80</v>
       </c>
       <c r="B92" s="15">
         <v>8361.92</v>
       </c>
       <c r="C92" s="16">
         <v>4180.96</v>
       </c>
       <c r="D92" s="16">
         <v>19602.310000000001</v>
       </c>
       <c r="E92" s="16">
         <v>4900.57</v>
       </c>
       <c r="F92" s="16">
         <v>-719.61</v>
       </c>
       <c r="G92" s="16">
         <v>7642.31</v>
       </c>
     </row>
-    <row r="93" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A93" s="23" t="s">
         <v>81</v>
       </c>
       <c r="B93" s="15">
         <v>29101.97</v>
       </c>
       <c r="C93" s="16">
         <v>14550.98</v>
       </c>
       <c r="D93" s="16">
         <v>68221.84</v>
       </c>
       <c r="E93" s="16">
         <v>17055.46</v>
       </c>
       <c r="F93" s="16">
         <v>-2504.48</v>
       </c>
       <c r="G93" s="16">
         <v>26597.49</v>
       </c>
     </row>
-    <row r="94" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="94" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A94" s="24" t="s">
         <v>82</v>
       </c>
       <c r="B94" s="17">
         <v>29116.2</v>
       </c>
       <c r="C94" s="18">
         <v>14558.1</v>
       </c>
       <c r="D94" s="18">
         <v>68255.199999999997</v>
       </c>
       <c r="E94" s="18">
         <v>17063.8</v>
       </c>
       <c r="F94" s="18">
         <v>-2505.6999999999998</v>
       </c>
       <c r="G94" s="18">
         <v>26610.5</v>
       </c>
     </row>
-    <row r="95" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A95" s="25" t="s">
         <v>83</v>
       </c>
       <c r="B95" s="19">
         <v>-227557.06</v>
       </c>
       <c r="C95" s="20">
         <v>0</v>
       </c>
       <c r="D95" s="20">
         <v>0</v>
       </c>
       <c r="E95" s="20">
         <v>0</v>
       </c>
       <c r="F95" s="20">
         <v>-37833.67</v>
       </c>
       <c r="G95" s="20">
         <v>-265390.73</v>
       </c>
     </row>
-    <row r="96" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A96" s="23" t="s">
         <v>84</v>
       </c>
       <c r="B96" s="15">
         <v>10933.03</v>
       </c>
       <c r="C96" s="16">
         <v>5466.51</v>
       </c>
       <c r="D96" s="16">
         <v>14595.14</v>
       </c>
       <c r="E96" s="16">
         <v>3648.78</v>
       </c>
       <c r="F96" s="16">
         <v>1817.73</v>
       </c>
       <c r="G96" s="16">
         <v>12750.76</v>
       </c>
     </row>
-    <row r="97" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A97" s="23" t="s">
         <v>85</v>
       </c>
       <c r="B97" s="15">
         <v>12551.79</v>
       </c>
       <c r="C97" s="16">
         <v>6275.89</v>
       </c>
       <c r="D97" s="16">
         <v>16756.12</v>
       </c>
       <c r="E97" s="16">
         <v>4189.03</v>
       </c>
       <c r="F97" s="16">
         <v>2086.86</v>
       </c>
       <c r="G97" s="16">
         <v>14638.65</v>
       </c>
     </row>
-    <row r="98" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A98" s="23" t="s">
         <v>86</v>
       </c>
       <c r="B98" s="15">
         <v>10933.03</v>
       </c>
       <c r="C98" s="16">
         <v>5466.51</v>
       </c>
       <c r="D98" s="16">
         <v>14595.14</v>
       </c>
       <c r="E98" s="16">
         <v>3648.78</v>
       </c>
       <c r="F98" s="16">
         <v>1817.73</v>
       </c>
       <c r="G98" s="16">
         <v>12750.76</v>
       </c>
     </row>
-    <row r="99" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A99" s="23" t="s">
         <v>612</v>
       </c>
       <c r="B99" s="15">
         <v>579.13</v>
       </c>
       <c r="C99" s="16">
         <v>289.56</v>
       </c>
       <c r="D99" s="16">
         <v>773.12</v>
       </c>
       <c r="E99" s="16">
         <v>193.28</v>
       </c>
       <c r="F99" s="16">
         <v>96.28</v>
       </c>
       <c r="G99" s="16">
         <v>675.41</v>
       </c>
     </row>
-    <row r="100" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A100" s="23" t="s">
         <v>87</v>
       </c>
       <c r="B100" s="15">
         <v>11916.81</v>
       </c>
       <c r="C100" s="16">
         <v>5958.4</v>
       </c>
       <c r="D100" s="16">
         <v>15908.45</v>
       </c>
       <c r="E100" s="16">
         <v>3977.11</v>
       </c>
       <c r="F100" s="16">
         <v>1981.29</v>
       </c>
       <c r="G100" s="16">
         <v>13898.1</v>
       </c>
     </row>
-    <row r="101" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A101" s="23" t="s">
         <v>613</v>
       </c>
       <c r="B101" s="15">
         <v>5288.65</v>
       </c>
       <c r="C101" s="16">
         <v>2644.32</v>
       </c>
       <c r="D101" s="16">
         <v>7060.13</v>
       </c>
       <c r="E101" s="16">
         <v>1765.03</v>
       </c>
       <c r="F101" s="16">
         <v>879.29</v>
       </c>
       <c r="G101" s="16">
         <v>6167.94</v>
       </c>
     </row>
-    <row r="102" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A102" s="23" t="s">
         <v>88</v>
       </c>
       <c r="B102" s="15">
         <v>127401.29</v>
       </c>
       <c r="C102" s="16">
         <v>63700.639999999999</v>
       </c>
       <c r="D102" s="16">
         <v>170075.5</v>
       </c>
       <c r="E102" s="16">
         <v>42518.87</v>
       </c>
       <c r="F102" s="16">
         <v>21181.77</v>
       </c>
       <c r="G102" s="16">
         <v>148583.06</v>
       </c>
     </row>
-    <row r="103" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A103" s="23" t="s">
         <v>614</v>
       </c>
       <c r="B103" s="15">
         <v>4542.05</v>
       </c>
       <c r="C103" s="16">
         <v>2271.02</v>
       </c>
       <c r="D103" s="16">
         <v>6063.45</v>
       </c>
       <c r="E103" s="16">
         <v>1515.86</v>
       </c>
       <c r="F103" s="16">
         <v>755.16</v>
       </c>
       <c r="G103" s="16">
         <v>5297.21</v>
       </c>
     </row>
-    <row r="104" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A104" s="23" t="s">
         <v>89</v>
       </c>
       <c r="B104" s="15">
         <v>8791.07</v>
       </c>
       <c r="C104" s="16">
         <v>4395.53</v>
       </c>
       <c r="D104" s="16">
         <v>11735.72</v>
       </c>
       <c r="E104" s="16">
         <v>2933.93</v>
       </c>
       <c r="F104" s="16">
         <v>1461.6</v>
       </c>
       <c r="G104" s="16">
         <v>10252.67</v>
       </c>
     </row>
-    <row r="105" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="105" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A105" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B105" s="17">
         <v>34620.21</v>
       </c>
       <c r="C105" s="18">
         <v>17310.099999999999</v>
       </c>
       <c r="D105" s="18">
         <v>46216.56</v>
       </c>
       <c r="E105" s="18">
         <v>11554.14</v>
       </c>
       <c r="F105" s="18">
         <v>5755.96</v>
       </c>
       <c r="G105" s="18">
         <v>40376.17</v>
       </c>
     </row>
-    <row r="106" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A106" s="25" t="s">
         <v>91</v>
       </c>
       <c r="B106" s="19">
         <v>-876954.02</v>
       </c>
       <c r="C106" s="20">
         <v>0</v>
       </c>
       <c r="D106" s="20">
         <v>0</v>
       </c>
       <c r="E106" s="20">
         <v>0</v>
       </c>
       <c r="F106" s="20">
         <v>-162371.42000000001</v>
       </c>
       <c r="G106" s="20">
         <v>-1039325.44</v>
       </c>
     </row>
-    <row r="107" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A107" s="23" t="s">
         <v>92</v>
       </c>
       <c r="B107" s="15">
         <v>523391.79</v>
       </c>
       <c r="C107" s="16">
         <v>261695.89</v>
       </c>
       <c r="D107" s="16">
         <v>659151.52</v>
       </c>
       <c r="E107" s="16">
         <v>164787.88</v>
       </c>
       <c r="F107" s="16">
         <v>96908.01</v>
       </c>
       <c r="G107" s="16">
         <v>620299.80000000005</v>
       </c>
     </row>
-    <row r="108" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A108" s="23" t="s">
         <v>93</v>
       </c>
       <c r="B108" s="15">
         <v>101764.39</v>
       </c>
       <c r="C108" s="16">
         <v>50882.19</v>
       </c>
       <c r="D108" s="16">
         <v>128160.5</v>
       </c>
       <c r="E108" s="16">
         <v>32040.12</v>
       </c>
       <c r="F108" s="16">
         <v>18842.07</v>
       </c>
       <c r="G108" s="16">
         <v>120606.46</v>
       </c>
     </row>
-    <row r="109" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A109" s="23" t="s">
         <v>615</v>
       </c>
       <c r="B109" s="15">
         <v>11.17</v>
       </c>
       <c r="C109" s="16">
         <v>5.58</v>
       </c>
       <c r="D109" s="16">
         <v>14.07</v>
       </c>
       <c r="E109" s="16">
         <v>3.51</v>
       </c>
       <c r="F109" s="16">
         <v>2.0699999999999998</v>
       </c>
       <c r="G109" s="16">
         <v>13.24</v>
       </c>
     </row>
-    <row r="110" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A110" s="23" t="s">
         <v>616</v>
       </c>
       <c r="B110" s="15">
         <v>232836.47</v>
       </c>
       <c r="C110" s="16">
         <v>116418.23</v>
       </c>
       <c r="D110" s="16">
         <v>293230.65000000002</v>
       </c>
       <c r="E110" s="16">
         <v>73307.66</v>
       </c>
       <c r="F110" s="16">
         <v>43110.57</v>
       </c>
       <c r="G110" s="16">
         <v>275947.03999999998</v>
       </c>
     </row>
-    <row r="111" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A111" s="23" t="s">
         <v>617</v>
       </c>
       <c r="B111" s="15">
         <v>2686.46</v>
       </c>
       <c r="C111" s="16">
         <v>1343.23</v>
       </c>
       <c r="D111" s="16">
         <v>3383.29</v>
       </c>
       <c r="E111" s="16">
         <v>845.82</v>
       </c>
       <c r="F111" s="16">
         <v>497.41</v>
       </c>
       <c r="G111" s="16">
         <v>3183.87</v>
       </c>
     </row>
-    <row r="112" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A112" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B112" s="15">
         <v>10081.77</v>
       </c>
       <c r="C112" s="16">
         <v>5040.88</v>
       </c>
       <c r="D112" s="16">
         <v>12696.83</v>
       </c>
       <c r="E112" s="16">
         <v>3174.2</v>
       </c>
       <c r="F112" s="16">
         <v>1866.68</v>
       </c>
       <c r="G112" s="16">
         <v>11948.45</v>
       </c>
     </row>
-    <row r="113" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="113" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A113" s="24" t="s">
         <v>95</v>
       </c>
       <c r="B113" s="17">
         <v>6181.97</v>
       </c>
       <c r="C113" s="18">
         <v>3090.98</v>
       </c>
       <c r="D113" s="18">
         <v>7785.48</v>
       </c>
       <c r="E113" s="18">
         <v>1946.37</v>
       </c>
       <c r="F113" s="18">
         <v>1144.6099999999999</v>
       </c>
       <c r="G113" s="18">
         <v>7326.58</v>
       </c>
     </row>
-    <row r="114" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A114" s="25" t="s">
         <v>96</v>
       </c>
       <c r="B114" s="19">
-        <v>0</v>
+        <v>-256041.27</v>
       </c>
       <c r="C114" s="20">
         <v>0</v>
       </c>
       <c r="D114" s="20">
         <v>0</v>
       </c>
       <c r="E114" s="20">
         <v>0</v>
       </c>
       <c r="F114" s="20">
-        <v>0</v>
+        <v>-44559.73</v>
       </c>
       <c r="G114" s="20">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:7" x14ac:dyDescent="0.25">
+        <v>-300601</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A115" s="23" t="s">
         <v>618</v>
       </c>
       <c r="B115" s="15">
-        <v>-256041.27</v>
+        <v>689.29</v>
       </c>
       <c r="C115" s="16">
-        <v>0</v>
+        <v>344.64</v>
       </c>
       <c r="D115" s="16">
-        <v>0</v>
+        <v>898.75</v>
       </c>
       <c r="E115" s="16">
-        <v>0</v>
+        <v>224.68</v>
       </c>
       <c r="F115" s="16">
-        <v>-44559.73</v>
+        <v>119.96</v>
       </c>
       <c r="G115" s="16">
-        <v>-300601</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:7" x14ac:dyDescent="0.25">
+        <v>809.25</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A116" s="23" t="s">
         <v>97</v>
       </c>
       <c r="B116" s="15">
-        <v>689.29</v>
+        <v>17461.7</v>
       </c>
       <c r="C116" s="16">
-        <v>344.64</v>
+        <v>8730.85</v>
       </c>
       <c r="D116" s="16">
-        <v>898.75</v>
+        <v>22767.73</v>
       </c>
       <c r="E116" s="16">
-        <v>224.68</v>
+        <v>5691.93</v>
       </c>
       <c r="F116" s="16">
-        <v>119.96</v>
+        <v>3038.92</v>
       </c>
       <c r="G116" s="16">
-        <v>809.25</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:7" x14ac:dyDescent="0.25">
+        <v>20500.62</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A117" s="23" t="s">
         <v>98</v>
       </c>
       <c r="B117" s="15">
-        <v>17461.7</v>
+        <v>1908.31</v>
       </c>
       <c r="C117" s="16">
-        <v>8730.85</v>
+        <v>954.15</v>
       </c>
       <c r="D117" s="16">
-        <v>22767.73</v>
+        <v>2488.19</v>
       </c>
       <c r="E117" s="16">
-        <v>5691.93</v>
+        <v>622.04</v>
       </c>
       <c r="F117" s="16">
-        <v>3038.92</v>
+        <v>332.11</v>
       </c>
       <c r="G117" s="16">
-        <v>20500.62</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:7" x14ac:dyDescent="0.25">
+        <v>2240.42</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A118" s="23" t="s">
         <v>99</v>
       </c>
       <c r="B118" s="15">
-        <v>1908.31</v>
+        <v>23837.53</v>
       </c>
       <c r="C118" s="16">
-        <v>954.15</v>
+        <v>11918.76</v>
       </c>
       <c r="D118" s="16">
-        <v>2488.19</v>
+        <v>31080.95</v>
       </c>
       <c r="E118" s="16">
-        <v>622.04</v>
+        <v>7770.23</v>
       </c>
       <c r="F118" s="16">
-        <v>332.11</v>
+        <v>4148.53</v>
       </c>
       <c r="G118" s="16">
-        <v>2240.42</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:7" x14ac:dyDescent="0.25">
+        <v>27986.06</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A119" s="23" t="s">
         <v>100</v>
       </c>
       <c r="B119" s="15">
-        <v>23837.53</v>
+        <v>32549.25</v>
       </c>
       <c r="C119" s="16">
-        <v>11918.76</v>
+        <v>16274.62</v>
       </c>
       <c r="D119" s="16">
-        <v>31080.95</v>
+        <v>42439.88</v>
       </c>
       <c r="E119" s="16">
-        <v>7770.23</v>
+        <v>10609.97</v>
       </c>
       <c r="F119" s="16">
-        <v>4148.53</v>
+        <v>5664.65</v>
       </c>
       <c r="G119" s="16">
-        <v>27986.06</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:7" x14ac:dyDescent="0.25">
+        <v>38213.9</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A120" s="23" t="s">
         <v>612</v>
       </c>
       <c r="B120" s="15">
-        <v>32549.25</v>
+        <v>216.99</v>
       </c>
       <c r="C120" s="16">
-        <v>16274.62</v>
+        <v>108.49</v>
       </c>
       <c r="D120" s="16">
-        <v>42439.88</v>
+        <v>282.92</v>
       </c>
       <c r="E120" s="16">
-        <v>10609.97</v>
+        <v>70.73</v>
       </c>
       <c r="F120" s="16">
-        <v>5664.65</v>
+        <v>37.76</v>
       </c>
       <c r="G120" s="16">
-        <v>38213.9</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:7" x14ac:dyDescent="0.25">
+        <v>254.75</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A121" s="23" t="s">
         <v>101</v>
       </c>
       <c r="B121" s="15">
-        <v>216.99</v>
+        <v>24833.17</v>
       </c>
       <c r="C121" s="16">
-        <v>108.49</v>
+        <v>12416.58</v>
       </c>
       <c r="D121" s="16">
-        <v>282.92</v>
+        <v>32379.14</v>
       </c>
       <c r="E121" s="16">
-        <v>70.73</v>
+        <v>8094.78</v>
       </c>
       <c r="F121" s="16">
-        <v>37.76</v>
+        <v>4321.8</v>
       </c>
       <c r="G121" s="16">
-        <v>254.75</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:7" x14ac:dyDescent="0.25">
+        <v>29154.97</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A122" s="23" t="s">
         <v>102</v>
       </c>
       <c r="B122" s="15">
-        <v>24833.17</v>
+        <v>119768.41</v>
       </c>
       <c r="C122" s="16">
-        <v>12416.58</v>
+        <v>59884.2</v>
       </c>
       <c r="D122" s="16">
-        <v>32379.14</v>
+        <v>156161.99</v>
       </c>
       <c r="E122" s="16">
-        <v>8094.78</v>
+        <v>39040.49</v>
       </c>
       <c r="F122" s="16">
-        <v>4321.8</v>
+        <v>20843.71</v>
       </c>
       <c r="G122" s="16">
-        <v>29154.97</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:7" x14ac:dyDescent="0.25">
+        <v>140612.12</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A123" s="23" t="s">
         <v>614</v>
       </c>
       <c r="B123" s="15">
-        <v>119768.41</v>
+        <v>2259.31</v>
       </c>
       <c r="C123" s="16">
-        <v>59884.2</v>
+        <v>1129.6500000000001</v>
       </c>
       <c r="D123" s="16">
-        <v>156161.99</v>
+        <v>2945.84</v>
       </c>
       <c r="E123" s="16">
-        <v>39040.49</v>
+        <v>736.46</v>
       </c>
       <c r="F123" s="16">
-        <v>20843.71</v>
+        <v>393.19</v>
       </c>
       <c r="G123" s="16">
-        <v>140612.12</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:7" x14ac:dyDescent="0.25">
+        <v>2652.5</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A124" s="23" t="s">
         <v>103</v>
       </c>
       <c r="B124" s="15">
-        <v>2259.31</v>
+        <v>0</v>
       </c>
       <c r="C124" s="16">
-        <v>1129.6500000000001</v>
+        <v>0</v>
       </c>
       <c r="D124" s="16">
-        <v>2945.84</v>
+        <v>0</v>
       </c>
       <c r="E124" s="16">
-        <v>736.46</v>
+        <v>0</v>
       </c>
       <c r="F124" s="16">
-        <v>393.19</v>
+        <v>0</v>
       </c>
       <c r="G124" s="16">
-        <v>2652.5</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A125" s="24" t="s">
         <v>104</v>
       </c>
       <c r="B125" s="17">
         <v>32517.31</v>
       </c>
       <c r="C125" s="18">
         <v>16258.65</v>
       </c>
       <c r="D125" s="18">
         <v>42398.23</v>
       </c>
       <c r="E125" s="18">
         <v>10599.55</v>
       </c>
       <c r="F125" s="18">
         <v>5659.1</v>
       </c>
       <c r="G125" s="18">
         <v>38176.410000000003</v>
       </c>
     </row>
-    <row r="126" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A126" s="25" t="s">
         <v>105</v>
       </c>
       <c r="B126" s="19">
         <v>-333.18</v>
       </c>
       <c r="C126" s="20">
         <v>0</v>
       </c>
       <c r="D126" s="20">
         <v>0</v>
       </c>
       <c r="E126" s="20">
         <v>0</v>
       </c>
       <c r="F126" s="20">
         <v>-59.23</v>
       </c>
       <c r="G126" s="20">
         <v>-392.41</v>
       </c>
     </row>
-    <row r="127" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="127" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A127" s="24" t="s">
         <v>619</v>
       </c>
       <c r="B127" s="17">
         <v>333.18</v>
       </c>
       <c r="C127" s="18">
         <v>166.59</v>
       </c>
       <c r="D127" s="18">
         <v>429.47</v>
       </c>
       <c r="E127" s="18">
         <v>107.36</v>
       </c>
       <c r="F127" s="18">
         <v>59.23</v>
       </c>
       <c r="G127" s="18">
         <v>392.41</v>
       </c>
     </row>
-    <row r="128" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A128" s="25" t="s">
         <v>106</v>
       </c>
       <c r="B128" s="19">
         <v>-245656.73</v>
       </c>
       <c r="C128" s="20">
         <v>0</v>
       </c>
       <c r="D128" s="20">
         <v>0</v>
       </c>
       <c r="E128" s="20">
         <v>0</v>
       </c>
       <c r="F128" s="20">
         <v>83624.479999999996</v>
       </c>
       <c r="G128" s="20">
         <v>-162032.25</v>
       </c>
     </row>
-    <row r="129" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A129" s="23" t="s">
         <v>107</v>
       </c>
       <c r="B129" s="15">
         <v>30925.1</v>
       </c>
       <c r="C129" s="16">
         <v>15462.55</v>
       </c>
       <c r="D129" s="16">
         <v>103959.3</v>
       </c>
       <c r="E129" s="16">
         <v>25989.82</v>
       </c>
       <c r="F129" s="16">
         <v>-10527.27</v>
       </c>
       <c r="G129" s="16">
         <v>20397.830000000002</v>
       </c>
     </row>
-    <row r="130" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A130" s="23" t="s">
         <v>108</v>
       </c>
       <c r="B130" s="15">
         <v>42538.63</v>
       </c>
       <c r="C130" s="16">
         <v>21269.31</v>
       </c>
       <c r="D130" s="16">
         <v>142999.9</v>
       </c>
       <c r="E130" s="16">
         <v>35749.97</v>
       </c>
       <c r="F130" s="16">
         <v>-14480.66</v>
       </c>
       <c r="G130" s="16">
         <v>28057.97</v>
       </c>
     </row>
-    <row r="131" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A131" s="23" t="s">
         <v>109</v>
       </c>
       <c r="B131" s="15">
         <v>326.77</v>
       </c>
       <c r="C131" s="16">
         <v>163.38</v>
       </c>
       <c r="D131" s="16">
         <v>1098.49</v>
       </c>
       <c r="E131" s="16">
         <v>274.62</v>
       </c>
       <c r="F131" s="16">
         <v>-111.24</v>
       </c>
       <c r="G131" s="16">
         <v>215.53</v>
       </c>
     </row>
-    <row r="132" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A132" s="23" t="s">
         <v>110</v>
       </c>
       <c r="B132" s="15">
         <v>7092.72</v>
       </c>
       <c r="C132" s="16">
         <v>3546.36</v>
       </c>
       <c r="D132" s="16">
         <v>23843.23</v>
       </c>
       <c r="E132" s="16">
         <v>5960.8</v>
       </c>
       <c r="F132" s="16">
         <v>-2414.44</v>
       </c>
       <c r="G132" s="16">
         <v>4678.28</v>
       </c>
     </row>
-    <row r="133" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A133" s="23" t="s">
         <v>111</v>
       </c>
       <c r="B133" s="15">
         <v>5221.9799999999996</v>
       </c>
       <c r="C133" s="16">
         <v>2610.9899999999998</v>
       </c>
       <c r="D133" s="16">
         <v>17554.47</v>
       </c>
       <c r="E133" s="16">
         <v>4388.6099999999997</v>
       </c>
       <c r="F133" s="16">
         <v>-1777.62</v>
       </c>
       <c r="G133" s="16">
         <v>3444.36</v>
       </c>
     </row>
-    <row r="134" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A134" s="23" t="s">
         <v>112</v>
       </c>
       <c r="B134" s="15">
         <v>40051.230000000003</v>
       </c>
       <c r="C134" s="16">
         <v>20025.61</v>
       </c>
       <c r="D134" s="16">
         <v>134638.15</v>
       </c>
       <c r="E134" s="16">
         <v>33659.53</v>
       </c>
       <c r="F134" s="16">
         <v>-13633.92</v>
       </c>
       <c r="G134" s="16">
         <v>26417.31</v>
       </c>
     </row>
-    <row r="135" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A135" s="23" t="s">
         <v>113</v>
       </c>
       <c r="B135" s="15">
         <v>12043.25</v>
       </c>
       <c r="C135" s="16">
         <v>6021.62</v>
       </c>
       <c r="D135" s="16">
         <v>40485.18</v>
       </c>
       <c r="E135" s="16">
         <v>10121.290000000001</v>
       </c>
       <c r="F135" s="16">
         <v>-4099.67</v>
       </c>
       <c r="G135" s="16">
         <v>7943.58</v>
       </c>
     </row>
-    <row r="136" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A136" s="23" t="s">
         <v>114</v>
       </c>
       <c r="B136" s="15">
         <v>70566.17</v>
       </c>
       <c r="C136" s="16">
         <v>35283.08</v>
       </c>
       <c r="D136" s="16">
         <v>237218.63</v>
       </c>
       <c r="E136" s="16">
         <v>59304.65</v>
       </c>
       <c r="F136" s="16">
         <v>-24021.57</v>
       </c>
       <c r="G136" s="16">
         <v>46544.6</v>
       </c>
     </row>
-    <row r="137" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A137" s="23" t="s">
         <v>115</v>
       </c>
       <c r="B137" s="15">
         <v>16112.02</v>
       </c>
       <c r="C137" s="16">
         <v>8056.01</v>
       </c>
       <c r="D137" s="16">
         <v>54162.95</v>
       </c>
       <c r="E137" s="16">
         <v>13540.73</v>
       </c>
       <c r="F137" s="16">
         <v>-5484.72</v>
       </c>
       <c r="G137" s="16">
         <v>10627.3</v>
       </c>
     </row>
-    <row r="138" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A138" s="23" t="s">
         <v>116</v>
       </c>
       <c r="B138" s="15">
         <v>564.48</v>
       </c>
       <c r="C138" s="16">
         <v>282.24</v>
       </c>
       <c r="D138" s="16">
         <v>1897.57</v>
       </c>
       <c r="E138" s="16">
         <v>474.39</v>
       </c>
       <c r="F138" s="16">
         <v>-192.15</v>
       </c>
       <c r="G138" s="16">
         <v>372.33</v>
       </c>
     </row>
-    <row r="139" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="139" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A139" s="24" t="s">
         <v>117</v>
       </c>
       <c r="B139" s="17">
         <v>20214.38</v>
       </c>
       <c r="C139" s="18">
         <v>10107.19</v>
       </c>
       <c r="D139" s="18">
         <v>67953.649999999994</v>
       </c>
       <c r="E139" s="18">
         <v>16988.41</v>
       </c>
       <c r="F139" s="18">
         <v>-6881.22</v>
       </c>
       <c r="G139" s="18">
         <v>13333.16</v>
       </c>
     </row>
-    <row r="140" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A140" s="25" t="s">
         <v>118</v>
       </c>
       <c r="B140" s="19">
         <v>-5835.26</v>
       </c>
       <c r="C140" s="20">
         <v>0</v>
       </c>
       <c r="D140" s="20">
         <v>0</v>
       </c>
       <c r="E140" s="20">
         <v>0</v>
       </c>
       <c r="F140" s="20">
         <v>-2157.41</v>
       </c>
       <c r="G140" s="20">
         <v>-7992.67</v>
       </c>
     </row>
-    <row r="141" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A141" s="23" t="s">
         <v>119</v>
       </c>
       <c r="B141" s="15">
         <v>812.78</v>
       </c>
       <c r="C141" s="16">
         <v>406.39</v>
       </c>
       <c r="D141" s="16">
         <v>423.56</v>
       </c>
       <c r="E141" s="16">
         <v>105.89</v>
       </c>
       <c r="F141" s="16">
         <v>300.5</v>
       </c>
       <c r="G141" s="16">
         <v>1113.28</v>
       </c>
     </row>
-    <row r="142" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="142" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A142" s="24" t="s">
         <v>120</v>
       </c>
       <c r="B142" s="17">
         <v>5022.4799999999996</v>
       </c>
       <c r="C142" s="18">
         <v>2511.2399999999998</v>
       </c>
       <c r="D142" s="18">
         <v>2617.33</v>
       </c>
       <c r="E142" s="18">
         <v>654.33000000000004</v>
       </c>
       <c r="F142" s="18">
         <v>1856.91</v>
       </c>
       <c r="G142" s="18">
         <v>6879.39</v>
       </c>
     </row>
-    <row r="143" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A143" s="25" t="s">
         <v>121</v>
       </c>
       <c r="B143" s="19">
         <v>-492498.74</v>
       </c>
       <c r="C143" s="20">
         <v>0</v>
       </c>
       <c r="D143" s="20">
         <v>0</v>
       </c>
       <c r="E143" s="20">
         <v>0</v>
       </c>
       <c r="F143" s="20">
         <v>468.09</v>
       </c>
       <c r="G143" s="20">
         <v>-492030.65</v>
       </c>
     </row>
-    <row r="144" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A144" s="23" t="s">
         <v>122</v>
       </c>
       <c r="B144" s="15">
         <v>2730.73</v>
       </c>
       <c r="C144" s="16">
         <v>1365.36</v>
       </c>
       <c r="D144" s="16">
         <v>5471.84</v>
       </c>
       <c r="E144" s="16">
         <v>1367.96</v>
       </c>
       <c r="F144" s="16">
         <v>-2.6</v>
       </c>
       <c r="G144" s="16">
         <v>2728.13</v>
       </c>
     </row>
-    <row r="145" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A145" s="23" t="s">
         <v>123</v>
       </c>
       <c r="B145" s="15">
         <v>4572.22</v>
       </c>
       <c r="C145" s="16">
         <v>2286.11</v>
       </c>
       <c r="D145" s="16">
         <v>9161.82</v>
       </c>
       <c r="E145" s="16">
         <v>2290.4499999999998</v>
       </c>
       <c r="F145" s="16">
         <v>-4.34</v>
       </c>
       <c r="G145" s="16">
         <v>4567.88</v>
       </c>
     </row>
-    <row r="146" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A146" s="23" t="s">
         <v>124</v>
       </c>
       <c r="B146" s="15">
         <v>11048.35</v>
       </c>
       <c r="C146" s="16">
         <v>5524.17</v>
       </c>
       <c r="D146" s="16">
         <v>22138.69</v>
       </c>
       <c r="E146" s="16">
         <v>5534.67</v>
       </c>
       <c r="F146" s="16">
         <v>-10.5</v>
       </c>
       <c r="G146" s="16">
         <v>11037.85</v>
       </c>
     </row>
-    <row r="147" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A147" s="23" t="s">
         <v>125</v>
       </c>
       <c r="B147" s="15">
         <v>54609.34</v>
       </c>
       <c r="C147" s="16">
         <v>27304.67</v>
       </c>
       <c r="D147" s="16">
         <v>109426.29</v>
       </c>
       <c r="E147" s="16">
         <v>27356.57</v>
       </c>
       <c r="F147" s="16">
         <v>-51.9</v>
       </c>
       <c r="G147" s="16">
         <v>54557.440000000002</v>
       </c>
     </row>
-    <row r="148" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A148" s="23" t="s">
         <v>612</v>
       </c>
       <c r="B148" s="15">
         <v>283713.07</v>
       </c>
       <c r="C148" s="16">
         <v>141856.53</v>
       </c>
       <c r="D148" s="16">
         <v>568504.76</v>
       </c>
       <c r="E148" s="16">
         <v>142126.19</v>
       </c>
       <c r="F148" s="16">
         <v>-269.66000000000003</v>
       </c>
       <c r="G148" s="16">
         <v>283443.40999999997</v>
       </c>
     </row>
-    <row r="149" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A149" s="23" t="s">
         <v>613</v>
       </c>
       <c r="B149" s="15">
         <v>27589.58</v>
       </c>
       <c r="C149" s="16">
         <v>13794.79</v>
       </c>
       <c r="D149" s="16">
         <v>55284.05</v>
       </c>
       <c r="E149" s="16">
         <v>13821.01</v>
       </c>
       <c r="F149" s="16">
         <v>-26.22</v>
       </c>
       <c r="G149" s="16">
         <v>27563.360000000001</v>
       </c>
     </row>
-    <row r="150" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A150" s="23" t="s">
         <v>620</v>
       </c>
       <c r="B150" s="15">
         <v>23982.04</v>
       </c>
       <c r="C150" s="16">
         <v>11991.02</v>
       </c>
       <c r="D150" s="16">
         <v>48055.25</v>
       </c>
       <c r="E150" s="16">
         <v>12013.81</v>
       </c>
       <c r="F150" s="16">
         <v>-22.79</v>
       </c>
       <c r="G150" s="16">
         <v>23959.25</v>
       </c>
     </row>
-    <row r="151" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="151" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A151" s="24" t="s">
         <v>126</v>
       </c>
       <c r="B151" s="17">
         <v>84253.41</v>
       </c>
       <c r="C151" s="18">
         <v>42126.7</v>
       </c>
       <c r="D151" s="18">
         <v>168827.13</v>
       </c>
       <c r="E151" s="18">
         <v>42206.78</v>
       </c>
       <c r="F151" s="18">
         <v>-80.08</v>
       </c>
       <c r="G151" s="18">
         <v>84173.33</v>
       </c>
     </row>
-    <row r="152" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A152" s="25" t="s">
         <v>127</v>
       </c>
       <c r="B152" s="19">
         <v>-139064.04999999999</v>
       </c>
       <c r="C152" s="20">
         <v>0</v>
       </c>
       <c r="D152" s="20">
         <v>0</v>
       </c>
       <c r="E152" s="20">
         <v>0</v>
       </c>
       <c r="F152" s="20">
         <v>-14424.16</v>
       </c>
       <c r="G152" s="20">
         <v>-153488.21</v>
       </c>
     </row>
-    <row r="153" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A153" s="22" t="s">
         <v>621</v>
       </c>
       <c r="B153" s="13">
         <v>265</v>
       </c>
       <c r="C153" s="14">
         <v>132.5</v>
       </c>
       <c r="D153" s="14">
         <v>420.05</v>
       </c>
       <c r="E153" s="14">
         <v>105.01</v>
       </c>
       <c r="F153" s="14">
         <v>27.49</v>
       </c>
       <c r="G153" s="14">
         <v>292.49</v>
       </c>
     </row>
-    <row r="154" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A154" s="23" t="s">
         <v>622</v>
       </c>
       <c r="B154" s="15">
         <v>33446.78</v>
       </c>
       <c r="C154" s="16">
         <v>16723.39</v>
       </c>
       <c r="D154" s="16">
         <v>53016.74</v>
       </c>
       <c r="E154" s="16">
         <v>13254.18</v>
       </c>
       <c r="F154" s="16">
         <v>3469.21</v>
       </c>
       <c r="G154" s="16">
         <v>36915.99</v>
       </c>
     </row>
-    <row r="155" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A155" s="23" t="s">
         <v>128</v>
       </c>
       <c r="B155" s="15">
         <v>1894.06</v>
       </c>
       <c r="C155" s="16">
         <v>947.03</v>
       </c>
       <c r="D155" s="16">
         <v>3002.3</v>
       </c>
       <c r="E155" s="16">
         <v>750.57</v>
       </c>
       <c r="F155" s="16">
         <v>196.46</v>
       </c>
       <c r="G155" s="16">
         <v>2090.52</v>
       </c>
     </row>
-    <row r="156" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A156" s="23" t="s">
         <v>129</v>
       </c>
       <c r="B156" s="15">
         <v>41810.46</v>
       </c>
       <c r="C156" s="16">
         <v>20905.23</v>
       </c>
       <c r="D156" s="16">
         <v>66274.080000000002</v>
       </c>
       <c r="E156" s="16">
         <v>16568.52</v>
       </c>
       <c r="F156" s="16">
         <v>4336.71</v>
       </c>
       <c r="G156" s="16">
         <v>46147.17</v>
       </c>
     </row>
-    <row r="157" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="157" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A157" s="24" t="s">
         <v>130</v>
       </c>
       <c r="B157" s="17">
         <v>61647.75</v>
       </c>
       <c r="C157" s="18">
         <v>30823.87</v>
       </c>
       <c r="D157" s="18">
         <v>97718.32</v>
       </c>
       <c r="E157" s="18">
         <v>24429.58</v>
       </c>
       <c r="F157" s="18">
         <v>6394.29</v>
       </c>
       <c r="G157" s="18">
         <v>68042.039999999994</v>
       </c>
     </row>
-    <row r="158" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A158" s="25" t="s">
         <v>131</v>
       </c>
       <c r="B158" s="19">
         <v>-28894.87</v>
       </c>
       <c r="C158" s="20">
         <v>0</v>
       </c>
       <c r="D158" s="20">
         <v>0</v>
       </c>
       <c r="E158" s="20">
         <v>0</v>
       </c>
       <c r="F158" s="20">
         <v>-810.07</v>
       </c>
       <c r="G158" s="20">
         <v>-29704.94</v>
       </c>
     </row>
-    <row r="159" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A159" s="23" t="s">
         <v>132</v>
       </c>
       <c r="B159" s="15">
         <v>13896.64</v>
       </c>
       <c r="C159" s="16">
         <v>6948.32</v>
       </c>
       <c r="D159" s="16">
         <v>26234.9</v>
       </c>
       <c r="E159" s="16">
         <v>6558.72</v>
       </c>
       <c r="F159" s="16">
         <v>389.6</v>
       </c>
       <c r="G159" s="16">
         <v>14286.24</v>
       </c>
     </row>
-    <row r="160" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="160" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A160" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B160" s="17">
         <v>14998.23</v>
       </c>
       <c r="C160" s="18">
         <v>7499.11</v>
       </c>
       <c r="D160" s="18">
         <v>28314.57</v>
       </c>
       <c r="E160" s="18">
         <v>7078.64</v>
       </c>
       <c r="F160" s="18">
         <v>420.47</v>
       </c>
       <c r="G160" s="18">
         <v>15418.7</v>
       </c>
     </row>
-    <row r="161" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A161" s="25" t="s">
         <v>134</v>
       </c>
       <c r="B161" s="19">
         <v>-23159.37</v>
       </c>
       <c r="C161" s="20">
         <v>0</v>
       </c>
       <c r="D161" s="20">
         <v>0</v>
       </c>
       <c r="E161" s="20">
         <v>0</v>
       </c>
       <c r="F161" s="20">
         <v>-3205.13</v>
       </c>
       <c r="G161" s="20">
         <v>-26364.5</v>
       </c>
     </row>
-    <row r="162" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="162" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A162" s="24" t="s">
         <v>135</v>
       </c>
       <c r="B162" s="17">
         <v>23159.37</v>
       </c>
       <c r="C162" s="18">
         <v>11579.68</v>
       </c>
       <c r="D162" s="18">
         <v>33498.21</v>
       </c>
       <c r="E162" s="18">
         <v>8374.5499999999993</v>
       </c>
       <c r="F162" s="18">
         <v>3205.13</v>
       </c>
       <c r="G162" s="18">
         <v>26364.5</v>
       </c>
     </row>
-    <row r="163" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A163" s="25" t="s">
         <v>136</v>
       </c>
       <c r="B163" s="19">
         <v>-1240.06</v>
       </c>
       <c r="C163" s="20">
         <v>0</v>
       </c>
       <c r="D163" s="20">
         <v>0</v>
       </c>
       <c r="E163" s="20">
         <v>0</v>
       </c>
       <c r="F163" s="20">
         <v>-110.96</v>
       </c>
       <c r="G163" s="20">
         <v>-1351.02</v>
       </c>
     </row>
-    <row r="164" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="164" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A164" s="24" t="s">
         <v>137</v>
       </c>
       <c r="B164" s="17">
         <v>1240.06</v>
       </c>
       <c r="C164" s="18">
         <v>620.03</v>
       </c>
       <c r="D164" s="18">
         <v>2036.28</v>
       </c>
       <c r="E164" s="18">
         <v>509.07</v>
       </c>
       <c r="F164" s="18">
         <v>110.96</v>
       </c>
       <c r="G164" s="18">
         <v>1351.02</v>
       </c>
     </row>
-    <row r="165" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A165" s="25" t="s">
         <v>138</v>
       </c>
       <c r="B165" s="19">
         <v>-220961.29</v>
       </c>
       <c r="C165" s="20">
         <v>0</v>
       </c>
       <c r="D165" s="20">
         <v>0</v>
       </c>
       <c r="E165" s="20">
         <v>0</v>
       </c>
       <c r="F165" s="20">
         <v>-13826.82</v>
       </c>
       <c r="G165" s="20">
         <v>-234788.11</v>
       </c>
     </row>
-    <row r="166" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A166" s="23" t="s">
         <v>139</v>
       </c>
       <c r="B166" s="15">
         <v>324.66000000000003</v>
       </c>
       <c r="C166" s="16">
         <v>162.33000000000001</v>
       </c>
       <c r="D166" s="16">
         <v>568.05999999999995</v>
       </c>
       <c r="E166" s="16">
         <v>142.01</v>
       </c>
       <c r="F166" s="16">
         <v>20.32</v>
       </c>
       <c r="G166" s="16">
         <v>344.98</v>
       </c>
     </row>
-    <row r="167" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A167" s="23" t="s">
         <v>140</v>
       </c>
       <c r="B167" s="15">
         <v>11735.39</v>
       </c>
       <c r="C167" s="16">
         <v>5867.69</v>
       </c>
       <c r="D167" s="16">
         <v>20533.37</v>
       </c>
       <c r="E167" s="16">
         <v>5133.34</v>
       </c>
       <c r="F167" s="16">
         <v>734.35</v>
       </c>
       <c r="G167" s="16">
         <v>12469.74</v>
       </c>
     </row>
-    <row r="168" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A168" s="23" t="s">
         <v>141</v>
       </c>
       <c r="B168" s="15">
         <v>138.87</v>
       </c>
       <c r="C168" s="16">
         <v>69.430000000000007</v>
       </c>
       <c r="D168" s="16">
         <v>242.98</v>
       </c>
       <c r="E168" s="16">
         <v>60.74</v>
       </c>
       <c r="F168" s="16">
         <v>8.69</v>
       </c>
       <c r="G168" s="16">
         <v>147.56</v>
       </c>
     </row>
-    <row r="169" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A169" s="23" t="s">
         <v>142</v>
       </c>
       <c r="B169" s="15">
         <v>220.7</v>
       </c>
       <c r="C169" s="16">
         <v>110.35</v>
       </c>
       <c r="D169" s="16">
         <v>386.16</v>
       </c>
       <c r="E169" s="16">
         <v>96.54</v>
       </c>
       <c r="F169" s="16">
         <v>13.81</v>
       </c>
       <c r="G169" s="16">
         <v>234.51</v>
       </c>
     </row>
-    <row r="170" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A170" s="23" t="s">
         <v>143</v>
       </c>
       <c r="B170" s="15">
         <v>236.69</v>
       </c>
       <c r="C170" s="16">
         <v>118.34</v>
       </c>
       <c r="D170" s="16">
         <v>414.13</v>
       </c>
       <c r="E170" s="16">
         <v>103.53</v>
       </c>
       <c r="F170" s="16">
         <v>14.81</v>
       </c>
       <c r="G170" s="16">
         <v>251.5</v>
       </c>
     </row>
-    <row r="171" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A171" s="23" t="s">
         <v>144</v>
       </c>
       <c r="B171" s="15">
         <v>1968.51</v>
       </c>
       <c r="C171" s="16">
         <v>984.25</v>
       </c>
       <c r="D171" s="16">
         <v>3444.3</v>
       </c>
       <c r="E171" s="16">
         <v>861.07</v>
       </c>
       <c r="F171" s="16">
         <v>123.18</v>
       </c>
       <c r="G171" s="16">
         <v>2091.69</v>
       </c>
     </row>
-    <row r="172" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A172" s="23" t="s">
         <v>623</v>
       </c>
       <c r="B172" s="15">
         <v>73700.31</v>
       </c>
       <c r="C172" s="16">
         <v>36850.15</v>
       </c>
       <c r="D172" s="16">
         <v>128953.2</v>
       </c>
       <c r="E172" s="16">
         <v>32238.3</v>
       </c>
       <c r="F172" s="16">
         <v>4611.8500000000004</v>
       </c>
       <c r="G172" s="16">
         <v>78312.160000000003</v>
       </c>
     </row>
-    <row r="173" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A173" s="23" t="s">
         <v>145</v>
       </c>
       <c r="B173" s="15">
         <v>1000.95</v>
       </c>
       <c r="C173" s="16">
         <v>500.47</v>
       </c>
       <c r="D173" s="16">
         <v>1751.36</v>
       </c>
       <c r="E173" s="16">
         <v>437.84</v>
       </c>
       <c r="F173" s="16">
         <v>62.63</v>
       </c>
       <c r="G173" s="16">
         <v>1063.58</v>
       </c>
     </row>
-    <row r="174" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A174" s="23" t="s">
         <v>146</v>
       </c>
       <c r="B174" s="15">
         <v>411.98</v>
       </c>
       <c r="C174" s="16">
         <v>205.99</v>
       </c>
       <c r="D174" s="16">
         <v>720.84</v>
       </c>
       <c r="E174" s="16">
         <v>180.21</v>
       </c>
       <c r="F174" s="16">
         <v>25.78</v>
       </c>
       <c r="G174" s="16">
         <v>437.76</v>
       </c>
     </row>
-    <row r="175" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A175" s="23" t="s">
         <v>147</v>
       </c>
       <c r="B175" s="15">
         <v>757.36</v>
       </c>
       <c r="C175" s="16">
         <v>378.68</v>
       </c>
       <c r="D175" s="16">
         <v>1325.15</v>
       </c>
       <c r="E175" s="16">
         <v>331.28</v>
       </c>
       <c r="F175" s="16">
         <v>47.4</v>
       </c>
       <c r="G175" s="16">
         <v>804.76</v>
       </c>
     </row>
-    <row r="176" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A176" s="23" t="s">
         <v>148</v>
       </c>
       <c r="B176" s="15">
         <v>0</v>
       </c>
       <c r="C176" s="16">
         <v>0</v>
       </c>
       <c r="D176" s="16">
         <v>0</v>
       </c>
       <c r="E176" s="16">
         <v>0</v>
       </c>
       <c r="F176" s="16">
         <v>0</v>
       </c>
       <c r="G176" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="177" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A177" s="23" t="s">
         <v>149</v>
       </c>
       <c r="B177" s="15">
         <v>351.72</v>
       </c>
       <c r="C177" s="16">
         <v>175.86</v>
       </c>
       <c r="D177" s="16">
         <v>615.4</v>
       </c>
       <c r="E177" s="16">
         <v>153.85</v>
       </c>
       <c r="F177" s="16">
         <v>22.01</v>
       </c>
       <c r="G177" s="16">
         <v>373.73</v>
       </c>
     </row>
-    <row r="178" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A178" s="23" t="s">
         <v>150</v>
       </c>
       <c r="B178" s="15">
         <v>248.13</v>
       </c>
       <c r="C178" s="16">
         <v>124.06</v>
       </c>
       <c r="D178" s="16">
         <v>434.16</v>
       </c>
       <c r="E178" s="16">
         <v>108.54</v>
       </c>
       <c r="F178" s="16">
         <v>15.52</v>
       </c>
       <c r="G178" s="16">
         <v>263.64999999999998</v>
       </c>
     </row>
-    <row r="179" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A179" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B179" s="15">
         <v>129505.79</v>
       </c>
       <c r="C179" s="16">
         <v>64752.89</v>
       </c>
       <c r="D179" s="16">
         <v>226595.87</v>
       </c>
       <c r="E179" s="16">
         <v>56648.959999999999</v>
       </c>
       <c r="F179" s="16">
         <v>8103.93</v>
       </c>
       <c r="G179" s="16">
         <v>137609.72</v>
       </c>
     </row>
-    <row r="180" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="180" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A180" s="24" t="s">
         <v>152</v>
       </c>
       <c r="B180" s="17">
         <v>360.23</v>
       </c>
       <c r="C180" s="18">
         <v>180.11</v>
       </c>
       <c r="D180" s="18">
         <v>630.29999999999995</v>
       </c>
       <c r="E180" s="18">
         <v>157.57</v>
       </c>
       <c r="F180" s="18">
         <v>22.54</v>
       </c>
       <c r="G180" s="18">
         <v>382.77</v>
       </c>
     </row>
-    <row r="181" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A181" s="25" t="s">
         <v>153</v>
       </c>
       <c r="B181" s="19">
         <v>-84201.47</v>
       </c>
       <c r="C181" s="20">
         <v>0</v>
       </c>
       <c r="D181" s="20">
         <v>0</v>
       </c>
       <c r="E181" s="20">
         <v>0</v>
       </c>
       <c r="F181" s="20">
         <v>-11516.49</v>
       </c>
       <c r="G181" s="20">
         <v>-95717.96</v>
       </c>
     </row>
-    <row r="182" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A182" s="23" t="s">
         <v>154</v>
       </c>
       <c r="B182" s="15">
         <v>963.97</v>
       </c>
       <c r="C182" s="16">
         <v>481.98</v>
       </c>
       <c r="D182" s="16">
         <v>1400.56</v>
       </c>
       <c r="E182" s="16">
         <v>350.14</v>
       </c>
       <c r="F182" s="16">
         <v>131.84</v>
       </c>
       <c r="G182" s="16">
         <v>1095.81</v>
       </c>
     </row>
-    <row r="183" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A183" s="23" t="s">
         <v>155</v>
       </c>
       <c r="B183" s="15">
         <v>3085.91</v>
       </c>
       <c r="C183" s="16">
         <v>1542.95</v>
       </c>
       <c r="D183" s="16">
         <v>4483.54</v>
       </c>
       <c r="E183" s="16">
         <v>1120.8800000000001</v>
       </c>
       <c r="F183" s="16">
         <v>422.07</v>
       </c>
       <c r="G183" s="16">
         <v>3507.98</v>
       </c>
     </row>
-    <row r="184" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A184" s="23" t="s">
         <v>156</v>
       </c>
       <c r="B184" s="15">
         <v>5713.34</v>
       </c>
       <c r="C184" s="16">
         <v>2856.67</v>
       </c>
       <c r="D184" s="16">
         <v>8300.9599999999991</v>
       </c>
       <c r="E184" s="16">
         <v>2075.2399999999998</v>
       </c>
       <c r="F184" s="16">
         <v>781.43</v>
       </c>
       <c r="G184" s="16">
         <v>6494.77</v>
       </c>
     </row>
-    <row r="185" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A185" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B185" s="15">
         <v>775.87</v>
       </c>
       <c r="C185" s="16">
         <v>387.93</v>
       </c>
       <c r="D185" s="16">
         <v>1127.27</v>
       </c>
       <c r="E185" s="16">
         <v>281.81</v>
       </c>
       <c r="F185" s="16">
         <v>106.12</v>
       </c>
       <c r="G185" s="16">
         <v>881.99</v>
       </c>
     </row>
-    <row r="186" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A186" s="23" t="s">
         <v>158</v>
       </c>
       <c r="B186" s="15">
         <v>9146.09</v>
       </c>
       <c r="C186" s="16">
         <v>4573.04</v>
       </c>
       <c r="D186" s="16">
         <v>13288.42</v>
       </c>
       <c r="E186" s="16">
         <v>3322.1</v>
       </c>
       <c r="F186" s="16">
         <v>1250.94</v>
       </c>
       <c r="G186" s="16">
         <v>10397.030000000001</v>
       </c>
     </row>
-    <row r="187" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A187" s="23" t="s">
         <v>159</v>
       </c>
       <c r="B187" s="15">
         <v>4185.1099999999997</v>
       </c>
       <c r="C187" s="16">
         <v>2092.5500000000002</v>
       </c>
       <c r="D187" s="16">
         <v>6080.57</v>
       </c>
       <c r="E187" s="16">
         <v>1520.14</v>
       </c>
       <c r="F187" s="16">
         <v>572.41</v>
       </c>
       <c r="G187" s="16">
         <v>4757.5200000000004</v>
       </c>
     </row>
-    <row r="188" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A188" s="23" t="s">
         <v>160</v>
       </c>
       <c r="B188" s="15">
         <v>7447.37</v>
       </c>
       <c r="C188" s="16">
         <v>3723.68</v>
       </c>
       <c r="D188" s="16">
         <v>10820.33</v>
       </c>
       <c r="E188" s="16">
         <v>2705.08</v>
       </c>
       <c r="F188" s="16">
         <v>1018.6</v>
       </c>
       <c r="G188" s="16">
         <v>8465.9699999999993</v>
       </c>
     </row>
-    <row r="189" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A189" s="23" t="s">
         <v>161</v>
       </c>
       <c r="B189" s="15">
         <v>2509.89</v>
       </c>
       <c r="C189" s="16">
         <v>1254.94</v>
       </c>
       <c r="D189" s="16">
         <v>3646.64</v>
       </c>
       <c r="E189" s="16">
         <v>911.66</v>
       </c>
       <c r="F189" s="16">
         <v>343.28</v>
       </c>
       <c r="G189" s="16">
         <v>2853.17</v>
       </c>
     </row>
-    <row r="190" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A190" s="23" t="s">
         <v>162</v>
       </c>
       <c r="B190" s="15">
         <v>22630.05</v>
       </c>
       <c r="C190" s="16">
         <v>11315.02</v>
       </c>
       <c r="D190" s="16">
         <v>32879.360000000001</v>
       </c>
       <c r="E190" s="16">
         <v>8219.84</v>
       </c>
       <c r="F190" s="16">
         <v>3095.18</v>
       </c>
       <c r="G190" s="16">
         <v>25725.23</v>
       </c>
     </row>
-    <row r="191" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="191" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A191" s="24" t="s">
         <v>163</v>
       </c>
       <c r="B191" s="17">
         <v>27743.87</v>
       </c>
       <c r="C191" s="18">
         <v>13871.93</v>
       </c>
       <c r="D191" s="18">
         <v>40309.26</v>
       </c>
       <c r="E191" s="18">
         <v>10077.31</v>
       </c>
       <c r="F191" s="18">
         <v>3794.62</v>
       </c>
       <c r="G191" s="18">
         <v>31538.49</v>
       </c>
     </row>
-    <row r="192" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A192" s="25" t="s">
         <v>164</v>
       </c>
       <c r="B192" s="19">
         <v>-325770.92</v>
       </c>
       <c r="C192" s="20">
         <v>0</v>
       </c>
       <c r="D192" s="20">
         <v>0</v>
       </c>
       <c r="E192" s="20">
         <v>0</v>
       </c>
       <c r="F192" s="20">
         <v>-26634.75</v>
       </c>
       <c r="G192" s="20">
         <v>-352405.67</v>
       </c>
     </row>
-    <row r="193" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A193" s="23" t="s">
         <v>165</v>
       </c>
       <c r="B193" s="15">
         <v>4113.8</v>
       </c>
       <c r="C193" s="16">
         <v>2056.9</v>
       </c>
       <c r="D193" s="16">
         <v>6882.23</v>
       </c>
       <c r="E193" s="16">
         <v>1720.55</v>
       </c>
       <c r="F193" s="16">
         <v>336.35</v>
       </c>
       <c r="G193" s="16">
         <v>4450.1499999999996</v>
       </c>
     </row>
-    <row r="194" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A194" s="23" t="s">
         <v>166</v>
       </c>
       <c r="B194" s="15">
         <v>1052.7</v>
       </c>
       <c r="C194" s="16">
         <v>526.35</v>
       </c>
       <c r="D194" s="16">
         <v>1761.13</v>
       </c>
       <c r="E194" s="16">
         <v>440.28</v>
       </c>
       <c r="F194" s="16">
         <v>86.07</v>
       </c>
       <c r="G194" s="16">
         <v>1138.77</v>
       </c>
     </row>
-    <row r="195" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A195" s="23" t="s">
         <v>167</v>
       </c>
       <c r="B195" s="15">
         <v>827.76</v>
       </c>
       <c r="C195" s="16">
         <v>413.88</v>
       </c>
       <c r="D195" s="16">
         <v>1384.81</v>
       </c>
       <c r="E195" s="16">
         <v>346.2</v>
       </c>
       <c r="F195" s="16">
         <v>67.680000000000007</v>
       </c>
       <c r="G195" s="16">
         <v>895.44</v>
       </c>
     </row>
-    <row r="196" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A196" s="23" t="s">
         <v>168</v>
       </c>
       <c r="B196" s="15">
         <v>83400.44</v>
       </c>
       <c r="C196" s="16">
         <v>41700.22</v>
       </c>
       <c r="D196" s="16">
         <v>139525.91</v>
       </c>
       <c r="E196" s="16">
         <v>34881.47</v>
       </c>
       <c r="F196" s="16">
         <v>6818.75</v>
       </c>
       <c r="G196" s="16">
         <v>90219.19</v>
       </c>
     </row>
-    <row r="197" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A197" s="23" t="s">
         <v>169</v>
       </c>
       <c r="B197" s="15">
         <v>205825.91</v>
       </c>
       <c r="C197" s="16">
         <v>102912.95</v>
       </c>
       <c r="D197" s="16">
         <v>344339.29</v>
       </c>
       <c r="E197" s="16">
         <v>86084.82</v>
       </c>
       <c r="F197" s="16">
         <v>16828.13</v>
       </c>
       <c r="G197" s="16">
         <v>222654.04</v>
       </c>
     </row>
-    <row r="198" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A198" s="23" t="s">
         <v>170</v>
       </c>
       <c r="B198" s="15">
         <v>11123.3</v>
       </c>
       <c r="C198" s="16">
         <v>5561.65</v>
       </c>
       <c r="D198" s="16">
         <v>18608.88</v>
       </c>
       <c r="E198" s="16">
         <v>4652.22</v>
       </c>
       <c r="F198" s="16">
         <v>909.43</v>
       </c>
       <c r="G198" s="16">
         <v>12032.73</v>
       </c>
     </row>
-    <row r="199" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A199" s="23" t="s">
         <v>171</v>
       </c>
       <c r="B199" s="15">
         <v>16047.68</v>
       </c>
       <c r="C199" s="16">
         <v>8023.84</v>
       </c>
       <c r="D199" s="16">
         <v>26847.19</v>
       </c>
       <c r="E199" s="16">
         <v>6711.79</v>
       </c>
       <c r="F199" s="16">
         <v>1312.05</v>
       </c>
       <c r="G199" s="16">
         <v>17359.73</v>
       </c>
     </row>
-    <row r="200" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="200" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A200" s="24" t="s">
         <v>172</v>
       </c>
       <c r="B200" s="17">
         <v>3379.33</v>
       </c>
       <c r="C200" s="18">
         <v>1689.66</v>
       </c>
       <c r="D200" s="18">
         <v>5653.49</v>
       </c>
       <c r="E200" s="18">
         <v>1413.37</v>
       </c>
       <c r="F200" s="18">
         <v>276.29000000000002</v>
       </c>
       <c r="G200" s="18">
         <v>3655.62</v>
       </c>
     </row>
-    <row r="201" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A201" s="25" t="s">
         <v>662</v>
       </c>
       <c r="B201" s="19">
         <v>-952629.7</v>
       </c>
       <c r="C201" s="20">
         <v>0</v>
       </c>
       <c r="D201" s="20">
         <v>0</v>
       </c>
       <c r="E201" s="20">
         <v>0</v>
       </c>
       <c r="F201" s="20">
         <v>-53037.01</v>
       </c>
       <c r="G201" s="20">
         <v>-1005666.71</v>
       </c>
     </row>
-    <row r="202" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A202" s="23" t="s">
         <v>173</v>
       </c>
       <c r="B202" s="15">
         <v>8997.14</v>
       </c>
       <c r="C202" s="16">
         <v>4498.57</v>
       </c>
       <c r="D202" s="16">
         <v>15990.64</v>
       </c>
       <c r="E202" s="16">
         <v>3997.66</v>
       </c>
       <c r="F202" s="16">
         <v>500.91</v>
       </c>
       <c r="G202" s="16">
         <v>9498.0499999999993</v>
       </c>
     </row>
-    <row r="203" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A203" s="23" t="s">
         <v>624</v>
       </c>
       <c r="B203" s="15">
         <v>452.84</v>
       </c>
       <c r="C203" s="16">
         <v>226.42</v>
       </c>
       <c r="D203" s="16">
         <v>804.83</v>
       </c>
       <c r="E203" s="16">
         <v>201.2</v>
       </c>
       <c r="F203" s="16">
         <v>25.22</v>
       </c>
       <c r="G203" s="16">
         <v>478.06</v>
       </c>
     </row>
-    <row r="204" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A204" s="23" t="s">
         <v>174</v>
       </c>
       <c r="B204" s="15">
         <v>837937.24</v>
       </c>
       <c r="C204" s="16">
         <v>418968.62</v>
       </c>
       <c r="D204" s="16">
         <v>1489268.23</v>
       </c>
       <c r="E204" s="16">
         <v>372317.05</v>
       </c>
       <c r="F204" s="16">
         <v>46651.57</v>
       </c>
       <c r="G204" s="16">
         <v>884588.81</v>
       </c>
     </row>
-    <row r="205" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A205" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B205" s="15">
         <v>240.46</v>
       </c>
       <c r="C205" s="16">
         <v>120.23</v>
       </c>
       <c r="D205" s="16">
         <v>427.38</v>
       </c>
       <c r="E205" s="16">
         <v>106.84</v>
       </c>
       <c r="F205" s="16">
         <v>13.39</v>
       </c>
       <c r="G205" s="16">
         <v>253.85</v>
       </c>
     </row>
-    <row r="206" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A206" s="23" t="s">
         <v>176</v>
       </c>
       <c r="B206" s="15">
         <v>66302.929999999993</v>
       </c>
       <c r="C206" s="16">
         <v>33151.46</v>
       </c>
       <c r="D206" s="16">
         <v>117840.39</v>
       </c>
       <c r="E206" s="16">
         <v>29460.09</v>
       </c>
       <c r="F206" s="16">
         <v>3691.37</v>
       </c>
       <c r="G206" s="16">
         <v>69994.3</v>
       </c>
     </row>
-    <row r="207" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A207" s="23" t="s">
         <v>177</v>
       </c>
       <c r="B207" s="15">
         <v>378.44</v>
       </c>
       <c r="C207" s="16">
         <v>189.22</v>
       </c>
       <c r="D207" s="16">
         <v>672.61</v>
       </c>
       <c r="E207" s="16">
         <v>168.15</v>
       </c>
       <c r="F207" s="16">
         <v>21.07</v>
       </c>
       <c r="G207" s="16">
         <v>399.51</v>
       </c>
     </row>
-    <row r="208" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A208" s="23" t="s">
         <v>178</v>
       </c>
       <c r="B208" s="15">
         <v>33306.43</v>
       </c>
       <c r="C208" s="16">
         <v>16653.21</v>
       </c>
       <c r="D208" s="16">
         <v>59195.6</v>
       </c>
       <c r="E208" s="16">
         <v>14798.9</v>
       </c>
       <c r="F208" s="16">
         <v>1854.31</v>
       </c>
       <c r="G208" s="16">
         <v>35160.74</v>
       </c>
     </row>
-    <row r="209" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A209" s="23" t="s">
         <v>179</v>
       </c>
       <c r="B209" s="15">
         <v>3539.96</v>
       </c>
       <c r="C209" s="16">
         <v>1769.98</v>
       </c>
       <c r="D209" s="16">
         <v>6291.58</v>
       </c>
       <c r="E209" s="16">
         <v>1572.89</v>
       </c>
       <c r="F209" s="16">
         <v>197.09</v>
       </c>
       <c r="G209" s="16">
         <v>3737.05</v>
       </c>
     </row>
-    <row r="210" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="210" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A210" s="24" t="s">
         <v>180</v>
       </c>
       <c r="B210" s="17">
         <v>1474.26</v>
       </c>
       <c r="C210" s="18">
         <v>737.13</v>
       </c>
       <c r="D210" s="18">
         <v>2620.21</v>
       </c>
       <c r="E210" s="18">
         <v>655.04999999999995</v>
       </c>
       <c r="F210" s="18">
         <v>82.08</v>
       </c>
       <c r="G210" s="18">
         <v>1556.34</v>
       </c>
     </row>
-    <row r="211" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="211" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A211" s="26" t="s">
         <v>181</v>
       </c>
       <c r="B211" s="17">
         <v>0</v>
       </c>
       <c r="C211" s="18">
         <v>0</v>
       </c>
       <c r="D211" s="18">
         <v>0</v>
       </c>
       <c r="E211" s="18">
         <v>0</v>
       </c>
       <c r="F211" s="18">
         <v>0</v>
       </c>
       <c r="G211" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="212" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A212" s="25" t="s">
         <v>182</v>
       </c>
       <c r="B212" s="19">
         <v>-176984.07</v>
       </c>
       <c r="C212" s="20">
         <v>0</v>
       </c>
       <c r="D212" s="20">
         <v>0</v>
       </c>
       <c r="E212" s="20">
         <v>0</v>
       </c>
       <c r="F212" s="20">
         <v>250563.11</v>
       </c>
       <c r="G212" s="20">
         <v>73579.039999999994</v>
       </c>
     </row>
-    <row r="213" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A213" s="23" t="s">
         <v>183</v>
       </c>
       <c r="B213" s="15">
         <v>24589.81</v>
       </c>
       <c r="C213" s="16">
         <v>12294.9</v>
       </c>
       <c r="D213" s="16">
         <v>188430.54</v>
       </c>
       <c r="E213" s="16">
         <v>47107.63</v>
       </c>
       <c r="F213" s="16">
         <v>-34812.730000000003</v>
       </c>
       <c r="G213" s="16">
         <v>-10222.92</v>
       </c>
     </row>
-    <row r="214" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A214" s="23" t="s">
         <v>184</v>
       </c>
       <c r="B214" s="15">
         <v>50098.31</v>
       </c>
       <c r="C214" s="16">
         <v>25049.15</v>
       </c>
       <c r="D214" s="16">
         <v>383901.02</v>
       </c>
       <c r="E214" s="16">
         <v>95975.25</v>
       </c>
       <c r="F214" s="16">
         <v>-70926.100000000006</v>
       </c>
       <c r="G214" s="16">
         <v>-20827.79</v>
       </c>
     </row>
-    <row r="215" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A215" s="23" t="s">
         <v>185</v>
       </c>
       <c r="B215" s="15">
         <v>22137.87</v>
       </c>
       <c r="C215" s="16">
         <v>11068.93</v>
       </c>
       <c r="D215" s="16">
         <v>169641.46</v>
       </c>
       <c r="E215" s="16">
         <v>42410.36</v>
       </c>
       <c r="F215" s="16">
         <v>-31341.43</v>
       </c>
       <c r="G215" s="16">
         <v>-9203.56</v>
       </c>
     </row>
-    <row r="216" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A216" s="23" t="s">
         <v>186</v>
       </c>
       <c r="B216" s="15">
         <v>10370.450000000001</v>
       </c>
       <c r="C216" s="16">
         <v>5185.22</v>
       </c>
       <c r="D216" s="16">
         <v>79468.25</v>
       </c>
       <c r="E216" s="16">
         <v>19867.060000000001</v>
       </c>
       <c r="F216" s="16">
         <v>-14681.84</v>
       </c>
       <c r="G216" s="16">
         <v>-4311.3900000000003</v>
       </c>
     </row>
-    <row r="217" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A217" s="23" t="s">
         <v>187</v>
       </c>
       <c r="B217" s="15">
         <v>50993.89</v>
       </c>
       <c r="C217" s="16">
         <v>25496.94</v>
       </c>
       <c r="D217" s="16">
         <v>390763.76</v>
       </c>
       <c r="E217" s="16">
         <v>97690.94</v>
       </c>
       <c r="F217" s="16">
         <v>-72194</v>
       </c>
       <c r="G217" s="16">
         <v>-21200.11</v>
       </c>
     </row>
-    <row r="218" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="218" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A218" s="24" t="s">
         <v>188</v>
       </c>
       <c r="B218" s="17">
         <v>18793.740000000002</v>
       </c>
       <c r="C218" s="18">
         <v>9396.8700000000008</v>
       </c>
       <c r="D218" s="18">
         <v>144015.53</v>
       </c>
       <c r="E218" s="18">
         <v>36003.879999999997</v>
       </c>
       <c r="F218" s="18">
         <v>-26607.01</v>
       </c>
       <c r="G218" s="18">
         <v>-7813.27</v>
       </c>
     </row>
-    <row r="219" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A219" s="25" t="s">
         <v>189</v>
       </c>
       <c r="B219" s="19">
         <v>-431017.29</v>
       </c>
       <c r="C219" s="20">
         <v>0</v>
       </c>
       <c r="D219" s="20">
         <v>0</v>
       </c>
       <c r="E219" s="20">
         <v>0</v>
       </c>
       <c r="F219" s="20">
         <v>-86713.84</v>
       </c>
       <c r="G219" s="20">
         <v>-517731.13</v>
       </c>
     </row>
-    <row r="220" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A220" s="23" t="s">
         <v>190</v>
       </c>
       <c r="B220" s="15">
         <v>10416.040000000001</v>
       </c>
       <c r="C220" s="16">
         <v>5208.0200000000004</v>
       </c>
       <c r="D220" s="16">
         <v>12449.91</v>
       </c>
       <c r="E220" s="16">
         <v>3112.47</v>
       </c>
       <c r="F220" s="16">
         <v>2095.5500000000002</v>
       </c>
       <c r="G220" s="16">
         <v>12511.59</v>
       </c>
     </row>
-    <row r="221" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A221" s="23" t="s">
         <v>625</v>
       </c>
       <c r="B221" s="15">
         <v>47892.35</v>
       </c>
       <c r="C221" s="16">
         <v>23946.17</v>
       </c>
       <c r="D221" s="16">
         <v>57243.98</v>
       </c>
       <c r="E221" s="16">
         <v>14310.99</v>
       </c>
       <c r="F221" s="16">
         <v>9635.18</v>
       </c>
       <c r="G221" s="16">
         <v>57527.53</v>
       </c>
     </row>
-    <row r="222" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A222" s="23" t="s">
         <v>191</v>
       </c>
       <c r="B222" s="15">
         <v>134993.5</v>
       </c>
       <c r="C222" s="16">
         <v>67496.75</v>
       </c>
       <c r="D222" s="16">
         <v>161352.81</v>
       </c>
       <c r="E222" s="16">
         <v>40338.199999999997</v>
       </c>
       <c r="F222" s="16">
         <v>27158.55</v>
       </c>
       <c r="G222" s="16">
         <v>162152.04999999999</v>
       </c>
     </row>
-    <row r="223" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A223" s="23" t="s">
         <v>192</v>
       </c>
       <c r="B223" s="15">
         <v>33141.22</v>
       </c>
       <c r="C223" s="16">
         <v>16570.61</v>
       </c>
       <c r="D223" s="16">
         <v>39612.5</v>
       </c>
       <c r="E223" s="16">
         <v>9903.1200000000008</v>
       </c>
       <c r="F223" s="16">
         <v>6667.49</v>
       </c>
       <c r="G223" s="16">
         <v>39808.71</v>
       </c>
     </row>
-    <row r="224" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A224" s="23" t="s">
         <v>626</v>
       </c>
       <c r="B224" s="15">
         <v>183166.81</v>
       </c>
       <c r="C224" s="16">
         <v>91583.4</v>
       </c>
       <c r="D224" s="16">
         <v>218932.62</v>
       </c>
       <c r="E224" s="16">
         <v>54733.15</v>
       </c>
       <c r="F224" s="16">
         <v>36850.25</v>
       </c>
       <c r="G224" s="16">
         <v>220017.06</v>
       </c>
     </row>
-    <row r="225" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="225" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A225" s="24" t="s">
         <v>193</v>
       </c>
       <c r="B225" s="17">
         <v>21407.37</v>
       </c>
       <c r="C225" s="18">
         <v>10703.68</v>
       </c>
       <c r="D225" s="18">
         <v>25587.45</v>
       </c>
       <c r="E225" s="18">
         <v>6396.86</v>
       </c>
       <c r="F225" s="18">
         <v>4306.82</v>
       </c>
       <c r="G225" s="18">
         <v>25714.19</v>
       </c>
     </row>
-    <row r="226" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A226" s="25" t="s">
         <v>194</v>
       </c>
       <c r="B226" s="19">
         <v>-36958.83</v>
       </c>
       <c r="C226" s="20">
         <v>0</v>
       </c>
       <c r="D226" s="20">
         <v>0</v>
       </c>
       <c r="E226" s="20">
         <v>0</v>
       </c>
       <c r="F226" s="20">
         <v>-4271.7700000000004</v>
       </c>
       <c r="G226" s="20">
         <v>-41230.6</v>
       </c>
     </row>
-    <row r="227" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A227" s="23" t="s">
         <v>195</v>
       </c>
       <c r="B227" s="15">
         <v>7623.87</v>
       </c>
       <c r="C227" s="16">
         <v>3811.93</v>
       </c>
       <c r="D227" s="16">
         <v>11723.02</v>
       </c>
       <c r="E227" s="16">
         <v>2930.75</v>
       </c>
       <c r="F227" s="16">
         <v>881.18</v>
       </c>
       <c r="G227" s="16">
         <v>8505.0499999999993</v>
       </c>
     </row>
-    <row r="228" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A228" s="23" t="s">
         <v>196</v>
       </c>
       <c r="B228" s="15">
         <v>1379.21</v>
       </c>
       <c r="C228" s="16">
         <v>689.6</v>
       </c>
       <c r="D228" s="16">
         <v>2120.7800000000002</v>
       </c>
       <c r="E228" s="16">
         <v>530.19000000000005</v>
       </c>
       <c r="F228" s="16">
         <v>159.41</v>
       </c>
       <c r="G228" s="16">
         <v>1538.62</v>
       </c>
     </row>
-    <row r="229" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="229" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A229" s="24" t="s">
         <v>197</v>
       </c>
       <c r="B229" s="17">
         <v>27955.75</v>
       </c>
       <c r="C229" s="18">
         <v>13977.87</v>
       </c>
       <c r="D229" s="18">
         <v>42986.79</v>
       </c>
       <c r="E229" s="18">
         <v>10746.69</v>
       </c>
       <c r="F229" s="18">
         <v>3231.18</v>
       </c>
       <c r="G229" s="18">
         <v>31186.93</v>
       </c>
     </row>
-    <row r="230" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A230" s="25" t="s">
         <v>198</v>
       </c>
       <c r="B230" s="19">
         <v>-94829.89</v>
       </c>
       <c r="C230" s="20">
         <v>0</v>
       </c>
       <c r="D230" s="20">
         <v>0</v>
       </c>
       <c r="E230" s="20">
         <v>0</v>
       </c>
       <c r="F230" s="20">
         <v>-18691.34</v>
       </c>
       <c r="G230" s="20">
         <v>-113521.23</v>
       </c>
     </row>
-    <row r="231" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A231" s="23" t="s">
         <v>199</v>
       </c>
       <c r="B231" s="15">
         <v>8502.41</v>
       </c>
       <c r="C231" s="16">
         <v>4251.2</v>
       </c>
       <c r="D231" s="16">
         <v>10301.39</v>
       </c>
       <c r="E231" s="16">
         <v>2575.34</v>
       </c>
       <c r="F231" s="16">
         <v>1675.86</v>
       </c>
       <c r="G231" s="16">
         <v>10178.27</v>
       </c>
     </row>
-    <row r="232" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A232" s="23" t="s">
         <v>200</v>
       </c>
       <c r="B232" s="15">
         <v>2485.54</v>
       </c>
       <c r="C232" s="16">
         <v>1242.77</v>
       </c>
       <c r="D232" s="16">
         <v>3011.44</v>
       </c>
       <c r="E232" s="16">
         <v>752.86</v>
       </c>
       <c r="F232" s="16">
         <v>489.91</v>
       </c>
       <c r="G232" s="16">
         <v>2975.45</v>
       </c>
     </row>
-    <row r="233" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A233" s="23" t="s">
         <v>201</v>
       </c>
       <c r="B233" s="15">
         <v>5978.95</v>
       </c>
       <c r="C233" s="16">
         <v>2989.47</v>
       </c>
       <c r="D233" s="16">
         <v>7244.01</v>
       </c>
       <c r="E233" s="16">
         <v>1811</v>
       </c>
       <c r="F233" s="16">
         <v>1178.47</v>
       </c>
       <c r="G233" s="16">
         <v>7157.42</v>
       </c>
     </row>
-    <row r="234" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A234" s="23" t="s">
         <v>202</v>
       </c>
       <c r="B234" s="15">
         <v>4395.17</v>
       </c>
       <c r="C234" s="16">
         <v>2197.58</v>
       </c>
       <c r="D234" s="16">
         <v>5325.12</v>
       </c>
       <c r="E234" s="16">
         <v>1331.28</v>
       </c>
       <c r="F234" s="16">
         <v>866.3</v>
       </c>
       <c r="G234" s="16">
         <v>5261.47</v>
       </c>
     </row>
-    <row r="235" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A235" s="23" t="s">
         <v>627</v>
       </c>
       <c r="B235" s="15">
         <v>0</v>
       </c>
       <c r="C235" s="16">
         <v>0</v>
       </c>
       <c r="D235" s="16">
         <v>0</v>
       </c>
       <c r="E235" s="16">
         <v>0</v>
       </c>
       <c r="F235" s="16">
         <v>0</v>
       </c>
       <c r="G235" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="236" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A236" s="23" t="s">
         <v>203</v>
       </c>
       <c r="B236" s="15">
         <v>5888.02</v>
       </c>
       <c r="C236" s="16">
         <v>2944.01</v>
       </c>
       <c r="D236" s="16">
         <v>7133.84</v>
       </c>
       <c r="E236" s="16">
         <v>1783.46</v>
       </c>
       <c r="F236" s="16">
         <v>1160.55</v>
       </c>
       <c r="G236" s="16">
         <v>7048.57</v>
       </c>
     </row>
-    <row r="237" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A237" s="23" t="s">
         <v>204</v>
       </c>
       <c r="B237" s="15">
         <v>6456.36</v>
       </c>
       <c r="C237" s="16">
         <v>3228.18</v>
       </c>
       <c r="D237" s="16">
         <v>7822.43</v>
       </c>
       <c r="E237" s="16">
         <v>1955.6</v>
       </c>
       <c r="F237" s="16">
         <v>1272.58</v>
       </c>
       <c r="G237" s="16">
         <v>7728.94</v>
       </c>
     </row>
-    <row r="238" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A238" s="23" t="s">
         <v>628</v>
       </c>
       <c r="B238" s="15">
         <v>45.49</v>
       </c>
       <c r="C238" s="16">
         <v>22.74</v>
       </c>
       <c r="D238" s="16">
         <v>55.11</v>
       </c>
       <c r="E238" s="16">
         <v>13.77</v>
       </c>
       <c r="F238" s="16">
         <v>8.9700000000000006</v>
       </c>
       <c r="G238" s="16">
         <v>54.46</v>
       </c>
     </row>
-    <row r="239" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A239" s="23" t="s">
         <v>205</v>
       </c>
       <c r="B239" s="15">
         <v>10374.17</v>
       </c>
       <c r="C239" s="16">
         <v>5187.08</v>
       </c>
       <c r="D239" s="16">
         <v>12569.19</v>
       </c>
       <c r="E239" s="16">
         <v>3142.29</v>
       </c>
       <c r="F239" s="16">
         <v>2044.79</v>
       </c>
       <c r="G239" s="16">
         <v>12418.96</v>
       </c>
     </row>
-    <row r="240" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A240" s="23" t="s">
         <v>206</v>
       </c>
       <c r="B240" s="15">
         <v>3637.4</v>
       </c>
       <c r="C240" s="16">
         <v>1818.7</v>
       </c>
       <c r="D240" s="16">
         <v>4407.0200000000004</v>
       </c>
       <c r="E240" s="16">
         <v>1101.75</v>
       </c>
       <c r="F240" s="16">
         <v>716.95</v>
       </c>
       <c r="G240" s="16">
         <v>4354.3500000000004</v>
       </c>
     </row>
-    <row r="241" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A241" s="23" t="s">
         <v>629</v>
       </c>
       <c r="B241" s="15">
         <v>26340.81</v>
       </c>
       <c r="C241" s="16">
         <v>13170.4</v>
       </c>
       <c r="D241" s="16">
         <v>31914.13</v>
       </c>
       <c r="E241" s="16">
         <v>7978.53</v>
       </c>
       <c r="F241" s="16">
         <v>5191.87</v>
       </c>
       <c r="G241" s="16">
         <v>31532.68</v>
       </c>
     </row>
-    <row r="242" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="242" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A242" s="24" t="s">
         <v>207</v>
       </c>
       <c r="B242" s="17">
         <v>20725.57</v>
       </c>
       <c r="C242" s="18">
         <v>10362.780000000001</v>
       </c>
       <c r="D242" s="18">
         <v>25110.79</v>
       </c>
       <c r="E242" s="18">
         <v>6277.69</v>
       </c>
       <c r="F242" s="18">
         <v>4085.09</v>
       </c>
       <c r="G242" s="18">
         <v>24810.66</v>
       </c>
     </row>
-    <row r="243" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A243" s="25" t="s">
         <v>208</v>
       </c>
       <c r="B243" s="19">
         <v>-1693786.56</v>
       </c>
       <c r="C243" s="20">
         <v>0</v>
       </c>
       <c r="D243" s="20">
         <v>0</v>
       </c>
       <c r="E243" s="20">
         <v>0</v>
       </c>
       <c r="F243" s="20">
         <v>156215.44</v>
       </c>
       <c r="G243" s="20">
         <v>-1537571.12</v>
       </c>
     </row>
-    <row r="244" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A244" s="23" t="s">
         <v>622</v>
       </c>
       <c r="B244" s="15">
         <v>0</v>
       </c>
       <c r="C244" s="21">
         <v>0</v>
       </c>
       <c r="D244" s="21">
         <v>0</v>
       </c>
       <c r="E244" s="21">
         <v>0</v>
       </c>
       <c r="F244" s="21">
         <v>0</v>
       </c>
       <c r="G244" s="21">
         <v>0</v>
       </c>
     </row>
-    <row r="245" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A245" s="23" t="s">
         <v>630</v>
       </c>
       <c r="B245" s="15">
         <v>16319.65</v>
       </c>
       <c r="C245" s="16">
         <v>8159.82</v>
       </c>
       <c r="D245" s="16">
         <v>38659.85</v>
       </c>
       <c r="E245" s="16">
         <v>9664.9599999999991</v>
       </c>
       <c r="F245" s="16">
         <v>-1505.14</v>
       </c>
       <c r="G245" s="16">
         <v>14814.51</v>
       </c>
     </row>
-    <row r="246" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A246" s="23" t="s">
         <v>631</v>
       </c>
       <c r="B246" s="15">
         <v>1667029.92</v>
       </c>
       <c r="C246" s="16">
         <v>833514.96</v>
       </c>
       <c r="D246" s="16">
         <v>3949050.69</v>
       </c>
       <c r="E246" s="16">
         <v>987262.67</v>
       </c>
       <c r="F246" s="16">
         <v>-153747.71</v>
       </c>
       <c r="G246" s="16">
         <v>1513282.21</v>
       </c>
     </row>
-    <row r="247" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A247" s="23" t="s">
         <v>632</v>
       </c>
       <c r="B247" s="15">
         <v>1238.02</v>
       </c>
       <c r="C247" s="16">
         <v>619.01</v>
       </c>
       <c r="D247" s="16">
         <v>2932.76</v>
       </c>
       <c r="E247" s="16">
         <v>733.19</v>
       </c>
       <c r="F247" s="16">
         <v>-114.18</v>
       </c>
       <c r="G247" s="16">
         <v>1123.8399999999999</v>
       </c>
     </row>
-    <row r="248" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="248" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A248" s="24" t="s">
         <v>633</v>
       </c>
       <c r="B248" s="17">
         <v>9198.9699999999993</v>
       </c>
       <c r="C248" s="18">
         <v>4599.4799999999996</v>
       </c>
       <c r="D248" s="18">
         <v>21791.58</v>
       </c>
       <c r="E248" s="18">
         <v>5447.89</v>
       </c>
       <c r="F248" s="18">
         <v>-848.41</v>
       </c>
       <c r="G248" s="18">
         <v>8350.56</v>
       </c>
     </row>
-    <row r="249" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A249" s="25" t="s">
         <v>209</v>
       </c>
       <c r="B249" s="19">
         <v>-174918.78</v>
       </c>
       <c r="C249" s="20">
         <v>0</v>
       </c>
       <c r="D249" s="20">
         <v>0</v>
       </c>
       <c r="E249" s="20">
         <v>0</v>
       </c>
       <c r="F249" s="20">
         <v>-40958.79</v>
       </c>
       <c r="G249" s="20">
         <v>-215877.57</v>
       </c>
     </row>
-    <row r="250" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A250" s="23" t="s">
         <v>210</v>
       </c>
       <c r="B250" s="15">
         <v>1168.01</v>
       </c>
       <c r="C250" s="16">
         <v>584</v>
       </c>
       <c r="D250" s="16">
         <v>1242.02</v>
       </c>
       <c r="E250" s="16">
         <v>310.5</v>
       </c>
       <c r="F250" s="16">
         <v>273.5</v>
       </c>
       <c r="G250" s="16">
         <v>1441.51</v>
       </c>
     </row>
-    <row r="251" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A251" s="23" t="s">
         <v>211</v>
       </c>
       <c r="B251" s="15">
         <v>218.27</v>
       </c>
       <c r="C251" s="16">
         <v>109.13</v>
       </c>
       <c r="D251" s="16">
         <v>232.1</v>
       </c>
       <c r="E251" s="16">
         <v>58.02</v>
       </c>
       <c r="F251" s="16">
         <v>51.11</v>
       </c>
       <c r="G251" s="16">
         <v>269.38</v>
       </c>
     </row>
-    <row r="252" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A252" s="23" t="s">
         <v>212</v>
       </c>
       <c r="B252" s="15">
         <v>2395.0100000000002</v>
       </c>
       <c r="C252" s="16">
         <v>1197.5</v>
       </c>
       <c r="D252" s="16">
         <v>2546.77</v>
       </c>
       <c r="E252" s="16">
         <v>636.69000000000005</v>
       </c>
       <c r="F252" s="16">
         <v>560.80999999999995</v>
       </c>
       <c r="G252" s="16">
         <v>2955.82</v>
       </c>
     </row>
-    <row r="253" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A253" s="23" t="s">
         <v>213</v>
       </c>
       <c r="B253" s="15">
         <v>7043.48</v>
       </c>
       <c r="C253" s="16">
         <v>3521.74</v>
       </c>
       <c r="D253" s="16">
         <v>7489.79</v>
       </c>
       <c r="E253" s="16">
         <v>1872.44</v>
       </c>
       <c r="F253" s="16">
         <v>1649.3</v>
       </c>
       <c r="G253" s="16">
         <v>8692.7800000000007</v>
       </c>
     </row>
-    <row r="254" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A254" s="23" t="s">
         <v>214</v>
       </c>
       <c r="B254" s="15">
         <v>7462.32</v>
       </c>
       <c r="C254" s="16">
         <v>3731.16</v>
       </c>
       <c r="D254" s="16">
         <v>7935.17</v>
       </c>
       <c r="E254" s="16">
         <v>1983.79</v>
       </c>
       <c r="F254" s="16">
         <v>1747.37</v>
       </c>
       <c r="G254" s="16">
         <v>9209.69</v>
       </c>
     </row>
-    <row r="255" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A255" s="23" t="s">
         <v>634</v>
       </c>
       <c r="B255" s="15">
         <v>90290.94</v>
       </c>
       <c r="C255" s="16">
         <v>45145.47</v>
       </c>
       <c r="D255" s="16">
         <v>96012.2</v>
       </c>
       <c r="E255" s="16">
         <v>24003.05</v>
       </c>
       <c r="F255" s="16">
         <v>21142.42</v>
       </c>
       <c r="G255" s="16">
         <v>111433.36</v>
       </c>
     </row>
-    <row r="256" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A256" s="23" t="s">
         <v>635</v>
       </c>
       <c r="B256" s="15">
         <v>1321.37</v>
       </c>
       <c r="C256" s="16">
         <v>660.68</v>
       </c>
       <c r="D256" s="16">
         <v>1405.1</v>
       </c>
       <c r="E256" s="16">
         <v>351.27</v>
       </c>
       <c r="F256" s="16">
         <v>309.41000000000003</v>
       </c>
       <c r="G256" s="16">
         <v>1630.78</v>
       </c>
     </row>
-    <row r="257" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A257" s="23" t="s">
         <v>215</v>
       </c>
       <c r="B257" s="15">
         <v>371.63</v>
       </c>
       <c r="C257" s="16">
         <v>185.81</v>
       </c>
       <c r="D257" s="16">
         <v>395.18</v>
       </c>
       <c r="E257" s="16">
         <v>98.79</v>
       </c>
       <c r="F257" s="16">
         <v>87.02</v>
       </c>
       <c r="G257" s="16">
         <v>458.65</v>
       </c>
     </row>
-    <row r="258" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A258" s="23" t="s">
         <v>216</v>
       </c>
       <c r="B258" s="15">
         <v>62907.54</v>
       </c>
       <c r="C258" s="16">
         <v>31453.77</v>
       </c>
       <c r="D258" s="16">
         <v>66893.66</v>
       </c>
       <c r="E258" s="16">
         <v>16723.41</v>
       </c>
       <c r="F258" s="16">
         <v>14730.36</v>
       </c>
       <c r="G258" s="16">
         <v>77637.899999999994</v>
       </c>
     </row>
-    <row r="259" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="259" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A259" s="24" t="s">
         <v>636</v>
       </c>
       <c r="B259" s="17">
         <v>1740.21</v>
       </c>
       <c r="C259" s="18">
         <v>870.1</v>
       </c>
       <c r="D259" s="18">
         <v>1850.47</v>
       </c>
       <c r="E259" s="18">
         <v>462.61</v>
       </c>
       <c r="F259" s="18">
         <v>407.49</v>
       </c>
       <c r="G259" s="18">
         <v>2147.6999999999998</v>
       </c>
     </row>
-    <row r="260" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A260" s="25" t="s">
         <v>217</v>
       </c>
       <c r="B260" s="19">
         <v>-1486507.29</v>
       </c>
       <c r="C260" s="20">
         <v>0</v>
       </c>
       <c r="D260" s="20">
         <v>0</v>
       </c>
       <c r="E260" s="20">
         <v>0</v>
       </c>
       <c r="F260" s="20">
         <v>16313.89</v>
       </c>
       <c r="G260" s="20">
         <v>-1470193.4</v>
       </c>
     </row>
-    <row r="261" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A261" s="23" t="s">
         <v>218</v>
       </c>
       <c r="B261" s="15">
         <v>820.81</v>
       </c>
       <c r="C261" s="16">
         <v>410.4</v>
       </c>
       <c r="D261" s="16">
         <v>1677.64</v>
       </c>
       <c r="E261" s="16">
         <v>419.41</v>
       </c>
       <c r="F261" s="16">
         <v>-9.01</v>
       </c>
       <c r="G261" s="16">
         <v>811.8</v>
       </c>
     </row>
-    <row r="262" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A262" s="23" t="s">
         <v>219</v>
       </c>
       <c r="B262" s="15">
         <v>26023.47</v>
       </c>
       <c r="C262" s="16">
         <v>13011.73</v>
       </c>
       <c r="D262" s="16">
         <v>53189.33</v>
       </c>
       <c r="E262" s="16">
         <v>13297.33</v>
       </c>
       <c r="F262" s="16">
         <v>-285.60000000000002</v>
       </c>
       <c r="G262" s="16">
         <v>25737.87</v>
       </c>
     </row>
-    <row r="263" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A263" s="23" t="s">
         <v>625</v>
       </c>
       <c r="B263" s="15">
         <v>5332.42</v>
       </c>
       <c r="C263" s="16">
         <v>2666.21</v>
       </c>
       <c r="D263" s="16">
         <v>10898.93</v>
       </c>
       <c r="E263" s="16">
         <v>2724.73</v>
       </c>
       <c r="F263" s="16">
         <v>-58.52</v>
       </c>
       <c r="G263" s="16">
         <v>5273.9</v>
       </c>
     </row>
-    <row r="264" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A264" s="23" t="s">
         <v>637</v>
       </c>
       <c r="B264" s="15">
         <v>143966.57999999999</v>
       </c>
       <c r="C264" s="16">
         <v>71983.289999999994</v>
       </c>
       <c r="D264" s="16">
         <v>294253.09999999998</v>
       </c>
       <c r="E264" s="16">
         <v>73563.27</v>
       </c>
       <c r="F264" s="16">
         <v>-1579.98</v>
       </c>
       <c r="G264" s="16">
         <v>142386.6</v>
       </c>
     </row>
-    <row r="265" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A265" s="23" t="s">
         <v>638</v>
       </c>
       <c r="B265" s="15">
         <v>2329.13</v>
       </c>
       <c r="C265" s="16">
         <v>1164.56</v>
       </c>
       <c r="D265" s="16">
         <v>4760.51</v>
       </c>
       <c r="E265" s="16">
         <v>1190.1199999999999</v>
       </c>
       <c r="F265" s="16">
         <v>-25.56</v>
       </c>
       <c r="G265" s="16">
         <v>2303.5700000000002</v>
       </c>
     </row>
-    <row r="266" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A266" s="23" t="s">
         <v>220</v>
       </c>
       <c r="B266" s="15">
         <v>24505.29</v>
       </c>
       <c r="C266" s="16">
         <v>12252.64</v>
       </c>
       <c r="D266" s="16">
         <v>50086.34</v>
       </c>
       <c r="E266" s="16">
         <v>12521.58</v>
       </c>
       <c r="F266" s="16">
         <v>-268.94</v>
       </c>
       <c r="G266" s="16">
         <v>24236.35</v>
       </c>
     </row>
-    <row r="267" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A267" s="23" t="s">
         <v>221</v>
       </c>
       <c r="B267" s="15">
         <v>11067.16</v>
       </c>
       <c r="C267" s="16">
         <v>5533.58</v>
       </c>
       <c r="D267" s="16">
         <v>22620.15</v>
       </c>
       <c r="E267" s="16">
         <v>5655.03</v>
       </c>
       <c r="F267" s="16">
         <v>-121.45</v>
       </c>
       <c r="G267" s="16">
         <v>10945.71</v>
       </c>
     </row>
-    <row r="268" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A268" s="23" t="s">
         <v>639</v>
       </c>
       <c r="B268" s="15">
         <v>829.6</v>
       </c>
       <c r="C268" s="16">
         <v>414.8</v>
       </c>
       <c r="D268" s="16">
         <v>1695.61</v>
       </c>
       <c r="E268" s="16">
         <v>423.9</v>
       </c>
       <c r="F268" s="16">
         <v>-9.1</v>
       </c>
       <c r="G268" s="16">
         <v>820.5</v>
       </c>
     </row>
-    <row r="269" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A269" s="23" t="s">
         <v>222</v>
       </c>
       <c r="B269" s="15">
         <v>8309.69</v>
       </c>
       <c r="C269" s="16">
         <v>4154.84</v>
       </c>
       <c r="D269" s="16">
         <v>16984.16</v>
       </c>
       <c r="E269" s="16">
         <v>4246.04</v>
       </c>
       <c r="F269" s="16">
         <v>-91.2</v>
       </c>
       <c r="G269" s="16">
         <v>8218.49</v>
       </c>
     </row>
-    <row r="270" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="270" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A270" s="24" t="s">
         <v>223</v>
       </c>
       <c r="B270" s="17">
         <v>1263323.1399999999</v>
       </c>
       <c r="C270" s="18">
         <v>631661.56999999995</v>
       </c>
       <c r="D270" s="18">
         <v>2582104.42</v>
       </c>
       <c r="E270" s="18">
         <v>645526.1</v>
       </c>
       <c r="F270" s="18">
         <v>-13864.53</v>
       </c>
       <c r="G270" s="18">
         <v>1249458.6100000001</v>
       </c>
     </row>
-    <row r="271" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A271" s="25" t="s">
         <v>224</v>
       </c>
       <c r="B271" s="19">
         <v>-88363.12</v>
       </c>
       <c r="C271" s="20">
         <v>0</v>
       </c>
       <c r="D271" s="20">
         <v>0</v>
       </c>
       <c r="E271" s="20">
         <v>0</v>
       </c>
       <c r="F271" s="20">
         <v>-15759.7</v>
       </c>
       <c r="G271" s="20">
         <v>-104122.82</v>
       </c>
     </row>
-    <row r="272" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A272" s="23" t="s">
         <v>225</v>
       </c>
       <c r="B272" s="15">
         <v>1776.75</v>
       </c>
       <c r="C272" s="16">
         <v>888.37</v>
       </c>
       <c r="D272" s="16">
         <v>2285.96</v>
       </c>
       <c r="E272" s="16">
         <v>571.49</v>
       </c>
       <c r="F272" s="16">
         <v>316.88</v>
       </c>
       <c r="G272" s="16">
         <v>2093.63</v>
       </c>
     </row>
-    <row r="273" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A273" s="23" t="s">
         <v>226</v>
       </c>
       <c r="B273" s="15">
-        <v>0</v>
+        <v>23733.34</v>
       </c>
       <c r="C273" s="16">
-        <v>0</v>
+        <v>11866.67</v>
       </c>
       <c r="D273" s="16">
-        <v>0</v>
+        <v>30535.18</v>
       </c>
       <c r="E273" s="16">
-        <v>0</v>
+        <v>7633.79</v>
       </c>
       <c r="F273" s="16">
-        <v>0</v>
+        <v>4232.88</v>
       </c>
       <c r="G273" s="16">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:7" x14ac:dyDescent="0.25">
+        <v>27966.22</v>
+      </c>
+    </row>
+    <row r="274" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A274" s="23" t="s">
         <v>227</v>
       </c>
       <c r="B274" s="15">
-        <v>23733.34</v>
+        <v>18685.46</v>
       </c>
       <c r="C274" s="16">
-        <v>11866.67</v>
+        <v>9342.73</v>
       </c>
       <c r="D274" s="16">
-        <v>30535.18</v>
+        <v>24040.6</v>
       </c>
       <c r="E274" s="16">
-        <v>7633.79</v>
+        <v>6010.15</v>
       </c>
       <c r="F274" s="16">
-        <v>4232.88</v>
+        <v>3332.58</v>
       </c>
       <c r="G274" s="16">
-        <v>27966.22</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:7" x14ac:dyDescent="0.25">
+        <v>22018.04</v>
+      </c>
+    </row>
+    <row r="275" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A275" s="23" t="s">
         <v>640</v>
       </c>
       <c r="B275" s="15">
-        <v>18685.46</v>
+        <v>15029.94</v>
       </c>
       <c r="C275" s="16">
-        <v>9342.73</v>
+        <v>7514.97</v>
       </c>
       <c r="D275" s="16">
-        <v>24040.6</v>
+        <v>19337.43</v>
       </c>
       <c r="E275" s="16">
-        <v>6010.15</v>
+        <v>4834.3500000000004</v>
       </c>
       <c r="F275" s="16">
-        <v>3332.58</v>
+        <v>2680.62</v>
       </c>
       <c r="G275" s="16">
-        <v>22018.04</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+        <v>17710.560000000001</v>
+      </c>
+    </row>
+    <row r="276" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A276" s="24" t="s">
         <v>228</v>
       </c>
       <c r="B276" s="17">
-        <v>15029.94</v>
+        <v>29137.63</v>
       </c>
       <c r="C276" s="18">
-        <v>7514.97</v>
+        <v>14568.81</v>
       </c>
       <c r="D276" s="18">
-        <v>19337.43</v>
+        <v>37488.31</v>
       </c>
       <c r="E276" s="18">
-        <v>4834.3500000000004</v>
+        <v>9372.07</v>
       </c>
       <c r="F276" s="18">
-        <v>2680.62</v>
+        <v>5196.74</v>
       </c>
       <c r="G276" s="18">
-        <v>17710.560000000001</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:7" x14ac:dyDescent="0.25">
+        <v>34334.370000000003</v>
+      </c>
+    </row>
+    <row r="277" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A277" s="25" t="s">
         <v>229</v>
       </c>
       <c r="B277" s="19">
         <v>-775142.28</v>
       </c>
       <c r="C277" s="20">
         <v>0</v>
       </c>
       <c r="D277" s="20">
         <v>0</v>
       </c>
       <c r="E277" s="20">
         <v>0</v>
       </c>
       <c r="F277" s="20">
         <v>-77965.039999999994</v>
       </c>
       <c r="G277" s="20">
         <v>-853107.32</v>
       </c>
     </row>
-    <row r="278" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A278" s="23" t="s">
         <v>230</v>
       </c>
       <c r="B278" s="15">
         <v>113079.82</v>
       </c>
       <c r="C278" s="16">
         <v>56539.91</v>
       </c>
       <c r="D278" s="16">
         <v>180664.66</v>
       </c>
       <c r="E278" s="16">
         <v>45166.16</v>
       </c>
       <c r="F278" s="16">
         <v>11373.75</v>
       </c>
       <c r="G278" s="16">
         <v>124453.57</v>
       </c>
     </row>
-    <row r="279" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A279" s="23" t="s">
         <v>231</v>
       </c>
       <c r="B279" s="15">
         <v>33898.89</v>
       </c>
       <c r="C279" s="16">
         <v>16949.439999999999</v>
       </c>
       <c r="D279" s="16">
         <v>54159.360000000001</v>
       </c>
       <c r="E279" s="16">
         <v>13539.84</v>
       </c>
       <c r="F279" s="16">
         <v>3409.6</v>
       </c>
       <c r="G279" s="16">
         <v>37308.49</v>
       </c>
     </row>
-    <row r="280" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A280" s="23" t="s">
         <v>232</v>
       </c>
       <c r="B280" s="15">
         <v>24341.759999999998</v>
       </c>
       <c r="C280" s="16">
         <v>12170.88</v>
       </c>
       <c r="D280" s="16">
         <v>38890.19</v>
       </c>
       <c r="E280" s="16">
         <v>9722.5400000000009</v>
       </c>
       <c r="F280" s="16">
         <v>2448.34</v>
       </c>
       <c r="G280" s="16">
         <v>26790.1</v>
       </c>
     </row>
-    <row r="281" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A281" s="23" t="s">
         <v>233</v>
       </c>
       <c r="B281" s="15">
         <v>35925.11</v>
       </c>
       <c r="C281" s="16">
         <v>17962.55</v>
       </c>
       <c r="D281" s="16">
         <v>57396.61</v>
       </c>
       <c r="E281" s="16">
         <v>14349.15</v>
       </c>
       <c r="F281" s="16">
         <v>3613.4</v>
       </c>
       <c r="G281" s="16">
         <v>39538.51</v>
       </c>
     </row>
-    <row r="282" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A282" s="23" t="s">
         <v>234</v>
       </c>
       <c r="B282" s="15">
         <v>17036.02</v>
       </c>
       <c r="C282" s="16">
         <v>8518.01</v>
       </c>
       <c r="D282" s="16">
         <v>27218</v>
       </c>
       <c r="E282" s="16">
         <v>6804.5</v>
       </c>
       <c r="F282" s="16">
         <v>1713.51</v>
       </c>
       <c r="G282" s="16">
         <v>18749.53</v>
       </c>
     </row>
-    <row r="283" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A283" s="23" t="s">
         <v>235</v>
       </c>
       <c r="B283" s="15">
         <v>381912.51</v>
       </c>
       <c r="C283" s="16">
         <v>190956.25</v>
       </c>
       <c r="D283" s="16">
         <v>610171.56999999995</v>
       </c>
       <c r="E283" s="16">
         <v>152542.89000000001</v>
       </c>
       <c r="F283" s="16">
         <v>38413.360000000001</v>
       </c>
       <c r="G283" s="16">
         <v>420325.87</v>
       </c>
     </row>
-    <row r="284" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A284" s="23" t="s">
         <v>236</v>
       </c>
       <c r="B284" s="15">
         <v>1580.06</v>
       </c>
       <c r="C284" s="16">
         <v>790.03</v>
       </c>
       <c r="D284" s="16">
         <v>2524.4299999999998</v>
       </c>
       <c r="E284" s="16">
         <v>631.1</v>
       </c>
       <c r="F284" s="16">
         <v>158.93</v>
       </c>
       <c r="G284" s="16">
         <v>1738.99</v>
       </c>
     </row>
-    <row r="285" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A285" s="23" t="s">
         <v>623</v>
       </c>
       <c r="B285" s="15">
         <v>12866.59</v>
       </c>
       <c r="C285" s="16">
         <v>6433.29</v>
       </c>
       <c r="D285" s="16">
         <v>20556.62</v>
       </c>
       <c r="E285" s="16">
         <v>5139.1499999999996</v>
       </c>
       <c r="F285" s="16">
         <v>1294.1400000000001</v>
       </c>
       <c r="G285" s="16">
         <v>14160.73</v>
       </c>
     </row>
-    <row r="286" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A286" s="23" t="s">
         <v>237</v>
       </c>
       <c r="B286" s="15">
         <v>17669.66</v>
       </c>
       <c r="C286" s="16">
         <v>8834.83</v>
       </c>
       <c r="D286" s="16">
         <v>28230.35</v>
       </c>
       <c r="E286" s="16">
         <v>7057.58</v>
       </c>
       <c r="F286" s="16">
         <v>1777.25</v>
       </c>
       <c r="G286" s="16">
         <v>19446.91</v>
       </c>
     </row>
-    <row r="287" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A287" s="23" t="s">
         <v>238</v>
       </c>
       <c r="B287" s="15">
         <v>5374.99</v>
       </c>
       <c r="C287" s="16">
         <v>2687.49</v>
       </c>
       <c r="D287" s="16">
         <v>8587.48</v>
       </c>
       <c r="E287" s="16">
         <v>2146.87</v>
       </c>
       <c r="F287" s="16">
         <v>540.62</v>
       </c>
       <c r="G287" s="16">
         <v>5915.61</v>
       </c>
     </row>
-    <row r="288" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A288" s="23" t="s">
         <v>239</v>
       </c>
       <c r="B288" s="15">
         <v>92801.38</v>
       </c>
       <c r="C288" s="16">
         <v>46400.69</v>
       </c>
       <c r="D288" s="16">
         <v>148266.32999999999</v>
       </c>
       <c r="E288" s="16">
         <v>37066.58</v>
       </c>
       <c r="F288" s="16">
         <v>9334.11</v>
       </c>
       <c r="G288" s="16">
         <v>102135.49</v>
       </c>
     </row>
-    <row r="289" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A289" s="23" t="s">
         <v>240</v>
       </c>
       <c r="B289" s="15">
         <v>15696.37</v>
       </c>
       <c r="C289" s="16">
         <v>7848.18</v>
       </c>
       <c r="D289" s="16">
         <v>25077.68</v>
       </c>
       <c r="E289" s="16">
         <v>6269.42</v>
       </c>
       <c r="F289" s="16">
         <v>1578.76</v>
       </c>
       <c r="G289" s="16">
         <v>17275.13</v>
       </c>
     </row>
-    <row r="290" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A290" s="23" t="s">
         <v>241</v>
       </c>
       <c r="B290" s="15">
         <v>0</v>
       </c>
       <c r="C290" s="16">
         <v>0</v>
       </c>
       <c r="D290" s="16">
         <v>0</v>
       </c>
       <c r="E290" s="16">
         <v>0</v>
       </c>
       <c r="F290" s="16">
         <v>0</v>
       </c>
       <c r="G290" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="291" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="291" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A291" s="24" t="s">
         <v>242</v>
       </c>
       <c r="B291" s="17">
         <v>22959.119999999999</v>
       </c>
       <c r="C291" s="18">
         <v>11479.56</v>
       </c>
       <c r="D291" s="18">
         <v>36681.18</v>
       </c>
       <c r="E291" s="18">
         <v>9170.2900000000009</v>
       </c>
       <c r="F291" s="18">
         <v>2309.27</v>
       </c>
       <c r="G291" s="18">
         <v>25268.39</v>
       </c>
     </row>
-    <row r="292" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A292" s="25" t="s">
         <v>243</v>
       </c>
       <c r="B292" s="19">
         <v>-2253.8200000000002</v>
       </c>
       <c r="C292" s="20">
         <v>0</v>
       </c>
       <c r="D292" s="20">
         <v>0</v>
       </c>
       <c r="E292" s="20">
         <v>0</v>
       </c>
       <c r="F292" s="20">
         <v>-762.65</v>
       </c>
       <c r="G292" s="20">
         <v>-3016.47</v>
       </c>
     </row>
-    <row r="293" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="293" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A293" s="24" t="s">
         <v>244</v>
       </c>
       <c r="B293" s="17">
         <v>2253.8200000000002</v>
       </c>
       <c r="C293" s="18">
         <v>1126.9100000000001</v>
       </c>
       <c r="D293" s="18">
         <v>1457.04</v>
       </c>
       <c r="E293" s="18">
         <v>364.26</v>
       </c>
       <c r="F293" s="18">
         <v>762.65</v>
       </c>
       <c r="G293" s="18">
         <v>3016.47</v>
       </c>
     </row>
-    <row r="294" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A294" s="25" t="s">
         <v>245</v>
       </c>
       <c r="B294" s="19">
         <v>-5021.92</v>
       </c>
       <c r="C294" s="20">
         <v>0</v>
       </c>
       <c r="D294" s="20">
         <v>0</v>
       </c>
       <c r="E294" s="20">
         <v>0</v>
       </c>
       <c r="F294" s="20">
         <v>-241.64</v>
       </c>
       <c r="G294" s="20">
         <v>-5263.56</v>
       </c>
     </row>
-    <row r="295" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A295" s="23" t="s">
         <v>246</v>
       </c>
       <c r="B295" s="15">
         <v>0</v>
       </c>
       <c r="C295" s="16">
         <v>0</v>
       </c>
       <c r="D295" s="16">
         <v>41.7</v>
       </c>
       <c r="E295" s="16">
         <v>0</v>
       </c>
       <c r="F295" s="16">
         <v>0</v>
       </c>
       <c r="G295" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="296" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A296" s="23" t="s">
         <v>247</v>
       </c>
       <c r="B296" s="15">
         <v>3126.06</v>
       </c>
       <c r="C296" s="16">
         <v>1563.03</v>
       </c>
       <c r="D296" s="16">
         <v>5650.48</v>
       </c>
       <c r="E296" s="16">
         <v>1412.62</v>
       </c>
       <c r="F296" s="16">
         <v>150.41</v>
       </c>
       <c r="G296" s="16">
         <v>3276.47</v>
       </c>
     </row>
-    <row r="297" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="297" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A297" s="24" t="s">
         <v>248</v>
       </c>
       <c r="B297" s="17">
         <v>1895.86</v>
       </c>
       <c r="C297" s="18">
         <v>947.93</v>
       </c>
       <c r="D297" s="18">
         <v>3426.83</v>
       </c>
       <c r="E297" s="18">
         <v>856.7</v>
       </c>
       <c r="F297" s="18">
         <v>91.23</v>
       </c>
       <c r="G297" s="18">
         <v>1987.09</v>
       </c>
     </row>
-    <row r="298" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A298" s="25" t="s">
         <v>249</v>
       </c>
       <c r="B298" s="19">
         <v>-164440.57999999999</v>
       </c>
       <c r="C298" s="20">
         <v>0</v>
       </c>
       <c r="D298" s="20">
         <v>0</v>
       </c>
       <c r="E298" s="20">
         <v>0</v>
       </c>
       <c r="F298" s="20">
         <v>-39721.230000000003</v>
       </c>
       <c r="G298" s="20">
         <v>-204161.81</v>
       </c>
     </row>
-    <row r="299" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A299" s="23" t="s">
         <v>250</v>
       </c>
       <c r="B299" s="15">
         <v>56276.33</v>
       </c>
       <c r="C299" s="16">
         <v>28138.16</v>
       </c>
       <c r="D299" s="16">
         <v>58177.65</v>
       </c>
       <c r="E299" s="16">
         <v>14544.41</v>
       </c>
       <c r="F299" s="16">
         <v>13593.75</v>
       </c>
       <c r="G299" s="16">
         <v>69870.080000000002</v>
       </c>
     </row>
-    <row r="300" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A300" s="23" t="s">
         <v>251</v>
       </c>
       <c r="B300" s="15">
         <v>35503.06</v>
       </c>
       <c r="C300" s="16">
         <v>17751.53</v>
       </c>
       <c r="D300" s="16">
         <v>36702.550000000003</v>
       </c>
       <c r="E300" s="16">
         <v>9175.6299999999992</v>
       </c>
       <c r="F300" s="16">
         <v>8575.9</v>
       </c>
       <c r="G300" s="16">
         <v>44078.96</v>
       </c>
     </row>
-    <row r="301" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A301" s="23" t="s">
         <v>252</v>
       </c>
       <c r="B301" s="15">
         <v>62493.66</v>
       </c>
       <c r="C301" s="16">
         <v>31246.83</v>
       </c>
       <c r="D301" s="16">
         <v>64605.04</v>
       </c>
       <c r="E301" s="16">
         <v>16151.26</v>
       </c>
       <c r="F301" s="16">
         <v>15095.57</v>
       </c>
       <c r="G301" s="16">
         <v>77589.23</v>
       </c>
     </row>
-    <row r="302" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A302" s="23" t="s">
         <v>253</v>
       </c>
       <c r="B302" s="15">
         <v>7469.19</v>
       </c>
       <c r="C302" s="16">
         <v>3734.59</v>
       </c>
       <c r="D302" s="16">
         <v>7721.54</v>
       </c>
       <c r="E302" s="16">
         <v>1930.38</v>
       </c>
       <c r="F302" s="16">
         <v>1804.21</v>
       </c>
       <c r="G302" s="16">
         <v>9273.4</v>
       </c>
     </row>
-    <row r="303" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="303" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A303" s="24" t="s">
         <v>254</v>
       </c>
       <c r="B303" s="17">
         <v>2698.34</v>
       </c>
       <c r="C303" s="18">
         <v>1349.17</v>
       </c>
       <c r="D303" s="18">
         <v>2789.51</v>
       </c>
       <c r="E303" s="18">
         <v>697.37</v>
       </c>
       <c r="F303" s="18">
         <v>651.79999999999995</v>
       </c>
       <c r="G303" s="18">
         <v>3350.14</v>
       </c>
     </row>
-    <row r="304" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A304" s="25" t="s">
         <v>255</v>
       </c>
       <c r="B304" s="19">
         <v>-8894.6</v>
       </c>
       <c r="C304" s="20">
         <v>0</v>
       </c>
       <c r="D304" s="20">
         <v>0</v>
       </c>
       <c r="E304" s="20">
         <v>0</v>
       </c>
       <c r="F304" s="20">
         <v>-2926.6</v>
       </c>
       <c r="G304" s="20">
         <v>-11821.2</v>
       </c>
     </row>
-    <row r="305" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A305" s="23" t="s">
         <v>256</v>
       </c>
       <c r="B305" s="15">
         <v>1237.25</v>
       </c>
       <c r="C305" s="16">
         <v>618.62</v>
       </c>
       <c r="D305" s="16">
         <v>846.12</v>
       </c>
       <c r="E305" s="16">
         <v>211.53</v>
       </c>
       <c r="F305" s="16">
         <v>407.09</v>
       </c>
       <c r="G305" s="16">
         <v>1644.34</v>
       </c>
     </row>
-    <row r="306" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A306" s="23" t="s">
         <v>257</v>
       </c>
       <c r="B306" s="15">
         <v>6657.58</v>
       </c>
       <c r="C306" s="16">
         <v>3328.79</v>
       </c>
       <c r="D306" s="16">
         <v>4552.95</v>
       </c>
       <c r="E306" s="16">
         <v>1138.23</v>
       </c>
       <c r="F306" s="16">
         <v>2190.56</v>
       </c>
       <c r="G306" s="16">
         <v>8848.14</v>
       </c>
     </row>
-    <row r="307" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="307" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A307" s="24" t="s">
         <v>258</v>
       </c>
       <c r="B307" s="17">
         <v>999.77</v>
       </c>
       <c r="C307" s="18">
         <v>499.88</v>
       </c>
       <c r="D307" s="18">
         <v>683.72</v>
       </c>
       <c r="E307" s="18">
         <v>170.93</v>
       </c>
       <c r="F307" s="18">
         <v>328.95</v>
       </c>
       <c r="G307" s="18">
         <v>1328.72</v>
       </c>
     </row>
-    <row r="308" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A308" s="25" t="s">
         <v>259</v>
       </c>
       <c r="B308" s="19">
         <v>-1893179.94</v>
       </c>
       <c r="C308" s="20">
         <v>0</v>
       </c>
       <c r="D308" s="20">
         <v>0</v>
       </c>
       <c r="E308" s="20">
         <v>0</v>
       </c>
       <c r="F308" s="20">
         <v>73080.23</v>
       </c>
       <c r="G308" s="20">
         <v>-1820099.71</v>
       </c>
     </row>
-    <row r="309" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A309" s="23" t="s">
         <v>641</v>
       </c>
       <c r="B309" s="15">
         <v>680.12</v>
       </c>
       <c r="C309" s="16">
         <v>340.06</v>
       </c>
       <c r="D309" s="16">
         <v>1465.25</v>
       </c>
       <c r="E309" s="16">
         <v>366.31</v>
       </c>
       <c r="F309" s="16">
         <v>-26.25</v>
       </c>
       <c r="G309" s="16">
         <v>653.87</v>
       </c>
     </row>
-    <row r="310" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A310" s="23" t="s">
         <v>607</v>
       </c>
       <c r="B310" s="15">
         <v>6903.36</v>
       </c>
       <c r="C310" s="16">
         <v>3451.68</v>
       </c>
       <c r="D310" s="16">
         <v>14872.64</v>
       </c>
       <c r="E310" s="16">
         <v>3718.16</v>
       </c>
       <c r="F310" s="16">
         <v>-266.48</v>
       </c>
       <c r="G310" s="16">
         <v>6636.88</v>
       </c>
     </row>
-    <row r="311" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A311" s="23" t="s">
         <v>608</v>
       </c>
       <c r="B311" s="15">
         <v>12693.27</v>
       </c>
       <c r="C311" s="16">
         <v>6346.63</v>
       </c>
       <c r="D311" s="16">
         <v>27346.47</v>
       </c>
       <c r="E311" s="16">
         <v>6836.61</v>
       </c>
       <c r="F311" s="16">
         <v>-489.98</v>
       </c>
       <c r="G311" s="16">
         <v>12203.29</v>
       </c>
     </row>
-    <row r="312" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A312" s="23" t="s">
         <v>260</v>
       </c>
       <c r="B312" s="15">
         <v>1381554.01</v>
       </c>
       <c r="C312" s="16">
         <v>690777</v>
       </c>
       <c r="D312" s="16">
         <v>2976430.24</v>
       </c>
       <c r="E312" s="16">
         <v>744107.56</v>
       </c>
       <c r="F312" s="16">
         <v>-53330.559999999998</v>
       </c>
       <c r="G312" s="16">
         <v>1328223.45</v>
       </c>
     </row>
-    <row r="313" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A313" s="23" t="s">
         <v>625</v>
       </c>
       <c r="B313" s="15">
         <v>438367.04</v>
       </c>
       <c r="C313" s="16">
         <v>219183.52</v>
       </c>
       <c r="D313" s="16">
         <v>944421.21</v>
       </c>
       <c r="E313" s="16">
         <v>236105.3</v>
       </c>
       <c r="F313" s="16">
         <v>-16921.78</v>
       </c>
       <c r="G313" s="16">
         <v>421445.26</v>
       </c>
     </row>
-    <row r="314" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A314" s="23" t="s">
         <v>261</v>
       </c>
       <c r="B314" s="15">
         <v>21752.66</v>
       </c>
       <c r="C314" s="16">
         <v>10876.33</v>
       </c>
       <c r="D314" s="16">
         <v>46864.09</v>
       </c>
       <c r="E314" s="16">
         <v>11716.02</v>
       </c>
       <c r="F314" s="16">
         <v>-839.69</v>
       </c>
       <c r="G314" s="16">
         <v>20912.97</v>
       </c>
     </row>
-    <row r="315" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A315" s="23" t="s">
         <v>637</v>
       </c>
       <c r="B315" s="15">
         <v>17664.25</v>
       </c>
       <c r="C315" s="16">
         <v>8832.1200000000008</v>
       </c>
       <c r="D315" s="16">
         <v>38055.980000000003</v>
       </c>
       <c r="E315" s="16">
         <v>9513.99</v>
       </c>
       <c r="F315" s="16">
         <v>-681.87</v>
       </c>
       <c r="G315" s="16">
         <v>16982.38</v>
       </c>
     </row>
-    <row r="316" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A316" s="23" t="s">
         <v>262</v>
       </c>
       <c r="B316" s="15">
         <v>6540.4</v>
       </c>
       <c r="C316" s="16">
         <v>3270.2</v>
       </c>
       <c r="D316" s="16">
         <v>14090.69</v>
       </c>
       <c r="E316" s="16">
         <v>3522.67</v>
       </c>
       <c r="F316" s="16">
         <v>-252.47</v>
       </c>
       <c r="G316" s="16">
         <v>6287.93</v>
       </c>
     </row>
-    <row r="317" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A317" s="23" t="s">
         <v>263</v>
       </c>
       <c r="B317" s="15">
         <v>2338.7199999999998</v>
       </c>
       <c r="C317" s="16">
         <v>1169.3599999999999</v>
       </c>
       <c r="D317" s="16">
         <v>5038.55</v>
       </c>
       <c r="E317" s="16">
         <v>1259.6300000000001</v>
       </c>
       <c r="F317" s="16">
         <v>-90.27</v>
       </c>
       <c r="G317" s="16">
         <v>2248.4499999999998</v>
       </c>
     </row>
-    <row r="318" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A318" s="23" t="s">
         <v>264</v>
       </c>
       <c r="B318" s="15">
         <v>1043.07</v>
       </c>
       <c r="C318" s="16">
         <v>521.53</v>
       </c>
       <c r="D318" s="16">
         <v>2247.1999999999998</v>
       </c>
       <c r="E318" s="16">
         <v>561.79999999999995</v>
       </c>
       <c r="F318" s="16">
         <v>-40.270000000000003</v>
       </c>
       <c r="G318" s="16">
         <v>1002.8</v>
       </c>
     </row>
-    <row r="319" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A319" s="23" t="s">
         <v>265</v>
       </c>
       <c r="B319" s="15">
         <v>0</v>
       </c>
       <c r="C319" s="16">
         <v>0</v>
       </c>
       <c r="D319" s="16">
         <v>0</v>
       </c>
       <c r="E319" s="16">
         <v>0</v>
       </c>
       <c r="F319" s="16">
         <v>0</v>
       </c>
       <c r="G319" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="320" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A320" s="23" t="s">
         <v>266</v>
       </c>
       <c r="B320" s="15">
         <v>3019.8</v>
       </c>
       <c r="C320" s="16">
         <v>1509.9</v>
       </c>
       <c r="D320" s="16">
         <v>6505.87</v>
       </c>
       <c r="E320" s="16">
         <v>1626.46</v>
       </c>
       <c r="F320" s="16">
         <v>-116.56</v>
       </c>
       <c r="G320" s="16">
         <v>2903.24</v>
       </c>
     </row>
-    <row r="321" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="321" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A321" s="24" t="s">
         <v>267</v>
       </c>
       <c r="B321" s="17">
         <v>623.24</v>
       </c>
       <c r="C321" s="18">
         <v>311.62</v>
       </c>
       <c r="D321" s="18">
         <v>1342.71</v>
       </c>
       <c r="E321" s="18">
         <v>335.67</v>
       </c>
       <c r="F321" s="18">
         <v>-24.05</v>
       </c>
       <c r="G321" s="18">
         <v>599.19000000000005</v>
       </c>
     </row>
-    <row r="322" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A322" s="25" t="s">
         <v>268</v>
       </c>
       <c r="B322" s="19">
         <v>-120009.46</v>
       </c>
       <c r="C322" s="20">
         <v>0</v>
       </c>
       <c r="D322" s="20">
         <v>0</v>
       </c>
       <c r="E322" s="20">
         <v>0</v>
       </c>
       <c r="F322" s="20">
         <v>-12607.92</v>
       </c>
       <c r="G322" s="20">
         <v>-132617.38</v>
       </c>
     </row>
-    <row r="323" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A323" s="23" t="s">
         <v>269</v>
       </c>
       <c r="B323" s="15">
         <v>7388.88</v>
       </c>
       <c r="C323" s="16">
         <v>3694.44</v>
       </c>
       <c r="D323" s="16">
         <v>11672.73</v>
       </c>
       <c r="E323" s="16">
         <v>2918.18</v>
       </c>
       <c r="F323" s="16">
         <v>776.26</v>
       </c>
       <c r="G323" s="16">
         <v>8165.14</v>
       </c>
     </row>
-    <row r="324" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A324" s="23" t="s">
         <v>270</v>
       </c>
       <c r="B324" s="15">
         <v>900.46</v>
       </c>
       <c r="C324" s="16">
         <v>450.23</v>
       </c>
       <c r="D324" s="16">
         <v>1422.52</v>
       </c>
       <c r="E324" s="16">
         <v>355.63</v>
       </c>
       <c r="F324" s="16">
         <v>94.6</v>
       </c>
       <c r="G324" s="16">
         <v>995.06</v>
       </c>
     </row>
-    <row r="325" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A325" s="23" t="s">
         <v>271</v>
       </c>
       <c r="B325" s="15">
         <v>635.55999999999995</v>
       </c>
       <c r="C325" s="16">
         <v>317.77999999999997</v>
       </c>
       <c r="D325" s="16">
         <v>1004.03</v>
       </c>
       <c r="E325" s="16">
         <v>251</v>
       </c>
       <c r="F325" s="16">
         <v>66.78</v>
       </c>
       <c r="G325" s="16">
         <v>702.34</v>
       </c>
     </row>
-    <row r="326" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A326" s="23" t="s">
         <v>272</v>
       </c>
       <c r="B326" s="15">
         <v>3280.5</v>
       </c>
       <c r="C326" s="16">
         <v>1640.25</v>
       </c>
       <c r="D326" s="16">
         <v>5182.43</v>
       </c>
       <c r="E326" s="16">
         <v>1295.5999999999999</v>
       </c>
       <c r="F326" s="16">
         <v>344.65</v>
       </c>
       <c r="G326" s="16">
         <v>3625.15</v>
       </c>
     </row>
-    <row r="327" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A327" s="23" t="s">
         <v>273</v>
       </c>
       <c r="B327" s="15">
         <v>87212.97</v>
       </c>
       <c r="C327" s="16">
         <v>43606.48</v>
       </c>
       <c r="D327" s="16">
         <v>137776.46</v>
       </c>
       <c r="E327" s="16">
         <v>34444.11</v>
       </c>
       <c r="F327" s="16">
         <v>9162.3700000000008</v>
       </c>
       <c r="G327" s="16">
         <v>96375.34</v>
       </c>
     </row>
-    <row r="328" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A328" s="23" t="s">
         <v>274</v>
       </c>
       <c r="B328" s="15">
         <v>6275.52</v>
       </c>
       <c r="C328" s="16">
         <v>3137.76</v>
       </c>
       <c r="D328" s="16">
         <v>9913.8700000000008</v>
       </c>
       <c r="E328" s="16">
         <v>2478.46</v>
       </c>
       <c r="F328" s="16">
         <v>659.3</v>
       </c>
       <c r="G328" s="16">
         <v>6934.82</v>
       </c>
     </row>
-    <row r="329" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="329" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A329" s="24" t="s">
         <v>275</v>
       </c>
       <c r="B329" s="17">
         <v>14315.57</v>
       </c>
       <c r="C329" s="18">
         <v>7157.78</v>
       </c>
       <c r="D329" s="18">
         <v>22615.31</v>
       </c>
       <c r="E329" s="18">
         <v>5653.82</v>
       </c>
       <c r="F329" s="18">
         <v>1503.96</v>
       </c>
       <c r="G329" s="18">
         <v>15819.53</v>
       </c>
     </row>
-    <row r="330" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A330" s="25" t="s">
         <v>276</v>
       </c>
       <c r="B330" s="19">
         <v>-176354.02</v>
       </c>
       <c r="C330" s="20">
         <v>0</v>
       </c>
       <c r="D330" s="20">
         <v>0</v>
       </c>
       <c r="E330" s="20">
         <v>0</v>
       </c>
       <c r="F330" s="20">
         <v>-32298</v>
       </c>
       <c r="G330" s="20">
         <v>-208652.02</v>
       </c>
     </row>
-    <row r="331" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A331" s="23" t="s">
         <v>642</v>
       </c>
       <c r="B331" s="15">
         <v>40761.11</v>
       </c>
       <c r="C331" s="16">
         <v>20380.55</v>
       </c>
       <c r="D331" s="16">
         <v>51661.79</v>
       </c>
       <c r="E331" s="16">
         <v>12915.44</v>
       </c>
       <c r="F331" s="16">
         <v>7465.11</v>
       </c>
       <c r="G331" s="16">
         <v>48226.22</v>
       </c>
     </row>
-    <row r="332" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A332" s="23" t="s">
         <v>643</v>
       </c>
       <c r="B332" s="15">
         <v>20.68</v>
       </c>
       <c r="C332" s="16">
         <v>10.34</v>
       </c>
       <c r="D332" s="16">
         <v>26.21</v>
       </c>
       <c r="E332" s="16">
         <v>6.55</v>
       </c>
       <c r="F332" s="16">
         <v>3.79</v>
       </c>
       <c r="G332" s="16">
         <v>24.47</v>
       </c>
     </row>
-    <row r="333" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A333" s="23" t="s">
         <v>644</v>
       </c>
       <c r="B333" s="15">
         <v>55.67</v>
       </c>
       <c r="C333" s="16">
         <v>27.83</v>
       </c>
       <c r="D333" s="16">
         <v>70.56</v>
       </c>
       <c r="E333" s="16">
         <v>17.64</v>
       </c>
       <c r="F333" s="16">
         <v>10.19</v>
       </c>
       <c r="G333" s="16">
         <v>65.86</v>
       </c>
     </row>
-    <row r="334" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A334" s="23" t="s">
         <v>277</v>
       </c>
       <c r="B334" s="15">
         <v>8813.34</v>
       </c>
       <c r="C334" s="16">
         <v>4406.67</v>
       </c>
       <c r="D334" s="16">
         <v>11170.28</v>
       </c>
       <c r="E334" s="16">
         <v>2792.57</v>
       </c>
       <c r="F334" s="16">
         <v>1614.1</v>
       </c>
       <c r="G334" s="16">
         <v>10427.44</v>
       </c>
     </row>
-    <row r="335" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A335" s="23" t="s">
         <v>278</v>
       </c>
       <c r="B335" s="15">
         <v>68133.3</v>
       </c>
       <c r="C335" s="16">
         <v>34066.65</v>
       </c>
       <c r="D335" s="16">
         <v>86354.08</v>
       </c>
       <c r="E335" s="16">
         <v>21588.52</v>
       </c>
       <c r="F335" s="16">
         <v>12478.13</v>
       </c>
       <c r="G335" s="16">
         <v>80611.429999999993</v>
       </c>
     </row>
-    <row r="336" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A336" s="23" t="s">
         <v>279</v>
       </c>
       <c r="B336" s="15">
         <v>19886.84</v>
       </c>
       <c r="C336" s="16">
         <v>9943.42</v>
       </c>
       <c r="D336" s="16">
         <v>25205.14</v>
       </c>
       <c r="E336" s="16">
         <v>6301.28</v>
       </c>
       <c r="F336" s="16">
         <v>3642.14</v>
       </c>
       <c r="G336" s="16">
         <v>23528.98</v>
       </c>
     </row>
-    <row r="337" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="337" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A337" s="24" t="s">
         <v>280</v>
       </c>
       <c r="B337" s="17">
         <v>38683.08</v>
       </c>
       <c r="C337" s="18">
         <v>19341.54</v>
       </c>
       <c r="D337" s="18">
         <v>49028.03</v>
       </c>
       <c r="E337" s="18">
         <v>12257</v>
       </c>
       <c r="F337" s="18">
         <v>7084.54</v>
       </c>
       <c r="G337" s="18">
         <v>45767.62</v>
       </c>
     </row>
-    <row r="338" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A338" s="25" t="s">
         <v>281</v>
       </c>
       <c r="B338" s="19">
         <v>-136477.26</v>
       </c>
       <c r="C338" s="20">
         <v>0</v>
       </c>
       <c r="D338" s="20">
         <v>0</v>
       </c>
       <c r="E338" s="20">
         <v>0</v>
       </c>
       <c r="F338" s="20">
         <v>-360.47</v>
       </c>
       <c r="G338" s="20">
         <v>-136837.73000000001</v>
       </c>
     </row>
-    <row r="339" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A339" s="23" t="s">
         <v>282</v>
       </c>
       <c r="B339" s="15">
         <v>33277.089999999997</v>
       </c>
       <c r="C339" s="16">
         <v>16638.54</v>
       </c>
       <c r="D339" s="16">
         <v>66202.600000000006</v>
       </c>
       <c r="E339" s="16">
         <v>16550.650000000001</v>
       </c>
       <c r="F339" s="16">
         <v>87.89</v>
       </c>
       <c r="G339" s="16">
         <v>33364.980000000003</v>
       </c>
     </row>
-    <row r="340" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A340" s="23" t="s">
         <v>283</v>
       </c>
       <c r="B340" s="15">
         <v>10482.94</v>
       </c>
       <c r="C340" s="16">
         <v>5241.47</v>
       </c>
       <c r="D340" s="16">
         <v>20855.12</v>
       </c>
       <c r="E340" s="16">
         <v>5213.78</v>
       </c>
       <c r="F340" s="16">
         <v>27.69</v>
       </c>
       <c r="G340" s="16">
         <v>10510.63</v>
       </c>
     </row>
-    <row r="341" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A341" s="23" t="s">
         <v>284</v>
       </c>
       <c r="B341" s="15">
         <v>14235.24</v>
       </c>
       <c r="C341" s="16">
         <v>7117.62</v>
       </c>
       <c r="D341" s="16">
         <v>28320.09</v>
       </c>
       <c r="E341" s="16">
         <v>7080.02</v>
       </c>
       <c r="F341" s="16">
         <v>37.6</v>
       </c>
       <c r="G341" s="16">
         <v>14272.84</v>
       </c>
     </row>
-    <row r="342" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="342" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A342" s="24" t="s">
         <v>285</v>
       </c>
       <c r="B342" s="17">
         <v>78481.990000000005</v>
       </c>
       <c r="C342" s="18">
         <v>39240.99</v>
       </c>
       <c r="D342" s="18">
         <v>156134.81</v>
       </c>
       <c r="E342" s="18">
         <v>39033.699999999997</v>
       </c>
       <c r="F342" s="18">
         <v>207.29</v>
       </c>
       <c r="G342" s="18">
         <v>78689.279999999999</v>
       </c>
     </row>
-    <row r="343" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A343" s="25" t="s">
         <v>286</v>
       </c>
       <c r="B343" s="19">
         <v>-232222.27</v>
       </c>
       <c r="C343" s="20">
         <v>0</v>
       </c>
       <c r="D343" s="20">
         <v>0</v>
       </c>
       <c r="E343" s="20">
         <v>0</v>
       </c>
       <c r="F343" s="20">
         <v>-16507.14</v>
       </c>
       <c r="G343" s="20">
         <v>-248729.41</v>
       </c>
     </row>
-    <row r="344" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A344" s="23" t="s">
         <v>287</v>
       </c>
       <c r="B344" s="15">
         <v>13193.05</v>
       </c>
       <c r="C344" s="16">
         <v>6596.52</v>
       </c>
       <c r="D344" s="16">
         <v>22634.880000000001</v>
       </c>
       <c r="E344" s="16">
         <v>5658.72</v>
       </c>
       <c r="F344" s="16">
         <v>937.8</v>
       </c>
       <c r="G344" s="16">
         <v>14130.85</v>
       </c>
     </row>
-    <row r="345" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A345" s="23" t="s">
         <v>288</v>
       </c>
       <c r="B345" s="15">
         <v>39237.599999999999</v>
       </c>
       <c r="C345" s="16">
         <v>19618.8</v>
       </c>
       <c r="D345" s="16">
         <v>67318.64</v>
       </c>
       <c r="E345" s="16">
         <v>16829.66</v>
       </c>
       <c r="F345" s="16">
         <v>2789.14</v>
       </c>
       <c r="G345" s="16">
         <v>42026.74</v>
       </c>
     </row>
-    <row r="346" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A346" s="23" t="s">
         <v>289</v>
       </c>
       <c r="B346" s="15">
         <v>128927.28</v>
       </c>
       <c r="C346" s="16">
         <v>64463.64</v>
       </c>
       <c r="D346" s="16">
         <v>221196.22</v>
       </c>
       <c r="E346" s="16">
         <v>55299.05</v>
       </c>
       <c r="F346" s="16">
         <v>9164.59</v>
       </c>
       <c r="G346" s="16">
         <v>138091.87</v>
       </c>
     </row>
-    <row r="347" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A347" s="23" t="s">
         <v>290</v>
       </c>
       <c r="B347" s="15">
         <v>20469.990000000002</v>
       </c>
       <c r="C347" s="16">
         <v>10234.99</v>
       </c>
       <c r="D347" s="16">
         <v>35119.68</v>
       </c>
       <c r="E347" s="16">
         <v>8779.92</v>
       </c>
       <c r="F347" s="16">
         <v>1455.07</v>
       </c>
       <c r="G347" s="16">
         <v>21925.06</v>
       </c>
     </row>
-    <row r="348" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A348" s="23" t="s">
         <v>291</v>
       </c>
       <c r="B348" s="15">
         <v>30131.58</v>
       </c>
       <c r="C348" s="16">
         <v>15065.79</v>
       </c>
       <c r="D348" s="16">
         <v>51695.75</v>
       </c>
       <c r="E348" s="16">
         <v>12923.93</v>
       </c>
       <c r="F348" s="16">
         <v>2141.86</v>
       </c>
       <c r="G348" s="16">
         <v>32273.439999999999</v>
       </c>
     </row>
-    <row r="349" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="349" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A349" s="24" t="s">
         <v>645</v>
       </c>
       <c r="B349" s="17">
         <v>262.77</v>
       </c>
       <c r="C349" s="18">
         <v>131.38</v>
       </c>
       <c r="D349" s="18">
         <v>450.82</v>
       </c>
       <c r="E349" s="18">
         <v>112.7</v>
       </c>
       <c r="F349" s="18">
         <v>18.68</v>
       </c>
       <c r="G349" s="18">
         <v>281.45</v>
       </c>
     </row>
-    <row r="350" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A350" s="25" t="s">
         <v>292</v>
       </c>
       <c r="B350" s="19">
         <v>-37388.720000000001</v>
       </c>
       <c r="C350" s="20">
         <v>0</v>
       </c>
       <c r="D350" s="20">
         <v>0</v>
       </c>
       <c r="E350" s="20">
         <v>0</v>
       </c>
       <c r="F350" s="20">
         <v>-4232.8</v>
       </c>
       <c r="G350" s="20">
         <v>-41621.519999999997</v>
       </c>
     </row>
-    <row r="351" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A351" s="23" t="s">
         <v>293</v>
       </c>
       <c r="B351" s="15">
         <v>25138.99</v>
       </c>
       <c r="C351" s="16">
         <v>12569.49</v>
       </c>
       <c r="D351" s="16">
         <v>38893.97</v>
       </c>
       <c r="E351" s="16">
         <v>9723.49</v>
       </c>
       <c r="F351" s="16">
         <v>2846</v>
       </c>
       <c r="G351" s="16">
         <v>27984.99</v>
       </c>
     </row>
-    <row r="352" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A352" s="23" t="s">
         <v>294</v>
       </c>
       <c r="B352" s="15">
         <v>1326.7</v>
       </c>
       <c r="C352" s="16">
         <v>663.35</v>
       </c>
       <c r="D352" s="16">
         <v>2052.61</v>
       </c>
       <c r="E352" s="16">
         <v>513.15</v>
       </c>
       <c r="F352" s="16">
         <v>150.19999999999999</v>
       </c>
       <c r="G352" s="16">
         <v>1476.9</v>
       </c>
     </row>
-    <row r="353" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A353" s="23" t="s">
         <v>295</v>
       </c>
       <c r="B353" s="15">
         <v>166.55</v>
       </c>
       <c r="C353" s="16">
         <v>83.27</v>
       </c>
       <c r="D353" s="16">
         <v>257.69</v>
       </c>
       <c r="E353" s="16">
         <v>64.42</v>
       </c>
       <c r="F353" s="16">
         <v>18.850000000000001</v>
       </c>
       <c r="G353" s="16">
         <v>185.4</v>
       </c>
     </row>
-    <row r="354" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A354" s="23" t="s">
         <v>296</v>
       </c>
       <c r="B354" s="15">
         <v>232.43</v>
       </c>
       <c r="C354" s="16">
         <v>116.21</v>
       </c>
       <c r="D354" s="16">
         <v>359.6</v>
       </c>
       <c r="E354" s="16">
         <v>89.9</v>
       </c>
       <c r="F354" s="16">
         <v>26.31</v>
       </c>
       <c r="G354" s="16">
         <v>258.74</v>
       </c>
     </row>
-    <row r="355" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A355" s="23" t="s">
         <v>297</v>
       </c>
       <c r="B355" s="15">
         <v>8408.31</v>
       </c>
       <c r="C355" s="16">
         <v>4204.1499999999996</v>
       </c>
       <c r="D355" s="16">
         <v>13008.97</v>
       </c>
       <c r="E355" s="16">
         <v>3252.24</v>
       </c>
       <c r="F355" s="16">
         <v>951.91</v>
       </c>
       <c r="G355" s="16">
         <v>9360.2199999999993</v>
       </c>
     </row>
-    <row r="356" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="356" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A356" s="24" t="s">
         <v>298</v>
       </c>
       <c r="B356" s="17">
         <v>2115.7399999999998</v>
       </c>
       <c r="C356" s="18">
         <v>1057.8699999999999</v>
       </c>
       <c r="D356" s="18">
         <v>3273.38</v>
       </c>
       <c r="E356" s="18">
         <v>818.34</v>
       </c>
       <c r="F356" s="18">
         <v>239.53</v>
       </c>
       <c r="G356" s="18">
         <v>2355.27</v>
       </c>
     </row>
-    <row r="357" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A357" s="25" t="s">
         <v>299</v>
       </c>
       <c r="B357" s="19">
         <v>-38939.31</v>
       </c>
       <c r="C357" s="20">
         <v>0</v>
       </c>
       <c r="D357" s="20">
         <v>0</v>
       </c>
       <c r="E357" s="20">
         <v>0</v>
       </c>
       <c r="F357" s="20">
         <v>-10323.120000000001</v>
       </c>
       <c r="G357" s="20">
         <v>-49262.43</v>
       </c>
     </row>
-    <row r="358" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A358" s="23" t="s">
         <v>300</v>
       </c>
       <c r="B358" s="15">
         <v>38939.31</v>
       </c>
       <c r="C358" s="16">
         <v>19469.650000000001</v>
       </c>
       <c r="D358" s="16">
         <v>36586.15</v>
       </c>
       <c r="E358" s="16">
         <v>9146.5300000000007</v>
       </c>
       <c r="F358" s="16">
         <v>10323.120000000001</v>
       </c>
       <c r="G358" s="16">
         <v>49262.43</v>
       </c>
     </row>
-    <row r="359" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="359" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A359" s="24" t="s">
         <v>646</v>
       </c>
       <c r="B359" s="17">
         <v>0</v>
       </c>
       <c r="C359" s="18">
         <v>0</v>
       </c>
       <c r="D359" s="18">
         <v>0</v>
       </c>
       <c r="E359" s="18">
         <v>0</v>
       </c>
       <c r="F359" s="18">
         <v>0</v>
       </c>
       <c r="G359" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="360" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="360" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A360" s="26" t="s">
         <v>301</v>
       </c>
       <c r="B360" s="17">
         <v>0</v>
       </c>
       <c r="C360" s="18">
         <v>0</v>
       </c>
       <c r="D360" s="18">
         <v>0</v>
       </c>
       <c r="E360" s="18">
         <v>0</v>
       </c>
       <c r="F360" s="18">
         <v>0</v>
       </c>
       <c r="G360" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="361" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A361" s="25" t="s">
         <v>302</v>
       </c>
       <c r="B361" s="19">
         <v>-590838</v>
       </c>
       <c r="C361" s="20">
         <v>0</v>
       </c>
       <c r="D361" s="20">
         <v>0</v>
       </c>
       <c r="E361" s="20">
         <v>0</v>
       </c>
       <c r="F361" s="20">
         <v>33228.620000000003</v>
       </c>
       <c r="G361" s="20">
         <v>-557609.38</v>
       </c>
     </row>
-    <row r="362" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A362" s="23" t="s">
         <v>647</v>
       </c>
       <c r="B362" s="15">
         <v>2621.7</v>
       </c>
       <c r="C362" s="16">
         <v>1310.85</v>
       </c>
       <c r="D362" s="16">
         <v>5833.18</v>
       </c>
       <c r="E362" s="16">
         <v>1458.29</v>
       </c>
       <c r="F362" s="16">
         <v>-147.44</v>
       </c>
       <c r="G362" s="16">
         <v>2474.2600000000002</v>
       </c>
     </row>
-    <row r="363" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A363" s="23" t="s">
         <v>303</v>
       </c>
       <c r="B363" s="15">
         <v>3598.5</v>
       </c>
       <c r="C363" s="16">
         <v>1799.25</v>
       </c>
       <c r="D363" s="16">
         <v>8006.52</v>
       </c>
       <c r="E363" s="16">
         <v>2001.63</v>
       </c>
       <c r="F363" s="16">
         <v>-202.38</v>
       </c>
       <c r="G363" s="16">
         <v>3396.12</v>
       </c>
     </row>
-    <row r="364" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A364" s="23" t="s">
         <v>304</v>
       </c>
       <c r="B364" s="15">
         <v>1052.48</v>
       </c>
       <c r="C364" s="16">
         <v>526.24</v>
       </c>
       <c r="D364" s="16">
         <v>2341.73</v>
       </c>
       <c r="E364" s="16">
         <v>585.42999999999995</v>
       </c>
       <c r="F364" s="16">
         <v>-59.19</v>
       </c>
       <c r="G364" s="16">
         <v>993.29</v>
       </c>
     </row>
-    <row r="365" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A365" s="23" t="s">
         <v>305</v>
       </c>
       <c r="B365" s="15">
         <v>356181.67</v>
       </c>
       <c r="C365" s="16">
         <v>178090.83</v>
       </c>
       <c r="D365" s="16">
         <v>792489.73</v>
       </c>
       <c r="E365" s="16">
         <v>198122.43</v>
       </c>
       <c r="F365" s="16">
         <v>-20031.599999999999</v>
       </c>
       <c r="G365" s="16">
         <v>336150.07</v>
       </c>
     </row>
-    <row r="366" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A366" s="23" t="s">
         <v>306</v>
       </c>
       <c r="B366" s="15">
         <v>192595.39</v>
       </c>
       <c r="C366" s="16">
         <v>96297.69</v>
       </c>
       <c r="D366" s="16">
         <v>428516.9</v>
       </c>
       <c r="E366" s="16">
         <v>107129.22</v>
       </c>
       <c r="F366" s="16">
         <v>-10831.53</v>
       </c>
       <c r="G366" s="16">
         <v>181763.86</v>
       </c>
     </row>
-    <row r="367" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="367" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A367" s="24" t="s">
         <v>307</v>
       </c>
       <c r="B367" s="17">
         <v>34788.26</v>
       </c>
       <c r="C367" s="18">
         <v>17394.13</v>
       </c>
       <c r="D367" s="18">
         <v>77402.460000000006</v>
       </c>
       <c r="E367" s="18">
         <v>19350.61</v>
       </c>
       <c r="F367" s="18">
         <v>-1956.48</v>
       </c>
       <c r="G367" s="18">
         <v>32831.78</v>
       </c>
     </row>
-    <row r="368" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A368" s="25" t="s">
         <v>308</v>
       </c>
       <c r="B368" s="19">
         <v>-22762.78</v>
       </c>
       <c r="C368" s="20">
         <v>0</v>
       </c>
       <c r="D368" s="20">
         <v>0</v>
       </c>
       <c r="E368" s="20">
         <v>0</v>
       </c>
       <c r="F368" s="20">
         <v>2423.15</v>
       </c>
       <c r="G368" s="20">
         <v>-20339.63</v>
       </c>
     </row>
-    <row r="369" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A369" s="23" t="s">
         <v>309</v>
       </c>
       <c r="B369" s="15">
         <v>1184.92</v>
       </c>
       <c r="C369" s="16">
         <v>592.46</v>
       </c>
       <c r="D369" s="16">
         <v>2874.4</v>
       </c>
       <c r="E369" s="16">
         <v>718.6</v>
       </c>
       <c r="F369" s="16">
         <v>-126.14</v>
       </c>
       <c r="G369" s="16">
         <v>1058.78</v>
       </c>
     </row>
-    <row r="370" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A370" s="23" t="s">
         <v>310</v>
       </c>
       <c r="B370" s="15">
         <v>461.86</v>
       </c>
       <c r="C370" s="16">
         <v>230.93</v>
       </c>
       <c r="D370" s="16">
         <v>1120.3699999999999</v>
       </c>
       <c r="E370" s="16">
         <v>280.08999999999997</v>
       </c>
       <c r="F370" s="16">
         <v>-49.16</v>
       </c>
       <c r="G370" s="16">
         <v>412.7</v>
       </c>
     </row>
-    <row r="371" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A371" s="23" t="s">
         <v>648</v>
       </c>
       <c r="B371" s="15">
         <v>827.79</v>
       </c>
       <c r="C371" s="16">
         <v>413.89</v>
       </c>
       <c r="D371" s="16">
         <v>2008.06</v>
       </c>
       <c r="E371" s="16">
         <v>502.01</v>
       </c>
       <c r="F371" s="16">
         <v>-88.12</v>
       </c>
       <c r="G371" s="16">
         <v>739.67</v>
       </c>
     </row>
-    <row r="372" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A372" s="23" t="s">
         <v>311</v>
       </c>
       <c r="B372" s="15">
         <v>19585.29</v>
       </c>
       <c r="C372" s="16">
         <v>9792.64</v>
       </c>
       <c r="D372" s="16">
         <v>47510.19</v>
       </c>
       <c r="E372" s="16">
         <v>11877.54</v>
       </c>
       <c r="F372" s="16">
         <v>-2084.9</v>
       </c>
       <c r="G372" s="16">
         <v>17500.39</v>
       </c>
     </row>
-    <row r="373" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="373" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A373" s="24" t="s">
         <v>312</v>
       </c>
       <c r="B373" s="17">
         <v>702.92</v>
       </c>
       <c r="C373" s="18">
         <v>351.46</v>
       </c>
       <c r="D373" s="18">
         <v>1705.16</v>
       </c>
       <c r="E373" s="18">
         <v>426.29</v>
       </c>
       <c r="F373" s="18">
         <v>-74.83</v>
       </c>
       <c r="G373" s="18">
         <v>628.09</v>
       </c>
     </row>
-    <row r="374" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A374" s="25" t="s">
         <v>313</v>
       </c>
       <c r="B374" s="19">
         <v>-377354.63</v>
       </c>
       <c r="C374" s="20">
         <v>0</v>
       </c>
       <c r="D374" s="20">
         <v>0</v>
       </c>
       <c r="E374" s="20">
         <v>0</v>
       </c>
       <c r="F374" s="20">
         <v>-67686.12</v>
       </c>
       <c r="G374" s="20">
         <v>-445040.75</v>
       </c>
     </row>
-    <row r="375" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="375" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A375" s="23" t="s">
         <v>314</v>
       </c>
       <c r="B375" s="15">
         <v>0</v>
       </c>
       <c r="C375" s="16">
         <v>0</v>
       </c>
       <c r="D375" s="16">
         <v>14930.73</v>
       </c>
       <c r="E375" s="16">
         <v>0</v>
       </c>
       <c r="F375" s="16">
         <v>0</v>
       </c>
       <c r="G375" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="376" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A376" s="23" t="s">
         <v>315</v>
       </c>
       <c r="B376" s="15">
         <v>23255.8</v>
       </c>
       <c r="C376" s="16">
         <v>11627.9</v>
       </c>
       <c r="D376" s="16">
         <v>29826.02</v>
       </c>
       <c r="E376" s="16">
         <v>7456.5</v>
       </c>
       <c r="F376" s="16">
         <v>4171.3999999999996</v>
       </c>
       <c r="G376" s="16">
         <v>27427.200000000001</v>
       </c>
     </row>
-    <row r="377" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A377" s="23" t="s">
         <v>316</v>
       </c>
       <c r="B377" s="15">
         <v>187237.97</v>
       </c>
       <c r="C377" s="16">
         <v>93618.98</v>
       </c>
       <c r="D377" s="16">
         <v>240136.39</v>
       </c>
       <c r="E377" s="16">
         <v>60034.09</v>
       </c>
       <c r="F377" s="16">
         <v>33584.89</v>
       </c>
       <c r="G377" s="16">
         <v>220822.86</v>
       </c>
     </row>
-    <row r="378" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="378" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A378" s="23" t="s">
         <v>317</v>
       </c>
       <c r="B378" s="15">
         <v>12225.36</v>
       </c>
       <c r="C378" s="16">
         <v>6112.68</v>
       </c>
       <c r="D378" s="16">
         <v>15679.27</v>
       </c>
       <c r="E378" s="16">
         <v>3919.81</v>
       </c>
       <c r="F378" s="16">
         <v>2192.87</v>
       </c>
       <c r="G378" s="16">
         <v>14418.23</v>
       </c>
     </row>
-    <row r="379" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="379" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A379" s="23" t="s">
         <v>649</v>
       </c>
       <c r="B379" s="15">
         <v>9977.49</v>
       </c>
       <c r="C379" s="16">
         <v>4988.74</v>
       </c>
       <c r="D379" s="16">
         <v>12796.33</v>
       </c>
       <c r="E379" s="16">
         <v>3199.08</v>
       </c>
       <c r="F379" s="16">
         <v>1789.66</v>
       </c>
       <c r="G379" s="16">
         <v>11767.15</v>
       </c>
     </row>
-    <row r="380" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="380" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A380" s="23" t="s">
         <v>318</v>
       </c>
       <c r="B380" s="15">
         <v>1558.19</v>
       </c>
       <c r="C380" s="16">
         <v>779.09</v>
       </c>
       <c r="D380" s="16">
         <v>1998.41</v>
       </c>
       <c r="E380" s="16">
         <v>499.6</v>
       </c>
       <c r="F380" s="16">
         <v>279.49</v>
       </c>
       <c r="G380" s="16">
         <v>1837.68</v>
       </c>
     </row>
-    <row r="381" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A381" s="23" t="s">
         <v>319</v>
       </c>
       <c r="B381" s="15">
         <v>6145.59</v>
       </c>
       <c r="C381" s="16">
         <v>3072.79</v>
       </c>
       <c r="D381" s="16">
         <v>7881.85</v>
       </c>
       <c r="E381" s="16">
         <v>1970.46</v>
       </c>
       <c r="F381" s="16">
         <v>1102.33</v>
       </c>
       <c r="G381" s="16">
         <v>7247.92</v>
       </c>
     </row>
-    <row r="382" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A382" s="23" t="s">
         <v>320</v>
       </c>
       <c r="B382" s="15">
         <v>6143.35</v>
       </c>
       <c r="C382" s="16">
         <v>3071.67</v>
       </c>
       <c r="D382" s="16">
         <v>7878.96</v>
       </c>
       <c r="E382" s="16">
         <v>1969.74</v>
       </c>
       <c r="F382" s="16">
         <v>1101.93</v>
       </c>
       <c r="G382" s="16">
         <v>7245.28</v>
       </c>
     </row>
-    <row r="383" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="383" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A383" s="23" t="s">
         <v>321</v>
       </c>
       <c r="B383" s="15">
         <v>35152.050000000003</v>
       </c>
       <c r="C383" s="16">
         <v>17576.02</v>
       </c>
       <c r="D383" s="16">
         <v>45083.199999999997</v>
       </c>
       <c r="E383" s="16">
         <v>11270.8</v>
       </c>
       <c r="F383" s="16">
         <v>6305.22</v>
       </c>
       <c r="G383" s="16">
         <v>41457.269999999997</v>
       </c>
     </row>
-    <row r="384" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="384" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A384" s="23" t="s">
         <v>322</v>
       </c>
       <c r="B384" s="15">
         <v>80312.37</v>
       </c>
       <c r="C384" s="16">
         <v>40156.18</v>
       </c>
       <c r="D384" s="16">
         <v>103002.2</v>
       </c>
       <c r="E384" s="16">
         <v>25750.55</v>
       </c>
       <c r="F384" s="16">
         <v>14405.63</v>
       </c>
       <c r="G384" s="16">
         <v>94718</v>
       </c>
     </row>
-    <row r="385" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A385" s="23" t="s">
         <v>323</v>
       </c>
       <c r="B385" s="15">
         <v>15346.46</v>
       </c>
       <c r="C385" s="16">
         <v>7673.23</v>
       </c>
       <c r="D385" s="16">
         <v>19682.14</v>
       </c>
       <c r="E385" s="16">
         <v>4920.53</v>
       </c>
       <c r="F385" s="16">
         <v>2752.7</v>
       </c>
       <c r="G385" s="16">
         <v>18099.16</v>
       </c>
     </row>
-    <row r="386" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="386" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A386" s="24" t="s">
         <v>650</v>
       </c>
       <c r="B386" s="17">
         <v>0</v>
       </c>
       <c r="C386" s="18">
         <v>0</v>
       </c>
       <c r="D386" s="18">
         <v>0</v>
       </c>
       <c r="E386" s="18">
         <v>0</v>
       </c>
       <c r="F386" s="18">
         <v>0</v>
       </c>
       <c r="G386" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="387" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="387" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A387" s="25" t="s">
         <v>324</v>
       </c>
       <c r="B387" s="19">
         <v>-3987.78</v>
       </c>
       <c r="C387" s="20">
         <v>0</v>
       </c>
       <c r="D387" s="20">
         <v>0</v>
       </c>
       <c r="E387" s="20">
         <v>0</v>
       </c>
       <c r="F387" s="20">
         <v>-1006.12</v>
       </c>
       <c r="G387" s="20">
         <v>-4993.8999999999996</v>
       </c>
     </row>
-    <row r="388" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="388" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A388" s="23" t="s">
         <v>325</v>
       </c>
       <c r="B388" s="15">
         <v>2702.92</v>
       </c>
       <c r="C388" s="16">
         <v>1351.46</v>
       </c>
       <c r="D388" s="16">
         <v>2678.05</v>
       </c>
       <c r="E388" s="16">
         <v>669.51</v>
       </c>
       <c r="F388" s="16">
         <v>681.95</v>
       </c>
       <c r="G388" s="16">
         <v>3384.87</v>
       </c>
     </row>
-    <row r="389" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="389" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A389" s="23" t="s">
         <v>326</v>
       </c>
       <c r="B389" s="15">
         <v>716.97</v>
       </c>
       <c r="C389" s="16">
         <v>358.48</v>
       </c>
       <c r="D389" s="16">
         <v>710.38</v>
       </c>
       <c r="E389" s="16">
         <v>177.59</v>
       </c>
       <c r="F389" s="16">
         <v>180.89</v>
       </c>
       <c r="G389" s="16">
         <v>897.86</v>
       </c>
     </row>
-    <row r="390" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="390" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A390" s="24" t="s">
         <v>327</v>
       </c>
       <c r="B390" s="17">
         <v>567.89</v>
       </c>
       <c r="C390" s="18">
         <v>283.94</v>
       </c>
       <c r="D390" s="18">
         <v>562.66999999999996</v>
       </c>
       <c r="E390" s="18">
         <v>140.66</v>
       </c>
       <c r="F390" s="18">
         <v>143.28</v>
       </c>
       <c r="G390" s="18">
         <v>711.17</v>
       </c>
     </row>
-    <row r="391" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="391" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A391" s="25" t="s">
         <v>328</v>
       </c>
       <c r="B391" s="19">
         <v>-164787.84</v>
       </c>
       <c r="C391" s="20">
         <v>0</v>
       </c>
       <c r="D391" s="20">
         <v>0</v>
       </c>
       <c r="E391" s="20">
         <v>0</v>
       </c>
       <c r="F391" s="20">
         <v>1915.28</v>
       </c>
       <c r="G391" s="20">
         <v>-162872.56</v>
       </c>
     </row>
-    <row r="392" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="392" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A392" s="23" t="s">
         <v>644</v>
       </c>
       <c r="B392" s="15">
         <v>4424.0200000000004</v>
       </c>
       <c r="C392" s="16">
         <v>2212.0100000000002</v>
       </c>
       <c r="D392" s="16">
         <v>9053.7099999999991</v>
       </c>
       <c r="E392" s="16">
         <v>2263.42</v>
       </c>
       <c r="F392" s="16">
         <v>-51.41</v>
       </c>
       <c r="G392" s="16">
         <v>4372.6099999999997</v>
       </c>
     </row>
-    <row r="393" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="393" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A393" s="24" t="s">
         <v>329</v>
       </c>
       <c r="B393" s="17">
         <v>160363.82</v>
       </c>
       <c r="C393" s="18">
         <v>80181.91</v>
       </c>
       <c r="D393" s="18">
         <v>328183.15000000002</v>
       </c>
       <c r="E393" s="18">
         <v>82045.78</v>
       </c>
       <c r="F393" s="18">
         <v>-1863.87</v>
       </c>
       <c r="G393" s="18">
         <v>158499.95000000001</v>
       </c>
     </row>
-    <row r="394" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="394" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A394" s="25" t="s">
         <v>330</v>
       </c>
       <c r="B394" s="19">
         <v>-103530.13</v>
       </c>
       <c r="C394" s="20">
         <v>0</v>
       </c>
       <c r="D394" s="20">
         <v>0</v>
       </c>
       <c r="E394" s="20">
         <v>0</v>
       </c>
       <c r="F394" s="20">
         <v>-1762.2</v>
       </c>
       <c r="G394" s="20">
         <v>-105292.33</v>
       </c>
     </row>
-    <row r="395" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="395" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A395" s="23" t="s">
         <v>651</v>
       </c>
       <c r="B395" s="15">
         <v>240.11</v>
       </c>
       <c r="C395" s="16">
         <v>120.05</v>
       </c>
       <c r="D395" s="16">
         <v>463.87</v>
       </c>
       <c r="E395" s="16">
         <v>115.96</v>
       </c>
       <c r="F395" s="16">
         <v>4.09</v>
       </c>
       <c r="G395" s="16">
         <v>244.2</v>
       </c>
     </row>
-    <row r="396" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="396" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A396" s="23" t="s">
         <v>331</v>
       </c>
       <c r="B396" s="15">
         <v>94620.25</v>
       </c>
       <c r="C396" s="16">
         <v>47310.12</v>
       </c>
       <c r="D396" s="16">
         <v>182798.35</v>
       </c>
       <c r="E396" s="16">
         <v>45699.58</v>
       </c>
       <c r="F396" s="16">
         <v>1610.54</v>
       </c>
       <c r="G396" s="16">
         <v>96230.79</v>
       </c>
     </row>
-    <row r="397" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="397" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A397" s="23" t="s">
         <v>332</v>
       </c>
       <c r="B397" s="15">
         <v>6865.84</v>
       </c>
       <c r="C397" s="16">
         <v>3432.92</v>
       </c>
       <c r="D397" s="16">
         <v>13264.23</v>
       </c>
       <c r="E397" s="16">
         <v>3316.05</v>
       </c>
       <c r="F397" s="16">
         <v>116.87</v>
       </c>
       <c r="G397" s="16">
         <v>6982.71</v>
       </c>
     </row>
-    <row r="398" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="398" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A398" s="24" t="s">
         <v>333</v>
       </c>
       <c r="B398" s="17">
         <v>1803.93</v>
       </c>
       <c r="C398" s="18">
         <v>901.96</v>
       </c>
       <c r="D398" s="18">
         <v>3485.04</v>
       </c>
       <c r="E398" s="18">
         <v>871.26</v>
       </c>
       <c r="F398" s="18">
         <v>30.7</v>
       </c>
       <c r="G398" s="18">
         <v>1834.63</v>
       </c>
     </row>
-    <row r="399" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="399" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A399" s="25" t="s">
         <v>334</v>
       </c>
       <c r="B399" s="19">
         <v>-94725.46</v>
       </c>
       <c r="C399" s="20">
         <v>0</v>
       </c>
       <c r="D399" s="20">
         <v>0</v>
       </c>
       <c r="E399" s="20">
         <v>0</v>
       </c>
       <c r="F399" s="20">
         <v>-3727.67</v>
       </c>
       <c r="G399" s="20">
         <v>-98453.13</v>
       </c>
     </row>
-    <row r="400" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="400" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A400" s="23" t="s">
         <v>335</v>
       </c>
       <c r="B400" s="15">
-        <v>0</v>
+        <v>94596.800000000003</v>
       </c>
       <c r="C400" s="16">
-        <v>0</v>
+        <v>47298.400000000001</v>
       </c>
       <c r="D400" s="16">
-        <v>0</v>
+        <v>174303.2</v>
       </c>
       <c r="E400" s="16">
-        <v>0</v>
+        <v>43575.8</v>
       </c>
       <c r="F400" s="16">
-        <v>0</v>
+        <v>3722.6</v>
       </c>
       <c r="G400" s="16">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+        <v>98319.4</v>
+      </c>
+    </row>
+    <row r="401" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A401" s="24" t="s">
         <v>620</v>
       </c>
       <c r="B401" s="17">
-        <v>94596.800000000003</v>
+        <v>128.66</v>
       </c>
       <c r="C401" s="18">
-        <v>47298.400000000001</v>
+        <v>64.33</v>
       </c>
       <c r="D401" s="18">
-        <v>174303.2</v>
+        <v>237.07</v>
       </c>
       <c r="E401" s="18">
-        <v>43575.8</v>
+        <v>59.26</v>
       </c>
       <c r="F401" s="18">
-        <v>3722.6</v>
+        <v>5.07</v>
       </c>
       <c r="G401" s="18">
-        <v>98319.4</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:7" x14ac:dyDescent="0.25">
+        <v>133.72999999999999</v>
+      </c>
+    </row>
+    <row r="402" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A402" s="25" t="s">
         <v>336</v>
       </c>
       <c r="B402" s="19">
         <v>-46871.79</v>
       </c>
       <c r="C402" s="20">
         <v>0</v>
       </c>
       <c r="D402" s="20">
         <v>0</v>
       </c>
       <c r="E402" s="20">
         <v>0</v>
       </c>
       <c r="F402" s="20">
         <v>12513.4</v>
       </c>
       <c r="G402" s="20">
         <v>-34358.39</v>
       </c>
     </row>
-    <row r="403" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="403" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A403" s="23" t="s">
         <v>337</v>
       </c>
       <c r="B403" s="15">
         <v>24932.16</v>
       </c>
       <c r="C403" s="16">
         <v>12466.08</v>
       </c>
       <c r="D403" s="16">
         <v>76488.960000000006</v>
       </c>
       <c r="E403" s="16">
         <v>19122.240000000002</v>
       </c>
       <c r="F403" s="16">
         <v>-6656.16</v>
       </c>
       <c r="G403" s="16">
         <v>18276</v>
       </c>
     </row>
-    <row r="404" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="404" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A404" s="24" t="s">
         <v>648</v>
       </c>
       <c r="B404" s="17">
         <v>21939.63</v>
       </c>
       <c r="C404" s="18">
         <v>10969.81</v>
       </c>
       <c r="D404" s="18">
         <v>67308.22</v>
       </c>
       <c r="E404" s="18">
         <v>16827.05</v>
       </c>
       <c r="F404" s="18">
         <v>-5857.24</v>
       </c>
       <c r="G404" s="18">
         <v>16082.39</v>
       </c>
     </row>
-    <row r="405" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="405" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A405" s="25" t="s">
         <v>338</v>
       </c>
       <c r="B405" s="19">
         <v>-27325.89</v>
       </c>
       <c r="C405" s="20">
         <v>0</v>
       </c>
       <c r="D405" s="20">
         <v>0</v>
       </c>
       <c r="E405" s="20">
         <v>0</v>
       </c>
       <c r="F405" s="20">
         <v>-4715.82</v>
       </c>
       <c r="G405" s="20">
         <v>-32041.71</v>
       </c>
     </row>
-    <row r="406" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="406" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A406" s="23" t="s">
         <v>339</v>
       </c>
       <c r="B406" s="15">
         <v>4045.43</v>
       </c>
       <c r="C406" s="16">
         <v>2022.71</v>
       </c>
       <c r="D406" s="16">
         <v>5298.28</v>
       </c>
       <c r="E406" s="16">
         <v>1324.57</v>
       </c>
       <c r="F406" s="16">
         <v>698.14</v>
       </c>
       <c r="G406" s="16">
         <v>4743.57</v>
       </c>
     </row>
-    <row r="407" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="407" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A407" s="23" t="s">
         <v>340</v>
       </c>
       <c r="B407" s="15">
         <v>17220</v>
       </c>
       <c r="C407" s="16">
         <v>8610</v>
       </c>
       <c r="D407" s="16">
         <v>22552.9</v>
       </c>
       <c r="E407" s="16">
         <v>5638.22</v>
       </c>
       <c r="F407" s="16">
         <v>2971.78</v>
       </c>
       <c r="G407" s="16">
         <v>20191.78</v>
       </c>
     </row>
-    <row r="408" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="408" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A408" s="24" t="s">
         <v>341</v>
       </c>
       <c r="B408" s="17">
         <v>6060.46</v>
       </c>
       <c r="C408" s="18">
         <v>3030.23</v>
       </c>
       <c r="D408" s="18">
         <v>7937.34</v>
       </c>
       <c r="E408" s="18">
         <v>1984.33</v>
       </c>
       <c r="F408" s="18">
         <v>1045.9000000000001</v>
       </c>
       <c r="G408" s="18">
         <v>7106.36</v>
       </c>
     </row>
-    <row r="409" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="409" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A409" s="25" t="s">
         <v>342</v>
       </c>
       <c r="B409" s="19">
         <v>-44888.74</v>
       </c>
       <c r="C409" s="20">
         <v>0</v>
       </c>
       <c r="D409" s="20">
         <v>0</v>
       </c>
       <c r="E409" s="20">
         <v>0</v>
       </c>
       <c r="F409" s="20">
         <v>-9508.84</v>
       </c>
       <c r="G409" s="20">
         <v>-54397.58</v>
       </c>
     </row>
-    <row r="410" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="410" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A410" s="23" t="s">
         <v>343</v>
       </c>
       <c r="B410" s="15">
         <v>169.99</v>
       </c>
       <c r="C410" s="16">
         <v>84.99</v>
       </c>
       <c r="D410" s="16">
         <v>195.95</v>
       </c>
       <c r="E410" s="16">
         <v>48.98</v>
       </c>
       <c r="F410" s="16">
         <v>36.01</v>
       </c>
       <c r="G410" s="16">
         <v>206</v>
       </c>
     </row>
-    <row r="411" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="411" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A411" s="23" t="s">
         <v>344</v>
       </c>
       <c r="B411" s="15">
         <v>410.99</v>
       </c>
       <c r="C411" s="16">
         <v>205.49</v>
       </c>
       <c r="D411" s="16">
         <v>473.74</v>
       </c>
       <c r="E411" s="16">
         <v>118.43</v>
       </c>
       <c r="F411" s="16">
         <v>87.06</v>
       </c>
       <c r="G411" s="16">
         <v>498.05</v>
       </c>
     </row>
-    <row r="412" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="412" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A412" s="23" t="s">
         <v>345</v>
       </c>
       <c r="B412" s="15">
         <v>859.81</v>
       </c>
       <c r="C412" s="16">
         <v>429.9</v>
       </c>
       <c r="D412" s="16">
         <v>991.08</v>
       </c>
       <c r="E412" s="16">
         <v>247.77</v>
       </c>
       <c r="F412" s="16">
         <v>182.13</v>
       </c>
       <c r="G412" s="16">
         <v>1041.94</v>
       </c>
     </row>
-    <row r="413" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="413" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A413" s="23" t="s">
         <v>346</v>
       </c>
       <c r="B413" s="15">
         <v>70.23</v>
       </c>
       <c r="C413" s="16">
         <v>35.11</v>
       </c>
       <c r="D413" s="16">
         <v>80.959999999999994</v>
       </c>
       <c r="E413" s="16">
         <v>20.239999999999998</v>
       </c>
       <c r="F413" s="16">
         <v>14.87</v>
       </c>
       <c r="G413" s="16">
         <v>85.1</v>
       </c>
     </row>
-    <row r="414" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="414" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A414" s="23" t="s">
         <v>347</v>
       </c>
       <c r="B414" s="15">
         <v>1317.96</v>
       </c>
       <c r="C414" s="16">
         <v>658.98</v>
       </c>
       <c r="D414" s="16">
         <v>1519.18</v>
       </c>
       <c r="E414" s="16">
         <v>379.79</v>
       </c>
       <c r="F414" s="16">
         <v>279.19</v>
       </c>
       <c r="G414" s="16">
         <v>1597.15</v>
       </c>
     </row>
-    <row r="415" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="415" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A415" s="23" t="s">
         <v>348</v>
       </c>
       <c r="B415" s="15">
         <v>765.5</v>
       </c>
       <c r="C415" s="16">
         <v>382.75</v>
       </c>
       <c r="D415" s="16">
         <v>882.37</v>
       </c>
       <c r="E415" s="16">
         <v>220.59</v>
       </c>
       <c r="F415" s="16">
         <v>162.16</v>
       </c>
       <c r="G415" s="16">
         <v>927.66</v>
       </c>
     </row>
-    <row r="416" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="416" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A416" s="23" t="s">
         <v>349</v>
       </c>
       <c r="B416" s="15">
         <v>742.3</v>
       </c>
       <c r="C416" s="16">
         <v>371.15</v>
       </c>
       <c r="D416" s="16">
         <v>855.63</v>
       </c>
       <c r="E416" s="16">
         <v>213.9</v>
       </c>
       <c r="F416" s="16">
         <v>157.25</v>
       </c>
       <c r="G416" s="16">
         <v>899.55</v>
       </c>
     </row>
-    <row r="417" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="417" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A417" s="23" t="s">
         <v>350</v>
       </c>
       <c r="B417" s="15">
         <v>7013.95</v>
       </c>
       <c r="C417" s="16">
         <v>3506.97</v>
       </c>
       <c r="D417" s="16">
         <v>8084.8</v>
       </c>
       <c r="E417" s="16">
         <v>2021.2</v>
       </c>
       <c r="F417" s="16">
         <v>1485.77</v>
       </c>
       <c r="G417" s="16">
         <v>8499.7199999999993</v>
       </c>
     </row>
-    <row r="418" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="418" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A418" s="24" t="s">
         <v>351</v>
       </c>
       <c r="B418" s="17">
         <v>33538.01</v>
       </c>
       <c r="C418" s="18">
         <v>16769</v>
       </c>
       <c r="D418" s="18">
         <v>38658.43</v>
       </c>
       <c r="E418" s="18">
         <v>9664.6</v>
       </c>
       <c r="F418" s="18">
         <v>7104.4</v>
       </c>
       <c r="G418" s="18">
         <v>40642.410000000003</v>
       </c>
     </row>
-    <row r="419" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="419" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A419" s="25" t="s">
         <v>352</v>
       </c>
       <c r="B419" s="19">
         <v>-49624.34</v>
       </c>
       <c r="C419" s="20">
         <v>0</v>
       </c>
       <c r="D419" s="20">
         <v>0</v>
       </c>
       <c r="E419" s="20">
         <v>0</v>
       </c>
       <c r="F419" s="20">
         <v>-6987.02</v>
       </c>
       <c r="G419" s="20">
         <v>-56611.360000000001</v>
       </c>
     </row>
-    <row r="420" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="420" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A420" s="23" t="s">
         <v>353</v>
       </c>
       <c r="B420" s="15">
         <v>43164.83</v>
       </c>
       <c r="C420" s="16">
         <v>21582.41</v>
       </c>
       <c r="D420" s="16">
         <v>62019.54</v>
       </c>
       <c r="E420" s="16">
         <v>15504.88</v>
       </c>
       <c r="F420" s="16">
         <v>6077.53</v>
       </c>
       <c r="G420" s="16">
         <v>49242.36</v>
       </c>
     </row>
-    <row r="421" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="421" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A421" s="24" t="s">
         <v>354</v>
       </c>
       <c r="B421" s="17">
         <v>6459.51</v>
       </c>
       <c r="C421" s="18">
         <v>3229.75</v>
       </c>
       <c r="D421" s="18">
         <v>9281.06</v>
       </c>
       <c r="E421" s="18">
         <v>2320.2600000000002</v>
       </c>
       <c r="F421" s="18">
         <v>909.49</v>
       </c>
       <c r="G421" s="18">
         <v>7369</v>
       </c>
     </row>
-    <row r="422" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="422" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A422" s="25" t="s">
         <v>355</v>
       </c>
       <c r="B422" s="19">
         <v>-3249987.26</v>
       </c>
       <c r="C422" s="20">
         <v>0</v>
       </c>
       <c r="D422" s="20">
         <v>0</v>
       </c>
       <c r="E422" s="20">
         <v>0</v>
       </c>
       <c r="F422" s="20">
         <v>754583.16</v>
       </c>
       <c r="G422" s="20">
         <v>-2495404.1</v>
       </c>
     </row>
-    <row r="423" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="423" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A423" s="23" t="s">
         <v>356</v>
       </c>
       <c r="B423" s="15">
         <v>2754068.19</v>
       </c>
       <c r="C423" s="16">
         <v>1377034.09</v>
       </c>
       <c r="D423" s="16">
         <v>8065898.4000000004</v>
       </c>
       <c r="E423" s="16">
         <v>2016474.6</v>
       </c>
       <c r="F423" s="16">
         <v>-639440.51</v>
       </c>
       <c r="G423" s="16">
         <v>2114627.6800000002</v>
       </c>
     </row>
-    <row r="424" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="424" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A424" s="23" t="s">
         <v>357</v>
       </c>
       <c r="B424" s="15">
         <v>88523.17</v>
       </c>
       <c r="C424" s="16">
         <v>44261.58</v>
       </c>
       <c r="D424" s="16">
         <v>259259.7</v>
       </c>
       <c r="E424" s="16">
         <v>64814.92</v>
       </c>
       <c r="F424" s="16">
         <v>-20553.34</v>
       </c>
       <c r="G424" s="16">
         <v>67969.83</v>
       </c>
     </row>
-    <row r="425" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="425" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A425" s="23" t="s">
         <v>647</v>
       </c>
       <c r="B425" s="15">
         <v>50440.21</v>
       </c>
       <c r="C425" s="16">
         <v>25220.1</v>
       </c>
       <c r="D425" s="16">
         <v>147725.32</v>
       </c>
       <c r="E425" s="16">
         <v>36931.33</v>
       </c>
       <c r="F425" s="16">
         <v>-11711.23</v>
       </c>
       <c r="G425" s="16">
         <v>38728.980000000003</v>
       </c>
     </row>
-    <row r="426" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="426" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A426" s="23" t="s">
         <v>615</v>
       </c>
       <c r="B426" s="15">
         <v>159720.74</v>
       </c>
       <c r="C426" s="16">
         <v>79860.37</v>
       </c>
       <c r="D426" s="16">
         <v>467777.55</v>
       </c>
       <c r="E426" s="16">
         <v>116944.38</v>
       </c>
       <c r="F426" s="16">
         <v>-37084.01</v>
       </c>
       <c r="G426" s="16">
         <v>122636.73</v>
       </c>
     </row>
-    <row r="427" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="427" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A427" s="23" t="s">
         <v>358</v>
       </c>
       <c r="B427" s="15">
         <v>89645.24</v>
       </c>
       <c r="C427" s="16">
         <v>44822.62</v>
       </c>
       <c r="D427" s="16">
         <v>262545.93</v>
       </c>
       <c r="E427" s="16">
         <v>65636.479999999996</v>
       </c>
       <c r="F427" s="16">
         <v>-20813.86</v>
       </c>
       <c r="G427" s="16">
         <v>68831.38</v>
       </c>
     </row>
-    <row r="428" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="428" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A428" s="23" t="s">
         <v>652</v>
       </c>
       <c r="B428" s="15">
         <v>58785.38</v>
       </c>
       <c r="C428" s="16">
         <v>29392.69</v>
       </c>
       <c r="D428" s="16">
         <v>172165.99</v>
       </c>
       <c r="E428" s="16">
         <v>43041.49</v>
       </c>
       <c r="F428" s="16">
         <v>-13648.8</v>
       </c>
       <c r="G428" s="16">
         <v>45136.58</v>
       </c>
     </row>
-    <row r="429" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="429" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A429" s="23" t="s">
         <v>359</v>
       </c>
       <c r="B429" s="15">
         <v>48222.09</v>
       </c>
       <c r="C429" s="16">
         <v>24111.040000000001</v>
       </c>
       <c r="D429" s="16">
         <v>141229.07999999999</v>
       </c>
       <c r="E429" s="16">
         <v>35307.269999999997</v>
       </c>
       <c r="F429" s="16">
         <v>-11196.23</v>
       </c>
       <c r="G429" s="16">
         <v>37025.86</v>
       </c>
     </row>
-    <row r="430" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="430" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A430" s="23" t="s">
         <v>653</v>
       </c>
       <c r="B430" s="15">
         <v>582.24</v>
       </c>
       <c r="C430" s="16">
         <v>291.12</v>
       </c>
       <c r="D430" s="16">
         <v>1705.23</v>
       </c>
       <c r="E430" s="16">
         <v>426.3</v>
       </c>
       <c r="F430" s="16">
         <v>-135.18</v>
       </c>
       <c r="G430" s="16">
         <v>447.06</v>
       </c>
     </row>
-    <row r="431" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="431" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A431" s="24" t="s">
         <v>654</v>
       </c>
       <c r="B431" s="17">
         <v>0</v>
       </c>
       <c r="C431" s="18">
         <v>0</v>
       </c>
       <c r="D431" s="18">
         <v>0</v>
       </c>
       <c r="E431" s="18">
         <v>0</v>
       </c>
       <c r="F431" s="18">
         <v>0</v>
       </c>
       <c r="G431" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="432" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="432" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A432" s="25" t="s">
         <v>360</v>
       </c>
       <c r="B432" s="19">
         <v>-13246.17</v>
       </c>
       <c r="C432" s="20">
         <v>0</v>
       </c>
       <c r="D432" s="20">
         <v>0</v>
       </c>
       <c r="E432" s="20">
         <v>0</v>
       </c>
       <c r="F432" s="20">
         <v>-428.75</v>
       </c>
       <c r="G432" s="20">
         <v>-13674.92</v>
       </c>
     </row>
-    <row r="433" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="433" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A433" s="23" t="s">
         <v>361</v>
       </c>
       <c r="B433" s="15">
         <v>1457.78</v>
       </c>
       <c r="C433" s="16">
         <v>728.89</v>
       </c>
       <c r="D433" s="16">
         <v>2726.81</v>
       </c>
       <c r="E433" s="16">
         <v>681.7</v>
       </c>
       <c r="F433" s="16">
         <v>47.19</v>
       </c>
       <c r="G433" s="16">
         <v>1504.97</v>
       </c>
     </row>
-    <row r="434" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="434" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A434" s="24" t="s">
         <v>362</v>
       </c>
       <c r="B434" s="17">
         <v>11788.39</v>
       </c>
       <c r="C434" s="18">
         <v>5894.19</v>
       </c>
       <c r="D434" s="18">
         <v>22050.54</v>
       </c>
       <c r="E434" s="18">
         <v>5512.63</v>
       </c>
       <c r="F434" s="18">
         <v>381.56</v>
       </c>
       <c r="G434" s="18">
         <v>12169.95</v>
       </c>
     </row>
-    <row r="435" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="435" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A435" s="25" t="s">
         <v>363</v>
       </c>
       <c r="B435" s="19">
         <v>-53355.97</v>
       </c>
       <c r="C435" s="20">
         <v>0</v>
       </c>
       <c r="D435" s="20">
         <v>0</v>
       </c>
       <c r="E435" s="20">
         <v>0</v>
       </c>
       <c r="F435" s="20">
         <v>-10774.15</v>
       </c>
       <c r="G435" s="20">
         <v>-64130.12</v>
       </c>
     </row>
-    <row r="436" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="436" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A436" s="23" t="s">
         <v>364</v>
       </c>
       <c r="B436" s="15">
         <v>12951.9</v>
       </c>
       <c r="C436" s="16">
         <v>6475.95</v>
       </c>
       <c r="D436" s="16">
         <v>15442.32</v>
       </c>
       <c r="E436" s="16">
         <v>3860.58</v>
       </c>
       <c r="F436" s="16">
         <v>2615.37</v>
       </c>
       <c r="G436" s="16">
         <v>15567.27</v>
       </c>
     </row>
-    <row r="437" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="437" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A437" s="23" t="s">
         <v>655</v>
       </c>
       <c r="B437" s="15">
         <v>5663.4</v>
       </c>
       <c r="C437" s="16">
         <v>2831.7</v>
       </c>
       <c r="D437" s="16">
         <v>6752.37</v>
       </c>
       <c r="E437" s="16">
         <v>1688.09</v>
       </c>
       <c r="F437" s="16">
         <v>1143.6099999999999</v>
       </c>
       <c r="G437" s="16">
         <v>6807.01</v>
       </c>
     </row>
-    <row r="438" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="438" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A438" s="23" t="s">
         <v>365</v>
       </c>
       <c r="B438" s="15">
         <v>8139.4</v>
       </c>
       <c r="C438" s="16">
         <v>4069.7</v>
       </c>
       <c r="D438" s="16">
         <v>9704.4599999999991</v>
       </c>
       <c r="E438" s="16">
         <v>2426.11</v>
       </c>
       <c r="F438" s="16">
         <v>1643.59</v>
       </c>
       <c r="G438" s="16">
         <v>9782.99</v>
       </c>
     </row>
-    <row r="439" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="439" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A439" s="23" t="s">
         <v>366</v>
       </c>
       <c r="B439" s="15">
         <v>5691.31</v>
       </c>
       <c r="C439" s="16">
         <v>2845.65</v>
       </c>
       <c r="D439" s="16">
         <v>6785.64</v>
       </c>
       <c r="E439" s="16">
         <v>1696.41</v>
       </c>
       <c r="F439" s="16">
         <v>1149.24</v>
       </c>
       <c r="G439" s="16">
         <v>6840.55</v>
       </c>
     </row>
-    <row r="440" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="440" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A440" s="24" t="s">
         <v>367</v>
       </c>
       <c r="B440" s="17">
         <v>20909.96</v>
       </c>
       <c r="C440" s="18">
         <v>10454.98</v>
       </c>
       <c r="D440" s="18">
         <v>24930.57</v>
       </c>
       <c r="E440" s="18">
         <v>6232.64</v>
       </c>
       <c r="F440" s="18">
         <v>4222.34</v>
       </c>
       <c r="G440" s="18">
         <v>25132.3</v>
       </c>
     </row>
-    <row r="441" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="441" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A441" s="25" t="s">
         <v>368</v>
       </c>
       <c r="B441" s="19">
         <v>-398789.01</v>
       </c>
       <c r="C441" s="20">
         <v>0</v>
       </c>
       <c r="D441" s="20">
         <v>0</v>
       </c>
       <c r="E441" s="20">
         <v>0</v>
       </c>
       <c r="F441" s="20">
         <v>-239.16</v>
       </c>
       <c r="G441" s="20">
         <v>-399028.17</v>
       </c>
     </row>
-    <row r="442" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="442" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A442" s="23" t="s">
         <v>369</v>
       </c>
       <c r="B442" s="15">
         <v>63359.22</v>
       </c>
       <c r="C442" s="16">
         <v>31679.61</v>
       </c>
       <c r="D442" s="16">
         <v>126566.46</v>
       </c>
       <c r="E442" s="16">
         <v>31641.61</v>
       </c>
       <c r="F442" s="16">
         <v>38</v>
       </c>
       <c r="G442" s="16">
         <v>63397.22</v>
       </c>
     </row>
-    <row r="443" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="443" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A443" s="23" t="s">
         <v>370</v>
       </c>
       <c r="B443" s="15">
         <v>1708.43</v>
       </c>
       <c r="C443" s="16">
         <v>854.21</v>
       </c>
       <c r="D443" s="16">
         <v>3412.76</v>
       </c>
       <c r="E443" s="16">
         <v>853.19</v>
       </c>
       <c r="F443" s="16">
         <v>1.02</v>
       </c>
       <c r="G443" s="16">
         <v>1709.45</v>
       </c>
     </row>
-    <row r="444" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="444" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A444" s="23" t="s">
         <v>655</v>
       </c>
       <c r="B444" s="15">
-        <v>63359.22</v>
+        <v>0</v>
       </c>
       <c r="C444" s="16">
-        <v>31679.61</v>
+        <v>0</v>
       </c>
       <c r="D444" s="16">
-        <v>126566.46</v>
+        <v>0</v>
       </c>
       <c r="E444" s="16">
-        <v>31641.61</v>
+        <v>0</v>
       </c>
       <c r="F444" s="16">
-        <v>38</v>
+        <v>0</v>
       </c>
       <c r="G444" s="16">
-        <v>63397.22</v>
-[...2 lines deleted...]
-    <row r="445" spans="1:7" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="445" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A445" s="23" t="s">
         <v>371</v>
       </c>
       <c r="B445" s="15">
-        <v>1708.43</v>
+        <v>19776.97</v>
       </c>
       <c r="C445" s="16">
-        <v>854.21</v>
+        <v>9888.48</v>
       </c>
       <c r="D445" s="16">
-        <v>3412.76</v>
+        <v>39506.49</v>
       </c>
       <c r="E445" s="16">
-        <v>853.19</v>
+        <v>9876.6200000000008</v>
       </c>
       <c r="F445" s="16">
-        <v>1.02</v>
+        <v>11.86</v>
       </c>
       <c r="G445" s="16">
-        <v>1709.45</v>
-[...2 lines deleted...]
-    <row r="446" spans="1:7" x14ac:dyDescent="0.25">
+        <v>19788.830000000002</v>
+      </c>
+    </row>
+    <row r="446" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A446" s="23" t="s">
         <v>372</v>
       </c>
       <c r="B446" s="15">
-        <v>19776.97</v>
+        <v>9599.26</v>
       </c>
       <c r="C446" s="16">
-        <v>9888.48</v>
+        <v>4799.63</v>
       </c>
       <c r="D446" s="16">
-        <v>39506.49</v>
+        <v>19175.5</v>
       </c>
       <c r="E446" s="16">
-        <v>9876.6200000000008</v>
+        <v>4793.87</v>
       </c>
       <c r="F446" s="16">
-        <v>11.86</v>
+        <v>5.76</v>
       </c>
       <c r="G446" s="16">
-        <v>19788.830000000002</v>
-[...2 lines deleted...]
-    <row r="447" spans="1:7" x14ac:dyDescent="0.25">
+        <v>9605.02</v>
+      </c>
+    </row>
+    <row r="447" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A447" s="23" t="s">
         <v>373</v>
       </c>
       <c r="B447" s="15">
-        <v>9599.26</v>
+        <v>10337.15</v>
       </c>
       <c r="C447" s="16">
-        <v>4799.63</v>
+        <v>5168.57</v>
       </c>
       <c r="D447" s="16">
-        <v>19175.5</v>
+        <v>20649.509999999998</v>
       </c>
       <c r="E447" s="16">
-        <v>4793.87</v>
+        <v>5162.37</v>
       </c>
       <c r="F447" s="16">
-        <v>5.76</v>
+        <v>6.2</v>
       </c>
       <c r="G447" s="16">
-        <v>9605.02</v>
-[...2 lines deleted...]
-    <row r="448" spans="1:7" x14ac:dyDescent="0.25">
+        <v>10343.35</v>
+      </c>
+    </row>
+    <row r="448" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A448" s="23" t="s">
         <v>374</v>
       </c>
       <c r="B448" s="15">
-        <v>10337.15</v>
+        <v>125541.92</v>
       </c>
       <c r="C448" s="16">
-        <v>5168.57</v>
+        <v>62770.96</v>
       </c>
       <c r="D448" s="16">
-        <v>20649.509999999998</v>
+        <v>250782.7</v>
       </c>
       <c r="E448" s="16">
-        <v>5162.37</v>
+        <v>62695.67</v>
       </c>
       <c r="F448" s="16">
-        <v>6.2</v>
+        <v>75.290000000000006</v>
       </c>
       <c r="G448" s="16">
-        <v>10343.35</v>
-[...2 lines deleted...]
-    <row r="449" spans="1:7" x14ac:dyDescent="0.25">
+        <v>125617.21</v>
+      </c>
+    </row>
+    <row r="449" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A449" s="23" t="s">
         <v>375</v>
       </c>
       <c r="B449" s="15">
-        <v>125541.92</v>
+        <v>8376.1</v>
       </c>
       <c r="C449" s="16">
-        <v>62770.96</v>
+        <v>4188.05</v>
       </c>
       <c r="D449" s="16">
-        <v>250782.7</v>
+        <v>16732.12</v>
       </c>
       <c r="E449" s="16">
-        <v>62695.67</v>
+        <v>4183.03</v>
       </c>
       <c r="F449" s="16">
-        <v>75.290000000000006</v>
+        <v>5.0199999999999996</v>
       </c>
       <c r="G449" s="16">
-        <v>125617.21</v>
-[...2 lines deleted...]
-    <row r="450" spans="1:7" x14ac:dyDescent="0.25">
+        <v>8381.1200000000008</v>
+      </c>
+    </row>
+    <row r="450" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A450" s="23" t="s">
         <v>376</v>
       </c>
       <c r="B450" s="15">
-        <v>8376.1</v>
+        <v>112319.6</v>
       </c>
       <c r="C450" s="16">
-        <v>4188.05</v>
+        <v>56159.8</v>
       </c>
       <c r="D450" s="16">
-        <v>16732.12</v>
+        <v>224369.77</v>
       </c>
       <c r="E450" s="16">
-        <v>4183.03</v>
+        <v>56092.44</v>
       </c>
       <c r="F450" s="16">
-        <v>5.0199999999999996</v>
+        <v>67.36</v>
       </c>
       <c r="G450" s="16">
-        <v>8381.1200000000008</v>
-[...2 lines deleted...]
-    <row r="451" spans="1:7" x14ac:dyDescent="0.25">
+        <v>112386.96</v>
+      </c>
+    </row>
+    <row r="451" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A451" s="23" t="s">
         <v>377</v>
       </c>
       <c r="B451" s="15">
-        <v>112319.6</v>
+        <v>4480.5600000000004</v>
       </c>
       <c r="C451" s="16">
-        <v>56159.8</v>
+        <v>2240.2800000000002</v>
       </c>
       <c r="D451" s="16">
-        <v>224369.77</v>
+        <v>8950.3799999999992</v>
       </c>
       <c r="E451" s="16">
-        <v>56092.44</v>
+        <v>2237.59</v>
       </c>
       <c r="F451" s="16">
-        <v>67.36</v>
+        <v>2.69</v>
       </c>
       <c r="G451" s="16">
-        <v>112386.96</v>
-[...2 lines deleted...]
-    <row r="452" spans="1:7" x14ac:dyDescent="0.25">
+        <v>4483.25</v>
+      </c>
+    </row>
+    <row r="452" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A452" s="23" t="s">
         <v>378</v>
       </c>
       <c r="B452" s="15">
-        <v>4480.5600000000004</v>
+        <v>6960.13</v>
       </c>
       <c r="C452" s="16">
-        <v>2240.2800000000002</v>
+        <v>3480.06</v>
       </c>
       <c r="D452" s="16">
-        <v>8950.3799999999992</v>
+        <v>13903.57</v>
       </c>
       <c r="E452" s="16">
-        <v>2237.59</v>
+        <v>3475.89</v>
       </c>
       <c r="F452" s="16">
-        <v>2.69</v>
+        <v>4.17</v>
       </c>
       <c r="G452" s="16">
-        <v>4483.25</v>
-[...2 lines deleted...]
-    <row r="453" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+        <v>6964.3</v>
+      </c>
+    </row>
+    <row r="453" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A453" s="24" t="s">
         <v>379</v>
       </c>
       <c r="B453" s="17">
-        <v>6960.13</v>
+        <v>36329.67</v>
       </c>
       <c r="C453" s="18">
-        <v>3480.06</v>
+        <v>18164.830000000002</v>
       </c>
       <c r="D453" s="18">
-        <v>13903.57</v>
+        <v>72572.19</v>
       </c>
       <c r="E453" s="18">
-        <v>3475.89</v>
+        <v>18143.04</v>
       </c>
       <c r="F453" s="18">
-        <v>4.17</v>
+        <v>21.79</v>
       </c>
       <c r="G453" s="18">
-        <v>6964.3</v>
-[...2 lines deleted...]
-    <row r="454" spans="1:7" x14ac:dyDescent="0.25">
+        <v>36351.46</v>
+      </c>
+    </row>
+    <row r="454" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A454" s="25" t="s">
         <v>380</v>
       </c>
       <c r="B454" s="19">
         <v>-306645.89</v>
       </c>
       <c r="C454" s="20">
         <v>0</v>
       </c>
       <c r="D454" s="20">
         <v>0</v>
       </c>
       <c r="E454" s="20">
         <v>0</v>
       </c>
       <c r="F454" s="20">
         <v>-10921.28</v>
       </c>
       <c r="G454" s="20">
         <v>-317567.17</v>
       </c>
     </row>
-    <row r="455" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="455" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A455" s="23" t="s">
         <v>381</v>
       </c>
       <c r="B455" s="15">
         <v>3263.86</v>
       </c>
       <c r="C455" s="16">
         <v>1631.93</v>
       </c>
       <c r="D455" s="16">
         <v>6062.75</v>
       </c>
       <c r="E455" s="16">
         <v>1515.68</v>
       </c>
       <c r="F455" s="16">
         <v>116.25</v>
       </c>
       <c r="G455" s="16">
         <v>3380.11</v>
       </c>
     </row>
-    <row r="456" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="456" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A456" s="23" t="s">
         <v>382</v>
       </c>
       <c r="B456" s="15">
         <v>1471.5</v>
       </c>
       <c r="C456" s="16">
         <v>735.75</v>
       </c>
       <c r="D456" s="16">
         <v>2733.38</v>
       </c>
       <c r="E456" s="16">
         <v>683.34</v>
       </c>
       <c r="F456" s="16">
         <v>52.41</v>
       </c>
       <c r="G456" s="16">
         <v>1523.91</v>
       </c>
     </row>
-    <row r="457" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="457" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A457" s="23" t="s">
         <v>383</v>
       </c>
       <c r="B457" s="15">
         <v>6262.22</v>
       </c>
       <c r="C457" s="16">
         <v>3131.11</v>
       </c>
       <c r="D457" s="16">
         <v>11632.32</v>
       </c>
       <c r="E457" s="16">
         <v>2908.08</v>
       </c>
       <c r="F457" s="16">
         <v>223.03</v>
       </c>
       <c r="G457" s="16">
         <v>6485.25</v>
       </c>
     </row>
-    <row r="458" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="458" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A458" s="23" t="s">
         <v>384</v>
       </c>
       <c r="B458" s="15">
         <v>5277.55</v>
       </c>
       <c r="C458" s="16">
         <v>2638.77</v>
       </c>
       <c r="D458" s="16">
         <v>9803.25</v>
       </c>
       <c r="E458" s="16">
         <v>2450.81</v>
       </c>
       <c r="F458" s="16">
         <v>187.96</v>
       </c>
       <c r="G458" s="16">
         <v>5465.51</v>
       </c>
     </row>
-    <row r="459" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="459" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A459" s="23" t="s">
         <v>385</v>
       </c>
       <c r="B459" s="15">
         <v>1593.23</v>
       </c>
       <c r="C459" s="16">
         <v>796.61</v>
       </c>
       <c r="D459" s="16">
         <v>2959.49</v>
       </c>
       <c r="E459" s="16">
         <v>739.87</v>
       </c>
       <c r="F459" s="16">
         <v>56.74</v>
       </c>
       <c r="G459" s="16">
         <v>1649.97</v>
       </c>
     </row>
-    <row r="460" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="460" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A460" s="23" t="s">
         <v>386</v>
       </c>
       <c r="B460" s="15">
         <v>32478.55</v>
       </c>
       <c r="C460" s="16">
         <v>16239.27</v>
       </c>
       <c r="D460" s="16">
         <v>60330.18</v>
       </c>
       <c r="E460" s="16">
         <v>15082.54</v>
       </c>
       <c r="F460" s="16">
         <v>1156.73</v>
       </c>
       <c r="G460" s="16">
         <v>33635.279999999999</v>
       </c>
     </row>
-    <row r="461" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="461" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A461" s="23" t="s">
         <v>387</v>
       </c>
       <c r="B461" s="15">
         <v>19107.599999999999</v>
       </c>
       <c r="C461" s="16">
         <v>9553.7999999999993</v>
       </c>
       <c r="D461" s="16">
         <v>35493.120000000003</v>
       </c>
       <c r="E461" s="16">
         <v>8873.2800000000007</v>
       </c>
       <c r="F461" s="16">
         <v>680.52</v>
       </c>
       <c r="G461" s="16">
         <v>19788.12</v>
       </c>
     </row>
-    <row r="462" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="462" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A462" s="23" t="s">
         <v>634</v>
       </c>
       <c r="B462" s="15">
         <v>221950.6</v>
       </c>
       <c r="C462" s="16">
         <v>110975.3</v>
       </c>
       <c r="D462" s="16">
         <v>412281.89</v>
       </c>
       <c r="E462" s="16">
         <v>103070.47</v>
       </c>
       <c r="F462" s="16">
         <v>7904.83</v>
       </c>
       <c r="G462" s="16">
         <v>229855.43</v>
       </c>
     </row>
-    <row r="463" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="463" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A463" s="23" t="s">
         <v>635</v>
       </c>
       <c r="B463" s="15">
         <v>5980.11</v>
       </c>
       <c r="C463" s="16">
         <v>2990.05</v>
       </c>
       <c r="D463" s="16">
         <v>11108.29</v>
       </c>
       <c r="E463" s="16">
         <v>2777.07</v>
       </c>
       <c r="F463" s="16">
         <v>212.98</v>
       </c>
       <c r="G463" s="16">
         <v>6193.09</v>
       </c>
     </row>
-    <row r="464" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="464" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A464" s="23" t="s">
         <v>388</v>
       </c>
       <c r="B464" s="15">
         <v>7374.22</v>
       </c>
       <c r="C464" s="16">
         <v>3687.11</v>
       </c>
       <c r="D464" s="16">
         <v>13697.91</v>
       </c>
       <c r="E464" s="16">
         <v>3424.47</v>
       </c>
       <c r="F464" s="16">
         <v>262.64</v>
       </c>
       <c r="G464" s="16">
         <v>7636.86</v>
       </c>
     </row>
-    <row r="465" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="465" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A465" s="24" t="s">
         <v>636</v>
       </c>
       <c r="B465" s="17">
         <v>1886.45</v>
       </c>
       <c r="C465" s="18">
         <v>943.22</v>
       </c>
       <c r="D465" s="18">
         <v>3504.15</v>
       </c>
       <c r="E465" s="18">
         <v>876.03</v>
       </c>
       <c r="F465" s="18">
         <v>67.19</v>
       </c>
       <c r="G465" s="18">
         <v>1953.64</v>
       </c>
     </row>
-    <row r="466" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="466" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A466" s="25" t="s">
         <v>389</v>
       </c>
       <c r="B466" s="19">
         <v>-749431</v>
       </c>
       <c r="C466" s="20">
         <v>0</v>
       </c>
       <c r="D466" s="20">
         <v>0</v>
       </c>
       <c r="E466" s="20">
         <v>0</v>
       </c>
       <c r="F466" s="20">
         <v>174883.48</v>
       </c>
       <c r="G466" s="20">
         <v>-574547.52</v>
       </c>
     </row>
-    <row r="467" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="467" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A467" s="23" t="s">
         <v>390</v>
       </c>
       <c r="B467" s="15">
         <v>49378.42</v>
       </c>
       <c r="C467" s="16">
         <v>24689.21</v>
       </c>
       <c r="D467" s="16">
         <v>144847.64000000001</v>
       </c>
       <c r="E467" s="16">
         <v>36211.910000000003</v>
       </c>
       <c r="F467" s="16">
         <v>-11522.7</v>
       </c>
       <c r="G467" s="16">
         <v>37855.72</v>
       </c>
     </row>
-    <row r="468" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="468" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A468" s="23" t="s">
         <v>391</v>
       </c>
       <c r="B468" s="15">
         <v>25228.77</v>
       </c>
       <c r="C468" s="16">
         <v>12614.38</v>
       </c>
       <c r="D468" s="16">
         <v>74006.570000000007</v>
       </c>
       <c r="E468" s="16">
         <v>18501.64</v>
       </c>
       <c r="F468" s="16">
         <v>-5887.26</v>
       </c>
       <c r="G468" s="16">
         <v>19341.509999999998</v>
       </c>
     </row>
-    <row r="469" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="469" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A469" s="23" t="s">
         <v>392</v>
       </c>
       <c r="B469" s="15">
         <v>650988.24</v>
       </c>
       <c r="C469" s="16">
         <v>325494.12</v>
       </c>
       <c r="D469" s="16">
         <v>1909621.98</v>
       </c>
       <c r="E469" s="16">
         <v>477405.49</v>
       </c>
       <c r="F469" s="16">
         <v>-151911.37</v>
       </c>
       <c r="G469" s="16">
         <v>499076.87</v>
       </c>
     </row>
-    <row r="470" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="470" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A470" s="24" t="s">
         <v>393</v>
       </c>
       <c r="B470" s="17">
         <v>23835.57</v>
       </c>
       <c r="C470" s="18">
         <v>11917.78</v>
       </c>
       <c r="D470" s="18">
         <v>69919.73</v>
       </c>
       <c r="E470" s="18">
         <v>17479.93</v>
       </c>
       <c r="F470" s="18">
         <v>-5562.15</v>
       </c>
       <c r="G470" s="18">
         <v>18273.419999999998</v>
       </c>
     </row>
-    <row r="471" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="471" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A471" s="25" t="s">
         <v>394</v>
       </c>
       <c r="B471" s="19">
         <v>-36091.11</v>
       </c>
       <c r="C471" s="20">
         <v>0</v>
       </c>
       <c r="D471" s="20">
         <v>0</v>
       </c>
       <c r="E471" s="20">
         <v>0</v>
       </c>
       <c r="F471" s="20">
         <v>-8184.1</v>
       </c>
       <c r="G471" s="20">
         <v>-44275.21</v>
       </c>
     </row>
-    <row r="472" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="472" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A472" s="23" t="s">
         <v>395</v>
       </c>
       <c r="B472" s="15">
         <v>5071.29</v>
       </c>
       <c r="C472" s="16">
         <v>2535.64</v>
       </c>
       <c r="D472" s="16">
         <v>5542.69</v>
       </c>
       <c r="E472" s="16">
         <v>1385.67</v>
       </c>
       <c r="F472" s="16">
         <v>1149.97</v>
       </c>
       <c r="G472" s="16">
         <v>6221.26</v>
       </c>
     </row>
-    <row r="473" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="473" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A473" s="23" t="s">
         <v>396</v>
       </c>
       <c r="B473" s="15">
         <v>6105.53</v>
       </c>
       <c r="C473" s="16">
         <v>3052.76</v>
       </c>
       <c r="D473" s="16">
         <v>6673.06</v>
       </c>
       <c r="E473" s="16">
         <v>1668.26</v>
       </c>
       <c r="F473" s="16">
         <v>1384.5</v>
       </c>
       <c r="G473" s="16">
         <v>7490.03</v>
       </c>
     </row>
-    <row r="474" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="474" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A474" s="23" t="s">
         <v>397</v>
       </c>
       <c r="B474" s="15">
         <v>6861.6</v>
       </c>
       <c r="C474" s="16">
         <v>3430.8</v>
       </c>
       <c r="D474" s="16">
         <v>7499.41</v>
       </c>
       <c r="E474" s="16">
         <v>1874.85</v>
       </c>
       <c r="F474" s="16">
         <v>1555.95</v>
       </c>
       <c r="G474" s="16">
         <v>8417.5499999999993</v>
       </c>
     </row>
-    <row r="475" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="475" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A475" s="23" t="s">
         <v>398</v>
       </c>
       <c r="B475" s="15">
         <v>2902.98</v>
       </c>
       <c r="C475" s="16">
         <v>1451.49</v>
       </c>
       <c r="D475" s="16">
         <v>3172.82</v>
       </c>
       <c r="E475" s="16">
         <v>793.2</v>
       </c>
       <c r="F475" s="16">
         <v>658.29</v>
       </c>
       <c r="G475" s="16">
         <v>3561.27</v>
       </c>
     </row>
-    <row r="476" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="476" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A476" s="23" t="s">
         <v>399</v>
       </c>
       <c r="B476" s="15">
         <v>406.56</v>
       </c>
       <c r="C476" s="16">
         <v>203.28</v>
       </c>
       <c r="D476" s="16">
         <v>444.35</v>
       </c>
       <c r="E476" s="16">
         <v>111.08</v>
       </c>
       <c r="F476" s="16">
         <v>92.2</v>
       </c>
       <c r="G476" s="16">
         <v>498.76</v>
       </c>
     </row>
-    <row r="477" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="477" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A477" s="23" t="s">
         <v>400</v>
       </c>
       <c r="B477" s="15">
         <v>6062.74</v>
       </c>
       <c r="C477" s="16">
         <v>3031.37</v>
       </c>
       <c r="D477" s="16">
         <v>6626.3</v>
       </c>
       <c r="E477" s="16">
         <v>1656.57</v>
       </c>
       <c r="F477" s="16">
         <v>1374.8</v>
       </c>
       <c r="G477" s="16">
         <v>7437.54</v>
       </c>
     </row>
-    <row r="478" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="478" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A478" s="23" t="s">
         <v>401</v>
       </c>
       <c r="B478" s="15">
         <v>3637.64</v>
       </c>
       <c r="C478" s="16">
         <v>1818.82</v>
       </c>
       <c r="D478" s="16">
         <v>3975.77</v>
       </c>
       <c r="E478" s="16">
         <v>993.94</v>
       </c>
       <c r="F478" s="16">
         <v>824.88</v>
       </c>
       <c r="G478" s="16">
         <v>4462.5200000000004</v>
       </c>
     </row>
-    <row r="479" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="479" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A479" s="23" t="s">
         <v>402</v>
       </c>
       <c r="B479" s="15">
         <v>1291.01</v>
       </c>
       <c r="C479" s="16">
         <v>645.5</v>
       </c>
       <c r="D479" s="16">
         <v>1411.01</v>
       </c>
       <c r="E479" s="16">
         <v>352.75</v>
       </c>
       <c r="F479" s="16">
         <v>292.75</v>
       </c>
       <c r="G479" s="16">
         <v>1583.76</v>
       </c>
     </row>
-    <row r="480" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="480" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A480" s="24" t="s">
         <v>403</v>
       </c>
       <c r="B480" s="17">
         <v>3751.76</v>
       </c>
       <c r="C480" s="18">
         <v>1875.88</v>
       </c>
       <c r="D480" s="18">
         <v>4100.5</v>
       </c>
       <c r="E480" s="18">
         <v>1025.1199999999999</v>
       </c>
       <c r="F480" s="18">
         <v>850.76</v>
       </c>
       <c r="G480" s="18">
         <v>4602.5200000000004</v>
       </c>
     </row>
-    <row r="481" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="481" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A481" s="25" t="s">
         <v>404</v>
       </c>
       <c r="B481" s="19">
         <v>-489477.24</v>
       </c>
       <c r="C481" s="20">
         <v>0</v>
       </c>
       <c r="D481" s="20">
         <v>0</v>
       </c>
       <c r="E481" s="20">
         <v>0</v>
       </c>
       <c r="F481" s="20">
         <v>-46697.27</v>
       </c>
       <c r="G481" s="20">
         <v>-536174.51</v>
       </c>
     </row>
-    <row r="482" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="482" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A482" s="23" t="s">
         <v>405</v>
       </c>
       <c r="B482" s="15">
         <v>33459.589999999997</v>
       </c>
       <c r="C482" s="16">
         <v>16729.79</v>
       </c>
       <c r="D482" s="16">
         <v>54150.69</v>
       </c>
       <c r="E482" s="16">
         <v>13537.67</v>
       </c>
       <c r="F482" s="16">
         <v>3192.12</v>
       </c>
       <c r="G482" s="16">
         <v>36651.71</v>
       </c>
     </row>
-    <row r="483" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="483" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A483" s="23" t="s">
         <v>406</v>
       </c>
       <c r="B483" s="15">
         <v>315137.93</v>
       </c>
       <c r="C483" s="16">
         <v>157568.95999999999</v>
       </c>
       <c r="D483" s="16">
         <v>510016.29</v>
       </c>
       <c r="E483" s="16">
         <v>127504.07</v>
       </c>
       <c r="F483" s="16">
         <v>30064.89</v>
       </c>
       <c r="G483" s="16">
         <v>345202.82</v>
       </c>
     </row>
-    <row r="484" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="484" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A484" s="23" t="s">
         <v>407</v>
       </c>
       <c r="B484" s="15">
         <v>80913.960000000006</v>
       </c>
       <c r="C484" s="16">
         <v>40456.980000000003</v>
       </c>
       <c r="D484" s="16">
         <v>130950.39</v>
       </c>
       <c r="E484" s="16">
         <v>32737.59</v>
       </c>
       <c r="F484" s="16">
         <v>7719.39</v>
       </c>
       <c r="G484" s="16">
         <v>88633.35</v>
       </c>
     </row>
-    <row r="485" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="485" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A485" s="23" t="s">
         <v>408</v>
       </c>
       <c r="B485" s="15">
         <v>9782.17</v>
       </c>
       <c r="C485" s="16">
         <v>4891.08</v>
       </c>
       <c r="D485" s="16">
         <v>15831.37</v>
       </c>
       <c r="E485" s="16">
         <v>3957.84</v>
       </c>
       <c r="F485" s="16">
         <v>933.24</v>
       </c>
       <c r="G485" s="16">
         <v>10715.41</v>
       </c>
     </row>
-    <row r="486" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="486" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A486" s="23" t="s">
         <v>656</v>
       </c>
       <c r="B486" s="15">
         <v>21889.31</v>
       </c>
       <c r="C486" s="16">
         <v>10944.65</v>
       </c>
       <c r="D486" s="16">
         <v>35425.46</v>
       </c>
       <c r="E486" s="16">
         <v>8856.36</v>
       </c>
       <c r="F486" s="16">
         <v>2088.29</v>
       </c>
       <c r="G486" s="16">
         <v>23977.599999999999</v>
       </c>
     </row>
-    <row r="487" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="487" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A487" s="24" t="s">
         <v>409</v>
       </c>
       <c r="B487" s="17">
         <v>28294.28</v>
       </c>
       <c r="C487" s="18">
         <v>14147.14</v>
       </c>
       <c r="D487" s="18">
         <v>45791.199999999997</v>
       </c>
       <c r="E487" s="18">
         <v>11447.8</v>
       </c>
       <c r="F487" s="18">
         <v>2699.34</v>
       </c>
       <c r="G487" s="18">
         <v>30993.62</v>
       </c>
     </row>
-    <row r="488" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="488" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A488" s="25" t="s">
         <v>410</v>
       </c>
       <c r="B488" s="19">
         <v>-627980.19999999995</v>
       </c>
       <c r="C488" s="20">
         <v>0</v>
       </c>
       <c r="D488" s="20">
         <v>0</v>
       </c>
       <c r="E488" s="20">
         <v>0</v>
       </c>
       <c r="F488" s="20">
         <v>-107880.78</v>
       </c>
       <c r="G488" s="20">
         <v>-735860.98</v>
       </c>
     </row>
-    <row r="489" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="489" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A489" s="23" t="s">
         <v>411</v>
       </c>
       <c r="B489" s="15">
         <v>139779.16</v>
       </c>
       <c r="C489" s="16">
         <v>69889.58</v>
       </c>
       <c r="D489" s="16">
         <v>183507.62</v>
       </c>
       <c r="E489" s="16">
         <v>45876.9</v>
       </c>
       <c r="F489" s="16">
         <v>24012.68</v>
       </c>
       <c r="G489" s="16">
         <v>163791.84</v>
       </c>
     </row>
-    <row r="490" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="490" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A490" s="23" t="s">
         <v>630</v>
       </c>
       <c r="B490" s="15">
         <v>395851.96</v>
       </c>
       <c r="C490" s="16">
         <v>197925.98</v>
       </c>
       <c r="D490" s="16">
         <v>519690.13</v>
       </c>
       <c r="E490" s="16">
         <v>129922.53</v>
       </c>
       <c r="F490" s="16">
         <v>68003.45</v>
       </c>
       <c r="G490" s="16">
         <v>463855.41</v>
       </c>
     </row>
-    <row r="491" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="491" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A491" s="23" t="s">
         <v>631</v>
       </c>
       <c r="B491" s="15">
         <v>950.74</v>
       </c>
       <c r="C491" s="16">
         <v>475.37</v>
       </c>
       <c r="D491" s="16">
         <v>1248.1600000000001</v>
       </c>
       <c r="E491" s="16">
         <v>312.04000000000002</v>
       </c>
       <c r="F491" s="16">
         <v>163.33000000000001</v>
       </c>
       <c r="G491" s="16">
         <v>1114.07</v>
       </c>
     </row>
-    <row r="492" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="492" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A492" s="23" t="s">
         <v>412</v>
       </c>
       <c r="B492" s="15">
         <v>65539.37</v>
       </c>
       <c r="C492" s="16">
         <v>32769.68</v>
       </c>
       <c r="D492" s="16">
         <v>86042.68</v>
       </c>
       <c r="E492" s="16">
         <v>21510.67</v>
       </c>
       <c r="F492" s="16">
         <v>11259.01</v>
       </c>
       <c r="G492" s="16">
         <v>76798.38</v>
       </c>
     </row>
-    <row r="493" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="493" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A493" s="24" t="s">
         <v>609</v>
       </c>
       <c r="B493" s="17">
         <v>25858.97</v>
       </c>
       <c r="C493" s="18">
         <v>12929.48</v>
       </c>
       <c r="D493" s="18">
         <v>33948.68</v>
       </c>
       <c r="E493" s="18">
         <v>8487.17</v>
       </c>
       <c r="F493" s="18">
         <v>4442.3100000000004</v>
       </c>
       <c r="G493" s="18">
         <v>30301.279999999999</v>
       </c>
     </row>
-    <row r="494" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="494" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A494" s="25" t="s">
         <v>413</v>
       </c>
       <c r="B494" s="19">
         <v>-8364</v>
       </c>
       <c r="C494" s="20">
         <v>0</v>
       </c>
       <c r="D494" s="20">
         <v>0</v>
       </c>
       <c r="E494" s="20">
         <v>0</v>
       </c>
       <c r="F494" s="20">
         <v>-898.9</v>
       </c>
       <c r="G494" s="20">
         <v>-9262.9</v>
       </c>
     </row>
-    <row r="495" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="495" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A495" s="23" t="s">
         <v>414</v>
       </c>
       <c r="B495" s="15">
         <v>434.35</v>
       </c>
       <c r="C495" s="16">
         <v>217.17</v>
       </c>
       <c r="D495" s="16">
         <v>681.98</v>
       </c>
       <c r="E495" s="16">
         <v>170.49</v>
       </c>
       <c r="F495" s="16">
         <v>46.68</v>
       </c>
       <c r="G495" s="16">
         <v>481.03</v>
       </c>
     </row>
-    <row r="496" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="496" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A496" s="23" t="s">
         <v>415</v>
       </c>
       <c r="B496" s="15">
         <v>0</v>
       </c>
       <c r="C496" s="16">
         <v>0</v>
       </c>
       <c r="D496" s="16">
         <v>0</v>
       </c>
       <c r="E496" s="16">
         <v>0</v>
       </c>
       <c r="F496" s="16">
         <v>0</v>
       </c>
       <c r="G496" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="497" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="497" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A497" s="23" t="s">
         <v>416</v>
       </c>
       <c r="B497" s="15">
         <v>950.57</v>
       </c>
       <c r="C497" s="16">
         <v>475.28</v>
       </c>
       <c r="D497" s="16">
         <v>1492.5</v>
       </c>
       <c r="E497" s="16">
         <v>373.12</v>
       </c>
       <c r="F497" s="16">
         <v>102.16</v>
       </c>
       <c r="G497" s="16">
         <v>1052.73</v>
       </c>
     </row>
-    <row r="498" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="498" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A498" s="23" t="s">
         <v>417</v>
       </c>
       <c r="B498" s="15">
         <v>267.14</v>
       </c>
       <c r="C498" s="16">
         <v>133.57</v>
       </c>
       <c r="D498" s="16">
         <v>419.44</v>
       </c>
       <c r="E498" s="16">
         <v>104.86</v>
       </c>
       <c r="F498" s="16">
         <v>28.71</v>
       </c>
       <c r="G498" s="16">
         <v>295.85000000000002</v>
       </c>
     </row>
-    <row r="499" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="499" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A499" s="23" t="s">
         <v>418</v>
       </c>
       <c r="B499" s="15">
         <v>261.76</v>
       </c>
       <c r="C499" s="16">
         <v>130.88</v>
       </c>
       <c r="D499" s="16">
         <v>410.99</v>
       </c>
       <c r="E499" s="16">
         <v>102.74</v>
       </c>
       <c r="F499" s="16">
         <v>28.14</v>
       </c>
       <c r="G499" s="16">
         <v>289.89999999999998</v>
       </c>
     </row>
-    <row r="500" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="500" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A500" s="23" t="s">
         <v>419</v>
       </c>
       <c r="B500" s="15">
         <v>1172.9100000000001</v>
       </c>
       <c r="C500" s="16">
         <v>586.45000000000005</v>
       </c>
       <c r="D500" s="16">
         <v>1841.6</v>
       </c>
       <c r="E500" s="16">
         <v>460.4</v>
       </c>
       <c r="F500" s="16">
         <v>126.05</v>
       </c>
       <c r="G500" s="16">
         <v>1298.96</v>
       </c>
     </row>
-    <row r="501" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="501" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A501" s="23" t="s">
         <v>420</v>
       </c>
       <c r="B501" s="15">
         <v>4557.72</v>
       </c>
       <c r="C501" s="16">
         <v>2278.86</v>
       </c>
       <c r="D501" s="16">
         <v>7156.13</v>
       </c>
       <c r="E501" s="16">
         <v>1789.03</v>
       </c>
       <c r="F501" s="16">
         <v>489.83</v>
       </c>
       <c r="G501" s="16">
         <v>5047.55</v>
       </c>
     </row>
-    <row r="502" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="502" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A502" s="23" t="s">
         <v>421</v>
       </c>
       <c r="B502" s="15">
         <v>282.74</v>
       </c>
       <c r="C502" s="16">
         <v>141.37</v>
       </c>
       <c r="D502" s="16">
         <v>443.93</v>
       </c>
       <c r="E502" s="16">
         <v>110.98</v>
       </c>
       <c r="F502" s="16">
         <v>30.39</v>
       </c>
       <c r="G502" s="16">
         <v>313.13</v>
       </c>
     </row>
-    <row r="503" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="503" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A503" s="24" t="s">
         <v>422</v>
       </c>
       <c r="B503" s="17">
         <v>436.81</v>
       </c>
       <c r="C503" s="18">
         <v>218.4</v>
       </c>
       <c r="D503" s="18">
         <v>685.85</v>
       </c>
       <c r="E503" s="18">
         <v>171.46</v>
       </c>
       <c r="F503" s="18">
         <v>46.94</v>
       </c>
       <c r="G503" s="18">
         <v>483.75</v>
       </c>
     </row>
-    <row r="504" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="504" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A504" s="25" t="s">
         <v>423</v>
       </c>
       <c r="B504" s="19">
         <v>-105925.16</v>
       </c>
       <c r="C504" s="20">
         <v>0</v>
       </c>
       <c r="D504" s="20">
         <v>0</v>
       </c>
       <c r="E504" s="20">
         <v>0</v>
       </c>
       <c r="F504" s="20">
         <v>-5243.02</v>
       </c>
       <c r="G504" s="20">
         <v>-111168.18</v>
       </c>
     </row>
-    <row r="505" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="505" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A505" s="24" t="s">
         <v>619</v>
       </c>
       <c r="B505" s="17">
         <v>105925.16</v>
       </c>
       <c r="C505" s="18">
         <v>52962.58</v>
       </c>
       <c r="D505" s="18">
         <v>190878.26</v>
       </c>
       <c r="E505" s="18">
         <v>47719.56</v>
       </c>
       <c r="F505" s="18">
         <v>5243.02</v>
       </c>
       <c r="G505" s="18">
         <v>111168.18</v>
       </c>
     </row>
-    <row r="506" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="506" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A506" s="25" t="s">
         <v>424</v>
       </c>
       <c r="B506" s="19">
         <v>-77647.25</v>
       </c>
       <c r="C506" s="20">
         <v>0</v>
       </c>
       <c r="D506" s="20">
         <v>0</v>
       </c>
       <c r="E506" s="20">
         <v>0</v>
       </c>
       <c r="F506" s="20">
         <v>-785.2</v>
       </c>
       <c r="G506" s="20">
         <v>-78432.45</v>
       </c>
     </row>
-    <row r="507" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="507" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A507" s="23" t="s">
         <v>425</v>
       </c>
       <c r="B507" s="15">
         <v>2656.85</v>
       </c>
       <c r="C507" s="16">
         <v>1328.42</v>
       </c>
       <c r="D507" s="16">
         <v>5206.24</v>
       </c>
       <c r="E507" s="16">
         <v>1301.56</v>
       </c>
       <c r="F507" s="16">
         <v>26.86</v>
       </c>
       <c r="G507" s="16">
         <v>2683.71</v>
       </c>
     </row>
-    <row r="508" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="508" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A508" s="23" t="s">
         <v>426</v>
       </c>
       <c r="B508" s="15">
         <v>30017.16</v>
       </c>
       <c r="C508" s="16">
         <v>15008.58</v>
       </c>
       <c r="D508" s="16">
         <v>58820.14</v>
       </c>
       <c r="E508" s="16">
         <v>14705.03</v>
       </c>
       <c r="F508" s="16">
         <v>303.55</v>
       </c>
       <c r="G508" s="16">
         <v>30320.71</v>
       </c>
     </row>
-    <row r="509" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="509" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A509" s="23" t="s">
         <v>427</v>
       </c>
       <c r="B509" s="15">
         <v>3577.54</v>
       </c>
       <c r="C509" s="16">
         <v>1788.77</v>
       </c>
       <c r="D509" s="16">
         <v>7010.36</v>
       </c>
       <c r="E509" s="16">
         <v>1752.59</v>
       </c>
       <c r="F509" s="16">
         <v>36.18</v>
       </c>
       <c r="G509" s="16">
         <v>3613.72</v>
       </c>
     </row>
-    <row r="510" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="510" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A510" s="23" t="s">
         <v>656</v>
       </c>
       <c r="B510" s="15">
         <v>35702.35</v>
       </c>
       <c r="C510" s="16">
         <v>17851.169999999998</v>
       </c>
       <c r="D510" s="16">
         <v>69960.56</v>
       </c>
       <c r="E510" s="16">
         <v>17490.14</v>
       </c>
       <c r="F510" s="16">
         <v>361.03</v>
       </c>
       <c r="G510" s="16">
         <v>36063.379999999997</v>
       </c>
     </row>
-    <row r="511" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="511" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A511" s="23" t="s">
         <v>428</v>
       </c>
       <c r="B511" s="15">
         <v>4118.58</v>
       </c>
       <c r="C511" s="16">
         <v>2059.29</v>
       </c>
       <c r="D511" s="16">
         <v>8070.57</v>
       </c>
       <c r="E511" s="16">
         <v>2017.64</v>
       </c>
       <c r="F511" s="16">
         <v>41.65</v>
       </c>
       <c r="G511" s="16">
         <v>4160.2299999999996</v>
       </c>
     </row>
-    <row r="512" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="512" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A512" s="23" t="s">
         <v>629</v>
       </c>
       <c r="B512" s="15">
         <v>0</v>
       </c>
       <c r="C512" s="16">
         <v>0</v>
       </c>
       <c r="D512" s="16">
         <v>0</v>
       </c>
       <c r="E512" s="16">
         <v>0</v>
       </c>
       <c r="F512" s="16">
         <v>0</v>
       </c>
       <c r="G512" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="513" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="513" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A513" s="24" t="s">
         <v>429</v>
       </c>
       <c r="B513" s="17">
         <v>1574.77</v>
       </c>
       <c r="C513" s="18">
         <v>787.38</v>
       </c>
       <c r="D513" s="18">
         <v>3085.83</v>
       </c>
       <c r="E513" s="18">
         <v>771.45</v>
       </c>
       <c r="F513" s="18">
         <v>15.93</v>
       </c>
       <c r="G513" s="18">
         <v>1590.7</v>
       </c>
     </row>
-    <row r="514" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="514" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A514" s="25" t="s">
         <v>430</v>
       </c>
       <c r="B514" s="19">
         <v>-21084.22</v>
       </c>
       <c r="C514" s="20">
         <v>0</v>
       </c>
       <c r="D514" s="20">
         <v>0</v>
       </c>
       <c r="E514" s="20">
         <v>0</v>
       </c>
       <c r="F514" s="20">
         <v>-5904.11</v>
       </c>
       <c r="G514" s="20">
         <v>-26988.33</v>
       </c>
     </row>
-    <row r="515" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="515" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A515" s="23" t="s">
         <v>431</v>
       </c>
       <c r="B515" s="15">
         <v>16316.85</v>
       </c>
       <c r="C515" s="16">
         <v>8158.42</v>
       </c>
       <c r="D515" s="16">
         <v>14357.19</v>
       </c>
       <c r="E515" s="16">
         <v>3589.29</v>
       </c>
       <c r="F515" s="16">
         <v>4569.13</v>
       </c>
       <c r="G515" s="16">
         <v>20885.98</v>
       </c>
     </row>
-    <row r="516" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="516" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A516" s="24" t="s">
         <v>432</v>
       </c>
       <c r="B516" s="17">
         <v>4767.37</v>
       </c>
       <c r="C516" s="18">
         <v>2383.6799999999998</v>
       </c>
       <c r="D516" s="18">
         <v>4194.8100000000004</v>
       </c>
       <c r="E516" s="18">
         <v>1048.7</v>
       </c>
       <c r="F516" s="18">
         <v>1334.98</v>
       </c>
       <c r="G516" s="18">
         <v>6102.35</v>
       </c>
     </row>
-    <row r="517" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="517" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A517" s="25" t="s">
         <v>433</v>
       </c>
       <c r="B517" s="19">
         <v>-47074.93</v>
       </c>
       <c r="C517" s="20">
         <v>0</v>
       </c>
       <c r="D517" s="20">
         <v>0</v>
       </c>
       <c r="E517" s="20">
         <v>0</v>
       </c>
       <c r="F517" s="20">
         <v>-6064.21</v>
       </c>
       <c r="G517" s="20">
         <v>-53139.14</v>
       </c>
     </row>
-    <row r="518" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="518" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A518" s="24" t="s">
         <v>434</v>
       </c>
       <c r="B518" s="17">
         <v>47074.93</v>
       </c>
       <c r="C518" s="18">
         <v>23537.46</v>
       </c>
       <c r="D518" s="18">
         <v>69893.009999999995</v>
       </c>
       <c r="E518" s="18">
         <v>17473.25</v>
       </c>
       <c r="F518" s="18">
         <v>6064.21</v>
       </c>
       <c r="G518" s="18">
         <v>53139.14</v>
       </c>
     </row>
-    <row r="519" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="519" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A519" s="25" t="s">
         <v>435</v>
       </c>
       <c r="B519" s="19">
         <v>-702959.76</v>
       </c>
       <c r="C519" s="20">
         <v>0</v>
       </c>
       <c r="D519" s="20">
         <v>0</v>
       </c>
       <c r="E519" s="20">
         <v>0</v>
       </c>
       <c r="F519" s="20">
         <v>-12353.54</v>
       </c>
       <c r="G519" s="20">
         <v>-715313.3</v>
       </c>
     </row>
-    <row r="520" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="520" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A520" s="23" t="s">
         <v>436</v>
       </c>
       <c r="B520" s="15">
         <v>30162.82</v>
       </c>
       <c r="C520" s="16">
         <v>15081.41</v>
       </c>
       <c r="D520" s="16">
         <v>58205.37</v>
       </c>
       <c r="E520" s="16">
         <v>14551.34</v>
       </c>
       <c r="F520" s="16">
         <v>530.07000000000005</v>
       </c>
       <c r="G520" s="16">
         <v>30692.89</v>
       </c>
     </row>
-    <row r="521" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="521" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A521" s="23" t="s">
         <v>437</v>
       </c>
       <c r="B521" s="15">
         <v>8189.48</v>
       </c>
       <c r="C521" s="16">
         <v>4094.74</v>
       </c>
       <c r="D521" s="16">
         <v>15803.29</v>
       </c>
       <c r="E521" s="16">
         <v>3950.82</v>
       </c>
       <c r="F521" s="16">
         <v>143.91999999999999</v>
       </c>
       <c r="G521" s="16">
         <v>8333.4</v>
       </c>
     </row>
-    <row r="522" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="522" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A522" s="23" t="s">
         <v>438</v>
       </c>
       <c r="B522" s="15">
         <v>279.67</v>
       </c>
       <c r="C522" s="16">
         <v>139.83000000000001</v>
       </c>
       <c r="D522" s="16">
         <v>539.66999999999996</v>
       </c>
       <c r="E522" s="16">
         <v>134.91</v>
       </c>
       <c r="F522" s="16">
         <v>4.92</v>
       </c>
       <c r="G522" s="16">
         <v>284.58999999999997</v>
       </c>
     </row>
-    <row r="523" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="523" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A523" s="23" t="s">
         <v>439</v>
       </c>
       <c r="B523" s="15">
         <v>26716.86</v>
       </c>
       <c r="C523" s="16">
         <v>13358.43</v>
       </c>
       <c r="D523" s="16">
         <v>51555.67</v>
       </c>
       <c r="E523" s="16">
         <v>12888.91</v>
       </c>
       <c r="F523" s="16">
         <v>469.52</v>
       </c>
       <c r="G523" s="16">
         <v>27186.38</v>
       </c>
     </row>
-    <row r="524" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="524" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A524" s="23" t="s">
         <v>440</v>
       </c>
       <c r="B524" s="15">
         <v>2273.6</v>
       </c>
       <c r="C524" s="16">
         <v>1136.8</v>
       </c>
       <c r="D524" s="16">
         <v>4387.37</v>
       </c>
       <c r="E524" s="16">
         <v>1096.8399999999999</v>
       </c>
       <c r="F524" s="16">
         <v>39.96</v>
       </c>
       <c r="G524" s="16">
         <v>2313.56</v>
       </c>
     </row>
-    <row r="525" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="525" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A525" s="23" t="s">
         <v>441</v>
       </c>
       <c r="B525" s="15">
         <v>548360.03</v>
       </c>
       <c r="C525" s="16">
         <v>274180.01</v>
       </c>
       <c r="D525" s="16">
         <v>1058173.49</v>
       </c>
       <c r="E525" s="16">
         <v>264543.37</v>
       </c>
       <c r="F525" s="16">
         <v>9636.64</v>
       </c>
       <c r="G525" s="16">
         <v>557996.67000000004</v>
       </c>
     </row>
-    <row r="526" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="526" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A526" s="23" t="s">
         <v>651</v>
       </c>
       <c r="B526" s="15">
         <v>16676.419999999998</v>
       </c>
       <c r="C526" s="16">
         <v>8338.2099999999991</v>
       </c>
       <c r="D526" s="16">
         <v>32180.57</v>
       </c>
       <c r="E526" s="16">
         <v>8045.14</v>
       </c>
       <c r="F526" s="16">
         <v>293.07</v>
       </c>
       <c r="G526" s="16">
         <v>16969.490000000002</v>
       </c>
     </row>
-    <row r="527" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="527" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A527" s="23" t="s">
         <v>442</v>
       </c>
       <c r="B527" s="15">
         <v>2458.0700000000002</v>
       </c>
       <c r="C527" s="16">
         <v>1229.03</v>
       </c>
       <c r="D527" s="16">
         <v>4743.34</v>
       </c>
       <c r="E527" s="16">
         <v>1185.83</v>
       </c>
       <c r="F527" s="16">
         <v>43.2</v>
       </c>
       <c r="G527" s="16">
         <v>2501.27</v>
       </c>
     </row>
-    <row r="528" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="528" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A528" s="23" t="s">
         <v>443</v>
       </c>
       <c r="B528" s="15">
         <v>3071.1</v>
       </c>
       <c r="C528" s="16">
         <v>1535.55</v>
       </c>
       <c r="D528" s="16">
         <v>5926.32</v>
       </c>
       <c r="E528" s="16">
         <v>1481.58</v>
       </c>
       <c r="F528" s="16">
         <v>53.97</v>
       </c>
       <c r="G528" s="16">
         <v>3125.07</v>
       </c>
     </row>
-    <row r="529" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="529" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A529" s="24" t="s">
         <v>444</v>
       </c>
       <c r="B529" s="17">
         <v>64771.71</v>
       </c>
       <c r="C529" s="18">
         <v>32385.85</v>
       </c>
       <c r="D529" s="18">
         <v>124990.34</v>
       </c>
       <c r="E529" s="18">
         <v>31247.58</v>
       </c>
       <c r="F529" s="18">
         <v>1138.27</v>
       </c>
       <c r="G529" s="18">
         <v>65909.98</v>
       </c>
     </row>
-    <row r="530" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="530" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A530" s="25" t="s">
         <v>445</v>
       </c>
       <c r="B530" s="19">
         <v>-26316.959999999999</v>
       </c>
       <c r="C530" s="20">
         <v>0</v>
       </c>
       <c r="D530" s="20">
         <v>0</v>
       </c>
       <c r="E530" s="20">
         <v>0</v>
       </c>
       <c r="F530" s="20">
         <v>-3205.65</v>
       </c>
       <c r="G530" s="20">
         <v>-29522.61</v>
       </c>
     </row>
-    <row r="531" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="531" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A531" s="23" t="s">
         <v>446</v>
       </c>
       <c r="B531" s="15">
         <v>8617.91</v>
       </c>
       <c r="C531" s="16">
         <v>4308.95</v>
       </c>
       <c r="D531" s="16">
         <v>13036.84</v>
       </c>
       <c r="E531" s="16">
         <v>3259.21</v>
       </c>
       <c r="F531" s="16">
         <v>1049.74</v>
       </c>
       <c r="G531" s="16">
         <v>9667.65</v>
       </c>
     </row>
-    <row r="532" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="532" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A532" s="23" t="s">
         <v>645</v>
       </c>
       <c r="B532" s="15">
         <v>5207.4799999999996</v>
       </c>
       <c r="C532" s="16">
         <v>2603.7399999999998</v>
       </c>
       <c r="D532" s="16">
         <v>7877.68</v>
       </c>
       <c r="E532" s="16">
         <v>1969.42</v>
       </c>
       <c r="F532" s="16">
         <v>634.32000000000005</v>
       </c>
       <c r="G532" s="16">
         <v>5841.8</v>
       </c>
     </row>
-    <row r="533" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="533" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A533" s="24" t="s">
         <v>447</v>
       </c>
       <c r="B533" s="17">
         <v>12491.57</v>
       </c>
       <c r="C533" s="18">
         <v>6245.78</v>
       </c>
       <c r="D533" s="18">
         <v>18896.78</v>
       </c>
       <c r="E533" s="18">
         <v>4724.1899999999996</v>
       </c>
       <c r="F533" s="18">
         <v>1521.59</v>
       </c>
       <c r="G533" s="18">
         <v>14013.16</v>
       </c>
     </row>
-    <row r="534" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="534" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A534" s="25" t="s">
         <v>448</v>
       </c>
       <c r="B534" s="19">
         <v>-384640.89</v>
       </c>
       <c r="C534" s="20">
         <v>0</v>
       </c>
       <c r="D534" s="20">
         <v>0</v>
       </c>
       <c r="E534" s="20">
         <v>0</v>
       </c>
       <c r="F534" s="20">
         <v>-60043.61</v>
       </c>
       <c r="G534" s="20">
         <v>-444684.5</v>
       </c>
     </row>
-    <row r="535" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="535" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A535" s="23" t="s">
         <v>641</v>
       </c>
       <c r="B535" s="15">
         <v>77291.179999999993</v>
       </c>
       <c r="C535" s="16">
         <v>38645.589999999997</v>
       </c>
       <c r="D535" s="16">
         <v>106320.83</v>
       </c>
       <c r="E535" s="16">
         <v>26580.2</v>
       </c>
       <c r="F535" s="16">
         <v>12065.39</v>
       </c>
       <c r="G535" s="16">
         <v>89356.57</v>
       </c>
     </row>
-    <row r="536" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="536" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A536" s="23" t="s">
         <v>449</v>
       </c>
       <c r="B536" s="15">
         <v>183633.51</v>
       </c>
       <c r="C536" s="16">
         <v>91816.75</v>
       </c>
       <c r="D536" s="16">
         <v>252604.08</v>
       </c>
       <c r="E536" s="16">
         <v>63151.02</v>
       </c>
       <c r="F536" s="16">
         <v>28665.73</v>
       </c>
       <c r="G536" s="16">
         <v>212299.24</v>
       </c>
     </row>
-    <row r="537" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="537" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A537" s="23" t="s">
         <v>450</v>
       </c>
       <c r="B537" s="15">
         <v>8086.19</v>
       </c>
       <c r="C537" s="16">
         <v>4043.09</v>
       </c>
       <c r="D537" s="16">
         <v>11123.26</v>
       </c>
       <c r="E537" s="16">
         <v>2780.81</v>
       </c>
       <c r="F537" s="16">
         <v>1262.28</v>
       </c>
       <c r="G537" s="16">
         <v>9348.4699999999993</v>
       </c>
     </row>
-    <row r="538" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="538" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A538" s="23" t="s">
         <v>625</v>
       </c>
       <c r="B538" s="15">
         <v>65.959999999999994</v>
       </c>
       <c r="C538" s="16">
         <v>32.979999999999997</v>
       </c>
       <c r="D538" s="16">
         <v>90.74</v>
       </c>
       <c r="E538" s="16">
         <v>22.68</v>
       </c>
       <c r="F538" s="16">
         <v>10.3</v>
       </c>
       <c r="G538" s="16">
         <v>76.260000000000005</v>
       </c>
     </row>
-    <row r="539" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="539" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A539" s="23" t="s">
         <v>451</v>
       </c>
       <c r="B539" s="15">
         <v>17670.96</v>
       </c>
       <c r="C539" s="16">
         <v>8835.48</v>
       </c>
       <c r="D539" s="16">
         <v>24307.97</v>
       </c>
       <c r="E539" s="16">
         <v>6076.99</v>
       </c>
       <c r="F539" s="16">
         <v>2758.49</v>
       </c>
       <c r="G539" s="16">
         <v>20429.45</v>
       </c>
     </row>
-    <row r="540" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="540" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A540" s="23" t="s">
         <v>452</v>
       </c>
       <c r="B540" s="15">
         <v>11703.64</v>
       </c>
       <c r="C540" s="16">
         <v>5851.82</v>
       </c>
       <c r="D540" s="16">
         <v>16099.39</v>
       </c>
       <c r="E540" s="16">
         <v>4024.84</v>
       </c>
       <c r="F540" s="16">
         <v>1826.98</v>
       </c>
       <c r="G540" s="16">
         <v>13530.62</v>
       </c>
     </row>
-    <row r="541" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="541" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A541" s="23" t="s">
         <v>453</v>
       </c>
       <c r="B541" s="15">
         <v>30952.13</v>
       </c>
       <c r="C541" s="16">
         <v>15476.06</v>
       </c>
       <c r="D541" s="16">
         <v>42577.38</v>
       </c>
       <c r="E541" s="16">
         <v>10644.34</v>
       </c>
       <c r="F541" s="16">
         <v>4831.72</v>
       </c>
       <c r="G541" s="16">
         <v>35783.85</v>
       </c>
     </row>
-    <row r="542" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="542" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A542" s="23" t="s">
         <v>454</v>
       </c>
       <c r="B542" s="15">
         <v>1564.41</v>
       </c>
       <c r="C542" s="16">
         <v>782.2</v>
       </c>
       <c r="D542" s="16">
         <v>2151.9899999999998</v>
       </c>
       <c r="E542" s="16">
         <v>537.99</v>
       </c>
       <c r="F542" s="16">
         <v>244.21</v>
       </c>
       <c r="G542" s="16">
         <v>1808.62</v>
       </c>
     </row>
-    <row r="543" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="543" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A543" s="23" t="s">
         <v>455</v>
       </c>
       <c r="B543" s="15">
         <v>2594.25</v>
       </c>
       <c r="C543" s="16">
         <v>1297.1199999999999</v>
       </c>
       <c r="D543" s="16">
         <v>3568.61</v>
       </c>
       <c r="E543" s="16">
         <v>892.15</v>
       </c>
       <c r="F543" s="16">
         <v>404.97</v>
       </c>
       <c r="G543" s="16">
         <v>2999.22</v>
       </c>
     </row>
-    <row r="544" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="544" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A544" s="23" t="s">
         <v>626</v>
       </c>
       <c r="B544" s="15">
         <v>3987</v>
       </c>
       <c r="C544" s="16">
         <v>1993.5</v>
       </c>
       <c r="D544" s="16">
         <v>5484.47</v>
       </c>
       <c r="E544" s="16">
         <v>1371.11</v>
       </c>
       <c r="F544" s="16">
         <v>622.39</v>
       </c>
       <c r="G544" s="16">
         <v>4609.3900000000003</v>
       </c>
     </row>
-    <row r="545" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="545" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A545" s="24" t="s">
         <v>456</v>
       </c>
       <c r="B545" s="17">
         <v>47091.66</v>
       </c>
       <c r="C545" s="18">
         <v>23545.83</v>
       </c>
       <c r="D545" s="18">
         <v>64778.73</v>
       </c>
       <c r="E545" s="18">
         <v>16194.68</v>
       </c>
       <c r="F545" s="18">
         <v>7351.15</v>
       </c>
       <c r="G545" s="18">
         <v>54442.81</v>
       </c>
     </row>
-    <row r="546" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="546" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A546" s="25" t="s">
         <v>457</v>
       </c>
       <c r="B546" s="19">
         <v>-79503.679999999993</v>
       </c>
       <c r="C546" s="20">
         <v>0</v>
       </c>
       <c r="D546" s="20">
         <v>0</v>
       </c>
       <c r="E546" s="20">
         <v>0</v>
       </c>
       <c r="F546" s="20">
         <v>-14938.4</v>
       </c>
       <c r="G546" s="20">
         <v>-94442.08</v>
       </c>
     </row>
-    <row r="547" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="547" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A547" s="23" t="s">
         <v>458</v>
       </c>
       <c r="B547" s="15">
         <v>1351.17</v>
       </c>
       <c r="C547" s="16">
         <v>675.58</v>
       </c>
       <c r="D547" s="16">
         <v>1686.82</v>
       </c>
       <c r="E547" s="16">
         <v>421.7</v>
       </c>
       <c r="F547" s="16">
         <v>253.88</v>
       </c>
       <c r="G547" s="16">
         <v>1605.05</v>
       </c>
     </row>
-    <row r="548" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="548" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A548" s="23" t="s">
         <v>459</v>
       </c>
       <c r="B548" s="15">
         <v>3646.62</v>
       </c>
       <c r="C548" s="16">
         <v>1823.31</v>
       </c>
       <c r="D548" s="16">
         <v>4552.5</v>
       </c>
       <c r="E548" s="16">
         <v>1138.1199999999999</v>
       </c>
       <c r="F548" s="16">
         <v>685.19</v>
       </c>
       <c r="G548" s="16">
         <v>4331.8100000000004</v>
       </c>
     </row>
-    <row r="549" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="549" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A549" s="23" t="s">
         <v>460</v>
       </c>
       <c r="B549" s="15">
         <v>28660.63</v>
       </c>
       <c r="C549" s="16">
         <v>14330.31</v>
       </c>
       <c r="D549" s="16">
         <v>35780.449999999997</v>
       </c>
       <c r="E549" s="16">
         <v>8945.11</v>
       </c>
       <c r="F549" s="16">
         <v>5385.2</v>
       </c>
       <c r="G549" s="16">
         <v>34045.83</v>
       </c>
     </row>
-    <row r="550" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="550" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A550" s="23" t="s">
         <v>461</v>
       </c>
       <c r="B550" s="15">
         <v>1185.0999999999999</v>
       </c>
       <c r="C550" s="16">
         <v>592.54999999999995</v>
       </c>
       <c r="D550" s="16">
         <v>1479.5</v>
       </c>
       <c r="E550" s="16">
         <v>369.87</v>
       </c>
       <c r="F550" s="16">
         <v>222.68</v>
       </c>
       <c r="G550" s="16">
         <v>1407.78</v>
       </c>
     </row>
-    <row r="551" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="551" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A551" s="23" t="s">
         <v>462</v>
       </c>
       <c r="B551" s="15">
         <v>0</v>
       </c>
       <c r="C551" s="16">
         <v>0</v>
       </c>
       <c r="D551" s="16">
         <v>0</v>
       </c>
       <c r="E551" s="16">
         <v>0</v>
       </c>
       <c r="F551" s="16">
         <v>0</v>
       </c>
       <c r="G551" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="552" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="552" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A552" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B552" s="17">
         <v>44660.160000000003</v>
       </c>
       <c r="C552" s="18">
         <v>22330.080000000002</v>
       </c>
       <c r="D552" s="18">
         <v>55754.54</v>
       </c>
       <c r="E552" s="18">
         <v>13938.63</v>
       </c>
       <c r="F552" s="18">
         <v>8391.4500000000007</v>
       </c>
       <c r="G552" s="18">
         <v>53051.61</v>
       </c>
     </row>
-    <row r="553" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="553" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A553" s="25" t="s">
         <v>464</v>
       </c>
       <c r="B553" s="19">
         <v>-252943.29</v>
       </c>
       <c r="C553" s="20">
         <v>0</v>
       </c>
       <c r="D553" s="20">
         <v>0</v>
       </c>
       <c r="E553" s="20">
         <v>0</v>
       </c>
       <c r="F553" s="20">
         <v>-45439.37</v>
       </c>
       <c r="G553" s="20">
         <v>-298382.65999999997</v>
       </c>
     </row>
-    <row r="554" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="554" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A554" s="23" t="s">
         <v>465</v>
       </c>
       <c r="B554" s="15">
         <v>16439.21</v>
       </c>
       <c r="C554" s="16">
         <v>8219.6</v>
       </c>
       <c r="D554" s="16">
         <v>21065.7</v>
       </c>
       <c r="E554" s="16">
         <v>5266.42</v>
       </c>
       <c r="F554" s="16">
         <v>2953.18</v>
       </c>
       <c r="G554" s="16">
         <v>19392.39</v>
       </c>
     </row>
-    <row r="555" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="555" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A555" s="23" t="s">
         <v>466</v>
       </c>
       <c r="B555" s="15">
         <v>624.22</v>
       </c>
       <c r="C555" s="16">
         <v>312.11</v>
       </c>
       <c r="D555" s="16">
         <v>799.9</v>
       </c>
       <c r="E555" s="16">
         <v>199.97</v>
       </c>
       <c r="F555" s="16">
         <v>112.14</v>
       </c>
       <c r="G555" s="16">
         <v>736.36</v>
       </c>
     </row>
-    <row r="556" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="556" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A556" s="23" t="s">
         <v>467</v>
       </c>
       <c r="B556" s="15">
         <v>144148.06</v>
       </c>
       <c r="C556" s="16">
         <v>72074.03</v>
       </c>
       <c r="D556" s="16">
         <v>184715.75</v>
       </c>
       <c r="E556" s="16">
         <v>46178.93</v>
       </c>
       <c r="F556" s="16">
         <v>25895.1</v>
       </c>
       <c r="G556" s="16">
         <v>170043.16</v>
       </c>
     </row>
-    <row r="557" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="557" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A557" s="23" t="s">
         <v>468</v>
       </c>
       <c r="B557" s="15">
         <v>797.12</v>
       </c>
       <c r="C557" s="16">
         <v>398.56</v>
       </c>
       <c r="D557" s="16">
         <v>1021.45</v>
       </c>
       <c r="E557" s="16">
         <v>255.36</v>
       </c>
       <c r="F557" s="16">
         <v>143.19999999999999</v>
       </c>
       <c r="G557" s="16">
         <v>940.32</v>
       </c>
     </row>
-    <row r="558" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="558" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A558" s="23" t="s">
         <v>657</v>
       </c>
       <c r="B558" s="15">
         <v>14265.89</v>
       </c>
       <c r="C558" s="16">
         <v>7132.94</v>
       </c>
       <c r="D558" s="16">
         <v>18280.75</v>
       </c>
       <c r="E558" s="16">
         <v>4570.18</v>
       </c>
       <c r="F558" s="16">
         <v>2562.7600000000002</v>
       </c>
       <c r="G558" s="16">
         <v>16828.650000000001</v>
       </c>
     </row>
-    <row r="559" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="559" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A559" s="23" t="s">
         <v>469</v>
       </c>
       <c r="B559" s="15">
         <v>691.82</v>
       </c>
       <c r="C559" s="16">
         <v>345.91</v>
       </c>
       <c r="D559" s="16">
         <v>886.52</v>
       </c>
       <c r="E559" s="16">
         <v>221.63</v>
       </c>
       <c r="F559" s="16">
         <v>124.28</v>
       </c>
       <c r="G559" s="16">
         <v>816.1</v>
       </c>
     </row>
-    <row r="560" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="560" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A560" s="23" t="s">
         <v>470</v>
       </c>
       <c r="B560" s="15">
         <v>436.2</v>
       </c>
       <c r="C560" s="16">
         <v>218.1</v>
       </c>
       <c r="D560" s="16">
         <v>558.96</v>
       </c>
       <c r="E560" s="16">
         <v>139.74</v>
       </c>
       <c r="F560" s="16">
         <v>78.36</v>
       </c>
       <c r="G560" s="16">
         <v>514.55999999999995</v>
       </c>
     </row>
-    <row r="561" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="561" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A561" s="23" t="s">
         <v>471</v>
       </c>
       <c r="B561" s="15">
         <v>3752.55</v>
       </c>
       <c r="C561" s="16">
         <v>1876.27</v>
       </c>
       <c r="D561" s="16">
         <v>4808.63</v>
       </c>
       <c r="E561" s="16">
         <v>1202.1500000000001</v>
       </c>
       <c r="F561" s="16">
         <v>674.12</v>
       </c>
       <c r="G561" s="16">
         <v>4426.67</v>
       </c>
     </row>
-    <row r="562" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="562" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A562" s="23" t="s">
         <v>472</v>
       </c>
       <c r="B562" s="15">
         <v>23102.15</v>
       </c>
       <c r="C562" s="16">
         <v>11551.07</v>
       </c>
       <c r="D562" s="16">
         <v>29603.81</v>
       </c>
       <c r="E562" s="16">
         <v>7400.95</v>
       </c>
       <c r="F562" s="16">
         <v>4150.12</v>
       </c>
       <c r="G562" s="16">
         <v>27252.27</v>
       </c>
     </row>
-    <row r="563" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="563" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A563" s="23" t="s">
         <v>473</v>
       </c>
       <c r="B563" s="15">
         <v>894.86</v>
       </c>
       <c r="C563" s="16">
         <v>447.43</v>
       </c>
       <c r="D563" s="16">
         <v>1146.7</v>
       </c>
       <c r="E563" s="16">
         <v>286.67</v>
       </c>
       <c r="F563" s="16">
         <v>160.76</v>
       </c>
       <c r="G563" s="16">
         <v>1055.6199999999999</v>
       </c>
     </row>
-    <row r="564" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="564" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A564" s="23" t="s">
         <v>474</v>
       </c>
       <c r="B564" s="15">
         <v>458.77</v>
       </c>
       <c r="C564" s="16">
         <v>229.38</v>
       </c>
       <c r="D564" s="16">
         <v>587.88</v>
       </c>
       <c r="E564" s="16">
         <v>146.97</v>
       </c>
       <c r="F564" s="16">
         <v>82.41</v>
       </c>
       <c r="G564" s="16">
         <v>541.17999999999995</v>
       </c>
     </row>
-    <row r="565" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="565" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A565" s="23" t="s">
         <v>646</v>
       </c>
       <c r="B565" s="15">
         <v>23237.58</v>
       </c>
       <c r="C565" s="16">
         <v>11618.79</v>
       </c>
       <c r="D565" s="16">
         <v>29777.35</v>
       </c>
       <c r="E565" s="16">
         <v>7444.33</v>
       </c>
       <c r="F565" s="16">
         <v>4174.46</v>
       </c>
       <c r="G565" s="16">
         <v>27412.04</v>
       </c>
     </row>
-    <row r="566" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="566" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A566" s="23" t="s">
         <v>475</v>
       </c>
       <c r="B566" s="15">
         <v>2068.02</v>
       </c>
       <c r="C566" s="16">
         <v>1034.01</v>
       </c>
       <c r="D566" s="16">
         <v>2650.03</v>
       </c>
       <c r="E566" s="16">
         <v>662.5</v>
       </c>
       <c r="F566" s="16">
         <v>371.51</v>
       </c>
       <c r="G566" s="16">
         <v>2439.5300000000002</v>
       </c>
     </row>
-    <row r="567" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="567" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A567" s="23" t="s">
         <v>476</v>
       </c>
       <c r="B567" s="15">
         <v>6647.94</v>
       </c>
       <c r="C567" s="16">
         <v>3323.97</v>
       </c>
       <c r="D567" s="16">
         <v>8518.8700000000008</v>
       </c>
       <c r="E567" s="16">
         <v>2129.71</v>
       </c>
       <c r="F567" s="16">
         <v>1194.26</v>
       </c>
       <c r="G567" s="16">
         <v>7842.2</v>
       </c>
     </row>
-    <row r="568" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="568" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A568" s="24" t="s">
         <v>477</v>
       </c>
       <c r="B568" s="17">
         <v>15378.9</v>
       </c>
       <c r="C568" s="18">
         <v>7689.45</v>
       </c>
       <c r="D568" s="18">
         <v>19706.990000000002</v>
       </c>
       <c r="E568" s="18">
         <v>4926.74</v>
       </c>
       <c r="F568" s="18">
         <v>2762.71</v>
       </c>
       <c r="G568" s="18">
         <v>18141.61</v>
       </c>
     </row>
-    <row r="569" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="569" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A569" s="25" t="s">
         <v>478</v>
       </c>
       <c r="B569" s="19">
         <v>-257125.36</v>
       </c>
       <c r="C569" s="20">
         <v>0</v>
       </c>
       <c r="D569" s="20">
         <v>0</v>
       </c>
       <c r="E569" s="20">
         <v>0</v>
       </c>
       <c r="F569" s="20">
         <v>-51127.49</v>
       </c>
       <c r="G569" s="20">
         <v>-308252.84999999998</v>
       </c>
     </row>
-    <row r="570" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="570" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A570" s="23" t="s">
         <v>479</v>
       </c>
       <c r="B570" s="15">
         <v>102046.52</v>
       </c>
       <c r="C570" s="16">
         <v>51023.26</v>
       </c>
       <c r="D570" s="16">
         <v>122928.25</v>
       </c>
       <c r="E570" s="16">
         <v>30732.06</v>
       </c>
       <c r="F570" s="16">
         <v>20291.2</v>
       </c>
       <c r="G570" s="16">
         <v>122337.72</v>
       </c>
     </row>
-    <row r="571" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="571" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A571" s="23" t="s">
         <v>480</v>
       </c>
       <c r="B571" s="15">
         <v>14302.43</v>
       </c>
       <c r="C571" s="16">
         <v>7151.21</v>
       </c>
       <c r="D571" s="16">
         <v>17229.12</v>
       </c>
       <c r="E571" s="16">
         <v>4307.28</v>
       </c>
       <c r="F571" s="16">
         <v>2843.93</v>
       </c>
       <c r="G571" s="16">
         <v>17146.36</v>
       </c>
     </row>
-    <row r="572" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="572" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A572" s="23" t="s">
         <v>481</v>
       </c>
       <c r="B572" s="15">
         <v>16092.7</v>
       </c>
       <c r="C572" s="16">
         <v>8046.35</v>
       </c>
       <c r="D572" s="16">
         <v>19385.740000000002</v>
       </c>
       <c r="E572" s="16">
         <v>4846.43</v>
       </c>
       <c r="F572" s="16">
         <v>3199.92</v>
       </c>
       <c r="G572" s="16">
         <v>19292.62</v>
       </c>
     </row>
-    <row r="573" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="573" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A573" s="23" t="s">
         <v>482</v>
       </c>
       <c r="B573" s="15">
         <v>97955.34</v>
       </c>
       <c r="C573" s="16">
         <v>48977.67</v>
       </c>
       <c r="D573" s="16">
         <v>117999.9</v>
       </c>
       <c r="E573" s="16">
         <v>29499.97</v>
       </c>
       <c r="F573" s="16">
         <v>19477.7</v>
       </c>
       <c r="G573" s="16">
         <v>117433.04</v>
       </c>
     </row>
-    <row r="574" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="574" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A574" s="23" t="s">
         <v>483</v>
       </c>
       <c r="B574" s="15">
         <v>8944.83</v>
       </c>
       <c r="C574" s="16">
         <v>4472.41</v>
       </c>
       <c r="D574" s="16">
         <v>10775.21</v>
       </c>
       <c r="E574" s="16">
         <v>2693.8</v>
       </c>
       <c r="F574" s="16">
         <v>1778.61</v>
       </c>
       <c r="G574" s="16">
         <v>10723.44</v>
       </c>
     </row>
-    <row r="575" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="575" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A575" s="24" t="s">
         <v>484</v>
       </c>
       <c r="B575" s="17">
         <v>17783.54</v>
       </c>
       <c r="C575" s="18">
         <v>8891.77</v>
       </c>
       <c r="D575" s="18">
         <v>21422.57</v>
       </c>
       <c r="E575" s="18">
         <v>5355.64</v>
       </c>
       <c r="F575" s="18">
         <v>3536.13</v>
       </c>
       <c r="G575" s="18">
         <v>21319.67</v>
       </c>
     </row>
-    <row r="576" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="576" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A576" s="25" t="s">
         <v>485</v>
       </c>
       <c r="B576" s="19">
         <v>-409773.56</v>
       </c>
       <c r="C576" s="20">
         <v>0</v>
       </c>
       <c r="D576" s="20">
         <v>0</v>
       </c>
       <c r="E576" s="20">
         <v>0</v>
       </c>
       <c r="F576" s="20">
         <v>-51458.7</v>
       </c>
       <c r="G576" s="20">
         <v>-461232.26</v>
       </c>
     </row>
-    <row r="577" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="577" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A577" s="23" t="s">
         <v>486</v>
       </c>
       <c r="B577" s="15">
         <v>27406.48</v>
       </c>
       <c r="C577" s="16">
         <v>13703.24</v>
       </c>
       <c r="D577" s="16">
         <v>41046.33</v>
       </c>
       <c r="E577" s="16">
         <v>10261.58</v>
       </c>
       <c r="F577" s="16">
         <v>3441.66</v>
       </c>
       <c r="G577" s="16">
         <v>30848.14</v>
       </c>
     </row>
-    <row r="578" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="578" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A578" s="23" t="s">
         <v>487</v>
       </c>
       <c r="B578" s="15">
         <v>5156.3900000000003</v>
       </c>
       <c r="C578" s="16">
         <v>2578.19</v>
       </c>
       <c r="D578" s="16">
         <v>7722.66</v>
       </c>
       <c r="E578" s="16">
         <v>1930.66</v>
       </c>
       <c r="F578" s="16">
         <v>647.53</v>
       </c>
       <c r="G578" s="16">
         <v>5803.92</v>
       </c>
     </row>
-    <row r="579" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="579" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A579" s="23" t="s">
         <v>488</v>
       </c>
       <c r="B579" s="15">
         <v>9671.1200000000008</v>
       </c>
       <c r="C579" s="16">
         <v>4835.5600000000004</v>
       </c>
       <c r="D579" s="16">
         <v>14484.3</v>
       </c>
       <c r="E579" s="16">
         <v>3621.07</v>
       </c>
       <c r="F579" s="16">
         <v>1214.49</v>
       </c>
       <c r="G579" s="16">
         <v>10885.61</v>
       </c>
     </row>
-    <row r="580" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="580" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A580" s="23" t="s">
         <v>489</v>
       </c>
       <c r="B580" s="15">
         <v>4950.3900000000003</v>
       </c>
       <c r="C580" s="16">
         <v>2475.19</v>
       </c>
       <c r="D580" s="16">
         <v>7414.13</v>
       </c>
       <c r="E580" s="16">
         <v>1853.53</v>
       </c>
       <c r="F580" s="16">
         <v>621.66</v>
       </c>
       <c r="G580" s="16">
         <v>5572.05</v>
       </c>
     </row>
-    <row r="581" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="581" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A581" s="23" t="s">
         <v>490</v>
       </c>
       <c r="B581" s="15">
         <v>18771.41</v>
       </c>
       <c r="C581" s="16">
         <v>9385.7000000000007</v>
       </c>
       <c r="D581" s="16">
         <v>28113.68</v>
       </c>
       <c r="E581" s="16">
         <v>7028.42</v>
       </c>
       <c r="F581" s="16">
         <v>2357.2800000000002</v>
       </c>
       <c r="G581" s="16">
         <v>21128.69</v>
       </c>
     </row>
-    <row r="582" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="582" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A582" s="23" t="s">
         <v>616</v>
       </c>
       <c r="B582" s="15">
         <v>63977.97</v>
       </c>
       <c r="C582" s="16">
         <v>31988.98</v>
       </c>
       <c r="D582" s="16">
         <v>95818.94</v>
       </c>
       <c r="E582" s="16">
         <v>23954.73</v>
       </c>
       <c r="F582" s="16">
         <v>8034.25</v>
       </c>
       <c r="G582" s="16">
         <v>72012.22</v>
       </c>
     </row>
-    <row r="583" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="583" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A583" s="23" t="s">
         <v>491</v>
       </c>
       <c r="B583" s="15">
         <v>23009.54</v>
       </c>
       <c r="C583" s="16">
         <v>11504.77</v>
       </c>
       <c r="D583" s="16">
         <v>34461.08</v>
       </c>
       <c r="E583" s="16">
         <v>8615.27</v>
       </c>
       <c r="F583" s="16">
         <v>2889.5</v>
       </c>
       <c r="G583" s="16">
         <v>25899.040000000001</v>
       </c>
     </row>
-    <row r="584" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="584" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A584" s="23" t="s">
         <v>492</v>
       </c>
       <c r="B584" s="15">
         <v>14397.86</v>
       </c>
       <c r="C584" s="16">
         <v>7198.93</v>
       </c>
       <c r="D584" s="16">
         <v>21563.48</v>
       </c>
       <c r="E584" s="16">
         <v>5390.87</v>
       </c>
       <c r="F584" s="16">
         <v>1808.06</v>
       </c>
       <c r="G584" s="16">
         <v>16205.92</v>
       </c>
     </row>
-    <row r="585" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="585" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A585" s="23" t="s">
         <v>493</v>
       </c>
       <c r="B585" s="15">
         <v>222530.84</v>
       </c>
       <c r="C585" s="16">
         <v>111265.42</v>
       </c>
       <c r="D585" s="16">
         <v>333281.46999999997</v>
       </c>
       <c r="E585" s="16">
         <v>83320.36</v>
       </c>
       <c r="F585" s="16">
         <v>27945.06</v>
       </c>
       <c r="G585" s="16">
         <v>250475.9</v>
       </c>
     </row>
-    <row r="586" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="586" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A586" s="24" t="s">
         <v>494</v>
       </c>
       <c r="B586" s="17">
         <v>19901.560000000001</v>
       </c>
       <c r="C586" s="18">
         <v>9950.7800000000007</v>
       </c>
       <c r="D586" s="18">
         <v>29806.3</v>
       </c>
       <c r="E586" s="18">
         <v>7451.57</v>
       </c>
       <c r="F586" s="18">
         <v>2499.21</v>
       </c>
       <c r="G586" s="18">
         <v>22400.77</v>
       </c>
     </row>
-    <row r="587" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="587" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A587" s="25" t="s">
         <v>495</v>
       </c>
       <c r="B587" s="19">
         <v>-153770.85</v>
       </c>
       <c r="C587" s="20">
         <v>0</v>
       </c>
       <c r="D587" s="20">
         <v>0</v>
       </c>
       <c r="E587" s="20">
         <v>0</v>
       </c>
       <c r="F587" s="20">
         <v>-18506.7</v>
       </c>
       <c r="G587" s="20">
         <v>-172277.55</v>
       </c>
     </row>
-    <row r="588" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="588" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A588" s="23" t="s">
         <v>496</v>
       </c>
       <c r="B588" s="15">
         <v>766.99</v>
       </c>
       <c r="C588" s="16">
         <v>383.49</v>
       </c>
       <c r="D588" s="16">
         <v>1164.74</v>
       </c>
       <c r="E588" s="16">
         <v>291.18</v>
       </c>
       <c r="F588" s="16">
         <v>92.31</v>
       </c>
       <c r="G588" s="16">
         <v>859.3</v>
       </c>
     </row>
-    <row r="589" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="589" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A589" s="23" t="s">
         <v>497</v>
       </c>
       <c r="B589" s="15">
         <v>1227.6199999999999</v>
       </c>
       <c r="C589" s="16">
         <v>613.80999999999995</v>
       </c>
       <c r="D589" s="16">
         <v>1864.25</v>
       </c>
       <c r="E589" s="16">
         <v>466.06</v>
       </c>
       <c r="F589" s="16">
         <v>147.75</v>
       </c>
       <c r="G589" s="16">
         <v>1375.37</v>
       </c>
     </row>
-    <row r="590" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="590" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A590" s="23" t="s">
         <v>498</v>
       </c>
       <c r="B590" s="15">
         <v>872.87</v>
       </c>
       <c r="C590" s="16">
         <v>436.43</v>
       </c>
       <c r="D590" s="16">
         <v>1325.53</v>
       </c>
       <c r="E590" s="16">
         <v>331.38</v>
       </c>
       <c r="F590" s="16">
         <v>105.05</v>
       </c>
       <c r="G590" s="16">
         <v>977.92</v>
       </c>
     </row>
-    <row r="591" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="591" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A591" s="23" t="s">
         <v>499</v>
       </c>
       <c r="B591" s="15">
         <v>77330.39</v>
       </c>
       <c r="C591" s="16">
         <v>38665.19</v>
       </c>
       <c r="D591" s="16">
         <v>117433.16</v>
       </c>
       <c r="E591" s="16">
         <v>29358.29</v>
       </c>
       <c r="F591" s="16">
         <v>9306.9</v>
       </c>
       <c r="G591" s="16">
         <v>86637.29</v>
       </c>
     </row>
-    <row r="592" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="592" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A592" s="23" t="s">
         <v>500</v>
       </c>
       <c r="B592" s="15">
         <v>33918.78</v>
       </c>
       <c r="C592" s="16">
         <v>16959.39</v>
       </c>
       <c r="D592" s="16">
         <v>51508.72</v>
       </c>
       <c r="E592" s="16">
         <v>12877.18</v>
       </c>
       <c r="F592" s="16">
         <v>4082.21</v>
       </c>
       <c r="G592" s="16">
         <v>38000.99</v>
       </c>
     </row>
-    <row r="593" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="593" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A593" s="23" t="s">
         <v>501</v>
       </c>
       <c r="B593" s="15">
         <v>1372.85</v>
       </c>
       <c r="C593" s="16">
         <v>686.42</v>
       </c>
       <c r="D593" s="16">
         <v>2084.79</v>
       </c>
       <c r="E593" s="16">
         <v>521.19000000000005</v>
       </c>
       <c r="F593" s="16">
         <v>165.23</v>
       </c>
       <c r="G593" s="16">
         <v>1538.08</v>
       </c>
     </row>
-    <row r="594" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="594" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A594" s="23" t="s">
         <v>502</v>
       </c>
       <c r="B594" s="15">
         <v>19420.59</v>
       </c>
       <c r="C594" s="16">
         <v>9710.2900000000009</v>
       </c>
       <c r="D594" s="16">
         <v>29491.919999999998</v>
       </c>
       <c r="E594" s="16">
         <v>7372.98</v>
       </c>
       <c r="F594" s="16">
         <v>2337.31</v>
       </c>
       <c r="G594" s="16">
         <v>21757.9</v>
       </c>
     </row>
-    <row r="595" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="595" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A595" s="24" t="s">
         <v>503</v>
       </c>
       <c r="B595" s="17">
         <v>18860.759999999998</v>
       </c>
       <c r="C595" s="18">
         <v>9430.3799999999992</v>
       </c>
       <c r="D595" s="18">
         <v>28641.759999999998</v>
       </c>
       <c r="E595" s="18">
         <v>7160.44</v>
       </c>
       <c r="F595" s="18">
         <v>2269.94</v>
       </c>
       <c r="G595" s="18">
         <v>21130.7</v>
       </c>
     </row>
-    <row r="596" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="596" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A596" s="25" t="s">
         <v>504</v>
       </c>
       <c r="B596" s="19">
         <v>-89019.07</v>
       </c>
       <c r="C596" s="20">
         <v>0</v>
       </c>
       <c r="D596" s="20">
         <v>0</v>
       </c>
       <c r="E596" s="20">
         <v>0</v>
       </c>
       <c r="F596" s="20">
         <v>-14615.29</v>
       </c>
       <c r="G596" s="20">
         <v>-103634.36</v>
       </c>
     </row>
-    <row r="597" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="597" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A597" s="23" t="s">
         <v>505</v>
       </c>
       <c r="B597" s="15">
         <v>1266.69</v>
       </c>
       <c r="C597" s="16">
         <v>633.34</v>
       </c>
       <c r="D597" s="16">
         <v>1701.51</v>
       </c>
       <c r="E597" s="16">
         <v>425.37</v>
       </c>
       <c r="F597" s="16">
         <v>207.97</v>
       </c>
       <c r="G597" s="16">
         <v>1474.66</v>
       </c>
     </row>
-    <row r="598" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="598" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A598" s="23" t="s">
         <v>506</v>
       </c>
       <c r="B598" s="15">
         <v>63632.92</v>
       </c>
       <c r="C598" s="16">
         <v>31816.46</v>
       </c>
       <c r="D598" s="16">
         <v>85476.5</v>
       </c>
       <c r="E598" s="16">
         <v>21369.119999999999</v>
       </c>
       <c r="F598" s="16">
         <v>10447.34</v>
       </c>
       <c r="G598" s="16">
         <v>74080.259999999995</v>
       </c>
     </row>
-    <row r="599" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="599" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A599" s="23" t="s">
         <v>658</v>
       </c>
       <c r="B599" s="15">
         <v>0</v>
       </c>
       <c r="C599" s="16">
         <v>0</v>
       </c>
       <c r="D599" s="16">
         <v>0</v>
       </c>
       <c r="E599" s="16">
         <v>0</v>
       </c>
       <c r="F599" s="16">
         <v>0</v>
       </c>
       <c r="G599" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="600" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="600" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A600" s="23" t="s">
         <v>624</v>
       </c>
       <c r="B600" s="15">
         <v>0</v>
       </c>
       <c r="C600" s="16">
         <v>0</v>
       </c>
       <c r="D600" s="16">
         <v>0</v>
       </c>
       <c r="E600" s="16">
         <v>0</v>
       </c>
       <c r="F600" s="16">
         <v>0</v>
       </c>
       <c r="G600" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="601" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="601" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A601" s="23" t="s">
         <v>507</v>
       </c>
       <c r="B601" s="15">
         <v>4425.9799999999996</v>
       </c>
       <c r="C601" s="16">
         <v>2212.9899999999998</v>
       </c>
       <c r="D601" s="16">
         <v>5945.3</v>
       </c>
       <c r="E601" s="16">
         <v>1486.32</v>
       </c>
       <c r="F601" s="16">
         <v>726.67</v>
       </c>
       <c r="G601" s="16">
         <v>5152.6499999999996</v>
       </c>
     </row>
-    <row r="602" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="602" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A602" s="23" t="s">
         <v>627</v>
       </c>
       <c r="B602" s="15">
         <v>1192.2</v>
       </c>
       <c r="C602" s="16">
         <v>596.1</v>
       </c>
       <c r="D602" s="16">
         <v>1601.45</v>
       </c>
       <c r="E602" s="16">
         <v>400.36</v>
       </c>
       <c r="F602" s="16">
         <v>195.74</v>
       </c>
       <c r="G602" s="16">
         <v>1387.94</v>
       </c>
     </row>
-    <row r="603" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="603" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A603" s="23" t="s">
         <v>508</v>
       </c>
       <c r="B603" s="15">
         <v>4396.21</v>
       </c>
       <c r="C603" s="16">
         <v>2198.1</v>
       </c>
       <c r="D603" s="16">
         <v>5905.32</v>
       </c>
       <c r="E603" s="16">
         <v>1476.33</v>
       </c>
       <c r="F603" s="16">
         <v>721.77</v>
       </c>
       <c r="G603" s="16">
         <v>5117.9799999999996</v>
       </c>
     </row>
-    <row r="604" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="604" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A604" s="23" t="s">
         <v>509</v>
       </c>
       <c r="B604" s="15">
         <v>8613.57</v>
       </c>
       <c r="C604" s="16">
         <v>4306.78</v>
       </c>
       <c r="D604" s="16">
         <v>11570.39</v>
       </c>
       <c r="E604" s="16">
         <v>2892.59</v>
       </c>
       <c r="F604" s="16">
         <v>1414.19</v>
       </c>
       <c r="G604" s="16">
         <v>10027.76</v>
       </c>
     </row>
-    <row r="605" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="605" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A605" s="23" t="s">
         <v>510</v>
       </c>
       <c r="B605" s="15">
         <v>3889.52</v>
       </c>
       <c r="C605" s="16">
         <v>1944.76</v>
       </c>
       <c r="D605" s="16">
         <v>5224.6899999999996</v>
       </c>
       <c r="E605" s="16">
         <v>1306.17</v>
       </c>
       <c r="F605" s="16">
         <v>638.59</v>
       </c>
       <c r="G605" s="16">
         <v>4528.1099999999997</v>
       </c>
     </row>
-    <row r="606" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="606" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A606" s="24" t="s">
         <v>511</v>
       </c>
       <c r="B606" s="17">
         <v>1601.98</v>
       </c>
       <c r="C606" s="18">
         <v>800.99</v>
       </c>
       <c r="D606" s="18">
         <v>2151.9</v>
       </c>
       <c r="E606" s="18">
         <v>537.97</v>
       </c>
       <c r="F606" s="18">
         <v>263.02</v>
       </c>
       <c r="G606" s="18">
         <v>1865</v>
       </c>
     </row>
-    <row r="607" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="607" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A607" s="25" t="s">
         <v>512</v>
       </c>
       <c r="B607" s="19">
         <v>-40034.199999999997</v>
       </c>
       <c r="C607" s="20">
         <v>0</v>
       </c>
       <c r="D607" s="20">
         <v>0</v>
       </c>
       <c r="E607" s="20">
         <v>0</v>
       </c>
       <c r="F607" s="20">
         <v>-7898.68</v>
       </c>
       <c r="G607" s="20">
         <v>-47932.88</v>
       </c>
     </row>
-    <row r="608" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="608" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A608" s="23" t="s">
         <v>513</v>
       </c>
       <c r="B608" s="15">
         <v>0</v>
       </c>
       <c r="C608" s="16">
         <v>0</v>
       </c>
       <c r="D608" s="16">
         <v>0</v>
       </c>
       <c r="E608" s="16">
         <v>0</v>
       </c>
       <c r="F608" s="16">
         <v>0</v>
       </c>
       <c r="G608" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="609" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="609" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A609" s="23" t="s">
         <v>514</v>
       </c>
       <c r="B609" s="15">
         <v>1299.2</v>
       </c>
       <c r="C609" s="16">
         <v>649.6</v>
       </c>
       <c r="D609" s="16">
         <v>1573.08</v>
       </c>
       <c r="E609" s="16">
         <v>393.27</v>
       </c>
       <c r="F609" s="16">
         <v>256.33</v>
       </c>
       <c r="G609" s="16">
         <v>1555.53</v>
       </c>
     </row>
-    <row r="610" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="610" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A610" s="23" t="s">
         <v>515</v>
       </c>
       <c r="B610" s="15">
         <v>34973.699999999997</v>
       </c>
       <c r="C610" s="16">
         <v>17486.849999999999</v>
       </c>
       <c r="D610" s="16">
         <v>42346.37</v>
       </c>
       <c r="E610" s="16">
         <v>10586.59</v>
       </c>
       <c r="F610" s="16">
         <v>6900.26</v>
       </c>
       <c r="G610" s="16">
         <v>41873.96</v>
       </c>
     </row>
-    <row r="611" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="611" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A611" s="23" t="s">
         <v>657</v>
       </c>
       <c r="B611" s="15">
         <v>1639.97</v>
       </c>
       <c r="C611" s="16">
         <v>819.98</v>
       </c>
       <c r="D611" s="16">
         <v>1985.68</v>
       </c>
       <c r="E611" s="16">
         <v>496.42</v>
       </c>
       <c r="F611" s="16">
         <v>323.56</v>
       </c>
       <c r="G611" s="16">
         <v>1963.53</v>
       </c>
     </row>
-    <row r="612" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="612" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A612" s="24" t="s">
         <v>516</v>
       </c>
       <c r="B612" s="17">
         <v>2121.33</v>
       </c>
       <c r="C612" s="18">
         <v>1060.6600000000001</v>
       </c>
       <c r="D612" s="18">
         <v>2568.52</v>
       </c>
       <c r="E612" s="18">
         <v>642.13</v>
       </c>
       <c r="F612" s="18">
         <v>418.53</v>
       </c>
       <c r="G612" s="18">
         <v>2539.86</v>
       </c>
     </row>
-    <row r="613" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="613" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A613" s="25" t="s">
         <v>517</v>
       </c>
       <c r="B613" s="19">
         <v>-201540.54</v>
       </c>
       <c r="C613" s="20">
         <v>0</v>
       </c>
       <c r="D613" s="20">
         <v>0</v>
       </c>
       <c r="E613" s="20">
         <v>0</v>
       </c>
       <c r="F613" s="20">
         <v>-14055.99</v>
       </c>
       <c r="G613" s="20">
         <v>-215596.53</v>
       </c>
     </row>
-    <row r="614" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="614" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A614" s="23" t="s">
         <v>518</v>
       </c>
       <c r="B614" s="15">
         <v>104494.8</v>
       </c>
       <c r="C614" s="16">
         <v>52247.4</v>
       </c>
       <c r="D614" s="16">
         <v>179838.56</v>
       </c>
       <c r="E614" s="16">
         <v>44959.64</v>
       </c>
       <c r="F614" s="16">
         <v>7287.76</v>
       </c>
       <c r="G614" s="16">
         <v>111782.56</v>
       </c>
     </row>
-    <row r="615" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="615" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A615" s="23" t="s">
         <v>519</v>
       </c>
       <c r="B615" s="15">
         <v>11498.21</v>
       </c>
       <c r="C615" s="16">
         <v>5749.1</v>
       </c>
       <c r="D615" s="16">
         <v>19788.759999999998</v>
       </c>
       <c r="E615" s="16">
         <v>4947.1899999999996</v>
       </c>
       <c r="F615" s="16">
         <v>801.91</v>
       </c>
       <c r="G615" s="16">
         <v>12300.12</v>
       </c>
     </row>
-    <row r="616" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="616" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A616" s="23" t="s">
         <v>617</v>
       </c>
       <c r="B616" s="15">
         <v>28711.89</v>
       </c>
       <c r="C616" s="16">
         <v>14355.94</v>
       </c>
       <c r="D616" s="16">
         <v>49413.99</v>
       </c>
       <c r="E616" s="16">
         <v>12353.49</v>
       </c>
       <c r="F616" s="16">
         <v>2002.45</v>
       </c>
       <c r="G616" s="16">
         <v>30714.34</v>
       </c>
     </row>
-    <row r="617" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="617" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A617" s="23" t="s">
         <v>520</v>
       </c>
       <c r="B617" s="15">
         <v>3920.52</v>
       </c>
       <c r="C617" s="16">
         <v>1960.26</v>
       </c>
       <c r="D617" s="16">
         <v>6747.32</v>
       </c>
       <c r="E617" s="16">
         <v>1686.83</v>
       </c>
       <c r="F617" s="16">
         <v>273.43</v>
       </c>
       <c r="G617" s="16">
         <v>4193.95</v>
       </c>
     </row>
-    <row r="618" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="618" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A618" s="23" t="s">
         <v>521</v>
       </c>
       <c r="B618" s="15">
         <v>4680.17</v>
       </c>
       <c r="C618" s="16">
         <v>2340.08</v>
       </c>
       <c r="D618" s="16">
         <v>8054.72</v>
       </c>
       <c r="E618" s="16">
         <v>2013.68</v>
       </c>
       <c r="F618" s="16">
         <v>326.39999999999998</v>
       </c>
       <c r="G618" s="16">
         <v>5006.57</v>
       </c>
     </row>
-    <row r="619" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="619" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A619" s="23" t="s">
         <v>522</v>
       </c>
       <c r="B619" s="15">
         <v>14793.95</v>
       </c>
       <c r="C619" s="16">
         <v>7396.97</v>
       </c>
       <c r="D619" s="16">
         <v>25460.81</v>
       </c>
       <c r="E619" s="16">
         <v>6365.2</v>
       </c>
       <c r="F619" s="16">
         <v>1031.77</v>
       </c>
       <c r="G619" s="16">
         <v>15825.72</v>
       </c>
     </row>
-    <row r="620" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="620" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A620" s="23" t="s">
         <v>523</v>
       </c>
       <c r="B620" s="15">
         <v>14518.26</v>
       </c>
       <c r="C620" s="16">
         <v>7259.13</v>
       </c>
       <c r="D620" s="16">
         <v>24986.34</v>
       </c>
       <c r="E620" s="16">
         <v>6246.58</v>
       </c>
       <c r="F620" s="16">
         <v>1012.55</v>
       </c>
       <c r="G620" s="16">
         <v>15530.81</v>
       </c>
     </row>
-    <row r="621" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="621" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A621" s="23" t="s">
         <v>524</v>
       </c>
       <c r="B621" s="15">
         <v>5133.4399999999996</v>
       </c>
       <c r="C621" s="16">
         <v>2566.7199999999998</v>
       </c>
       <c r="D621" s="16">
         <v>8834.7999999999993</v>
       </c>
       <c r="E621" s="16">
         <v>2208.6999999999998</v>
       </c>
       <c r="F621" s="16">
         <v>358.02</v>
       </c>
       <c r="G621" s="16">
         <v>5491.46</v>
       </c>
     </row>
-    <row r="622" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="622" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A622" s="23" t="s">
         <v>525</v>
       </c>
       <c r="B622" s="15">
         <v>3712.29</v>
       </c>
       <c r="C622" s="16">
         <v>1856.14</v>
       </c>
       <c r="D622" s="16">
         <v>6388.97</v>
       </c>
       <c r="E622" s="16">
         <v>1597.24</v>
       </c>
       <c r="F622" s="16">
         <v>258.89999999999998</v>
       </c>
       <c r="G622" s="16">
         <v>3971.19</v>
       </c>
     </row>
-    <row r="623" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="623" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A623" s="24" t="s">
         <v>526</v>
       </c>
       <c r="B623" s="17">
         <v>10077.01</v>
       </c>
       <c r="C623" s="18">
         <v>5038.5</v>
       </c>
       <c r="D623" s="18">
         <v>17342.82</v>
       </c>
       <c r="E623" s="18">
         <v>4335.7</v>
       </c>
       <c r="F623" s="18">
         <v>702.8</v>
       </c>
       <c r="G623" s="18">
         <v>10779.81</v>
       </c>
     </row>
-    <row r="624" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="624" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A624" s="25" t="s">
         <v>527</v>
       </c>
       <c r="B624" s="19">
         <v>-41023.839999999997</v>
       </c>
       <c r="C624" s="20">
         <v>0</v>
       </c>
       <c r="D624" s="20">
         <v>0</v>
       </c>
       <c r="E624" s="20">
         <v>0</v>
       </c>
       <c r="F624" s="20">
         <v>-9409.74</v>
       </c>
       <c r="G624" s="20">
         <v>-50433.58</v>
       </c>
     </row>
-    <row r="625" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="625" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A625" s="23" t="s">
         <v>528</v>
       </c>
       <c r="B625" s="15">
         <v>339.24</v>
       </c>
       <c r="C625" s="16">
         <v>169.62</v>
       </c>
       <c r="D625" s="16">
         <v>367.23</v>
       </c>
       <c r="E625" s="16">
         <v>91.8</v>
       </c>
       <c r="F625" s="16">
         <v>77.819999999999993</v>
       </c>
       <c r="G625" s="16">
         <v>417.06</v>
       </c>
     </row>
-    <row r="626" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="626" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A626" s="23" t="s">
         <v>638</v>
       </c>
       <c r="B626" s="15">
         <v>34253.53</v>
       </c>
       <c r="C626" s="16">
         <v>17126.759999999998</v>
       </c>
       <c r="D626" s="16">
         <v>37079.81</v>
       </c>
       <c r="E626" s="16">
         <v>9269.9500000000007</v>
       </c>
       <c r="F626" s="16">
         <v>7856.81</v>
       </c>
       <c r="G626" s="16">
         <v>42110.34</v>
       </c>
     </row>
-    <row r="627" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="627" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A627" s="23" t="s">
         <v>639</v>
       </c>
       <c r="B627" s="15">
         <v>0</v>
       </c>
       <c r="C627" s="16">
         <v>0</v>
       </c>
       <c r="D627" s="16">
         <v>0</v>
       </c>
       <c r="E627" s="16">
         <v>0</v>
       </c>
       <c r="F627" s="16">
         <v>0</v>
       </c>
       <c r="G627" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="628" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="628" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A628" s="24" t="s">
         <v>529</v>
       </c>
       <c r="B628" s="17">
         <v>6431.07</v>
       </c>
       <c r="C628" s="18">
         <v>3215.53</v>
       </c>
       <c r="D628" s="18">
         <v>6961.7</v>
       </c>
       <c r="E628" s="18">
         <v>1740.42</v>
       </c>
       <c r="F628" s="18">
         <v>1475.11</v>
       </c>
       <c r="G628" s="18">
         <v>7906.18</v>
       </c>
     </row>
-    <row r="629" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="629" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A629" s="25" t="s">
         <v>530</v>
       </c>
       <c r="B629" s="19">
         <v>-139516.59</v>
       </c>
       <c r="C629" s="20">
         <v>0</v>
       </c>
       <c r="D629" s="20">
         <v>0</v>
       </c>
       <c r="E629" s="20">
         <v>0</v>
       </c>
       <c r="F629" s="20">
         <v>-7752.69</v>
       </c>
       <c r="G629" s="20">
         <v>-147269.28</v>
       </c>
     </row>
-    <row r="630" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="630" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A630" s="23" t="s">
         <v>531</v>
       </c>
       <c r="B630" s="15">
         <v>12155.08</v>
       </c>
       <c r="C630" s="16">
         <v>6077.54</v>
       </c>
       <c r="D630" s="16">
         <v>21608.42</v>
       </c>
       <c r="E630" s="16">
         <v>5402.1</v>
       </c>
       <c r="F630" s="16">
         <v>675.44</v>
       </c>
       <c r="G630" s="16">
         <v>12830.52</v>
       </c>
     </row>
-    <row r="631" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="631" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A631" s="23" t="s">
         <v>659</v>
       </c>
       <c r="B631" s="15">
         <v>32457.9</v>
       </c>
       <c r="C631" s="16">
         <v>16228.95</v>
       </c>
       <c r="D631" s="16">
         <v>57701.29</v>
       </c>
       <c r="E631" s="16">
         <v>14425.32</v>
       </c>
       <c r="F631" s="16">
         <v>1803.63</v>
       </c>
       <c r="G631" s="16">
         <v>34261.53</v>
       </c>
     </row>
-    <row r="632" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="632" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A632" s="23" t="s">
         <v>532</v>
       </c>
       <c r="B632" s="15">
         <v>83626.84</v>
       </c>
       <c r="C632" s="16">
         <v>41813.42</v>
       </c>
       <c r="D632" s="16">
         <v>148665.72</v>
       </c>
       <c r="E632" s="16">
         <v>37166.43</v>
       </c>
       <c r="F632" s="16">
         <v>4646.99</v>
       </c>
       <c r="G632" s="16">
         <v>88273.83</v>
       </c>
     </row>
-    <row r="633" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="633" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A633" s="24" t="s">
         <v>533</v>
       </c>
       <c r="B633" s="17">
         <v>11276.77</v>
       </c>
       <c r="C633" s="18">
         <v>5638.38</v>
       </c>
       <c r="D633" s="18">
         <v>20047.03</v>
       </c>
       <c r="E633" s="18">
         <v>5011.75</v>
       </c>
       <c r="F633" s="18">
         <v>626.63</v>
       </c>
       <c r="G633" s="18">
         <v>11903.4</v>
       </c>
     </row>
-    <row r="634" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="634" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A634" s="25" t="s">
         <v>534</v>
       </c>
       <c r="B634" s="19">
         <v>-12863.62</v>
       </c>
       <c r="C634" s="20">
         <v>0</v>
       </c>
       <c r="D634" s="20">
         <v>0</v>
       </c>
       <c r="E634" s="20">
         <v>0</v>
       </c>
       <c r="F634" s="20">
         <v>170.81</v>
       </c>
       <c r="G634" s="20">
         <v>-12692.81</v>
       </c>
     </row>
-    <row r="635" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="635" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A635" s="24" t="s">
         <v>535</v>
       </c>
       <c r="B635" s="17">
         <v>12863.62</v>
       </c>
       <c r="C635" s="18">
         <v>6431.81</v>
       </c>
       <c r="D635" s="18">
         <v>26410.51</v>
       </c>
       <c r="E635" s="18">
         <v>6602.62</v>
       </c>
       <c r="F635" s="18">
         <v>-170.81</v>
       </c>
       <c r="G635" s="18">
         <v>12692.81</v>
       </c>
     </row>
-    <row r="636" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="636" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A636" s="25" t="s">
         <v>536</v>
       </c>
       <c r="B636" s="19">
         <v>-42355.16</v>
       </c>
       <c r="C636" s="20">
         <v>0</v>
       </c>
       <c r="D636" s="20">
         <v>0</v>
       </c>
       <c r="E636" s="20">
         <v>0</v>
       </c>
       <c r="F636" s="20">
         <v>-1080.0899999999999</v>
       </c>
       <c r="G636" s="20">
         <v>-43435.25</v>
       </c>
     </row>
-    <row r="637" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="637" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A637" s="23" t="s">
         <v>537</v>
       </c>
       <c r="B637" s="15">
         <v>41457.69</v>
       </c>
       <c r="C637" s="16">
         <v>20728.84</v>
       </c>
       <c r="D637" s="16">
         <v>78686.559999999998</v>
       </c>
       <c r="E637" s="16">
         <v>19671.64</v>
       </c>
       <c r="F637" s="16">
         <v>1057.2</v>
       </c>
       <c r="G637" s="16">
         <v>42514.89</v>
       </c>
     </row>
-    <row r="638" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="638" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A638" s="24" t="s">
         <v>538</v>
       </c>
       <c r="B638" s="17">
         <v>897.47</v>
       </c>
       <c r="C638" s="18">
         <v>448.73</v>
       </c>
       <c r="D638" s="18">
         <v>1703.39</v>
       </c>
       <c r="E638" s="18">
         <v>425.84</v>
       </c>
       <c r="F638" s="18">
         <v>22.89</v>
       </c>
       <c r="G638" s="18">
         <v>920.36</v>
       </c>
     </row>
-    <row r="639" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="639" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A639" s="25" t="s">
         <v>539</v>
       </c>
       <c r="B639" s="19">
         <v>2671.21</v>
       </c>
       <c r="C639" s="20">
         <v>1335.6</v>
       </c>
       <c r="D639" s="20">
         <v>4397.62</v>
       </c>
       <c r="E639" s="20">
         <v>1099.4000000000001</v>
       </c>
       <c r="F639" s="20">
         <v>236.2</v>
       </c>
       <c r="G639" s="20">
         <v>2907.41</v>
       </c>
     </row>
-    <row r="640" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="640" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A640" s="24" t="s">
         <v>540</v>
       </c>
       <c r="B640" s="17">
         <v>-2671.21</v>
       </c>
       <c r="C640" s="18">
         <v>0</v>
       </c>
       <c r="D640" s="18">
         <v>0</v>
       </c>
       <c r="E640" s="18">
         <v>0</v>
       </c>
       <c r="F640" s="18">
         <v>-236.2</v>
       </c>
       <c r="G640" s="18">
         <v>-2907.41</v>
       </c>
     </row>
-    <row r="641" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="641" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A641" s="25" t="s">
         <v>541</v>
       </c>
       <c r="B641" s="19">
         <v>-498991.52</v>
       </c>
       <c r="C641" s="20">
         <v>0</v>
       </c>
       <c r="D641" s="20">
         <v>0</v>
       </c>
       <c r="E641" s="20">
         <v>0</v>
       </c>
       <c r="F641" s="20">
         <v>-60643.71</v>
       </c>
       <c r="G641" s="20">
         <v>-559635.23</v>
       </c>
     </row>
-    <row r="642" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="642" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A642" s="23" t="s">
         <v>542</v>
       </c>
       <c r="B642" s="15">
         <v>1010.49</v>
       </c>
       <c r="C642" s="16">
         <v>505.24</v>
       </c>
       <c r="D642" s="16">
         <v>1529.75</v>
       </c>
       <c r="E642" s="16">
         <v>382.43</v>
       </c>
       <c r="F642" s="16">
         <v>122.81</v>
       </c>
       <c r="G642" s="16">
         <v>1133.3</v>
       </c>
     </row>
-    <row r="643" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="643" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A643" s="23" t="s">
         <v>543</v>
       </c>
       <c r="B643" s="15">
         <v>0</v>
       </c>
       <c r="C643" s="16">
         <v>0</v>
       </c>
       <c r="D643" s="16">
         <v>0</v>
       </c>
       <c r="E643" s="16">
         <v>0</v>
       </c>
       <c r="F643" s="16">
         <v>0</v>
       </c>
       <c r="G643" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="644" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="644" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A644" s="23" t="s">
         <v>544</v>
       </c>
       <c r="B644" s="15">
         <v>87744.56</v>
       </c>
       <c r="C644" s="16">
         <v>43872.28</v>
       </c>
       <c r="D644" s="16">
         <v>132833.85999999999</v>
       </c>
       <c r="E644" s="16">
         <v>33208.46</v>
       </c>
       <c r="F644" s="16">
         <v>10663.82</v>
       </c>
       <c r="G644" s="16">
         <v>98408.38</v>
       </c>
     </row>
-    <row r="645" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="645" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A645" s="23" t="s">
         <v>545</v>
       </c>
       <c r="B645" s="15">
         <v>6065.12</v>
       </c>
       <c r="C645" s="16">
         <v>3032.56</v>
       </c>
       <c r="D645" s="16">
         <v>9181.81</v>
       </c>
       <c r="E645" s="16">
         <v>2295.4499999999998</v>
       </c>
       <c r="F645" s="16">
         <v>737.11</v>
       </c>
       <c r="G645" s="16">
         <v>6802.23</v>
       </c>
     </row>
-    <row r="646" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="646" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A646" s="23" t="s">
         <v>546</v>
       </c>
       <c r="B646" s="15">
         <v>11062.76</v>
       </c>
       <c r="C646" s="16">
         <v>5531.38</v>
       </c>
       <c r="D646" s="16">
         <v>16747.580000000002</v>
       </c>
       <c r="E646" s="16">
         <v>4186.8900000000003</v>
       </c>
       <c r="F646" s="16">
         <v>1344.49</v>
       </c>
       <c r="G646" s="16">
         <v>12407.25</v>
       </c>
     </row>
-    <row r="647" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="647" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A647" s="23" t="s">
         <v>547</v>
       </c>
       <c r="B647" s="15">
         <v>9910.86</v>
       </c>
       <c r="C647" s="16">
         <v>4955.43</v>
       </c>
       <c r="D647" s="16">
         <v>15003.75</v>
       </c>
       <c r="E647" s="16">
         <v>3750.93</v>
       </c>
       <c r="F647" s="16">
         <v>1204.5</v>
       </c>
       <c r="G647" s="16">
         <v>11115.36</v>
       </c>
     </row>
-    <row r="648" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="648" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A648" s="23" t="s">
         <v>548</v>
       </c>
       <c r="B648" s="15">
         <v>699.78</v>
       </c>
       <c r="C648" s="16">
         <v>349.89</v>
       </c>
       <c r="D648" s="16">
         <v>1059.3699999999999</v>
       </c>
       <c r="E648" s="16">
         <v>264.83999999999997</v>
       </c>
       <c r="F648" s="16">
         <v>85.05</v>
       </c>
       <c r="G648" s="16">
         <v>784.83</v>
       </c>
     </row>
-    <row r="649" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="649" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A649" s="23" t="s">
         <v>652</v>
       </c>
       <c r="B649" s="15">
         <v>27.65</v>
       </c>
       <c r="C649" s="16">
         <v>13.82</v>
       </c>
       <c r="D649" s="16">
         <v>41.86</v>
       </c>
       <c r="E649" s="16">
         <v>10.46</v>
       </c>
       <c r="F649" s="16">
         <v>3.36</v>
       </c>
       <c r="G649" s="16">
         <v>31.01</v>
       </c>
     </row>
-    <row r="650" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="650" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A650" s="23" t="s">
         <v>549</v>
       </c>
       <c r="B650" s="15">
         <v>226255.94</v>
       </c>
       <c r="C650" s="16">
         <v>113127.97</v>
       </c>
       <c r="D650" s="16">
         <v>342522.09</v>
       </c>
       <c r="E650" s="16">
         <v>85630.52</v>
       </c>
       <c r="F650" s="16">
         <v>27497.45</v>
       </c>
       <c r="G650" s="16">
         <v>253753.39</v>
       </c>
     </row>
-    <row r="651" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="651" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A651" s="23" t="s">
         <v>653</v>
       </c>
       <c r="B651" s="15">
         <v>44441.919999999998</v>
       </c>
       <c r="C651" s="16">
         <v>22220.959999999999</v>
       </c>
       <c r="D651" s="16">
         <v>67279.3</v>
       </c>
       <c r="E651" s="16">
         <v>16819.82</v>
       </c>
       <c r="F651" s="16">
         <v>5401.14</v>
       </c>
       <c r="G651" s="16">
         <v>49843.06</v>
       </c>
     </row>
-    <row r="652" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="652" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A652" s="23" t="s">
         <v>550</v>
       </c>
       <c r="B652" s="15">
         <v>1370.69</v>
       </c>
       <c r="C652" s="16">
         <v>685.34</v>
       </c>
       <c r="D652" s="16">
         <v>2075.04</v>
       </c>
       <c r="E652" s="16">
         <v>518.76</v>
       </c>
       <c r="F652" s="16">
         <v>166.58</v>
       </c>
       <c r="G652" s="16">
         <v>1537.27</v>
       </c>
     </row>
-    <row r="653" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="653" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A653" s="23" t="s">
         <v>551</v>
       </c>
       <c r="B653" s="15">
         <v>96250.04</v>
       </c>
       <c r="C653" s="16">
         <v>48125.02</v>
       </c>
       <c r="D653" s="16">
         <v>145710.06</v>
       </c>
       <c r="E653" s="16">
         <v>36427.51</v>
       </c>
       <c r="F653" s="16">
         <v>11697.51</v>
       </c>
       <c r="G653" s="16">
         <v>107947.55</v>
       </c>
     </row>
-    <row r="654" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="654" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A654" s="23" t="s">
         <v>654</v>
       </c>
       <c r="B654" s="15">
         <v>6883.75</v>
       </c>
       <c r="C654" s="16">
         <v>3441.87</v>
       </c>
       <c r="D654" s="16">
         <v>10421.11</v>
       </c>
       <c r="E654" s="16">
         <v>2605.27</v>
       </c>
       <c r="F654" s="16">
         <v>836.6</v>
       </c>
       <c r="G654" s="16">
         <v>7720.35</v>
       </c>
     </row>
-    <row r="655" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="655" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A655" s="23" t="s">
         <v>552</v>
       </c>
       <c r="B655" s="15">
         <v>1951.61</v>
       </c>
       <c r="C655" s="16">
         <v>975.8</v>
       </c>
       <c r="D655" s="16">
         <v>2954.48</v>
       </c>
       <c r="E655" s="16">
         <v>738.62</v>
       </c>
       <c r="F655" s="16">
         <v>237.18</v>
       </c>
       <c r="G655" s="16">
         <v>2188.79</v>
       </c>
     </row>
-    <row r="656" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="656" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A656" s="24" t="s">
         <v>553</v>
       </c>
       <c r="B656" s="17">
         <v>5316.35</v>
       </c>
       <c r="C656" s="18">
         <v>2658.17</v>
       </c>
       <c r="D656" s="18">
         <v>8048.27</v>
       </c>
       <c r="E656" s="18">
         <v>2012.06</v>
       </c>
       <c r="F656" s="18">
         <v>646.11</v>
       </c>
       <c r="G656" s="18">
         <v>5962.46</v>
       </c>
     </row>
-    <row r="657" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="657" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A657" s="25" t="s">
         <v>554</v>
       </c>
       <c r="B657" s="19">
         <v>-84045.65</v>
       </c>
       <c r="C657" s="20">
         <v>0</v>
       </c>
       <c r="D657" s="20">
         <v>0</v>
       </c>
       <c r="E657" s="20">
         <v>0</v>
       </c>
       <c r="F657" s="20">
         <v>-7618.61</v>
       </c>
       <c r="G657" s="20">
         <v>-91664.26</v>
       </c>
     </row>
-    <row r="658" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="658" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A658" s="23" t="s">
         <v>555</v>
       </c>
       <c r="B658" s="15">
         <v>83496.89</v>
       </c>
       <c r="C658" s="16">
         <v>41748.44</v>
       </c>
       <c r="D658" s="16">
         <v>136718.28</v>
       </c>
       <c r="E658" s="16">
         <v>34179.57</v>
       </c>
       <c r="F658" s="16">
         <v>7568.87</v>
       </c>
       <c r="G658" s="16">
         <v>91065.76</v>
       </c>
     </row>
-    <row r="659" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="659" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A659" s="23" t="s">
         <v>556</v>
       </c>
       <c r="B659" s="15">
         <v>183.73</v>
       </c>
       <c r="C659" s="16">
         <v>91.86</v>
       </c>
       <c r="D659" s="16">
         <v>300.83999999999997</v>
       </c>
       <c r="E659" s="16">
         <v>75.209999999999994</v>
       </c>
       <c r="F659" s="16">
         <v>16.649999999999999</v>
       </c>
       <c r="G659" s="16">
         <v>200.38</v>
       </c>
     </row>
-    <row r="660" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="660" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A660" s="24" t="s">
         <v>557</v>
       </c>
       <c r="B660" s="17">
         <v>365.03</v>
       </c>
       <c r="C660" s="18">
         <v>182.51</v>
       </c>
       <c r="D660" s="18">
         <v>597.69000000000005</v>
       </c>
       <c r="E660" s="18">
         <v>149.41999999999999</v>
       </c>
       <c r="F660" s="18">
         <v>33.090000000000003</v>
       </c>
       <c r="G660" s="18">
         <v>398.12</v>
       </c>
     </row>
-    <row r="661" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="661" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A661" s="25" t="s">
         <v>558</v>
       </c>
       <c r="B661" s="19">
         <v>-4875207.88</v>
       </c>
       <c r="C661" s="20">
         <v>0</v>
       </c>
       <c r="D661" s="20">
         <v>0</v>
       </c>
       <c r="E661" s="20">
         <v>0</v>
       </c>
       <c r="F661" s="20">
         <v>414064.82</v>
       </c>
       <c r="G661" s="20">
         <v>-4461143.0599999996</v>
       </c>
     </row>
-    <row r="662" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="662" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A662" s="23" t="s">
         <v>642</v>
       </c>
       <c r="B662" s="15">
         <v>4759.54</v>
       </c>
       <c r="C662" s="16">
         <v>2379.77</v>
       </c>
       <c r="D662" s="16">
         <v>11136.03</v>
       </c>
       <c r="E662" s="16">
         <v>2784</v>
       </c>
       <c r="F662" s="16">
         <v>-404.23</v>
       </c>
       <c r="G662" s="16">
         <v>4355.3100000000004</v>
       </c>
     </row>
-    <row r="663" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="663" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A663" s="23" t="s">
         <v>621</v>
       </c>
       <c r="B663" s="15">
         <v>350219.3</v>
       </c>
       <c r="C663" s="16">
         <v>175109.65</v>
       </c>
       <c r="D663" s="16">
         <v>819418.97</v>
       </c>
       <c r="E663" s="16">
         <v>204854.74</v>
       </c>
       <c r="F663" s="16">
         <v>-29745.09</v>
       </c>
       <c r="G663" s="16">
         <v>320474.21000000002</v>
       </c>
     </row>
-    <row r="664" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="664" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A664" s="23" t="s">
         <v>622</v>
       </c>
       <c r="B664" s="15">
         <v>862416.76</v>
       </c>
       <c r="C664" s="16">
         <v>431208.38</v>
       </c>
       <c r="D664" s="16">
         <v>2017823.27</v>
       </c>
       <c r="E664" s="16">
         <v>504455.81</v>
       </c>
       <c r="F664" s="16">
         <v>-73247.429999999993</v>
       </c>
       <c r="G664" s="16">
         <v>789169.33</v>
       </c>
     </row>
-    <row r="665" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="665" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A665" s="23" t="s">
         <v>660</v>
       </c>
       <c r="B665" s="15">
         <v>0</v>
       </c>
       <c r="C665" s="16">
         <v>0</v>
       </c>
       <c r="D665" s="16">
         <v>0</v>
       </c>
       <c r="E665" s="16">
         <v>0</v>
       </c>
       <c r="F665" s="16">
         <v>0</v>
       </c>
       <c r="G665" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="666" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="666" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A666" s="23" t="s">
         <v>631</v>
       </c>
       <c r="B666" s="15">
         <v>1363.07</v>
       </c>
       <c r="C666" s="16">
         <v>681.53</v>
       </c>
       <c r="D666" s="16">
         <v>3189.23</v>
       </c>
       <c r="E666" s="16">
         <v>797.3</v>
       </c>
       <c r="F666" s="16">
         <v>-115.77</v>
       </c>
       <c r="G666" s="16">
         <v>1247.3</v>
       </c>
     </row>
-    <row r="667" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="667" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A667" s="23" t="s">
         <v>559</v>
       </c>
       <c r="B667" s="15">
         <v>199595.82</v>
       </c>
       <c r="C667" s="16">
         <v>99797.91</v>
       </c>
       <c r="D667" s="16">
         <v>467000.52</v>
       </c>
       <c r="E667" s="16">
         <v>116750.13</v>
       </c>
       <c r="F667" s="16">
         <v>-16952.22</v>
       </c>
       <c r="G667" s="16">
         <v>182643.6</v>
       </c>
     </row>
-    <row r="668" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="668" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A668" s="23" t="s">
         <v>560</v>
       </c>
       <c r="B668" s="15">
         <v>185972.55</v>
       </c>
       <c r="C668" s="16">
         <v>92986.27</v>
       </c>
       <c r="D668" s="16">
         <v>435125.75</v>
       </c>
       <c r="E668" s="16">
         <v>108781.43</v>
       </c>
       <c r="F668" s="16">
         <v>-15795.16</v>
       </c>
       <c r="G668" s="16">
         <v>170177.39</v>
       </c>
     </row>
-    <row r="669" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="669" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A669" s="23" t="s">
         <v>561</v>
       </c>
       <c r="B669" s="15">
         <v>224135.43</v>
       </c>
       <c r="C669" s="16">
         <v>112067.71</v>
       </c>
       <c r="D669" s="16">
         <v>524416.63</v>
       </c>
       <c r="E669" s="16">
         <v>131104.15</v>
       </c>
       <c r="F669" s="16">
         <v>-19036.439999999999</v>
       </c>
       <c r="G669" s="16">
         <v>205098.99</v>
       </c>
     </row>
-    <row r="670" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="670" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A670" s="23" t="s">
         <v>562</v>
       </c>
       <c r="B670" s="15">
         <v>101997.54</v>
       </c>
       <c r="C670" s="16">
         <v>50998.77</v>
       </c>
       <c r="D670" s="16">
         <v>238646.8</v>
       </c>
       <c r="E670" s="16">
         <v>59661.7</v>
       </c>
       <c r="F670" s="16">
         <v>-8662.93</v>
       </c>
       <c r="G670" s="16">
         <v>93334.61</v>
       </c>
     </row>
-    <row r="671" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="671" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A671" s="23" t="s">
         <v>632</v>
       </c>
       <c r="B671" s="15">
         <v>156766.41</v>
       </c>
       <c r="C671" s="16">
         <v>78383.199999999997</v>
       </c>
       <c r="D671" s="16">
         <v>366791.23</v>
       </c>
       <c r="E671" s="16">
         <v>91697.8</v>
       </c>
       <c r="F671" s="16">
         <v>-13314.6</v>
       </c>
       <c r="G671" s="16">
         <v>143451.81</v>
       </c>
     </row>
-    <row r="672" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="672" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A672" s="23" t="s">
         <v>633</v>
       </c>
       <c r="B672" s="15">
         <v>2376452.67</v>
       </c>
       <c r="C672" s="16">
         <v>1188226.33</v>
       </c>
       <c r="D672" s="16">
         <v>5560260.0700000003</v>
       </c>
       <c r="E672" s="16">
         <v>1390065.01</v>
       </c>
       <c r="F672" s="16">
         <v>-201838.68</v>
       </c>
       <c r="G672" s="16">
         <v>2174613.9900000002</v>
       </c>
     </row>
-    <row r="673" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="673" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A673" s="23" t="s">
         <v>563</v>
       </c>
       <c r="B673" s="15">
         <v>54841.57</v>
       </c>
       <c r="C673" s="16">
         <v>27420.78</v>
       </c>
       <c r="D673" s="16">
         <v>128314.52</v>
       </c>
       <c r="E673" s="16">
         <v>32078.63</v>
       </c>
       <c r="F673" s="16">
         <v>-4657.8500000000004</v>
       </c>
       <c r="G673" s="16">
         <v>50183.72</v>
       </c>
     </row>
-    <row r="674" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="674" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A674" s="23" t="s">
         <v>640</v>
       </c>
       <c r="B674" s="15">
         <v>250216.66</v>
       </c>
       <c r="C674" s="16">
         <v>125108.33</v>
       </c>
       <c r="D674" s="16">
         <v>585439.68999999994</v>
       </c>
       <c r="E674" s="16">
         <v>146359.92000000001</v>
       </c>
       <c r="F674" s="16">
         <v>-21251.59</v>
       </c>
       <c r="G674" s="16">
         <v>228965.07</v>
       </c>
     </row>
-    <row r="675" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="675" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A675" s="23" t="s">
         <v>564</v>
       </c>
       <c r="B675" s="15">
         <v>65948.22</v>
       </c>
       <c r="C675" s="16">
         <v>32974.11</v>
       </c>
       <c r="D675" s="16">
         <v>154301.1</v>
       </c>
       <c r="E675" s="16">
         <v>38575.269999999997</v>
       </c>
       <c r="F675" s="16">
         <v>-5601.16</v>
       </c>
       <c r="G675" s="16">
         <v>60347.06</v>
       </c>
     </row>
-    <row r="676" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="676" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A676" s="24" t="s">
         <v>650</v>
       </c>
       <c r="B676" s="17">
         <v>40522.339999999997</v>
       </c>
       <c r="C676" s="18">
         <v>20261.169999999998</v>
       </c>
       <c r="D676" s="18">
         <v>94811.37</v>
       </c>
       <c r="E676" s="18">
         <v>23702.84</v>
       </c>
       <c r="F676" s="18">
         <v>-3441.67</v>
       </c>
       <c r="G676" s="18">
         <v>37080.67</v>
       </c>
     </row>
-    <row r="677" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="677" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A677" s="25" t="s">
         <v>565</v>
       </c>
       <c r="B677" s="19">
         <v>-15078.14</v>
       </c>
       <c r="C677" s="20">
         <v>0</v>
       </c>
       <c r="D677" s="20">
         <v>0</v>
       </c>
       <c r="E677" s="20">
         <v>0</v>
       </c>
       <c r="F677" s="20">
         <v>-2741.29</v>
       </c>
       <c r="G677" s="20">
         <v>-17819.43</v>
       </c>
     </row>
-    <row r="678" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="678" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A678" s="23" t="s">
         <v>566</v>
       </c>
       <c r="B678" s="15">
         <v>855.96</v>
       </c>
       <c r="C678" s="16">
         <v>427.98</v>
       </c>
       <c r="D678" s="16">
         <v>1089.45</v>
       </c>
       <c r="E678" s="16">
         <v>272.36</v>
       </c>
       <c r="F678" s="16">
         <v>155.62</v>
       </c>
       <c r="G678" s="16">
         <v>1011.58</v>
       </c>
     </row>
-    <row r="679" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="679" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A679" s="23" t="s">
         <v>567</v>
       </c>
       <c r="B679" s="15">
         <v>7465</v>
       </c>
       <c r="C679" s="16">
         <v>3732.5</v>
       </c>
       <c r="D679" s="16">
         <v>9501.2999999999993</v>
       </c>
       <c r="E679" s="16">
         <v>2375.3200000000002</v>
       </c>
       <c r="F679" s="16">
         <v>1357.18</v>
       </c>
       <c r="G679" s="16">
         <v>8822.18</v>
       </c>
     </row>
-    <row r="680" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="680" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A680" s="24" t="s">
         <v>568</v>
       </c>
       <c r="B680" s="17">
         <v>6757.18</v>
       </c>
       <c r="C680" s="18">
         <v>3378.59</v>
       </c>
       <c r="D680" s="18">
         <v>8600.4</v>
       </c>
       <c r="E680" s="18">
         <v>2150.1</v>
       </c>
       <c r="F680" s="18">
         <v>1228.49</v>
       </c>
       <c r="G680" s="18">
         <v>7985.67</v>
       </c>
     </row>
-    <row r="681" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="681" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A681" s="25" t="s">
         <v>569</v>
       </c>
       <c r="B681" s="19">
         <v>-14202.55</v>
       </c>
       <c r="C681" s="20">
         <v>0</v>
       </c>
       <c r="D681" s="20">
         <v>0</v>
       </c>
       <c r="E681" s="20">
         <v>0</v>
       </c>
       <c r="F681" s="20">
         <v>-3941.79</v>
       </c>
       <c r="G681" s="20">
         <v>-18144.34</v>
       </c>
     </row>
-    <row r="682" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="682" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A682" s="23" t="s">
         <v>570</v>
       </c>
       <c r="B682" s="15">
         <v>1051.99</v>
       </c>
       <c r="C682" s="16">
         <v>525.99</v>
       </c>
       <c r="D682" s="16">
         <v>936.1</v>
       </c>
       <c r="E682" s="16">
         <v>234.02</v>
       </c>
       <c r="F682" s="16">
         <v>291.97000000000003</v>
       </c>
       <c r="G682" s="16">
         <v>1343.96</v>
       </c>
     </row>
-    <row r="683" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="683" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A683" s="23" t="s">
         <v>571</v>
       </c>
       <c r="B683" s="15">
         <v>11567.64</v>
       </c>
       <c r="C683" s="16">
         <v>5783.82</v>
       </c>
       <c r="D683" s="16">
         <v>10293.32</v>
       </c>
       <c r="E683" s="16">
         <v>2573.33</v>
       </c>
       <c r="F683" s="16">
         <v>3210.49</v>
       </c>
       <c r="G683" s="16">
         <v>14778.13</v>
       </c>
     </row>
-    <row r="684" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="684" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A684" s="24" t="s">
         <v>572</v>
       </c>
       <c r="B684" s="17">
         <v>1582.92</v>
       </c>
       <c r="C684" s="18">
         <v>791.46</v>
       </c>
       <c r="D684" s="18">
         <v>1408.54</v>
       </c>
       <c r="E684" s="18">
         <v>352.13</v>
       </c>
       <c r="F684" s="18">
         <v>439.33</v>
       </c>
       <c r="G684" s="18">
         <v>2022.25</v>
       </c>
     </row>
-    <row r="685" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="685" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A685" s="25" t="s">
         <v>573</v>
       </c>
       <c r="B685" s="19">
         <v>-167946.41</v>
       </c>
       <c r="C685" s="20">
         <v>0</v>
       </c>
       <c r="D685" s="20">
         <v>0</v>
       </c>
       <c r="E685" s="20">
         <v>0</v>
       </c>
       <c r="F685" s="20">
         <v>40174.839999999997</v>
       </c>
       <c r="G685" s="20">
         <v>-127771.57</v>
       </c>
     </row>
-    <row r="686" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="686" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A686" s="23" t="s">
         <v>610</v>
       </c>
       <c r="B686" s="15">
         <v>43092.66</v>
       </c>
       <c r="C686" s="16">
         <v>21546.33</v>
       </c>
       <c r="D686" s="16">
         <v>127418.49</v>
       </c>
       <c r="E686" s="16">
         <v>31854.62</v>
       </c>
       <c r="F686" s="16">
         <v>-10308.290000000001</v>
       </c>
       <c r="G686" s="16">
         <v>32784.370000000003</v>
       </c>
     </row>
-    <row r="687" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="687" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A687" s="23" t="s">
         <v>618</v>
       </c>
       <c r="B687" s="15">
         <v>46248.54</v>
       </c>
       <c r="C687" s="16">
         <v>23124.27</v>
       </c>
       <c r="D687" s="16">
         <v>136749.96</v>
       </c>
       <c r="E687" s="16">
         <v>34187.49</v>
       </c>
       <c r="F687" s="16">
         <v>-11063.22</v>
       </c>
       <c r="G687" s="16">
         <v>35185.32</v>
       </c>
     </row>
-    <row r="688" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="688" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A688" s="23" t="s">
         <v>574</v>
       </c>
       <c r="B688" s="15">
         <v>71803.48</v>
       </c>
       <c r="C688" s="16">
         <v>35901.74</v>
       </c>
       <c r="D688" s="16">
         <v>212312.06</v>
       </c>
       <c r="E688" s="16">
         <v>53078.01</v>
       </c>
       <c r="F688" s="16">
         <v>-17176.27</v>
       </c>
       <c r="G688" s="16">
         <v>54627.21</v>
       </c>
     </row>
-    <row r="689" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="689" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A689" s="24" t="s">
         <v>611</v>
       </c>
       <c r="B689" s="17">
         <v>6801.73</v>
       </c>
       <c r="C689" s="18">
         <v>3400.86</v>
       </c>
       <c r="D689" s="18">
         <v>20111.68</v>
       </c>
       <c r="E689" s="18">
         <v>5027.92</v>
       </c>
       <c r="F689" s="18">
         <v>-1627.06</v>
       </c>
       <c r="G689" s="18">
         <v>5174.67</v>
       </c>
     </row>
-    <row r="690" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="690" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A690" s="25" t="s">
         <v>575</v>
       </c>
       <c r="B690" s="19">
         <v>-264522.08</v>
       </c>
       <c r="C690" s="20">
         <v>0</v>
       </c>
       <c r="D690" s="20">
         <v>0</v>
       </c>
       <c r="E690" s="20">
         <v>0</v>
       </c>
       <c r="F690" s="20">
         <v>-21372.36</v>
       </c>
       <c r="G690" s="20">
         <v>-285894.44</v>
       </c>
     </row>
-    <row r="691" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="691" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A691" s="23" t="s">
         <v>576</v>
       </c>
       <c r="B691" s="15">
         <v>992.18</v>
       </c>
       <c r="C691" s="16">
         <v>496.09</v>
       </c>
       <c r="D691" s="16">
         <v>1663.7</v>
       </c>
       <c r="E691" s="16">
         <v>415.92</v>
       </c>
       <c r="F691" s="16">
         <v>80.17</v>
       </c>
       <c r="G691" s="16">
         <v>1072.3499999999999</v>
       </c>
     </row>
-    <row r="692" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="692" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A692" s="23" t="s">
         <v>577</v>
       </c>
       <c r="B692" s="15">
         <v>4454.8100000000004</v>
       </c>
       <c r="C692" s="16">
         <v>2227.4</v>
       </c>
       <c r="D692" s="16">
         <v>7469.89</v>
       </c>
       <c r="E692" s="16">
         <v>1867.47</v>
       </c>
       <c r="F692" s="16">
         <v>359.93</v>
       </c>
       <c r="G692" s="16">
         <v>4814.74</v>
       </c>
     </row>
-    <row r="693" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="693" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A693" s="23" t="s">
         <v>578</v>
       </c>
       <c r="B693" s="15">
         <v>222252.41</v>
       </c>
       <c r="C693" s="16">
         <v>111126.2</v>
       </c>
       <c r="D693" s="16">
         <v>372676.31</v>
       </c>
       <c r="E693" s="16">
         <v>93169.07</v>
       </c>
       <c r="F693" s="16">
         <v>17957.13</v>
       </c>
       <c r="G693" s="16">
         <v>240209.54</v>
       </c>
     </row>
-    <row r="694" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="694" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A694" s="23" t="s">
         <v>628</v>
       </c>
       <c r="B694" s="15">
         <v>23045.5</v>
       </c>
       <c r="C694" s="16">
         <v>11522.75</v>
       </c>
       <c r="D694" s="16">
         <v>38643.06</v>
       </c>
       <c r="E694" s="16">
         <v>9660.76</v>
       </c>
       <c r="F694" s="16">
         <v>1861.99</v>
       </c>
       <c r="G694" s="16">
         <v>24907.49</v>
       </c>
     </row>
-    <row r="695" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="695" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A695" s="23" t="s">
         <v>579</v>
       </c>
       <c r="B695" s="15">
         <v>3477.69</v>
       </c>
       <c r="C695" s="16">
         <v>1738.84</v>
       </c>
       <c r="D695" s="16">
         <v>5831.44</v>
       </c>
       <c r="E695" s="16">
         <v>1457.86</v>
       </c>
       <c r="F695" s="16">
         <v>280.98</v>
       </c>
       <c r="G695" s="16">
         <v>3758.67</v>
       </c>
     </row>
-    <row r="696" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="696" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A696" s="23" t="s">
         <v>580</v>
       </c>
       <c r="B696" s="15">
         <v>157.91999999999999</v>
       </c>
       <c r="C696" s="16">
         <v>78.959999999999994</v>
       </c>
       <c r="D696" s="16">
         <v>264.8</v>
       </c>
       <c r="E696" s="16">
         <v>66.2</v>
       </c>
       <c r="F696" s="16">
         <v>12.76</v>
       </c>
       <c r="G696" s="16">
         <v>170.68</v>
       </c>
     </row>
-    <row r="697" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="697" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A697" s="24" t="s">
         <v>581</v>
       </c>
       <c r="B697" s="17">
         <v>10141.57</v>
       </c>
       <c r="C697" s="18">
         <v>5070.78</v>
       </c>
       <c r="D697" s="18">
         <v>17005.54</v>
       </c>
       <c r="E697" s="18">
         <v>4251.38</v>
       </c>
       <c r="F697" s="18">
         <v>819.4</v>
       </c>
       <c r="G697" s="18">
         <v>10960.97</v>
       </c>
     </row>
-    <row r="698" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="698" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A698" s="25" t="s">
         <v>582</v>
       </c>
       <c r="B698" s="19">
         <v>-72363.72</v>
       </c>
       <c r="C698" s="20">
         <v>0</v>
       </c>
       <c r="D698" s="20">
         <v>0</v>
       </c>
       <c r="E698" s="20">
         <v>0</v>
       </c>
       <c r="F698" s="20">
         <v>-11013.38</v>
       </c>
       <c r="G698" s="20">
         <v>-83377.100000000006</v>
       </c>
     </row>
-    <row r="699" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="699" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A699" s="23" t="s">
         <v>659</v>
       </c>
       <c r="B699" s="15">
         <v>622.33000000000004</v>
       </c>
       <c r="C699" s="16">
         <v>311.16000000000003</v>
       </c>
       <c r="D699" s="16">
         <v>865.79</v>
       </c>
       <c r="E699" s="16">
         <v>216.44</v>
       </c>
       <c r="F699" s="16">
         <v>94.72</v>
       </c>
       <c r="G699" s="16">
         <v>717.05</v>
       </c>
     </row>
-    <row r="700" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="700" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A700" s="23" t="s">
         <v>583</v>
       </c>
       <c r="B700" s="15">
         <v>36934.5</v>
       </c>
       <c r="C700" s="16">
         <v>18467.25</v>
       </c>
       <c r="D700" s="16">
         <v>51384.06</v>
       </c>
       <c r="E700" s="16">
         <v>12846.01</v>
       </c>
       <c r="F700" s="16">
         <v>5621.24</v>
       </c>
       <c r="G700" s="16">
         <v>42555.74</v>
       </c>
     </row>
-    <row r="701" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="701" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A701" s="23" t="s">
         <v>584</v>
       </c>
       <c r="B701" s="15">
         <v>3750.64</v>
       </c>
       <c r="C701" s="16">
         <v>1875.32</v>
       </c>
       <c r="D701" s="16">
         <v>5217.97</v>
       </c>
       <c r="E701" s="16">
         <v>1304.49</v>
       </c>
       <c r="F701" s="16">
         <v>570.83000000000004</v>
       </c>
       <c r="G701" s="16">
         <v>4321.47</v>
       </c>
     </row>
-    <row r="702" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="702" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A702" s="24" t="s">
         <v>585</v>
       </c>
       <c r="B702" s="17">
         <v>31056.25</v>
       </c>
       <c r="C702" s="18">
         <v>15528.12</v>
       </c>
       <c r="D702" s="18">
         <v>43206.12</v>
       </c>
       <c r="E702" s="18">
         <v>10801.53</v>
       </c>
       <c r="F702" s="18">
         <v>4726.59</v>
       </c>
       <c r="G702" s="18">
         <v>35782.839999999997</v>
       </c>
     </row>
-    <row r="703" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="703" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A703" s="25" t="s">
         <v>586</v>
       </c>
       <c r="B703" s="19">
         <v>-242049.3</v>
       </c>
       <c r="C703" s="20">
         <v>0</v>
       </c>
       <c r="D703" s="20">
         <v>0</v>
       </c>
       <c r="E703" s="20">
         <v>0</v>
       </c>
       <c r="F703" s="20">
         <v>-1175.02</v>
       </c>
       <c r="G703" s="20">
         <v>-243224.32000000001</v>
       </c>
     </row>
-    <row r="704" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="704" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A704" s="23" t="s">
         <v>587</v>
       </c>
       <c r="B704" s="15">
         <v>1465.18</v>
       </c>
       <c r="C704" s="16">
         <v>732.59</v>
       </c>
       <c r="D704" s="16">
         <v>2901.91</v>
       </c>
       <c r="E704" s="16">
         <v>725.47</v>
       </c>
       <c r="F704" s="16">
         <v>7.12</v>
       </c>
       <c r="G704" s="16">
         <v>1472.3</v>
       </c>
     </row>
-    <row r="705" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="705" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A705" s="23" t="s">
         <v>588</v>
       </c>
       <c r="B705" s="15">
         <v>3686.26</v>
       </c>
       <c r="C705" s="16">
         <v>1843.13</v>
       </c>
       <c r="D705" s="16">
         <v>7300.95</v>
       </c>
       <c r="E705" s="16">
         <v>1825.23</v>
       </c>
       <c r="F705" s="16">
         <v>17.899999999999999</v>
       </c>
       <c r="G705" s="16">
         <v>3704.16</v>
       </c>
     </row>
-    <row r="706" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="706" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A706" s="23" t="s">
         <v>649</v>
       </c>
       <c r="B706" s="15">
         <v>484.75</v>
       </c>
       <c r="C706" s="16">
         <v>242.37</v>
       </c>
       <c r="D706" s="16">
         <v>960.08</v>
       </c>
       <c r="E706" s="16">
         <v>240.02</v>
       </c>
       <c r="F706" s="16">
         <v>2.35</v>
       </c>
       <c r="G706" s="16">
         <v>487.1</v>
       </c>
     </row>
-    <row r="707" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="707" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A707" s="23" t="s">
         <v>589</v>
       </c>
       <c r="B707" s="15">
         <v>1613.64</v>
       </c>
       <c r="C707" s="16">
         <v>806.82</v>
       </c>
       <c r="D707" s="16">
         <v>3195.95</v>
       </c>
       <c r="E707" s="16">
         <v>798.98</v>
       </c>
       <c r="F707" s="16">
         <v>7.84</v>
       </c>
       <c r="G707" s="16">
         <v>1621.48</v>
       </c>
     </row>
-    <row r="708" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="708" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A708" s="23" t="s">
         <v>590</v>
       </c>
       <c r="B708" s="15">
         <v>1296.5</v>
       </c>
       <c r="C708" s="16">
         <v>648.25</v>
       </c>
       <c r="D708" s="16">
         <v>2567.8200000000002</v>
       </c>
       <c r="E708" s="16">
         <v>641.95000000000005</v>
       </c>
       <c r="F708" s="16">
         <v>6.3</v>
       </c>
       <c r="G708" s="16">
         <v>1302.8</v>
       </c>
     </row>
-    <row r="709" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="709" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A709" s="23" t="s">
         <v>635</v>
       </c>
       <c r="B709" s="15">
         <v>1022.96</v>
       </c>
       <c r="C709" s="16">
         <v>511.48</v>
       </c>
       <c r="D709" s="16">
         <v>2026.06</v>
       </c>
       <c r="E709" s="16">
         <v>506.51</v>
       </c>
       <c r="F709" s="16">
         <v>4.97</v>
       </c>
       <c r="G709" s="16">
         <v>1027.93</v>
       </c>
     </row>
-    <row r="710" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="710" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A710" s="23" t="s">
         <v>591</v>
       </c>
       <c r="B710" s="15">
         <v>1131.2</v>
       </c>
       <c r="C710" s="16">
         <v>565.6</v>
       </c>
       <c r="D710" s="16">
         <v>2240.4299999999998</v>
       </c>
       <c r="E710" s="16">
         <v>560.1</v>
       </c>
       <c r="F710" s="16">
         <v>5.5</v>
       </c>
       <c r="G710" s="16">
         <v>1136.7</v>
       </c>
     </row>
-    <row r="711" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="711" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A711" s="23" t="s">
         <v>592</v>
       </c>
       <c r="B711" s="15">
         <v>2835.22</v>
       </c>
       <c r="C711" s="16">
         <v>1417.61</v>
       </c>
       <c r="D711" s="16">
         <v>5615.39</v>
       </c>
       <c r="E711" s="16">
         <v>1403.84</v>
       </c>
       <c r="F711" s="16">
         <v>13.77</v>
       </c>
       <c r="G711" s="16">
         <v>2848.99</v>
       </c>
     </row>
-    <row r="712" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="712" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A712" s="24" t="s">
         <v>593</v>
       </c>
       <c r="B712" s="17">
         <v>228513.59</v>
       </c>
       <c r="C712" s="18">
         <v>114256.79</v>
       </c>
       <c r="D712" s="18">
         <v>452590.09</v>
       </c>
       <c r="E712" s="18">
         <v>113147.52</v>
       </c>
       <c r="F712" s="18">
         <v>1109.27</v>
       </c>
       <c r="G712" s="18">
         <v>229622.86</v>
       </c>
     </row>
-    <row r="713" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="713" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A713" s="25" t="s">
         <v>594</v>
       </c>
       <c r="B713" s="19">
         <v>-39245.599999999999</v>
       </c>
       <c r="C713" s="20">
         <v>0</v>
       </c>
       <c r="D713" s="20">
         <v>0</v>
       </c>
       <c r="E713" s="20">
         <v>0</v>
       </c>
       <c r="F713" s="20">
         <v>-10312.02</v>
       </c>
       <c r="G713" s="20">
         <v>-49557.62</v>
       </c>
     </row>
-    <row r="714" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="714" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A714" s="23" t="s">
         <v>595</v>
       </c>
       <c r="B714" s="15">
         <v>5656.63</v>
       </c>
       <c r="C714" s="16">
         <v>2828.31</v>
       </c>
       <c r="D714" s="16">
         <v>5368</v>
       </c>
       <c r="E714" s="16">
         <v>1342</v>
       </c>
       <c r="F714" s="16">
         <v>1486.31</v>
       </c>
       <c r="G714" s="16">
         <v>7142.94</v>
       </c>
     </row>
-    <row r="715" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="715" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A715" s="23" t="s">
         <v>596</v>
       </c>
       <c r="B715" s="15">
         <v>3463.29</v>
       </c>
       <c r="C715" s="16">
         <v>1731.64</v>
       </c>
       <c r="D715" s="16">
         <v>3286.58</v>
       </c>
       <c r="E715" s="16">
         <v>821.64</v>
       </c>
       <c r="F715" s="16">
         <v>910</v>
       </c>
       <c r="G715" s="16">
         <v>4373.29</v>
       </c>
     </row>
-    <row r="716" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="716" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A716" s="23" t="s">
         <v>597</v>
       </c>
       <c r="B716" s="15">
         <v>12393.12</v>
       </c>
       <c r="C716" s="16">
         <v>6196.56</v>
       </c>
       <c r="D716" s="16">
         <v>11760.77</v>
       </c>
       <c r="E716" s="16">
         <v>2940.19</v>
       </c>
       <c r="F716" s="16">
         <v>3256.37</v>
       </c>
       <c r="G716" s="16">
         <v>15649.49</v>
       </c>
     </row>
-    <row r="717" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="717" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A717" s="24" t="s">
         <v>598</v>
       </c>
       <c r="B717" s="17">
         <v>17732.560000000001</v>
       </c>
       <c r="C717" s="18">
         <v>8866.2800000000007</v>
       </c>
       <c r="D717" s="18">
         <v>16827.78</v>
       </c>
       <c r="E717" s="18">
         <v>4206.9399999999996</v>
       </c>
       <c r="F717" s="18">
         <v>4659.34</v>
       </c>
       <c r="G717" s="18">
         <v>22391.9</v>
       </c>
     </row>
-    <row r="718" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="718" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A718" s="25" t="s">
         <v>599</v>
       </c>
       <c r="B718" s="19">
         <v>-13743.88</v>
       </c>
       <c r="C718" s="20">
         <v>0</v>
       </c>
       <c r="D718" s="20">
         <v>0</v>
       </c>
       <c r="E718" s="20">
         <v>0</v>
       </c>
       <c r="F718" s="20">
         <v>-1582.22</v>
       </c>
       <c r="G718" s="20">
         <v>-15326.1</v>
       </c>
     </row>
-    <row r="719" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="719" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A719" s="27" t="s">
         <v>600</v>
       </c>
       <c r="B719" s="15">
         <v>13743.88</v>
       </c>
       <c r="C719" s="16">
         <v>6871.94</v>
       </c>
       <c r="D719" s="16">
         <v>21158.9</v>
       </c>
       <c r="E719" s="16">
         <v>5289.72</v>
       </c>
       <c r="F719" s="16">
         <v>1582.22</v>
       </c>
       <c r="G719" s="16">
         <v>15326.1</v>
       </c>
     </row>
-    <row r="720" spans="1:7" x14ac:dyDescent="0.25">
+    <row r="720" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A720" s="3" t="s">
         <v>602</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.23" right="0.23" top="0.5" bottom="0.49" header="0.3" footer="0.3"/>
   <pageSetup fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>