--- v0 (2026-06-20)
+++ v1 (2026-09-19)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr hidePivotFieldList="1" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\kdwalford\Desktop\My files for reviews\April\Accessibility\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Private\Tax Admin\Distribution Unit\Sales &amp; Use\S&amp;U Downloads\FY 25-26\10- April 2026\Website\Accessibility\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9C69B9B5-1085-4F03-AB60-6F778FB2B219}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{DB62F192-463F-4D29-8321-77E633E623E5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-2730" windowWidth="29040" windowHeight="15720" xr2:uid="{74CFBE31-186B-4642-87A4-4CFD6A2E19EC}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{74CFBE31-186B-4642-87A4-4CFD6A2E19EC}"/>
   </bookViews>
   <sheets>
     <sheet name="City Hold Harmless" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'City Hold Harmless'!$6:$6</definedName>
   </definedNames>
   <calcPr calcId="191029" calcOnSave="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -2965,16521 +2965,16521 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{83FEFE29-2220-4C36-BE0F-30048A1DC113}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G720"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.77734375" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="28.453125" style="2" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="6" width="16.453125" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="28.44140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="20.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="17.21875" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="18.21875" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="16.44140625" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="21" style="1" bestFit="1" customWidth="1"/>
-    <col min="8" max="16384" width="8.7265625" style="2"/>
+    <col min="8" max="16384" width="8.77734375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="5" customFormat="1" ht="23.5" x14ac:dyDescent="0.55000000000000004">
+    <row r="1" spans="1:7" s="5" customFormat="1" ht="23.4" x14ac:dyDescent="0.45">
       <c r="A1" s="11" t="s">
         <v>668</v>
       </c>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
         <v>605</v>
       </c>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A3" s="2" t="s">
         <v>661</v>
       </c>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A4" s="2" t="s">
         <v>606</v>
       </c>
     </row>
-    <row r="5" spans="1:7" ht="19.5" x14ac:dyDescent="0.45">
+    <row r="5" spans="1:7" ht="19.8" x14ac:dyDescent="0.4">
       <c r="A5" s="12" t="s">
         <v>601</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
     </row>
-    <row r="6" spans="1:7" ht="62" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:7" ht="62.4" x14ac:dyDescent="0.3">
       <c r="A6" s="7" t="s">
         <v>604</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>663</v>
       </c>
       <c r="C6" s="9" t="s">
         <v>664</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>665</v>
       </c>
       <c r="E6" s="9" t="s">
         <v>666</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>667</v>
       </c>
       <c r="G6" s="9" t="s">
         <v>603</v>
       </c>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A7" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="13">
         <v>-735239.93</v>
       </c>
       <c r="C7" s="14">
         <v>0</v>
       </c>
       <c r="D7" s="14">
         <v>0</v>
       </c>
       <c r="E7" s="14">
         <v>0</v>
       </c>
       <c r="F7" s="14">
         <v>45119.19</v>
       </c>
       <c r="G7" s="14">
         <v>-690120.74</v>
       </c>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A8" s="23" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="15">
         <v>6299.13</v>
       </c>
       <c r="C8" s="16">
         <v>3149.56</v>
       </c>
       <c r="D8" s="16">
         <v>14144.49</v>
       </c>
       <c r="E8" s="16">
         <v>3536.12</v>
       </c>
       <c r="F8" s="16">
         <v>-386.56</v>
       </c>
       <c r="G8" s="16">
         <v>5912.57</v>
       </c>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A9" s="23" t="s">
         <v>607</v>
       </c>
       <c r="B9" s="15">
         <v>354277.55</v>
       </c>
       <c r="C9" s="16">
         <v>177138.77</v>
       </c>
       <c r="D9" s="16">
         <v>795518.34</v>
       </c>
       <c r="E9" s="16">
         <v>198879.58</v>
       </c>
       <c r="F9" s="16">
         <v>-21740.81</v>
       </c>
       <c r="G9" s="16">
         <v>332536.74</v>
       </c>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A10" s="23" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="15">
         <v>68665.63</v>
       </c>
       <c r="C10" s="16">
         <v>34332.81</v>
       </c>
       <c r="D10" s="16">
         <v>154186.37</v>
       </c>
       <c r="E10" s="16">
         <v>38546.589999999997</v>
       </c>
       <c r="F10" s="16">
         <v>-4213.78</v>
       </c>
       <c r="G10" s="16">
         <v>64451.85</v>
       </c>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A11" s="23" t="s">
         <v>608</v>
       </c>
       <c r="B11" s="15">
         <v>28108.09</v>
       </c>
       <c r="C11" s="16">
         <v>14054.04</v>
       </c>
       <c r="D11" s="16">
         <v>63115.77</v>
       </c>
       <c r="E11" s="16">
         <v>15778.94</v>
       </c>
       <c r="F11" s="16">
         <v>-1724.9</v>
       </c>
       <c r="G11" s="16">
         <v>26383.19</v>
       </c>
     </row>
-    <row r="12" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A12" s="23" t="s">
         <v>3</v>
       </c>
       <c r="B12" s="15">
         <v>124631.77</v>
       </c>
       <c r="C12" s="16">
         <v>62315.88</v>
       </c>
       <c r="D12" s="16">
         <v>279856.45</v>
       </c>
       <c r="E12" s="16">
         <v>69964.11</v>
       </c>
       <c r="F12" s="16">
         <v>-7648.23</v>
       </c>
       <c r="G12" s="16">
         <v>116983.54</v>
       </c>
     </row>
-    <row r="13" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A13" s="23" t="s">
         <v>4</v>
       </c>
       <c r="B13" s="15">
         <v>20778.849999999999</v>
       </c>
       <c r="C13" s="16">
         <v>10389.42</v>
       </c>
       <c r="D13" s="16">
         <v>46658.21</v>
       </c>
       <c r="E13" s="16">
         <v>11664.55</v>
       </c>
       <c r="F13" s="16">
         <v>-1275.1300000000001</v>
       </c>
       <c r="G13" s="16">
         <v>19503.72</v>
       </c>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A14" s="23" t="s">
         <v>5</v>
       </c>
       <c r="B14" s="15">
         <v>15313.25</v>
       </c>
       <c r="C14" s="16">
         <v>7656.62</v>
       </c>
       <c r="D14" s="16">
         <v>34385.379999999997</v>
       </c>
       <c r="E14" s="16">
         <v>8596.34</v>
       </c>
       <c r="F14" s="16">
         <v>-939.72</v>
       </c>
       <c r="G14" s="16">
         <v>14373.53</v>
       </c>
     </row>
-    <row r="15" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A15" s="23" t="s">
         <v>609</v>
       </c>
       <c r="B15" s="15">
         <v>96791.72</v>
       </c>
       <c r="C15" s="16">
         <v>48395.86</v>
       </c>
       <c r="D15" s="16">
         <v>217342.56</v>
       </c>
       <c r="E15" s="16">
         <v>54335.64</v>
       </c>
       <c r="F15" s="16">
         <v>-5939.78</v>
       </c>
       <c r="G15" s="16">
         <v>90851.94</v>
       </c>
     </row>
-    <row r="16" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A16" s="23" t="s">
         <v>6</v>
       </c>
       <c r="B16" s="15">
         <v>3554.39</v>
       </c>
       <c r="C16" s="16">
         <v>1777.19</v>
       </c>
       <c r="D16" s="16">
         <v>7981.26</v>
       </c>
       <c r="E16" s="16">
         <v>1995.31</v>
       </c>
       <c r="F16" s="16">
         <v>-218.12</v>
       </c>
       <c r="G16" s="16">
         <v>3336.27</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="17" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B17" s="17">
         <v>16819.55</v>
       </c>
       <c r="C17" s="18">
         <v>8409.77</v>
       </c>
       <c r="D17" s="18">
         <v>37767.730000000003</v>
       </c>
       <c r="E17" s="18">
         <v>9441.93</v>
       </c>
       <c r="F17" s="18">
         <v>-1032.1600000000001</v>
       </c>
       <c r="G17" s="18">
         <v>15787.39</v>
       </c>
     </row>
-    <row r="18" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A18" s="25" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="19">
         <v>-21561.15</v>
       </c>
       <c r="C18" s="20">
         <v>0</v>
       </c>
       <c r="D18" s="20">
         <v>0</v>
       </c>
       <c r="E18" s="20">
         <v>0</v>
       </c>
       <c r="F18" s="20">
         <v>-4666.45</v>
       </c>
       <c r="G18" s="20">
         <v>-26227.599999999999</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="19" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="24" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="17">
         <v>21561.15</v>
       </c>
       <c r="C19" s="18">
         <v>10780.57</v>
       </c>
       <c r="D19" s="18">
         <v>24456.5</v>
       </c>
       <c r="E19" s="18">
         <v>6114.12</v>
       </c>
       <c r="F19" s="18">
         <v>4666.45</v>
       </c>
       <c r="G19" s="18">
         <v>26227.599999999999</v>
       </c>
     </row>
-    <row r="20" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A20" s="25" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="15">
         <v>-16720.71</v>
       </c>
       <c r="C20" s="16">
         <v>0</v>
       </c>
       <c r="D20" s="16">
         <v>0</v>
       </c>
       <c r="E20" s="16">
         <v>0</v>
       </c>
       <c r="F20" s="16">
         <v>-3071.84</v>
       </c>
       <c r="G20" s="16">
         <v>-19792.55</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="21" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="24" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="15">
         <v>16720.71</v>
       </c>
       <c r="C21" s="16">
         <v>8360.35</v>
       </c>
       <c r="D21" s="16">
         <v>21154.07</v>
       </c>
       <c r="E21" s="16">
         <v>5288.51</v>
       </c>
       <c r="F21" s="16">
         <v>3071.84</v>
       </c>
       <c r="G21" s="16">
         <v>19792.55</v>
       </c>
     </row>
-    <row r="22" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A22" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="19">
         <v>-60271.42</v>
       </c>
       <c r="C22" s="20">
         <v>0</v>
       </c>
       <c r="D22" s="20">
         <v>0</v>
       </c>
       <c r="E22" s="20">
         <v>0</v>
       </c>
       <c r="F22" s="20">
         <v>-12174.67</v>
       </c>
       <c r="G22" s="20">
         <v>-72446.09</v>
       </c>
     </row>
-    <row r="23" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A23" s="23" t="s">
         <v>13</v>
       </c>
       <c r="B23" s="15">
         <v>3099.07</v>
       </c>
       <c r="C23" s="16">
         <v>1549.53</v>
       </c>
       <c r="D23" s="16">
         <v>3694.13</v>
       </c>
       <c r="E23" s="16">
         <v>923.53</v>
       </c>
       <c r="F23" s="16">
         <v>626</v>
       </c>
       <c r="G23" s="16">
         <v>3725.07</v>
       </c>
     </row>
-    <row r="24" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A24" s="23" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="15">
         <v>2757.07</v>
       </c>
       <c r="C24" s="16">
         <v>1378.53</v>
       </c>
       <c r="D24" s="16">
         <v>3286.45</v>
       </c>
       <c r="E24" s="16">
         <v>821.61</v>
       </c>
       <c r="F24" s="16">
         <v>556.91999999999996</v>
       </c>
       <c r="G24" s="16">
         <v>3313.99</v>
       </c>
     </row>
-    <row r="25" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A25" s="23" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="15">
         <v>1067.92</v>
       </c>
       <c r="C25" s="16">
         <v>533.96</v>
       </c>
       <c r="D25" s="16">
         <v>1272.97</v>
       </c>
       <c r="E25" s="16">
         <v>318.24</v>
       </c>
       <c r="F25" s="16">
         <v>215.72</v>
       </c>
       <c r="G25" s="16">
         <v>1283.6400000000001</v>
       </c>
     </row>
-    <row r="26" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A26" s="23" t="s">
         <v>16</v>
       </c>
       <c r="B26" s="15">
         <v>2310.34</v>
       </c>
       <c r="C26" s="16">
         <v>1155.17</v>
       </c>
       <c r="D26" s="16">
         <v>2753.95</v>
       </c>
       <c r="E26" s="16">
         <v>688.48</v>
       </c>
       <c r="F26" s="16">
         <v>466.69</v>
       </c>
       <c r="G26" s="16">
         <v>2777.03</v>
       </c>
     </row>
-    <row r="27" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A27" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="15">
         <v>2771.03</v>
       </c>
       <c r="C27" s="16">
         <v>1385.51</v>
       </c>
       <c r="D27" s="16">
         <v>3303.09</v>
       </c>
       <c r="E27" s="16">
         <v>825.77</v>
       </c>
       <c r="F27" s="16">
         <v>559.74</v>
       </c>
       <c r="G27" s="16">
         <v>3330.77</v>
       </c>
     </row>
-    <row r="28" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A28" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="15">
         <v>13240.86</v>
       </c>
       <c r="C28" s="16">
         <v>6620.43</v>
       </c>
       <c r="D28" s="16">
         <v>15783.25</v>
       </c>
       <c r="E28" s="16">
         <v>3945.81</v>
       </c>
       <c r="F28" s="16">
         <v>2674.62</v>
       </c>
       <c r="G28" s="16">
         <v>15915.48</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="29" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B29" s="17">
         <v>35025.129999999997</v>
       </c>
       <c r="C29" s="18">
         <v>17512.560000000001</v>
       </c>
       <c r="D29" s="18">
         <v>41750.339999999997</v>
       </c>
       <c r="E29" s="18">
         <v>10437.58</v>
       </c>
       <c r="F29" s="18">
         <v>7074.98</v>
       </c>
       <c r="G29" s="18">
         <v>42100.11</v>
       </c>
     </row>
-    <row r="30" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A30" s="25" t="s">
         <v>20</v>
       </c>
       <c r="B30" s="19">
         <v>-26403.02</v>
       </c>
       <c r="C30" s="20">
         <v>0</v>
       </c>
       <c r="D30" s="20">
         <v>0</v>
       </c>
       <c r="E30" s="20">
         <v>0</v>
       </c>
       <c r="F30" s="20">
         <v>-3177.04</v>
       </c>
       <c r="G30" s="20">
         <v>-29580.06</v>
       </c>
     </row>
-    <row r="31" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A31" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B31" s="15">
         <v>13826.14</v>
       </c>
       <c r="C31" s="16">
         <v>6913.07</v>
       </c>
       <c r="D31" s="16">
         <v>20997.59</v>
       </c>
       <c r="E31" s="16">
         <v>5249.39</v>
       </c>
       <c r="F31" s="16">
         <v>1663.68</v>
       </c>
       <c r="G31" s="16">
         <v>15489.82</v>
       </c>
     </row>
-    <row r="32" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A32" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B32" s="15">
         <v>1055.0999999999999</v>
       </c>
       <c r="C32" s="16">
         <v>527.54999999999995</v>
       </c>
       <c r="D32" s="16">
         <v>1602.37</v>
       </c>
       <c r="E32" s="16">
         <v>400.59</v>
       </c>
       <c r="F32" s="16">
         <v>126.96</v>
       </c>
       <c r="G32" s="16">
         <v>1182.06</v>
       </c>
     </row>
-    <row r="33" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="33" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A33" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B33" s="17">
         <v>11521.78</v>
       </c>
       <c r="C33" s="18">
         <v>5760.89</v>
       </c>
       <c r="D33" s="18">
         <v>17497.98</v>
       </c>
       <c r="E33" s="18">
         <v>4374.49</v>
       </c>
       <c r="F33" s="18">
         <v>1386.4</v>
       </c>
       <c r="G33" s="18">
         <v>12908.18</v>
       </c>
     </row>
-    <row r="34" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A34" s="25" t="s">
         <v>24</v>
       </c>
       <c r="B34" s="19">
         <v>-31033.57</v>
       </c>
       <c r="C34" s="20">
         <v>0</v>
       </c>
       <c r="D34" s="20">
         <v>0</v>
       </c>
       <c r="E34" s="20">
         <v>0</v>
       </c>
       <c r="F34" s="20">
         <v>2411.1999999999998</v>
       </c>
       <c r="G34" s="20">
         <v>-28622.37</v>
       </c>
     </row>
-    <row r="35" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A35" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B35" s="15">
         <v>11467.14</v>
       </c>
       <c r="C35" s="16">
         <v>5733.57</v>
       </c>
       <c r="D35" s="16">
         <v>26498.14</v>
       </c>
       <c r="E35" s="16">
         <v>6624.53</v>
       </c>
       <c r="F35" s="16">
         <v>-890.96</v>
       </c>
       <c r="G35" s="16">
         <v>10576.18</v>
       </c>
     </row>
-    <row r="36" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A36" s="23" t="s">
         <v>610</v>
       </c>
       <c r="B36" s="15">
         <v>604.02</v>
       </c>
       <c r="C36" s="16">
         <v>302.01</v>
       </c>
       <c r="D36" s="16">
         <v>1395.75</v>
       </c>
       <c r="E36" s="16">
         <v>348.93</v>
       </c>
       <c r="F36" s="16">
         <v>-46.92</v>
       </c>
       <c r="G36" s="16">
         <v>557.1</v>
       </c>
     </row>
-    <row r="37" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A37" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="15">
         <v>2379.4499999999998</v>
       </c>
       <c r="C37" s="16">
         <v>1189.72</v>
       </c>
       <c r="D37" s="16">
         <v>5498.41</v>
       </c>
       <c r="E37" s="16">
         <v>1374.6</v>
       </c>
       <c r="F37" s="16">
         <v>-184.88</v>
       </c>
       <c r="G37" s="16">
         <v>2194.5700000000002</v>
       </c>
     </row>
-    <row r="38" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A38" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="15">
         <v>5033.45</v>
       </c>
       <c r="C38" s="16">
         <v>2516.7199999999998</v>
       </c>
       <c r="D38" s="16">
         <v>11631.25</v>
       </c>
       <c r="E38" s="16">
         <v>2907.81</v>
       </c>
       <c r="F38" s="16">
         <v>-391.09</v>
       </c>
       <c r="G38" s="16">
         <v>4642.3599999999997</v>
       </c>
     </row>
-    <row r="39" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A39" s="23" t="s">
         <v>28</v>
       </c>
       <c r="B39" s="15">
         <v>979.24</v>
       </c>
       <c r="C39" s="16">
         <v>489.62</v>
       </c>
       <c r="D39" s="16">
         <v>2262.8200000000002</v>
       </c>
       <c r="E39" s="16">
         <v>565.70000000000005</v>
       </c>
       <c r="F39" s="16">
         <v>-76.08</v>
       </c>
       <c r="G39" s="16">
         <v>903.16</v>
       </c>
     </row>
-    <row r="40" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A40" s="23" t="s">
         <v>29</v>
       </c>
       <c r="B40" s="15">
         <v>6561.8</v>
       </c>
       <c r="C40" s="16">
         <v>3280.9</v>
       </c>
       <c r="D40" s="16">
         <v>15162.93</v>
       </c>
       <c r="E40" s="16">
         <v>3790.73</v>
       </c>
       <c r="F40" s="16">
         <v>-509.83</v>
       </c>
       <c r="G40" s="16">
         <v>6051.97</v>
       </c>
     </row>
-    <row r="41" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A41" s="23" t="s">
         <v>611</v>
       </c>
       <c r="B41" s="15">
         <v>384.38</v>
       </c>
       <c r="C41" s="16">
         <v>192.19</v>
       </c>
       <c r="D41" s="16">
         <v>888.22</v>
       </c>
       <c r="E41" s="16">
         <v>222.05</v>
       </c>
       <c r="F41" s="16">
         <v>-29.86</v>
       </c>
       <c r="G41" s="16">
         <v>354.52</v>
       </c>
     </row>
-    <row r="42" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="42" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A42" s="24" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="17">
         <v>3624.09</v>
       </c>
       <c r="C42" s="18">
         <v>1812.04</v>
       </c>
       <c r="D42" s="18">
         <v>8374.51</v>
       </c>
       <c r="E42" s="18">
         <v>2093.62</v>
       </c>
       <c r="F42" s="18">
         <v>-281.58</v>
       </c>
       <c r="G42" s="18">
         <v>3342.51</v>
       </c>
     </row>
-    <row r="43" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A43" s="25" t="s">
         <v>31</v>
       </c>
       <c r="B43" s="19">
         <v>-104481.32</v>
       </c>
       <c r="C43" s="20">
         <v>0</v>
       </c>
       <c r="D43" s="20">
         <v>0</v>
       </c>
       <c r="E43" s="20">
         <v>0</v>
       </c>
       <c r="F43" s="20">
         <v>-8078.53</v>
       </c>
       <c r="G43" s="20">
         <v>-112559.85</v>
       </c>
     </row>
-    <row r="44" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A44" s="23" t="s">
         <v>32</v>
       </c>
       <c r="B44" s="15">
         <v>3562.75</v>
       </c>
       <c r="C44" s="16">
         <v>1781.37</v>
       </c>
       <c r="D44" s="16">
         <v>6023.61</v>
       </c>
       <c r="E44" s="16">
         <v>1505.9</v>
       </c>
       <c r="F44" s="16">
         <v>275.47000000000003</v>
       </c>
       <c r="G44" s="16">
         <v>3838.22</v>
       </c>
     </row>
-    <row r="45" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A45" s="23" t="s">
         <v>33</v>
       </c>
       <c r="B45" s="15">
         <v>1916.59</v>
       </c>
       <c r="C45" s="16">
         <v>958.29</v>
       </c>
       <c r="D45" s="16">
         <v>3240.41</v>
       </c>
       <c r="E45" s="16">
         <v>810.1</v>
       </c>
       <c r="F45" s="16">
         <v>148.19</v>
       </c>
       <c r="G45" s="16">
         <v>2064.7800000000002</v>
       </c>
     </row>
-    <row r="46" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A46" s="23" t="s">
         <v>34</v>
       </c>
       <c r="B46" s="15">
         <v>10958.68</v>
       </c>
       <c r="C46" s="16">
         <v>5479.34</v>
       </c>
       <c r="D46" s="16">
         <v>18528.05</v>
       </c>
       <c r="E46" s="16">
         <v>4632.01</v>
       </c>
       <c r="F46" s="16">
         <v>847.33</v>
       </c>
       <c r="G46" s="16">
         <v>11806.01</v>
       </c>
     </row>
-    <row r="47" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A47" s="23" t="s">
         <v>35</v>
       </c>
       <c r="B47" s="15">
         <v>5900.83</v>
       </c>
       <c r="C47" s="16">
         <v>2950.41</v>
       </c>
       <c r="D47" s="16">
         <v>9976.65</v>
       </c>
       <c r="E47" s="16">
         <v>2494.16</v>
       </c>
       <c r="F47" s="16">
         <v>456.25</v>
       </c>
       <c r="G47" s="16">
         <v>6357.08</v>
       </c>
     </row>
-    <row r="48" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A48" s="23" t="s">
         <v>36</v>
       </c>
       <c r="B48" s="15">
         <v>1272.42</v>
       </c>
       <c r="C48" s="16">
         <v>636.21</v>
       </c>
       <c r="D48" s="16">
         <v>2151.31</v>
       </c>
       <c r="E48" s="16">
         <v>537.82000000000005</v>
       </c>
       <c r="F48" s="16">
         <v>98.39</v>
       </c>
       <c r="G48" s="16">
         <v>1370.81</v>
       </c>
     </row>
-    <row r="49" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A49" s="23" t="s">
         <v>37</v>
       </c>
       <c r="B49" s="15">
         <v>77816.23</v>
       </c>
       <c r="C49" s="16">
         <v>38908.11</v>
       </c>
       <c r="D49" s="16">
         <v>131565.38</v>
       </c>
       <c r="E49" s="16">
         <v>32891.339999999997</v>
       </c>
       <c r="F49" s="16">
         <v>6016.77</v>
       </c>
       <c r="G49" s="16">
         <v>83833</v>
       </c>
     </row>
-    <row r="50" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="50" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A50" s="24" t="s">
         <v>38</v>
       </c>
       <c r="B50" s="17">
         <v>3053.82</v>
       </c>
       <c r="C50" s="18">
         <v>1526.91</v>
       </c>
       <c r="D50" s="18">
         <v>5163.1499999999996</v>
       </c>
       <c r="E50" s="18">
         <v>1290.78</v>
       </c>
       <c r="F50" s="18">
         <v>236.13</v>
       </c>
       <c r="G50" s="18">
         <v>3289.95</v>
       </c>
     </row>
-    <row r="51" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A51" s="25" t="s">
         <v>39</v>
       </c>
       <c r="B51" s="19">
         <v>-39113.199999999997</v>
       </c>
       <c r="C51" s="20">
         <v>0</v>
       </c>
       <c r="D51" s="20">
         <v>0</v>
       </c>
       <c r="E51" s="20">
         <v>0</v>
       </c>
       <c r="F51" s="20">
         <v>-11860.39</v>
       </c>
       <c r="G51" s="20">
         <v>-50973.59</v>
       </c>
     </row>
-    <row r="52" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A52" s="23" t="s">
         <v>40</v>
       </c>
       <c r="B52" s="15">
         <v>1194.52</v>
       </c>
       <c r="C52" s="16">
         <v>597.26</v>
       </c>
       <c r="D52" s="16">
         <v>940.17</v>
       </c>
       <c r="E52" s="16">
         <v>235.04</v>
       </c>
       <c r="F52" s="16">
         <v>362.22</v>
       </c>
       <c r="G52" s="16">
         <v>1556.74</v>
       </c>
     </row>
-    <row r="53" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A53" s="23" t="s">
         <v>41</v>
       </c>
       <c r="B53" s="15">
         <v>4991.3500000000004</v>
       </c>
       <c r="C53" s="16">
         <v>2495.67</v>
       </c>
       <c r="D53" s="16">
         <v>3928.55</v>
       </c>
       <c r="E53" s="16">
         <v>982.13</v>
       </c>
       <c r="F53" s="16">
         <v>1513.54</v>
       </c>
       <c r="G53" s="16">
         <v>6504.89</v>
       </c>
     </row>
-    <row r="54" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A54" s="23" t="s">
         <v>42</v>
       </c>
       <c r="B54" s="15">
         <v>1436.27</v>
       </c>
       <c r="C54" s="16">
         <v>718.13</v>
       </c>
       <c r="D54" s="16">
         <v>1130.45</v>
       </c>
       <c r="E54" s="16">
         <v>282.61</v>
       </c>
       <c r="F54" s="16">
         <v>435.52</v>
       </c>
       <c r="G54" s="16">
         <v>1871.79</v>
       </c>
     </row>
-    <row r="55" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A55" s="23" t="s">
         <v>43</v>
       </c>
       <c r="B55" s="15">
         <v>1400.7</v>
       </c>
       <c r="C55" s="16">
         <v>700.35</v>
       </c>
       <c r="D55" s="16">
         <v>1102.45</v>
       </c>
       <c r="E55" s="16">
         <v>275.61</v>
       </c>
       <c r="F55" s="16">
         <v>424.74</v>
       </c>
       <c r="G55" s="16">
         <v>1825.44</v>
       </c>
     </row>
-    <row r="56" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A56" s="23" t="s">
         <v>44</v>
       </c>
       <c r="B56" s="15">
         <v>2900.97</v>
       </c>
       <c r="C56" s="16">
         <v>1450.48</v>
       </c>
       <c r="D56" s="16">
         <v>2283.27</v>
       </c>
       <c r="E56" s="16">
         <v>570.80999999999995</v>
       </c>
       <c r="F56" s="16">
         <v>879.67</v>
       </c>
       <c r="G56" s="16">
         <v>3780.64</v>
       </c>
     </row>
-    <row r="57" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A57" s="23" t="s">
         <v>45</v>
       </c>
       <c r="B57" s="15">
         <v>1251.4000000000001</v>
       </c>
       <c r="C57" s="16">
         <v>625.70000000000005</v>
       </c>
       <c r="D57" s="16">
         <v>984.94</v>
       </c>
       <c r="E57" s="16">
         <v>246.23</v>
       </c>
       <c r="F57" s="16">
         <v>379.47</v>
       </c>
       <c r="G57" s="16">
         <v>1630.87</v>
       </c>
     </row>
-    <row r="58" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A58" s="23" t="s">
         <v>46</v>
       </c>
       <c r="B58" s="15">
         <v>1201.6199999999999</v>
       </c>
       <c r="C58" s="16">
         <v>600.80999999999995</v>
       </c>
       <c r="D58" s="16">
         <v>945.76</v>
       </c>
       <c r="E58" s="16">
         <v>236.44</v>
       </c>
       <c r="F58" s="16">
         <v>364.37</v>
       </c>
       <c r="G58" s="16">
         <v>1565.99</v>
       </c>
     </row>
-    <row r="59" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="59" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A59" s="24" t="s">
         <v>47</v>
       </c>
       <c r="B59" s="17">
         <v>24736.37</v>
       </c>
       <c r="C59" s="18">
         <v>12368.18</v>
       </c>
       <c r="D59" s="18">
         <v>19469.3</v>
       </c>
       <c r="E59" s="18">
         <v>4867.32</v>
       </c>
       <c r="F59" s="18">
         <v>7500.86</v>
       </c>
       <c r="G59" s="18">
         <v>32237.23</v>
       </c>
     </row>
-    <row r="60" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A60" s="25" t="s">
         <v>48</v>
       </c>
       <c r="B60" s="19">
         <v>-38167.01</v>
       </c>
       <c r="C60" s="20">
         <v>0</v>
       </c>
       <c r="D60" s="20">
         <v>0</v>
       </c>
       <c r="E60" s="20">
         <v>0</v>
       </c>
       <c r="F60" s="20">
         <v>-8682.67</v>
       </c>
       <c r="G60" s="20">
         <v>-46849.68</v>
       </c>
     </row>
-    <row r="61" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="61" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A61" s="23" t="s">
         <v>49</v>
       </c>
       <c r="B61" s="15">
         <v>6209.92</v>
       </c>
       <c r="C61" s="16">
         <v>3104.96</v>
       </c>
       <c r="D61" s="16">
         <v>6769.03</v>
       </c>
       <c r="E61" s="16">
         <v>1692.25</v>
       </c>
       <c r="F61" s="16">
         <v>1412.71</v>
       </c>
       <c r="G61" s="16">
         <v>7622.63</v>
       </c>
     </row>
-    <row r="62" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="62" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A62" s="23" t="s">
         <v>50</v>
       </c>
       <c r="B62" s="15">
         <v>3451.28</v>
       </c>
       <c r="C62" s="16">
         <v>1725.64</v>
       </c>
       <c r="D62" s="16">
         <v>3762.02</v>
       </c>
       <c r="E62" s="16">
         <v>940.5</v>
       </c>
       <c r="F62" s="16">
         <v>785.14</v>
       </c>
       <c r="G62" s="16">
         <v>4236.42</v>
       </c>
     </row>
-    <row r="63" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="63" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A63" s="23" t="s">
         <v>51</v>
       </c>
       <c r="B63" s="15">
         <v>855.61</v>
       </c>
       <c r="C63" s="16">
         <v>427.8</v>
       </c>
       <c r="D63" s="16">
         <v>932.64</v>
       </c>
       <c r="E63" s="16">
         <v>233.16</v>
       </c>
       <c r="F63" s="16">
         <v>194.64</v>
       </c>
       <c r="G63" s="16">
         <v>1050.25</v>
       </c>
     </row>
-    <row r="64" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="64" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A64" s="23" t="s">
         <v>52</v>
       </c>
       <c r="B64" s="15">
         <v>811.58</v>
       </c>
       <c r="C64" s="16">
         <v>405.79</v>
       </c>
       <c r="D64" s="16">
         <v>884.65</v>
       </c>
       <c r="E64" s="16">
         <v>221.16</v>
       </c>
       <c r="F64" s="16">
         <v>184.63</v>
       </c>
       <c r="G64" s="16">
         <v>996.21</v>
       </c>
     </row>
-    <row r="65" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="65" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A65" s="23" t="s">
         <v>53</v>
       </c>
       <c r="B65" s="15">
         <v>19025.39</v>
       </c>
       <c r="C65" s="16">
         <v>9512.69</v>
       </c>
       <c r="D65" s="16">
         <v>20738.349999999999</v>
       </c>
       <c r="E65" s="16">
         <v>5184.58</v>
       </c>
       <c r="F65" s="16">
         <v>4328.1099999999997</v>
       </c>
       <c r="G65" s="16">
         <v>23353.5</v>
       </c>
     </row>
-    <row r="66" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="66" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A66" s="23" t="s">
         <v>54</v>
       </c>
       <c r="B66" s="15">
         <v>471.22</v>
       </c>
       <c r="C66" s="16">
         <v>235.61</v>
       </c>
       <c r="D66" s="16">
         <v>513.65</v>
       </c>
       <c r="E66" s="16">
         <v>128.41</v>
       </c>
       <c r="F66" s="16">
         <v>107.2</v>
       </c>
       <c r="G66" s="16">
         <v>578.41999999999996</v>
       </c>
     </row>
-    <row r="67" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="67" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A67" s="24" t="s">
         <v>55</v>
       </c>
       <c r="B67" s="17">
         <v>7342.01</v>
       </c>
       <c r="C67" s="18">
         <v>3671</v>
       </c>
       <c r="D67" s="18">
         <v>8003.05</v>
       </c>
       <c r="E67" s="18">
         <v>2000.76</v>
       </c>
       <c r="F67" s="18">
         <v>1670.24</v>
       </c>
       <c r="G67" s="18">
         <v>9012.25</v>
       </c>
     </row>
-    <row r="68" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="68" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A68" s="25" t="s">
         <v>56</v>
       </c>
       <c r="B68" s="19">
         <v>-674680.5</v>
       </c>
       <c r="C68" s="20">
         <v>0</v>
       </c>
       <c r="D68" s="20">
         <v>0</v>
       </c>
       <c r="E68" s="20">
         <v>0</v>
       </c>
       <c r="F68" s="20">
         <v>9219.2999999999993</v>
       </c>
       <c r="G68" s="20">
         <v>-665461.19999999995</v>
       </c>
     </row>
-    <row r="69" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="69" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A69" s="23" t="s">
         <v>57</v>
       </c>
       <c r="B69" s="15">
         <v>2354.6</v>
       </c>
       <c r="C69" s="16">
         <v>1177.3</v>
       </c>
       <c r="D69" s="16">
         <v>4837.8999999999996</v>
       </c>
       <c r="E69" s="16">
         <v>1209.47</v>
       </c>
       <c r="F69" s="16">
         <v>-32.17</v>
       </c>
       <c r="G69" s="16">
         <v>2322.4299999999998</v>
       </c>
     </row>
-    <row r="70" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="70" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A70" s="23" t="s">
         <v>58</v>
       </c>
       <c r="B70" s="15">
         <v>22991.11</v>
       </c>
       <c r="C70" s="16">
         <v>11495.55</v>
       </c>
       <c r="D70" s="16">
         <v>47238.9</v>
       </c>
       <c r="E70" s="16">
         <v>11809.72</v>
       </c>
       <c r="F70" s="16">
         <v>-314.17</v>
       </c>
       <c r="G70" s="16">
         <v>22676.94</v>
       </c>
     </row>
-    <row r="71" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="71" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A71" s="23" t="s">
         <v>59</v>
       </c>
       <c r="B71" s="15">
         <v>51713.42</v>
       </c>
       <c r="C71" s="16">
         <v>25856.71</v>
       </c>
       <c r="D71" s="16">
         <v>106253.43</v>
       </c>
       <c r="E71" s="16">
         <v>26563.35</v>
       </c>
       <c r="F71" s="16">
         <v>-706.64</v>
       </c>
       <c r="G71" s="16">
         <v>51006.78</v>
       </c>
     </row>
-    <row r="72" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="72" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A72" s="23" t="s">
         <v>60</v>
       </c>
       <c r="B72" s="15">
         <v>1510.5</v>
       </c>
       <c r="C72" s="16">
         <v>755.25</v>
       </c>
       <c r="D72" s="16">
         <v>3103.57</v>
       </c>
       <c r="E72" s="16">
         <v>775.89</v>
       </c>
       <c r="F72" s="16">
         <v>-20.64</v>
       </c>
       <c r="G72" s="16">
         <v>1489.86</v>
       </c>
     </row>
-    <row r="73" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="73" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A73" s="23" t="s">
         <v>61</v>
       </c>
       <c r="B73" s="15">
         <v>19540.63</v>
       </c>
       <c r="C73" s="16">
         <v>9770.31</v>
       </c>
       <c r="D73" s="16">
         <v>40149.339999999997</v>
       </c>
       <c r="E73" s="16">
         <v>10037.33</v>
       </c>
       <c r="F73" s="16">
         <v>-267.02</v>
       </c>
       <c r="G73" s="16">
         <v>19273.61</v>
       </c>
     </row>
-    <row r="74" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="74" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A74" s="23" t="s">
         <v>62</v>
       </c>
       <c r="B74" s="15">
         <v>42983.41</v>
       </c>
       <c r="C74" s="16">
         <v>21491.7</v>
       </c>
       <c r="D74" s="16">
         <v>88316.26</v>
       </c>
       <c r="E74" s="16">
         <v>22079.06</v>
       </c>
       <c r="F74" s="16">
         <v>-587.36</v>
       </c>
       <c r="G74" s="16">
         <v>42396.05</v>
       </c>
     </row>
-    <row r="75" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="75" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A75" s="23" t="s">
         <v>63</v>
       </c>
       <c r="B75" s="15">
         <v>3146.99</v>
       </c>
       <c r="C75" s="16">
         <v>1573.49</v>
       </c>
       <c r="D75" s="16">
         <v>6465.99</v>
       </c>
       <c r="E75" s="16">
         <v>1616.49</v>
       </c>
       <c r="F75" s="16">
         <v>-43</v>
       </c>
       <c r="G75" s="16">
         <v>3103.99</v>
       </c>
     </row>
-    <row r="76" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="76" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A76" s="23" t="s">
         <v>64</v>
       </c>
       <c r="B76" s="15">
         <v>8100.64</v>
       </c>
       <c r="C76" s="16">
         <v>4050.32</v>
       </c>
       <c r="D76" s="16">
         <v>16644.060000000001</v>
       </c>
       <c r="E76" s="16">
         <v>4161.01</v>
       </c>
       <c r="F76" s="16">
         <v>-110.69</v>
       </c>
       <c r="G76" s="16">
         <v>7989.95</v>
       </c>
     </row>
-    <row r="77" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="77" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A77" s="23" t="s">
         <v>65</v>
       </c>
       <c r="B77" s="15">
         <v>244831.52</v>
       </c>
       <c r="C77" s="16">
         <v>122415.76</v>
       </c>
       <c r="D77" s="16">
         <v>503045.3</v>
       </c>
       <c r="E77" s="16">
         <v>125761.32</v>
       </c>
       <c r="F77" s="16">
         <v>-3345.56</v>
       </c>
       <c r="G77" s="16">
         <v>241485.96</v>
       </c>
     </row>
-    <row r="78" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="78" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A78" s="23" t="s">
         <v>66</v>
       </c>
       <c r="B78" s="15">
         <v>12535.87</v>
       </c>
       <c r="C78" s="16">
         <v>6267.93</v>
       </c>
       <c r="D78" s="16">
         <v>25756.94</v>
       </c>
       <c r="E78" s="16">
         <v>6439.23</v>
       </c>
       <c r="F78" s="16">
         <v>-171.3</v>
       </c>
       <c r="G78" s="16">
         <v>12364.57</v>
       </c>
     </row>
-    <row r="79" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="79" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A79" s="23" t="s">
         <v>67</v>
       </c>
       <c r="B79" s="15">
         <v>7049.14</v>
       </c>
       <c r="C79" s="16">
         <v>3524.57</v>
       </c>
       <c r="D79" s="16">
         <v>14483.57</v>
       </c>
       <c r="E79" s="16">
         <v>3620.89</v>
       </c>
       <c r="F79" s="16">
         <v>-96.32</v>
       </c>
       <c r="G79" s="16">
         <v>6952.82</v>
       </c>
     </row>
-    <row r="80" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="80" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A80" s="23" t="s">
         <v>68</v>
       </c>
       <c r="B80" s="15">
         <v>73867.759999999995</v>
       </c>
       <c r="C80" s="16">
         <v>36933.879999999997</v>
       </c>
       <c r="D80" s="16">
         <v>151773.07</v>
       </c>
       <c r="E80" s="16">
         <v>37943.26</v>
       </c>
       <c r="F80" s="16">
         <v>-1009.38</v>
       </c>
       <c r="G80" s="16">
         <v>72858.38</v>
       </c>
     </row>
-    <row r="81" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="81" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A81" s="23" t="s">
         <v>69</v>
       </c>
       <c r="B81" s="15">
         <v>7789.63</v>
       </c>
       <c r="C81" s="16">
         <v>3894.81</v>
       </c>
       <c r="D81" s="16">
         <v>16005.03</v>
       </c>
       <c r="E81" s="16">
         <v>4001.25</v>
       </c>
       <c r="F81" s="16">
         <v>-106.44</v>
       </c>
       <c r="G81" s="16">
         <v>7683.19</v>
       </c>
     </row>
-    <row r="82" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="82" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A82" s="23" t="s">
         <v>70</v>
       </c>
       <c r="B82" s="15">
         <v>61080.11</v>
       </c>
       <c r="C82" s="16">
         <v>30540.05</v>
       </c>
       <c r="D82" s="16">
         <v>125498.8</v>
       </c>
       <c r="E82" s="16">
         <v>31374.7</v>
       </c>
       <c r="F82" s="16">
         <v>-834.65</v>
       </c>
       <c r="G82" s="16">
         <v>60245.46</v>
       </c>
     </row>
-    <row r="83" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="83" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A83" s="23" t="s">
         <v>71</v>
       </c>
       <c r="B83" s="15">
         <v>2139.86</v>
       </c>
       <c r="C83" s="16">
         <v>1069.93</v>
       </c>
       <c r="D83" s="16">
         <v>4396.6899999999996</v>
       </c>
       <c r="E83" s="16">
         <v>1099.17</v>
       </c>
       <c r="F83" s="16">
         <v>-29.24</v>
       </c>
       <c r="G83" s="16">
         <v>2110.62</v>
       </c>
     </row>
-    <row r="84" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="84" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A84" s="23" t="s">
         <v>72</v>
       </c>
       <c r="B84" s="15">
         <v>38311.06</v>
       </c>
       <c r="C84" s="16">
         <v>19155.53</v>
       </c>
       <c r="D84" s="16">
         <v>78716.17</v>
       </c>
       <c r="E84" s="16">
         <v>19679.04</v>
       </c>
       <c r="F84" s="16">
         <v>-523.51</v>
       </c>
       <c r="G84" s="16">
         <v>37787.550000000003</v>
       </c>
     </row>
-    <row r="85" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="85" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A85" s="23" t="s">
         <v>73</v>
       </c>
       <c r="B85" s="15">
         <v>35090.18</v>
       </c>
       <c r="C85" s="16">
         <v>17545.09</v>
       </c>
       <c r="D85" s="16">
         <v>72098.350000000006</v>
       </c>
       <c r="E85" s="16">
         <v>18024.580000000002</v>
       </c>
       <c r="F85" s="16">
         <v>-479.49</v>
       </c>
       <c r="G85" s="16">
         <v>34610.69</v>
       </c>
     </row>
-    <row r="86" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="86" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A86" s="23" t="s">
         <v>74</v>
       </c>
       <c r="B86" s="15">
         <v>35304.92</v>
       </c>
       <c r="C86" s="16">
         <v>17652.46</v>
       </c>
       <c r="D86" s="16">
         <v>72539.570000000007</v>
       </c>
       <c r="E86" s="16">
         <v>18134.89</v>
       </c>
       <c r="F86" s="16">
         <v>-482.43</v>
       </c>
       <c r="G86" s="16">
         <v>34822.49</v>
       </c>
     </row>
-    <row r="87" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="87" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A87" s="24" t="s">
         <v>75</v>
       </c>
       <c r="B87" s="17">
         <v>4339.1499999999996</v>
       </c>
       <c r="C87" s="18">
         <v>2169.5700000000002</v>
       </c>
       <c r="D87" s="18">
         <v>8915.4699999999993</v>
       </c>
       <c r="E87" s="18">
         <v>2228.86</v>
       </c>
       <c r="F87" s="18">
         <v>-59.29</v>
       </c>
       <c r="G87" s="18">
         <v>4279.8599999999997</v>
       </c>
     </row>
-    <row r="88" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="88" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A88" s="25" t="s">
         <v>76</v>
       </c>
       <c r="B88" s="19">
         <v>-714543.1</v>
       </c>
       <c r="C88" s="20">
         <v>0</v>
       </c>
       <c r="D88" s="20">
         <v>0</v>
       </c>
       <c r="E88" s="20">
         <v>0</v>
       </c>
       <c r="F88" s="20">
         <v>75712.210000000006</v>
       </c>
       <c r="G88" s="20">
         <v>-638830.89</v>
       </c>
     </row>
-    <row r="89" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="89" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A89" s="23" t="s">
         <v>77</v>
       </c>
       <c r="B89" s="15">
         <v>584647.72</v>
       </c>
       <c r="C89" s="16">
         <v>292323.86</v>
       </c>
       <c r="D89" s="16">
         <v>1417090.01</v>
       </c>
       <c r="E89" s="16">
         <v>354272.5</v>
       </c>
       <c r="F89" s="16">
         <v>-61948.639999999999</v>
       </c>
       <c r="G89" s="16">
         <v>522699.08</v>
       </c>
     </row>
-    <row r="90" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="90" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A90" s="23" t="s">
         <v>78</v>
       </c>
       <c r="B90" s="15">
         <v>21643.85</v>
       </c>
       <c r="C90" s="16">
         <v>10821.92</v>
       </c>
       <c r="D90" s="16">
         <v>52461.13</v>
       </c>
       <c r="E90" s="16">
         <v>13115.28</v>
       </c>
       <c r="F90" s="16">
         <v>-2293.36</v>
       </c>
       <c r="G90" s="16">
         <v>19350.490000000002</v>
       </c>
     </row>
-    <row r="91" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="91" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A91" s="23" t="s">
         <v>79</v>
       </c>
       <c r="B91" s="15">
         <v>38104.46</v>
       </c>
       <c r="C91" s="16">
         <v>19052.23</v>
       </c>
       <c r="D91" s="16">
         <v>92358.96</v>
       </c>
       <c r="E91" s="16">
         <v>23089.74</v>
       </c>
       <c r="F91" s="16">
         <v>-4037.51</v>
       </c>
       <c r="G91" s="16">
         <v>34066.949999999997</v>
       </c>
     </row>
-    <row r="92" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="92" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A92" s="23" t="s">
         <v>80</v>
       </c>
       <c r="B92" s="15">
         <v>8809.91</v>
       </c>
       <c r="C92" s="16">
         <v>4404.95</v>
       </c>
       <c r="D92" s="16">
         <v>21353.77</v>
       </c>
       <c r="E92" s="16">
         <v>5338.44</v>
       </c>
       <c r="F92" s="16">
         <v>-933.49</v>
       </c>
       <c r="G92" s="16">
         <v>7876.42</v>
       </c>
     </row>
-    <row r="93" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="93" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A93" s="23" t="s">
         <v>81</v>
       </c>
       <c r="B93" s="15">
         <v>30661.08</v>
       </c>
       <c r="C93" s="16">
         <v>15330.54</v>
       </c>
       <c r="D93" s="16">
         <v>74317.429999999993</v>
       </c>
       <c r="E93" s="16">
         <v>18579.349999999999</v>
       </c>
       <c r="F93" s="16">
         <v>-3248.81</v>
       </c>
       <c r="G93" s="16">
         <v>27412.27</v>
       </c>
     </row>
-    <row r="94" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="94" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A94" s="24" t="s">
         <v>82</v>
       </c>
       <c r="B94" s="17">
         <v>30676.080000000002</v>
       </c>
       <c r="C94" s="18">
         <v>15338.04</v>
       </c>
       <c r="D94" s="18">
         <v>74353.77</v>
       </c>
       <c r="E94" s="18">
         <v>18588.439999999999</v>
       </c>
       <c r="F94" s="18">
         <v>-3250.4</v>
       </c>
       <c r="G94" s="18">
         <v>27425.68</v>
       </c>
     </row>
-    <row r="95" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="95" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A95" s="25" t="s">
         <v>83</v>
       </c>
       <c r="B95" s="19">
         <v>-237700.79</v>
       </c>
       <c r="C95" s="20">
         <v>0</v>
       </c>
       <c r="D95" s="20">
         <v>0</v>
       </c>
       <c r="E95" s="20">
         <v>0</v>
       </c>
       <c r="F95" s="20">
         <v>-47663.9</v>
       </c>
       <c r="G95" s="20">
         <v>-285364.69</v>
       </c>
     </row>
-    <row r="96" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="96" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A96" s="23" t="s">
         <v>84</v>
       </c>
       <c r="B96" s="15">
         <v>11441.92</v>
       </c>
       <c r="C96" s="16">
         <v>5720.96</v>
       </c>
       <c r="D96" s="16">
         <v>13706.49</v>
       </c>
       <c r="E96" s="16">
         <v>3426.62</v>
       </c>
       <c r="F96" s="16">
         <v>2294.34</v>
       </c>
       <c r="G96" s="16">
         <v>13736.26</v>
       </c>
     </row>
-    <row r="97" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="97" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A97" s="23" t="s">
         <v>85</v>
       </c>
       <c r="B97" s="15">
         <v>13008.83</v>
       </c>
       <c r="C97" s="16">
         <v>6504.41</v>
       </c>
       <c r="D97" s="16">
         <v>15583.51</v>
       </c>
       <c r="E97" s="16">
         <v>3895.87</v>
       </c>
       <c r="F97" s="16">
         <v>2608.54</v>
       </c>
       <c r="G97" s="16">
         <v>15617.37</v>
       </c>
     </row>
-    <row r="98" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="98" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A98" s="23" t="s">
         <v>86</v>
       </c>
       <c r="B98" s="15">
         <v>11471.07</v>
       </c>
       <c r="C98" s="16">
         <v>5735.53</v>
       </c>
       <c r="D98" s="16">
         <v>13741.41</v>
       </c>
       <c r="E98" s="16">
         <v>3435.35</v>
       </c>
       <c r="F98" s="16">
         <v>2300.1799999999998</v>
       </c>
       <c r="G98" s="16">
         <v>13771.25</v>
       </c>
     </row>
-    <row r="99" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="99" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A99" s="23" t="s">
         <v>612</v>
       </c>
       <c r="B99" s="15">
         <v>648.6</v>
       </c>
       <c r="C99" s="16">
         <v>324.3</v>
       </c>
       <c r="D99" s="16">
         <v>776.97</v>
       </c>
       <c r="E99" s="16">
         <v>194.24</v>
       </c>
       <c r="F99" s="16">
         <v>130.06</v>
       </c>
       <c r="G99" s="16">
         <v>778.66</v>
       </c>
     </row>
-    <row r="100" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="100" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A100" s="23" t="s">
         <v>87</v>
       </c>
       <c r="B100" s="15">
         <v>12389.38</v>
       </c>
       <c r="C100" s="16">
         <v>6194.69</v>
       </c>
       <c r="D100" s="16">
         <v>14841.46</v>
       </c>
       <c r="E100" s="16">
         <v>3710.36</v>
       </c>
       <c r="F100" s="16">
         <v>2484.33</v>
       </c>
       <c r="G100" s="16">
         <v>14873.71</v>
       </c>
     </row>
-    <row r="101" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="101" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A101" s="23" t="s">
         <v>613</v>
       </c>
       <c r="B101" s="15">
         <v>5567.95</v>
       </c>
       <c r="C101" s="16">
         <v>2783.97</v>
       </c>
       <c r="D101" s="16">
         <v>6669.95</v>
       </c>
       <c r="E101" s="16">
         <v>1667.48</v>
       </c>
       <c r="F101" s="16">
         <v>1116.49</v>
       </c>
       <c r="G101" s="16">
         <v>6684.44</v>
       </c>
     </row>
-    <row r="102" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="102" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A102" s="23" t="s">
         <v>88</v>
       </c>
       <c r="B102" s="15">
         <v>132682.74</v>
       </c>
       <c r="C102" s="16">
         <v>66341.37</v>
       </c>
       <c r="D102" s="16">
         <v>158943.06</v>
       </c>
       <c r="E102" s="16">
         <v>39735.760000000002</v>
       </c>
       <c r="F102" s="16">
         <v>26605.61</v>
       </c>
       <c r="G102" s="16">
         <v>159288.35</v>
       </c>
     </row>
-    <row r="103" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="103" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A103" s="23" t="s">
         <v>614</v>
       </c>
       <c r="B103" s="15">
         <v>4751.68</v>
       </c>
       <c r="C103" s="16">
         <v>2375.84</v>
       </c>
       <c r="D103" s="16">
         <v>5692.13</v>
       </c>
       <c r="E103" s="16">
         <v>1423.03</v>
       </c>
       <c r="F103" s="16">
         <v>952.81</v>
       </c>
       <c r="G103" s="16">
         <v>5704.49</v>
       </c>
     </row>
-    <row r="104" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="104" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A104" s="23" t="s">
         <v>89</v>
       </c>
       <c r="B104" s="15">
         <v>9277.48</v>
       </c>
       <c r="C104" s="16">
         <v>4638.74</v>
       </c>
       <c r="D104" s="16">
         <v>11113.66</v>
       </c>
       <c r="E104" s="16">
         <v>2778.41</v>
       </c>
       <c r="F104" s="16">
         <v>1860.33</v>
       </c>
       <c r="G104" s="16">
         <v>11137.81</v>
       </c>
     </row>
-    <row r="105" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="105" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A105" s="24" t="s">
         <v>90</v>
       </c>
       <c r="B105" s="17">
         <v>36461.14</v>
       </c>
       <c r="C105" s="18">
         <v>18230.57</v>
       </c>
       <c r="D105" s="18">
         <v>43677.46</v>
       </c>
       <c r="E105" s="18">
         <v>10919.36</v>
       </c>
       <c r="F105" s="18">
         <v>7311.21</v>
       </c>
       <c r="G105" s="18">
         <v>43772.35</v>
       </c>
     </row>
-    <row r="106" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="106" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A106" s="25" t="s">
         <v>91</v>
       </c>
       <c r="B106" s="19">
         <v>-930060.05</v>
       </c>
       <c r="C106" s="20">
         <v>0</v>
       </c>
       <c r="D106" s="20">
         <v>0</v>
       </c>
       <c r="E106" s="20">
         <v>0</v>
       </c>
       <c r="F106" s="20">
         <v>39700.74</v>
       </c>
       <c r="G106" s="20">
         <v>-890359.31</v>
       </c>
     </row>
-    <row r="107" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="107" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A107" s="23" t="s">
         <v>92</v>
       </c>
       <c r="B107" s="15">
         <v>555087</v>
       </c>
       <c r="C107" s="16">
         <v>277543.5</v>
       </c>
       <c r="D107" s="16">
         <v>1204952.28</v>
       </c>
       <c r="E107" s="16">
         <v>301238.07</v>
       </c>
       <c r="F107" s="16">
         <v>-23694.57</v>
       </c>
       <c r="G107" s="16">
         <v>531392.43000000005</v>
       </c>
     </row>
-    <row r="108" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="108" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A108" s="23" t="s">
         <v>93</v>
       </c>
       <c r="B108" s="15">
         <v>107926.98</v>
       </c>
       <c r="C108" s="16">
         <v>53963.49</v>
       </c>
       <c r="D108" s="16">
         <v>234281.93</v>
       </c>
       <c r="E108" s="16">
         <v>58570.48</v>
       </c>
       <c r="F108" s="16">
         <v>-4606.99</v>
       </c>
       <c r="G108" s="16">
         <v>103319.99</v>
       </c>
     </row>
-    <row r="109" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="109" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A109" s="23" t="s">
         <v>615</v>
       </c>
       <c r="B109" s="15">
         <v>11.85</v>
       </c>
       <c r="C109" s="16">
         <v>5.92</v>
       </c>
       <c r="D109" s="16">
         <v>25.72</v>
       </c>
       <c r="E109" s="16">
         <v>6.43</v>
       </c>
       <c r="F109" s="16">
         <v>-0.51</v>
       </c>
       <c r="G109" s="16">
         <v>11.34</v>
       </c>
     </row>
-    <row r="110" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="110" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A110" s="23" t="s">
         <v>616</v>
       </c>
       <c r="B110" s="15">
         <v>246936.43</v>
       </c>
       <c r="C110" s="16">
         <v>123468.21</v>
       </c>
       <c r="D110" s="16">
         <v>536035.99</v>
       </c>
       <c r="E110" s="16">
         <v>134008.99</v>
       </c>
       <c r="F110" s="16">
         <v>-10540.78</v>
       </c>
       <c r="G110" s="16">
         <v>236395.65</v>
       </c>
     </row>
-    <row r="111" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="111" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A111" s="23" t="s">
         <v>617</v>
       </c>
       <c r="B111" s="15">
         <v>2849.15</v>
       </c>
       <c r="C111" s="16">
         <v>1424.57</v>
       </c>
       <c r="D111" s="16">
         <v>6184.77</v>
       </c>
       <c r="E111" s="16">
         <v>1546.19</v>
       </c>
       <c r="F111" s="16">
         <v>-121.62</v>
       </c>
       <c r="G111" s="16">
         <v>2727.53</v>
       </c>
     </row>
-    <row r="112" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="112" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A112" s="23" t="s">
         <v>94</v>
       </c>
       <c r="B112" s="15">
         <v>10692.3</v>
       </c>
       <c r="C112" s="16">
         <v>5346.15</v>
       </c>
       <c r="D112" s="16">
         <v>23210.25</v>
       </c>
       <c r="E112" s="16">
         <v>5802.56</v>
       </c>
       <c r="F112" s="16">
         <v>-456.41</v>
       </c>
       <c r="G112" s="16">
         <v>10235.89</v>
       </c>
     </row>
-    <row r="113" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="113" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A113" s="24" t="s">
         <v>95</v>
       </c>
       <c r="B113" s="17">
         <v>6556.34</v>
       </c>
       <c r="C113" s="18">
         <v>3278.17</v>
       </c>
       <c r="D113" s="18">
         <v>14232.13</v>
       </c>
       <c r="E113" s="18">
         <v>3558.03</v>
       </c>
       <c r="F113" s="18">
         <v>-279.86</v>
       </c>
       <c r="G113" s="18">
         <v>6276.48</v>
       </c>
     </row>
-    <row r="114" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="114" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A114" s="25" t="s">
         <v>96</v>
       </c>
       <c r="B114" s="19">
-        <v>0</v>
+        <v>-267563.75</v>
       </c>
       <c r="C114" s="20">
         <v>0</v>
       </c>
       <c r="D114" s="20">
         <v>0</v>
       </c>
       <c r="E114" s="20">
         <v>0</v>
       </c>
       <c r="F114" s="20">
-        <v>0</v>
+        <v>-35448.89</v>
       </c>
       <c r="G114" s="20">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:7" x14ac:dyDescent="0.35">
+        <v>-303012.64</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A115" s="23" t="s">
         <v>618</v>
       </c>
       <c r="B115" s="15">
-        <v>-267563.75</v>
+        <v>739.02</v>
       </c>
       <c r="C115" s="16">
-        <v>0</v>
+        <v>369.51</v>
       </c>
       <c r="D115" s="16">
-        <v>0</v>
+        <v>1086.4000000000001</v>
       </c>
       <c r="E115" s="16">
-        <v>0</v>
+        <v>271.60000000000002</v>
       </c>
       <c r="F115" s="16">
-        <v>-35448.89</v>
+        <v>97.91</v>
       </c>
       <c r="G115" s="16">
-        <v>-303012.64</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:7" x14ac:dyDescent="0.35">
+        <v>836.93</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A116" s="23" t="s">
         <v>97</v>
       </c>
       <c r="B116" s="15">
-        <v>739.02</v>
+        <v>18182.45</v>
       </c>
       <c r="C116" s="16">
-        <v>369.51</v>
+        <v>9091.2199999999993</v>
       </c>
       <c r="D116" s="16">
-        <v>1086.4000000000001</v>
+        <v>26729.1</v>
       </c>
       <c r="E116" s="16">
-        <v>271.60000000000002</v>
+        <v>6682.27</v>
       </c>
       <c r="F116" s="16">
-        <v>97.91</v>
+        <v>2408.9499999999998</v>
       </c>
       <c r="G116" s="16">
-        <v>836.93</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:7" x14ac:dyDescent="0.35">
+        <v>20591.400000000001</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A117" s="23" t="s">
         <v>98</v>
       </c>
       <c r="B117" s="15">
-        <v>18182.45</v>
+        <v>2057.23</v>
       </c>
       <c r="C117" s="16">
-        <v>9091.2199999999993</v>
+        <v>1028.6099999999999</v>
       </c>
       <c r="D117" s="16">
-        <v>26729.1</v>
+        <v>3024.24</v>
       </c>
       <c r="E117" s="16">
-        <v>6682.27</v>
+        <v>756.06</v>
       </c>
       <c r="F117" s="16">
-        <v>2408.9499999999998</v>
+        <v>272.55</v>
       </c>
       <c r="G117" s="16">
-        <v>20591.400000000001</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:7" x14ac:dyDescent="0.35">
+        <v>2329.7800000000002</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A118" s="23" t="s">
         <v>99</v>
       </c>
       <c r="B118" s="15">
-        <v>2057.23</v>
+        <v>24780.34</v>
       </c>
       <c r="C118" s="16">
-        <v>1028.6099999999999</v>
+        <v>12390.17</v>
       </c>
       <c r="D118" s="16">
-        <v>3024.24</v>
+        <v>36428.33</v>
       </c>
       <c r="E118" s="16">
-        <v>756.06</v>
+        <v>9107.08</v>
       </c>
       <c r="F118" s="16">
-        <v>272.55</v>
+        <v>3283.09</v>
       </c>
       <c r="G118" s="16">
-        <v>2329.7800000000002</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:7" x14ac:dyDescent="0.35">
+        <v>28063.43</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A119" s="23" t="s">
         <v>100</v>
       </c>
       <c r="B119" s="15">
-        <v>24780.34</v>
+        <v>34261.019999999997</v>
       </c>
       <c r="C119" s="16">
-        <v>12390.17</v>
+        <v>17130.509999999998</v>
       </c>
       <c r="D119" s="16">
-        <v>36428.33</v>
+        <v>50365.41</v>
       </c>
       <c r="E119" s="16">
-        <v>9107.08</v>
+        <v>12591.35</v>
       </c>
       <c r="F119" s="16">
-        <v>3283.09</v>
+        <v>4539.16</v>
       </c>
       <c r="G119" s="16">
-        <v>28063.43</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:7" x14ac:dyDescent="0.35">
+        <v>38800.18</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A120" s="23" t="s">
         <v>612</v>
       </c>
       <c r="B120" s="15">
-        <v>34261.019999999997</v>
+        <v>233.04</v>
       </c>
       <c r="C120" s="16">
-        <v>17130.509999999998</v>
+        <v>116.52</v>
       </c>
       <c r="D120" s="16">
-        <v>50365.41</v>
+        <v>342.58</v>
       </c>
       <c r="E120" s="16">
-        <v>12591.35</v>
+        <v>85.64</v>
       </c>
       <c r="F120" s="16">
-        <v>4539.16</v>
+        <v>30.88</v>
       </c>
       <c r="G120" s="16">
-        <v>38800.18</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:7" x14ac:dyDescent="0.35">
+        <v>263.92</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A121" s="23" t="s">
         <v>101</v>
       </c>
       <c r="B121" s="15">
-        <v>233.04</v>
+        <v>25872.26</v>
       </c>
       <c r="C121" s="16">
-        <v>116.52</v>
+        <v>12936.13</v>
       </c>
       <c r="D121" s="16">
-        <v>342.58</v>
+        <v>38033.5</v>
       </c>
       <c r="E121" s="16">
-        <v>85.64</v>
+        <v>9508.3700000000008</v>
       </c>
       <c r="F121" s="16">
-        <v>30.88</v>
+        <v>3427.76</v>
       </c>
       <c r="G121" s="16">
-        <v>263.92</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:7" x14ac:dyDescent="0.35">
+        <v>29300.02</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A122" s="23" t="s">
         <v>102</v>
       </c>
       <c r="B122" s="15">
-        <v>25872.26</v>
+        <v>125259.89</v>
       </c>
       <c r="C122" s="16">
-        <v>12936.13</v>
+        <v>62629.94</v>
       </c>
       <c r="D122" s="16">
-        <v>38033.5</v>
+        <v>184138.26</v>
       </c>
       <c r="E122" s="16">
-        <v>9508.3700000000008</v>
+        <v>46034.559999999998</v>
       </c>
       <c r="F122" s="16">
-        <v>3427.76</v>
+        <v>16595.38</v>
       </c>
       <c r="G122" s="16">
-        <v>29300.02</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:7" x14ac:dyDescent="0.35">
+        <v>141855.26999999999</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A123" s="23" t="s">
         <v>614</v>
       </c>
       <c r="B123" s="15">
-        <v>125259.89</v>
+        <v>2350.2399999999998</v>
       </c>
       <c r="C123" s="16">
-        <v>62629.94</v>
+        <v>1175.1199999999999</v>
       </c>
       <c r="D123" s="16">
-        <v>184138.26</v>
+        <v>3454.97</v>
       </c>
       <c r="E123" s="16">
-        <v>46034.559999999998</v>
+        <v>863.74</v>
       </c>
       <c r="F123" s="16">
-        <v>16595.38</v>
+        <v>311.38</v>
       </c>
       <c r="G123" s="16">
-        <v>141855.26999999999</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:7" x14ac:dyDescent="0.35">
+        <v>2661.62</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A124" s="23" t="s">
         <v>103</v>
       </c>
       <c r="B124" s="15">
-        <v>2350.2399999999998</v>
+        <v>0</v>
       </c>
       <c r="C124" s="16">
-        <v>1175.1199999999999</v>
+        <v>0</v>
       </c>
       <c r="D124" s="16">
-        <v>3454.97</v>
+        <v>0</v>
       </c>
       <c r="E124" s="16">
-        <v>863.74</v>
+        <v>0</v>
       </c>
       <c r="F124" s="16">
-        <v>311.38</v>
+        <v>0</v>
       </c>
       <c r="G124" s="16">
-        <v>2661.62</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A125" s="24" t="s">
         <v>104</v>
       </c>
       <c r="B125" s="17">
         <v>33828.26</v>
       </c>
       <c r="C125" s="18">
         <v>16914.13</v>
       </c>
       <c r="D125" s="18">
         <v>49729.21</v>
       </c>
       <c r="E125" s="18">
         <v>12432.3</v>
       </c>
       <c r="F125" s="18">
         <v>4481.83</v>
       </c>
       <c r="G125" s="18">
         <v>38310.089999999997</v>
       </c>
     </row>
-    <row r="126" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="126" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A126" s="25" t="s">
         <v>105</v>
       </c>
       <c r="B126" s="19">
         <v>-365.71</v>
       </c>
       <c r="C126" s="20">
         <v>0</v>
       </c>
       <c r="D126" s="20">
         <v>0</v>
       </c>
       <c r="E126" s="20">
         <v>0</v>
       </c>
       <c r="F126" s="20">
         <v>-59.33</v>
       </c>
       <c r="G126" s="20">
         <v>-425.04</v>
       </c>
     </row>
-    <row r="127" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="127" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A127" s="24" t="s">
         <v>619</v>
       </c>
       <c r="B127" s="17">
         <v>365.71</v>
       </c>
       <c r="C127" s="18">
         <v>182.85</v>
       </c>
       <c r="D127" s="18">
         <v>494.1</v>
       </c>
       <c r="E127" s="18">
         <v>123.52</v>
       </c>
       <c r="F127" s="18">
         <v>59.33</v>
       </c>
       <c r="G127" s="18">
         <v>425.04</v>
       </c>
     </row>
-    <row r="128" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="128" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A128" s="25" t="s">
         <v>106</v>
       </c>
       <c r="B128" s="19">
         <v>-261772.62</v>
       </c>
       <c r="C128" s="20">
         <v>0</v>
       </c>
       <c r="D128" s="20">
         <v>0</v>
       </c>
       <c r="E128" s="20">
         <v>0</v>
       </c>
       <c r="F128" s="20">
         <v>-5291.51</v>
       </c>
       <c r="G128" s="20">
         <v>-267064.13</v>
       </c>
     </row>
-    <row r="129" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="129" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A129" s="23" t="s">
         <v>107</v>
       </c>
       <c r="B129" s="15">
         <v>32953.89</v>
       </c>
       <c r="C129" s="16">
         <v>16476.939999999999</v>
       </c>
       <c r="D129" s="16">
         <v>63243.24</v>
       </c>
       <c r="E129" s="16">
         <v>15810.81</v>
       </c>
       <c r="F129" s="16">
         <v>666.13</v>
       </c>
       <c r="G129" s="16">
         <v>33620.019999999997</v>
       </c>
     </row>
-    <row r="130" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="130" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A130" s="23" t="s">
         <v>108</v>
       </c>
       <c r="B130" s="15">
         <v>45329.3</v>
       </c>
       <c r="C130" s="16">
         <v>22664.65</v>
       </c>
       <c r="D130" s="16">
         <v>86993.44</v>
       </c>
       <c r="E130" s="16">
         <v>21748.36</v>
       </c>
       <c r="F130" s="16">
         <v>916.29</v>
       </c>
       <c r="G130" s="16">
         <v>46245.59</v>
       </c>
     </row>
-    <row r="131" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="131" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A131" s="23" t="s">
         <v>109</v>
       </c>
       <c r="B131" s="15">
         <v>348.21</v>
       </c>
       <c r="C131" s="16">
         <v>174.1</v>
       </c>
       <c r="D131" s="16">
         <v>668.26</v>
       </c>
       <c r="E131" s="16">
         <v>167.06</v>
       </c>
       <c r="F131" s="16">
         <v>7.04</v>
       </c>
       <c r="G131" s="16">
         <v>355.25</v>
       </c>
     </row>
-    <row r="132" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="132" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A132" s="23" t="s">
         <v>110</v>
       </c>
       <c r="B132" s="15">
         <v>7558.03</v>
       </c>
       <c r="C132" s="16">
         <v>3779.01</v>
       </c>
       <c r="D132" s="16">
         <v>14504.94</v>
       </c>
       <c r="E132" s="16">
         <v>3626.23</v>
       </c>
       <c r="F132" s="16">
         <v>152.78</v>
       </c>
       <c r="G132" s="16">
         <v>7710.81</v>
       </c>
     </row>
-    <row r="133" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="133" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A133" s="23" t="s">
         <v>111</v>
       </c>
       <c r="B133" s="15">
         <v>5564.56</v>
       </c>
       <c r="C133" s="16">
         <v>2782.28</v>
       </c>
       <c r="D133" s="16">
         <v>10679.19</v>
       </c>
       <c r="E133" s="16">
         <v>2669.79</v>
       </c>
       <c r="F133" s="16">
         <v>112.49</v>
       </c>
       <c r="G133" s="16">
         <v>5677.05</v>
       </c>
     </row>
-    <row r="134" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="134" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A134" s="23" t="s">
         <v>112</v>
       </c>
       <c r="B134" s="15">
         <v>42678.720000000001</v>
       </c>
       <c r="C134" s="16">
         <v>21339.360000000001</v>
       </c>
       <c r="D134" s="16">
         <v>81906.600000000006</v>
       </c>
       <c r="E134" s="16">
         <v>20476.650000000001</v>
       </c>
       <c r="F134" s="16">
         <v>862.71</v>
       </c>
       <c r="G134" s="16">
         <v>43541.43</v>
       </c>
     </row>
-    <row r="135" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="135" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A135" s="23" t="s">
         <v>113</v>
       </c>
       <c r="B135" s="15">
         <v>12833.33</v>
       </c>
       <c r="C135" s="16">
         <v>6416.66</v>
       </c>
       <c r="D135" s="16">
         <v>24629</v>
       </c>
       <c r="E135" s="16">
         <v>6157.25</v>
       </c>
       <c r="F135" s="16">
         <v>259.41000000000003</v>
       </c>
       <c r="G135" s="16">
         <v>13092.74</v>
       </c>
     </row>
-    <row r="136" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="136" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A136" s="23" t="s">
         <v>114</v>
       </c>
       <c r="B136" s="15">
         <v>75195.539999999994</v>
       </c>
       <c r="C136" s="16">
         <v>37597.769999999997</v>
       </c>
       <c r="D136" s="16">
         <v>144311.03</v>
       </c>
       <c r="E136" s="16">
         <v>36077.75</v>
       </c>
       <c r="F136" s="16">
         <v>1520.02</v>
       </c>
       <c r="G136" s="16">
         <v>76715.56</v>
       </c>
     </row>
-    <row r="137" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="137" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A137" s="23" t="s">
         <v>115</v>
       </c>
       <c r="B137" s="15">
         <v>17169.02</v>
       </c>
       <c r="C137" s="16">
         <v>8584.51</v>
       </c>
       <c r="D137" s="16">
         <v>32949.82</v>
       </c>
       <c r="E137" s="16">
         <v>8237.4500000000007</v>
       </c>
       <c r="F137" s="16">
         <v>347.06</v>
       </c>
       <c r="G137" s="16">
         <v>17516.080000000002</v>
       </c>
     </row>
-    <row r="138" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="138" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A138" s="23" t="s">
         <v>116</v>
       </c>
       <c r="B138" s="15">
         <v>601.51</v>
       </c>
       <c r="C138" s="16">
         <v>300.75</v>
       </c>
       <c r="D138" s="16">
         <v>1154.3800000000001</v>
       </c>
       <c r="E138" s="16">
         <v>288.58999999999997</v>
       </c>
       <c r="F138" s="16">
         <v>12.16</v>
       </c>
       <c r="G138" s="16">
         <v>613.66999999999996</v>
       </c>
     </row>
-    <row r="139" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="139" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A139" s="24" t="s">
         <v>117</v>
       </c>
       <c r="B139" s="17">
         <v>21540.51</v>
       </c>
       <c r="C139" s="18">
         <v>10770.25</v>
       </c>
       <c r="D139" s="18">
         <v>41339.339999999997</v>
       </c>
       <c r="E139" s="18">
         <v>10334.83</v>
       </c>
       <c r="F139" s="18">
         <v>435.42</v>
       </c>
       <c r="G139" s="18">
         <v>21975.93</v>
       </c>
     </row>
-    <row r="140" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="140" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A140" s="25" t="s">
         <v>118</v>
       </c>
       <c r="B140" s="19">
         <v>-5944.61</v>
       </c>
       <c r="C140" s="20">
         <v>0</v>
       </c>
       <c r="D140" s="20">
         <v>0</v>
       </c>
       <c r="E140" s="20">
         <v>0</v>
       </c>
       <c r="F140" s="20">
         <v>-1767.61</v>
       </c>
       <c r="G140" s="20">
         <v>-7712.22</v>
       </c>
     </row>
-    <row r="141" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="141" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A141" s="23" t="s">
         <v>119</v>
       </c>
       <c r="B141" s="15">
         <v>828.01</v>
       </c>
       <c r="C141" s="16">
         <v>414</v>
       </c>
       <c r="D141" s="16">
         <v>671.2</v>
       </c>
       <c r="E141" s="16">
         <v>167.8</v>
       </c>
       <c r="F141" s="16">
         <v>246.2</v>
       </c>
       <c r="G141" s="16">
         <v>1074.21</v>
       </c>
     </row>
-    <row r="142" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="142" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A142" s="24" t="s">
         <v>120</v>
       </c>
       <c r="B142" s="17">
         <v>5116.6000000000004</v>
       </c>
       <c r="C142" s="18">
         <v>2558.3000000000002</v>
       </c>
       <c r="D142" s="18">
         <v>4147.5600000000004</v>
       </c>
       <c r="E142" s="18">
         <v>1036.8900000000001</v>
       </c>
       <c r="F142" s="18">
         <v>1521.41</v>
       </c>
       <c r="G142" s="18">
         <v>6638.01</v>
       </c>
     </row>
-    <row r="143" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="143" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A143" s="25" t="s">
         <v>121</v>
       </c>
       <c r="B143" s="19">
         <v>-520893.48</v>
       </c>
       <c r="C143" s="20">
         <v>0</v>
       </c>
       <c r="D143" s="20">
         <v>0</v>
       </c>
       <c r="E143" s="20">
         <v>0</v>
       </c>
       <c r="F143" s="20">
         <v>12983.6</v>
       </c>
       <c r="G143" s="20">
         <v>-507909.88</v>
       </c>
     </row>
-    <row r="144" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="144" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A144" s="23" t="s">
         <v>122</v>
       </c>
       <c r="B144" s="15">
         <v>2974.98</v>
       </c>
       <c r="C144" s="16">
         <v>1487.49</v>
       </c>
       <c r="D144" s="16">
         <v>6246.57</v>
       </c>
       <c r="E144" s="16">
         <v>1561.64</v>
       </c>
       <c r="F144" s="16">
         <v>-74.150000000000006</v>
       </c>
       <c r="G144" s="16">
         <v>2900.83</v>
       </c>
     </row>
-    <row r="145" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="145" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A145" s="23" t="s">
         <v>123</v>
       </c>
       <c r="B145" s="15">
         <v>4831.97</v>
       </c>
       <c r="C145" s="16">
         <v>2415.98</v>
       </c>
       <c r="D145" s="16">
         <v>10145.700000000001</v>
       </c>
       <c r="E145" s="16">
         <v>2536.42</v>
       </c>
       <c r="F145" s="16">
         <v>-120.44</v>
       </c>
       <c r="G145" s="16">
         <v>4711.53</v>
       </c>
     </row>
-    <row r="146" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="146" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A146" s="23" t="s">
         <v>124</v>
       </c>
       <c r="B146" s="15">
         <v>11599.23</v>
       </c>
       <c r="C146" s="16">
         <v>5799.61</v>
       </c>
       <c r="D146" s="16">
         <v>24354.93</v>
       </c>
       <c r="E146" s="16">
         <v>6088.73</v>
       </c>
       <c r="F146" s="16">
         <v>-289.12</v>
       </c>
       <c r="G146" s="16">
         <v>11310.11</v>
       </c>
     </row>
-    <row r="147" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="147" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A147" s="23" t="s">
         <v>125</v>
       </c>
       <c r="B147" s="15">
         <v>58238.15</v>
       </c>
       <c r="C147" s="16">
         <v>29119.07</v>
       </c>
       <c r="D147" s="16">
         <v>122282.8</v>
       </c>
       <c r="E147" s="16">
         <v>30570.7</v>
       </c>
       <c r="F147" s="16">
         <v>-1451.63</v>
       </c>
       <c r="G147" s="16">
         <v>56786.52</v>
       </c>
     </row>
-    <row r="148" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="148" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A148" s="23" t="s">
         <v>612</v>
       </c>
       <c r="B148" s="15">
         <v>300128.68</v>
       </c>
       <c r="C148" s="16">
         <v>150064.34</v>
       </c>
       <c r="D148" s="16">
         <v>630180.93000000005</v>
       </c>
       <c r="E148" s="16">
         <v>157545.23000000001</v>
       </c>
       <c r="F148" s="16">
         <v>-7480.89</v>
       </c>
       <c r="G148" s="16">
         <v>292647.78999999998</v>
       </c>
     </row>
-    <row r="149" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="149" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A149" s="23" t="s">
         <v>613</v>
       </c>
       <c r="B149" s="15">
         <v>29155.06</v>
       </c>
       <c r="C149" s="16">
         <v>14577.53</v>
       </c>
       <c r="D149" s="16">
         <v>61216.959999999999</v>
       </c>
       <c r="E149" s="16">
         <v>15304.24</v>
       </c>
       <c r="F149" s="16">
         <v>-726.71</v>
       </c>
       <c r="G149" s="16">
         <v>28428.35</v>
       </c>
     </row>
-    <row r="150" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="150" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A150" s="23" t="s">
         <v>620</v>
       </c>
       <c r="B150" s="15">
         <v>25924.94</v>
       </c>
       <c r="C150" s="16">
         <v>12962.47</v>
       </c>
       <c r="D150" s="16">
         <v>54434.66</v>
       </c>
       <c r="E150" s="16">
         <v>13608.66</v>
       </c>
       <c r="F150" s="16">
         <v>-646.19000000000005</v>
       </c>
       <c r="G150" s="16">
         <v>25278.75</v>
       </c>
     </row>
-    <row r="151" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="151" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A151" s="24" t="s">
         <v>126</v>
       </c>
       <c r="B151" s="17">
         <v>88040.47</v>
       </c>
       <c r="C151" s="18">
         <v>44020.23</v>
       </c>
       <c r="D151" s="18">
         <v>184858.8</v>
       </c>
       <c r="E151" s="18">
         <v>46214.7</v>
       </c>
       <c r="F151" s="18">
         <v>-2194.4699999999998</v>
       </c>
       <c r="G151" s="18">
         <v>85846</v>
       </c>
     </row>
-    <row r="152" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="152" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A152" s="25" t="s">
         <v>127</v>
       </c>
       <c r="B152" s="19">
         <v>-150372.60999999999</v>
       </c>
       <c r="C152" s="20">
         <v>0</v>
       </c>
       <c r="D152" s="20">
         <v>0</v>
       </c>
       <c r="E152" s="20">
         <v>0</v>
       </c>
       <c r="F152" s="20">
         <v>-13982.28</v>
       </c>
       <c r="G152" s="20">
         <v>-164354.89000000001</v>
       </c>
     </row>
-    <row r="153" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="153" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A153" s="22" t="s">
         <v>621</v>
       </c>
       <c r="B153" s="13">
         <v>324.60000000000002</v>
       </c>
       <c r="C153" s="14">
         <v>162.30000000000001</v>
       </c>
       <c r="D153" s="14">
         <v>528.47</v>
       </c>
       <c r="E153" s="14">
         <v>132.11000000000001</v>
       </c>
       <c r="F153" s="14">
         <v>30.19</v>
       </c>
       <c r="G153" s="14">
         <v>354.79</v>
       </c>
     </row>
-    <row r="154" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="154" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A154" s="23" t="s">
         <v>622</v>
       </c>
       <c r="B154" s="15">
         <v>35775.56</v>
       </c>
       <c r="C154" s="16">
         <v>17887.78</v>
       </c>
       <c r="D154" s="16">
         <v>58244.88</v>
       </c>
       <c r="E154" s="16">
         <v>14561.22</v>
       </c>
       <c r="F154" s="16">
         <v>3326.56</v>
       </c>
       <c r="G154" s="16">
         <v>39102.120000000003</v>
       </c>
     </row>
-    <row r="155" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="155" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A155" s="23" t="s">
         <v>128</v>
       </c>
       <c r="B155" s="15">
         <v>2020.41</v>
       </c>
       <c r="C155" s="16">
         <v>1010.2</v>
       </c>
       <c r="D155" s="16">
         <v>3289.36</v>
       </c>
       <c r="E155" s="16">
         <v>822.34</v>
       </c>
       <c r="F155" s="16">
         <v>187.86</v>
       </c>
       <c r="G155" s="16">
         <v>2208.27</v>
       </c>
     </row>
-    <row r="156" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="156" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A156" s="23" t="s">
         <v>129</v>
       </c>
       <c r="B156" s="15">
         <v>48652.84</v>
       </c>
       <c r="C156" s="16">
         <v>24326.42</v>
       </c>
       <c r="D156" s="16">
         <v>79209.899999999994</v>
       </c>
       <c r="E156" s="16">
         <v>19802.47</v>
       </c>
       <c r="F156" s="16">
         <v>4523.95</v>
       </c>
       <c r="G156" s="16">
         <v>53176.79</v>
       </c>
     </row>
-    <row r="157" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="157" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A157" s="24" t="s">
         <v>130</v>
       </c>
       <c r="B157" s="17">
         <v>63599.199999999997</v>
       </c>
       <c r="C157" s="18">
         <v>31799.599999999999</v>
       </c>
       <c r="D157" s="18">
         <v>103543.52</v>
       </c>
       <c r="E157" s="18">
         <v>25885.88</v>
       </c>
       <c r="F157" s="18">
         <v>5913.72</v>
       </c>
       <c r="G157" s="18">
         <v>69512.92</v>
       </c>
     </row>
-    <row r="158" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="158" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A158" s="25" t="s">
         <v>131</v>
       </c>
       <c r="B158" s="19">
         <v>-30097.32</v>
       </c>
       <c r="C158" s="20">
         <v>0</v>
       </c>
       <c r="D158" s="20">
         <v>0</v>
       </c>
       <c r="E158" s="20">
         <v>0</v>
       </c>
       <c r="F158" s="20">
         <v>-401.98</v>
       </c>
       <c r="G158" s="20">
         <v>-30499.3</v>
       </c>
     </row>
-    <row r="159" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="159" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A159" s="23" t="s">
         <v>132</v>
       </c>
       <c r="B159" s="15">
         <v>14681.62</v>
       </c>
       <c r="C159" s="16">
         <v>7340.81</v>
       </c>
       <c r="D159" s="16">
         <v>28578.91</v>
       </c>
       <c r="E159" s="16">
         <v>7144.72</v>
       </c>
       <c r="F159" s="16">
         <v>196.09</v>
       </c>
       <c r="G159" s="16">
         <v>14877.71</v>
       </c>
     </row>
-    <row r="160" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="160" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A160" s="24" t="s">
         <v>133</v>
       </c>
       <c r="B160" s="17">
         <v>15415.7</v>
       </c>
       <c r="C160" s="18">
         <v>7707.85</v>
       </c>
       <c r="D160" s="18">
         <v>30007.86</v>
       </c>
       <c r="E160" s="18">
         <v>7501.96</v>
       </c>
       <c r="F160" s="18">
         <v>205.89</v>
       </c>
       <c r="G160" s="18">
         <v>15621.59</v>
       </c>
     </row>
-    <row r="161" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="161" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A161" s="25" t="s">
         <v>134</v>
       </c>
       <c r="B161" s="19">
         <v>-24239.38</v>
       </c>
       <c r="C161" s="20">
         <v>0</v>
       </c>
       <c r="D161" s="20">
         <v>0</v>
       </c>
       <c r="E161" s="20">
         <v>0</v>
       </c>
       <c r="F161" s="20">
         <v>-4358.12</v>
       </c>
       <c r="G161" s="20">
         <v>-28597.5</v>
       </c>
     </row>
-    <row r="162" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="162" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A162" s="24" t="s">
         <v>135</v>
       </c>
       <c r="B162" s="17">
         <v>24239.38</v>
       </c>
       <c r="C162" s="18">
         <v>12119.69</v>
       </c>
       <c r="D162" s="18">
         <v>31046.31</v>
       </c>
       <c r="E162" s="18">
         <v>7761.57</v>
       </c>
       <c r="F162" s="18">
         <v>4358.12</v>
       </c>
       <c r="G162" s="18">
         <v>28597.5</v>
       </c>
     </row>
-    <row r="163" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="163" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A163" s="25" t="s">
         <v>136</v>
       </c>
       <c r="B163" s="19">
         <v>-1336.22</v>
       </c>
       <c r="C163" s="20">
         <v>0</v>
       </c>
       <c r="D163" s="20">
         <v>0</v>
       </c>
       <c r="E163" s="20">
         <v>0</v>
       </c>
       <c r="F163" s="20">
         <v>-122.71</v>
       </c>
       <c r="G163" s="20">
         <v>-1458.93</v>
       </c>
     </row>
-    <row r="164" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="164" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A164" s="24" t="s">
         <v>137</v>
       </c>
       <c r="B164" s="17">
         <v>1336.22</v>
       </c>
       <c r="C164" s="18">
         <v>668.11</v>
       </c>
       <c r="D164" s="18">
         <v>2181.6</v>
       </c>
       <c r="E164" s="18">
         <v>545.4</v>
       </c>
       <c r="F164" s="18">
         <v>122.71</v>
       </c>
       <c r="G164" s="18">
         <v>1458.93</v>
       </c>
     </row>
-    <row r="165" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="165" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A165" s="25" t="s">
         <v>138</v>
       </c>
       <c r="B165" s="19">
         <v>-229066.58</v>
       </c>
       <c r="C165" s="20">
         <v>0</v>
       </c>
       <c r="D165" s="20">
         <v>0</v>
       </c>
       <c r="E165" s="20">
         <v>0</v>
       </c>
       <c r="F165" s="20">
         <v>-9890.6</v>
       </c>
       <c r="G165" s="20">
         <v>-238957.18</v>
       </c>
     </row>
-    <row r="166" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="166" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A166" s="23" t="s">
         <v>139</v>
       </c>
       <c r="B166" s="15">
         <v>336.57</v>
       </c>
       <c r="C166" s="16">
         <v>168.28</v>
       </c>
       <c r="D166" s="16">
         <v>615.02</v>
       </c>
       <c r="E166" s="16">
         <v>153.75</v>
       </c>
       <c r="F166" s="16">
         <v>14.53</v>
       </c>
       <c r="G166" s="16">
         <v>351.1</v>
       </c>
     </row>
-    <row r="167" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="167" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A167" s="23" t="s">
         <v>140</v>
       </c>
       <c r="B167" s="15">
         <v>12165.86</v>
       </c>
       <c r="C167" s="16">
         <v>6082.93</v>
       </c>
       <c r="D167" s="16">
         <v>22230.55</v>
       </c>
       <c r="E167" s="16">
         <v>5557.63</v>
       </c>
       <c r="F167" s="16">
         <v>525.29999999999995</v>
       </c>
       <c r="G167" s="16">
         <v>12691.16</v>
       </c>
     </row>
-    <row r="168" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="168" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A168" s="23" t="s">
         <v>141</v>
       </c>
       <c r="B168" s="15">
         <v>143.97</v>
       </c>
       <c r="C168" s="16">
         <v>71.98</v>
       </c>
       <c r="D168" s="16">
         <v>263.07</v>
       </c>
       <c r="E168" s="16">
         <v>65.760000000000005</v>
       </c>
       <c r="F168" s="16">
         <v>6.22</v>
       </c>
       <c r="G168" s="16">
         <v>150.19</v>
       </c>
     </row>
-    <row r="169" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="169" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A169" s="23" t="s">
         <v>142</v>
       </c>
       <c r="B169" s="15">
         <v>228.8</v>
       </c>
       <c r="C169" s="16">
         <v>114.4</v>
       </c>
       <c r="D169" s="16">
         <v>418.07</v>
       </c>
       <c r="E169" s="16">
         <v>104.51</v>
       </c>
       <c r="F169" s="16">
         <v>9.89</v>
       </c>
       <c r="G169" s="16">
         <v>238.69</v>
       </c>
     </row>
-    <row r="170" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="170" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A170" s="23" t="s">
         <v>143</v>
       </c>
       <c r="B170" s="15">
         <v>245.37</v>
       </c>
       <c r="C170" s="16">
         <v>122.68</v>
       </c>
       <c r="D170" s="16">
         <v>448.36</v>
       </c>
       <c r="E170" s="16">
         <v>112.09</v>
       </c>
       <c r="F170" s="16">
         <v>10.59</v>
       </c>
       <c r="G170" s="16">
         <v>255.96</v>
       </c>
     </row>
-    <row r="171" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="171" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A171" s="23" t="s">
         <v>144</v>
       </c>
       <c r="B171" s="15">
         <v>2040.72</v>
       </c>
       <c r="C171" s="16">
         <v>1020.36</v>
       </c>
       <c r="D171" s="16">
         <v>3728.98</v>
       </c>
       <c r="E171" s="16">
         <v>932.24</v>
       </c>
       <c r="F171" s="16">
         <v>88.12</v>
       </c>
       <c r="G171" s="16">
         <v>2128.84</v>
       </c>
     </row>
-    <row r="172" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="172" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A172" s="23" t="s">
         <v>623</v>
       </c>
       <c r="B172" s="15">
         <v>76403.77</v>
       </c>
       <c r="C172" s="16">
         <v>38201.879999999997</v>
       </c>
       <c r="D172" s="16">
         <v>139611.76999999999</v>
       </c>
       <c r="E172" s="16">
         <v>34902.94</v>
       </c>
       <c r="F172" s="16">
         <v>3298.94</v>
       </c>
       <c r="G172" s="16">
         <v>79702.710000000006</v>
       </c>
     </row>
-    <row r="173" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="173" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A173" s="23" t="s">
         <v>145</v>
       </c>
       <c r="B173" s="15">
         <v>1037.67</v>
       </c>
       <c r="C173" s="16">
         <v>518.83000000000004</v>
       </c>
       <c r="D173" s="16">
         <v>1896.12</v>
       </c>
       <c r="E173" s="16">
         <v>474.03</v>
       </c>
       <c r="F173" s="16">
         <v>44.8</v>
       </c>
       <c r="G173" s="16">
         <v>1082.47</v>
       </c>
     </row>
-    <row r="174" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="174" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A174" s="23" t="s">
         <v>146</v>
       </c>
       <c r="B174" s="15">
         <v>427.09</v>
       </c>
       <c r="C174" s="16">
         <v>213.54</v>
       </c>
       <c r="D174" s="16">
         <v>780.42</v>
       </c>
       <c r="E174" s="16">
         <v>195.1</v>
       </c>
       <c r="F174" s="16">
         <v>18.440000000000001</v>
       </c>
       <c r="G174" s="16">
         <v>445.53</v>
       </c>
     </row>
-    <row r="175" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="175" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A175" s="23" t="s">
         <v>147</v>
       </c>
       <c r="B175" s="15">
         <v>785.14</v>
       </c>
       <c r="C175" s="16">
         <v>392.57</v>
       </c>
       <c r="D175" s="16">
         <v>1434.68</v>
       </c>
       <c r="E175" s="16">
         <v>358.67</v>
       </c>
       <c r="F175" s="16">
         <v>33.9</v>
       </c>
       <c r="G175" s="16">
         <v>819.04</v>
       </c>
     </row>
-    <row r="176" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="176" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A176" s="23" t="s">
         <v>148</v>
       </c>
       <c r="B176" s="15">
         <v>0</v>
       </c>
       <c r="C176" s="16">
         <v>0</v>
       </c>
       <c r="D176" s="16">
         <v>0</v>
       </c>
       <c r="E176" s="16">
         <v>0</v>
       </c>
       <c r="F176" s="16">
         <v>0</v>
       </c>
       <c r="G176" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="177" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="177" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A177" s="23" t="s">
         <v>149</v>
       </c>
       <c r="B177" s="15">
         <v>364.62</v>
       </c>
       <c r="C177" s="16">
         <v>182.31</v>
       </c>
       <c r="D177" s="16">
         <v>666.27</v>
       </c>
       <c r="E177" s="16">
         <v>166.56</v>
       </c>
       <c r="F177" s="16">
         <v>15.75</v>
       </c>
       <c r="G177" s="16">
         <v>380.37</v>
       </c>
     </row>
-    <row r="178" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="178" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A178" s="23" t="s">
         <v>150</v>
       </c>
       <c r="B178" s="15">
         <v>257.24</v>
       </c>
       <c r="C178" s="16">
         <v>128.62</v>
       </c>
       <c r="D178" s="16">
         <v>470.04</v>
       </c>
       <c r="E178" s="16">
         <v>117.51</v>
       </c>
       <c r="F178" s="16">
         <v>11.11</v>
       </c>
       <c r="G178" s="16">
         <v>268.35000000000002</v>
       </c>
     </row>
-    <row r="179" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="179" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A179" s="23" t="s">
         <v>151</v>
       </c>
       <c r="B179" s="15">
         <v>134256.31</v>
       </c>
       <c r="C179" s="16">
         <v>67128.149999999994</v>
       </c>
       <c r="D179" s="16">
         <v>245325.06</v>
       </c>
       <c r="E179" s="16">
         <v>61331.26</v>
       </c>
       <c r="F179" s="16">
         <v>5796.89</v>
       </c>
       <c r="G179" s="16">
         <v>140053.20000000001</v>
       </c>
     </row>
-    <row r="180" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="180" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A180" s="24" t="s">
         <v>152</v>
       </c>
       <c r="B180" s="17">
         <v>373.45</v>
       </c>
       <c r="C180" s="18">
         <v>186.72</v>
       </c>
       <c r="D180" s="18">
         <v>682.4</v>
       </c>
       <c r="E180" s="18">
         <v>170.6</v>
       </c>
       <c r="F180" s="18">
         <v>16.12</v>
       </c>
       <c r="G180" s="18">
         <v>389.57</v>
       </c>
     </row>
-    <row r="181" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="181" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A181" s="25" t="s">
         <v>153</v>
       </c>
       <c r="B181" s="19">
         <v>-86684.24</v>
       </c>
       <c r="C181" s="20">
         <v>0</v>
       </c>
       <c r="D181" s="20">
         <v>0</v>
       </c>
       <c r="E181" s="20">
         <v>0</v>
       </c>
       <c r="F181" s="20">
         <v>-4222.63</v>
       </c>
       <c r="G181" s="20">
         <v>-90906.87</v>
       </c>
     </row>
-    <row r="182" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="182" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A182" s="23" t="s">
         <v>154</v>
       </c>
       <c r="B182" s="15">
         <v>983.09</v>
       </c>
       <c r="C182" s="16">
         <v>491.54</v>
       </c>
       <c r="D182" s="16">
         <v>1774.62</v>
       </c>
       <c r="E182" s="16">
         <v>443.65</v>
       </c>
       <c r="F182" s="16">
         <v>47.89</v>
       </c>
       <c r="G182" s="16">
         <v>1030.98</v>
       </c>
     </row>
-    <row r="183" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="183" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A183" s="23" t="s">
         <v>155</v>
       </c>
       <c r="B183" s="15">
         <v>3133.61</v>
       </c>
       <c r="C183" s="16">
         <v>1566.8</v>
       </c>
       <c r="D183" s="16">
         <v>5656.64</v>
       </c>
       <c r="E183" s="16">
         <v>1414.16</v>
       </c>
       <c r="F183" s="16">
         <v>152.63999999999999</v>
       </c>
       <c r="G183" s="16">
         <v>3286.25</v>
       </c>
     </row>
-    <row r="184" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="184" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A184" s="23" t="s">
         <v>156</v>
       </c>
       <c r="B184" s="15">
         <v>5665.07</v>
       </c>
       <c r="C184" s="16">
         <v>2832.53</v>
       </c>
       <c r="D184" s="16">
         <v>10226.299999999999</v>
       </c>
       <c r="E184" s="16">
         <v>2556.5700000000002</v>
       </c>
       <c r="F184" s="16">
         <v>275.95999999999998</v>
       </c>
       <c r="G184" s="16">
         <v>5941.03</v>
       </c>
     </row>
-    <row r="185" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="185" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A185" s="23" t="s">
         <v>157</v>
       </c>
       <c r="B185" s="15">
         <v>823.34</v>
       </c>
       <c r="C185" s="16">
         <v>411.67</v>
       </c>
       <c r="D185" s="16">
         <v>1486.25</v>
       </c>
       <c r="E185" s="16">
         <v>371.56</v>
       </c>
       <c r="F185" s="16">
         <v>40.11</v>
       </c>
       <c r="G185" s="16">
         <v>863.45</v>
       </c>
     </row>
-    <row r="186" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="186" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A186" s="23" t="s">
         <v>158</v>
       </c>
       <c r="B186" s="15">
         <v>9431.5400000000009</v>
       </c>
       <c r="C186" s="16">
         <v>4715.7700000000004</v>
       </c>
       <c r="D186" s="16">
         <v>17025.34</v>
       </c>
       <c r="E186" s="16">
         <v>4256.33</v>
       </c>
       <c r="F186" s="16">
         <v>459.44</v>
       </c>
       <c r="G186" s="16">
         <v>9890.98</v>
       </c>
     </row>
-    <row r="187" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="187" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A187" s="23" t="s">
         <v>159</v>
       </c>
       <c r="B187" s="15">
         <v>4276.45</v>
       </c>
       <c r="C187" s="16">
         <v>2138.2199999999998</v>
       </c>
       <c r="D187" s="16">
         <v>7719.63</v>
       </c>
       <c r="E187" s="16">
         <v>1929.9</v>
       </c>
       <c r="F187" s="16">
         <v>208.32</v>
       </c>
       <c r="G187" s="16">
         <v>4484.7700000000004</v>
       </c>
     </row>
-    <row r="188" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="188" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A188" s="23" t="s">
         <v>160</v>
       </c>
       <c r="B188" s="15">
         <v>7741.86</v>
       </c>
       <c r="C188" s="16">
         <v>3870.93</v>
       </c>
       <c r="D188" s="16">
         <v>13975.21</v>
       </c>
       <c r="E188" s="16">
         <v>3493.8</v>
       </c>
       <c r="F188" s="16">
         <v>377.13</v>
       </c>
       <c r="G188" s="16">
         <v>8118.99</v>
       </c>
     </row>
-    <row r="189" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="189" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A189" s="23" t="s">
         <v>161</v>
       </c>
       <c r="B189" s="15">
         <v>2642.07</v>
       </c>
       <c r="C189" s="16">
         <v>1321.03</v>
       </c>
       <c r="D189" s="16">
         <v>4769.33</v>
       </c>
       <c r="E189" s="16">
         <v>1192.33</v>
       </c>
       <c r="F189" s="16">
         <v>128.69999999999999</v>
       </c>
       <c r="G189" s="16">
         <v>2770.77</v>
       </c>
     </row>
-    <row r="190" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="190" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A190" s="23" t="s">
         <v>162</v>
       </c>
       <c r="B190" s="15">
         <v>23176.44</v>
       </c>
       <c r="C190" s="16">
         <v>11588.22</v>
       </c>
       <c r="D190" s="16">
         <v>41836.93</v>
       </c>
       <c r="E190" s="16">
         <v>10459.23</v>
       </c>
       <c r="F190" s="16">
         <v>1128.99</v>
       </c>
       <c r="G190" s="16">
         <v>24305.43</v>
       </c>
     </row>
-    <row r="191" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="191" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A191" s="24" t="s">
         <v>163</v>
       </c>
       <c r="B191" s="17">
         <v>28810.77</v>
       </c>
       <c r="C191" s="18">
         <v>14405.38</v>
       </c>
       <c r="D191" s="18">
         <v>52007.75</v>
       </c>
       <c r="E191" s="18">
         <v>13001.93</v>
       </c>
       <c r="F191" s="18">
         <v>1403.45</v>
       </c>
       <c r="G191" s="18">
         <v>30214.22</v>
       </c>
     </row>
-    <row r="192" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="192" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A192" s="25" t="s">
         <v>164</v>
       </c>
       <c r="B192" s="19">
         <v>-350780.23</v>
       </c>
       <c r="C192" s="20">
         <v>0</v>
       </c>
       <c r="D192" s="20">
         <v>0</v>
       </c>
       <c r="E192" s="20">
         <v>0</v>
       </c>
       <c r="F192" s="20">
         <v>-52220.95</v>
       </c>
       <c r="G192" s="20">
         <v>-403001.18</v>
       </c>
     </row>
-    <row r="193" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="193" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A193" s="23" t="s">
         <v>165</v>
       </c>
       <c r="B193" s="15">
         <v>4429.6099999999997</v>
       </c>
       <c r="C193" s="16">
         <v>2214.8000000000002</v>
       </c>
       <c r="D193" s="16">
         <v>6221.46</v>
       </c>
       <c r="E193" s="16">
         <v>1555.36</v>
       </c>
       <c r="F193" s="16">
         <v>659.44</v>
       </c>
       <c r="G193" s="16">
         <v>5089.05</v>
       </c>
     </row>
-    <row r="194" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="194" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A194" s="23" t="s">
         <v>166</v>
       </c>
       <c r="B194" s="15">
         <v>1133.52</v>
       </c>
       <c r="C194" s="16">
         <v>566.76</v>
       </c>
       <c r="D194" s="16">
         <v>1592.04</v>
       </c>
       <c r="E194" s="16">
         <v>398.01</v>
       </c>
       <c r="F194" s="16">
         <v>168.75</v>
       </c>
       <c r="G194" s="16">
         <v>1302.27</v>
       </c>
     </row>
-    <row r="195" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="195" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A195" s="23" t="s">
         <v>167</v>
       </c>
       <c r="B195" s="15">
         <v>891.31</v>
       </c>
       <c r="C195" s="16">
         <v>445.65</v>
       </c>
       <c r="D195" s="16">
         <v>1251.8599999999999</v>
       </c>
       <c r="E195" s="16">
         <v>312.95999999999998</v>
       </c>
       <c r="F195" s="16">
         <v>132.69</v>
       </c>
       <c r="G195" s="16">
         <v>1024</v>
       </c>
     </row>
-    <row r="196" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="196" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A196" s="23" t="s">
         <v>168</v>
       </c>
       <c r="B196" s="15">
         <v>89803.06</v>
       </c>
       <c r="C196" s="16">
         <v>44901.53</v>
       </c>
       <c r="D196" s="16">
         <v>126129.91</v>
       </c>
       <c r="E196" s="16">
         <v>31532.47</v>
       </c>
       <c r="F196" s="16">
         <v>13369.06</v>
       </c>
       <c r="G196" s="16">
         <v>103172.12</v>
       </c>
     </row>
-    <row r="197" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="197" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A197" s="23" t="s">
         <v>169</v>
       </c>
       <c r="B197" s="15">
         <v>221627.08</v>
       </c>
       <c r="C197" s="16">
         <v>110813.54</v>
       </c>
       <c r="D197" s="16">
         <v>311278.99</v>
       </c>
       <c r="E197" s="16">
         <v>77819.740000000005</v>
       </c>
       <c r="F197" s="16">
         <v>32993.800000000003</v>
       </c>
       <c r="G197" s="16">
         <v>254620.88</v>
       </c>
     </row>
-    <row r="198" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="198" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A198" s="23" t="s">
         <v>170</v>
       </c>
       <c r="B198" s="15">
         <v>11977.23</v>
       </c>
       <c r="C198" s="16">
         <v>5988.61</v>
       </c>
       <c r="D198" s="16">
         <v>16822.22</v>
       </c>
       <c r="E198" s="16">
         <v>4205.55</v>
       </c>
       <c r="F198" s="16">
         <v>1783.06</v>
       </c>
       <c r="G198" s="16">
         <v>13760.29</v>
       </c>
     </row>
-    <row r="199" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="199" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A199" s="23" t="s">
         <v>171</v>
       </c>
       <c r="B199" s="15">
         <v>17279.66</v>
       </c>
       <c r="C199" s="16">
         <v>8639.83</v>
       </c>
       <c r="D199" s="16">
         <v>24269.57</v>
       </c>
       <c r="E199" s="16">
         <v>6067.39</v>
       </c>
       <c r="F199" s="16">
         <v>2572.44</v>
       </c>
       <c r="G199" s="16">
         <v>19852.099999999999</v>
       </c>
     </row>
-    <row r="200" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="200" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A200" s="24" t="s">
         <v>172</v>
       </c>
       <c r="B200" s="17">
         <v>3638.76</v>
       </c>
       <c r="C200" s="18">
         <v>1819.38</v>
       </c>
       <c r="D200" s="18">
         <v>5110.6899999999996</v>
       </c>
       <c r="E200" s="18">
         <v>1277.67</v>
       </c>
       <c r="F200" s="18">
         <v>541.71</v>
       </c>
       <c r="G200" s="18">
         <v>4180.47</v>
       </c>
     </row>
-    <row r="201" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="201" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A201" s="25" t="s">
         <v>662</v>
       </c>
       <c r="B201" s="19">
         <v>-1005889.51</v>
       </c>
       <c r="C201" s="20">
         <v>0</v>
       </c>
       <c r="D201" s="20">
         <v>0</v>
       </c>
       <c r="E201" s="20">
         <v>0</v>
       </c>
       <c r="F201" s="20">
         <v>-28001.17</v>
       </c>
       <c r="G201" s="20">
         <v>-1033890.68</v>
       </c>
     </row>
-    <row r="202" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="202" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A202" s="23" t="s">
         <v>173</v>
       </c>
       <c r="B202" s="15">
         <v>9500.15</v>
       </c>
       <c r="C202" s="16">
         <v>4750.07</v>
       </c>
       <c r="D202" s="16">
         <v>17942.48</v>
       </c>
       <c r="E202" s="16">
         <v>4485.62</v>
       </c>
       <c r="F202" s="16">
         <v>264.45</v>
       </c>
       <c r="G202" s="16">
         <v>9764.6</v>
       </c>
     </row>
-    <row r="203" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="203" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A203" s="23" t="s">
         <v>624</v>
       </c>
       <c r="B203" s="15">
         <v>478.15</v>
       </c>
       <c r="C203" s="16">
         <v>239.07</v>
       </c>
       <c r="D203" s="16">
         <v>903.06</v>
       </c>
       <c r="E203" s="16">
         <v>225.76</v>
       </c>
       <c r="F203" s="16">
         <v>13.31</v>
       </c>
       <c r="G203" s="16">
         <v>491.46</v>
       </c>
     </row>
-    <row r="204" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="204" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A204" s="23" t="s">
         <v>174</v>
       </c>
       <c r="B204" s="15">
         <v>884784.8</v>
       </c>
       <c r="C204" s="16">
         <v>442392.4</v>
       </c>
       <c r="D204" s="16">
         <v>1671049.77</v>
       </c>
       <c r="E204" s="16">
         <v>417762.44</v>
       </c>
       <c r="F204" s="16">
         <v>24629.96</v>
       </c>
       <c r="G204" s="16">
         <v>909414.76</v>
       </c>
     </row>
-    <row r="205" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="205" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A205" s="23" t="s">
         <v>175</v>
       </c>
       <c r="B205" s="15">
         <v>253.91</v>
       </c>
       <c r="C205" s="16">
         <v>126.95</v>
       </c>
       <c r="D205" s="16">
         <v>479.54</v>
       </c>
       <c r="E205" s="16">
         <v>119.88</v>
       </c>
       <c r="F205" s="16">
         <v>7.07</v>
       </c>
       <c r="G205" s="16">
         <v>260.98</v>
       </c>
     </row>
-    <row r="206" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="206" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A206" s="23" t="s">
         <v>176</v>
       </c>
       <c r="B206" s="15">
         <v>70009.81</v>
       </c>
       <c r="C206" s="16">
         <v>35004.9</v>
       </c>
       <c r="D206" s="16">
         <v>132224.10999999999</v>
       </c>
       <c r="E206" s="16">
         <v>33056.019999999997</v>
       </c>
       <c r="F206" s="16">
         <v>1948.88</v>
       </c>
       <c r="G206" s="16">
         <v>71958.69</v>
       </c>
     </row>
-    <row r="207" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="207" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A207" s="23" t="s">
         <v>177</v>
       </c>
       <c r="B207" s="15">
         <v>399.6</v>
       </c>
       <c r="C207" s="16">
         <v>199.8</v>
       </c>
       <c r="D207" s="16">
         <v>754.71</v>
       </c>
       <c r="E207" s="16">
         <v>188.67</v>
       </c>
       <c r="F207" s="16">
         <v>11.13</v>
       </c>
       <c r="G207" s="16">
         <v>410.73</v>
       </c>
     </row>
-    <row r="208" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="208" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A208" s="23" t="s">
         <v>178</v>
       </c>
       <c r="B208" s="15">
         <v>35168.53</v>
       </c>
       <c r="C208" s="16">
         <v>17584.259999999998</v>
       </c>
       <c r="D208" s="16">
         <v>66421.08</v>
       </c>
       <c r="E208" s="16">
         <v>16605.27</v>
       </c>
       <c r="F208" s="16">
         <v>978.99</v>
       </c>
       <c r="G208" s="16">
         <v>36147.519999999997</v>
       </c>
     </row>
-    <row r="209" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="209" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A209" s="23" t="s">
         <v>179</v>
       </c>
       <c r="B209" s="15">
         <v>3737.87</v>
       </c>
       <c r="C209" s="16">
         <v>1868.93</v>
       </c>
       <c r="D209" s="16">
         <v>7059.54</v>
       </c>
       <c r="E209" s="16">
         <v>1764.88</v>
       </c>
       <c r="F209" s="16">
         <v>104.05</v>
       </c>
       <c r="G209" s="16">
         <v>3841.92</v>
       </c>
     </row>
-    <row r="210" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="210" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A210" s="24" t="s">
         <v>180</v>
       </c>
       <c r="B210" s="17">
         <v>1556.69</v>
       </c>
       <c r="C210" s="18">
         <v>778.34</v>
       </c>
       <c r="D210" s="18">
         <v>2940.04</v>
       </c>
       <c r="E210" s="18">
         <v>735.01</v>
       </c>
       <c r="F210" s="18">
         <v>43.33</v>
       </c>
       <c r="G210" s="18">
         <v>1600.02</v>
       </c>
     </row>
-    <row r="211" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="211" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A211" s="26" t="s">
         <v>181</v>
       </c>
       <c r="B211" s="17">
         <v>0</v>
       </c>
       <c r="C211" s="18">
         <v>0</v>
       </c>
       <c r="D211" s="18">
         <v>0</v>
       </c>
       <c r="E211" s="18">
         <v>0</v>
       </c>
       <c r="F211" s="18">
         <v>0</v>
       </c>
       <c r="G211" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="212" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="212" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A212" s="25" t="s">
         <v>182</v>
       </c>
       <c r="B212" s="19">
         <v>-187316.88</v>
       </c>
       <c r="C212" s="20">
         <v>0</v>
       </c>
       <c r="D212" s="20">
         <v>0</v>
       </c>
       <c r="E212" s="20">
         <v>0</v>
       </c>
       <c r="F212" s="20">
         <v>36430.269999999997</v>
       </c>
       <c r="G212" s="20">
         <v>-150886.60999999999</v>
       </c>
     </row>
-    <row r="213" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="213" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A213" s="23" t="s">
         <v>183</v>
       </c>
       <c r="B213" s="15">
         <v>26025.43</v>
       </c>
       <c r="C213" s="16">
         <v>13012.71</v>
       </c>
       <c r="D213" s="16">
         <v>72297.05</v>
       </c>
       <c r="E213" s="16">
         <v>18074.259999999998</v>
       </c>
       <c r="F213" s="16">
         <v>-5061.55</v>
       </c>
       <c r="G213" s="16">
         <v>20963.88</v>
       </c>
     </row>
-    <row r="214" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="214" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A214" s="23" t="s">
         <v>184</v>
       </c>
       <c r="B214" s="15">
         <v>53023.19</v>
       </c>
       <c r="C214" s="16">
         <v>26511.59</v>
       </c>
       <c r="D214" s="16">
         <v>147295.19</v>
       </c>
       <c r="E214" s="16">
         <v>36823.79</v>
       </c>
       <c r="F214" s="16">
         <v>-10312.200000000001</v>
       </c>
       <c r="G214" s="16">
         <v>42710.99</v>
       </c>
     </row>
-    <row r="215" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="215" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A215" s="23" t="s">
         <v>185</v>
       </c>
       <c r="B215" s="15">
         <v>23430.34</v>
       </c>
       <c r="C215" s="16">
         <v>11715.17</v>
       </c>
       <c r="D215" s="16">
         <v>65088.06</v>
       </c>
       <c r="E215" s="16">
         <v>16272.01</v>
       </c>
       <c r="F215" s="16">
         <v>-4556.84</v>
       </c>
       <c r="G215" s="16">
         <v>18873.5</v>
       </c>
     </row>
-    <row r="216" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="216" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A216" s="23" t="s">
         <v>186</v>
       </c>
       <c r="B216" s="15">
         <v>10975.9</v>
       </c>
       <c r="C216" s="16">
         <v>5487.95</v>
       </c>
       <c r="D216" s="16">
         <v>30490.39</v>
       </c>
       <c r="E216" s="16">
         <v>7622.59</v>
       </c>
       <c r="F216" s="16">
         <v>-2134.64</v>
       </c>
       <c r="G216" s="16">
         <v>8841.26</v>
       </c>
     </row>
-    <row r="217" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="217" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A217" s="23" t="s">
         <v>187</v>
       </c>
       <c r="B217" s="15">
         <v>53971.05</v>
       </c>
       <c r="C217" s="16">
         <v>26985.52</v>
       </c>
       <c r="D217" s="16">
         <v>149928.29</v>
       </c>
       <c r="E217" s="16">
         <v>37482.07</v>
       </c>
       <c r="F217" s="16">
         <v>-10496.55</v>
       </c>
       <c r="G217" s="16">
         <v>43474.5</v>
       </c>
     </row>
-    <row r="218" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="218" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A218" s="24" t="s">
         <v>188</v>
       </c>
       <c r="B218" s="17">
         <v>19890.97</v>
       </c>
       <c r="C218" s="18">
         <v>9945.48</v>
       </c>
       <c r="D218" s="18">
         <v>55255.9</v>
       </c>
       <c r="E218" s="18">
         <v>13813.97</v>
       </c>
       <c r="F218" s="18">
         <v>-3868.49</v>
       </c>
       <c r="G218" s="18">
         <v>16022.48</v>
       </c>
     </row>
-    <row r="219" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="219" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A219" s="25" t="s">
         <v>189</v>
       </c>
       <c r="B219" s="19">
         <v>-453780.04</v>
       </c>
       <c r="C219" s="20">
         <v>0</v>
       </c>
       <c r="D219" s="20">
         <v>0</v>
       </c>
       <c r="E219" s="20">
         <v>0</v>
       </c>
       <c r="F219" s="20">
         <v>-62627.88</v>
       </c>
       <c r="G219" s="20">
         <v>-516407.92</v>
       </c>
     </row>
-    <row r="220" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="220" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A220" s="23" t="s">
         <v>190</v>
       </c>
       <c r="B220" s="15">
         <v>11238.36</v>
       </c>
       <c r="C220" s="16">
         <v>5619.18</v>
       </c>
       <c r="D220" s="16">
         <v>16272.52</v>
       </c>
       <c r="E220" s="16">
         <v>4068.13</v>
       </c>
       <c r="F220" s="16">
         <v>1551.05</v>
       </c>
       <c r="G220" s="16">
         <v>12789.41</v>
       </c>
     </row>
-    <row r="221" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="221" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A221" s="23" t="s">
         <v>625</v>
       </c>
       <c r="B221" s="15">
         <v>51464.29</v>
       </c>
       <c r="C221" s="16">
         <v>25732.14</v>
       </c>
       <c r="D221" s="16">
         <v>74517.460000000006</v>
       </c>
       <c r="E221" s="16">
         <v>18629.36</v>
       </c>
       <c r="F221" s="16">
         <v>7102.78</v>
       </c>
       <c r="G221" s="16">
         <v>58567.07</v>
       </c>
     </row>
-    <row r="222" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="222" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A222" s="23" t="s">
         <v>191</v>
       </c>
       <c r="B222" s="15">
         <v>141658.17000000001</v>
       </c>
       <c r="C222" s="16">
         <v>70829.08</v>
       </c>
       <c r="D222" s="16">
         <v>205113.25</v>
       </c>
       <c r="E222" s="16">
         <v>51278.31</v>
       </c>
       <c r="F222" s="16">
         <v>19550.77</v>
       </c>
       <c r="G222" s="16">
         <v>161208.94</v>
       </c>
     </row>
-    <row r="223" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="223" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A223" s="23" t="s">
         <v>192</v>
       </c>
       <c r="B223" s="15">
         <v>34778.07</v>
       </c>
       <c r="C223" s="16">
         <v>17389.03</v>
       </c>
       <c r="D223" s="16">
         <v>50356.74</v>
       </c>
       <c r="E223" s="16">
         <v>12589.18</v>
       </c>
       <c r="F223" s="16">
         <v>4799.8500000000004</v>
       </c>
       <c r="G223" s="16">
         <v>39577.919999999998</v>
       </c>
     </row>
-    <row r="224" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="224" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A224" s="23" t="s">
         <v>626</v>
       </c>
       <c r="B224" s="15">
         <v>192136.36</v>
       </c>
       <c r="C224" s="16">
         <v>96068.18</v>
       </c>
       <c r="D224" s="16">
         <v>278202.89</v>
       </c>
       <c r="E224" s="16">
         <v>69550.720000000001</v>
       </c>
       <c r="F224" s="16">
         <v>26517.46</v>
       </c>
       <c r="G224" s="16">
         <v>218653.82</v>
       </c>
     </row>
-    <row r="225" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="225" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A225" s="24" t="s">
         <v>193</v>
       </c>
       <c r="B225" s="17">
         <v>22504.79</v>
       </c>
       <c r="C225" s="18">
         <v>11252.39</v>
       </c>
       <c r="D225" s="18">
         <v>32585.7</v>
       </c>
       <c r="E225" s="18">
         <v>8146.42</v>
       </c>
       <c r="F225" s="18">
         <v>3105.97</v>
       </c>
       <c r="G225" s="18">
         <v>25610.76</v>
       </c>
     </row>
-    <row r="226" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="226" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A226" s="25" t="s">
         <v>194</v>
       </c>
       <c r="B226" s="19">
         <v>-39056.47</v>
       </c>
       <c r="C226" s="20">
         <v>0</v>
       </c>
       <c r="D226" s="20">
         <v>0</v>
       </c>
       <c r="E226" s="20">
         <v>0</v>
       </c>
       <c r="F226" s="20">
         <v>-3173.54</v>
       </c>
       <c r="G226" s="20">
         <v>-42230.01</v>
       </c>
     </row>
-    <row r="227" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="227" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A227" s="23" t="s">
         <v>195</v>
       </c>
       <c r="B227" s="15">
         <v>8056.57</v>
       </c>
       <c r="C227" s="16">
         <v>4028.28</v>
       </c>
       <c r="D227" s="16">
         <v>13494.59</v>
       </c>
       <c r="E227" s="16">
         <v>3373.64</v>
       </c>
       <c r="F227" s="16">
         <v>654.64</v>
       </c>
       <c r="G227" s="16">
         <v>8711.2099999999991</v>
       </c>
     </row>
-    <row r="228" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="228" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A228" s="23" t="s">
         <v>196</v>
       </c>
       <c r="B228" s="15">
         <v>1457.49</v>
       </c>
       <c r="C228" s="16">
         <v>728.74</v>
       </c>
       <c r="D228" s="16">
         <v>2441.27</v>
       </c>
       <c r="E228" s="16">
         <v>610.30999999999995</v>
       </c>
       <c r="F228" s="16">
         <v>118.43</v>
       </c>
       <c r="G228" s="16">
         <v>1575.92</v>
       </c>
     </row>
-    <row r="229" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="229" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A229" s="24" t="s">
         <v>197</v>
       </c>
       <c r="B229" s="17">
         <v>29542.41</v>
       </c>
       <c r="C229" s="18">
         <v>14771.2</v>
       </c>
       <c r="D229" s="18">
         <v>49482.92</v>
       </c>
       <c r="E229" s="18">
         <v>12370.73</v>
       </c>
       <c r="F229" s="18">
         <v>2400.4699999999998</v>
       </c>
       <c r="G229" s="18">
         <v>31942.880000000001</v>
       </c>
     </row>
-    <row r="230" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="230" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A230" s="25" t="s">
         <v>198</v>
       </c>
       <c r="B230" s="19">
         <v>-99952.42</v>
       </c>
       <c r="C230" s="20">
         <v>0</v>
       </c>
       <c r="D230" s="20">
         <v>0</v>
       </c>
       <c r="E230" s="20">
         <v>0</v>
       </c>
       <c r="F230" s="20">
         <v>-19745.95</v>
       </c>
       <c r="G230" s="20">
         <v>-119698.37</v>
       </c>
     </row>
-    <row r="231" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="231" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A231" s="23" t="s">
         <v>199</v>
       </c>
       <c r="B231" s="15">
         <v>8852.34</v>
       </c>
       <c r="C231" s="16">
         <v>4426.17</v>
       </c>
       <c r="D231" s="16">
         <v>10709.45</v>
       </c>
       <c r="E231" s="16">
         <v>2677.36</v>
       </c>
       <c r="F231" s="16">
         <v>1748.81</v>
       </c>
       <c r="G231" s="16">
         <v>10601.15</v>
       </c>
     </row>
-    <row r="232" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="232" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A232" s="23" t="s">
         <v>200</v>
       </c>
       <c r="B232" s="15">
         <v>2592.48</v>
       </c>
       <c r="C232" s="16">
         <v>1296.24</v>
       </c>
       <c r="D232" s="16">
         <v>3136.35</v>
       </c>
       <c r="E232" s="16">
         <v>784.08</v>
       </c>
       <c r="F232" s="16">
         <v>512.16</v>
       </c>
       <c r="G232" s="16">
         <v>3104.64</v>
       </c>
     </row>
-    <row r="233" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="233" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A233" s="23" t="s">
         <v>201</v>
       </c>
       <c r="B233" s="15">
         <v>6267.76</v>
       </c>
       <c r="C233" s="16">
         <v>3133.88</v>
       </c>
       <c r="D233" s="16">
         <v>7582.66</v>
       </c>
       <c r="E233" s="16">
         <v>1895.66</v>
       </c>
       <c r="F233" s="16">
         <v>1238.22</v>
       </c>
       <c r="G233" s="16">
         <v>7505.98</v>
       </c>
     </row>
-    <row r="234" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="234" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A234" s="23" t="s">
         <v>202</v>
       </c>
       <c r="B234" s="15">
         <v>4568.43</v>
       </c>
       <c r="C234" s="16">
         <v>2284.21</v>
       </c>
       <c r="D234" s="16">
         <v>5526.83</v>
       </c>
       <c r="E234" s="16">
         <v>1381.7</v>
       </c>
       <c r="F234" s="16">
         <v>902.51</v>
       </c>
       <c r="G234" s="16">
         <v>5470.94</v>
       </c>
     </row>
-    <row r="235" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="235" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A235" s="23" t="s">
         <v>627</v>
       </c>
       <c r="B235" s="15">
         <v>0</v>
       </c>
       <c r="C235" s="16">
         <v>0</v>
       </c>
       <c r="D235" s="16">
         <v>0</v>
       </c>
       <c r="E235" s="16">
         <v>0</v>
       </c>
       <c r="F235" s="16">
         <v>0</v>
       </c>
       <c r="G235" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="236" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="236" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A236" s="23" t="s">
         <v>203</v>
       </c>
       <c r="B236" s="15">
         <v>6425.87</v>
       </c>
       <c r="C236" s="16">
         <v>3212.93</v>
       </c>
       <c r="D236" s="16">
         <v>7773.93</v>
       </c>
       <c r="E236" s="16">
         <v>1943.48</v>
       </c>
       <c r="F236" s="16">
         <v>1269.45</v>
       </c>
       <c r="G236" s="16">
         <v>7695.32</v>
       </c>
     </row>
-    <row r="237" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="237" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A237" s="23" t="s">
         <v>204</v>
       </c>
       <c r="B237" s="15">
         <v>6662.95</v>
       </c>
       <c r="C237" s="16">
         <v>3331.47</v>
       </c>
       <c r="D237" s="16">
         <v>8060.75</v>
       </c>
       <c r="E237" s="16">
         <v>2015.18</v>
       </c>
       <c r="F237" s="16">
         <v>1316.29</v>
       </c>
       <c r="G237" s="16">
         <v>7979.24</v>
       </c>
     </row>
-    <row r="238" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="238" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A238" s="23" t="s">
         <v>628</v>
       </c>
       <c r="B238" s="15">
         <v>47.44</v>
       </c>
       <c r="C238" s="16">
         <v>23.72</v>
       </c>
       <c r="D238" s="16">
         <v>57.39</v>
       </c>
       <c r="E238" s="16">
         <v>14.34</v>
       </c>
       <c r="F238" s="16">
         <v>9.3800000000000008</v>
       </c>
       <c r="G238" s="16">
         <v>56.82</v>
       </c>
     </row>
-    <row r="239" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="239" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A239" s="23" t="s">
         <v>205</v>
       </c>
       <c r="B239" s="15">
         <v>10970.61</v>
       </c>
       <c r="C239" s="16">
         <v>5485.3</v>
       </c>
       <c r="D239" s="16">
         <v>13272.09</v>
       </c>
       <c r="E239" s="16">
         <v>3318.02</v>
       </c>
       <c r="F239" s="16">
         <v>2167.2800000000002</v>
       </c>
       <c r="G239" s="16">
         <v>13137.89</v>
       </c>
     </row>
-    <row r="240" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="240" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A240" s="23" t="s">
         <v>206</v>
       </c>
       <c r="B240" s="15">
         <v>4054.68</v>
       </c>
       <c r="C240" s="16">
         <v>2027.34</v>
       </c>
       <c r="D240" s="16">
         <v>4905.29</v>
       </c>
       <c r="E240" s="16">
         <v>1226.32</v>
       </c>
       <c r="F240" s="16">
         <v>801.02</v>
       </c>
       <c r="G240" s="16">
         <v>4855.7</v>
       </c>
     </row>
-    <row r="241" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="241" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A241" s="23" t="s">
         <v>629</v>
       </c>
       <c r="B241" s="15">
         <v>27624.03</v>
       </c>
       <c r="C241" s="16">
         <v>13812.01</v>
       </c>
       <c r="D241" s="16">
         <v>33419.199999999997</v>
       </c>
       <c r="E241" s="16">
         <v>8354.7999999999993</v>
       </c>
       <c r="F241" s="16">
         <v>5457.21</v>
       </c>
       <c r="G241" s="16">
         <v>33081.24</v>
       </c>
     </row>
-    <row r="242" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="242" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A242" s="24" t="s">
         <v>207</v>
       </c>
       <c r="B242" s="17">
         <v>21885.83</v>
       </c>
       <c r="C242" s="18">
         <v>10942.91</v>
       </c>
       <c r="D242" s="18">
         <v>26477.19</v>
       </c>
       <c r="E242" s="18">
         <v>6619.29</v>
       </c>
       <c r="F242" s="18">
         <v>4323.62</v>
       </c>
       <c r="G242" s="18">
         <v>26209.45</v>
       </c>
     </row>
-    <row r="243" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="243" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A243" s="25" t="s">
         <v>208</v>
       </c>
       <c r="B243" s="19">
         <v>-1792365.37</v>
       </c>
       <c r="C243" s="20">
         <v>0</v>
       </c>
       <c r="D243" s="20">
         <v>0</v>
       </c>
       <c r="E243" s="20">
         <v>0</v>
       </c>
       <c r="F243" s="20">
         <v>154352.26</v>
       </c>
       <c r="G243" s="20">
         <v>-1638013.11</v>
       </c>
     </row>
-    <row r="244" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="244" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A244" s="23" t="s">
         <v>622</v>
       </c>
       <c r="B244" s="15">
         <v>0</v>
       </c>
       <c r="C244" s="21">
         <v>0</v>
       </c>
       <c r="D244" s="21">
         <v>0</v>
       </c>
       <c r="E244" s="21">
         <v>0</v>
       </c>
       <c r="F244" s="21">
         <v>0</v>
       </c>
       <c r="G244" s="21">
         <v>0</v>
       </c>
     </row>
-    <row r="245" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="245" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A245" s="23" t="s">
         <v>630</v>
       </c>
       <c r="B245" s="15">
         <v>17364.599999999999</v>
       </c>
       <c r="C245" s="16">
         <v>8682.2999999999993</v>
       </c>
       <c r="D245" s="16">
         <v>40710.71</v>
       </c>
       <c r="E245" s="16">
         <v>10177.67</v>
       </c>
       <c r="F245" s="16">
         <v>-1495.37</v>
       </c>
       <c r="G245" s="16">
         <v>15869.23</v>
       </c>
     </row>
-    <row r="246" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="246" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A246" s="23" t="s">
         <v>631</v>
       </c>
       <c r="B246" s="15">
         <v>1763841.19</v>
       </c>
       <c r="C246" s="16">
         <v>881920.59</v>
       </c>
       <c r="D246" s="16">
         <v>4135265.85</v>
       </c>
       <c r="E246" s="16">
         <v>1033816.46</v>
       </c>
       <c r="F246" s="16">
         <v>-151895.87</v>
       </c>
       <c r="G246" s="16">
         <v>1611945.32</v>
       </c>
     </row>
-    <row r="247" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="247" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A247" s="23" t="s">
         <v>632</v>
       </c>
       <c r="B247" s="15">
         <v>1391.28</v>
       </c>
       <c r="C247" s="16">
         <v>695.64</v>
       </c>
       <c r="D247" s="16">
         <v>3261.82</v>
       </c>
       <c r="E247" s="16">
         <v>815.45</v>
       </c>
       <c r="F247" s="16">
         <v>-119.81</v>
       </c>
       <c r="G247" s="16">
         <v>1271.47</v>
       </c>
     </row>
-    <row r="248" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="248" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A248" s="24" t="s">
         <v>633</v>
       </c>
       <c r="B248" s="17">
         <v>9768.2999999999993</v>
       </c>
       <c r="C248" s="18">
         <v>4884.1499999999996</v>
       </c>
       <c r="D248" s="18">
         <v>22901.45</v>
       </c>
       <c r="E248" s="18">
         <v>5725.36</v>
       </c>
       <c r="F248" s="18">
         <v>-841.21</v>
       </c>
       <c r="G248" s="18">
         <v>8927.09</v>
       </c>
     </row>
-    <row r="249" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="249" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A249" s="25" t="s">
         <v>209</v>
       </c>
       <c r="B249" s="19">
         <v>-183384.4</v>
       </c>
       <c r="C249" s="20">
         <v>0</v>
       </c>
       <c r="D249" s="20">
         <v>0</v>
       </c>
       <c r="E249" s="20">
         <v>0</v>
       </c>
       <c r="F249" s="20">
         <v>-39765.89</v>
       </c>
       <c r="G249" s="20">
         <v>-223150.29</v>
       </c>
     </row>
-    <row r="250" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="250" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A250" s="23" t="s">
         <v>210</v>
       </c>
       <c r="B250" s="15">
         <v>1225.92</v>
       </c>
       <c r="C250" s="16">
         <v>612.96</v>
       </c>
       <c r="D250" s="16">
         <v>1388.5</v>
       </c>
       <c r="E250" s="16">
         <v>347.12</v>
       </c>
       <c r="F250" s="16">
         <v>265.83999999999997</v>
       </c>
       <c r="G250" s="16">
         <v>1491.76</v>
       </c>
     </row>
-    <row r="251" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="251" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A251" s="23" t="s">
         <v>211</v>
       </c>
       <c r="B251" s="15">
         <v>215.63</v>
       </c>
       <c r="C251" s="16">
         <v>107.81</v>
       </c>
       <c r="D251" s="16">
         <v>244.23</v>
       </c>
       <c r="E251" s="16">
         <v>61.05</v>
       </c>
       <c r="F251" s="16">
         <v>46.76</v>
       </c>
       <c r="G251" s="16">
         <v>262.39</v>
       </c>
     </row>
-    <row r="252" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="252" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A252" s="23" t="s">
         <v>212</v>
       </c>
       <c r="B252" s="15">
         <v>2519.6</v>
       </c>
       <c r="C252" s="16">
         <v>1259.8</v>
       </c>
       <c r="D252" s="16">
         <v>2853.76</v>
       </c>
       <c r="E252" s="16">
         <v>713.44</v>
       </c>
       <c r="F252" s="16">
         <v>546.36</v>
       </c>
       <c r="G252" s="16">
         <v>3065.96</v>
       </c>
     </row>
-    <row r="253" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="253" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A253" s="23" t="s">
         <v>213</v>
       </c>
       <c r="B253" s="15">
         <v>7404.86</v>
       </c>
       <c r="C253" s="16">
         <v>3702.43</v>
       </c>
       <c r="D253" s="16">
         <v>8386.91</v>
       </c>
       <c r="E253" s="16">
         <v>2096.7199999999998</v>
       </c>
       <c r="F253" s="16">
         <v>1605.71</v>
       </c>
       <c r="G253" s="16">
         <v>9010.57</v>
       </c>
     </row>
-    <row r="254" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="254" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A254" s="23" t="s">
         <v>214</v>
       </c>
       <c r="B254" s="15">
         <v>7792.96</v>
       </c>
       <c r="C254" s="16">
         <v>3896.48</v>
       </c>
       <c r="D254" s="16">
         <v>8826.48</v>
       </c>
       <c r="E254" s="16">
         <v>2206.62</v>
       </c>
       <c r="F254" s="16">
         <v>1689.86</v>
       </c>
       <c r="G254" s="16">
         <v>9482.82</v>
       </c>
     </row>
-    <row r="255" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="255" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A255" s="23" t="s">
         <v>634</v>
       </c>
       <c r="B255" s="15">
         <v>94717.02</v>
       </c>
       <c r="C255" s="16">
         <v>47358.51</v>
       </c>
       <c r="D255" s="16">
         <v>107278.66</v>
       </c>
       <c r="E255" s="16">
         <v>26819.66</v>
       </c>
       <c r="F255" s="16">
         <v>20538.849999999999</v>
       </c>
       <c r="G255" s="16">
         <v>115255.87</v>
       </c>
     </row>
-    <row r="256" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="256" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A256" s="23" t="s">
         <v>635</v>
       </c>
       <c r="B256" s="15">
         <v>1392.24</v>
       </c>
       <c r="C256" s="16">
         <v>696.12</v>
       </c>
       <c r="D256" s="16">
         <v>1576.89</v>
       </c>
       <c r="E256" s="16">
         <v>394.22</v>
       </c>
       <c r="F256" s="16">
         <v>301.89999999999998</v>
       </c>
       <c r="G256" s="16">
         <v>1694.14</v>
       </c>
     </row>
-    <row r="257" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="257" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A257" s="23" t="s">
         <v>215</v>
       </c>
       <c r="B257" s="15">
         <v>388.1</v>
       </c>
       <c r="C257" s="16">
         <v>194.05</v>
       </c>
       <c r="D257" s="16">
         <v>439.57</v>
       </c>
       <c r="E257" s="16">
         <v>109.89</v>
       </c>
       <c r="F257" s="16">
         <v>84.16</v>
       </c>
       <c r="G257" s="16">
         <v>472.26</v>
       </c>
     </row>
-    <row r="258" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="258" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A258" s="23" t="s">
         <v>216</v>
       </c>
       <c r="B258" s="15">
         <v>65886.100000000006</v>
       </c>
       <c r="C258" s="16">
         <v>32943.050000000003</v>
       </c>
       <c r="D258" s="16">
         <v>74624.100000000006</v>
       </c>
       <c r="E258" s="16">
         <v>18656.02</v>
       </c>
       <c r="F258" s="16">
         <v>14287.03</v>
       </c>
       <c r="G258" s="16">
         <v>80173.13</v>
       </c>
     </row>
-    <row r="259" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="259" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A259" s="24" t="s">
         <v>636</v>
       </c>
       <c r="B259" s="17">
         <v>1841.97</v>
       </c>
       <c r="C259" s="18">
         <v>920.98</v>
       </c>
       <c r="D259" s="18">
         <v>2086.2600000000002</v>
       </c>
       <c r="E259" s="18">
         <v>521.55999999999995</v>
       </c>
       <c r="F259" s="18">
         <v>399.42</v>
       </c>
       <c r="G259" s="18">
         <v>2241.39</v>
       </c>
     </row>
-    <row r="260" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="260" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A260" s="25" t="s">
         <v>217</v>
       </c>
       <c r="B260" s="19">
         <v>-1575900.82</v>
       </c>
       <c r="C260" s="20">
         <v>0</v>
       </c>
       <c r="D260" s="20">
         <v>0</v>
       </c>
       <c r="E260" s="20">
         <v>0</v>
       </c>
       <c r="F260" s="20">
         <v>65290.38</v>
       </c>
       <c r="G260" s="20">
         <v>-1510610.44</v>
       </c>
     </row>
-    <row r="261" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="261" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A261" s="23" t="s">
         <v>218</v>
       </c>
       <c r="B261" s="15">
         <v>870.16</v>
       </c>
       <c r="C261" s="16">
         <v>435.08</v>
       </c>
       <c r="D261" s="16">
         <v>1884.54</v>
       </c>
       <c r="E261" s="16">
         <v>471.13</v>
       </c>
       <c r="F261" s="16">
         <v>-36.049999999999997</v>
       </c>
       <c r="G261" s="16">
         <v>834.11</v>
       </c>
     </row>
-    <row r="262" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="262" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A262" s="23" t="s">
         <v>219</v>
       </c>
       <c r="B262" s="15">
         <v>27588.43</v>
       </c>
       <c r="C262" s="16">
         <v>13794.21</v>
       </c>
       <c r="D262" s="16">
         <v>59748.87</v>
       </c>
       <c r="E262" s="16">
         <v>14937.21</v>
       </c>
       <c r="F262" s="16">
         <v>-1143</v>
       </c>
       <c r="G262" s="16">
         <v>26445.43</v>
       </c>
     </row>
-    <row r="263" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="263" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A263" s="23" t="s">
         <v>625</v>
       </c>
       <c r="B263" s="15">
         <v>5653.1</v>
       </c>
       <c r="C263" s="16">
         <v>2826.55</v>
       </c>
       <c r="D263" s="16">
         <v>12243.03</v>
       </c>
       <c r="E263" s="16">
         <v>3060.75</v>
       </c>
       <c r="F263" s="16">
         <v>-234.2</v>
       </c>
       <c r="G263" s="16">
         <v>5418.9</v>
       </c>
     </row>
-    <row r="264" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="264" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A264" s="23" t="s">
         <v>637</v>
       </c>
       <c r="B264" s="15">
         <v>152624.25</v>
       </c>
       <c r="C264" s="16">
         <v>76312.12</v>
       </c>
       <c r="D264" s="16">
         <v>330541.7</v>
       </c>
       <c r="E264" s="16">
         <v>82635.42</v>
       </c>
       <c r="F264" s="16">
         <v>-6323.3</v>
       </c>
       <c r="G264" s="16">
         <v>146300.95000000001</v>
       </c>
     </row>
-    <row r="265" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="265" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A265" s="23" t="s">
         <v>638</v>
       </c>
       <c r="B265" s="15">
         <v>2469.1999999999998</v>
       </c>
       <c r="C265" s="16">
         <v>1234.5999999999999</v>
       </c>
       <c r="D265" s="16">
         <v>5347.6</v>
       </c>
       <c r="E265" s="16">
         <v>1336.9</v>
       </c>
       <c r="F265" s="16">
         <v>-102.3</v>
       </c>
       <c r="G265" s="16">
         <v>2366.9</v>
       </c>
     </row>
-    <row r="266" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="266" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A266" s="23" t="s">
         <v>220</v>
       </c>
       <c r="B266" s="15">
         <v>25978.959999999999</v>
       </c>
       <c r="C266" s="16">
         <v>12989.48</v>
       </c>
       <c r="D266" s="16">
         <v>56263.21</v>
       </c>
       <c r="E266" s="16">
         <v>14065.8</v>
       </c>
       <c r="F266" s="16">
         <v>-1076.32</v>
       </c>
       <c r="G266" s="16">
         <v>24902.639999999999</v>
       </c>
     </row>
-    <row r="267" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="267" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A267" s="23" t="s">
         <v>221</v>
       </c>
       <c r="B267" s="15">
         <v>11732.7</v>
       </c>
       <c r="C267" s="16">
         <v>5866.35</v>
       </c>
       <c r="D267" s="16">
         <v>25409.759999999998</v>
       </c>
       <c r="E267" s="16">
         <v>6352.44</v>
       </c>
       <c r="F267" s="16">
         <v>-486.09</v>
       </c>
       <c r="G267" s="16">
         <v>11246.61</v>
       </c>
     </row>
-    <row r="268" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="268" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A268" s="23" t="s">
         <v>639</v>
       </c>
       <c r="B268" s="15">
         <v>879.49</v>
       </c>
       <c r="C268" s="16">
         <v>439.74</v>
       </c>
       <c r="D268" s="16">
         <v>1904.72</v>
       </c>
       <c r="E268" s="16">
         <v>476.18</v>
       </c>
       <c r="F268" s="16">
         <v>-36.44</v>
       </c>
       <c r="G268" s="16">
         <v>843.05</v>
       </c>
     </row>
-    <row r="269" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="269" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A269" s="23" t="s">
         <v>222</v>
       </c>
       <c r="B269" s="15">
         <v>8809.4</v>
       </c>
       <c r="C269" s="16">
         <v>4404.7</v>
       </c>
       <c r="D269" s="16">
         <v>19078.72</v>
       </c>
       <c r="E269" s="16">
         <v>4769.68</v>
       </c>
       <c r="F269" s="16">
         <v>-364.98</v>
       </c>
       <c r="G269" s="16">
         <v>8444.42</v>
       </c>
     </row>
-    <row r="270" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="270" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A270" s="24" t="s">
         <v>223</v>
       </c>
       <c r="B270" s="17">
         <v>1339295.1299999999</v>
       </c>
       <c r="C270" s="18">
         <v>669647.56000000006</v>
       </c>
       <c r="D270" s="18">
         <v>2900541.06</v>
       </c>
       <c r="E270" s="18">
         <v>725135.26</v>
       </c>
       <c r="F270" s="18">
         <v>-55487.7</v>
       </c>
       <c r="G270" s="18">
         <v>1283807.43</v>
       </c>
     </row>
-    <row r="271" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="271" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A271" s="25" t="s">
         <v>224</v>
       </c>
       <c r="B271" s="19">
         <v>-95809.17</v>
       </c>
       <c r="C271" s="20">
         <v>0</v>
       </c>
       <c r="D271" s="20">
         <v>0</v>
       </c>
       <c r="E271" s="20">
         <v>0</v>
       </c>
       <c r="F271" s="20">
         <v>-17695.97</v>
       </c>
       <c r="G271" s="20">
         <v>-113505.14</v>
       </c>
     </row>
-    <row r="272" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="272" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A272" s="23" t="s">
         <v>225</v>
       </c>
       <c r="B272" s="15">
         <v>1926.47</v>
       </c>
       <c r="C272" s="16">
         <v>963.23</v>
       </c>
       <c r="D272" s="16">
         <v>2429.66</v>
       </c>
       <c r="E272" s="16">
         <v>607.41</v>
       </c>
       <c r="F272" s="16">
         <v>355.82</v>
       </c>
       <c r="G272" s="16">
         <v>2282.29</v>
       </c>
     </row>
-    <row r="273" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="273" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A273" s="23" t="s">
         <v>226</v>
       </c>
       <c r="B273" s="15">
-        <v>0</v>
+        <v>25733.27</v>
       </c>
       <c r="C273" s="16">
-        <v>0</v>
+        <v>12866.63</v>
       </c>
       <c r="D273" s="16">
-        <v>0</v>
+        <v>32454.79</v>
       </c>
       <c r="E273" s="16">
-        <v>0</v>
+        <v>8113.69</v>
       </c>
       <c r="F273" s="16">
-        <v>0</v>
+        <v>4752.9399999999996</v>
       </c>
       <c r="G273" s="16">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:7" x14ac:dyDescent="0.35">
+        <v>30486.21</v>
+      </c>
+    </row>
+    <row r="274" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A274" s="23" t="s">
         <v>227</v>
       </c>
       <c r="B274" s="15">
-        <v>25733.27</v>
+        <v>20260.009999999998</v>
       </c>
       <c r="C274" s="16">
-        <v>12866.63</v>
+        <v>10130</v>
       </c>
       <c r="D274" s="16">
-        <v>32454.79</v>
+        <v>25551.919999999998</v>
       </c>
       <c r="E274" s="16">
-        <v>8113.69</v>
+        <v>6387.98</v>
       </c>
       <c r="F274" s="16">
-        <v>4752.9399999999996</v>
+        <v>3742.02</v>
       </c>
       <c r="G274" s="16">
-        <v>30486.21</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:7" x14ac:dyDescent="0.35">
+        <v>24002.03</v>
+      </c>
+    </row>
+    <row r="275" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A275" s="23" t="s">
         <v>640</v>
       </c>
       <c r="B275" s="15">
-        <v>20260.009999999998</v>
+        <v>16296.46</v>
       </c>
       <c r="C275" s="16">
-        <v>10130</v>
+        <v>8148.23</v>
       </c>
       <c r="D275" s="16">
-        <v>25551.919999999998</v>
+        <v>20553.09</v>
       </c>
       <c r="E275" s="16">
-        <v>6387.98</v>
+        <v>5138.2700000000004</v>
       </c>
       <c r="F275" s="16">
-        <v>3742.02</v>
+        <v>3009.96</v>
       </c>
       <c r="G275" s="16">
-        <v>24002.03</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+        <v>19306.419999999998</v>
+      </c>
+    </row>
+    <row r="276" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A276" s="24" t="s">
         <v>228</v>
       </c>
       <c r="B276" s="17">
-        <v>16296.46</v>
+        <v>31592.959999999999</v>
       </c>
       <c r="C276" s="18">
-        <v>8148.23</v>
+        <v>15796.48</v>
       </c>
       <c r="D276" s="18">
-        <v>20553.09</v>
+        <v>39845.03</v>
       </c>
       <c r="E276" s="18">
-        <v>5138.2700000000004</v>
+        <v>9961.25</v>
       </c>
       <c r="F276" s="18">
-        <v>3009.96</v>
+        <v>5835.23</v>
       </c>
       <c r="G276" s="18">
-        <v>19306.419999999998</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:7" x14ac:dyDescent="0.35">
+        <v>37428.19</v>
+      </c>
+    </row>
+    <row r="277" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A277" s="25" t="s">
         <v>229</v>
       </c>
       <c r="B277" s="19">
         <v>-822784.01</v>
       </c>
       <c r="C277" s="20">
         <v>0</v>
       </c>
       <c r="D277" s="20">
         <v>0</v>
       </c>
       <c r="E277" s="20">
         <v>0</v>
       </c>
       <c r="F277" s="20">
         <v>-64295.21</v>
       </c>
       <c r="G277" s="20">
         <v>-887079.22</v>
       </c>
     </row>
-    <row r="278" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="278" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A278" s="23" t="s">
         <v>230</v>
       </c>
       <c r="B278" s="15">
         <v>120029.92</v>
       </c>
       <c r="C278" s="16">
         <v>60014.96</v>
       </c>
       <c r="D278" s="16">
         <v>202541.64</v>
       </c>
       <c r="E278" s="16">
         <v>50635.41</v>
       </c>
       <c r="F278" s="16">
         <v>9379.5499999999993</v>
       </c>
       <c r="G278" s="16">
         <v>129409.47</v>
       </c>
     </row>
-    <row r="279" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="279" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A279" s="23" t="s">
         <v>231</v>
       </c>
       <c r="B279" s="15">
         <v>35982.379999999997</v>
       </c>
       <c r="C279" s="16">
         <v>17991.189999999999</v>
       </c>
       <c r="D279" s="16">
         <v>60717.61</v>
       </c>
       <c r="E279" s="16">
         <v>15179.4</v>
       </c>
       <c r="F279" s="16">
         <v>2811.79</v>
       </c>
       <c r="G279" s="16">
         <v>38794.17</v>
       </c>
     </row>
-    <row r="280" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="280" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A280" s="23" t="s">
         <v>232</v>
       </c>
       <c r="B280" s="15">
         <v>25837.85</v>
       </c>
       <c r="C280" s="16">
         <v>12918.92</v>
       </c>
       <c r="D280" s="16">
         <v>43599.47</v>
       </c>
       <c r="E280" s="16">
         <v>10899.86</v>
       </c>
       <c r="F280" s="16">
         <v>2019.06</v>
       </c>
       <c r="G280" s="16">
         <v>27856.91</v>
       </c>
     </row>
-    <row r="281" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="281" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A281" s="23" t="s">
         <v>233</v>
       </c>
       <c r="B281" s="15">
         <v>38133.14</v>
       </c>
       <c r="C281" s="16">
         <v>19066.57</v>
       </c>
       <c r="D281" s="16">
         <v>64346.86</v>
       </c>
       <c r="E281" s="16">
         <v>16086.71</v>
       </c>
       <c r="F281" s="16">
         <v>2979.86</v>
       </c>
       <c r="G281" s="16">
         <v>41113</v>
       </c>
     </row>
-    <row r="282" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="282" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A282" s="23" t="s">
         <v>234</v>
       </c>
       <c r="B282" s="15">
         <v>18083.080000000002</v>
       </c>
       <c r="C282" s="16">
         <v>9041.5400000000009</v>
       </c>
       <c r="D282" s="16">
         <v>30513.87</v>
       </c>
       <c r="E282" s="16">
         <v>7628.46</v>
       </c>
       <c r="F282" s="16">
         <v>1413.08</v>
       </c>
       <c r="G282" s="16">
         <v>19496.16</v>
       </c>
     </row>
-    <row r="283" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="283" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A283" s="23" t="s">
         <v>235</v>
       </c>
       <c r="B283" s="15">
         <v>405385.58</v>
       </c>
       <c r="C283" s="16">
         <v>202692.79</v>
       </c>
       <c r="D283" s="16">
         <v>684058.25</v>
       </c>
       <c r="E283" s="16">
         <v>171014.56</v>
       </c>
       <c r="F283" s="16">
         <v>31678.23</v>
       </c>
       <c r="G283" s="16">
         <v>437063.81</v>
       </c>
     </row>
-    <row r="284" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="284" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A284" s="23" t="s">
         <v>236</v>
       </c>
       <c r="B284" s="15">
         <v>1677.18</v>
       </c>
       <c r="C284" s="16">
         <v>838.59</v>
       </c>
       <c r="D284" s="16">
         <v>2830.11</v>
       </c>
       <c r="E284" s="16">
         <v>707.52</v>
       </c>
       <c r="F284" s="16">
         <v>131.07</v>
       </c>
       <c r="G284" s="16">
         <v>1808.25</v>
       </c>
     </row>
-    <row r="285" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="285" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A285" s="23" t="s">
         <v>623</v>
       </c>
       <c r="B285" s="15">
         <v>13657.4</v>
       </c>
       <c r="C285" s="16">
         <v>6828.7</v>
       </c>
       <c r="D285" s="16">
         <v>23045.85</v>
       </c>
       <c r="E285" s="16">
         <v>5761.46</v>
       </c>
       <c r="F285" s="16">
         <v>1067.24</v>
       </c>
       <c r="G285" s="16">
         <v>14724.64</v>
       </c>
     </row>
-    <row r="286" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="286" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A286" s="23" t="s">
         <v>237</v>
       </c>
       <c r="B286" s="15">
         <v>18755.669999999998</v>
       </c>
       <c r="C286" s="16">
         <v>9377.83</v>
       </c>
       <c r="D286" s="16">
         <v>31648.81</v>
       </c>
       <c r="E286" s="16">
         <v>7912.2</v>
       </c>
       <c r="F286" s="16">
         <v>1465.63</v>
       </c>
       <c r="G286" s="16">
         <v>20221.3</v>
       </c>
     </row>
-    <row r="287" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="287" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A287" s="23" t="s">
         <v>238</v>
       </c>
       <c r="B287" s="15">
         <v>5705.35</v>
       </c>
       <c r="C287" s="16">
         <v>2852.67</v>
       </c>
       <c r="D287" s="16">
         <v>9627.35</v>
       </c>
       <c r="E287" s="16">
         <v>2406.83</v>
       </c>
       <c r="F287" s="16">
         <v>445.84</v>
       </c>
       <c r="G287" s="16">
         <v>6151.19</v>
       </c>
     </row>
-    <row r="288" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="288" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A288" s="23" t="s">
         <v>239</v>
       </c>
       <c r="B288" s="15">
         <v>98505.13</v>
       </c>
       <c r="C288" s="16">
         <v>49252.56</v>
       </c>
       <c r="D288" s="16">
         <v>166220.14000000001</v>
       </c>
       <c r="E288" s="16">
         <v>41555.03</v>
       </c>
       <c r="F288" s="16">
         <v>7697.53</v>
       </c>
       <c r="G288" s="16">
         <v>106202.66</v>
       </c>
     </row>
-    <row r="289" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="289" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A289" s="23" t="s">
         <v>240</v>
       </c>
       <c r="B289" s="15">
         <v>16661.099999999999</v>
       </c>
       <c r="C289" s="16">
         <v>8330.5499999999993</v>
       </c>
       <c r="D289" s="16">
         <v>28114.38</v>
       </c>
       <c r="E289" s="16">
         <v>7028.59</v>
       </c>
       <c r="F289" s="16">
         <v>1301.96</v>
       </c>
       <c r="G289" s="16">
         <v>17963.060000000001</v>
       </c>
     </row>
-    <row r="290" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="290" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A290" s="23" t="s">
         <v>241</v>
       </c>
       <c r="B290" s="15">
         <v>0</v>
       </c>
       <c r="C290" s="16">
         <v>0</v>
       </c>
       <c r="D290" s="16">
         <v>0</v>
       </c>
       <c r="E290" s="16">
         <v>0</v>
       </c>
       <c r="F290" s="16">
         <v>0</v>
       </c>
       <c r="G290" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="291" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="291" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A291" s="24" t="s">
         <v>242</v>
       </c>
       <c r="B291" s="17">
         <v>24370.23</v>
       </c>
       <c r="C291" s="18">
         <v>12185.11</v>
       </c>
       <c r="D291" s="18">
         <v>41122.959999999999</v>
       </c>
       <c r="E291" s="18">
         <v>10280.74</v>
       </c>
       <c r="F291" s="18">
         <v>1904.37</v>
       </c>
       <c r="G291" s="18">
         <v>26274.6</v>
       </c>
     </row>
-    <row r="292" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="292" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A292" s="25" t="s">
         <v>243</v>
       </c>
       <c r="B292" s="19">
         <v>-2316.2600000000002</v>
       </c>
       <c r="C292" s="20">
         <v>0</v>
       </c>
       <c r="D292" s="20">
         <v>0</v>
       </c>
       <c r="E292" s="20">
         <v>0</v>
       </c>
       <c r="F292" s="20">
         <v>-644.16</v>
       </c>
       <c r="G292" s="20">
         <v>-2960.42</v>
       </c>
     </row>
-    <row r="293" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="293" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A293" s="24" t="s">
         <v>244</v>
       </c>
       <c r="B293" s="17">
         <v>2316.2600000000002</v>
       </c>
       <c r="C293" s="18">
         <v>1158.1300000000001</v>
       </c>
       <c r="D293" s="18">
         <v>2055.88</v>
       </c>
       <c r="E293" s="18">
         <v>513.97</v>
       </c>
       <c r="F293" s="18">
         <v>644.16</v>
       </c>
       <c r="G293" s="18">
         <v>2960.42</v>
       </c>
     </row>
-    <row r="294" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="294" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A294" s="25" t="s">
         <v>245</v>
       </c>
       <c r="B294" s="19">
         <v>-5231.1099999999997</v>
       </c>
       <c r="C294" s="20">
         <v>0</v>
       </c>
       <c r="D294" s="20">
         <v>0</v>
       </c>
       <c r="E294" s="20">
         <v>0</v>
       </c>
       <c r="F294" s="20">
         <v>-504.49</v>
       </c>
       <c r="G294" s="20">
         <v>-5735.6</v>
       </c>
     </row>
-    <row r="295" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="295" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A295" s="23" t="s">
         <v>246</v>
       </c>
       <c r="B295" s="15">
         <v>0</v>
       </c>
       <c r="C295" s="16">
         <v>0</v>
       </c>
       <c r="D295" s="16">
         <v>38.79</v>
       </c>
       <c r="E295" s="16">
         <v>0</v>
       </c>
       <c r="F295" s="16">
         <v>0</v>
       </c>
       <c r="G295" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="296" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="296" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A296" s="23" t="s">
         <v>247</v>
       </c>
       <c r="B296" s="15">
         <v>3256.28</v>
       </c>
       <c r="C296" s="16">
         <v>1628.14</v>
       </c>
       <c r="D296" s="16">
         <v>5256.4</v>
       </c>
       <c r="E296" s="16">
         <v>1314.1</v>
       </c>
       <c r="F296" s="16">
         <v>314.04000000000002</v>
       </c>
       <c r="G296" s="16">
         <v>3570.32</v>
       </c>
     </row>
-    <row r="297" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="297" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A297" s="24" t="s">
         <v>248</v>
       </c>
       <c r="B297" s="17">
         <v>1974.83</v>
       </c>
       <c r="C297" s="18">
         <v>987.41</v>
       </c>
       <c r="D297" s="18">
         <v>3187.84</v>
       </c>
       <c r="E297" s="18">
         <v>796.96</v>
       </c>
       <c r="F297" s="18">
         <v>190.45</v>
       </c>
       <c r="G297" s="18">
         <v>2165.2800000000002</v>
       </c>
     </row>
-    <row r="298" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="298" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A298" s="25" t="s">
         <v>249</v>
       </c>
       <c r="B298" s="19">
         <v>-169029.03</v>
       </c>
       <c r="C298" s="20">
         <v>0</v>
       </c>
       <c r="D298" s="20">
         <v>0</v>
       </c>
       <c r="E298" s="20">
         <v>0</v>
       </c>
       <c r="F298" s="20">
         <v>-40961.769999999997</v>
       </c>
       <c r="G298" s="20">
         <v>-209990.8</v>
       </c>
     </row>
-    <row r="299" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="299" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A299" s="23" t="s">
         <v>250</v>
       </c>
       <c r="B299" s="15">
         <v>58043.05</v>
       </c>
       <c r="C299" s="16">
         <v>29021.52</v>
       </c>
       <c r="D299" s="16">
         <v>59822.5</v>
       </c>
       <c r="E299" s="16">
         <v>14955.62</v>
       </c>
       <c r="F299" s="16">
         <v>14065.9</v>
       </c>
       <c r="G299" s="16">
         <v>72108.95</v>
       </c>
     </row>
-    <row r="300" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="300" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A300" s="23" t="s">
         <v>251</v>
       </c>
       <c r="B300" s="15">
         <v>36468.9</v>
       </c>
       <c r="C300" s="16">
         <v>18234.45</v>
       </c>
       <c r="D300" s="16">
         <v>37586.94</v>
       </c>
       <c r="E300" s="16">
         <v>9396.73</v>
       </c>
       <c r="F300" s="16">
         <v>8837.7199999999993</v>
       </c>
       <c r="G300" s="16">
         <v>45306.62</v>
       </c>
     </row>
-    <row r="301" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="301" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A301" s="23" t="s">
         <v>252</v>
       </c>
       <c r="B301" s="15">
         <v>64439.96</v>
       </c>
       <c r="C301" s="16">
         <v>32219.98</v>
       </c>
       <c r="D301" s="16">
         <v>66415.53</v>
       </c>
       <c r="E301" s="16">
         <v>16603.88</v>
       </c>
       <c r="F301" s="16">
         <v>15616.1</v>
       </c>
       <c r="G301" s="16">
         <v>80056.06</v>
       </c>
     </row>
-    <row r="302" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="302" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A302" s="23" t="s">
         <v>253</v>
       </c>
       <c r="B302" s="15">
         <v>7635.72</v>
       </c>
       <c r="C302" s="16">
         <v>3817.86</v>
       </c>
       <c r="D302" s="16">
         <v>7869.81</v>
       </c>
       <c r="E302" s="16">
         <v>1967.45</v>
       </c>
       <c r="F302" s="16">
         <v>1850.41</v>
       </c>
       <c r="G302" s="16">
         <v>9486.1299999999992</v>
       </c>
     </row>
-    <row r="303" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="303" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A303" s="24" t="s">
         <v>254</v>
       </c>
       <c r="B303" s="17">
         <v>2441.4</v>
       </c>
       <c r="C303" s="18">
         <v>1220.7</v>
       </c>
       <c r="D303" s="18">
         <v>2516.25</v>
       </c>
       <c r="E303" s="18">
         <v>629.05999999999995</v>
       </c>
       <c r="F303" s="18">
         <v>591.64</v>
       </c>
       <c r="G303" s="18">
         <v>3033.04</v>
       </c>
     </row>
-    <row r="304" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="304" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A304" s="25" t="s">
         <v>255</v>
       </c>
       <c r="B304" s="19">
         <v>-9380.35</v>
       </c>
       <c r="C304" s="20">
         <v>0</v>
       </c>
       <c r="D304" s="20">
         <v>0</v>
       </c>
       <c r="E304" s="20">
         <v>0</v>
       </c>
       <c r="F304" s="20">
         <v>-2968.93</v>
       </c>
       <c r="G304" s="20">
         <v>-12349.28</v>
       </c>
     </row>
-    <row r="305" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="305" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A305" s="23" t="s">
         <v>256</v>
       </c>
       <c r="B305" s="15">
         <v>1304.82</v>
       </c>
       <c r="C305" s="16">
         <v>652.41</v>
       </c>
       <c r="D305" s="16">
         <v>957.71</v>
       </c>
       <c r="E305" s="16">
         <v>239.42</v>
       </c>
       <c r="F305" s="16">
         <v>412.99</v>
       </c>
       <c r="G305" s="16">
         <v>1717.81</v>
       </c>
     </row>
-    <row r="306" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="306" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A306" s="23" t="s">
         <v>257</v>
       </c>
       <c r="B306" s="15">
         <v>7021.16</v>
       </c>
       <c r="C306" s="16">
         <v>3510.58</v>
       </c>
       <c r="D306" s="16">
         <v>5153.3999999999996</v>
       </c>
       <c r="E306" s="16">
         <v>1288.3499999999999</v>
       </c>
       <c r="F306" s="16">
         <v>2222.23</v>
       </c>
       <c r="G306" s="16">
         <v>9243.39</v>
       </c>
     </row>
-    <row r="307" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="307" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A307" s="24" t="s">
         <v>258</v>
       </c>
       <c r="B307" s="17">
         <v>1054.3699999999999</v>
       </c>
       <c r="C307" s="18">
         <v>527.17999999999995</v>
       </c>
       <c r="D307" s="18">
         <v>773.89</v>
       </c>
       <c r="E307" s="18">
         <v>193.47</v>
       </c>
       <c r="F307" s="18">
         <v>333.71</v>
       </c>
       <c r="G307" s="18">
         <v>1388.08</v>
       </c>
     </row>
-    <row r="308" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="308" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A308" s="25" t="s">
         <v>259</v>
       </c>
       <c r="B308" s="19">
         <v>-1996152.87</v>
       </c>
       <c r="C308" s="20">
         <v>0</v>
       </c>
       <c r="D308" s="20">
         <v>0</v>
       </c>
       <c r="E308" s="20">
         <v>0</v>
       </c>
       <c r="F308" s="20">
         <v>126191.87</v>
       </c>
       <c r="G308" s="20">
         <v>-1869961</v>
       </c>
     </row>
-    <row r="309" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="309" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A309" s="23" t="s">
         <v>641</v>
       </c>
       <c r="B309" s="15">
         <v>717.11</v>
       </c>
       <c r="C309" s="16">
         <v>358.55</v>
       </c>
       <c r="D309" s="16">
         <v>1615.56</v>
       </c>
       <c r="E309" s="16">
         <v>403.89</v>
       </c>
       <c r="F309" s="16">
         <v>-45.34</v>
       </c>
       <c r="G309" s="16">
         <v>671.77</v>
       </c>
     </row>
-    <row r="310" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="310" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A310" s="23" t="s">
         <v>607</v>
       </c>
       <c r="B310" s="15">
         <v>7278.84</v>
       </c>
       <c r="C310" s="16">
         <v>3639.42</v>
       </c>
       <c r="D310" s="16">
         <v>16398.28</v>
       </c>
       <c r="E310" s="16">
         <v>4099.57</v>
       </c>
       <c r="F310" s="16">
         <v>-460.15</v>
       </c>
       <c r="G310" s="16">
         <v>6818.69</v>
       </c>
     </row>
-    <row r="311" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="311" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A311" s="23" t="s">
         <v>608</v>
       </c>
       <c r="B311" s="15">
         <v>13383.68</v>
       </c>
       <c r="C311" s="16">
         <v>6691.84</v>
       </c>
       <c r="D311" s="16">
         <v>30151.68</v>
       </c>
       <c r="E311" s="16">
         <v>7537.92</v>
       </c>
       <c r="F311" s="16">
         <v>-846.08</v>
       </c>
       <c r="G311" s="16">
         <v>12537.6</v>
       </c>
     </row>
-    <row r="312" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="312" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A312" s="23" t="s">
         <v>260</v>
       </c>
       <c r="B312" s="15">
         <v>1456698.83</v>
       </c>
       <c r="C312" s="16">
         <v>728349.41</v>
       </c>
       <c r="D312" s="16">
         <v>3281753.3</v>
       </c>
       <c r="E312" s="16">
         <v>820438.32</v>
       </c>
       <c r="F312" s="16">
         <v>-92088.91</v>
       </c>
       <c r="G312" s="16">
         <v>1364609.92</v>
       </c>
     </row>
-    <row r="313" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="313" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A313" s="23" t="s">
         <v>625</v>
       </c>
       <c r="B313" s="15">
         <v>462210.49</v>
       </c>
       <c r="C313" s="16">
         <v>231105.24</v>
       </c>
       <c r="D313" s="16">
         <v>1041300.21</v>
       </c>
       <c r="E313" s="16">
         <v>260325.05</v>
       </c>
       <c r="F313" s="16">
         <v>-29219.81</v>
       </c>
       <c r="G313" s="16">
         <v>432990.68</v>
       </c>
     </row>
-    <row r="314" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="314" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A314" s="23" t="s">
         <v>261</v>
       </c>
       <c r="B314" s="15">
         <v>22935.82</v>
       </c>
       <c r="C314" s="16">
         <v>11467.91</v>
       </c>
       <c r="D314" s="16">
         <v>51671.43</v>
       </c>
       <c r="E314" s="16">
         <v>12917.85</v>
       </c>
       <c r="F314" s="16">
         <v>-1449.94</v>
       </c>
       <c r="G314" s="16">
         <v>21485.88</v>
       </c>
     </row>
-    <row r="315" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="315" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A315" s="23" t="s">
         <v>637</v>
       </c>
       <c r="B315" s="15">
         <v>18625.03</v>
       </c>
       <c r="C315" s="16">
         <v>9312.51</v>
       </c>
       <c r="D315" s="16">
         <v>41959.78</v>
       </c>
       <c r="E315" s="16">
         <v>10489.94</v>
       </c>
       <c r="F315" s="16">
         <v>-1177.43</v>
       </c>
       <c r="G315" s="16">
         <v>17447.599999999999</v>
       </c>
     </row>
-    <row r="316" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="316" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A316" s="23" t="s">
         <v>262</v>
       </c>
       <c r="B316" s="15">
         <v>6896.15</v>
       </c>
       <c r="C316" s="16">
         <v>3448.07</v>
       </c>
       <c r="D316" s="16">
         <v>15536.12</v>
       </c>
       <c r="E316" s="16">
         <v>3884.03</v>
       </c>
       <c r="F316" s="16">
         <v>-435.96</v>
       </c>
       <c r="G316" s="16">
         <v>6460.19</v>
       </c>
     </row>
-    <row r="317" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="317" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A317" s="23" t="s">
         <v>263</v>
       </c>
       <c r="B317" s="15">
         <v>2465.92</v>
       </c>
       <c r="C317" s="16">
         <v>1232.96</v>
       </c>
       <c r="D317" s="16">
         <v>5555.4</v>
       </c>
       <c r="E317" s="16">
         <v>1388.85</v>
       </c>
       <c r="F317" s="16">
         <v>-155.88999999999999</v>
       </c>
       <c r="G317" s="16">
         <v>2310.0300000000002</v>
       </c>
     </row>
-    <row r="318" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="318" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A318" s="23" t="s">
         <v>264</v>
       </c>
       <c r="B318" s="15">
         <v>1099.81</v>
       </c>
       <c r="C318" s="16">
         <v>549.9</v>
       </c>
       <c r="D318" s="16">
         <v>2477.7199999999998</v>
       </c>
       <c r="E318" s="16">
         <v>619.42999999999995</v>
       </c>
       <c r="F318" s="16">
         <v>-69.53</v>
       </c>
       <c r="G318" s="16">
         <v>1030.28</v>
       </c>
     </row>
-    <row r="319" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="319" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A319" s="23" t="s">
         <v>265</v>
       </c>
       <c r="B319" s="15">
         <v>0</v>
       </c>
       <c r="C319" s="16">
         <v>0</v>
       </c>
       <c r="D319" s="16">
         <v>0</v>
       </c>
       <c r="E319" s="16">
         <v>0</v>
       </c>
       <c r="F319" s="16">
         <v>0</v>
       </c>
       <c r="G319" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="320" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="320" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A320" s="23" t="s">
         <v>266</v>
       </c>
       <c r="B320" s="15">
         <v>3184.05</v>
       </c>
       <c r="C320" s="16">
         <v>1592.02</v>
       </c>
       <c r="D320" s="16">
         <v>7173.25</v>
       </c>
       <c r="E320" s="16">
         <v>1793.31</v>
       </c>
       <c r="F320" s="16">
         <v>-201.29</v>
       </c>
       <c r="G320" s="16">
         <v>2982.76</v>
       </c>
     </row>
-    <row r="321" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="321" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A321" s="24" t="s">
         <v>267</v>
       </c>
       <c r="B321" s="17">
         <v>657.14</v>
       </c>
       <c r="C321" s="18">
         <v>328.57</v>
       </c>
       <c r="D321" s="18">
         <v>1480.45</v>
       </c>
       <c r="E321" s="18">
         <v>370.11</v>
       </c>
       <c r="F321" s="18">
         <v>-41.54</v>
       </c>
       <c r="G321" s="18">
         <v>615.6</v>
       </c>
     </row>
-    <row r="322" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="322" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A322" s="25" t="s">
         <v>268</v>
       </c>
       <c r="B322" s="19">
         <v>-124815.17</v>
       </c>
       <c r="C322" s="20">
         <v>0</v>
       </c>
       <c r="D322" s="20">
         <v>0</v>
       </c>
       <c r="E322" s="20">
         <v>0</v>
       </c>
       <c r="F322" s="20">
         <v>-15056.68</v>
       </c>
       <c r="G322" s="20">
         <v>-139871.85</v>
       </c>
     </row>
-    <row r="323" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="323" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A323" s="23" t="s">
         <v>269</v>
       </c>
       <c r="B323" s="15">
         <v>7684.76</v>
       </c>
       <c r="C323" s="16">
         <v>3842.38</v>
       </c>
       <c r="D323" s="16">
         <v>11661.42</v>
       </c>
       <c r="E323" s="16">
         <v>2915.35</v>
       </c>
       <c r="F323" s="16">
         <v>927.03</v>
       </c>
       <c r="G323" s="16">
         <v>8611.7900000000009</v>
       </c>
     </row>
-    <row r="324" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="324" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A324" s="23" t="s">
         <v>270</v>
       </c>
       <c r="B324" s="15">
         <v>936.52</v>
       </c>
       <c r="C324" s="16">
         <v>468.26</v>
       </c>
       <c r="D324" s="16">
         <v>1421.14</v>
       </c>
       <c r="E324" s="16">
         <v>355.28</v>
       </c>
       <c r="F324" s="16">
         <v>112.98</v>
       </c>
       <c r="G324" s="16">
         <v>1049.5</v>
       </c>
     </row>
-    <row r="325" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="325" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A325" s="23" t="s">
         <v>271</v>
       </c>
       <c r="B325" s="15">
         <v>661.01</v>
       </c>
       <c r="C325" s="16">
         <v>330.5</v>
       </c>
       <c r="D325" s="16">
         <v>1003.06</v>
       </c>
       <c r="E325" s="16">
         <v>250.76</v>
       </c>
       <c r="F325" s="16">
         <v>79.739999999999995</v>
       </c>
       <c r="G325" s="16">
         <v>740.75</v>
       </c>
     </row>
-    <row r="326" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="326" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A326" s="23" t="s">
         <v>272</v>
       </c>
       <c r="B326" s="15">
         <v>3411.86</v>
       </c>
       <c r="C326" s="16">
         <v>1705.93</v>
       </c>
       <c r="D326" s="16">
         <v>5177.41</v>
       </c>
       <c r="E326" s="16">
         <v>1294.3499999999999</v>
       </c>
       <c r="F326" s="16">
         <v>411.58</v>
       </c>
       <c r="G326" s="16">
         <v>3823.44</v>
       </c>
     </row>
-    <row r="327" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="327" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A327" s="23" t="s">
         <v>273</v>
       </c>
       <c r="B327" s="15">
         <v>90705.37</v>
       </c>
       <c r="C327" s="16">
         <v>45352.68</v>
       </c>
       <c r="D327" s="16">
         <v>137642.98000000001</v>
       </c>
       <c r="E327" s="16">
         <v>34410.74</v>
       </c>
       <c r="F327" s="16">
         <v>10941.94</v>
       </c>
       <c r="G327" s="16">
         <v>101647.31</v>
       </c>
     </row>
-    <row r="328" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="328" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A328" s="23" t="s">
         <v>274</v>
       </c>
       <c r="B328" s="15">
         <v>6526.82</v>
       </c>
       <c r="C328" s="16">
         <v>3263.41</v>
       </c>
       <c r="D328" s="16">
         <v>9904.27</v>
       </c>
       <c r="E328" s="16">
         <v>2476.06</v>
       </c>
       <c r="F328" s="16">
         <v>787.35</v>
       </c>
       <c r="G328" s="16">
         <v>7314.17</v>
       </c>
     </row>
-    <row r="329" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="329" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A329" s="24" t="s">
         <v>275</v>
       </c>
       <c r="B329" s="17">
         <v>14888.83</v>
       </c>
       <c r="C329" s="18">
         <v>7444.41</v>
       </c>
       <c r="D329" s="18">
         <v>22593.4</v>
       </c>
       <c r="E329" s="18">
         <v>5648.35</v>
       </c>
       <c r="F329" s="18">
         <v>1796.06</v>
       </c>
       <c r="G329" s="18">
         <v>16684.89</v>
       </c>
     </row>
-    <row r="330" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="330" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A330" s="25" t="s">
         <v>276</v>
       </c>
       <c r="B330" s="19">
         <v>-187223.85</v>
       </c>
       <c r="C330" s="20">
         <v>0</v>
       </c>
       <c r="D330" s="20">
         <v>0</v>
       </c>
       <c r="E330" s="20">
         <v>0</v>
       </c>
       <c r="F330" s="20">
         <v>-30561.85</v>
       </c>
       <c r="G330" s="20">
         <v>-217785.7</v>
       </c>
     </row>
-    <row r="331" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="331" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A331" s="23" t="s">
         <v>642</v>
       </c>
       <c r="B331" s="15">
         <v>43273.48</v>
       </c>
       <c r="C331" s="16">
         <v>21636.74</v>
       </c>
       <c r="D331" s="16">
         <v>58291.64</v>
       </c>
       <c r="E331" s="16">
         <v>14572.91</v>
       </c>
       <c r="F331" s="16">
         <v>7063.83</v>
       </c>
       <c r="G331" s="16">
         <v>50337.31</v>
       </c>
     </row>
-    <row r="332" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="332" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A332" s="23" t="s">
         <v>643</v>
       </c>
       <c r="B332" s="15">
         <v>21.96</v>
       </c>
       <c r="C332" s="16">
         <v>10.98</v>
       </c>
       <c r="D332" s="16">
         <v>29.58</v>
       </c>
       <c r="E332" s="16">
         <v>7.39</v>
       </c>
       <c r="F332" s="16">
         <v>3.59</v>
       </c>
       <c r="G332" s="16">
         <v>25.55</v>
       </c>
     </row>
-    <row r="333" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="333" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A333" s="23" t="s">
         <v>644</v>
       </c>
       <c r="B333" s="15">
         <v>59.11</v>
       </c>
       <c r="C333" s="16">
         <v>29.55</v>
       </c>
       <c r="D333" s="16">
         <v>79.62</v>
       </c>
       <c r="E333" s="16">
         <v>19.899999999999999</v>
       </c>
       <c r="F333" s="16">
         <v>9.65</v>
       </c>
       <c r="G333" s="16">
         <v>68.760000000000005</v>
       </c>
     </row>
-    <row r="334" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="334" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A334" s="23" t="s">
         <v>277</v>
       </c>
       <c r="B334" s="15">
         <v>9356.57</v>
       </c>
       <c r="C334" s="16">
         <v>4678.28</v>
       </c>
       <c r="D334" s="16">
         <v>12603.78</v>
       </c>
       <c r="E334" s="16">
         <v>3150.94</v>
       </c>
       <c r="F334" s="16">
         <v>1527.34</v>
       </c>
       <c r="G334" s="16">
         <v>10883.91</v>
       </c>
     </row>
-    <row r="335" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="335" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A335" s="23" t="s">
         <v>278</v>
       </c>
       <c r="B335" s="15">
         <v>72332.78</v>
       </c>
       <c r="C335" s="16">
         <v>36166.39</v>
       </c>
       <c r="D335" s="16">
         <v>97436.05</v>
       </c>
       <c r="E335" s="16">
         <v>24359.01</v>
       </c>
       <c r="F335" s="16">
         <v>11807.38</v>
       </c>
       <c r="G335" s="16">
         <v>84140.160000000003</v>
       </c>
     </row>
-    <row r="336" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="336" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A336" s="23" t="s">
         <v>279</v>
       </c>
       <c r="B336" s="15">
         <v>21112.59</v>
       </c>
       <c r="C336" s="16">
         <v>10556.29</v>
       </c>
       <c r="D336" s="16">
         <v>28439.759999999998</v>
       </c>
       <c r="E336" s="16">
         <v>7109.94</v>
       </c>
       <c r="F336" s="16">
         <v>3446.35</v>
       </c>
       <c r="G336" s="16">
         <v>24558.94</v>
       </c>
     </row>
-    <row r="337" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="337" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A337" s="24" t="s">
         <v>280</v>
       </c>
       <c r="B337" s="17">
         <v>41067.360000000001</v>
       </c>
       <c r="C337" s="18">
         <v>20533.68</v>
       </c>
       <c r="D337" s="18">
         <v>55319.88</v>
       </c>
       <c r="E337" s="18">
         <v>13829.97</v>
       </c>
       <c r="F337" s="18">
         <v>6703.71</v>
       </c>
       <c r="G337" s="18">
         <v>47771.07</v>
       </c>
     </row>
-    <row r="338" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="338" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A338" s="25" t="s">
         <v>281</v>
       </c>
       <c r="B338" s="19">
         <v>-142529.39000000001</v>
       </c>
       <c r="C338" s="20">
         <v>0</v>
       </c>
       <c r="D338" s="20">
         <v>0</v>
       </c>
       <c r="E338" s="20">
         <v>0</v>
       </c>
       <c r="F338" s="20">
         <v>-2928.31</v>
       </c>
       <c r="G338" s="20">
         <v>-145457.70000000001</v>
       </c>
     </row>
-    <row r="339" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="339" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A339" s="23" t="s">
         <v>282</v>
       </c>
       <c r="B339" s="15">
         <v>34843.410000000003</v>
       </c>
       <c r="C339" s="16">
         <v>17421.7</v>
       </c>
       <c r="D339" s="16">
         <v>66823.350000000006</v>
       </c>
       <c r="E339" s="16">
         <v>16705.830000000002</v>
       </c>
       <c r="F339" s="16">
         <v>715.87</v>
       </c>
       <c r="G339" s="16">
         <v>35559.279999999999</v>
       </c>
     </row>
-    <row r="340" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="340" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A340" s="23" t="s">
         <v>283</v>
       </c>
       <c r="B340" s="15">
         <v>10890.99</v>
       </c>
       <c r="C340" s="16">
         <v>5445.49</v>
       </c>
       <c r="D340" s="16">
         <v>20886.95</v>
       </c>
       <c r="E340" s="16">
         <v>5221.7299999999996</v>
       </c>
       <c r="F340" s="16">
         <v>223.76</v>
       </c>
       <c r="G340" s="16">
         <v>11114.75</v>
       </c>
     </row>
-    <row r="341" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="341" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A341" s="23" t="s">
         <v>284</v>
       </c>
       <c r="B341" s="15">
         <v>14954.9</v>
       </c>
       <c r="C341" s="16">
         <v>7477.45</v>
       </c>
       <c r="D341" s="16">
         <v>28680.79</v>
       </c>
       <c r="E341" s="16">
         <v>7170.19</v>
       </c>
       <c r="F341" s="16">
         <v>307.26</v>
       </c>
       <c r="G341" s="16">
         <v>15262.16</v>
       </c>
     </row>
-    <row r="342" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="342" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A342" s="24" t="s">
         <v>285</v>
       </c>
       <c r="B342" s="17">
         <v>81840.09</v>
       </c>
       <c r="C342" s="18">
         <v>40920.04</v>
       </c>
       <c r="D342" s="18">
         <v>156954.5</v>
       </c>
       <c r="E342" s="18">
         <v>39238.620000000003</v>
       </c>
       <c r="F342" s="18">
         <v>1681.42</v>
       </c>
       <c r="G342" s="18">
         <v>83521.509999999995</v>
       </c>
     </row>
-    <row r="343" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="343" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A343" s="25" t="s">
         <v>286</v>
       </c>
       <c r="B343" s="19">
         <v>-246340.45</v>
       </c>
       <c r="C343" s="20">
         <v>0</v>
       </c>
       <c r="D343" s="20">
         <v>0</v>
       </c>
       <c r="E343" s="20">
         <v>0</v>
       </c>
       <c r="F343" s="20">
         <v>3482.99</v>
       </c>
       <c r="G343" s="20">
         <v>-242857.46</v>
       </c>
     </row>
-    <row r="344" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="344" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A344" s="23" t="s">
         <v>287</v>
       </c>
       <c r="B344" s="15">
         <v>13995.14</v>
       </c>
       <c r="C344" s="16">
         <v>6997.57</v>
       </c>
       <c r="D344" s="16">
         <v>28781.78</v>
       </c>
       <c r="E344" s="16">
         <v>7195.44</v>
       </c>
       <c r="F344" s="16">
         <v>-197.87</v>
       </c>
       <c r="G344" s="16">
         <v>13797.27</v>
       </c>
     </row>
-    <row r="345" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="345" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A345" s="23" t="s">
         <v>288</v>
       </c>
       <c r="B345" s="15">
         <v>41623.089999999997</v>
       </c>
       <c r="C345" s="16">
         <v>20811.54</v>
       </c>
       <c r="D345" s="16">
         <v>85600.21</v>
       </c>
       <c r="E345" s="16">
         <v>21400.05</v>
       </c>
       <c r="F345" s="16">
         <v>-588.51</v>
       </c>
       <c r="G345" s="16">
         <v>41034.58</v>
       </c>
     </row>
-    <row r="346" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="346" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A346" s="23" t="s">
         <v>289</v>
       </c>
       <c r="B346" s="15">
         <v>136765.54</v>
       </c>
       <c r="C346" s="16">
         <v>68382.77</v>
       </c>
       <c r="D346" s="16">
         <v>281265.96999999997</v>
       </c>
       <c r="E346" s="16">
         <v>70316.490000000005</v>
       </c>
       <c r="F346" s="16">
         <v>-1933.72</v>
       </c>
       <c r="G346" s="16">
         <v>134831.82</v>
       </c>
     </row>
-    <row r="347" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="347" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A347" s="23" t="s">
         <v>290</v>
       </c>
       <c r="B347" s="15">
         <v>21714.48</v>
       </c>
       <c r="C347" s="16">
         <v>10857.24</v>
       </c>
       <c r="D347" s="16">
         <v>44657.05</v>
       </c>
       <c r="E347" s="16">
         <v>11164.26</v>
       </c>
       <c r="F347" s="16">
         <v>-307.02</v>
       </c>
       <c r="G347" s="16">
         <v>21407.46</v>
       </c>
     </row>
-    <row r="348" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="348" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A348" s="23" t="s">
         <v>291</v>
       </c>
       <c r="B348" s="15">
         <v>31963.46</v>
       </c>
       <c r="C348" s="16">
         <v>15981.73</v>
       </c>
       <c r="D348" s="16">
         <v>65734.649999999994</v>
       </c>
       <c r="E348" s="16">
         <v>16433.66</v>
       </c>
       <c r="F348" s="16">
         <v>-451.93</v>
       </c>
       <c r="G348" s="16">
         <v>31511.53</v>
       </c>
     </row>
-    <row r="349" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="349" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A349" s="24" t="s">
         <v>645</v>
       </c>
       <c r="B349" s="17">
         <v>278.74</v>
       </c>
       <c r="C349" s="18">
         <v>139.37</v>
       </c>
       <c r="D349" s="18">
         <v>573.25</v>
       </c>
       <c r="E349" s="18">
         <v>143.31</v>
       </c>
       <c r="F349" s="18">
         <v>-3.94</v>
       </c>
       <c r="G349" s="18">
         <v>274.8</v>
       </c>
     </row>
-    <row r="350" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="350" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A350" s="25" t="s">
         <v>292</v>
       </c>
       <c r="B350" s="19">
         <v>-39866.57</v>
       </c>
       <c r="C350" s="20">
         <v>0</v>
       </c>
       <c r="D350" s="20">
         <v>0</v>
       </c>
       <c r="E350" s="20">
         <v>0</v>
       </c>
       <c r="F350" s="20">
         <v>-6486.53</v>
       </c>
       <c r="G350" s="20">
         <v>-46353.1</v>
       </c>
     </row>
-    <row r="351" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="351" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A351" s="23" t="s">
         <v>293</v>
       </c>
       <c r="B351" s="15">
         <v>26805.02</v>
       </c>
       <c r="C351" s="16">
         <v>13402.51</v>
       </c>
       <c r="D351" s="16">
         <v>36164.71</v>
       </c>
       <c r="E351" s="16">
         <v>9041.17</v>
       </c>
       <c r="F351" s="16">
         <v>4361.34</v>
       </c>
       <c r="G351" s="16">
         <v>31166.36</v>
       </c>
     </row>
-    <row r="352" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="352" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A352" s="23" t="s">
         <v>294</v>
       </c>
       <c r="B352" s="15">
         <v>1414.62</v>
       </c>
       <c r="C352" s="16">
         <v>707.31</v>
       </c>
       <c r="D352" s="16">
         <v>1908.57</v>
       </c>
       <c r="E352" s="16">
         <v>477.14</v>
       </c>
       <c r="F352" s="16">
         <v>230.17</v>
       </c>
       <c r="G352" s="16">
         <v>1644.79</v>
       </c>
     </row>
-    <row r="353" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="353" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A353" s="23" t="s">
         <v>295</v>
       </c>
       <c r="B353" s="15">
         <v>177.59</v>
       </c>
       <c r="C353" s="16">
         <v>88.79</v>
       </c>
       <c r="D353" s="16">
         <v>239.6</v>
       </c>
       <c r="E353" s="16">
         <v>59.9</v>
       </c>
       <c r="F353" s="16">
         <v>28.89</v>
       </c>
       <c r="G353" s="16">
         <v>206.48</v>
       </c>
     </row>
-    <row r="354" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="354" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A354" s="23" t="s">
         <v>296</v>
       </c>
       <c r="B354" s="15">
         <v>247.83</v>
       </c>
       <c r="C354" s="16">
         <v>123.91</v>
       </c>
       <c r="D354" s="16">
         <v>334.37</v>
       </c>
       <c r="E354" s="16">
         <v>83.59</v>
       </c>
       <c r="F354" s="16">
         <v>40.32</v>
       </c>
       <c r="G354" s="16">
         <v>288.14999999999998</v>
       </c>
     </row>
-    <row r="355" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="355" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A355" s="23" t="s">
         <v>297</v>
       </c>
       <c r="B355" s="15">
         <v>8965.5499999999993</v>
       </c>
       <c r="C355" s="16">
         <v>4482.7700000000004</v>
       </c>
       <c r="D355" s="16">
         <v>12096.11</v>
       </c>
       <c r="E355" s="16">
         <v>3024.02</v>
       </c>
       <c r="F355" s="16">
         <v>1458.75</v>
       </c>
       <c r="G355" s="16">
         <v>10424.299999999999</v>
       </c>
     </row>
-    <row r="356" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="356" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A356" s="24" t="s">
         <v>298</v>
       </c>
       <c r="B356" s="17">
         <v>2255.96</v>
       </c>
       <c r="C356" s="18">
         <v>1127.98</v>
       </c>
       <c r="D356" s="18">
         <v>3043.68</v>
       </c>
       <c r="E356" s="18">
         <v>760.92</v>
       </c>
       <c r="F356" s="18">
         <v>367.06</v>
       </c>
       <c r="G356" s="18">
         <v>2623.02</v>
       </c>
     </row>
-    <row r="357" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="357" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A357" s="25" t="s">
         <v>299</v>
       </c>
       <c r="B357" s="19">
         <v>-41234.480000000003</v>
       </c>
       <c r="C357" s="20">
         <v>0</v>
       </c>
       <c r="D357" s="20">
         <v>0</v>
       </c>
       <c r="E357" s="20">
         <v>0</v>
       </c>
       <c r="F357" s="20">
         <v>-10775.27</v>
       </c>
       <c r="G357" s="20">
         <v>-52009.75</v>
       </c>
     </row>
-    <row r="358" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="358" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A358" s="23" t="s">
         <v>300</v>
       </c>
       <c r="B358" s="15">
         <v>41234.480000000003</v>
       </c>
       <c r="C358" s="16">
         <v>20617.240000000002</v>
       </c>
       <c r="D358" s="16">
         <v>39367.879999999997</v>
       </c>
       <c r="E358" s="16">
         <v>9841.9699999999993</v>
       </c>
       <c r="F358" s="16">
         <v>10775.27</v>
       </c>
       <c r="G358" s="16">
         <v>52009.75</v>
       </c>
     </row>
-    <row r="359" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="359" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A359" s="24" t="s">
         <v>646</v>
       </c>
       <c r="B359" s="17">
         <v>0</v>
       </c>
       <c r="C359" s="18">
         <v>0</v>
       </c>
       <c r="D359" s="18">
         <v>0</v>
       </c>
       <c r="E359" s="18">
         <v>0</v>
       </c>
       <c r="F359" s="18">
         <v>0</v>
       </c>
       <c r="G359" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="360" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="360" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A360" s="26" t="s">
         <v>301</v>
       </c>
       <c r="B360" s="17">
         <v>0</v>
       </c>
       <c r="C360" s="18">
         <v>0</v>
       </c>
       <c r="D360" s="18">
         <v>0</v>
       </c>
       <c r="E360" s="18">
         <v>0</v>
       </c>
       <c r="F360" s="18">
         <v>0</v>
       </c>
       <c r="G360" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="361" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="361" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A361" s="25" t="s">
         <v>302</v>
       </c>
       <c r="B361" s="19">
         <v>-645426.89</v>
       </c>
       <c r="C361" s="20">
         <v>0</v>
       </c>
       <c r="D361" s="20">
         <v>0</v>
       </c>
       <c r="E361" s="20">
         <v>0</v>
       </c>
       <c r="F361" s="20">
         <v>39396.839999999997</v>
       </c>
       <c r="G361" s="20">
         <v>-606030.05000000005</v>
       </c>
     </row>
-    <row r="362" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="362" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A362" s="23" t="s">
         <v>647</v>
       </c>
       <c r="B362" s="15">
         <v>2748.71</v>
       </c>
       <c r="C362" s="16">
         <v>1374.35</v>
       </c>
       <c r="D362" s="16">
         <v>6168.55</v>
       </c>
       <c r="E362" s="16">
         <v>1542.13</v>
       </c>
       <c r="F362" s="16">
         <v>-167.78</v>
       </c>
       <c r="G362" s="16">
         <v>2580.9299999999998</v>
       </c>
     </row>
-    <row r="363" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="363" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A363" s="23" t="s">
         <v>303</v>
       </c>
       <c r="B363" s="15">
         <v>3767.07</v>
       </c>
       <c r="C363" s="16">
         <v>1883.53</v>
       </c>
       <c r="D363" s="16">
         <v>8453.9</v>
       </c>
       <c r="E363" s="16">
         <v>2113.4699999999998</v>
       </c>
       <c r="F363" s="16">
         <v>-229.94</v>
       </c>
       <c r="G363" s="16">
         <v>3537.13</v>
       </c>
     </row>
-    <row r="364" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="364" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A364" s="23" t="s">
         <v>304</v>
       </c>
       <c r="B364" s="15">
         <v>1142.49</v>
       </c>
       <c r="C364" s="16">
         <v>571.24</v>
       </c>
       <c r="D364" s="16">
         <v>2563.94</v>
       </c>
       <c r="E364" s="16">
         <v>640.98</v>
       </c>
       <c r="F364" s="16">
         <v>-69.739999999999995</v>
       </c>
       <c r="G364" s="16">
         <v>1072.75</v>
       </c>
     </row>
-    <row r="365" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="365" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A365" s="23" t="s">
         <v>305</v>
       </c>
       <c r="B365" s="15">
         <v>388426.18</v>
       </c>
       <c r="C365" s="16">
         <v>194213.09</v>
       </c>
       <c r="D365" s="16">
         <v>871690.46</v>
       </c>
       <c r="E365" s="16">
         <v>217922.61</v>
       </c>
       <c r="F365" s="16">
         <v>-23709.52</v>
       </c>
       <c r="G365" s="16">
         <v>364716.66</v>
       </c>
     </row>
-    <row r="366" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="366" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A366" s="23" t="s">
         <v>306</v>
       </c>
       <c r="B366" s="15">
         <v>205899.63</v>
       </c>
       <c r="C366" s="16">
         <v>102949.81</v>
       </c>
       <c r="D366" s="16">
         <v>462071.69</v>
       </c>
       <c r="E366" s="16">
         <v>115517.92</v>
       </c>
       <c r="F366" s="16">
         <v>-12568.11</v>
       </c>
       <c r="G366" s="16">
         <v>193331.52</v>
       </c>
     </row>
-    <row r="367" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="367" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A367" s="24" t="s">
         <v>307</v>
       </c>
       <c r="B367" s="17">
         <v>43442.81</v>
       </c>
       <c r="C367" s="18">
         <v>21721.4</v>
       </c>
       <c r="D367" s="18">
         <v>97492.61</v>
       </c>
       <c r="E367" s="18">
         <v>24373.15</v>
       </c>
       <c r="F367" s="18">
         <v>-2651.75</v>
       </c>
       <c r="G367" s="18">
         <v>40791.06</v>
       </c>
     </row>
-    <row r="368" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="368" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A368" s="25" t="s">
         <v>308</v>
       </c>
       <c r="B368" s="19">
         <v>-23804.42</v>
       </c>
       <c r="C368" s="20">
         <v>0</v>
       </c>
       <c r="D368" s="20">
         <v>0</v>
       </c>
       <c r="E368" s="20">
         <v>0</v>
       </c>
       <c r="F368" s="20">
         <v>1121.55</v>
       </c>
       <c r="G368" s="20">
         <v>-22682.87</v>
       </c>
     </row>
-    <row r="369" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="369" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A369" s="23" t="s">
         <v>309</v>
       </c>
       <c r="B369" s="15">
         <v>1239.1500000000001</v>
       </c>
       <c r="C369" s="16">
         <v>619.57000000000005</v>
       </c>
       <c r="D369" s="16">
         <v>2711.83</v>
       </c>
       <c r="E369" s="16">
         <v>677.95</v>
       </c>
       <c r="F369" s="16">
         <v>-58.38</v>
       </c>
       <c r="G369" s="16">
         <v>1180.77</v>
       </c>
     </row>
-    <row r="370" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="370" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A370" s="23" t="s">
         <v>310</v>
       </c>
       <c r="B370" s="15">
         <v>482.99</v>
       </c>
       <c r="C370" s="16">
         <v>241.49</v>
       </c>
       <c r="D370" s="16">
         <v>1057.01</v>
       </c>
       <c r="E370" s="16">
         <v>264.25</v>
       </c>
       <c r="F370" s="16">
         <v>-22.76</v>
       </c>
       <c r="G370" s="16">
         <v>460.23</v>
       </c>
     </row>
-    <row r="371" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="371" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A371" s="23" t="s">
         <v>648</v>
       </c>
       <c r="B371" s="15">
         <v>865.67</v>
       </c>
       <c r="C371" s="16">
         <v>432.83</v>
       </c>
       <c r="D371" s="16">
         <v>1894.48</v>
       </c>
       <c r="E371" s="16">
         <v>473.62</v>
       </c>
       <c r="F371" s="16">
         <v>-40.79</v>
       </c>
       <c r="G371" s="16">
         <v>824.88</v>
       </c>
     </row>
-    <row r="372" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="372" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A372" s="23" t="s">
         <v>311</v>
       </c>
       <c r="B372" s="15">
         <v>20481.52</v>
       </c>
       <c r="C372" s="16">
         <v>10240.76</v>
       </c>
       <c r="D372" s="16">
         <v>44823.01</v>
       </c>
       <c r="E372" s="16">
         <v>11205.75</v>
       </c>
       <c r="F372" s="16">
         <v>-964.99</v>
       </c>
       <c r="G372" s="16">
         <v>19516.53</v>
       </c>
     </row>
-    <row r="373" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="373" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A373" s="24" t="s">
         <v>312</v>
       </c>
       <c r="B373" s="17">
         <v>735.09</v>
       </c>
       <c r="C373" s="18">
         <v>367.54</v>
       </c>
       <c r="D373" s="18">
         <v>1608.71</v>
       </c>
       <c r="E373" s="18">
         <v>402.17</v>
       </c>
       <c r="F373" s="18">
         <v>-34.630000000000003</v>
       </c>
       <c r="G373" s="18">
         <v>700.46</v>
       </c>
     </row>
-    <row r="374" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="374" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A374" s="25" t="s">
         <v>313</v>
       </c>
       <c r="B374" s="19">
         <v>-404170.98</v>
       </c>
       <c r="C374" s="20">
         <v>0</v>
       </c>
       <c r="D374" s="20">
         <v>0</v>
       </c>
       <c r="E374" s="20">
         <v>0</v>
       </c>
       <c r="F374" s="20">
         <v>-34995.71</v>
       </c>
       <c r="G374" s="20">
         <v>-439166.69</v>
       </c>
     </row>
-    <row r="375" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="375" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A375" s="23" t="s">
         <v>314</v>
       </c>
       <c r="B375" s="15">
         <v>0</v>
       </c>
       <c r="C375" s="16">
         <v>0</v>
       </c>
       <c r="D375" s="16">
         <v>20619.46</v>
       </c>
       <c r="E375" s="16">
         <v>0</v>
       </c>
       <c r="F375" s="16">
         <v>0</v>
       </c>
       <c r="G375" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="376" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="376" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A376" s="23" t="s">
         <v>315</v>
       </c>
       <c r="B376" s="15">
         <v>24908.45</v>
       </c>
       <c r="C376" s="16">
         <v>12454.22</v>
       </c>
       <c r="D376" s="16">
         <v>41189.980000000003</v>
       </c>
       <c r="E376" s="16">
         <v>10297.49</v>
       </c>
       <c r="F376" s="16">
         <v>2156.73</v>
       </c>
       <c r="G376" s="16">
         <v>27065.18</v>
       </c>
     </row>
-    <row r="377" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="377" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A377" s="23" t="s">
         <v>316</v>
       </c>
       <c r="B377" s="15">
         <v>200543.86</v>
       </c>
       <c r="C377" s="16">
         <v>100271.93</v>
       </c>
       <c r="D377" s="16">
         <v>331630.28999999998</v>
       </c>
       <c r="E377" s="16">
         <v>82907.570000000007</v>
       </c>
       <c r="F377" s="16">
         <v>17364.36</v>
       </c>
       <c r="G377" s="16">
         <v>217908.22</v>
       </c>
     </row>
-    <row r="378" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="378" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A378" s="23" t="s">
         <v>317</v>
       </c>
       <c r="B378" s="15">
         <v>13094.15</v>
       </c>
       <c r="C378" s="16">
         <v>6547.07</v>
       </c>
       <c r="D378" s="16">
         <v>21653.200000000001</v>
       </c>
       <c r="E378" s="16">
         <v>5413.3</v>
       </c>
       <c r="F378" s="16">
         <v>1133.77</v>
       </c>
       <c r="G378" s="16">
         <v>14227.92</v>
       </c>
     </row>
-    <row r="379" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="379" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A379" s="23" t="s">
         <v>649</v>
       </c>
       <c r="B379" s="15">
         <v>10686.53</v>
       </c>
       <c r="C379" s="16">
         <v>5343.26</v>
       </c>
       <c r="D379" s="16">
         <v>17671.830000000002</v>
       </c>
       <c r="E379" s="16">
         <v>4417.95</v>
       </c>
       <c r="F379" s="16">
         <v>925.31</v>
       </c>
       <c r="G379" s="16">
         <v>11611.84</v>
       </c>
     </row>
-    <row r="380" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="380" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A380" s="23" t="s">
         <v>318</v>
       </c>
       <c r="B380" s="15">
         <v>1668.92</v>
       </c>
       <c r="C380" s="16">
         <v>834.46</v>
       </c>
       <c r="D380" s="16">
         <v>2759.82</v>
       </c>
       <c r="E380" s="16">
         <v>689.95</v>
       </c>
       <c r="F380" s="16">
         <v>144.51</v>
       </c>
       <c r="G380" s="16">
         <v>1813.43</v>
       </c>
     </row>
-    <row r="381" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="381" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A381" s="23" t="s">
         <v>319</v>
       </c>
       <c r="B381" s="15">
         <v>6582.32</v>
       </c>
       <c r="C381" s="16">
         <v>3291.16</v>
       </c>
       <c r="D381" s="16">
         <v>10884.89</v>
       </c>
       <c r="E381" s="16">
         <v>2721.22</v>
       </c>
       <c r="F381" s="16">
         <v>569.94000000000005</v>
       </c>
       <c r="G381" s="16">
         <v>7152.26</v>
       </c>
     </row>
-    <row r="382" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="382" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A382" s="23" t="s">
         <v>320</v>
       </c>
       <c r="B382" s="15">
         <v>6579.92</v>
       </c>
       <c r="C382" s="16">
         <v>3289.96</v>
       </c>
       <c r="D382" s="16">
         <v>10880.91</v>
       </c>
       <c r="E382" s="16">
         <v>2720.22</v>
       </c>
       <c r="F382" s="16">
         <v>569.74</v>
       </c>
       <c r="G382" s="16">
         <v>7149.66</v>
       </c>
     </row>
-    <row r="383" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="383" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A383" s="23" t="s">
         <v>321</v>
       </c>
       <c r="B383" s="15">
         <v>37650.1</v>
       </c>
       <c r="C383" s="16">
         <v>18825.05</v>
       </c>
       <c r="D383" s="16">
         <v>62260.26</v>
       </c>
       <c r="E383" s="16">
         <v>15565.06</v>
       </c>
       <c r="F383" s="16">
         <v>3259.99</v>
       </c>
       <c r="G383" s="16">
         <v>40910.089999999997</v>
       </c>
     </row>
-    <row r="384" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="384" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A384" s="23" t="s">
         <v>322</v>
       </c>
       <c r="B384" s="15">
         <v>86019.69</v>
       </c>
       <c r="C384" s="16">
         <v>43009.84</v>
       </c>
       <c r="D384" s="16">
         <v>142246.85999999999</v>
       </c>
       <c r="E384" s="16">
         <v>35561.71</v>
       </c>
       <c r="F384" s="16">
         <v>7448.13</v>
       </c>
       <c r="G384" s="16">
         <v>93467.82</v>
       </c>
     </row>
-    <row r="385" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="385" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A385" s="23" t="s">
         <v>323</v>
       </c>
       <c r="B385" s="15">
         <v>16437.04</v>
       </c>
       <c r="C385" s="16">
         <v>8218.52</v>
       </c>
       <c r="D385" s="16">
         <v>27181.19</v>
       </c>
       <c r="E385" s="16">
         <v>6795.29</v>
       </c>
       <c r="F385" s="16">
         <v>1423.23</v>
       </c>
       <c r="G385" s="16">
         <v>17860.27</v>
       </c>
     </row>
-    <row r="386" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="386" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A386" s="24" t="s">
         <v>650</v>
       </c>
       <c r="B386" s="17">
         <v>0</v>
       </c>
       <c r="C386" s="18">
         <v>0</v>
       </c>
       <c r="D386" s="18">
         <v>0</v>
       </c>
       <c r="E386" s="18">
         <v>0</v>
       </c>
       <c r="F386" s="18">
         <v>0</v>
       </c>
       <c r="G386" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="387" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="387" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A387" s="25" t="s">
         <v>324</v>
       </c>
       <c r="B387" s="19">
         <v>-4213.25</v>
       </c>
       <c r="C387" s="20">
         <v>0</v>
       </c>
       <c r="D387" s="20">
         <v>0</v>
       </c>
       <c r="E387" s="20">
         <v>0</v>
       </c>
       <c r="F387" s="20">
         <v>-1123.01</v>
       </c>
       <c r="G387" s="20">
         <v>-5336.26</v>
       </c>
     </row>
-    <row r="388" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="388" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A388" s="23" t="s">
         <v>325</v>
       </c>
       <c r="B388" s="15">
         <v>2855.74</v>
       </c>
       <c r="C388" s="16">
         <v>1427.87</v>
       </c>
       <c r="D388" s="16">
         <v>2666.81</v>
       </c>
       <c r="E388" s="16">
         <v>666.7</v>
       </c>
       <c r="F388" s="16">
         <v>761.17</v>
       </c>
       <c r="G388" s="16">
         <v>3616.91</v>
       </c>
     </row>
-    <row r="389" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="389" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A389" s="23" t="s">
         <v>326</v>
       </c>
       <c r="B389" s="15">
         <v>757.51</v>
       </c>
       <c r="C389" s="16">
         <v>378.75</v>
       </c>
       <c r="D389" s="16">
         <v>707.39</v>
       </c>
       <c r="E389" s="16">
         <v>176.84</v>
       </c>
       <c r="F389" s="16">
         <v>201.91</v>
       </c>
       <c r="G389" s="16">
         <v>959.42</v>
       </c>
     </row>
-    <row r="390" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="390" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A390" s="24" t="s">
         <v>327</v>
       </c>
       <c r="B390" s="17">
         <v>600</v>
       </c>
       <c r="C390" s="18">
         <v>300</v>
       </c>
       <c r="D390" s="18">
         <v>560.30999999999995</v>
       </c>
       <c r="E390" s="18">
         <v>140.07</v>
       </c>
       <c r="F390" s="18">
         <v>159.93</v>
       </c>
       <c r="G390" s="18">
         <v>759.93</v>
       </c>
     </row>
-    <row r="391" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="391" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A391" s="25" t="s">
         <v>328</v>
       </c>
       <c r="B391" s="19">
         <v>-175465.55</v>
       </c>
       <c r="C391" s="20">
         <v>0</v>
       </c>
       <c r="D391" s="20">
         <v>0</v>
       </c>
       <c r="E391" s="20">
         <v>0</v>
       </c>
       <c r="F391" s="20">
         <v>8689.61</v>
       </c>
       <c r="G391" s="20">
         <v>-166775.94</v>
       </c>
     </row>
-    <row r="392" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="392" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A392" s="23" t="s">
         <v>644</v>
       </c>
       <c r="B392" s="15">
         <v>4710.68</v>
       </c>
       <c r="C392" s="16">
         <v>2355.34</v>
       </c>
       <c r="D392" s="16">
         <v>10354.51</v>
       </c>
       <c r="E392" s="16">
         <v>2588.62</v>
       </c>
       <c r="F392" s="16">
         <v>-233.28</v>
       </c>
       <c r="G392" s="16">
         <v>4477.3999999999996</v>
       </c>
     </row>
-    <row r="393" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="393" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A393" s="24" t="s">
         <v>329</v>
       </c>
       <c r="B393" s="17">
         <v>170754.87</v>
       </c>
       <c r="C393" s="18">
         <v>85377.43</v>
       </c>
       <c r="D393" s="18">
         <v>375335.07</v>
       </c>
       <c r="E393" s="18">
         <v>93833.76</v>
       </c>
       <c r="F393" s="18">
         <v>-8456.33</v>
       </c>
       <c r="G393" s="18">
         <v>162298.54</v>
       </c>
     </row>
-    <row r="394" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="394" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A394" s="25" t="s">
         <v>330</v>
       </c>
       <c r="B394" s="19">
         <v>-109261.08</v>
       </c>
       <c r="C394" s="20">
         <v>0</v>
       </c>
       <c r="D394" s="20">
         <v>0</v>
       </c>
       <c r="E394" s="20">
         <v>0</v>
       </c>
       <c r="F394" s="20">
         <v>2248.88</v>
       </c>
       <c r="G394" s="20">
         <v>-107012.2</v>
       </c>
     </row>
-    <row r="395" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="395" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A395" s="23" t="s">
         <v>651</v>
       </c>
       <c r="B395" s="15">
         <v>253.4</v>
       </c>
       <c r="C395" s="16">
         <v>126.7</v>
       </c>
       <c r="D395" s="16">
         <v>527.66</v>
       </c>
       <c r="E395" s="16">
         <v>131.91</v>
       </c>
       <c r="F395" s="16">
         <v>-5.21</v>
       </c>
       <c r="G395" s="16">
         <v>248.19</v>
       </c>
     </row>
-    <row r="396" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="396" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A396" s="23" t="s">
         <v>331</v>
       </c>
       <c r="B396" s="15">
         <v>99857.99</v>
       </c>
       <c r="C396" s="16">
         <v>49928.99</v>
       </c>
       <c r="D396" s="16">
         <v>207937.37</v>
       </c>
       <c r="E396" s="16">
         <v>51984.34</v>
       </c>
       <c r="F396" s="16">
         <v>-2055.35</v>
       </c>
       <c r="G396" s="16">
         <v>97802.64</v>
       </c>
     </row>
-    <row r="397" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="397" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A397" s="23" t="s">
         <v>332</v>
       </c>
       <c r="B397" s="15">
         <v>7245.9</v>
       </c>
       <c r="C397" s="16">
         <v>3622.95</v>
       </c>
       <c r="D397" s="16">
         <v>15088.37</v>
       </c>
       <c r="E397" s="16">
         <v>3772.09</v>
       </c>
       <c r="F397" s="16">
         <v>-149.13999999999999</v>
       </c>
       <c r="G397" s="16">
         <v>7096.76</v>
       </c>
     </row>
-    <row r="398" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="398" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A398" s="24" t="s">
         <v>333</v>
       </c>
       <c r="B398" s="17">
         <v>1903.79</v>
       </c>
       <c r="C398" s="18">
         <v>951.89</v>
       </c>
       <c r="D398" s="18">
         <v>3964.31</v>
       </c>
       <c r="E398" s="18">
         <v>991.07</v>
       </c>
       <c r="F398" s="18">
         <v>-39.18</v>
       </c>
       <c r="G398" s="18">
         <v>1864.61</v>
       </c>
     </row>
-    <row r="399" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="399" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A399" s="25" t="s">
         <v>334</v>
       </c>
       <c r="B399" s="19">
         <v>-100245.82</v>
       </c>
       <c r="C399" s="20">
         <v>0</v>
       </c>
       <c r="D399" s="20">
         <v>0</v>
       </c>
       <c r="E399" s="20">
         <v>0</v>
       </c>
       <c r="F399" s="20">
         <v>4827.04</v>
       </c>
       <c r="G399" s="20">
         <v>-95418.78</v>
       </c>
     </row>
-    <row r="400" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="400" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A400" s="23" t="s">
         <v>335</v>
       </c>
       <c r="B400" s="15">
-        <v>0</v>
+        <v>100161.81</v>
       </c>
       <c r="C400" s="16">
-        <v>0</v>
+        <v>50080.9</v>
       </c>
       <c r="D400" s="16">
-        <v>0</v>
+        <v>219615.62</v>
       </c>
       <c r="E400" s="16">
-        <v>0</v>
+        <v>54903.9</v>
       </c>
       <c r="F400" s="16">
-        <v>0</v>
+        <v>-4823</v>
       </c>
       <c r="G400" s="16">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="401" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+        <v>95338.81</v>
+      </c>
+    </row>
+    <row r="401" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A401" s="24" t="s">
         <v>620</v>
       </c>
       <c r="B401" s="17">
-        <v>100161.81</v>
+        <v>84.01</v>
       </c>
       <c r="C401" s="18">
-        <v>50080.9</v>
+        <v>42</v>
       </c>
       <c r="D401" s="18">
-        <v>219615.62</v>
+        <v>184.19</v>
       </c>
       <c r="E401" s="18">
-        <v>54903.9</v>
+        <v>46.04</v>
       </c>
       <c r="F401" s="18">
-        <v>-4823</v>
+        <v>-4.04</v>
       </c>
       <c r="G401" s="18">
-        <v>95338.81</v>
-[...2 lines deleted...]
-    <row r="402" spans="1:7" x14ac:dyDescent="0.35">
+        <v>79.97</v>
+      </c>
+    </row>
+    <row r="402" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A402" s="25" t="s">
         <v>336</v>
       </c>
       <c r="B402" s="19">
         <v>-49332.73</v>
       </c>
       <c r="C402" s="20">
         <v>0</v>
       </c>
       <c r="D402" s="20">
         <v>0</v>
       </c>
       <c r="E402" s="20">
         <v>0</v>
       </c>
       <c r="F402" s="20">
         <v>7665.59</v>
       </c>
       <c r="G402" s="20">
         <v>-41667.14</v>
       </c>
     </row>
-    <row r="403" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="403" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A403" s="23" t="s">
         <v>337</v>
       </c>
       <c r="B403" s="15">
         <v>26241.19</v>
       </c>
       <c r="C403" s="16">
         <v>13120.59</v>
       </c>
       <c r="D403" s="16">
         <v>68792.39</v>
       </c>
       <c r="E403" s="16">
         <v>17198.09</v>
       </c>
       <c r="F403" s="16">
         <v>-4077.5</v>
       </c>
       <c r="G403" s="16">
         <v>22163.69</v>
       </c>
     </row>
-    <row r="404" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="404" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A404" s="24" t="s">
         <v>648</v>
       </c>
       <c r="B404" s="17">
         <v>23091.54</v>
       </c>
       <c r="C404" s="18">
         <v>11545.77</v>
       </c>
       <c r="D404" s="18">
         <v>60535.44</v>
       </c>
       <c r="E404" s="18">
         <v>15133.86</v>
       </c>
       <c r="F404" s="18">
         <v>-3588.09</v>
       </c>
       <c r="G404" s="18">
         <v>19503.45</v>
       </c>
     </row>
-    <row r="405" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="405" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A405" s="25" t="s">
         <v>338</v>
       </c>
       <c r="B405" s="19">
         <v>-29305.25</v>
       </c>
       <c r="C405" s="20">
         <v>0</v>
       </c>
       <c r="D405" s="20">
         <v>0</v>
       </c>
       <c r="E405" s="20">
         <v>0</v>
       </c>
       <c r="F405" s="20">
         <v>-9265.2900000000009</v>
       </c>
       <c r="G405" s="20">
         <v>-38570.54</v>
       </c>
     </row>
-    <row r="406" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="406" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A406" s="23" t="s">
         <v>339</v>
       </c>
       <c r="B406" s="15">
         <v>4203.62</v>
       </c>
       <c r="C406" s="16">
         <v>2101.81</v>
       </c>
       <c r="D406" s="16">
         <v>3091.1</v>
       </c>
       <c r="E406" s="16">
         <v>772.77</v>
       </c>
       <c r="F406" s="16">
         <v>1329.04</v>
       </c>
       <c r="G406" s="16">
         <v>5532.66</v>
       </c>
     </row>
-    <row r="407" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="407" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A407" s="23" t="s">
         <v>340</v>
       </c>
       <c r="B407" s="15">
         <v>18808.21</v>
       </c>
       <c r="C407" s="16">
         <v>9404.1</v>
       </c>
       <c r="D407" s="16">
         <v>13830.47</v>
       </c>
       <c r="E407" s="16">
         <v>3457.61</v>
       </c>
       <c r="F407" s="16">
         <v>5946.49</v>
       </c>
       <c r="G407" s="16">
         <v>24754.7</v>
       </c>
     </row>
-    <row r="408" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="408" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A408" s="24" t="s">
         <v>341</v>
       </c>
       <c r="B408" s="17">
         <v>6293.42</v>
       </c>
       <c r="C408" s="18">
         <v>3146.71</v>
       </c>
       <c r="D408" s="18">
         <v>4627.8100000000004</v>
       </c>
       <c r="E408" s="18">
         <v>1156.95</v>
       </c>
       <c r="F408" s="18">
         <v>1989.76</v>
       </c>
       <c r="G408" s="18">
         <v>8283.18</v>
       </c>
     </row>
-    <row r="409" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="409" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A409" s="25" t="s">
         <v>342</v>
       </c>
       <c r="B409" s="19">
         <v>-47294.73</v>
       </c>
       <c r="C409" s="20">
         <v>0</v>
       </c>
       <c r="D409" s="20">
         <v>0</v>
       </c>
       <c r="E409" s="20">
         <v>0</v>
       </c>
       <c r="F409" s="20">
         <v>-7995.43</v>
       </c>
       <c r="G409" s="20">
         <v>-55290.16</v>
       </c>
     </row>
-    <row r="410" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="410" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A410" s="23" t="s">
         <v>343</v>
       </c>
       <c r="B410" s="15">
         <v>179.11</v>
       </c>
       <c r="C410" s="16">
         <v>89.55</v>
       </c>
       <c r="D410" s="16">
         <v>237.1</v>
       </c>
       <c r="E410" s="16">
         <v>59.27</v>
       </c>
       <c r="F410" s="16">
         <v>30.28</v>
       </c>
       <c r="G410" s="16">
         <v>209.39</v>
       </c>
     </row>
-    <row r="411" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="411" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A411" s="23" t="s">
         <v>344</v>
       </c>
       <c r="B411" s="15">
         <v>433.02</v>
       </c>
       <c r="C411" s="16">
         <v>216.51</v>
       </c>
       <c r="D411" s="16">
         <v>573.23</v>
       </c>
       <c r="E411" s="16">
         <v>143.30000000000001</v>
       </c>
       <c r="F411" s="16">
         <v>73.209999999999994</v>
       </c>
       <c r="G411" s="16">
         <v>506.23</v>
       </c>
     </row>
-    <row r="412" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="412" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A412" s="23" t="s">
         <v>345</v>
       </c>
       <c r="B412" s="15">
         <v>905.89</v>
       </c>
       <c r="C412" s="16">
         <v>452.94</v>
       </c>
       <c r="D412" s="16">
         <v>1199.2</v>
       </c>
       <c r="E412" s="16">
         <v>299.8</v>
       </c>
       <c r="F412" s="16">
         <v>153.13999999999999</v>
       </c>
       <c r="G412" s="16">
         <v>1059.03</v>
       </c>
     </row>
-    <row r="413" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="413" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A413" s="23" t="s">
         <v>346</v>
       </c>
       <c r="B413" s="15">
         <v>74</v>
       </c>
       <c r="C413" s="16">
         <v>37</v>
       </c>
       <c r="D413" s="16">
         <v>97.96</v>
       </c>
       <c r="E413" s="16">
         <v>24.49</v>
       </c>
       <c r="F413" s="16">
         <v>12.51</v>
       </c>
       <c r="G413" s="16">
         <v>86.51</v>
       </c>
     </row>
-    <row r="414" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="414" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A414" s="23" t="s">
         <v>347</v>
       </c>
       <c r="B414" s="15">
         <v>1388.6</v>
       </c>
       <c r="C414" s="16">
         <v>694.3</v>
       </c>
       <c r="D414" s="16">
         <v>1838.2</v>
       </c>
       <c r="E414" s="16">
         <v>459.55</v>
       </c>
       <c r="F414" s="16">
         <v>234.75</v>
       </c>
       <c r="G414" s="16">
         <v>1623.35</v>
       </c>
     </row>
-    <row r="415" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="415" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A415" s="23" t="s">
         <v>348</v>
       </c>
       <c r="B415" s="15">
         <v>806.53</v>
       </c>
       <c r="C415" s="16">
         <v>403.26</v>
       </c>
       <c r="D415" s="16">
         <v>1067.67</v>
       </c>
       <c r="E415" s="16">
         <v>266.91000000000003</v>
       </c>
       <c r="F415" s="16">
         <v>136.35</v>
       </c>
       <c r="G415" s="16">
         <v>942.88</v>
       </c>
     </row>
-    <row r="416" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="416" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A416" s="23" t="s">
         <v>349</v>
       </c>
       <c r="B416" s="15">
         <v>782.09</v>
       </c>
       <c r="C416" s="16">
         <v>391.04</v>
       </c>
       <c r="D416" s="16">
         <v>1035.31</v>
       </c>
       <c r="E416" s="16">
         <v>258.82</v>
       </c>
       <c r="F416" s="16">
         <v>132.22</v>
       </c>
       <c r="G416" s="16">
         <v>914.31</v>
       </c>
     </row>
-    <row r="417" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="417" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A417" s="23" t="s">
         <v>350</v>
       </c>
       <c r="B417" s="15">
         <v>7389.89</v>
       </c>
       <c r="C417" s="16">
         <v>3694.94</v>
       </c>
       <c r="D417" s="16">
         <v>9782.58</v>
       </c>
       <c r="E417" s="16">
         <v>2445.64</v>
       </c>
       <c r="F417" s="16">
         <v>1249.3</v>
       </c>
       <c r="G417" s="16">
         <v>8639.19</v>
       </c>
     </row>
-    <row r="418" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="418" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A418" s="24" t="s">
         <v>351</v>
       </c>
       <c r="B418" s="17">
         <v>35335.599999999999</v>
       </c>
       <c r="C418" s="18">
         <v>17667.8</v>
       </c>
       <c r="D418" s="18">
         <v>46776.53</v>
       </c>
       <c r="E418" s="18">
         <v>11694.13</v>
       </c>
       <c r="F418" s="18">
         <v>5973.67</v>
       </c>
       <c r="G418" s="18">
         <v>41309.269999999997</v>
       </c>
     </row>
-    <row r="419" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="419" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A419" s="25" t="s">
         <v>352</v>
       </c>
       <c r="B419" s="19">
         <v>-51536.12</v>
       </c>
       <c r="C419" s="20">
         <v>0</v>
       </c>
       <c r="D419" s="20">
         <v>0</v>
       </c>
       <c r="E419" s="20">
         <v>0</v>
       </c>
       <c r="F419" s="20">
         <v>-7658.16</v>
       </c>
       <c r="G419" s="20">
         <v>-59194.28</v>
       </c>
     </row>
-    <row r="420" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="420" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A420" s="23" t="s">
         <v>353</v>
       </c>
       <c r="B420" s="15">
         <v>44827.76</v>
       </c>
       <c r="C420" s="16">
         <v>22413.88</v>
       </c>
       <c r="D420" s="16">
         <v>63010.29</v>
       </c>
       <c r="E420" s="16">
         <v>15752.57</v>
       </c>
       <c r="F420" s="16">
         <v>6661.31</v>
       </c>
       <c r="G420" s="16">
         <v>51489.07</v>
       </c>
     </row>
-    <row r="421" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="421" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A421" s="24" t="s">
         <v>354</v>
       </c>
       <c r="B421" s="17">
         <v>6708.36</v>
       </c>
       <c r="C421" s="18">
         <v>3354.18</v>
       </c>
       <c r="D421" s="18">
         <v>9429.33</v>
       </c>
       <c r="E421" s="18">
         <v>2357.33</v>
       </c>
       <c r="F421" s="18">
         <v>996.85</v>
       </c>
       <c r="G421" s="18">
         <v>7705.21</v>
       </c>
     </row>
-    <row r="422" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="422" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A422" s="25" t="s">
         <v>355</v>
       </c>
       <c r="B422" s="19">
         <v>-3516411.96</v>
       </c>
       <c r="C422" s="20">
         <v>0</v>
       </c>
       <c r="D422" s="20">
         <v>0</v>
       </c>
       <c r="E422" s="20">
         <v>0</v>
       </c>
       <c r="F422" s="20">
         <v>752810.34</v>
       </c>
       <c r="G422" s="20">
         <v>-2763601.62</v>
       </c>
     </row>
-    <row r="423" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="423" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A423" s="23" t="s">
         <v>356</v>
       </c>
       <c r="B423" s="15">
         <v>2979838.87</v>
       </c>
       <c r="C423" s="16">
         <v>1489919.43</v>
       </c>
       <c r="D423" s="16">
         <v>8511430.5</v>
       </c>
       <c r="E423" s="16">
         <v>2127857.62</v>
       </c>
       <c r="F423" s="16">
         <v>-637938.18999999994</v>
       </c>
       <c r="G423" s="16">
         <v>2341900.6800000002</v>
       </c>
     </row>
-    <row r="424" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="424" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A424" s="23" t="s">
         <v>357</v>
       </c>
       <c r="B424" s="15">
         <v>95780.05</v>
       </c>
       <c r="C424" s="16">
         <v>47890.02</v>
       </c>
       <c r="D424" s="16">
         <v>273580.3</v>
       </c>
       <c r="E424" s="16">
         <v>68395.070000000007</v>
       </c>
       <c r="F424" s="16">
         <v>-20505.05</v>
       </c>
       <c r="G424" s="16">
         <v>75275</v>
       </c>
     </row>
-    <row r="425" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="425" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A425" s="23" t="s">
         <v>647</v>
       </c>
       <c r="B425" s="15">
         <v>54575.15</v>
       </c>
       <c r="C425" s="16">
         <v>27287.57</v>
       </c>
       <c r="D425" s="16">
         <v>155885.15</v>
       </c>
       <c r="E425" s="16">
         <v>38971.279999999999</v>
       </c>
       <c r="F425" s="16">
         <v>-11683.71</v>
       </c>
       <c r="G425" s="16">
         <v>42891.44</v>
       </c>
     </row>
-    <row r="426" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="426" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A426" s="23" t="s">
         <v>615</v>
       </c>
       <c r="B426" s="15">
         <v>172814.19</v>
       </c>
       <c r="C426" s="16">
         <v>86407.09</v>
       </c>
       <c r="D426" s="16">
         <v>493615.95</v>
       </c>
       <c r="E426" s="16">
         <v>123403.98</v>
       </c>
       <c r="F426" s="16">
         <v>-36996.89</v>
       </c>
       <c r="G426" s="16">
         <v>135817.29999999999</v>
       </c>
     </row>
-    <row r="427" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="427" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A427" s="23" t="s">
         <v>358</v>
       </c>
       <c r="B427" s="15">
         <v>96994.1</v>
       </c>
       <c r="C427" s="16">
         <v>48497.05</v>
       </c>
       <c r="D427" s="16">
         <v>277048.06</v>
       </c>
       <c r="E427" s="16">
         <v>69262.009999999995</v>
       </c>
       <c r="F427" s="16">
         <v>-20764.96</v>
       </c>
       <c r="G427" s="16">
         <v>76229.14</v>
       </c>
     </row>
-    <row r="428" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="428" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A428" s="23" t="s">
         <v>652</v>
       </c>
       <c r="B428" s="15">
         <v>63604.43</v>
       </c>
       <c r="C428" s="16">
         <v>31802.21</v>
       </c>
       <c r="D428" s="16">
         <v>181675.84</v>
       </c>
       <c r="E428" s="16">
         <v>45418.96</v>
       </c>
       <c r="F428" s="16">
         <v>-13616.75</v>
       </c>
       <c r="G428" s="16">
         <v>49987.68</v>
       </c>
     </row>
-    <row r="429" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="429" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A429" s="23" t="s">
         <v>359</v>
       </c>
       <c r="B429" s="15">
         <v>52175.199999999997</v>
       </c>
       <c r="C429" s="16">
         <v>26087.599999999999</v>
       </c>
       <c r="D429" s="16">
         <v>149030.07999999999</v>
       </c>
       <c r="E429" s="16">
         <v>37257.519999999997</v>
       </c>
       <c r="F429" s="16">
         <v>-11169.92</v>
       </c>
       <c r="G429" s="16">
         <v>41005.279999999999</v>
       </c>
     </row>
-    <row r="430" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="430" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A430" s="23" t="s">
         <v>653</v>
       </c>
       <c r="B430" s="15">
         <v>629.97</v>
       </c>
       <c r="C430" s="16">
         <v>314.98</v>
       </c>
       <c r="D430" s="16">
         <v>1799.42</v>
       </c>
       <c r="E430" s="16">
         <v>449.85</v>
       </c>
       <c r="F430" s="16">
         <v>-134.87</v>
       </c>
       <c r="G430" s="16">
         <v>495.1</v>
       </c>
     </row>
-    <row r="431" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="431" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A431" s="24" t="s">
         <v>654</v>
       </c>
       <c r="B431" s="17">
         <v>0</v>
       </c>
       <c r="C431" s="18">
         <v>0</v>
       </c>
       <c r="D431" s="18">
         <v>0</v>
       </c>
       <c r="E431" s="18">
         <v>0</v>
       </c>
       <c r="F431" s="18">
         <v>0</v>
       </c>
       <c r="G431" s="18">
         <v>0</v>
       </c>
     </row>
-    <row r="432" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="432" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A432" s="25" t="s">
         <v>360</v>
       </c>
       <c r="B432" s="19">
         <v>-13748.88</v>
       </c>
       <c r="C432" s="20">
         <v>0</v>
       </c>
       <c r="D432" s="20">
         <v>0</v>
       </c>
       <c r="E432" s="20">
         <v>0</v>
       </c>
       <c r="F432" s="20">
         <v>-2898.32</v>
       </c>
       <c r="G432" s="20">
         <v>-16647.2</v>
       </c>
     </row>
-    <row r="433" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="433" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A433" s="23" t="s">
         <v>361</v>
       </c>
       <c r="B433" s="15">
         <v>1513.1</v>
       </c>
       <c r="C433" s="16">
         <v>756.55</v>
       </c>
       <c r="D433" s="16">
         <v>1750.33</v>
       </c>
       <c r="E433" s="16">
         <v>437.58</v>
       </c>
       <c r="F433" s="16">
         <v>318.97000000000003</v>
       </c>
       <c r="G433" s="16">
         <v>1832.07</v>
       </c>
     </row>
-    <row r="434" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="434" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A434" s="24" t="s">
         <v>362</v>
       </c>
       <c r="B434" s="17">
         <v>12235.78</v>
       </c>
       <c r="C434" s="18">
         <v>6117.89</v>
       </c>
       <c r="D434" s="18">
         <v>14154.17</v>
       </c>
       <c r="E434" s="18">
         <v>3538.54</v>
       </c>
       <c r="F434" s="18">
         <v>2579.35</v>
       </c>
       <c r="G434" s="18">
         <v>14815.13</v>
       </c>
     </row>
-    <row r="435" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="435" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A435" s="25" t="s">
         <v>363</v>
       </c>
       <c r="B435" s="19">
         <v>-56990.02</v>
       </c>
       <c r="C435" s="20">
         <v>0</v>
       </c>
       <c r="D435" s="20">
         <v>0</v>
       </c>
       <c r="E435" s="20">
         <v>0</v>
       </c>
       <c r="F435" s="20">
         <v>-10079.17</v>
       </c>
       <c r="G435" s="20">
         <v>-67069.19</v>
       </c>
     </row>
-    <row r="436" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="436" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A436" s="23" t="s">
         <v>364</v>
       </c>
       <c r="B436" s="15">
         <v>13657.56</v>
       </c>
       <c r="C436" s="16">
         <v>6828.78</v>
       </c>
       <c r="D436" s="16">
         <v>17653.310000000001</v>
       </c>
       <c r="E436" s="16">
         <v>4413.32</v>
       </c>
       <c r="F436" s="16">
         <v>2415.46</v>
       </c>
       <c r="G436" s="16">
         <v>16073.02</v>
       </c>
     </row>
-    <row r="437" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="437" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A437" s="23" t="s">
         <v>655</v>
       </c>
       <c r="B437" s="15">
         <v>5961.1</v>
       </c>
       <c r="C437" s="16">
         <v>2980.55</v>
       </c>
       <c r="D437" s="16">
         <v>7705.12</v>
       </c>
       <c r="E437" s="16">
         <v>1926.28</v>
       </c>
       <c r="F437" s="16">
         <v>1054.27</v>
       </c>
       <c r="G437" s="16">
         <v>7015.37</v>
       </c>
     </row>
-    <row r="438" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="438" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A438" s="23" t="s">
         <v>365</v>
       </c>
       <c r="B438" s="15">
         <v>8567.75</v>
       </c>
       <c r="C438" s="16">
         <v>4283.87</v>
       </c>
       <c r="D438" s="16">
         <v>11074.39</v>
       </c>
       <c r="E438" s="16">
         <v>2768.59</v>
       </c>
       <c r="F438" s="16">
         <v>1515.28</v>
       </c>
       <c r="G438" s="16">
         <v>10083.030000000001</v>
       </c>
     </row>
-    <row r="439" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="439" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A439" s="23" t="s">
         <v>366</v>
       </c>
       <c r="B439" s="15">
         <v>5968.39</v>
       </c>
       <c r="C439" s="16">
         <v>2984.19</v>
       </c>
       <c r="D439" s="16">
         <v>7714.54</v>
       </c>
       <c r="E439" s="16">
         <v>1928.63</v>
       </c>
       <c r="F439" s="16">
         <v>1055.56</v>
       </c>
       <c r="G439" s="16">
         <v>7023.95</v>
       </c>
     </row>
-    <row r="440" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="440" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A440" s="24" t="s">
         <v>367</v>
       </c>
       <c r="B440" s="17">
         <v>22835.22</v>
       </c>
       <c r="C440" s="18">
         <v>11417.61</v>
       </c>
       <c r="D440" s="18">
         <v>29516.04</v>
       </c>
       <c r="E440" s="18">
         <v>7379.01</v>
       </c>
       <c r="F440" s="18">
         <v>4038.6</v>
       </c>
       <c r="G440" s="18">
         <v>26873.82</v>
       </c>
     </row>
-    <row r="441" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="441" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A441" s="25" t="s">
         <v>368</v>
       </c>
       <c r="B441" s="19">
         <v>-426478.1</v>
       </c>
       <c r="C441" s="20">
         <v>0</v>
       </c>
       <c r="D441" s="20">
         <v>0</v>
       </c>
       <c r="E441" s="20">
         <v>0</v>
       </c>
       <c r="F441" s="20">
         <v>-44156.03</v>
       </c>
       <c r="G441" s="20">
         <v>-470634.13</v>
       </c>
     </row>
-    <row r="442" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="442" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A442" s="23" t="s">
         <v>369</v>
       </c>
       <c r="B442" s="15">
         <v>68103.539999999994</v>
       </c>
       <c r="C442" s="16">
         <v>34051.769999999997</v>
       </c>
       <c r="D442" s="16">
         <v>108002.28</v>
       </c>
       <c r="E442" s="16">
         <v>27000.57</v>
       </c>
       <c r="F442" s="16">
         <v>7051.2</v>
       </c>
       <c r="G442" s="16">
         <v>75154.740000000005</v>
       </c>
     </row>
-    <row r="443" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="443" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A443" s="23" t="s">
         <v>370</v>
       </c>
       <c r="B443" s="15">
         <v>1779.39</v>
       </c>
       <c r="C443" s="16">
         <v>889.69</v>
       </c>
       <c r="D443" s="16">
         <v>2821.86</v>
       </c>
       <c r="E443" s="16">
         <v>705.46</v>
       </c>
       <c r="F443" s="16">
         <v>184.23</v>
       </c>
       <c r="G443" s="16">
         <v>1963.62</v>
       </c>
     </row>
-    <row r="444" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="444" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A444" s="23" t="s">
         <v>655</v>
       </c>
       <c r="B444" s="15">
-        <v>68103.539999999994</v>
+        <v>0</v>
       </c>
       <c r="C444" s="16">
-        <v>34051.769999999997</v>
+        <v>0</v>
       </c>
       <c r="D444" s="16">
-        <v>108002.28</v>
+        <v>0</v>
       </c>
       <c r="E444" s="16">
-        <v>27000.57</v>
+        <v>0</v>
       </c>
       <c r="F444" s="16">
-        <v>7051.2</v>
+        <v>0</v>
       </c>
       <c r="G444" s="16">
-        <v>75154.740000000005</v>
-[...2 lines deleted...]
-    <row r="445" spans="1:7" x14ac:dyDescent="0.35">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="445" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A445" s="23" t="s">
         <v>371</v>
       </c>
       <c r="B445" s="15">
-        <v>1779.39</v>
+        <v>20889.439999999999</v>
       </c>
       <c r="C445" s="16">
-        <v>889.69</v>
+        <v>10444.719999999999</v>
       </c>
       <c r="D445" s="16">
-        <v>2821.86</v>
+        <v>33127.61</v>
       </c>
       <c r="E445" s="16">
-        <v>705.46</v>
+        <v>8281.9</v>
       </c>
       <c r="F445" s="16">
-        <v>184.23</v>
+        <v>2162.8200000000002</v>
       </c>
       <c r="G445" s="16">
-        <v>1963.62</v>
-[...2 lines deleted...]
-    <row r="446" spans="1:7" x14ac:dyDescent="0.35">
+        <v>23052.26</v>
+      </c>
+    </row>
+    <row r="446" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A446" s="23" t="s">
         <v>372</v>
       </c>
       <c r="B446" s="15">
-        <v>20889.439999999999</v>
+        <v>10531.31</v>
       </c>
       <c r="C446" s="16">
-        <v>10444.719999999999</v>
+        <v>5265.65</v>
       </c>
       <c r="D446" s="16">
-        <v>33127.61</v>
+        <v>16701.13</v>
       </c>
       <c r="E446" s="16">
-        <v>8281.9</v>
+        <v>4175.28</v>
       </c>
       <c r="F446" s="16">
-        <v>2162.8200000000002</v>
+        <v>1090.3699999999999</v>
       </c>
       <c r="G446" s="16">
-        <v>23052.26</v>
-[...2 lines deleted...]
-    <row r="447" spans="1:7" x14ac:dyDescent="0.35">
+        <v>11621.68</v>
+      </c>
+    </row>
+    <row r="447" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A447" s="23" t="s">
         <v>373</v>
       </c>
       <c r="B447" s="15">
-        <v>10531.31</v>
+        <v>11002.06</v>
       </c>
       <c r="C447" s="16">
-        <v>5265.65</v>
+        <v>5501.03</v>
       </c>
       <c r="D447" s="16">
-        <v>16701.13</v>
+        <v>17447.66</v>
       </c>
       <c r="E447" s="16">
-        <v>4175.28</v>
+        <v>4361.91</v>
       </c>
       <c r="F447" s="16">
-        <v>1090.3699999999999</v>
+        <v>1139.1199999999999</v>
       </c>
       <c r="G447" s="16">
-        <v>11621.68</v>
-[...2 lines deleted...]
-    <row r="448" spans="1:7" x14ac:dyDescent="0.35">
+        <v>12141.18</v>
+      </c>
+    </row>
+    <row r="448" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A448" s="23" t="s">
         <v>374</v>
       </c>
       <c r="B448" s="15">
-        <v>11002.06</v>
+        <v>134074.54</v>
       </c>
       <c r="C448" s="16">
-        <v>5501.03</v>
+        <v>67037.27</v>
       </c>
       <c r="D448" s="16">
-        <v>17447.66</v>
+        <v>212622.68</v>
       </c>
       <c r="E448" s="16">
-        <v>4361.91</v>
+        <v>53155.67</v>
       </c>
       <c r="F448" s="16">
-        <v>1139.1199999999999</v>
+        <v>13881.6</v>
       </c>
       <c r="G448" s="16">
-        <v>12141.18</v>
-[...2 lines deleted...]
-    <row r="449" spans="1:7" x14ac:dyDescent="0.35">
+        <v>147956.14000000001</v>
+      </c>
+    </row>
+    <row r="449" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A449" s="23" t="s">
         <v>375</v>
       </c>
       <c r="B449" s="15">
-        <v>134074.54</v>
+        <v>8724.1299999999992</v>
       </c>
       <c r="C449" s="16">
-        <v>67037.27</v>
+        <v>4362.0600000000004</v>
       </c>
       <c r="D449" s="16">
-        <v>212622.68</v>
+        <v>13835.19</v>
       </c>
       <c r="E449" s="16">
-        <v>53155.67</v>
+        <v>3458.79</v>
       </c>
       <c r="F449" s="16">
-        <v>13881.6</v>
+        <v>903.27</v>
       </c>
       <c r="G449" s="16">
-        <v>147956.14000000001</v>
-[...2 lines deleted...]
-    <row r="450" spans="1:7" x14ac:dyDescent="0.35">
+        <v>9627.4</v>
+      </c>
+    </row>
+    <row r="450" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A450" s="23" t="s">
         <v>376</v>
       </c>
       <c r="B450" s="15">
-        <v>8724.1299999999992</v>
+        <v>120482.86</v>
       </c>
       <c r="C450" s="16">
-        <v>4362.0600000000004</v>
+        <v>60241.43</v>
       </c>
       <c r="D450" s="16">
-        <v>13835.19</v>
+        <v>191068.26</v>
       </c>
       <c r="E450" s="16">
-        <v>3458.79</v>
+        <v>47767.06</v>
       </c>
       <c r="F450" s="16">
-        <v>903.27</v>
+        <v>12474.37</v>
       </c>
       <c r="G450" s="16">
-        <v>9627.4</v>
-[...2 lines deleted...]
-    <row r="451" spans="1:7" x14ac:dyDescent="0.35">
+        <v>132957.23000000001</v>
+      </c>
+    </row>
+    <row r="451" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A451" s="23" t="s">
         <v>377</v>
       </c>
       <c r="B451" s="15">
-        <v>120482.86</v>
+        <v>4673.6899999999996</v>
       </c>
       <c r="C451" s="16">
-        <v>60241.43</v>
+        <v>2336.84</v>
       </c>
       <c r="D451" s="16">
-        <v>191068.26</v>
+        <v>7411.8</v>
       </c>
       <c r="E451" s="16">
-        <v>47767.06</v>
+        <v>1852.95</v>
       </c>
       <c r="F451" s="16">
-        <v>12474.37</v>
+        <v>483.89</v>
       </c>
       <c r="G451" s="16">
-        <v>132957.23000000001</v>
-[...2 lines deleted...]
-    <row r="452" spans="1:7" x14ac:dyDescent="0.35">
+        <v>5157.58</v>
+      </c>
+    </row>
+    <row r="452" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A452" s="23" t="s">
         <v>378</v>
       </c>
       <c r="B452" s="15">
-        <v>4673.6899999999996</v>
+        <v>7332.45</v>
       </c>
       <c r="C452" s="16">
-        <v>2336.84</v>
+        <v>3666.22</v>
       </c>
       <c r="D452" s="16">
-        <v>7411.8</v>
+        <v>11628.19</v>
       </c>
       <c r="E452" s="16">
-        <v>1852.95</v>
+        <v>2907.04</v>
       </c>
       <c r="F452" s="16">
-        <v>483.89</v>
+        <v>759.18</v>
       </c>
       <c r="G452" s="16">
-        <v>5157.58</v>
-[...2 lines deleted...]
-    <row r="453" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+        <v>8091.63</v>
+      </c>
+    </row>
+    <row r="453" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A453" s="24" t="s">
         <v>379</v>
       </c>
       <c r="B453" s="17">
-        <v>7332.45</v>
+        <v>38884.69</v>
       </c>
       <c r="C453" s="18">
-        <v>3666.22</v>
+        <v>19442.34</v>
       </c>
       <c r="D453" s="18">
-        <v>11628.19</v>
+        <v>61665.46</v>
       </c>
       <c r="E453" s="18">
-        <v>2907.04</v>
+        <v>15416.36</v>
       </c>
       <c r="F453" s="18">
-        <v>759.18</v>
+        <v>4025.98</v>
       </c>
       <c r="G453" s="18">
-        <v>8091.63</v>
-[...2 lines deleted...]
-    <row r="454" spans="1:7" x14ac:dyDescent="0.35">
+        <v>42910.67</v>
+      </c>
+    </row>
+    <row r="454" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A454" s="25" t="s">
         <v>380</v>
       </c>
       <c r="B454" s="19">
         <v>-325533.02</v>
       </c>
       <c r="C454" s="20">
         <v>0</v>
       </c>
       <c r="D454" s="20">
         <v>0</v>
       </c>
       <c r="E454" s="20">
         <v>0</v>
       </c>
       <c r="F454" s="20">
         <v>-17625.63</v>
       </c>
       <c r="G454" s="20">
         <v>-343158.65</v>
       </c>
     </row>
-    <row r="455" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="455" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A455" s="23" t="s">
         <v>381</v>
       </c>
       <c r="B455" s="15">
         <v>3454.4</v>
       </c>
       <c r="C455" s="16">
         <v>1727.2</v>
       </c>
       <c r="D455" s="16">
         <v>6160.66</v>
       </c>
       <c r="E455" s="16">
         <v>1540.16</v>
       </c>
       <c r="F455" s="16">
         <v>187.04</v>
       </c>
       <c r="G455" s="16">
         <v>3641.44</v>
       </c>
     </row>
-    <row r="456" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="456" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A456" s="23" t="s">
         <v>382</v>
       </c>
       <c r="B456" s="15">
         <v>1568.07</v>
       </c>
       <c r="C456" s="16">
         <v>784.03</v>
       </c>
       <c r="D456" s="16">
         <v>2796.54</v>
       </c>
       <c r="E456" s="16">
         <v>699.13</v>
       </c>
       <c r="F456" s="16">
         <v>84.9</v>
       </c>
       <c r="G456" s="16">
         <v>1652.97</v>
       </c>
     </row>
-    <row r="457" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="457" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A457" s="23" t="s">
         <v>383</v>
       </c>
       <c r="B457" s="15">
         <v>6498.03</v>
       </c>
       <c r="C457" s="16">
         <v>3249.01</v>
       </c>
       <c r="D457" s="16">
         <v>11588.75</v>
       </c>
       <c r="E457" s="16">
         <v>2897.18</v>
       </c>
       <c r="F457" s="16">
         <v>351.83</v>
       </c>
       <c r="G457" s="16">
         <v>6849.86</v>
       </c>
     </row>
-    <row r="458" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="458" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A458" s="23" t="s">
         <v>384</v>
       </c>
       <c r="B458" s="15">
         <v>5630.1</v>
       </c>
       <c r="C458" s="16">
         <v>2815.05</v>
       </c>
       <c r="D458" s="16">
         <v>10040.86</v>
       </c>
       <c r="E458" s="16">
         <v>2510.21</v>
       </c>
       <c r="F458" s="16">
         <v>304.83999999999997</v>
       </c>
       <c r="G458" s="16">
         <v>5934.94</v>
       </c>
     </row>
-    <row r="459" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="459" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A459" s="23" t="s">
         <v>385</v>
       </c>
       <c r="B459" s="15">
         <v>1706.98</v>
       </c>
       <c r="C459" s="16">
         <v>853.49</v>
       </c>
       <c r="D459" s="16">
         <v>3044.27</v>
       </c>
       <c r="E459" s="16">
         <v>761.06</v>
       </c>
       <c r="F459" s="16">
         <v>92.43</v>
       </c>
       <c r="G459" s="16">
         <v>1799.41</v>
       </c>
     </row>
-    <row r="460" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="460" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A460" s="23" t="s">
         <v>386</v>
       </c>
       <c r="B460" s="15">
         <v>34555.93</v>
       </c>
       <c r="C460" s="16">
         <v>17277.96</v>
       </c>
       <c r="D460" s="16">
         <v>61627.89</v>
       </c>
       <c r="E460" s="16">
         <v>15406.97</v>
       </c>
       <c r="F460" s="16">
         <v>1870.99</v>
       </c>
       <c r="G460" s="16">
         <v>36426.92</v>
       </c>
     </row>
-    <row r="461" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="461" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A461" s="23" t="s">
         <v>387</v>
       </c>
       <c r="B461" s="15">
         <v>20275.29</v>
       </c>
       <c r="C461" s="16">
         <v>10137.64</v>
       </c>
       <c r="D461" s="16">
         <v>36159.46</v>
       </c>
       <c r="E461" s="16">
         <v>9039.86</v>
       </c>
       <c r="F461" s="16">
         <v>1097.78</v>
       </c>
       <c r="G461" s="16">
         <v>21373.07</v>
       </c>
     </row>
-    <row r="462" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="462" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A462" s="23" t="s">
         <v>634</v>
       </c>
       <c r="B462" s="15">
         <v>235243.29</v>
       </c>
       <c r="C462" s="16">
         <v>117621.64</v>
       </c>
       <c r="D462" s="16">
         <v>419538.65</v>
       </c>
       <c r="E462" s="16">
         <v>104884.66</v>
       </c>
       <c r="F462" s="16">
         <v>12736.98</v>
       </c>
       <c r="G462" s="16">
         <v>247980.27</v>
       </c>
     </row>
-    <row r="463" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="463" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A463" s="23" t="s">
         <v>635</v>
       </c>
       <c r="B463" s="15">
         <v>6393.87</v>
       </c>
       <c r="C463" s="16">
         <v>3196.93</v>
       </c>
       <c r="D463" s="16">
         <v>11402.99</v>
       </c>
       <c r="E463" s="16">
         <v>2850.74</v>
       </c>
       <c r="F463" s="16">
         <v>346.19</v>
       </c>
       <c r="G463" s="16">
         <v>6740.06</v>
       </c>
     </row>
-    <row r="464" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="464" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A464" s="23" t="s">
         <v>388</v>
       </c>
       <c r="B464" s="15">
         <v>8216.57</v>
       </c>
       <c r="C464" s="16">
         <v>4108.28</v>
       </c>
       <c r="D464" s="16">
         <v>14653.63</v>
       </c>
       <c r="E464" s="16">
         <v>3663.4</v>
       </c>
       <c r="F464" s="16">
         <v>444.88</v>
       </c>
       <c r="G464" s="16">
         <v>8661.4500000000007</v>
       </c>
     </row>
-    <row r="465" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="465" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A465" s="24" t="s">
         <v>636</v>
       </c>
       <c r="B465" s="17">
         <v>1990.49</v>
       </c>
       <c r="C465" s="18">
         <v>995.24</v>
       </c>
       <c r="D465" s="18">
         <v>3549.88</v>
       </c>
       <c r="E465" s="18">
         <v>887.47</v>
       </c>
       <c r="F465" s="18">
         <v>107.77</v>
       </c>
       <c r="G465" s="18">
         <v>2098.2600000000002</v>
       </c>
     </row>
-    <row r="466" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="466" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A466" s="25" t="s">
         <v>389</v>
       </c>
       <c r="B466" s="19">
         <v>-799862.18</v>
       </c>
       <c r="C466" s="20">
         <v>0</v>
       </c>
       <c r="D466" s="20">
         <v>0</v>
       </c>
       <c r="E466" s="20">
         <v>0</v>
       </c>
       <c r="F466" s="20">
         <v>178279.12</v>
       </c>
       <c r="G466" s="20">
         <v>-621583.06000000006</v>
       </c>
     </row>
-    <row r="467" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="467" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A467" s="23" t="s">
         <v>390</v>
       </c>
       <c r="B467" s="15">
         <v>52701.22</v>
       </c>
       <c r="C467" s="16">
         <v>26350.61</v>
       </c>
       <c r="D467" s="16">
         <v>152388.18</v>
       </c>
       <c r="E467" s="16">
         <v>38097.040000000001</v>
       </c>
       <c r="F467" s="16">
         <v>-11746.43</v>
       </c>
       <c r="G467" s="16">
         <v>40954.79</v>
       </c>
     </row>
-    <row r="468" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="468" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A468" s="23" t="s">
         <v>391</v>
       </c>
       <c r="B468" s="15">
         <v>26926.48</v>
       </c>
       <c r="C468" s="16">
         <v>13463.24</v>
       </c>
       <c r="D468" s="16">
         <v>77859.23</v>
       </c>
       <c r="E468" s="16">
         <v>19464.8</v>
       </c>
       <c r="F468" s="16">
         <v>-6001.56</v>
       </c>
       <c r="G468" s="16">
         <v>20924.919999999998</v>
       </c>
     </row>
-    <row r="469" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="469" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A469" s="23" t="s">
         <v>392</v>
       </c>
       <c r="B469" s="15">
         <v>694794.95</v>
       </c>
       <c r="C469" s="16">
         <v>347397.47</v>
       </c>
       <c r="D469" s="16">
         <v>2009033.83</v>
       </c>
       <c r="E469" s="16">
         <v>502258.45</v>
       </c>
       <c r="F469" s="16">
         <v>-154860.98000000001</v>
       </c>
       <c r="G469" s="16">
         <v>539933.97</v>
       </c>
     </row>
-    <row r="470" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="470" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A470" s="24" t="s">
         <v>393</v>
       </c>
       <c r="B470" s="17">
         <v>25439.53</v>
       </c>
       <c r="C470" s="18">
         <v>12719.76</v>
       </c>
       <c r="D470" s="18">
         <v>73559.64</v>
       </c>
       <c r="E470" s="18">
         <v>18389.91</v>
       </c>
       <c r="F470" s="18">
         <v>-5670.15</v>
       </c>
       <c r="G470" s="18">
         <v>19769.38</v>
       </c>
     </row>
-    <row r="471" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="471" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A471" s="25" t="s">
         <v>394</v>
       </c>
       <c r="B471" s="19">
         <v>-37499.51</v>
       </c>
       <c r="C471" s="20">
         <v>0</v>
       </c>
       <c r="D471" s="20">
         <v>0</v>
       </c>
       <c r="E471" s="20">
         <v>0</v>
       </c>
       <c r="F471" s="20">
         <v>-8976.7999999999993</v>
       </c>
       <c r="G471" s="20">
         <v>-46476.31</v>
       </c>
     </row>
-    <row r="472" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="472" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A472" s="23" t="s">
         <v>395</v>
       </c>
       <c r="B472" s="15">
         <v>5243.24</v>
       </c>
       <c r="C472" s="16">
         <v>2621.62</v>
       </c>
       <c r="D472" s="16">
         <v>5465.89</v>
       </c>
       <c r="E472" s="16">
         <v>1366.47</v>
       </c>
       <c r="F472" s="16">
         <v>1255.1500000000001</v>
       </c>
       <c r="G472" s="16">
         <v>6498.39</v>
       </c>
     </row>
-    <row r="473" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="473" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A473" s="23" t="s">
         <v>396</v>
       </c>
       <c r="B473" s="15">
         <v>6405.08</v>
       </c>
       <c r="C473" s="16">
         <v>3202.54</v>
       </c>
       <c r="D473" s="16">
         <v>6677.07</v>
       </c>
       <c r="E473" s="16">
         <v>1669.26</v>
       </c>
       <c r="F473" s="16">
         <v>1533.28</v>
       </c>
       <c r="G473" s="16">
         <v>7938.36</v>
       </c>
     </row>
-    <row r="474" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="474" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A474" s="23" t="s">
         <v>397</v>
       </c>
       <c r="B474" s="15">
         <v>7134.96</v>
       </c>
       <c r="C474" s="16">
         <v>3567.48</v>
       </c>
       <c r="D474" s="16">
         <v>7437.95</v>
       </c>
       <c r="E474" s="16">
         <v>1859.48</v>
       </c>
       <c r="F474" s="16">
         <v>1708</v>
       </c>
       <c r="G474" s="16">
         <v>8842.9599999999991</v>
       </c>
     </row>
-    <row r="475" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="475" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A475" s="23" t="s">
         <v>398</v>
       </c>
       <c r="B475" s="15">
         <v>3038.68</v>
       </c>
       <c r="C475" s="16">
         <v>1519.34</v>
       </c>
       <c r="D475" s="16">
         <v>3167.72</v>
       </c>
       <c r="E475" s="16">
         <v>791.93</v>
       </c>
       <c r="F475" s="16">
         <v>727.41</v>
       </c>
       <c r="G475" s="16">
         <v>3766.09</v>
       </c>
     </row>
-    <row r="476" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="476" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A476" s="23" t="s">
         <v>399</v>
       </c>
       <c r="B476" s="15">
         <v>424.52</v>
       </c>
       <c r="C476" s="16">
         <v>212.26</v>
       </c>
       <c r="D476" s="16">
         <v>442.55</v>
       </c>
       <c r="E476" s="16">
         <v>110.63</v>
       </c>
       <c r="F476" s="16">
         <v>101.63</v>
       </c>
       <c r="G476" s="16">
         <v>526.15</v>
       </c>
     </row>
-    <row r="477" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="477" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A477" s="23" t="s">
         <v>400</v>
       </c>
       <c r="B477" s="15">
         <v>6241.23</v>
       </c>
       <c r="C477" s="16">
         <v>3120.61</v>
       </c>
       <c r="D477" s="16">
         <v>6506.27</v>
       </c>
       <c r="E477" s="16">
         <v>1626.56</v>
       </c>
       <c r="F477" s="16">
         <v>1494.05</v>
       </c>
       <c r="G477" s="16">
         <v>7735.28</v>
       </c>
     </row>
-    <row r="478" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="478" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A478" s="23" t="s">
         <v>401</v>
       </c>
       <c r="B478" s="15">
         <v>3776.03</v>
       </c>
       <c r="C478" s="16">
         <v>1888.01</v>
       </c>
       <c r="D478" s="16">
         <v>3936.38</v>
       </c>
       <c r="E478" s="16">
         <v>984.09</v>
       </c>
       <c r="F478" s="16">
         <v>903.92</v>
       </c>
       <c r="G478" s="16">
         <v>4679.95</v>
       </c>
     </row>
-    <row r="479" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="479" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A479" s="23" t="s">
         <v>402</v>
       </c>
       <c r="B479" s="15">
         <v>1318.25</v>
       </c>
       <c r="C479" s="16">
         <v>659.12</v>
       </c>
       <c r="D479" s="16">
         <v>1374.23</v>
       </c>
       <c r="E479" s="16">
         <v>343.55</v>
       </c>
       <c r="F479" s="16">
         <v>315.57</v>
       </c>
       <c r="G479" s="16">
         <v>1633.82</v>
       </c>
     </row>
-    <row r="480" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="480" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A480" s="24" t="s">
         <v>403</v>
       </c>
       <c r="B480" s="17">
         <v>3917.52</v>
       </c>
       <c r="C480" s="18">
         <v>1958.76</v>
       </c>
       <c r="D480" s="18">
         <v>4083.88</v>
       </c>
       <c r="E480" s="18">
         <v>1020.97</v>
       </c>
       <c r="F480" s="18">
         <v>937.79</v>
       </c>
       <c r="G480" s="18">
         <v>4855.3100000000004</v>
       </c>
     </row>
-    <row r="481" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="481" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A481" s="25" t="s">
         <v>404</v>
       </c>
       <c r="B481" s="19">
         <v>-515984.28</v>
       </c>
       <c r="C481" s="20">
         <v>0</v>
       </c>
       <c r="D481" s="20">
         <v>0</v>
       </c>
       <c r="E481" s="20">
         <v>0</v>
       </c>
       <c r="F481" s="20">
         <v>-48235.51</v>
       </c>
       <c r="G481" s="20">
         <v>-564219.79</v>
       </c>
     </row>
-    <row r="482" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="482" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A482" s="23" t="s">
         <v>405</v>
       </c>
       <c r="B482" s="15">
         <v>35271.56</v>
       </c>
       <c r="C482" s="16">
         <v>17635.78</v>
       </c>
       <c r="D482" s="16">
         <v>57354.02</v>
       </c>
       <c r="E482" s="16">
         <v>14338.5</v>
       </c>
       <c r="F482" s="16">
         <v>3297.28</v>
       </c>
       <c r="G482" s="16">
         <v>38568.839999999997</v>
       </c>
     </row>
-    <row r="483" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="483" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A483" s="23" t="s">
         <v>406</v>
       </c>
       <c r="B483" s="15">
         <v>332203.84000000003</v>
       </c>
       <c r="C483" s="16">
         <v>166101.92000000001</v>
       </c>
       <c r="D483" s="16">
         <v>540186.71</v>
       </c>
       <c r="E483" s="16">
         <v>135046.67000000001</v>
       </c>
       <c r="F483" s="16">
         <v>31055.25</v>
       </c>
       <c r="G483" s="16">
         <v>363259.09</v>
       </c>
     </row>
-    <row r="484" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="484" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A484" s="23" t="s">
         <v>407</v>
       </c>
       <c r="B484" s="15">
         <v>85295.75</v>
       </c>
       <c r="C484" s="16">
         <v>42647.87</v>
       </c>
       <c r="D484" s="16">
         <v>138696.85999999999</v>
       </c>
       <c r="E484" s="16">
         <v>34674.21</v>
       </c>
       <c r="F484" s="16">
         <v>7973.66</v>
       </c>
       <c r="G484" s="16">
         <v>93269.41</v>
       </c>
     </row>
-    <row r="485" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="485" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A485" s="23" t="s">
         <v>408</v>
       </c>
       <c r="B485" s="15">
         <v>10311.91</v>
       </c>
       <c r="C485" s="16">
         <v>5155.95</v>
       </c>
       <c r="D485" s="16">
         <v>16767.89</v>
       </c>
       <c r="E485" s="16">
         <v>4191.97</v>
       </c>
       <c r="F485" s="16">
         <v>963.98</v>
       </c>
       <c r="G485" s="16">
         <v>11275.89</v>
       </c>
     </row>
-    <row r="486" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="486" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A486" s="23" t="s">
         <v>656</v>
       </c>
       <c r="B486" s="15">
         <v>23074.7</v>
       </c>
       <c r="C486" s="16">
         <v>11537.35</v>
       </c>
       <c r="D486" s="16">
         <v>37521.08</v>
       </c>
       <c r="E486" s="16">
         <v>9380.27</v>
       </c>
       <c r="F486" s="16">
         <v>2157.08</v>
       </c>
       <c r="G486" s="16">
         <v>25231.78</v>
       </c>
     </row>
-    <row r="487" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="487" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A487" s="24" t="s">
         <v>409</v>
       </c>
       <c r="B487" s="17">
         <v>29826.52</v>
       </c>
       <c r="C487" s="18">
         <v>14913.26</v>
       </c>
       <c r="D487" s="18">
         <v>48500.02</v>
       </c>
       <c r="E487" s="18">
         <v>12125</v>
       </c>
       <c r="F487" s="18">
         <v>2788.26</v>
       </c>
       <c r="G487" s="18">
         <v>32614.78</v>
       </c>
     </row>
-    <row r="488" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="488" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A488" s="25" t="s">
         <v>410</v>
       </c>
       <c r="B488" s="19">
         <v>-669709.96</v>
       </c>
       <c r="C488" s="20">
         <v>0</v>
       </c>
       <c r="D488" s="20">
         <v>0</v>
       </c>
       <c r="E488" s="20">
         <v>0</v>
       </c>
       <c r="F488" s="20">
         <v>-88372.02</v>
       </c>
       <c r="G488" s="20">
         <v>-758081.98</v>
       </c>
     </row>
-    <row r="489" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="489" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A489" s="23" t="s">
         <v>411</v>
       </c>
       <c r="B489" s="15">
         <v>146930.12</v>
       </c>
       <c r="C489" s="16">
         <v>73465.06</v>
       </c>
       <c r="D489" s="16">
         <v>216307.20000000001</v>
       </c>
       <c r="E489" s="16">
         <v>54076.800000000003</v>
       </c>
       <c r="F489" s="16">
         <v>19388.259999999998</v>
       </c>
       <c r="G489" s="16">
         <v>166318.38</v>
       </c>
     </row>
-    <row r="490" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="490" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A490" s="23" t="s">
         <v>630</v>
       </c>
       <c r="B490" s="15">
         <v>422641.11</v>
       </c>
       <c r="C490" s="16">
         <v>211320.55</v>
       </c>
       <c r="D490" s="16">
         <v>622202.68999999994</v>
       </c>
       <c r="E490" s="16">
         <v>155550.67000000001</v>
       </c>
       <c r="F490" s="16">
         <v>55769.88</v>
       </c>
       <c r="G490" s="16">
         <v>478410.99</v>
       </c>
     </row>
-    <row r="491" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="491" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A491" s="23" t="s">
         <v>631</v>
       </c>
       <c r="B491" s="15">
         <v>998.04</v>
       </c>
       <c r="C491" s="16">
         <v>499.02</v>
       </c>
       <c r="D491" s="16">
         <v>1469.3</v>
       </c>
       <c r="E491" s="16">
         <v>367.32</v>
       </c>
       <c r="F491" s="16">
         <v>131.69999999999999</v>
       </c>
       <c r="G491" s="16">
         <v>1129.74</v>
       </c>
     </row>
-    <row r="492" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="492" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A492" s="23" t="s">
         <v>412</v>
       </c>
       <c r="B492" s="15">
         <v>70641.89</v>
       </c>
       <c r="C492" s="16">
         <v>35320.94</v>
       </c>
       <c r="D492" s="16">
         <v>103997.39</v>
       </c>
       <c r="E492" s="16">
         <v>25999.34</v>
       </c>
       <c r="F492" s="16">
         <v>9321.6</v>
       </c>
       <c r="G492" s="16">
         <v>79963.490000000005</v>
       </c>
     </row>
-    <row r="493" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="493" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A493" s="24" t="s">
         <v>609</v>
       </c>
       <c r="B493" s="17">
         <v>28498.799999999999</v>
       </c>
       <c r="C493" s="18">
         <v>14249.4</v>
       </c>
       <c r="D493" s="18">
         <v>41955.29</v>
       </c>
       <c r="E493" s="18">
         <v>10488.82</v>
       </c>
       <c r="F493" s="18">
         <v>3760.58</v>
       </c>
       <c r="G493" s="18">
         <v>32259.38</v>
       </c>
     </row>
-    <row r="494" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="494" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A494" s="25" t="s">
         <v>413</v>
       </c>
       <c r="B494" s="19">
         <v>-9060.93</v>
       </c>
       <c r="C494" s="20">
         <v>0</v>
       </c>
       <c r="D494" s="20">
         <v>0</v>
       </c>
       <c r="E494" s="20">
         <v>0</v>
       </c>
       <c r="F494" s="20">
         <v>-1465.46</v>
       </c>
       <c r="G494" s="20">
         <v>-10526.39</v>
       </c>
     </row>
-    <row r="495" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="495" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A495" s="23" t="s">
         <v>414</v>
       </c>
       <c r="B495" s="15">
         <v>470.55</v>
       </c>
       <c r="C495" s="16">
         <v>235.27</v>
       </c>
       <c r="D495" s="16">
         <v>636.67999999999995</v>
       </c>
       <c r="E495" s="16">
         <v>159.16999999999999</v>
       </c>
       <c r="F495" s="16">
         <v>76.099999999999994</v>
       </c>
       <c r="G495" s="16">
         <v>546.65</v>
       </c>
     </row>
-    <row r="496" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="496" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A496" s="23" t="s">
         <v>415</v>
       </c>
       <c r="B496" s="15">
         <v>0</v>
       </c>
       <c r="C496" s="16">
         <v>0</v>
       </c>
       <c r="D496" s="16">
         <v>0</v>
       </c>
       <c r="E496" s="16">
         <v>0</v>
       </c>
       <c r="F496" s="16">
         <v>0</v>
       </c>
       <c r="G496" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="497" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="497" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A497" s="23" t="s">
         <v>416</v>
       </c>
       <c r="B497" s="15">
         <v>1029.77</v>
       </c>
       <c r="C497" s="16">
         <v>514.88</v>
       </c>
       <c r="D497" s="16">
         <v>1393.35</v>
       </c>
       <c r="E497" s="16">
         <v>348.33</v>
       </c>
       <c r="F497" s="16">
         <v>166.55</v>
       </c>
       <c r="G497" s="16">
         <v>1196.32</v>
       </c>
     </row>
-    <row r="498" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="498" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A498" s="23" t="s">
         <v>417</v>
       </c>
       <c r="B498" s="15">
         <v>289.39999999999998</v>
       </c>
       <c r="C498" s="16">
         <v>144.69999999999999</v>
       </c>
       <c r="D498" s="16">
         <v>391.58</v>
       </c>
       <c r="E498" s="16">
         <v>97.89</v>
       </c>
       <c r="F498" s="16">
         <v>46.81</v>
       </c>
       <c r="G498" s="16">
         <v>336.21</v>
       </c>
     </row>
-    <row r="499" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="499" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A499" s="23" t="s">
         <v>418</v>
       </c>
       <c r="B499" s="15">
         <v>283.57</v>
       </c>
       <c r="C499" s="16">
         <v>141.78</v>
       </c>
       <c r="D499" s="16">
         <v>383.69</v>
       </c>
       <c r="E499" s="16">
         <v>95.92</v>
       </c>
       <c r="F499" s="16">
         <v>45.86</v>
       </c>
       <c r="G499" s="16">
         <v>329.43</v>
       </c>
     </row>
-    <row r="500" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="500" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A500" s="23" t="s">
         <v>419</v>
       </c>
       <c r="B500" s="15">
         <v>1270.6400000000001</v>
       </c>
       <c r="C500" s="16">
         <v>635.32000000000005</v>
       </c>
       <c r="D500" s="16">
         <v>1719.25</v>
       </c>
       <c r="E500" s="16">
         <v>429.81</v>
       </c>
       <c r="F500" s="16">
         <v>205.51</v>
       </c>
       <c r="G500" s="16">
         <v>1476.15</v>
       </c>
     </row>
-    <row r="501" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="501" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A501" s="23" t="s">
         <v>420</v>
       </c>
       <c r="B501" s="15">
         <v>4937.49</v>
       </c>
       <c r="C501" s="16">
         <v>2468.7399999999998</v>
       </c>
       <c r="D501" s="16">
         <v>6680.72</v>
       </c>
       <c r="E501" s="16">
         <v>1670.18</v>
       </c>
       <c r="F501" s="16">
         <v>798.56</v>
       </c>
       <c r="G501" s="16">
         <v>5736.05</v>
       </c>
     </row>
-    <row r="502" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="502" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A502" s="23" t="s">
         <v>421</v>
       </c>
       <c r="B502" s="15">
         <v>306.3</v>
       </c>
       <c r="C502" s="16">
         <v>153.15</v>
       </c>
       <c r="D502" s="16">
         <v>414.44</v>
       </c>
       <c r="E502" s="16">
         <v>103.61</v>
       </c>
       <c r="F502" s="16">
         <v>49.54</v>
       </c>
       <c r="G502" s="16">
         <v>355.84</v>
       </c>
     </row>
-    <row r="503" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="503" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A503" s="24" t="s">
         <v>422</v>
       </c>
       <c r="B503" s="17">
         <v>473.21</v>
       </c>
       <c r="C503" s="18">
         <v>236.6</v>
       </c>
       <c r="D503" s="18">
         <v>640.28</v>
       </c>
       <c r="E503" s="18">
         <v>160.07</v>
       </c>
       <c r="F503" s="18">
         <v>76.53</v>
       </c>
       <c r="G503" s="18">
         <v>549.74</v>
       </c>
     </row>
-    <row r="504" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="504" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A504" s="25" t="s">
         <v>423</v>
       </c>
       <c r="B504" s="19">
         <v>-110842.23</v>
       </c>
       <c r="C504" s="20">
         <v>0</v>
       </c>
       <c r="D504" s="20">
         <v>0</v>
       </c>
       <c r="E504" s="20">
         <v>0</v>
       </c>
       <c r="F504" s="20">
         <v>-15300.99</v>
       </c>
       <c r="G504" s="20">
         <v>-126143.22</v>
       </c>
     </row>
-    <row r="505" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="505" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A505" s="24" t="s">
         <v>619</v>
       </c>
       <c r="B505" s="17">
         <v>110842.23</v>
       </c>
       <c r="C505" s="18">
         <v>55421.11</v>
       </c>
       <c r="D505" s="18">
         <v>160480.51</v>
       </c>
       <c r="E505" s="18">
         <v>40120.120000000003</v>
       </c>
       <c r="F505" s="18">
         <v>15300.99</v>
       </c>
       <c r="G505" s="18">
         <v>126143.22</v>
       </c>
     </row>
-    <row r="506" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="506" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A506" s="25" t="s">
         <v>424</v>
       </c>
       <c r="B506" s="19">
         <v>-83048.649999999994</v>
       </c>
       <c r="C506" s="20">
         <v>0</v>
       </c>
       <c r="D506" s="20">
         <v>0</v>
       </c>
       <c r="E506" s="20">
         <v>0</v>
       </c>
       <c r="F506" s="20">
         <v>-6962.75</v>
       </c>
       <c r="G506" s="20">
         <v>-90011.4</v>
       </c>
     </row>
-    <row r="507" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="507" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A507" s="23" t="s">
         <v>425</v>
       </c>
       <c r="B507" s="15">
         <v>2797.5</v>
       </c>
       <c r="C507" s="16">
         <v>1398.75</v>
       </c>
       <c r="D507" s="16">
         <v>4656.84</v>
       </c>
       <c r="E507" s="16">
         <v>1164.21</v>
       </c>
       <c r="F507" s="16">
         <v>234.54</v>
       </c>
       <c r="G507" s="16">
         <v>3032.04</v>
       </c>
     </row>
-    <row r="508" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="508" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A508" s="23" t="s">
         <v>426</v>
       </c>
       <c r="B508" s="15">
         <v>31615.09</v>
       </c>
       <c r="C508" s="16">
         <v>15807.54</v>
       </c>
       <c r="D508" s="16">
         <v>52627.82</v>
       </c>
       <c r="E508" s="16">
         <v>13156.95</v>
       </c>
       <c r="F508" s="16">
         <v>2650.59</v>
       </c>
       <c r="G508" s="16">
         <v>34265.68</v>
       </c>
     </row>
-    <row r="509" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="509" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A509" s="23" t="s">
         <v>427</v>
       </c>
       <c r="B509" s="15">
         <v>3783.38</v>
       </c>
       <c r="C509" s="16">
         <v>1891.69</v>
       </c>
       <c r="D509" s="16">
         <v>6297.97</v>
       </c>
       <c r="E509" s="16">
         <v>1574.49</v>
       </c>
       <c r="F509" s="16">
         <v>317.2</v>
       </c>
       <c r="G509" s="16">
         <v>4100.58</v>
       </c>
     </row>
-    <row r="510" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="510" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A510" s="23" t="s">
         <v>656</v>
       </c>
       <c r="B510" s="15">
         <v>38827.949999999997</v>
       </c>
       <c r="C510" s="16">
         <v>19413.97</v>
       </c>
       <c r="D510" s="16">
         <v>64634.64</v>
       </c>
       <c r="E510" s="16">
         <v>16158.66</v>
       </c>
       <c r="F510" s="16">
         <v>3255.31</v>
       </c>
       <c r="G510" s="16">
         <v>42083.26</v>
       </c>
     </row>
-    <row r="511" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="511" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A511" s="23" t="s">
         <v>428</v>
       </c>
       <c r="B511" s="15">
         <v>4339.46</v>
       </c>
       <c r="C511" s="16">
         <v>2169.73</v>
       </c>
       <c r="D511" s="16">
         <v>7223.65</v>
       </c>
       <c r="E511" s="16">
         <v>1805.91</v>
       </c>
       <c r="F511" s="16">
         <v>363.82</v>
       </c>
       <c r="G511" s="16">
         <v>4703.28</v>
       </c>
     </row>
-    <row r="512" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="512" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A512" s="23" t="s">
         <v>629</v>
       </c>
       <c r="B512" s="15">
         <v>0</v>
       </c>
       <c r="C512" s="16">
         <v>0</v>
       </c>
       <c r="D512" s="16">
         <v>0</v>
       </c>
       <c r="E512" s="16">
         <v>0</v>
       </c>
       <c r="F512" s="16">
         <v>0</v>
       </c>
       <c r="G512" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="513" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="513" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A513" s="24" t="s">
         <v>429</v>
       </c>
       <c r="B513" s="17">
         <v>1685.27</v>
       </c>
       <c r="C513" s="18">
         <v>842.63</v>
       </c>
       <c r="D513" s="18">
         <v>2805.37</v>
       </c>
       <c r="E513" s="18">
         <v>701.34</v>
       </c>
       <c r="F513" s="18">
         <v>141.29</v>
       </c>
       <c r="G513" s="18">
         <v>1826.56</v>
       </c>
     </row>
-    <row r="514" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="514" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A514" s="25" t="s">
         <v>430</v>
       </c>
       <c r="B514" s="19">
         <v>-22431</v>
       </c>
       <c r="C514" s="20">
         <v>0</v>
       </c>
       <c r="D514" s="20">
         <v>0</v>
       </c>
       <c r="E514" s="20">
         <v>0</v>
       </c>
       <c r="F514" s="20">
         <v>-5078.13</v>
       </c>
       <c r="G514" s="20">
         <v>-27509.13</v>
       </c>
     </row>
-    <row r="515" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="515" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A515" s="23" t="s">
         <v>431</v>
       </c>
       <c r="B515" s="15">
         <v>17405</v>
       </c>
       <c r="C515" s="16">
         <v>8702.5</v>
       </c>
       <c r="D515" s="16">
         <v>19048.8</v>
       </c>
       <c r="E515" s="16">
         <v>4762.2</v>
       </c>
       <c r="F515" s="16">
         <v>3940.3</v>
       </c>
       <c r="G515" s="16">
         <v>21345.3</v>
       </c>
     </row>
-    <row r="516" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="516" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A516" s="24" t="s">
         <v>432</v>
       </c>
       <c r="B516" s="17">
         <v>5026</v>
       </c>
       <c r="C516" s="18">
         <v>2513</v>
       </c>
       <c r="D516" s="18">
         <v>5500.68</v>
       </c>
       <c r="E516" s="18">
         <v>1375.17</v>
       </c>
       <c r="F516" s="18">
         <v>1137.83</v>
       </c>
       <c r="G516" s="18">
         <v>6163.83</v>
       </c>
     </row>
-    <row r="517" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="517" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A517" s="25" t="s">
         <v>433</v>
       </c>
       <c r="B517" s="19">
         <v>-49198.36</v>
       </c>
       <c r="C517" s="20">
         <v>0</v>
       </c>
       <c r="D517" s="20">
         <v>0</v>
       </c>
       <c r="E517" s="20">
         <v>0</v>
       </c>
       <c r="F517" s="20">
         <v>-2381.7600000000002</v>
       </c>
       <c r="G517" s="20">
         <v>-51580.12</v>
       </c>
     </row>
-    <row r="518" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="518" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A518" s="24" t="s">
         <v>434</v>
       </c>
       <c r="B518" s="17">
         <v>49198.36</v>
       </c>
       <c r="C518" s="18">
         <v>24599.18</v>
       </c>
       <c r="D518" s="18">
         <v>88869.71</v>
       </c>
       <c r="E518" s="18">
         <v>22217.42</v>
       </c>
       <c r="F518" s="18">
         <v>2381.7600000000002</v>
       </c>
       <c r="G518" s="18">
         <v>51580.12</v>
       </c>
     </row>
-    <row r="519" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="519" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A519" s="25" t="s">
         <v>435</v>
       </c>
       <c r="B519" s="19">
         <v>-768434.41</v>
       </c>
       <c r="C519" s="20">
         <v>0</v>
       </c>
       <c r="D519" s="20">
         <v>0</v>
       </c>
       <c r="E519" s="20">
         <v>0</v>
       </c>
       <c r="F519" s="20">
         <v>-194114.68</v>
       </c>
       <c r="G519" s="20">
         <v>-962549.09</v>
       </c>
     </row>
-    <row r="520" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="520" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A520" s="23" t="s">
         <v>436</v>
       </c>
       <c r="B520" s="15">
         <v>34575.129999999997</v>
       </c>
       <c r="C520" s="16">
         <v>17287.560000000001</v>
       </c>
       <c r="D520" s="16">
         <v>34214.089999999997</v>
       </c>
       <c r="E520" s="16">
         <v>8553.52</v>
       </c>
       <c r="F520" s="16">
         <v>8734.0400000000009</v>
       </c>
       <c r="G520" s="16">
         <v>43309.17</v>
       </c>
     </row>
-    <row r="521" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="521" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A521" s="23" t="s">
         <v>437</v>
       </c>
       <c r="B521" s="15">
         <v>8797.44</v>
       </c>
       <c r="C521" s="16">
         <v>4398.72</v>
       </c>
       <c r="D521" s="16">
         <v>8705.58</v>
       </c>
       <c r="E521" s="16">
         <v>2176.39</v>
       </c>
       <c r="F521" s="16">
         <v>2222.33</v>
       </c>
       <c r="G521" s="16">
         <v>11019.77</v>
       </c>
     </row>
-    <row r="522" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="522" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A522" s="23" t="s">
         <v>438</v>
       </c>
       <c r="B522" s="15">
         <v>297.72000000000003</v>
       </c>
       <c r="C522" s="16">
         <v>148.86000000000001</v>
       </c>
       <c r="D522" s="16">
         <v>294.61</v>
       </c>
       <c r="E522" s="16">
         <v>73.650000000000006</v>
       </c>
       <c r="F522" s="16">
         <v>75.209999999999994</v>
       </c>
       <c r="G522" s="16">
         <v>372.93</v>
       </c>
     </row>
-    <row r="523" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="523" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A523" s="23" t="s">
         <v>439</v>
       </c>
       <c r="B523" s="15">
         <v>28606.94</v>
       </c>
       <c r="C523" s="16">
         <v>14303.47</v>
       </c>
       <c r="D523" s="16">
         <v>28308.22</v>
       </c>
       <c r="E523" s="16">
         <v>7077.05</v>
       </c>
       <c r="F523" s="16">
         <v>7226.42</v>
       </c>
       <c r="G523" s="16">
         <v>35833.360000000001</v>
       </c>
     </row>
-    <row r="524" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="524" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A524" s="23" t="s">
         <v>440</v>
       </c>
       <c r="B524" s="15">
         <v>2400.9299999999998</v>
       </c>
       <c r="C524" s="16">
         <v>1200.46</v>
       </c>
       <c r="D524" s="16">
         <v>2375.86</v>
       </c>
       <c r="E524" s="16">
         <v>593.96</v>
       </c>
       <c r="F524" s="16">
         <v>606.5</v>
       </c>
       <c r="G524" s="16">
         <v>3007.43</v>
       </c>
     </row>
-    <row r="525" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="525" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A525" s="23" t="s">
         <v>441</v>
       </c>
       <c r="B525" s="15">
         <v>601700.51</v>
       </c>
       <c r="C525" s="16">
         <v>300850.25</v>
       </c>
       <c r="D525" s="16">
         <v>595417.36</v>
       </c>
       <c r="E525" s="16">
         <v>148854.34</v>
       </c>
       <c r="F525" s="16">
         <v>151995.91</v>
       </c>
       <c r="G525" s="16">
         <v>753696.42</v>
       </c>
     </row>
-    <row r="526" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="526" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A526" s="23" t="s">
         <v>651</v>
       </c>
       <c r="B526" s="15">
         <v>15150.23</v>
       </c>
       <c r="C526" s="16">
         <v>7575.11</v>
       </c>
       <c r="D526" s="16">
         <v>14992.03</v>
       </c>
       <c r="E526" s="16">
         <v>3748</v>
       </c>
       <c r="F526" s="16">
         <v>3827.11</v>
       </c>
       <c r="G526" s="16">
         <v>18977.34</v>
       </c>
     </row>
-    <row r="527" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="527" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A527" s="23" t="s">
         <v>442</v>
       </c>
       <c r="B527" s="15">
         <v>2661.57</v>
       </c>
       <c r="C527" s="16">
         <v>1330.78</v>
       </c>
       <c r="D527" s="16">
         <v>2633.78</v>
       </c>
       <c r="E527" s="16">
         <v>658.44</v>
       </c>
       <c r="F527" s="16">
         <v>672.34</v>
       </c>
       <c r="G527" s="16">
         <v>3333.91</v>
       </c>
     </row>
-    <row r="528" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="528" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A528" s="23" t="s">
         <v>443</v>
       </c>
       <c r="B528" s="15">
         <v>3561.18</v>
       </c>
       <c r="C528" s="16">
         <v>1780.59</v>
       </c>
       <c r="D528" s="16">
         <v>3523.99</v>
       </c>
       <c r="E528" s="16">
         <v>880.99</v>
       </c>
       <c r="F528" s="16">
         <v>899.6</v>
       </c>
       <c r="G528" s="16">
         <v>4460.78</v>
       </c>
     </row>
-    <row r="529" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="529" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A529" s="24" t="s">
         <v>444</v>
       </c>
       <c r="B529" s="17">
         <v>70682.759999999995</v>
       </c>
       <c r="C529" s="18">
         <v>35341.379999999997</v>
       </c>
       <c r="D529" s="18">
         <v>69944.67</v>
       </c>
       <c r="E529" s="18">
         <v>17486.16</v>
       </c>
       <c r="F529" s="18">
         <v>17855.22</v>
       </c>
       <c r="G529" s="18">
         <v>88537.98</v>
       </c>
     </row>
-    <row r="530" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="530" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A530" s="25" t="s">
         <v>445</v>
       </c>
       <c r="B530" s="19">
         <v>-27220.9</v>
       </c>
       <c r="C530" s="20">
         <v>0</v>
       </c>
       <c r="D530" s="20">
         <v>0</v>
       </c>
       <c r="E530" s="20">
         <v>0</v>
       </c>
       <c r="F530" s="20">
         <v>-2450</v>
       </c>
       <c r="G530" s="20">
         <v>-29670.9</v>
       </c>
     </row>
-    <row r="531" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="531" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A531" s="23" t="s">
         <v>446</v>
       </c>
       <c r="B531" s="15">
         <v>8510.7099999999991</v>
       </c>
       <c r="C531" s="16">
         <v>4255.3500000000004</v>
       </c>
       <c r="D531" s="16">
         <v>13957.42</v>
       </c>
       <c r="E531" s="16">
         <v>3489.35</v>
       </c>
       <c r="F531" s="16">
         <v>766</v>
       </c>
       <c r="G531" s="16">
         <v>9276.7099999999991</v>
       </c>
     </row>
-    <row r="532" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="532" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A532" s="23" t="s">
         <v>645</v>
       </c>
       <c r="B532" s="15">
         <v>5626.43</v>
       </c>
       <c r="C532" s="16">
         <v>2813.21</v>
       </c>
       <c r="D532" s="16">
         <v>9227.25</v>
       </c>
       <c r="E532" s="16">
         <v>2306.81</v>
       </c>
       <c r="F532" s="16">
         <v>506.4</v>
       </c>
       <c r="G532" s="16">
         <v>6132.83</v>
       </c>
     </row>
-    <row r="533" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="533" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A533" s="24" t="s">
         <v>447</v>
       </c>
       <c r="B533" s="17">
         <v>13083.76</v>
       </c>
       <c r="C533" s="18">
         <v>6541.88</v>
       </c>
       <c r="D533" s="18">
         <v>21457.14</v>
       </c>
       <c r="E533" s="18">
         <v>5364.28</v>
       </c>
       <c r="F533" s="18">
         <v>1177.5999999999999</v>
       </c>
       <c r="G533" s="18">
         <v>14261.36</v>
       </c>
     </row>
-    <row r="534" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="534" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A534" s="25" t="s">
         <v>448</v>
       </c>
       <c r="B534" s="19">
         <v>-403497.32</v>
       </c>
       <c r="C534" s="20">
         <v>0</v>
       </c>
       <c r="D534" s="20">
         <v>0</v>
       </c>
       <c r="E534" s="20">
         <v>0</v>
       </c>
       <c r="F534" s="20">
         <v>-52746.3</v>
       </c>
       <c r="G534" s="20">
         <v>-456243.62</v>
       </c>
     </row>
-    <row r="535" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="535" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A535" s="23" t="s">
         <v>641</v>
       </c>
       <c r="B535" s="15">
         <v>80992.67</v>
       </c>
       <c r="C535" s="16">
         <v>40496.33</v>
       </c>
       <c r="D535" s="16">
         <v>119634.97</v>
       </c>
       <c r="E535" s="16">
         <v>29908.74</v>
       </c>
       <c r="F535" s="16">
         <v>10587.59</v>
       </c>
       <c r="G535" s="16">
         <v>91580.26</v>
       </c>
     </row>
-    <row r="536" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="536" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A536" s="23" t="s">
         <v>449</v>
       </c>
       <c r="B536" s="15">
         <v>193076.09</v>
       </c>
       <c r="C536" s="16">
         <v>96538.04</v>
       </c>
       <c r="D536" s="16">
         <v>285194.37</v>
       </c>
       <c r="E536" s="16">
         <v>71298.59</v>
       </c>
       <c r="F536" s="16">
         <v>25239.45</v>
       </c>
       <c r="G536" s="16">
         <v>218315.54</v>
       </c>
     </row>
-    <row r="537" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="537" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A537" s="23" t="s">
         <v>450</v>
       </c>
       <c r="B537" s="15">
         <v>8459.2900000000009</v>
       </c>
       <c r="C537" s="16">
         <v>4229.6400000000003</v>
       </c>
       <c r="D537" s="16">
         <v>12495.29</v>
       </c>
       <c r="E537" s="16">
         <v>3123.82</v>
       </c>
       <c r="F537" s="16">
         <v>1105.82</v>
       </c>
       <c r="G537" s="16">
         <v>9565.11</v>
       </c>
     </row>
-    <row r="538" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="538" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A538" s="23" t="s">
         <v>625</v>
       </c>
       <c r="B538" s="15">
         <v>68.81</v>
       </c>
       <c r="C538" s="16">
         <v>34.4</v>
       </c>
       <c r="D538" s="16">
         <v>101.64</v>
       </c>
       <c r="E538" s="16">
         <v>25.41</v>
       </c>
       <c r="F538" s="16">
         <v>8.99</v>
       </c>
       <c r="G538" s="16">
         <v>77.8</v>
       </c>
     </row>
-    <row r="539" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="539" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A539" s="23" t="s">
         <v>451</v>
       </c>
       <c r="B539" s="15">
         <v>18439.7</v>
       </c>
       <c r="C539" s="16">
         <v>9219.85</v>
       </c>
       <c r="D539" s="16">
         <v>27237.43</v>
       </c>
       <c r="E539" s="16">
         <v>6809.35</v>
       </c>
       <c r="F539" s="16">
         <v>2410.5</v>
       </c>
       <c r="G539" s="16">
         <v>20850.2</v>
       </c>
     </row>
-    <row r="540" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="540" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A540" s="23" t="s">
         <v>452</v>
       </c>
       <c r="B540" s="15">
         <v>12279.33</v>
       </c>
       <c r="C540" s="16">
         <v>6139.66</v>
       </c>
       <c r="D540" s="16">
         <v>18137.91</v>
       </c>
       <c r="E540" s="16">
         <v>4534.47</v>
       </c>
       <c r="F540" s="16">
         <v>1605.19</v>
       </c>
       <c r="G540" s="16">
         <v>13884.52</v>
       </c>
     </row>
-    <row r="541" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="541" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A541" s="23" t="s">
         <v>453</v>
       </c>
       <c r="B541" s="15">
         <v>32425.95</v>
       </c>
       <c r="C541" s="16">
         <v>16212.97</v>
       </c>
       <c r="D541" s="16">
         <v>47896.65</v>
       </c>
       <c r="E541" s="16">
         <v>11974.16</v>
       </c>
       <c r="F541" s="16">
         <v>4238.8100000000004</v>
       </c>
       <c r="G541" s="16">
         <v>36664.76</v>
       </c>
     </row>
-    <row r="542" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="542" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A542" s="23" t="s">
         <v>454</v>
       </c>
       <c r="B542" s="15">
         <v>1617.48</v>
       </c>
       <c r="C542" s="16">
         <v>808.74</v>
       </c>
       <c r="D542" s="16">
         <v>2389.1999999999998</v>
       </c>
       <c r="E542" s="16">
         <v>597.29999999999995</v>
       </c>
       <c r="F542" s="16">
         <v>211.44</v>
       </c>
       <c r="G542" s="16">
         <v>1828.92</v>
       </c>
     </row>
-    <row r="543" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="543" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A543" s="23" t="s">
         <v>455</v>
       </c>
       <c r="B543" s="15">
         <v>2704.99</v>
       </c>
       <c r="C543" s="16">
         <v>1352.49</v>
       </c>
       <c r="D543" s="16">
         <v>3995.56</v>
       </c>
       <c r="E543" s="16">
         <v>998.89</v>
       </c>
       <c r="F543" s="16">
         <v>353.6</v>
       </c>
       <c r="G543" s="16">
         <v>3058.59</v>
       </c>
     </row>
-    <row r="544" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="544" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A544" s="23" t="s">
         <v>626</v>
       </c>
       <c r="B544" s="15">
         <v>4184.8500000000004</v>
       </c>
       <c r="C544" s="16">
         <v>2092.42</v>
       </c>
       <c r="D544" s="16">
         <v>6181.48</v>
       </c>
       <c r="E544" s="16">
         <v>1545.37</v>
       </c>
       <c r="F544" s="16">
         <v>547.04999999999995</v>
       </c>
       <c r="G544" s="16">
         <v>4731.8999999999996</v>
       </c>
     </row>
-    <row r="545" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="545" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A545" s="24" t="s">
         <v>456</v>
       </c>
       <c r="B545" s="17">
         <v>49248.160000000003</v>
       </c>
       <c r="C545" s="18">
         <v>24624.080000000002</v>
       </c>
       <c r="D545" s="18">
         <v>72744.88</v>
       </c>
       <c r="E545" s="18">
         <v>18186.22</v>
       </c>
       <c r="F545" s="18">
         <v>6437.86</v>
       </c>
       <c r="G545" s="18">
         <v>55686.02</v>
       </c>
     </row>
-    <row r="546" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="546" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A546" s="25" t="s">
         <v>457</v>
       </c>
       <c r="B546" s="19">
         <v>-83399.210000000006</v>
       </c>
       <c r="C546" s="20">
         <v>0</v>
       </c>
       <c r="D546" s="20">
         <v>0</v>
       </c>
       <c r="E546" s="20">
         <v>0</v>
       </c>
       <c r="F546" s="20">
         <v>-6885.88</v>
       </c>
       <c r="G546" s="20">
         <v>-90285.09</v>
       </c>
     </row>
-    <row r="547" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="547" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A547" s="23" t="s">
         <v>458</v>
       </c>
       <c r="B547" s="15">
         <v>1417.37</v>
       </c>
       <c r="C547" s="16">
         <v>708.68</v>
       </c>
       <c r="D547" s="16">
         <v>2366.64</v>
       </c>
       <c r="E547" s="16">
         <v>591.66</v>
       </c>
       <c r="F547" s="16">
         <v>117.02</v>
       </c>
       <c r="G547" s="16">
         <v>1534.39</v>
       </c>
     </row>
-    <row r="548" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="548" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A548" s="23" t="s">
         <v>459</v>
       </c>
       <c r="B548" s="15">
         <v>3825.3</v>
       </c>
       <c r="C548" s="16">
         <v>1912.65</v>
       </c>
       <c r="D548" s="16">
         <v>6387.24</v>
       </c>
       <c r="E548" s="16">
         <v>1596.81</v>
       </c>
       <c r="F548" s="16">
         <v>315.83999999999997</v>
       </c>
       <c r="G548" s="16">
         <v>4141.1400000000003</v>
       </c>
     </row>
-    <row r="549" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="549" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A549" s="23" t="s">
         <v>460</v>
       </c>
       <c r="B549" s="15">
         <v>30064.95</v>
       </c>
       <c r="C549" s="16">
         <v>15032.47</v>
       </c>
       <c r="D549" s="16">
         <v>50200.61</v>
       </c>
       <c r="E549" s="16">
         <v>12550.15</v>
       </c>
       <c r="F549" s="16">
         <v>2482.3200000000002</v>
       </c>
       <c r="G549" s="16">
         <v>32547.27</v>
       </c>
     </row>
-    <row r="550" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="550" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A550" s="23" t="s">
         <v>461</v>
       </c>
       <c r="B550" s="15">
         <v>1243.17</v>
       </c>
       <c r="C550" s="16">
         <v>621.58000000000004</v>
       </c>
       <c r="D550" s="16">
         <v>2075.7600000000002</v>
       </c>
       <c r="E550" s="16">
         <v>518.94000000000005</v>
       </c>
       <c r="F550" s="16">
         <v>102.64</v>
       </c>
       <c r="G550" s="16">
         <v>1345.81</v>
       </c>
     </row>
-    <row r="551" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="551" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A551" s="23" t="s">
         <v>462</v>
       </c>
       <c r="B551" s="15">
         <v>0</v>
       </c>
       <c r="C551" s="16">
         <v>0</v>
       </c>
       <c r="D551" s="16">
         <v>0</v>
       </c>
       <c r="E551" s="16">
         <v>0</v>
       </c>
       <c r="F551" s="16">
         <v>0</v>
       </c>
       <c r="G551" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="552" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="552" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A552" s="24" t="s">
         <v>463</v>
       </c>
       <c r="B552" s="17">
         <v>46848.42</v>
       </c>
       <c r="C552" s="18">
         <v>23424.21</v>
       </c>
       <c r="D552" s="18">
         <v>78224.62</v>
       </c>
       <c r="E552" s="18">
         <v>19556.150000000001</v>
       </c>
       <c r="F552" s="18">
         <v>3868.06</v>
       </c>
       <c r="G552" s="18">
         <v>50716.480000000003</v>
       </c>
     </row>
-    <row r="553" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="553" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A553" s="25" t="s">
         <v>464</v>
       </c>
       <c r="B553" s="19">
         <v>-268766.39</v>
       </c>
       <c r="C553" s="20">
         <v>0</v>
       </c>
       <c r="D553" s="20">
         <v>0</v>
       </c>
       <c r="E553" s="20">
         <v>0</v>
       </c>
       <c r="F553" s="20">
         <v>-46587.33</v>
       </c>
       <c r="G553" s="20">
         <v>-315353.71999999997</v>
       </c>
     </row>
-    <row r="554" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="554" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A554" s="23" t="s">
         <v>465</v>
       </c>
       <c r="B554" s="15">
         <v>17231.560000000001</v>
       </c>
       <c r="C554" s="16">
         <v>8615.7800000000007</v>
       </c>
       <c r="D554" s="16">
         <v>22515.64</v>
       </c>
       <c r="E554" s="16">
         <v>5628.91</v>
       </c>
       <c r="F554" s="16">
         <v>2986.87</v>
       </c>
       <c r="G554" s="16">
         <v>20218.43</v>
       </c>
     </row>
-    <row r="555" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="555" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A555" s="23" t="s">
         <v>466</v>
       </c>
       <c r="B555" s="15">
         <v>650.05999999999995</v>
       </c>
       <c r="C555" s="16">
         <v>325.02999999999997</v>
       </c>
       <c r="D555" s="16">
         <v>849.4</v>
       </c>
       <c r="E555" s="16">
         <v>212.35</v>
       </c>
       <c r="F555" s="16">
         <v>112.68</v>
       </c>
       <c r="G555" s="16">
         <v>762.74</v>
       </c>
     </row>
-    <row r="556" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="556" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A556" s="23" t="s">
         <v>467</v>
       </c>
       <c r="B556" s="15">
         <v>152351.06</v>
       </c>
       <c r="C556" s="16">
         <v>76175.53</v>
       </c>
       <c r="D556" s="16">
         <v>199069.51</v>
       </c>
       <c r="E556" s="16">
         <v>49767.37</v>
       </c>
       <c r="F556" s="16">
         <v>26408.16</v>
       </c>
       <c r="G556" s="16">
         <v>178759.22</v>
       </c>
     </row>
-    <row r="557" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="557" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A557" s="23" t="s">
         <v>468</v>
       </c>
       <c r="B557" s="15">
         <v>838.1</v>
       </c>
       <c r="C557" s="16">
         <v>419.05</v>
       </c>
       <c r="D557" s="16">
         <v>1095.0999999999999</v>
       </c>
       <c r="E557" s="16">
         <v>273.77</v>
       </c>
       <c r="F557" s="16">
         <v>145.28</v>
       </c>
       <c r="G557" s="16">
         <v>983.38</v>
       </c>
     </row>
-    <row r="558" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="558" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A558" s="23" t="s">
         <v>657</v>
       </c>
       <c r="B558" s="15">
         <v>14921.01</v>
       </c>
       <c r="C558" s="16">
         <v>7460.5</v>
       </c>
       <c r="D558" s="16">
         <v>19496.54</v>
       </c>
       <c r="E558" s="16">
         <v>4874.13</v>
       </c>
       <c r="F558" s="16">
         <v>2586.37</v>
       </c>
       <c r="G558" s="16">
         <v>17507.38</v>
       </c>
     </row>
-    <row r="559" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="559" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A559" s="23" t="s">
         <v>469</v>
       </c>
       <c r="B559" s="15">
         <v>728.39</v>
       </c>
       <c r="C559" s="16">
         <v>364.19</v>
       </c>
       <c r="D559" s="16">
         <v>951.75</v>
       </c>
       <c r="E559" s="16">
         <v>237.93</v>
       </c>
       <c r="F559" s="16">
         <v>126.26</v>
       </c>
       <c r="G559" s="16">
         <v>854.65</v>
       </c>
     </row>
-    <row r="560" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="560" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A560" s="23" t="s">
         <v>470</v>
       </c>
       <c r="B560" s="15">
         <v>469.98</v>
       </c>
       <c r="C560" s="16">
         <v>234.99</v>
       </c>
       <c r="D560" s="16">
         <v>614.1</v>
       </c>
       <c r="E560" s="16">
         <v>153.52000000000001</v>
       </c>
       <c r="F560" s="16">
         <v>81.47</v>
       </c>
       <c r="G560" s="16">
         <v>551.45000000000005</v>
       </c>
     </row>
-    <row r="561" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="561" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A561" s="23" t="s">
         <v>471</v>
       </c>
       <c r="B561" s="15">
         <v>5435.81</v>
       </c>
       <c r="C561" s="16">
         <v>2717.9</v>
       </c>
       <c r="D561" s="16">
         <v>7102.7</v>
       </c>
       <c r="E561" s="16">
         <v>1775.67</v>
       </c>
       <c r="F561" s="16">
         <v>942.23</v>
       </c>
       <c r="G561" s="16">
         <v>6378.04</v>
       </c>
     </row>
-    <row r="562" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="562" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A562" s="23" t="s">
         <v>472</v>
       </c>
       <c r="B562" s="15">
         <v>24954.53</v>
       </c>
       <c r="C562" s="16">
         <v>12477.26</v>
       </c>
       <c r="D562" s="16">
         <v>32606.83</v>
       </c>
       <c r="E562" s="16">
         <v>8151.7</v>
       </c>
       <c r="F562" s="16">
         <v>4325.5600000000004</v>
       </c>
       <c r="G562" s="16">
         <v>29280.09</v>
       </c>
     </row>
-    <row r="563" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="563" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A563" s="23" t="s">
         <v>473</v>
       </c>
       <c r="B563" s="15">
         <v>932.12</v>
       </c>
       <c r="C563" s="16">
         <v>466.06</v>
       </c>
       <c r="D563" s="16">
         <v>1217.95</v>
       </c>
       <c r="E563" s="16">
         <v>304.48</v>
       </c>
       <c r="F563" s="16">
         <v>161.58000000000001</v>
       </c>
       <c r="G563" s="16">
         <v>1093.7</v>
       </c>
     </row>
-    <row r="564" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="564" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A564" s="23" t="s">
         <v>474</v>
       </c>
       <c r="B564" s="15">
         <v>477.83</v>
       </c>
       <c r="C564" s="16">
         <v>238.91</v>
       </c>
       <c r="D564" s="16">
         <v>624.35</v>
       </c>
       <c r="E564" s="16">
         <v>156.08000000000001</v>
       </c>
       <c r="F564" s="16">
         <v>82.83</v>
       </c>
       <c r="G564" s="16">
         <v>560.66</v>
       </c>
     </row>
-    <row r="565" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="565" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A565" s="23" t="s">
         <v>646</v>
       </c>
       <c r="B565" s="15">
         <v>24515.93</v>
       </c>
       <c r="C565" s="16">
         <v>12257.96</v>
       </c>
       <c r="D565" s="16">
         <v>32033.74</v>
       </c>
       <c r="E565" s="16">
         <v>8008.43</v>
       </c>
       <c r="F565" s="16">
         <v>4249.53</v>
       </c>
       <c r="G565" s="16">
         <v>28765.46</v>
       </c>
     </row>
-    <row r="566" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="566" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A566" s="23" t="s">
         <v>475</v>
       </c>
       <c r="B566" s="15">
         <v>2193.13</v>
       </c>
       <c r="C566" s="16">
         <v>1096.56</v>
       </c>
       <c r="D566" s="16">
         <v>2865.65</v>
       </c>
       <c r="E566" s="16">
         <v>716.41</v>
       </c>
       <c r="F566" s="16">
         <v>380.15</v>
       </c>
       <c r="G566" s="16">
         <v>2573.2800000000002</v>
       </c>
     </row>
-    <row r="567" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="567" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A567" s="23" t="s">
         <v>476</v>
       </c>
       <c r="B567" s="15">
         <v>6955.34</v>
       </c>
       <c r="C567" s="16">
         <v>3477.67</v>
       </c>
       <c r="D567" s="16">
         <v>9088.2000000000007</v>
       </c>
       <c r="E567" s="16">
         <v>2272.0500000000002</v>
       </c>
       <c r="F567" s="16">
         <v>1205.6199999999999</v>
       </c>
       <c r="G567" s="16">
         <v>8160.96</v>
       </c>
     </row>
-    <row r="568" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="568" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A568" s="24" t="s">
         <v>477</v>
       </c>
       <c r="B568" s="17">
         <v>16111.54</v>
       </c>
       <c r="C568" s="18">
         <v>8055.77</v>
       </c>
       <c r="D568" s="18">
         <v>21052.14</v>
       </c>
       <c r="E568" s="18">
         <v>5263.03</v>
       </c>
       <c r="F568" s="18">
         <v>2792.74</v>
       </c>
       <c r="G568" s="18">
         <v>18904.28</v>
       </c>
     </row>
-    <row r="569" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="569" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A569" s="25" t="s">
         <v>478</v>
       </c>
       <c r="B569" s="19">
         <v>-270583</v>
       </c>
       <c r="C569" s="20">
         <v>0</v>
       </c>
       <c r="D569" s="20">
         <v>0</v>
       </c>
       <c r="E569" s="20">
         <v>0</v>
       </c>
       <c r="F569" s="20">
         <v>-37415.230000000003</v>
       </c>
       <c r="G569" s="20">
         <v>-307998.23</v>
       </c>
     </row>
-    <row r="570" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="570" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A570" s="23" t="s">
         <v>479</v>
       </c>
       <c r="B570" s="15">
         <v>106962.95</v>
       </c>
       <c r="C570" s="16">
         <v>53481.47</v>
       </c>
       <c r="D570" s="16">
         <v>154764.15</v>
       </c>
       <c r="E570" s="16">
         <v>38691.03</v>
       </c>
       <c r="F570" s="16">
         <v>14790.44</v>
       </c>
       <c r="G570" s="16">
         <v>121753.39</v>
       </c>
     </row>
-    <row r="571" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="571" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A571" s="23" t="s">
         <v>480</v>
       </c>
       <c r="B571" s="15">
         <v>15043.9</v>
       </c>
       <c r="C571" s="16">
         <v>7521.95</v>
       </c>
       <c r="D571" s="16">
         <v>21766.94</v>
       </c>
       <c r="E571" s="16">
         <v>5441.73</v>
       </c>
       <c r="F571" s="16">
         <v>2080.2199999999998</v>
       </c>
       <c r="G571" s="16">
         <v>17124.12</v>
       </c>
     </row>
-    <row r="572" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="572" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A572" s="23" t="s">
         <v>481</v>
       </c>
       <c r="B572" s="15">
         <v>17267.25</v>
       </c>
       <c r="C572" s="16">
         <v>8633.6200000000008</v>
       </c>
       <c r="D572" s="16">
         <v>24983.9</v>
       </c>
       <c r="E572" s="16">
         <v>6245.97</v>
       </c>
       <c r="F572" s="16">
         <v>2387.65</v>
       </c>
       <c r="G572" s="16">
         <v>19654.900000000001</v>
       </c>
     </row>
-    <row r="573" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="573" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A573" s="23" t="s">
         <v>482</v>
       </c>
       <c r="B573" s="15">
         <v>103105</v>
       </c>
       <c r="C573" s="16">
         <v>51552.5</v>
       </c>
       <c r="D573" s="16">
         <v>149182.09</v>
       </c>
       <c r="E573" s="16">
         <v>37295.519999999997</v>
       </c>
       <c r="F573" s="16">
         <v>14256.98</v>
       </c>
       <c r="G573" s="16">
         <v>117361.98</v>
       </c>
     </row>
-    <row r="574" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="574" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A574" s="23" t="s">
         <v>483</v>
       </c>
       <c r="B574" s="15">
         <v>9509.84</v>
       </c>
       <c r="C574" s="16">
         <v>4754.92</v>
       </c>
       <c r="D574" s="16">
         <v>13759.74</v>
       </c>
       <c r="E574" s="16">
         <v>3439.93</v>
       </c>
       <c r="F574" s="16">
         <v>1314.99</v>
       </c>
       <c r="G574" s="16">
         <v>10824.83</v>
       </c>
     </row>
-    <row r="575" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="575" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A575" s="24" t="s">
         <v>484</v>
       </c>
       <c r="B575" s="17">
         <v>18694.060000000001</v>
       </c>
       <c r="C575" s="18">
         <v>9347.0300000000007</v>
       </c>
       <c r="D575" s="18">
         <v>27048.33</v>
       </c>
       <c r="E575" s="18">
         <v>6762.08</v>
       </c>
       <c r="F575" s="18">
         <v>2584.9499999999998</v>
       </c>
       <c r="G575" s="18">
         <v>21279.01</v>
       </c>
     </row>
-    <row r="576" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="576" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A576" s="25" t="s">
         <v>485</v>
       </c>
       <c r="B576" s="19">
         <v>-433727.04</v>
       </c>
       <c r="C576" s="20">
         <v>0</v>
       </c>
       <c r="D576" s="20">
         <v>0</v>
       </c>
       <c r="E576" s="20">
         <v>0</v>
       </c>
       <c r="F576" s="20">
         <v>-39168.54</v>
       </c>
       <c r="G576" s="20">
         <v>-472895.58</v>
       </c>
     </row>
-    <row r="577" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="577" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A577" s="23" t="s">
         <v>486</v>
       </c>
       <c r="B577" s="15">
         <v>30638.29</v>
       </c>
       <c r="C577" s="16">
         <v>15319.14</v>
       </c>
       <c r="D577" s="16">
         <v>50209.19</v>
       </c>
       <c r="E577" s="16">
         <v>12552.29</v>
       </c>
       <c r="F577" s="16">
         <v>2766.85</v>
       </c>
       <c r="G577" s="16">
         <v>33405.14</v>
       </c>
     </row>
-    <row r="578" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="578" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A578" s="23" t="s">
         <v>487</v>
       </c>
       <c r="B578" s="15">
         <v>5416.59</v>
       </c>
       <c r="C578" s="16">
         <v>2708.29</v>
       </c>
       <c r="D578" s="16">
         <v>8876.5499999999993</v>
       </c>
       <c r="E578" s="16">
         <v>2219.13</v>
       </c>
       <c r="F578" s="16">
         <v>489.16</v>
       </c>
       <c r="G578" s="16">
         <v>5905.75</v>
       </c>
     </row>
-    <row r="579" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="579" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A579" s="23" t="s">
         <v>488</v>
       </c>
       <c r="B579" s="15">
         <v>10268.09</v>
       </c>
       <c r="C579" s="16">
         <v>5134.04</v>
       </c>
       <c r="D579" s="16">
         <v>16827.07</v>
       </c>
       <c r="E579" s="16">
         <v>4206.76</v>
       </c>
       <c r="F579" s="16">
         <v>927.28</v>
       </c>
       <c r="G579" s="16">
         <v>11195.37</v>
       </c>
     </row>
-    <row r="580" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="580" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A580" s="23" t="s">
         <v>489</v>
       </c>
       <c r="B580" s="15">
         <v>5140.12</v>
       </c>
       <c r="C580" s="16">
         <v>2570.06</v>
       </c>
       <c r="D580" s="16">
         <v>8423.49</v>
       </c>
       <c r="E580" s="16">
         <v>2105.87</v>
       </c>
       <c r="F580" s="16">
         <v>464.19</v>
       </c>
       <c r="G580" s="16">
         <v>5604.31</v>
       </c>
     </row>
-    <row r="581" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="581" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A581" s="23" t="s">
         <v>490</v>
       </c>
       <c r="B581" s="15">
         <v>19682.490000000002</v>
       </c>
       <c r="C581" s="16">
         <v>9841.24</v>
       </c>
       <c r="D581" s="16">
         <v>32255.119999999999</v>
       </c>
       <c r="E581" s="16">
         <v>8063.78</v>
       </c>
       <c r="F581" s="16">
         <v>1777.46</v>
       </c>
       <c r="G581" s="16">
         <v>21459.95</v>
       </c>
     </row>
-    <row r="582" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="582" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A582" s="23" t="s">
         <v>616</v>
       </c>
       <c r="B582" s="15">
         <v>67602.09</v>
       </c>
       <c r="C582" s="16">
         <v>33801.040000000001</v>
       </c>
       <c r="D582" s="16">
         <v>110784.46</v>
       </c>
       <c r="E582" s="16">
         <v>27696.11</v>
       </c>
       <c r="F582" s="16">
         <v>6104.93</v>
       </c>
       <c r="G582" s="16">
         <v>73707.02</v>
       </c>
     </row>
-    <row r="583" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="583" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A583" s="23" t="s">
         <v>491</v>
       </c>
       <c r="B583" s="15">
         <v>24239.3</v>
       </c>
       <c r="C583" s="16">
         <v>12119.65</v>
       </c>
       <c r="D583" s="16">
         <v>39722.71</v>
       </c>
       <c r="E583" s="16">
         <v>9930.67</v>
       </c>
       <c r="F583" s="16">
         <v>2188.98</v>
       </c>
       <c r="G583" s="16">
         <v>26428.28</v>
       </c>
     </row>
-    <row r="584" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="584" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A584" s="23" t="s">
         <v>492</v>
       </c>
       <c r="B584" s="15">
         <v>15107.31</v>
       </c>
       <c r="C584" s="16">
         <v>7553.65</v>
       </c>
       <c r="D584" s="16">
         <v>24757.439999999999</v>
       </c>
       <c r="E584" s="16">
         <v>6189.36</v>
       </c>
       <c r="F584" s="16">
         <v>1364.29</v>
       </c>
       <c r="G584" s="16">
         <v>16471.599999999999</v>
       </c>
     </row>
-    <row r="585" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="585" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A585" s="23" t="s">
         <v>493</v>
       </c>
       <c r="B585" s="15">
         <v>234629.96</v>
       </c>
       <c r="C585" s="16">
         <v>117314.98</v>
       </c>
       <c r="D585" s="16">
         <v>384505.15</v>
       </c>
       <c r="E585" s="16">
         <v>96126.28</v>
       </c>
       <c r="F585" s="16">
         <v>21188.7</v>
       </c>
       <c r="G585" s="16">
         <v>255818.66</v>
       </c>
     </row>
-    <row r="586" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="586" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A586" s="24" t="s">
         <v>494</v>
       </c>
       <c r="B586" s="17">
         <v>21002.799999999999</v>
       </c>
       <c r="C586" s="18">
         <v>10501.4</v>
       </c>
       <c r="D586" s="18">
         <v>34418.82</v>
       </c>
       <c r="E586" s="18">
         <v>8604.7000000000007</v>
       </c>
       <c r="F586" s="18">
         <v>1896.7</v>
       </c>
       <c r="G586" s="18">
         <v>22899.5</v>
       </c>
     </row>
-    <row r="587" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="587" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A587" s="25" t="s">
         <v>495</v>
       </c>
       <c r="B587" s="19">
         <v>-160905.45000000001</v>
       </c>
       <c r="C587" s="20">
         <v>0</v>
       </c>
       <c r="D587" s="20">
         <v>0</v>
       </c>
       <c r="E587" s="20">
         <v>0</v>
       </c>
       <c r="F587" s="20">
         <v>-12490.24</v>
       </c>
       <c r="G587" s="20">
         <v>-173395.69</v>
       </c>
     </row>
-    <row r="588" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="588" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A588" s="23" t="s">
         <v>496</v>
       </c>
       <c r="B588" s="15">
         <v>802.57</v>
       </c>
       <c r="C588" s="16">
         <v>401.28</v>
       </c>
       <c r="D588" s="16">
         <v>1355.95</v>
       </c>
       <c r="E588" s="16">
         <v>338.98</v>
       </c>
       <c r="F588" s="16">
         <v>62.3</v>
       </c>
       <c r="G588" s="16">
         <v>864.87</v>
       </c>
     </row>
-    <row r="589" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="589" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A589" s="23" t="s">
         <v>497</v>
       </c>
       <c r="B589" s="15">
         <v>1284.58</v>
       </c>
       <c r="C589" s="16">
         <v>642.29</v>
       </c>
       <c r="D589" s="16">
         <v>2170.29</v>
       </c>
       <c r="E589" s="16">
         <v>542.57000000000005</v>
       </c>
       <c r="F589" s="16">
         <v>99.72</v>
       </c>
       <c r="G589" s="16">
         <v>1384.3</v>
       </c>
     </row>
-    <row r="590" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="590" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A590" s="23" t="s">
         <v>498</v>
       </c>
       <c r="B590" s="15">
         <v>913.37</v>
       </c>
       <c r="C590" s="16">
         <v>456.68</v>
       </c>
       <c r="D590" s="16">
         <v>1543.14</v>
       </c>
       <c r="E590" s="16">
         <v>385.78</v>
       </c>
       <c r="F590" s="16">
         <v>70.900000000000006</v>
       </c>
       <c r="G590" s="16">
         <v>984.27</v>
       </c>
     </row>
-    <row r="591" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="591" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A591" s="23" t="s">
         <v>499</v>
       </c>
       <c r="B591" s="15">
         <v>80918.34</v>
       </c>
       <c r="C591" s="16">
         <v>40459.17</v>
       </c>
       <c r="D591" s="16">
         <v>136711.65</v>
       </c>
       <c r="E591" s="16">
         <v>34177.910000000003</v>
       </c>
       <c r="F591" s="16">
         <v>6281.26</v>
       </c>
       <c r="G591" s="16">
         <v>87199.6</v>
       </c>
     </row>
-    <row r="592" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="592" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A592" s="23" t="s">
         <v>500</v>
       </c>
       <c r="B592" s="15">
         <v>35492.53</v>
       </c>
       <c r="C592" s="16">
         <v>17746.259999999998</v>
       </c>
       <c r="D592" s="16">
         <v>59964.68</v>
       </c>
       <c r="E592" s="16">
         <v>14991.17</v>
       </c>
       <c r="F592" s="16">
         <v>2755.09</v>
       </c>
       <c r="G592" s="16">
         <v>38247.620000000003</v>
       </c>
     </row>
-    <row r="593" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="593" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A593" s="23" t="s">
         <v>501</v>
       </c>
       <c r="B593" s="15">
         <v>1436.55</v>
       </c>
       <c r="C593" s="16">
         <v>718.27</v>
       </c>
       <c r="D593" s="16">
         <v>2427.0500000000002</v>
       </c>
       <c r="E593" s="16">
         <v>606.76</v>
       </c>
       <c r="F593" s="16">
         <v>111.51</v>
       </c>
       <c r="G593" s="16">
         <v>1548.06</v>
       </c>
     </row>
-    <row r="594" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="594" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A594" s="23" t="s">
         <v>502</v>
       </c>
       <c r="B594" s="15">
         <v>20321.66</v>
       </c>
       <c r="C594" s="16">
         <v>10160.83</v>
       </c>
       <c r="D594" s="16">
         <v>34333.47</v>
       </c>
       <c r="E594" s="16">
         <v>8583.36</v>
       </c>
       <c r="F594" s="16">
         <v>1577.47</v>
       </c>
       <c r="G594" s="16">
         <v>21899.13</v>
       </c>
     </row>
-    <row r="595" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="595" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A595" s="24" t="s">
         <v>503</v>
       </c>
       <c r="B595" s="17">
         <v>19735.849999999999</v>
       </c>
       <c r="C595" s="18">
         <v>9867.92</v>
       </c>
       <c r="D595" s="18">
         <v>33343.75</v>
       </c>
       <c r="E595" s="18">
         <v>8335.93</v>
       </c>
       <c r="F595" s="18">
         <v>1531.99</v>
       </c>
       <c r="G595" s="18">
         <v>21267.84</v>
       </c>
     </row>
-    <row r="596" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="596" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A596" s="25" t="s">
         <v>504</v>
       </c>
       <c r="B596" s="19">
         <v>-93265.22</v>
       </c>
       <c r="C596" s="20">
         <v>0</v>
       </c>
       <c r="D596" s="20">
         <v>0</v>
       </c>
       <c r="E596" s="20">
         <v>0</v>
       </c>
       <c r="F596" s="20">
         <v>-14133.27</v>
       </c>
       <c r="G596" s="20">
         <v>-107398.49</v>
       </c>
     </row>
-    <row r="597" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="597" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A597" s="23" t="s">
         <v>505</v>
       </c>
       <c r="B597" s="15">
         <v>1339.38</v>
       </c>
       <c r="C597" s="16">
         <v>669.69</v>
       </c>
       <c r="D597" s="16">
         <v>1866.89</v>
       </c>
       <c r="E597" s="16">
         <v>466.72</v>
       </c>
       <c r="F597" s="16">
         <v>202.97</v>
       </c>
       <c r="G597" s="16">
         <v>1542.35</v>
       </c>
     </row>
-    <row r="598" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="598" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A598" s="23" t="s">
         <v>506</v>
       </c>
       <c r="B598" s="15">
         <v>66096.259999999995</v>
       </c>
       <c r="C598" s="16">
         <v>33048.129999999997</v>
       </c>
       <c r="D598" s="16">
         <v>92128.04</v>
       </c>
       <c r="E598" s="16">
         <v>23032.01</v>
       </c>
       <c r="F598" s="16">
         <v>10016.120000000001</v>
       </c>
       <c r="G598" s="16">
         <v>76112.38</v>
       </c>
     </row>
-    <row r="599" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="599" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A599" s="23" t="s">
         <v>658</v>
       </c>
       <c r="B599" s="15">
         <v>0</v>
       </c>
       <c r="C599" s="16">
         <v>0</v>
       </c>
       <c r="D599" s="16">
         <v>0</v>
       </c>
       <c r="E599" s="16">
         <v>0</v>
       </c>
       <c r="F599" s="16">
         <v>0</v>
       </c>
       <c r="G599" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="600" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="600" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A600" s="23" t="s">
         <v>624</v>
       </c>
       <c r="B600" s="15">
         <v>0</v>
       </c>
       <c r="C600" s="16">
         <v>0</v>
       </c>
       <c r="D600" s="16">
         <v>0</v>
       </c>
       <c r="E600" s="16">
         <v>0</v>
       </c>
       <c r="F600" s="16">
         <v>0</v>
       </c>
       <c r="G600" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="601" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="601" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A601" s="23" t="s">
         <v>507</v>
       </c>
       <c r="B601" s="15">
         <v>4711.13</v>
       </c>
       <c r="C601" s="16">
         <v>2355.56</v>
       </c>
       <c r="D601" s="16">
         <v>6566.59</v>
       </c>
       <c r="E601" s="16">
         <v>1641.64</v>
       </c>
       <c r="F601" s="16">
         <v>713.92</v>
       </c>
       <c r="G601" s="16">
         <v>5425.05</v>
       </c>
     </row>
-    <row r="602" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="602" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A602" s="23" t="s">
         <v>627</v>
       </c>
       <c r="B602" s="15">
         <v>1245.94</v>
       </c>
       <c r="C602" s="16">
         <v>622.97</v>
       </c>
       <c r="D602" s="16">
         <v>1736.65</v>
       </c>
       <c r="E602" s="16">
         <v>434.16</v>
       </c>
       <c r="F602" s="16">
         <v>188.81</v>
       </c>
       <c r="G602" s="16">
         <v>1434.75</v>
       </c>
     </row>
-    <row r="603" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="603" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A603" s="23" t="s">
         <v>508</v>
       </c>
       <c r="B603" s="15">
         <v>4672.2</v>
       </c>
       <c r="C603" s="16">
         <v>2336.1</v>
       </c>
       <c r="D603" s="16">
         <v>6512.33</v>
       </c>
       <c r="E603" s="16">
         <v>1628.08</v>
       </c>
       <c r="F603" s="16">
         <v>708.02</v>
       </c>
       <c r="G603" s="16">
         <v>5380.22</v>
       </c>
     </row>
-    <row r="604" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="604" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A604" s="23" t="s">
         <v>509</v>
       </c>
       <c r="B604" s="15">
         <v>9165.31</v>
       </c>
       <c r="C604" s="16">
         <v>4582.6499999999996</v>
       </c>
       <c r="D604" s="16">
         <v>12775.03</v>
       </c>
       <c r="E604" s="16">
         <v>3193.75</v>
       </c>
       <c r="F604" s="16">
         <v>1388.9</v>
       </c>
       <c r="G604" s="16">
         <v>10554.21</v>
       </c>
     </row>
-    <row r="605" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="605" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A605" s="23" t="s">
         <v>510</v>
       </c>
       <c r="B605" s="15">
         <v>4173.87</v>
       </c>
       <c r="C605" s="16">
         <v>2086.9299999999998</v>
       </c>
       <c r="D605" s="16">
         <v>5817.73</v>
       </c>
       <c r="E605" s="16">
         <v>1454.43</v>
       </c>
       <c r="F605" s="16">
         <v>632.5</v>
       </c>
       <c r="G605" s="16">
         <v>4806.37</v>
       </c>
     </row>
-    <row r="606" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="606" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A606" s="24" t="s">
         <v>511</v>
       </c>
       <c r="B606" s="17">
         <v>1861.13</v>
       </c>
       <c r="C606" s="18">
         <v>930.56</v>
       </c>
       <c r="D606" s="18">
         <v>2594.12</v>
       </c>
       <c r="E606" s="18">
         <v>648.53</v>
       </c>
       <c r="F606" s="18">
         <v>282.02999999999997</v>
       </c>
       <c r="G606" s="18">
         <v>2143.16</v>
       </c>
     </row>
-    <row r="607" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="607" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A607" s="25" t="s">
         <v>512</v>
       </c>
       <c r="B607" s="19">
         <v>-40923.599999999999</v>
       </c>
       <c r="C607" s="20">
         <v>0</v>
       </c>
       <c r="D607" s="20">
         <v>0</v>
       </c>
       <c r="E607" s="20">
         <v>0</v>
       </c>
       <c r="F607" s="20">
         <v>-2768.86</v>
       </c>
       <c r="G607" s="20">
         <v>-43692.46</v>
       </c>
     </row>
-    <row r="608" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="608" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A608" s="23" t="s">
         <v>513</v>
       </c>
       <c r="B608" s="15">
         <v>0</v>
       </c>
       <c r="C608" s="16">
         <v>0</v>
       </c>
       <c r="D608" s="16">
         <v>0</v>
       </c>
       <c r="E608" s="16">
         <v>0</v>
       </c>
       <c r="F608" s="16">
         <v>0</v>
       </c>
       <c r="G608" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="609" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="609" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A609" s="23" t="s">
         <v>514</v>
       </c>
       <c r="B609" s="15">
         <v>1328.06</v>
       </c>
       <c r="C609" s="16">
         <v>664.03</v>
       </c>
       <c r="D609" s="16">
         <v>2296.71</v>
       </c>
       <c r="E609" s="16">
         <v>574.16999999999996</v>
       </c>
       <c r="F609" s="16">
         <v>89.86</v>
       </c>
       <c r="G609" s="16">
         <v>1417.92</v>
       </c>
     </row>
-    <row r="610" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="610" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A610" s="23" t="s">
         <v>515</v>
       </c>
       <c r="B610" s="15">
         <v>35750.68</v>
       </c>
       <c r="C610" s="16">
         <v>17875.34</v>
       </c>
       <c r="D610" s="16">
         <v>61825.99</v>
       </c>
       <c r="E610" s="16">
         <v>15456.49</v>
       </c>
       <c r="F610" s="16">
         <v>2418.85</v>
       </c>
       <c r="G610" s="16">
         <v>38169.53</v>
       </c>
     </row>
-    <row r="611" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="611" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A611" s="23" t="s">
         <v>657</v>
       </c>
       <c r="B611" s="15">
         <v>1676.4</v>
       </c>
       <c r="C611" s="16">
         <v>838.2</v>
       </c>
       <c r="D611" s="16">
         <v>2899.11</v>
       </c>
       <c r="E611" s="16">
         <v>724.77</v>
       </c>
       <c r="F611" s="16">
         <v>113.43</v>
       </c>
       <c r="G611" s="16">
         <v>1789.83</v>
       </c>
     </row>
-    <row r="612" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="612" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A612" s="24" t="s">
         <v>516</v>
       </c>
       <c r="B612" s="17">
         <v>2168.46</v>
       </c>
       <c r="C612" s="18">
         <v>1084.23</v>
       </c>
       <c r="D612" s="18">
         <v>3750.05</v>
       </c>
       <c r="E612" s="18">
         <v>937.51</v>
       </c>
       <c r="F612" s="18">
         <v>146.72</v>
       </c>
       <c r="G612" s="18">
         <v>2315.1799999999998</v>
       </c>
     </row>
-    <row r="613" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="613" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A613" s="25" t="s">
         <v>517</v>
       </c>
       <c r="B613" s="19">
         <v>-216045.26</v>
       </c>
       <c r="C613" s="20">
         <v>0</v>
       </c>
       <c r="D613" s="20">
         <v>0</v>
       </c>
       <c r="E613" s="20">
         <v>0</v>
       </c>
       <c r="F613" s="20">
         <v>-3434.1</v>
       </c>
       <c r="G613" s="20">
         <v>-219479.36</v>
       </c>
     </row>
-    <row r="614" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="614" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A614" s="23" t="s">
         <v>518</v>
       </c>
       <c r="B614" s="15">
         <v>111340.96</v>
       </c>
       <c r="C614" s="16">
         <v>55670.48</v>
       </c>
       <c r="D614" s="16">
         <v>215602.79</v>
       </c>
       <c r="E614" s="16">
         <v>53900.69</v>
       </c>
       <c r="F614" s="16">
         <v>1769.79</v>
       </c>
       <c r="G614" s="16">
         <v>113110.75</v>
       </c>
     </row>
-    <row r="615" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="615" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A615" s="23" t="s">
         <v>519</v>
       </c>
       <c r="B615" s="15">
         <v>12231.29</v>
       </c>
       <c r="C615" s="16">
         <v>6115.64</v>
       </c>
       <c r="D615" s="16">
         <v>23684.91</v>
       </c>
       <c r="E615" s="16">
         <v>5921.22</v>
       </c>
       <c r="F615" s="16">
         <v>194.42</v>
       </c>
       <c r="G615" s="16">
         <v>12425.71</v>
       </c>
     </row>
-    <row r="616" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="616" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A616" s="23" t="s">
         <v>617</v>
       </c>
       <c r="B616" s="15">
         <v>31866.53</v>
       </c>
       <c r="C616" s="16">
         <v>15933.26</v>
       </c>
       <c r="D616" s="16">
         <v>61706.96</v>
       </c>
       <c r="E616" s="16">
         <v>15426.74</v>
       </c>
       <c r="F616" s="16">
         <v>506.52</v>
       </c>
       <c r="G616" s="16">
         <v>32373.05</v>
       </c>
     </row>
-    <row r="617" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="617" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A617" s="23" t="s">
         <v>520</v>
       </c>
       <c r="B617" s="15">
         <v>4155.97</v>
       </c>
       <c r="C617" s="16">
         <v>2077.98</v>
       </c>
       <c r="D617" s="16">
         <v>8047.7</v>
       </c>
       <c r="E617" s="16">
         <v>2011.92</v>
       </c>
       <c r="F617" s="16">
         <v>66.06</v>
       </c>
       <c r="G617" s="16">
         <v>4222.03</v>
       </c>
     </row>
-    <row r="618" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="618" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A618" s="23" t="s">
         <v>521</v>
       </c>
       <c r="B618" s="15">
         <v>4961.59</v>
       </c>
       <c r="C618" s="16">
         <v>2480.79</v>
       </c>
       <c r="D618" s="16">
         <v>9607.7199999999993</v>
       </c>
       <c r="E618" s="16">
         <v>2401.9299999999998</v>
       </c>
       <c r="F618" s="16">
         <v>78.86</v>
       </c>
       <c r="G618" s="16">
         <v>5040.45</v>
       </c>
     </row>
-    <row r="619" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="619" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A619" s="23" t="s">
         <v>522</v>
       </c>
       <c r="B619" s="15">
         <v>15837.34</v>
       </c>
       <c r="C619" s="16">
         <v>7918.67</v>
       </c>
       <c r="D619" s="16">
         <v>30667.73</v>
       </c>
       <c r="E619" s="16">
         <v>7666.93</v>
       </c>
       <c r="F619" s="16">
         <v>251.74</v>
       </c>
       <c r="G619" s="16">
         <v>16089.08</v>
       </c>
     </row>
-    <row r="620" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="620" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A620" s="23" t="s">
         <v>523</v>
       </c>
       <c r="B620" s="15">
         <v>15472.91</v>
       </c>
       <c r="C620" s="16">
         <v>7736.45</v>
       </c>
       <c r="D620" s="16">
         <v>29962.03</v>
       </c>
       <c r="E620" s="16">
         <v>7490.5</v>
       </c>
       <c r="F620" s="16">
         <v>245.95</v>
       </c>
       <c r="G620" s="16">
         <v>15718.86</v>
       </c>
     </row>
-    <row r="621" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="621" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A621" s="23" t="s">
         <v>524</v>
       </c>
       <c r="B621" s="15">
         <v>5466.68</v>
       </c>
       <c r="C621" s="16">
         <v>2733.34</v>
       </c>
       <c r="D621" s="16">
         <v>10585.79</v>
       </c>
       <c r="E621" s="16">
         <v>2646.44</v>
       </c>
       <c r="F621" s="16">
         <v>86.9</v>
       </c>
       <c r="G621" s="16">
         <v>5553.58</v>
       </c>
     </row>
-    <row r="622" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="622" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A622" s="23" t="s">
         <v>525</v>
       </c>
       <c r="B622" s="15">
         <v>3919.35</v>
       </c>
       <c r="C622" s="16">
         <v>1959.67</v>
       </c>
       <c r="D622" s="16">
         <v>7589.51</v>
       </c>
       <c r="E622" s="16">
         <v>1897.37</v>
       </c>
       <c r="F622" s="16">
         <v>62.3</v>
       </c>
       <c r="G622" s="16">
         <v>3981.65</v>
       </c>
     </row>
-    <row r="623" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="623" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A623" s="24" t="s">
         <v>526</v>
       </c>
       <c r="B623" s="17">
         <v>10792.64</v>
       </c>
       <c r="C623" s="18">
         <v>5396.32</v>
       </c>
       <c r="D623" s="18">
         <v>20899.07</v>
       </c>
       <c r="E623" s="18">
         <v>5224.76</v>
       </c>
       <c r="F623" s="18">
         <v>171.56</v>
       </c>
       <c r="G623" s="18">
         <v>10964.2</v>
       </c>
     </row>
-    <row r="624" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="624" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A624" s="25" t="s">
         <v>527</v>
       </c>
       <c r="B624" s="19">
         <v>-42910.78</v>
       </c>
       <c r="C624" s="20">
         <v>0</v>
       </c>
       <c r="D624" s="20">
         <v>0</v>
       </c>
       <c r="E624" s="20">
         <v>0</v>
       </c>
       <c r="F624" s="20">
         <v>-7879.41</v>
       </c>
       <c r="G624" s="20">
         <v>-50790.19</v>
       </c>
     </row>
-    <row r="625" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="625" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A625" s="23" t="s">
         <v>528</v>
       </c>
       <c r="B625" s="15">
         <v>354.84</v>
       </c>
       <c r="C625" s="16">
         <v>177.42</v>
       </c>
       <c r="D625" s="16">
         <v>449.05</v>
       </c>
       <c r="E625" s="16">
         <v>112.26</v>
       </c>
       <c r="F625" s="16">
         <v>65.16</v>
       </c>
       <c r="G625" s="16">
         <v>420</v>
       </c>
     </row>
-    <row r="626" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="626" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A626" s="23" t="s">
         <v>638</v>
       </c>
       <c r="B626" s="15">
         <v>35829.07</v>
       </c>
       <c r="C626" s="16">
         <v>17914.53</v>
       </c>
       <c r="D626" s="16">
         <v>45341.99</v>
       </c>
       <c r="E626" s="16">
         <v>11335.49</v>
       </c>
       <c r="F626" s="16">
         <v>6579.04</v>
       </c>
       <c r="G626" s="16">
         <v>42408.11</v>
       </c>
     </row>
-    <row r="627" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="627" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A627" s="23" t="s">
         <v>639</v>
       </c>
       <c r="B627" s="15">
         <v>0</v>
       </c>
       <c r="C627" s="16">
         <v>0</v>
       </c>
       <c r="D627" s="16">
         <v>0</v>
       </c>
       <c r="E627" s="16">
         <v>0</v>
       </c>
       <c r="F627" s="16">
         <v>0</v>
       </c>
       <c r="G627" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="628" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="628" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A628" s="24" t="s">
         <v>529</v>
       </c>
       <c r="B628" s="17">
         <v>6726.87</v>
       </c>
       <c r="C628" s="18">
         <v>3363.43</v>
       </c>
       <c r="D628" s="18">
         <v>8512.91</v>
       </c>
       <c r="E628" s="18">
         <v>2128.2199999999998</v>
       </c>
       <c r="F628" s="18">
         <v>1235.21</v>
       </c>
       <c r="G628" s="18">
         <v>7962.08</v>
       </c>
     </row>
-    <row r="629" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="629" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A629" s="25" t="s">
         <v>530</v>
       </c>
       <c r="B629" s="19">
         <v>-145274.63</v>
       </c>
       <c r="C629" s="20">
         <v>0</v>
       </c>
       <c r="D629" s="20">
         <v>0</v>
       </c>
       <c r="E629" s="20">
         <v>0</v>
       </c>
       <c r="F629" s="20">
         <v>-6491.8</v>
       </c>
       <c r="G629" s="20">
         <v>-151766.43</v>
       </c>
     </row>
-    <row r="630" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="630" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A630" s="23" t="s">
         <v>531</v>
       </c>
       <c r="B630" s="15">
         <v>12519.43</v>
       </c>
       <c r="C630" s="16">
         <v>6259.71</v>
       </c>
       <c r="D630" s="16">
         <v>22801.06</v>
       </c>
       <c r="E630" s="16">
         <v>5700.26</v>
       </c>
       <c r="F630" s="16">
         <v>559.45000000000005</v>
       </c>
       <c r="G630" s="16">
         <v>13078.88</v>
       </c>
     </row>
-    <row r="631" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="631" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A631" s="23" t="s">
         <v>659</v>
       </c>
       <c r="B631" s="15">
         <v>33966.15</v>
       </c>
       <c r="C631" s="16">
         <v>16983.07</v>
       </c>
       <c r="D631" s="16">
         <v>61861</v>
       </c>
       <c r="E631" s="16">
         <v>15465.25</v>
       </c>
       <c r="F631" s="16">
         <v>1517.82</v>
       </c>
       <c r="G631" s="16">
         <v>35483.97</v>
       </c>
     </row>
-    <row r="632" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="632" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A632" s="23" t="s">
         <v>532</v>
       </c>
       <c r="B632" s="15">
         <v>87046.94</v>
       </c>
       <c r="C632" s="16">
         <v>43523.47</v>
       </c>
       <c r="D632" s="16">
         <v>158534.62</v>
       </c>
       <c r="E632" s="16">
         <v>39633.65</v>
       </c>
       <c r="F632" s="16">
         <v>3889.82</v>
       </c>
       <c r="G632" s="16">
         <v>90936.76</v>
       </c>
     </row>
-    <row r="633" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="633" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A633" s="24" t="s">
         <v>533</v>
       </c>
       <c r="B633" s="17">
         <v>11742.11</v>
       </c>
       <c r="C633" s="18">
         <v>5871.05</v>
       </c>
       <c r="D633" s="18">
         <v>21385.37</v>
       </c>
       <c r="E633" s="18">
         <v>5346.34</v>
       </c>
       <c r="F633" s="18">
         <v>524.71</v>
       </c>
       <c r="G633" s="18">
         <v>12266.82</v>
       </c>
     </row>
-    <row r="634" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="634" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A634" s="25" t="s">
         <v>534</v>
       </c>
       <c r="B634" s="19">
         <v>-13386.67</v>
       </c>
       <c r="C634" s="20">
         <v>0</v>
       </c>
       <c r="D634" s="20">
         <v>0</v>
       </c>
       <c r="E634" s="20">
         <v>0</v>
       </c>
       <c r="F634" s="20">
         <v>-1466.66</v>
       </c>
       <c r="G634" s="20">
         <v>-14853.33</v>
       </c>
     </row>
-    <row r="635" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="635" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A635" s="24" t="s">
         <v>535</v>
       </c>
       <c r="B635" s="17">
         <v>13386.67</v>
       </c>
       <c r="C635" s="18">
         <v>6693.33</v>
       </c>
       <c r="D635" s="18">
         <v>20906.689999999999</v>
       </c>
       <c r="E635" s="18">
         <v>5226.67</v>
       </c>
       <c r="F635" s="18">
         <v>1466.66</v>
       </c>
       <c r="G635" s="18">
         <v>14853.33</v>
       </c>
     </row>
-    <row r="636" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="636" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A636" s="25" t="s">
         <v>536</v>
       </c>
       <c r="B636" s="19">
         <v>-44990.36</v>
       </c>
       <c r="C636" s="20">
         <v>0</v>
       </c>
       <c r="D636" s="20">
         <v>0</v>
       </c>
       <c r="E636" s="20">
         <v>0</v>
       </c>
       <c r="F636" s="20">
         <v>1485.98</v>
       </c>
       <c r="G636" s="20">
         <v>-43504.38</v>
       </c>
     </row>
-    <row r="637" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="637" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A637" s="23" t="s">
         <v>537</v>
       </c>
       <c r="B637" s="15">
         <v>44037.05</v>
       </c>
       <c r="C637" s="16">
         <v>22018.52</v>
       </c>
       <c r="D637" s="16">
         <v>93892.06</v>
       </c>
       <c r="E637" s="16">
         <v>23473.01</v>
       </c>
       <c r="F637" s="16">
         <v>-1454.49</v>
       </c>
       <c r="G637" s="16">
         <v>42582.559999999998</v>
       </c>
     </row>
-    <row r="638" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="638" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A638" s="24" t="s">
         <v>538</v>
       </c>
       <c r="B638" s="17">
         <v>953.31</v>
       </c>
       <c r="C638" s="18">
         <v>476.65</v>
       </c>
       <c r="D638" s="18">
         <v>2032.56</v>
       </c>
       <c r="E638" s="18">
         <v>508.14</v>
       </c>
       <c r="F638" s="18">
         <v>-31.49</v>
       </c>
       <c r="G638" s="18">
         <v>921.82</v>
       </c>
     </row>
-    <row r="639" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="639" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A639" s="25" t="s">
         <v>539</v>
       </c>
       <c r="B639" s="19">
         <v>2787.39</v>
       </c>
       <c r="C639" s="20">
         <v>1393.69</v>
       </c>
       <c r="D639" s="20">
         <v>5653.8</v>
       </c>
       <c r="E639" s="20">
         <v>1413.45</v>
       </c>
       <c r="F639" s="20">
         <v>-19.760000000000002</v>
       </c>
       <c r="G639" s="20">
         <v>2767.63</v>
       </c>
     </row>
-    <row r="640" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="640" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A640" s="24" t="s">
         <v>540</v>
       </c>
       <c r="B640" s="17">
         <v>-2787.39</v>
       </c>
       <c r="C640" s="18">
         <v>0</v>
       </c>
       <c r="D640" s="18">
         <v>0</v>
       </c>
       <c r="E640" s="18">
         <v>0</v>
       </c>
       <c r="F640" s="18">
         <v>19.760000000000002</v>
       </c>
       <c r="G640" s="18">
         <v>-2767.63</v>
       </c>
     </row>
-    <row r="641" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="641" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A641" s="25" t="s">
         <v>541</v>
       </c>
       <c r="B641" s="19">
         <v>-539227.91</v>
       </c>
       <c r="C641" s="20">
         <v>0</v>
       </c>
       <c r="D641" s="20">
         <v>0</v>
       </c>
       <c r="E641" s="20">
         <v>0</v>
       </c>
       <c r="F641" s="20">
         <v>-62212.03</v>
       </c>
       <c r="G641" s="20">
         <v>-601439.93999999994</v>
       </c>
     </row>
-    <row r="642" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="642" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A642" s="23" t="s">
         <v>542</v>
       </c>
       <c r="B642" s="15">
         <v>1091.97</v>
       </c>
       <c r="C642" s="16">
         <v>545.98</v>
       </c>
       <c r="D642" s="16">
         <v>1680.01</v>
       </c>
       <c r="E642" s="16">
         <v>420</v>
       </c>
       <c r="F642" s="16">
         <v>125.98</v>
       </c>
       <c r="G642" s="16">
         <v>1217.95</v>
       </c>
     </row>
-    <row r="643" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="643" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A643" s="23" t="s">
         <v>543</v>
       </c>
       <c r="B643" s="15">
         <v>0</v>
       </c>
       <c r="C643" s="16">
         <v>0</v>
       </c>
       <c r="D643" s="16">
         <v>0</v>
       </c>
       <c r="E643" s="16">
         <v>0</v>
       </c>
       <c r="F643" s="16">
         <v>0</v>
       </c>
       <c r="G643" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="644" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="644" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A644" s="23" t="s">
         <v>544</v>
       </c>
       <c r="B644" s="15">
         <v>94819.88</v>
       </c>
       <c r="C644" s="16">
         <v>47409.94</v>
       </c>
       <c r="D644" s="16">
         <v>145881.37</v>
       </c>
       <c r="E644" s="16">
         <v>36470.339999999997</v>
       </c>
       <c r="F644" s="16">
         <v>10939.6</v>
       </c>
       <c r="G644" s="16">
         <v>105759.48</v>
       </c>
     </row>
-    <row r="645" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="645" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A645" s="23" t="s">
         <v>545</v>
       </c>
       <c r="B645" s="15">
         <v>6554.19</v>
       </c>
       <c r="C645" s="16">
         <v>3277.09</v>
       </c>
       <c r="D645" s="16">
         <v>10083.69</v>
       </c>
       <c r="E645" s="16">
         <v>2520.92</v>
       </c>
       <c r="F645" s="16">
         <v>756.17</v>
       </c>
       <c r="G645" s="16">
         <v>7310.36</v>
       </c>
     </row>
-    <row r="646" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="646" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A646" s="23" t="s">
         <v>546</v>
       </c>
       <c r="B646" s="15">
         <v>11954.81</v>
       </c>
       <c r="C646" s="16">
         <v>5977.4</v>
       </c>
       <c r="D646" s="16">
         <v>18392.599999999999</v>
       </c>
       <c r="E646" s="16">
         <v>4598.1499999999996</v>
       </c>
       <c r="F646" s="16">
         <v>1379.25</v>
       </c>
       <c r="G646" s="16">
         <v>13334.06</v>
       </c>
     </row>
-    <row r="647" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="647" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A647" s="23" t="s">
         <v>547</v>
       </c>
       <c r="B647" s="15">
         <v>10710.02</v>
       </c>
       <c r="C647" s="16">
         <v>5355.01</v>
       </c>
       <c r="D647" s="16">
         <v>16477.48</v>
       </c>
       <c r="E647" s="16">
         <v>4119.37</v>
       </c>
       <c r="F647" s="16">
         <v>1235.6400000000001</v>
       </c>
       <c r="G647" s="16">
         <v>11945.66</v>
       </c>
     </row>
-    <row r="648" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="648" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A648" s="23" t="s">
         <v>548</v>
       </c>
       <c r="B648" s="15">
         <v>756.2</v>
       </c>
       <c r="C648" s="16">
         <v>378.1</v>
       </c>
       <c r="D648" s="16">
         <v>1163.42</v>
       </c>
       <c r="E648" s="16">
         <v>290.85000000000002</v>
       </c>
       <c r="F648" s="16">
         <v>87.25</v>
       </c>
       <c r="G648" s="16">
         <v>843.45</v>
       </c>
     </row>
-    <row r="649" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="649" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A649" s="23" t="s">
         <v>652</v>
       </c>
       <c r="B649" s="15">
         <v>29.88</v>
       </c>
       <c r="C649" s="16">
         <v>14.94</v>
       </c>
       <c r="D649" s="16">
         <v>45.97</v>
       </c>
       <c r="E649" s="16">
         <v>11.49</v>
       </c>
       <c r="F649" s="16">
         <v>3.45</v>
       </c>
       <c r="G649" s="16">
         <v>33.33</v>
       </c>
     </row>
-    <row r="650" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="650" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A650" s="23" t="s">
         <v>549</v>
       </c>
       <c r="B650" s="15">
         <v>244500.18</v>
       </c>
       <c r="C650" s="16">
         <v>122250.09</v>
       </c>
       <c r="D650" s="16">
         <v>376166.07</v>
       </c>
       <c r="E650" s="16">
         <v>94041.51</v>
       </c>
       <c r="F650" s="16">
         <v>28208.58</v>
       </c>
       <c r="G650" s="16">
         <v>272708.76</v>
       </c>
     </row>
-    <row r="651" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="651" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A651" s="23" t="s">
         <v>653</v>
       </c>
       <c r="B651" s="15">
         <v>48025.52</v>
       </c>
       <c r="C651" s="16">
         <v>24012.76</v>
       </c>
       <c r="D651" s="16">
         <v>73887.759999999995</v>
       </c>
       <c r="E651" s="16">
         <v>18471.939999999999</v>
       </c>
       <c r="F651" s="16">
         <v>5540.82</v>
       </c>
       <c r="G651" s="16">
         <v>53566.34</v>
       </c>
     </row>
-    <row r="652" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="652" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A652" s="23" t="s">
         <v>550</v>
       </c>
       <c r="B652" s="15">
         <v>1481.21</v>
       </c>
       <c r="C652" s="16">
         <v>740.6</v>
       </c>
       <c r="D652" s="16">
         <v>2278.86</v>
       </c>
       <c r="E652" s="16">
         <v>569.71</v>
       </c>
       <c r="F652" s="16">
         <v>170.89</v>
       </c>
       <c r="G652" s="16">
         <v>1652.1</v>
       </c>
     </row>
-    <row r="653" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="653" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A653" s="23" t="s">
         <v>551</v>
       </c>
       <c r="B653" s="15">
         <v>104011.2</v>
       </c>
       <c r="C653" s="16">
         <v>52005.599999999999</v>
       </c>
       <c r="D653" s="16">
         <v>160022.32</v>
       </c>
       <c r="E653" s="16">
         <v>40005.58</v>
       </c>
       <c r="F653" s="16">
         <v>12000.02</v>
       </c>
       <c r="G653" s="16">
         <v>116011.22</v>
       </c>
     </row>
-    <row r="654" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="654" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A654" s="23" t="s">
         <v>654</v>
       </c>
       <c r="B654" s="15">
         <v>7438.83</v>
       </c>
       <c r="C654" s="16">
         <v>3719.41</v>
       </c>
       <c r="D654" s="16">
         <v>11444.71</v>
       </c>
       <c r="E654" s="16">
         <v>2861.17</v>
       </c>
       <c r="F654" s="16">
         <v>858.24</v>
       </c>
       <c r="G654" s="16">
         <v>8297.07</v>
       </c>
     </row>
-    <row r="655" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="655" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A655" s="23" t="s">
         <v>552</v>
       </c>
       <c r="B655" s="15">
         <v>2108.98</v>
       </c>
       <c r="C655" s="16">
         <v>1054.49</v>
       </c>
       <c r="D655" s="16">
         <v>3244.68</v>
       </c>
       <c r="E655" s="16">
         <v>811.17</v>
       </c>
       <c r="F655" s="16">
         <v>243.32</v>
       </c>
       <c r="G655" s="16">
         <v>2352.3000000000002</v>
       </c>
     </row>
-    <row r="656" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="656" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A656" s="24" t="s">
         <v>553</v>
       </c>
       <c r="B656" s="17">
         <v>5745.04</v>
       </c>
       <c r="C656" s="18">
         <v>2872.52</v>
       </c>
       <c r="D656" s="18">
         <v>8838.7999999999993</v>
       </c>
       <c r="E656" s="18">
         <v>2209.6999999999998</v>
       </c>
       <c r="F656" s="18">
         <v>662.82</v>
       </c>
       <c r="G656" s="18">
         <v>6407.86</v>
       </c>
     </row>
-    <row r="657" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="657" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A657" s="25" t="s">
         <v>554</v>
       </c>
       <c r="B657" s="19">
         <v>-88350.57</v>
       </c>
       <c r="C657" s="20">
         <v>0</v>
       </c>
       <c r="D657" s="20">
         <v>0</v>
       </c>
       <c r="E657" s="20">
         <v>0</v>
       </c>
       <c r="F657" s="20">
         <v>-1213.8800000000001</v>
       </c>
       <c r="G657" s="20">
         <v>-89564.45</v>
       </c>
     </row>
-    <row r="658" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="658" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A658" s="23" t="s">
         <v>555</v>
       </c>
       <c r="B658" s="15">
         <v>87773.71</v>
       </c>
       <c r="C658" s="16">
         <v>43886.85</v>
       </c>
       <c r="D658" s="16">
         <v>170723.63</v>
       </c>
       <c r="E658" s="16">
         <v>42680.9</v>
       </c>
       <c r="F658" s="16">
         <v>1205.95</v>
       </c>
       <c r="G658" s="16">
         <v>88979.66</v>
       </c>
     </row>
-    <row r="659" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="659" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A659" s="23" t="s">
         <v>556</v>
       </c>
       <c r="B659" s="15">
         <v>193.14</v>
       </c>
       <c r="C659" s="16">
         <v>96.57</v>
       </c>
       <c r="D659" s="16">
         <v>375.67</v>
       </c>
       <c r="E659" s="16">
         <v>93.91</v>
       </c>
       <c r="F659" s="16">
         <v>2.66</v>
       </c>
       <c r="G659" s="16">
         <v>195.8</v>
       </c>
     </row>
-    <row r="660" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="660" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A660" s="24" t="s">
         <v>557</v>
       </c>
       <c r="B660" s="17">
         <v>383.72</v>
       </c>
       <c r="C660" s="18">
         <v>191.86</v>
       </c>
       <c r="D660" s="18">
         <v>746.36</v>
       </c>
       <c r="E660" s="18">
         <v>186.59</v>
       </c>
       <c r="F660" s="18">
         <v>5.27</v>
       </c>
       <c r="G660" s="18">
         <v>388.99</v>
       </c>
     </row>
-    <row r="661" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="661" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A661" s="25" t="s">
         <v>558</v>
       </c>
       <c r="B661" s="19">
         <v>-5280251.3899999997</v>
       </c>
       <c r="C661" s="20">
         <v>0</v>
       </c>
       <c r="D661" s="20">
         <v>0</v>
       </c>
       <c r="E661" s="20">
         <v>0</v>
       </c>
       <c r="F661" s="20">
         <v>605113.44999999995</v>
       </c>
       <c r="G661" s="20">
         <v>-4675137.9400000004</v>
       </c>
     </row>
-    <row r="662" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="662" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A662" s="23" t="s">
         <v>642</v>
       </c>
       <c r="B662" s="15">
         <v>6108.46</v>
       </c>
       <c r="C662" s="16">
         <v>3054.23</v>
       </c>
       <c r="D662" s="16">
         <v>15017.02</v>
       </c>
       <c r="E662" s="16">
         <v>3754.25</v>
       </c>
       <c r="F662" s="16">
         <v>-700.02</v>
       </c>
       <c r="G662" s="16">
         <v>5408.44</v>
       </c>
     </row>
-    <row r="663" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="663" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A663" s="23" t="s">
         <v>621</v>
       </c>
       <c r="B663" s="15">
         <v>380609.8</v>
       </c>
       <c r="C663" s="16">
         <v>190304.9</v>
       </c>
       <c r="D663" s="16">
         <v>935690.17</v>
       </c>
       <c r="E663" s="16">
         <v>233922.54</v>
       </c>
       <c r="F663" s="16">
         <v>-43617.64</v>
       </c>
       <c r="G663" s="16">
         <v>336992.16</v>
       </c>
     </row>
-    <row r="664" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="664" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A664" s="23" t="s">
         <v>622</v>
       </c>
       <c r="B664" s="15">
         <v>927620</v>
       </c>
       <c r="C664" s="16">
         <v>463810</v>
       </c>
       <c r="D664" s="16">
         <v>2280458.66</v>
       </c>
       <c r="E664" s="16">
         <v>570114.66</v>
       </c>
       <c r="F664" s="16">
         <v>-106304.66</v>
       </c>
       <c r="G664" s="16">
         <v>821315.34</v>
       </c>
     </row>
-    <row r="665" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="665" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A665" s="23" t="s">
         <v>660</v>
       </c>
       <c r="B665" s="15">
         <v>0</v>
       </c>
       <c r="C665" s="16">
         <v>0</v>
       </c>
       <c r="D665" s="16">
         <v>0</v>
       </c>
       <c r="E665" s="16">
         <v>0</v>
       </c>
       <c r="F665" s="16">
         <v>0</v>
       </c>
       <c r="G665" s="16">
         <v>0</v>
       </c>
     </row>
-    <row r="666" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="666" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A666" s="23" t="s">
         <v>631</v>
       </c>
       <c r="B666" s="15">
         <v>1490.46</v>
       </c>
       <c r="C666" s="16">
         <v>745.23</v>
       </c>
       <c r="D666" s="16">
         <v>3664.14</v>
       </c>
       <c r="E666" s="16">
         <v>916.03</v>
       </c>
       <c r="F666" s="16">
         <v>-170.8</v>
       </c>
       <c r="G666" s="16">
         <v>1319.66</v>
       </c>
     </row>
-    <row r="667" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="667" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A667" s="23" t="s">
         <v>559</v>
       </c>
       <c r="B667" s="15">
         <v>224308.97</v>
       </c>
       <c r="C667" s="16">
         <v>112154.48</v>
       </c>
       <c r="D667" s="16">
         <v>551440.6</v>
       </c>
       <c r="E667" s="16">
         <v>137860.15</v>
       </c>
       <c r="F667" s="16">
         <v>-25705.67</v>
       </c>
       <c r="G667" s="16">
         <v>198603.3</v>
       </c>
     </row>
-    <row r="668" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="668" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A668" s="23" t="s">
         <v>560</v>
       </c>
       <c r="B668" s="15">
         <v>195529.59</v>
       </c>
       <c r="C668" s="16">
         <v>97764.79</v>
       </c>
       <c r="D668" s="16">
         <v>480689.45</v>
       </c>
       <c r="E668" s="16">
         <v>120172.36</v>
       </c>
       <c r="F668" s="16">
         <v>-22407.57</v>
       </c>
       <c r="G668" s="16">
         <v>173122.02</v>
       </c>
     </row>
-    <row r="669" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="669" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A669" s="23" t="s">
         <v>561</v>
       </c>
       <c r="B669" s="15">
         <v>248694.32</v>
       </c>
       <c r="C669" s="16">
         <v>124347.16</v>
       </c>
       <c r="D669" s="16">
         <v>611389.48</v>
       </c>
       <c r="E669" s="16">
         <v>152847.37</v>
       </c>
       <c r="F669" s="16">
         <v>-28500.21</v>
       </c>
       <c r="G669" s="16">
         <v>220194.11</v>
       </c>
     </row>
-    <row r="670" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="670" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A670" s="23" t="s">
         <v>562</v>
       </c>
       <c r="B670" s="15">
         <v>114993.98</v>
       </c>
       <c r="C670" s="16">
         <v>57496.99</v>
       </c>
       <c r="D670" s="16">
         <v>282700.90000000002</v>
       </c>
       <c r="E670" s="16">
         <v>70675.22</v>
       </c>
       <c r="F670" s="16">
         <v>-13178.23</v>
       </c>
       <c r="G670" s="16">
         <v>101815.75</v>
       </c>
     </row>
-    <row r="671" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="671" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A671" s="23" t="s">
         <v>632</v>
       </c>
       <c r="B671" s="15">
         <v>171271.23</v>
       </c>
       <c r="C671" s="16">
         <v>85635.61</v>
       </c>
       <c r="D671" s="16">
         <v>421052.77</v>
       </c>
       <c r="E671" s="16">
         <v>105263.19</v>
       </c>
       <c r="F671" s="16">
         <v>-19627.580000000002</v>
       </c>
       <c r="G671" s="16">
         <v>151643.65</v>
       </c>
     </row>
-    <row r="672" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="672" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A672" s="23" t="s">
         <v>633</v>
       </c>
       <c r="B672" s="15">
         <v>2529604.25</v>
       </c>
       <c r="C672" s="16">
         <v>1264802.1200000001</v>
       </c>
       <c r="D672" s="16">
         <v>6218772.6799999997</v>
       </c>
       <c r="E672" s="16">
         <v>1554693.17</v>
       </c>
       <c r="F672" s="16">
         <v>-289891.05</v>
       </c>
       <c r="G672" s="16">
         <v>2239713.2000000002</v>
       </c>
     </row>
-    <row r="673" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="673" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A673" s="23" t="s">
         <v>563</v>
       </c>
       <c r="B673" s="15">
         <v>60495.8</v>
       </c>
       <c r="C673" s="16">
         <v>30247.9</v>
       </c>
       <c r="D673" s="16">
         <v>148722.73000000001</v>
       </c>
       <c r="E673" s="16">
         <v>37180.68</v>
       </c>
       <c r="F673" s="16">
         <v>-6932.78</v>
       </c>
       <c r="G673" s="16">
         <v>53563.02</v>
       </c>
     </row>
-    <row r="674" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="674" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A674" s="23" t="s">
         <v>640</v>
       </c>
       <c r="B674" s="15">
         <v>286665.82</v>
       </c>
       <c r="C674" s="16">
         <v>143332.91</v>
       </c>
       <c r="D674" s="16">
         <v>704738.53</v>
       </c>
       <c r="E674" s="16">
         <v>176184.63</v>
       </c>
       <c r="F674" s="16">
         <v>-32851.72</v>
       </c>
       <c r="G674" s="16">
         <v>253814.1</v>
       </c>
     </row>
-    <row r="675" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="675" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A675" s="23" t="s">
         <v>564</v>
       </c>
       <c r="B675" s="15">
         <v>86188.05</v>
       </c>
       <c r="C675" s="16">
         <v>43094.02</v>
       </c>
       <c r="D675" s="16">
         <v>211884.47</v>
       </c>
       <c r="E675" s="16">
         <v>52971.11</v>
       </c>
       <c r="F675" s="16">
         <v>-9877.09</v>
       </c>
       <c r="G675" s="16">
         <v>76310.960000000006</v>
       </c>
     </row>
-    <row r="676" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="676" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A676" s="24" t="s">
         <v>650</v>
       </c>
       <c r="B676" s="17">
         <v>46670.66</v>
       </c>
       <c r="C676" s="18">
         <v>23335.33</v>
       </c>
       <c r="D676" s="18">
         <v>114735.03999999999</v>
       </c>
       <c r="E676" s="18">
         <v>28683.759999999998</v>
       </c>
       <c r="F676" s="18">
         <v>-5348.43</v>
       </c>
       <c r="G676" s="18">
         <v>41322.230000000003</v>
       </c>
     </row>
-    <row r="677" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="677" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A677" s="25" t="s">
         <v>565</v>
       </c>
       <c r="B677" s="19">
         <v>-16106.4</v>
       </c>
       <c r="C677" s="20">
         <v>0</v>
       </c>
       <c r="D677" s="20">
         <v>0</v>
       </c>
       <c r="E677" s="20">
         <v>0</v>
       </c>
       <c r="F677" s="20">
         <v>-4634.6899999999996</v>
       </c>
       <c r="G677" s="20">
         <v>-20741.09</v>
       </c>
     </row>
-    <row r="678" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="678" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A678" s="23" t="s">
         <v>566</v>
       </c>
       <c r="B678" s="15">
         <v>884.31</v>
       </c>
       <c r="C678" s="16">
         <v>442.15</v>
       </c>
       <c r="D678" s="16">
         <v>750.76</v>
       </c>
       <c r="E678" s="16">
         <v>187.69</v>
       </c>
       <c r="F678" s="16">
         <v>254.46</v>
       </c>
       <c r="G678" s="16">
         <v>1138.77</v>
       </c>
     </row>
-    <row r="679" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="679" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A679" s="23" t="s">
         <v>567</v>
       </c>
       <c r="B679" s="15">
         <v>8053.2</v>
       </c>
       <c r="C679" s="16">
         <v>4026.6</v>
       </c>
       <c r="D679" s="16">
         <v>6837.01</v>
       </c>
       <c r="E679" s="16">
         <v>1709.25</v>
       </c>
       <c r="F679" s="16">
         <v>2317.35</v>
       </c>
       <c r="G679" s="16">
         <v>10370.549999999999</v>
       </c>
     </row>
-    <row r="680" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="680" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A680" s="24" t="s">
         <v>568</v>
       </c>
       <c r="B680" s="17">
         <v>7168.89</v>
       </c>
       <c r="C680" s="18">
         <v>3584.44</v>
       </c>
       <c r="D680" s="18">
         <v>6086.24</v>
       </c>
       <c r="E680" s="18">
         <v>1521.56</v>
       </c>
       <c r="F680" s="18">
         <v>2062.88</v>
       </c>
       <c r="G680" s="18">
         <v>9231.77</v>
       </c>
     </row>
-    <row r="681" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="681" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A681" s="25" t="s">
         <v>569</v>
       </c>
       <c r="B681" s="19">
         <v>-14700.56</v>
       </c>
       <c r="C681" s="20">
         <v>0</v>
       </c>
       <c r="D681" s="20">
         <v>0</v>
       </c>
       <c r="E681" s="20">
         <v>0</v>
       </c>
       <c r="F681" s="20">
         <v>-4233.51</v>
       </c>
       <c r="G681" s="20">
         <v>-18934.07</v>
       </c>
     </row>
-    <row r="682" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="682" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A682" s="23" t="s">
         <v>570</v>
       </c>
       <c r="B682" s="15">
         <v>1088.8800000000001</v>
       </c>
       <c r="C682" s="16">
         <v>544.44000000000005</v>
       </c>
       <c r="D682" s="16">
         <v>923.45</v>
       </c>
       <c r="E682" s="16">
         <v>230.86</v>
       </c>
       <c r="F682" s="16">
         <v>313.58</v>
       </c>
       <c r="G682" s="16">
         <v>1402.46</v>
       </c>
     </row>
-    <row r="683" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="683" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A683" s="23" t="s">
         <v>571</v>
       </c>
       <c r="B683" s="15">
         <v>11973.25</v>
       </c>
       <c r="C683" s="16">
         <v>5986.62</v>
       </c>
       <c r="D683" s="16">
         <v>10154.14</v>
       </c>
       <c r="E683" s="16">
         <v>2538.5300000000002</v>
       </c>
       <c r="F683" s="16">
         <v>3448.09</v>
       </c>
       <c r="G683" s="16">
         <v>15421.34</v>
       </c>
     </row>
-    <row r="684" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="684" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A684" s="24" t="s">
         <v>572</v>
       </c>
       <c r="B684" s="17">
         <v>1638.43</v>
       </c>
       <c r="C684" s="18">
         <v>819.21</v>
       </c>
       <c r="D684" s="18">
         <v>1389.5</v>
       </c>
       <c r="E684" s="18">
         <v>347.37</v>
       </c>
       <c r="F684" s="18">
         <v>471.84</v>
       </c>
       <c r="G684" s="18">
         <v>2110.27</v>
       </c>
     </row>
-    <row r="685" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="685" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A685" s="25" t="s">
         <v>573</v>
       </c>
       <c r="B685" s="19">
         <v>-179209.16</v>
       </c>
       <c r="C685" s="20">
         <v>0</v>
       </c>
       <c r="D685" s="20">
         <v>0</v>
       </c>
       <c r="E685" s="20">
         <v>0</v>
       </c>
       <c r="F685" s="20">
         <v>9459.25</v>
       </c>
       <c r="G685" s="20">
         <v>-169749.91</v>
       </c>
     </row>
-    <row r="686" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="686" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A686" s="23" t="s">
         <v>610</v>
       </c>
       <c r="B686" s="15">
         <v>45982.52</v>
       </c>
       <c r="C686" s="16">
         <v>22991.26</v>
       </c>
       <c r="D686" s="16">
         <v>101673.48</v>
       </c>
       <c r="E686" s="16">
         <v>25418.37</v>
       </c>
       <c r="F686" s="16">
         <v>-2427.11</v>
       </c>
       <c r="G686" s="16">
         <v>43555.41</v>
       </c>
     </row>
-    <row r="687" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="687" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A687" s="23" t="s">
         <v>618</v>
       </c>
       <c r="B687" s="15">
         <v>49350.04</v>
       </c>
       <c r="C687" s="16">
         <v>24675.02</v>
       </c>
       <c r="D687" s="16">
         <v>109119.52</v>
       </c>
       <c r="E687" s="16">
         <v>27279.88</v>
       </c>
       <c r="F687" s="16">
         <v>-2604.86</v>
       </c>
       <c r="G687" s="16">
         <v>46745.18</v>
       </c>
     </row>
-    <row r="688" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="688" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A688" s="23" t="s">
         <v>574</v>
       </c>
       <c r="B688" s="15">
         <v>76618.740000000005</v>
       </c>
       <c r="C688" s="16">
         <v>38309.370000000003</v>
       </c>
       <c r="D688" s="16">
         <v>169414.24</v>
       </c>
       <c r="E688" s="16">
         <v>42353.56</v>
       </c>
       <c r="F688" s="16">
         <v>-4044.19</v>
       </c>
       <c r="G688" s="16">
         <v>72574.55</v>
       </c>
     </row>
-    <row r="689" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="689" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A689" s="24" t="s">
         <v>611</v>
       </c>
       <c r="B689" s="17">
         <v>7257.86</v>
       </c>
       <c r="C689" s="18">
         <v>3628.93</v>
       </c>
       <c r="D689" s="18">
         <v>16048.1</v>
       </c>
       <c r="E689" s="18">
         <v>4012.02</v>
       </c>
       <c r="F689" s="18">
         <v>-383.09</v>
       </c>
       <c r="G689" s="18">
         <v>6874.77</v>
       </c>
     </row>
-    <row r="690" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="690" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A690" s="25" t="s">
         <v>575</v>
       </c>
       <c r="B690" s="19">
         <v>-280077.5</v>
       </c>
       <c r="C690" s="20">
         <v>0</v>
       </c>
       <c r="D690" s="20">
         <v>0</v>
       </c>
       <c r="E690" s="20">
         <v>0</v>
       </c>
       <c r="F690" s="20">
         <v>-9117.02</v>
       </c>
       <c r="G690" s="20">
         <v>-289194.52</v>
       </c>
     </row>
-    <row r="691" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="691" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A691" s="23" t="s">
         <v>576</v>
       </c>
       <c r="B691" s="15">
         <v>1050.53</v>
       </c>
       <c r="C691" s="16">
         <v>525.26</v>
       </c>
       <c r="D691" s="16">
         <v>1964.27</v>
       </c>
       <c r="E691" s="16">
         <v>491.06</v>
       </c>
       <c r="F691" s="16">
         <v>34.200000000000003</v>
       </c>
       <c r="G691" s="16">
         <v>1084.73</v>
       </c>
     </row>
-    <row r="692" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="692" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A692" s="23" t="s">
         <v>577</v>
       </c>
       <c r="B692" s="15">
         <v>4716.7700000000004</v>
       </c>
       <c r="C692" s="16">
         <v>2358.38</v>
       </c>
       <c r="D692" s="16">
         <v>8819.39</v>
       </c>
       <c r="E692" s="16">
         <v>2204.84</v>
       </c>
       <c r="F692" s="16">
         <v>153.54</v>
       </c>
       <c r="G692" s="16">
         <v>4870.3100000000004</v>
       </c>
     </row>
-    <row r="693" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="693" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A693" s="23" t="s">
         <v>578</v>
       </c>
       <c r="B693" s="15">
         <v>235322.13</v>
       </c>
       <c r="C693" s="16">
         <v>117661.06</v>
       </c>
       <c r="D693" s="16">
         <v>440003.67</v>
       </c>
       <c r="E693" s="16">
         <v>110000.91</v>
       </c>
       <c r="F693" s="16">
         <v>7660.15</v>
       </c>
       <c r="G693" s="16">
         <v>242982.28</v>
       </c>
     </row>
-    <row r="694" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="694" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A694" s="23" t="s">
         <v>628</v>
       </c>
       <c r="B694" s="15">
         <v>24400.71</v>
       </c>
       <c r="C694" s="16">
         <v>12200.35</v>
       </c>
       <c r="D694" s="16">
         <v>45624.28</v>
       </c>
       <c r="E694" s="16">
         <v>11406.07</v>
       </c>
       <c r="F694" s="16">
         <v>794.28</v>
       </c>
       <c r="G694" s="16">
         <v>25194.99</v>
       </c>
     </row>
-    <row r="695" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="695" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A695" s="23" t="s">
         <v>579</v>
       </c>
       <c r="B695" s="15">
         <v>3682.2</v>
       </c>
       <c r="C695" s="16">
         <v>1841.1</v>
       </c>
       <c r="D695" s="16">
         <v>6884.95</v>
       </c>
       <c r="E695" s="16">
         <v>1721.23</v>
       </c>
       <c r="F695" s="16">
         <v>119.87</v>
       </c>
       <c r="G695" s="16">
         <v>3802.07</v>
       </c>
     </row>
-    <row r="696" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="696" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A696" s="23" t="s">
         <v>580</v>
       </c>
       <c r="B696" s="15">
         <v>167.21</v>
       </c>
       <c r="C696" s="16">
         <v>83.6</v>
       </c>
       <c r="D696" s="16">
         <v>312.64</v>
       </c>
       <c r="E696" s="16">
         <v>78.16</v>
       </c>
       <c r="F696" s="16">
         <v>5.44</v>
       </c>
       <c r="G696" s="16">
         <v>172.65</v>
       </c>
     </row>
-    <row r="697" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="697" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A697" s="24" t="s">
         <v>581</v>
       </c>
       <c r="B697" s="17">
         <v>10737.95</v>
       </c>
       <c r="C697" s="18">
         <v>5368.97</v>
       </c>
       <c r="D697" s="18">
         <v>20077.740000000002</v>
       </c>
       <c r="E697" s="18">
         <v>5019.43</v>
       </c>
       <c r="F697" s="18">
         <v>349.54</v>
       </c>
       <c r="G697" s="18">
         <v>11087.49</v>
       </c>
     </row>
-    <row r="698" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="698" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A698" s="25" t="s">
         <v>582</v>
       </c>
       <c r="B698" s="19">
         <v>-75351.460000000006</v>
       </c>
       <c r="C698" s="20">
         <v>0</v>
       </c>
       <c r="D698" s="20">
         <v>0</v>
       </c>
       <c r="E698" s="20">
         <v>0</v>
       </c>
       <c r="F698" s="20">
         <v>-10421.790000000001</v>
       </c>
       <c r="G698" s="20">
         <v>-85773.25</v>
       </c>
     </row>
-    <row r="699" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="699" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A699" s="23" t="s">
         <v>659</v>
       </c>
       <c r="B699" s="15">
         <v>631.69000000000005</v>
       </c>
       <c r="C699" s="16">
         <v>315.83999999999997</v>
       </c>
       <c r="D699" s="16">
         <v>913.9</v>
       </c>
       <c r="E699" s="16">
         <v>228.47</v>
       </c>
       <c r="F699" s="16">
         <v>87.37</v>
       </c>
       <c r="G699" s="16">
         <v>719.06</v>
       </c>
     </row>
-    <row r="700" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="700" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A700" s="23" t="s">
         <v>583</v>
       </c>
       <c r="B700" s="15">
         <v>39066.239999999998</v>
       </c>
       <c r="C700" s="16">
         <v>19533.12</v>
       </c>
       <c r="D700" s="16">
         <v>56519.65</v>
       </c>
       <c r="E700" s="16">
         <v>14129.91</v>
       </c>
       <c r="F700" s="16">
         <v>5403.21</v>
       </c>
       <c r="G700" s="16">
         <v>44469.45</v>
       </c>
     </row>
-    <row r="701" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="701" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A701" s="23" t="s">
         <v>584</v>
       </c>
       <c r="B701" s="15">
         <v>3851.35</v>
       </c>
       <c r="C701" s="16">
         <v>1925.67</v>
       </c>
       <c r="D701" s="16">
         <v>5571.99</v>
       </c>
       <c r="E701" s="16">
         <v>1392.99</v>
       </c>
       <c r="F701" s="16">
         <v>532.67999999999995</v>
       </c>
       <c r="G701" s="16">
         <v>4384.03</v>
       </c>
     </row>
-    <row r="702" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="702" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A702" s="24" t="s">
         <v>585</v>
       </c>
       <c r="B702" s="17">
         <v>31802.18</v>
       </c>
       <c r="C702" s="18">
         <v>15901.09</v>
       </c>
       <c r="D702" s="18">
         <v>46010.27</v>
       </c>
       <c r="E702" s="18">
         <v>11502.56</v>
       </c>
       <c r="F702" s="18">
         <v>4398.53</v>
       </c>
       <c r="G702" s="18">
         <v>36200.71</v>
       </c>
     </row>
-    <row r="703" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="703" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A703" s="25" t="s">
         <v>586</v>
       </c>
       <c r="B703" s="19">
         <v>-258802.81</v>
       </c>
       <c r="C703" s="20">
         <v>0</v>
       </c>
       <c r="D703" s="20">
         <v>0</v>
       </c>
       <c r="E703" s="20">
         <v>0</v>
       </c>
       <c r="F703" s="20">
         <v>11471.17</v>
       </c>
       <c r="G703" s="20">
         <v>-247331.64</v>
       </c>
     </row>
-    <row r="704" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="704" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A704" s="23" t="s">
         <v>587</v>
       </c>
       <c r="B704" s="15">
         <v>1566.59</v>
       </c>
       <c r="C704" s="16">
         <v>783.29</v>
       </c>
       <c r="D704" s="16">
         <v>3410.93</v>
       </c>
       <c r="E704" s="16">
         <v>852.73</v>
       </c>
       <c r="F704" s="16">
         <v>-69.44</v>
       </c>
       <c r="G704" s="16">
         <v>1497.15</v>
       </c>
     </row>
-    <row r="705" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="705" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A705" s="23" t="s">
         <v>588</v>
       </c>
       <c r="B705" s="15">
         <v>3941.41</v>
       </c>
       <c r="C705" s="16">
         <v>1970.7</v>
       </c>
       <c r="D705" s="16">
         <v>8581.6200000000008</v>
       </c>
       <c r="E705" s="16">
         <v>2145.4</v>
       </c>
       <c r="F705" s="16">
         <v>-174.7</v>
       </c>
       <c r="G705" s="16">
         <v>3766.71</v>
       </c>
     </row>
-    <row r="706" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="706" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A706" s="23" t="s">
         <v>649</v>
       </c>
       <c r="B706" s="15">
         <v>518.29999999999995</v>
       </c>
       <c r="C706" s="16">
         <v>259.14999999999998</v>
       </c>
       <c r="D706" s="16">
         <v>1128.49</v>
       </c>
       <c r="E706" s="16">
         <v>282.12</v>
       </c>
       <c r="F706" s="16">
         <v>-22.97</v>
       </c>
       <c r="G706" s="16">
         <v>495.33</v>
       </c>
     </row>
-    <row r="707" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="707" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A707" s="23" t="s">
         <v>589</v>
       </c>
       <c r="B707" s="15">
         <v>1725.33</v>
       </c>
       <c r="C707" s="16">
         <v>862.66</v>
       </c>
       <c r="D707" s="16">
         <v>3756.55</v>
       </c>
       <c r="E707" s="16">
         <v>939.13</v>
       </c>
       <c r="F707" s="16">
         <v>-76.47</v>
       </c>
       <c r="G707" s="16">
         <v>1648.86</v>
       </c>
     </row>
-    <row r="708" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="708" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A708" s="23" t="s">
         <v>590</v>
       </c>
       <c r="B708" s="15">
         <v>1386.23</v>
       </c>
       <c r="C708" s="16">
         <v>693.11</v>
       </c>
       <c r="D708" s="16">
         <v>3018.24</v>
       </c>
       <c r="E708" s="16">
         <v>754.56</v>
       </c>
       <c r="F708" s="16">
         <v>-61.45</v>
       </c>
       <c r="G708" s="16">
         <v>1324.78</v>
       </c>
     </row>
-    <row r="709" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="709" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A709" s="23" t="s">
         <v>635</v>
       </c>
       <c r="B709" s="15">
         <v>1093.77</v>
       </c>
       <c r="C709" s="16">
         <v>546.88</v>
       </c>
       <c r="D709" s="16">
         <v>2381.46</v>
       </c>
       <c r="E709" s="16">
         <v>595.36</v>
       </c>
       <c r="F709" s="16">
         <v>-48.48</v>
       </c>
       <c r="G709" s="16">
         <v>1045.29</v>
       </c>
     </row>
-    <row r="710" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="710" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A710" s="23" t="s">
         <v>591</v>
       </c>
       <c r="B710" s="15">
         <v>1209.49</v>
       </c>
       <c r="C710" s="16">
         <v>604.74</v>
       </c>
       <c r="D710" s="16">
         <v>2633.42</v>
       </c>
       <c r="E710" s="16">
         <v>658.35</v>
       </c>
       <c r="F710" s="16">
         <v>-53.61</v>
       </c>
       <c r="G710" s="16">
         <v>1155.8800000000001</v>
       </c>
     </row>
-    <row r="711" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="711" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A711" s="23" t="s">
         <v>592</v>
       </c>
       <c r="B711" s="15">
         <v>3031.46</v>
       </c>
       <c r="C711" s="16">
         <v>1515.73</v>
       </c>
       <c r="D711" s="16">
         <v>6600.39</v>
       </c>
       <c r="E711" s="16">
         <v>1650.09</v>
       </c>
       <c r="F711" s="16">
         <v>-134.36000000000001</v>
       </c>
       <c r="G711" s="16">
         <v>2897.1</v>
       </c>
     </row>
-    <row r="712" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="712" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A712" s="24" t="s">
         <v>593</v>
       </c>
       <c r="B712" s="17">
         <v>244330.23</v>
       </c>
       <c r="C712" s="18">
         <v>122165.11</v>
       </c>
       <c r="D712" s="18">
         <v>531979.23</v>
       </c>
       <c r="E712" s="18">
         <v>132994.79999999999</v>
       </c>
       <c r="F712" s="18">
         <v>-10829.69</v>
       </c>
       <c r="G712" s="18">
         <v>233500.54</v>
       </c>
     </row>
-    <row r="713" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="713" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A713" s="25" t="s">
         <v>594</v>
       </c>
       <c r="B713" s="19">
         <v>-41233.730000000003</v>
       </c>
       <c r="C713" s="20">
         <v>0</v>
       </c>
       <c r="D713" s="20">
         <v>0</v>
       </c>
       <c r="E713" s="20">
         <v>0</v>
       </c>
       <c r="F713" s="20">
         <v>-9322.2000000000007</v>
       </c>
       <c r="G713" s="20">
         <v>-50555.93</v>
       </c>
     </row>
-    <row r="714" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="714" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A714" s="23" t="s">
         <v>595</v>
       </c>
       <c r="B714" s="15">
         <v>5943.18</v>
       </c>
       <c r="C714" s="16">
         <v>2971.59</v>
       </c>
       <c r="D714" s="16">
         <v>6511.79</v>
       </c>
       <c r="E714" s="16">
         <v>1627.94</v>
       </c>
       <c r="F714" s="16">
         <v>1343.65</v>
       </c>
       <c r="G714" s="16">
         <v>7286.83</v>
       </c>
     </row>
-    <row r="715" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="715" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A715" s="23" t="s">
         <v>596</v>
       </c>
       <c r="B715" s="15">
         <v>3638.74</v>
       </c>
       <c r="C715" s="16">
         <v>1819.37</v>
       </c>
       <c r="D715" s="16">
         <v>3986.87</v>
       </c>
       <c r="E715" s="16">
         <v>996.71</v>
       </c>
       <c r="F715" s="16">
         <v>822.66</v>
       </c>
       <c r="G715" s="16">
         <v>4461.3999999999996</v>
       </c>
     </row>
-    <row r="716" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="716" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A716" s="23" t="s">
         <v>597</v>
       </c>
       <c r="B716" s="15">
         <v>13020.94</v>
       </c>
       <c r="C716" s="16">
         <v>6510.47</v>
       </c>
       <c r="D716" s="16">
         <v>14266.7</v>
       </c>
       <c r="E716" s="16">
         <v>3566.67</v>
       </c>
       <c r="F716" s="16">
         <v>2943.8</v>
       </c>
       <c r="G716" s="16">
         <v>15964.74</v>
       </c>
     </row>
-    <row r="717" spans="1:7" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="717" spans="1:7" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A717" s="24" t="s">
         <v>598</v>
       </c>
       <c r="B717" s="17">
         <v>18630.87</v>
       </c>
       <c r="C717" s="18">
         <v>9315.43</v>
       </c>
       <c r="D717" s="18">
         <v>20413.36</v>
       </c>
       <c r="E717" s="18">
         <v>5103.34</v>
       </c>
       <c r="F717" s="18">
         <v>4212.09</v>
       </c>
       <c r="G717" s="18">
         <v>22842.959999999999</v>
       </c>
     </row>
-    <row r="718" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="718" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A718" s="25" t="s">
         <v>599</v>
       </c>
       <c r="B718" s="19">
         <v>-14785.8</v>
       </c>
       <c r="C718" s="20">
         <v>0</v>
       </c>
       <c r="D718" s="20">
         <v>0</v>
       </c>
       <c r="E718" s="20">
         <v>0</v>
       </c>
       <c r="F718" s="20">
         <v>-2232.35</v>
       </c>
       <c r="G718" s="20">
         <v>-17018.150000000001</v>
       </c>
     </row>
-    <row r="719" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="719" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A719" s="27" t="s">
         <v>600</v>
       </c>
       <c r="B719" s="15">
         <v>14785.8</v>
       </c>
       <c r="C719" s="16">
         <v>7392.9</v>
       </c>
       <c r="D719" s="16">
         <v>20642.22</v>
       </c>
       <c r="E719" s="16">
         <v>5160.55</v>
       </c>
       <c r="F719" s="16">
         <v>2232.35</v>
       </c>
       <c r="G719" s="16">
         <v>17018.150000000001</v>
       </c>
     </row>
-    <row r="720" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="720" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A720" s="3" t="s">
         <v>602</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.23" right="0.23" top="0.5" bottom="0.49" header="0.3" footer="0.3"/>
   <pageSetup scale="97" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>